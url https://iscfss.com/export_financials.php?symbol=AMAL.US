--- v0 (2026-03-02)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -244,50 +244,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1056,80 +1062,84 @@
       </c>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>18</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>12255000.0</v>
+      </c>
       <c r="C7">
         <v>19734000.0</v>
       </c>
       <c r="D7">
         <v>30646000.0</v>
       </c>
       <c r="E7">
         <v>40779000.0</v>
       </c>
       <c r="F7">
         <v>48160000.0</v>
       </c>
       <c r="G7">
         <v>53173000.0</v>
       </c>
       <c r="H7">
         <v>62404000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>19</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>312000.0</v>
+      </c>
       <c r="C8">
         <v>308000.0</v>
       </c>
       <c r="D8">
         <v>307000.0</v>
       </c>
       <c r="E8">
         <v>307000.0</v>
       </c>
       <c r="F8">
         <v>311000.0</v>
       </c>
       <c r="G8">
         <v>310000.0</v>
       </c>
       <c r="H8">
         <v>315000.0</v>
       </c>
       <c r="I8">
         <v>318000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1147,51 +1157,53 @@
       <c r="F9">
         <v>297975000.0</v>
       </c>
       <c r="G9">
         <v>300989000.0</v>
       </c>
       <c r="H9">
         <v>305738000.0</v>
       </c>
       <c r="I9">
         <v>308678000.0</v>
       </c>
       <c r="J9">
         <v>230022000.0</v>
       </c>
       <c r="K9">
         <v>230022000.0</v>
       </c>
       <c r="L9"/>
       <c r="M9"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
         <v>21</v>
       </c>
-      <c r="B10"/>
+      <c r="B10">
+        <v>4501000.0</v>
+      </c>
       <c r="C10">
         <v>60749000.0</v>
       </c>
       <c r="D10">
         <v>90170000.0</v>
       </c>
       <c r="E10">
         <v>63540000.0</v>
       </c>
       <c r="F10">
         <v>330485000.0</v>
       </c>
       <c r="G10">
         <v>38769000.0</v>
       </c>
       <c r="H10">
         <v>122538000.0</v>
       </c>
       <c r="I10">
         <v>80845000.0</v>
       </c>
       <c r="J10">
         <v>116459000.0</v>
       </c>
       <c r="K10">
@@ -1199,51 +1211,53 @@
       </c>
       <c r="L10"/>
       <c r="M10"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
         <v>23</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>53163000.0</v>
+      </c>
       <c r="C12">
         <v>1689807000.0</v>
       </c>
       <c r="D12">
         <v>1573612000.0</v>
       </c>
       <c r="E12">
         <v>1876016000.0</v>
       </c>
       <c r="F12">
         <v>2443895000.0</v>
       </c>
       <c r="G12">
         <v>1578631000.0</v>
       </c>
       <c r="H12">
         <v>1347308000.0</v>
       </c>
       <c r="I12">
         <v>1256015000.0</v>
       </c>
       <c r="J12">
         <v>1059818000.0</v>
       </c>
       <c r="K12">
@@ -1555,51 +1569,53 @@
       <c r="F23">
         <v>7077876000.0</v>
       </c>
       <c r="G23">
         <v>5978631000.0</v>
       </c>
       <c r="H23">
         <v>5325338000.0</v>
       </c>
       <c r="I23">
         <v>4685489000.0</v>
       </c>
       <c r="J23">
         <v>4041162000.0</v>
       </c>
       <c r="K23">
         <v>4042499000.0</v>
       </c>
       <c r="L23"/>
       <c r="M23"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>35</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>69600000.0</v>
+      </c>
       <c r="C24">
         <v>314409000.0</v>
       </c>
       <c r="D24">
         <v>304927000.0</v>
       </c>
       <c r="E24">
         <v>77708000.0</v>
       </c>
       <c r="F24">
         <v>85000000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24">
         <v>75000000.0</v>
       </c>
       <c r="I24">
         <v>16575000.0</v>
       </c>
       <c r="J24">
         <v>402605000.0</v>
       </c>
       <c r="K24">
         <v>430570000.0</v>
       </c>
@@ -1611,51 +1627,53 @@
         <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25">
         <v>77708000.0</v>
       </c>
       <c r="F25">
         <v>83831000.0</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25">
         <v>402605000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
         <v>37</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>1801745000.0</v>
+      </c>
       <c r="C26">
         <v>3223745000.0</v>
       </c>
       <c r="D26">
         <v>3192900000.0</v>
       </c>
       <c r="E26">
         <v>16248000.0</v>
       </c>
       <c r="F26">
         <v>2963835000.0</v>
       </c>
       <c r="G26">
         <v>2046046000.0</v>
       </c>
       <c r="H26">
         <v>1517474000.0</v>
       </c>
       <c r="I26">
         <v>1179251000.0</v>
       </c>
       <c r="J26">
         <v>952960000.0</v>
       </c>
       <c r="K26">
@@ -1664,118 +1682,122 @@
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
-        <v>94057000.0</v>
+        <v>89556000.0</v>
       </c>
       <c r="C28">
         <v>273394000.0</v>
       </c>
       <c r="D28">
         <v>245003000.0</v>
       </c>
       <c r="E28">
         <v>634947000.0</v>
       </c>
       <c r="F28">
         <v>-198494000.0</v>
       </c>
       <c r="G28">
         <v>14404000.0</v>
       </c>
       <c r="H28">
         <v>14866000.0</v>
       </c>
       <c r="I28">
         <v>12030000.0</v>
       </c>
       <c r="J28">
         <v>286146000.0</v>
       </c>
       <c r="K28">
         <v>498235000.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
         <v>40</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>864064000.0</v>
+      </c>
       <c r="C29">
         <v>1022063000.0</v>
       </c>
       <c r="D29">
         <v>890158000.0</v>
       </c>
       <c r="E29">
         <v>1166530000.0</v>
       </c>
       <c r="F29">
         <v>648742000.0</v>
       </c>
       <c r="G29"/>
       <c r="H29">
         <v>565410000.0</v>
       </c>
       <c r="I29">
         <v>532112000.0</v>
       </c>
       <c r="J29">
         <v>739839000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
         <v>41</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>65128000.0</v>
+      </c>
       <c r="C30">
         <v>61172000.0</v>
       </c>
       <c r="D30">
         <v>55484000.0</v>
       </c>
       <c r="E30">
         <v>41441000.0</v>
       </c>
       <c r="F30">
         <v>28820000.0</v>
       </c>
       <c r="G30">
         <v>23970000.0</v>
       </c>
       <c r="H30">
         <v>19088000.0</v>
       </c>
       <c r="I30">
         <v>14387000.0</v>
       </c>
       <c r="J30">
         <v>11177000.0</v>
       </c>
       <c r="K30"/>
@@ -1812,51 +1834,53 @@
       </c>
       <c r="L31"/>
       <c r="M31"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
         <v>44</v>
       </c>
-      <c r="B33"/>
+      <c r="B33">
+        <v>8751545000.0</v>
+      </c>
       <c r="C33">
         <v>6505913000.0</v>
       </c>
       <c r="D33">
         <v>6343228000.0</v>
       </c>
       <c r="E33">
         <v>5925667000.0</v>
       </c>
       <c r="F33">
         <v>4605161000.0</v>
       </c>
       <c r="G33">
         <v>4376030000.0</v>
       </c>
       <c r="H33">
         <v>3958942000.0</v>
       </c>
       <c r="I33">
         <v>3415087000.0</v>
       </c>
       <c r="J33">
         <v>975382000.0</v>
       </c>
       <c r="K33">
@@ -1870,87 +1894,89 @@
         <v>45</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34">
         <v>81424000.0</v>
       </c>
       <c r="F34">
         <v>73915000.0</v>
       </c>
       <c r="G34">
         <v>104099000.0</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
         <v>46</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>8075372000.0</v>
+      </c>
       <c r="C35">
         <v>368633000.0</v>
       </c>
       <c r="D35">
         <v>374972000.0</v>
       </c>
       <c r="E35">
         <v>739132000.0</v>
       </c>
       <c r="F35">
         <v>157746000.0</v>
       </c>
       <c r="G35">
         <v>104099000.0</v>
       </c>
       <c r="H35">
         <v>193812000.0</v>
       </c>
       <c r="I35">
         <v>140812000.0</v>
       </c>
       <c r="J35">
         <v>402605000.0</v>
       </c>
       <c r="K35">
         <v>3701389000.0</v>
       </c>
       <c r="L35"/>
       <c r="M35"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
-        <v>-58886000.0</v>
+        <v>155646000.0</v>
       </c>
       <c r="C36">
         <v>183318000.0</v>
       </c>
       <c r="D36">
         <v>185288000.0</v>
       </c>
       <c r="E36">
         <v>190507000.0</v>
       </c>
       <c r="F36">
         <v>386443000.0</v>
       </c>
       <c r="G36">
         <v>307907000.0</v>
       </c>
       <c r="H36">
         <v>108960000.0</v>
       </c>
       <c r="I36">
         <v>117980000.0</v>
       </c>
       <c r="J36">
         <v>-975382000.0</v>
       </c>
@@ -2038,51 +2064,51 @@
         <v>609123000.0</v>
       </c>
       <c r="G39">
         <v>240618000.0</v>
       </c>
       <c r="H39">
         <v>142426000.0</v>
       </c>
       <c r="I39">
         <v>2193143000.0</v>
       </c>
       <c r="J39">
         <v>15363000.0</v>
       </c>
       <c r="K39">
         <v>159492000.0</v>
       </c>
       <c r="L39"/>
       <c r="M39"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
-        <v>7419149000.0</v>
+        <v>9263000.0</v>
       </c>
       <c r="C40">
         <v>7180605000.0</v>
       </c>
       <c r="D40">
         <v>7011988000.0</v>
       </c>
       <c r="E40">
         <v>6595037000.0</v>
       </c>
       <c r="F40">
         <v>6356255000.0</v>
       </c>
       <c r="G40">
         <v>5338711000.0</v>
       </c>
       <c r="H40">
         <v>4640982000.0</v>
       </c>
       <c r="I40">
         <v>4105306000.0</v>
       </c>
       <c r="J40">
         <v>3294623000.0</v>
       </c>
@@ -2180,51 +2206,53 @@
     <row r="44" spans="1:13">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44">
         <v>6700000.0</v>
       </c>
       <c r="K44">
         <v>6700000.0</v>
       </c>
       <c r="L44"/>
       <c r="M44"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" t="s">
         <v>56</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>42371000.0</v>
+      </c>
       <c r="C45">
         <v>49185000.0</v>
       </c>
       <c r="D45">
         <v>56813000.0</v>
       </c>
       <c r="E45">
         <v>63734000.0</v>
       </c>
       <c r="F45">
         <v>44850000.0</v>
       </c>
       <c r="G45">
         <v>49081000.0</v>
       </c>
       <c r="H45">
         <v>65077000.0</v>
       </c>
       <c r="I45">
         <v>21654000.0</v>
       </c>
       <c r="J45">
         <v>22422000.0</v>
       </c>
       <c r="K45">
@@ -2440,51 +2468,53 @@
       <c r="F52">
         <v>10955000.0</v>
       </c>
       <c r="G52">
         <v>9806000.0</v>
       </c>
       <c r="H52">
         <v>85743000.0</v>
       </c>
       <c r="I52">
         <v>76300000.0</v>
       </c>
       <c r="J52">
         <v>355825000.0</v>
       </c>
       <c r="K52">
         <v>173655000.0</v>
       </c>
       <c r="L52"/>
       <c r="M52"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" t="s">
         <v>64</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>48662000.0</v>
+      </c>
       <c r="C53">
         <v>1629058000.0</v>
       </c>
       <c r="D53">
         <v>1483042000.0</v>
       </c>
       <c r="E53">
         <v>1812476000.0</v>
       </c>
       <c r="F53">
         <v>2113410000.0</v>
       </c>
       <c r="G53">
         <v>1539862000.0</v>
       </c>
       <c r="H53">
         <v>1224770000.0</v>
       </c>
       <c r="I53">
         <v>1175170000.0</v>
       </c>
       <c r="J53">
         <v>943359000.0</v>
       </c>
       <c r="K53">
@@ -2530,88 +2560,88 @@
         <v>7077876000.0</v>
       </c>
       <c r="G55">
         <v>5978631000.0</v>
       </c>
       <c r="H55">
         <v>5325338000.0</v>
       </c>
       <c r="I55">
         <v>4685489000.0</v>
       </c>
       <c r="J55">
         <v>4041162000.0</v>
       </c>
       <c r="K55">
         <v>4042499000.0</v>
       </c>
       <c r="L55"/>
       <c r="M55"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
-        <v>405007000.0</v>
+        <v>118291000.0</v>
       </c>
       <c r="C56">
         <v>1750979000.0</v>
       </c>
       <c r="D56">
         <v>1629096000.0</v>
       </c>
       <c r="E56">
         <v>1917457000.0</v>
       </c>
       <c r="F56">
         <v>2472715000.0</v>
       </c>
       <c r="G56">
         <v>1602601000.0</v>
       </c>
       <c r="H56">
         <v>1366396000.0</v>
       </c>
       <c r="I56">
         <v>1270402000.0</v>
       </c>
       <c r="J56">
         <v>1070995000.0</v>
       </c>
       <c r="K56">
         <v>159492000.0</v>
       </c>
       <c r="L56"/>
       <c r="M56"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
-        <v>7419149000.0</v>
+        <v>9263000.0</v>
       </c>
       <c r="C57">
         <v>7180605000.0</v>
       </c>
       <c r="D57">
         <v>7011988000.0</v>
       </c>
       <c r="E57">
         <v>6595037000.0</v>
       </c>
       <c r="F57">
         <v>6356255000.0</v>
       </c>
       <c r="G57">
         <v>5338711000.0</v>
       </c>
       <c r="H57">
         <v>4640982000.0</v>
       </c>
       <c r="I57">
         <v>4105306000.0</v>
       </c>
       <c r="J57">
         <v>3294623000.0</v>
       </c>
@@ -2682,51 +2712,51 @@
       <c r="B60">
         <v>794464000.0</v>
       </c>
       <c r="C60">
         <v>707654000.0</v>
       </c>
       <c r="D60">
         <v>585231000.0</v>
       </c>
       <c r="E60">
         <v>508822000.0</v>
       </c>
       <c r="F60">
         <v>563742000.0</v>
       </c>
       <c r="G60">
         <v>535688000.0</v>
       </c>
       <c r="H60">
         <v>490410000.0</v>
       </c>
       <c r="I60">
         <v>439237000.0</v>
       </c>
       <c r="J60">
-        <v>343934000.0</v>
+        <v>344068000.0</v>
       </c>
       <c r="K60">
         <v>340976000.0</v>
       </c>
       <c r="L60"/>
       <c r="M60"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
     </row>
     <row r="62" spans="1:13">
@@ -2745,1508 +2775,1582 @@
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL62"/>
+  <dimension ref="A1:AN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
+        <v>80</v>
+      </c>
+      <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
+        <v>83</v>
+      </c>
+      <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
+        <v>86</v>
+      </c>
+      <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
+        <v>89</v>
+      </c>
+      <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:38">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2"/>
+      <c r="P2">
         <v>6595037000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>7160307000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>7291167000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>6973473000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>6356255000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>6224506000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>5909992000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>5720067000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>5338711000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>6021000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>5870319000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>5076557000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4640982000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4322379000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4136462000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4107075000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>4105306000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1025000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1410000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1500000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>3233108000.0</v>
       </c>
-      <c r="AI2"/>
-      <c r="AJ2"/>
       <c r="AK2"/>
-      <c r="AL2">
+      <c r="AL2"/>
+      <c r="AM2"/>
+      <c r="AN2">
         <v>3009458000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:38">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3"/>
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
+        <v>-40796000.0</v>
+      </c>
+      <c r="C5">
+        <v>-36586000.0</v>
+      </c>
+      <c r="D5">
         <v>-32088000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-35210000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-42982000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-47308000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-58637000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-46702000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-73579000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-78872000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-86004000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-105294000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-105214000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-97317000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-108707000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-107876000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-78168000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-40846000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>5409000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>11377000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>15715000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>12811000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>17176000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>15323000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>7270000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-14667000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>3225000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>7022000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>3894000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-5144000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-11990000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-15744000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-13813000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-11467000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-6324000.0</v>
       </c>
-      <c r="AI5"/>
-      <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-    </row>
-    <row r="6" spans="1:38">
+      <c r="AM5"/>
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-    </row>
-    <row r="7" spans="1:38">
+      <c r="AM6"/>
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7"/>
       <c r="C7">
+        <v>11511000.0</v>
+      </c>
+      <c r="D7">
+        <v>12255000.0</v>
+      </c>
+      <c r="E7">
         <v>14800000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>15395000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>17190000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>19734000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>22292000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>24784000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>27250000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>30646000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>33242000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>35801000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>38333000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>40779000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>43229000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>45605000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>47883000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>48160000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>50416000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>51165000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>51057000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>53173000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>54921000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>56842000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>60812000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>62404000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>64512000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>66639000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>68404000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8"/>
       <c r="C8">
+        <v>315000.0</v>
+      </c>
+      <c r="D8">
+        <v>312000.0</v>
+      </c>
+      <c r="E8">
         <v>310000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>310000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>309000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>308000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>308000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>307000.0</v>
       </c>
       <c r="J8">
         <v>307000.0</v>
       </c>
       <c r="K8">
         <v>307000.0</v>
       </c>
       <c r="L8">
         <v>307000.0</v>
       </c>
       <c r="M8">
         <v>307000.0</v>
       </c>
       <c r="N8">
         <v>307000.0</v>
       </c>
       <c r="O8">
         <v>307000.0</v>
       </c>
       <c r="P8">
         <v>307000.0</v>
       </c>
       <c r="Q8">
+        <v>307000.0</v>
+      </c>
+      <c r="R8">
+        <v>307000.0</v>
+      </c>
+      <c r="S8">
         <v>310000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>311000.0</v>
       </c>
       <c r="T8">
         <v>311000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>311000.0</v>
+      </c>
+      <c r="V8">
+        <v>311000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>286877000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>287514000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>286947000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>286431000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>286901000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>295443000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>297975000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>297904000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>297283000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>300079000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>300989000.0</v>
       </c>
-      <c r="W9"/>
-[...1 lines deleted...]
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9">
         <v>299332000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>305738000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>307157000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>310186000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>309033000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>308678000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>308144000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>300913000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>230022000.0</v>
       </c>
-      <c r="AH9"/>
-      <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-    </row>
-    <row r="10" spans="1:38">
+      <c r="AM9"/>
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
         <v>21</v>
       </c>
-      <c r="B10"/>
+      <c r="B10">
+        <v>4173000.0</v>
+      </c>
       <c r="C10">
+        <v>11617000.0</v>
+      </c>
+      <c r="D10">
+        <v>4501000.0</v>
+      </c>
+      <c r="E10">
         <v>115544000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>171066000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>65714000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>60749000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>149207000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>57993000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>155204000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>90570000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>140219000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>65715000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>130897000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>63540000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>66223000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>332538000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>374043000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>330485000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>690246000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>547445000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>504923000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>38769000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>743061000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>587961000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>262736000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>122538000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>71239000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>105888000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>132154000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>80845000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>100329000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>162019000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>53540000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>116459000.0</v>
       </c>
-      <c r="AI10"/>
-      <c r="AJ10"/>
       <c r="AK10"/>
-      <c r="AL10">
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10">
         <v>140635000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11"/>
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
         <v>23</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>4173000.0</v>
+      </c>
       <c r="C12">
+        <v>11617000.0</v>
+      </c>
+      <c r="D12">
+        <v>53163000.0</v>
+      </c>
+      <c r="E12">
         <v>670227000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>772390000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>522988000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1689807000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>705752000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1752254000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1683255000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1573612000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1631669000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>4419000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>5192000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1876016000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2023709000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2438085000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2795107000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2443895000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2645748000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2372171000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2193847000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1578631000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2249961000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2163136000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1704541000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1347308000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1296345000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1393960000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1374875000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1256015000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1250268000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1281587000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>53540000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1059818000.0</v>
       </c>
-      <c r="AI12"/>
-      <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
-    </row>
-    <row r="13" spans="1:38">
+      <c r="AM12"/>
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13">
+        <v>315000.0</v>
+      </c>
+      <c r="C13">
+        <v>315000.0</v>
+      </c>
+      <c r="D13">
         <v>312000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>310000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>310000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>309000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>308000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>308000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>307000.0</v>
       </c>
       <c r="J13">
         <v>307000.0</v>
       </c>
       <c r="K13">
         <v>307000.0</v>
       </c>
       <c r="L13">
         <v>307000.0</v>
       </c>
       <c r="M13">
         <v>307000.0</v>
       </c>
       <c r="N13">
         <v>307000.0</v>
       </c>
       <c r="O13">
         <v>307000.0</v>
       </c>
       <c r="P13">
         <v>307000.0</v>
       </c>
       <c r="Q13">
+        <v>307000.0</v>
+      </c>
+      <c r="R13">
+        <v>307000.0</v>
+      </c>
+      <c r="S13">
         <v>310000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>311000.0</v>
       </c>
       <c r="T13">
         <v>311000.0</v>
       </c>
       <c r="U13">
+        <v>311000.0</v>
+      </c>
+      <c r="V13">
+        <v>311000.0</v>
+      </c>
+      <c r="W13">
         <v>312000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>310000.0</v>
       </c>
       <c r="X13">
         <v>310000.0</v>
       </c>
       <c r="Y13">
         <v>310000.0</v>
       </c>
       <c r="Z13">
+        <v>310000.0</v>
+      </c>
+      <c r="AA13">
+        <v>310000.0</v>
+      </c>
+      <c r="AB13">
         <v>315000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>315000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>318000.0</v>
       </c>
       <c r="AD13">
         <v>318000.0</v>
       </c>
       <c r="AE13">
         <v>318000.0</v>
       </c>
       <c r="AF13">
         <v>318000.0</v>
       </c>
       <c r="AG13">
+        <v>318000.0</v>
+      </c>
+      <c r="AH13">
+        <v>318000.0</v>
+      </c>
+      <c r="AI13">
         <v>14030000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>281000.0</v>
       </c>
-      <c r="AI13"/>
-      <c r="AJ13"/>
       <c r="AK13"/>
-      <c r="AL13">
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13">
         <v>14030000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:38">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
+        <v>30189000.0</v>
+      </c>
+      <c r="C14">
+        <v>30150000.0</v>
+      </c>
+      <c r="D14">
         <v>30271591.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>30411000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>30758000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>30946000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>30936000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>30911000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>30832000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>30737000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>30616000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>30590000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>30776000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>30939000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>31055000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>31032000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>31189000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>31456000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>31516000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>31462000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>31572000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>31524000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>31524000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>31075000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>31035000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>31806000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>31806000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>32176000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>32237000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>32322000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>32322000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>32100000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>29814000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>31771580.0</v>
       </c>
       <c r="AI14">
         <v>31771580.0</v>
       </c>
       <c r="AJ14">
         <v>31771580.0</v>
       </c>
       <c r="AK14">
+        <v>31771580.0</v>
+      </c>
+      <c r="AL14">
+        <v>31771580.0</v>
+      </c>
+      <c r="AM14">
         <v>28060984.0</v>
       </c>
-      <c r="AL14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:38">
+      <c r="AN14"/>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...4 lines deleted...]
-      </c>
+      <c r="L15"/>
+      <c r="M15"/>
       <c r="N15">
         <v>307000.0</v>
       </c>
       <c r="O15">
         <v>307000.0</v>
       </c>
       <c r="P15">
         <v>307000.0</v>
       </c>
       <c r="Q15">
+        <v>307000.0</v>
+      </c>
+      <c r="R15">
+        <v>307000.0</v>
+      </c>
+      <c r="S15">
         <v>310000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>311000.0</v>
       </c>
       <c r="T15">
         <v>311000.0</v>
       </c>
       <c r="U15">
+        <v>311000.0</v>
+      </c>
+      <c r="V15">
+        <v>311000.0</v>
+      </c>
+      <c r="W15">
         <v>312000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>310000.0</v>
       </c>
       <c r="X15">
         <v>310000.0</v>
       </c>
       <c r="Y15">
         <v>310000.0</v>
       </c>
       <c r="Z15">
+        <v>310000.0</v>
+      </c>
+      <c r="AA15">
+        <v>310000.0</v>
+      </c>
+      <c r="AB15">
         <v>315000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>315000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>318000.0</v>
       </c>
       <c r="AD15">
         <v>318000.0</v>
       </c>
       <c r="AE15">
         <v>318000.0</v>
       </c>
       <c r="AF15">
         <v>318000.0</v>
       </c>
       <c r="AG15">
+        <v>318000.0</v>
+      </c>
+      <c r="AH15">
+        <v>318000.0</v>
+      </c>
+      <c r="AI15">
         <v>14000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>281000.0</v>
       </c>
-      <c r="AI15"/>
-      <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19">
         <v>1976041000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>1713130000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>1390897000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>1485603000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>1456986000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>1328735000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>1316283000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>1362616000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>1159451000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20">
         <v>12936000.0</v>
       </c>
       <c r="C20">
         <v>12936000.0</v>
       </c>
       <c r="D20">
         <v>12936000.0</v>
       </c>
       <c r="E20">
         <v>12936000.0</v>
       </c>
       <c r="F20">
         <v>12936000.0</v>
       </c>
       <c r="G20">
         <v>12936000.0</v>
       </c>
       <c r="H20">
         <v>12936000.0</v>
       </c>
       <c r="I20">
@@ -4270,3715 +4374,3891 @@
       <c r="O20">
         <v>12936000.0</v>
       </c>
       <c r="P20">
         <v>12936000.0</v>
       </c>
       <c r="Q20">
         <v>12936000.0</v>
       </c>
       <c r="R20">
         <v>12936000.0</v>
       </c>
       <c r="S20">
         <v>12936000.0</v>
       </c>
       <c r="T20">
         <v>12936000.0</v>
       </c>
       <c r="U20">
         <v>12936000.0</v>
       </c>
       <c r="V20">
         <v>12936000.0</v>
       </c>
       <c r="W20">
-        <v>12900000.0</v>
+        <v>12936000.0</v>
       </c>
       <c r="X20">
-        <v>12900000.0</v>
+        <v>12936000.0</v>
       </c>
       <c r="Y20">
         <v>12900000.0</v>
       </c>
       <c r="Z20">
-        <v>12936000.0</v>
+        <v>12900000.0</v>
       </c>
       <c r="AA20">
         <v>12900000.0</v>
       </c>
       <c r="AB20">
         <v>12936000.0</v>
       </c>
       <c r="AC20">
+        <v>12900000.0</v>
+      </c>
+      <c r="AD20">
         <v>12936000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12900000.0</v>
       </c>
       <c r="AE20">
         <v>12936000.0</v>
       </c>
       <c r="AF20">
+        <v>12900000.0</v>
+      </c>
+      <c r="AG20">
+        <v>12936000.0</v>
+      </c>
+      <c r="AH20">
         <v>14124000.0</v>
       </c>
-      <c r="AG20"/>
-      <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21">
+        <v>704000.0</v>
+      </c>
+      <c r="C21">
+        <v>808000.0</v>
+      </c>
+      <c r="D21">
         <v>913000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1100000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1200000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1300000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1487000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1669000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1852000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>2034000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>2217000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>2439000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>2661000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>2883000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>3105000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>3366000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>3628000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>3890000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>4151000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>4453000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>4755000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>5057000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>5359000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>5737000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>6080000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>6422000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>6729000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>7108000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>7416000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>7714000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>8139000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>8491000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>8897000.0</v>
       </c>
-      <c r="AG21"/>
-      <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-    </row>
-    <row r="22" spans="1:38">
+      <c r="AM21"/>
+      <c r="AN21"/>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
         <v>-4606117000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-4520333000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-4632420000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-52628000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>4148681000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>4115919000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>3988598000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-142835000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-293824000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-581602000.0</v>
       </c>
       <c r="R22">
         <v>307000.0</v>
       </c>
       <c r="S22">
-        <v>307000.0</v>
+        <v>-581602000.0</v>
       </c>
       <c r="T22">
         <v>307000.0</v>
       </c>
       <c r="U22">
-        <v>2988000.0</v>
+        <v>307000.0</v>
       </c>
       <c r="V22">
         <v>307000.0</v>
       </c>
       <c r="W22">
+        <v>2988000.0</v>
+      </c>
+      <c r="X22">
+        <v>307000.0</v>
+      </c>
+      <c r="Y22">
         <v>306000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>549000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>850000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>874000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>593000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>614000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1147000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>937000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>947000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>952000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>1211000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>6093000.0</v>
       </c>
-      <c r="AI22"/>
-      <c r="AJ22"/>
       <c r="AK22"/>
-      <c r="AL22">
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22">
         <v>3515000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:38">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23">
+        <v>9411541000.0</v>
+      </c>
+      <c r="C23">
+        <v>9170892000.0</v>
+      </c>
+      <c r="D23">
         <v>8869836000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>8682974000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>8621338000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>8285227000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>8256892000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>8413640000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>8250704000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>8136682000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>7972324000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>7909732000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>7792812000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>7836456000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>7843124000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>7868217000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>7943257000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>7653331000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>7079045000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>6859765000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>6556272000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>6385226000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>5978631000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>6618443000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>6470344000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>5751953000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>5325338000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>5029769000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>4937826000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>4914479000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>4685489000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>4630376000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>4607934000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>4154035000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>4041162000.0</v>
       </c>
-      <c r="AI23"/>
-      <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
-    </row>
-    <row r="24" spans="1:38">
+      <c r="AM23"/>
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24"/>
       <c r="C24">
+        <v>69568000.0</v>
+      </c>
+      <c r="D24">
+        <v>69600000.0</v>
+      </c>
+      <c r="E24">
         <v>75478000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>75457000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>69676000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>314409000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>68436000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>77252000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>139705000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>304927000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>304808000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>303766000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>213737000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>77708000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>152679000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>83899000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>83870000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>85000000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24">
         <v>75000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>127775000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>227675000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>253775000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>16575000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>16575000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>26475000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>42675000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>402600000.0</v>
       </c>
-      <c r="AI24"/>
-      <c r="AJ24"/>
       <c r="AK24"/>
-      <c r="AL24">
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24">
         <v>604225000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:38">
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>303766000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>213737000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>77708000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>152679000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>83899000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>83870000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>83831000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26">
+        <v>2140303000.0</v>
+      </c>
+      <c r="D26">
+        <v>1801745000.0</v>
+      </c>
+      <c r="E26">
         <v>1655218000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>1708072000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>2036030000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>3223745000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>2180435000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>3367553000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>3216814000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>3192900000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>3185123000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>14115000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>13823000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>16248000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>3457592000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>3487484000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>3374513000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>2963835000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>2686192000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>2455848000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>2244960000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>2046046000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>1947849000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>1945673000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>1728056000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>1517474000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>1246365000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>1307408000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>1252038000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>1179251000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>1154047000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>1123691000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>1006284000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>952960000.0</v>
       </c>
-      <c r="AI26"/>
-      <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26">
         <v>1214303000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:38">
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
-        <v>94057000.0</v>
+        <v>74675000.0</v>
       </c>
       <c r="C28">
+        <v>69462000.0</v>
+      </c>
+      <c r="D28">
+        <v>89556000.0</v>
+      </c>
+      <c r="E28">
         <v>-25266000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-80214000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>21152000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>273394000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-58479000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>44043000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>11751000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>245003000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>197831000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>273852000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>121173000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>634947000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>129685000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-203034000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-242290000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-197325000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-639830000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-496280000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-453866000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>14404000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-688140000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-531119000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-201924000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>14866000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>121048000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>188426000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>190025000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>12030000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>21346000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-20344000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-10865000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>286146000.0</v>
       </c>
-      <c r="AI28"/>
-      <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
-    </row>
-    <row r="29" spans="1:38">
+      <c r="AM28"/>
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29"/>
       <c r="C29">
+        <v>877142000.0</v>
+      </c>
+      <c r="D29">
+        <v>864064000.0</v>
+      </c>
+      <c r="E29">
         <v>851051000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>829441000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>805672000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1022063000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>766635000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>723231000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>756510000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>890158000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>850966000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>832247000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>732762000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1166530000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>640284000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>581807000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>610499000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>648742000.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
         <v>41</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>63795000.0</v>
+      </c>
       <c r="C30">
+        <v>56248000.0</v>
+      </c>
+      <c r="D30">
+        <v>65128000.0</v>
+      </c>
+      <c r="E30">
         <v>57064000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>55509000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>55092000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>61172000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>54268000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>52575000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>53436000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>55484000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>47745000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>44104000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>40844000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>41441000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>34767000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>31001000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>27409000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>28820000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>23337000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>22648000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>21465000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>23970000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>22738000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>21836000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>17403000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>19088000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>15932000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>16249000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>14872000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>14387000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>14487000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>13190000.0</v>
       </c>
-      <c r="AG30"/>
-      <c r="AH30">
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>11177000.0</v>
       </c>
-      <c r="AI30"/>
-      <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
-    </row>
-    <row r="31" spans="1:38">
+      <c r="AM30"/>
+      <c r="AN30"/>
+    </row>
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>512884000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>503206000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>492781000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>471303000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>481344000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>509803000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>546655000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>538868000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>530387000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>522096000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>517393000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>503727000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>484588000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>453813000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>470745000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>466170000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>454458000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>434695000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>418198000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>399467000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>383156000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>339752000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>337234000.0</v>
       </c>
-      <c r="AI31"/>
-      <c r="AJ31"/>
       <c r="AK31"/>
-      <c r="AL31">
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31">
         <v>334276000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:38">
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
-    </row>
-    <row r="33" spans="1:38">
+      <c r="AM32"/>
+      <c r="AN32"/>
+    </row>
+    <row r="33" spans="1:40">
       <c r="A33" t="s">
         <v>44</v>
       </c>
-      <c r="B33"/>
+      <c r="B33">
+        <v>9343573000.0</v>
+      </c>
       <c r="C33">
+        <v>9103027000.0</v>
+      </c>
+      <c r="D33">
+        <v>8751545000.0</v>
+      </c>
+      <c r="E33">
         <v>7955683000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>7793439000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>7707147000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>6505913000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>7653620000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>6445875000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>6399991000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>6343228000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>6230318000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>124385000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>122259000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>5925667000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>5809741000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>5474171000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>4830815000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>3025772000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>4190680000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>4161453000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>4169914000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>4376030000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>4345744000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>4285372000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>4030009000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>3958942000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>3717492000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>3527617000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>3524732000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>3415087000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>3365621000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>3313157000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>4100495000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>2970167000.0</v>
       </c>
-      <c r="AI33"/>
-      <c r="AJ33"/>
       <c r="AK33"/>
       <c r="AL33"/>
-    </row>
-    <row r="34" spans="1:38">
+      <c r="AM33"/>
+      <c r="AN33"/>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
         <v>65781000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>62200000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>81424000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>67493000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>70150000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>69226000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>73915000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>78869000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>98069000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>124937000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>104099000.0</v>
       </c>
-      <c r="W34"/>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
-    </row>
-    <row r="35" spans="1:38">
+      <c r="AM34"/>
+      <c r="AN34"/>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" t="s">
         <v>46</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>8576548000.0</v>
+      </c>
       <c r="C35">
+        <v>8363317999.0</v>
+      </c>
+      <c r="D35">
+        <v>8075372000.0</v>
+      </c>
+      <c r="E35">
         <v>137432000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>134082000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>137159000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>368633000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>120744000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>155604000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>213979000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>374972000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>372587000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>339567000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>252070000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>739132000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>220172000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>154049000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>153096000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>133160000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>78869000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>98069000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>124937000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>104099000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>74946000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>96323000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>202127000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>193812000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>221078000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>326420000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>351925000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>140812000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>175531000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>237777000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>3805935000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>463986000.0</v>
       </c>
-      <c r="AI35"/>
-      <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
-    </row>
-    <row r="36" spans="1:38">
+      <c r="AM35"/>
+      <c r="AN35"/>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
-        <v>-58886000.0</v>
+        <v>142213000.0</v>
       </c>
       <c r="C36">
+        <v>136808000.0</v>
+      </c>
+      <c r="D36">
+        <v>155646000.0</v>
+      </c>
+      <c r="E36">
         <v>2060527000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>1960777000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>1437016000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>183318000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1429017000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>275250000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>258645000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>185288000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>127494000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-3234779000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-3257612000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>190507000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>341673000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>362294000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>334166000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>-2968714000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>277041000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>294685000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>299559000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>307907000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>218753000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>164723000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>110100000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>108960000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>107956000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>92039000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>118684000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>117980000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>115397000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>116948000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>4078873000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>118924000.0</v>
       </c>
-      <c r="AI36"/>
-      <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
-    </row>
-    <row r="37" spans="1:38">
+      <c r="AM36"/>
+      <c r="AN36"/>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
-[...4 lines deleted...]
-      </c>
+      <c r="L37"/>
+      <c r="M37"/>
       <c r="N37">
         <v>133000.0</v>
       </c>
       <c r="O37">
         <v>133000.0</v>
       </c>
       <c r="P37">
         <v>133000.0</v>
       </c>
       <c r="Q37">
         <v>133000.0</v>
       </c>
       <c r="R37">
         <v>133000.0</v>
       </c>
       <c r="S37">
         <v>133000.0</v>
       </c>
       <c r="T37">
         <v>133000.0</v>
       </c>
       <c r="U37">
         <v>133000.0</v>
       </c>
       <c r="V37">
         <v>133000.0</v>
       </c>
-      <c r="W37"/>
-      <c r="X37"/>
+      <c r="W37">
+        <v>133000.0</v>
+      </c>
+      <c r="X37">
+        <v>133000.0</v>
+      </c>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
-    </row>
-    <row r="38" spans="1:38">
+      <c r="AM37"/>
+      <c r="AN37"/>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" t="s">
         <v>49</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
         <v>8464829000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>8682974000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>3774303000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>8285227000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>3204691000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>3720356000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-[...1 lines deleted...]
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>3369903000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>3368166000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>3469991000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>2509452000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>2295317000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>384668000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>1394373000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>1580558000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>6859765000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>6556272000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>6385226000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>5978631000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>6618443000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>6470344000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>5751953000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>6927554000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>6364902000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>6337210000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>6261216000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>5907433000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>5828402000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>5778076000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>4154000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>1994785000.0</v>
       </c>
-      <c r="AI38"/>
-      <c r="AJ38"/>
       <c r="AK38"/>
-      <c r="AL38">
+      <c r="AL38"/>
+      <c r="AM38"/>
+      <c r="AN38">
         <v>1363743000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:38">
+    <row r="39" spans="1:40">
       <c r="A39" t="s">
         <v>50</v>
       </c>
-      <c r="B39">
-[...1 lines deleted...]
-      </c>
+      <c r="B39"/>
       <c r="C39"/>
       <c r="D39">
-        <v>3946003000.0</v>
+        <v>405007000.0</v>
       </c>
       <c r="E39"/>
       <c r="F39">
+        <v>3946003000.0</v>
+      </c>
+      <c r="G39"/>
+      <c r="H39">
         <v>-61172000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>278358000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>279229000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>339882000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>196054000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>216064000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>135819000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>209572000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>142835000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>293824000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>1542857000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>1049110000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>848131000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>1439833000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>1639966000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1876199000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>2262608000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>2329089000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>2261781000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>2220695000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>2356726000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>2382359000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>2128233000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>2177995000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>2193143000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>2167595000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>2143015000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>49100000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>15363000.0</v>
       </c>
-      <c r="AI39"/>
-      <c r="AJ39"/>
       <c r="AK39"/>
-      <c r="AL39">
+      <c r="AL39"/>
+      <c r="AM39"/>
+      <c r="AN39">
         <v>10280000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:38">
+    <row r="40" spans="1:40">
       <c r="A40" t="s">
         <v>51</v>
       </c>
-      <c r="B40">
-[...2 lines deleted...]
-      <c r="C40">
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40">
+        <v>9263000.0</v>
+      </c>
+      <c r="E40">
         <v>7755636000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>7733272000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>7412072000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>7180605000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>7594564000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>7448988000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>7305765000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>7011988000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>6990854000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>6352766000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>6592838000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>6595037000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>7160307000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>7291167000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>6973473000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>6356255000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>6224506000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>5909992000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>5720067000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>5338711000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>6021000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>5870319000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>5076557000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>4640982000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>4322379000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>4136462000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>4107075000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>4105306000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>4032792000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>3962436000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>14000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>3233108000.0</v>
       </c>
-      <c r="AI40"/>
-      <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
-    </row>
-    <row r="41" spans="1:38">
+      <c r="AM40"/>
+      <c r="AN40"/>
+    </row>
+    <row r="41" spans="1:40">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>40645000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>24264000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>24545000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>21343000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>25755000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>28453000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>46904000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>73880000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>50926000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>20025000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>39481000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>141315000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>56408000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>28791000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>32106000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>29746000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>47937000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>53856000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>96102000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>68593000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>61381000.0</v>
       </c>
-      <c r="AI41"/>
-      <c r="AJ41"/>
       <c r="AK41"/>
-      <c r="AL41">
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41">
         <v>53061000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:38">
+    <row r="42" spans="1:40">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42">
+        <v>258549000.0</v>
+      </c>
+      <c r="C42">
+        <v>256522000.0</v>
+      </c>
+      <c r="D42">
         <v>258971000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>265572000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>274251000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>282212000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>285839000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>285195000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>284049000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>283180000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>282895000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>282725000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>284184000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>285362000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>286947000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>286431000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>286901000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>295443000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>297975000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>297904000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>297283000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>300079000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>300989000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>300779000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>299997000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>299332000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>305738000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>307157000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>310186000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>309033000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>308678000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>308144000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>300913000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>230022000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>243771000.0</v>
       </c>
-      <c r="AI42"/>
-      <c r="AJ42"/>
       <c r="AK42"/>
-      <c r="AL42">
+      <c r="AL42"/>
+      <c r="AM42"/>
+      <c r="AN42">
         <v>-2905000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:38">
+    <row r="43" spans="1:40">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
-    </row>
-    <row r="44" spans="1:38">
+      <c r="AM43"/>
+      <c r="AN43"/>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-      <c r="AG44">
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44">
         <v>6700000.0</v>
       </c>
-      <c r="AH44">
+      <c r="AJ44">
         <v>6700000.0</v>
       </c>
-      <c r="AI44"/>
-      <c r="AJ44"/>
       <c r="AK44"/>
-      <c r="AL44">
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44">
         <v>6700000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:38">
+    <row r="45" spans="1:40">
       <c r="A45" t="s">
         <v>56</v>
       </c>
       <c r="B45"/>
       <c r="C45">
+        <v>19520000.0</v>
+      </c>
+      <c r="D45">
+        <v>42371000.0</v>
+      </c>
+      <c r="E45">
         <v>17652000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>20202000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>19843000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>49185000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>22538000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>24570000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>26925000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>56813000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>31335000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>33654000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>35766000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>63734000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>40530000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>47948000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>47423000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>49081000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>50169000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>58938000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>61936000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>65077000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>68760000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>71624000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>74049000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>21654000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>22552000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>23430000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>21600000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>22422000.0</v>
       </c>
-      <c r="AI45"/>
-      <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
-    </row>
-    <row r="46" spans="1:38">
+      <c r="AM45"/>
+      <c r="AN45"/>
+    </row>
+    <row r="46" spans="1:40">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
+        <v>27788000.0</v>
+      </c>
+      <c r="C46">
+        <v>19520000.0</v>
+      </c>
+      <c r="D46">
         <v>14287000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>17652000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>20202000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>19843000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>20617000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>22538000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>24570000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>26925000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>28881000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>31335000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>33654000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>35766000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>38092000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>40530000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>42598000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>45103000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>44850000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>47266000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>47948000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>47423000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>49081000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>50169000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>58938000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>61936000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>65077000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>68760000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>71624000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>74049000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>21654000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>22552000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>23430000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>21622000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>22422000.0</v>
       </c>
-      <c r="AI46"/>
-      <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
-    </row>
-    <row r="47" spans="1:38">
+      <c r="AM46"/>
+      <c r="AN46"/>
+    </row>
+    <row r="47" spans="1:40">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>8933000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>9250000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>9856000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>40530000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>42598000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>45103000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>44850000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>47266000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>47948000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>12970000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>49081000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>50169000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>58938000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>61936000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>65077000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>68760000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>71624000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>74049000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>21654000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>22552000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>23430000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>21622000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>22422000.0</v>
       </c>
-      <c r="AI47"/>
-      <c r="AJ47"/>
       <c r="AK47"/>
-      <c r="AL47">
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47">
         <v>25521000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:38">
+    <row r="48" spans="1:40">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
+        <v>616925000.0</v>
+      </c>
+      <c r="C48">
+        <v>587323000.0</v>
+      </c>
+      <c r="D48">
         <v>567269000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>544901000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>522405000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>500783000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>480144000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>459398000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>435202000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>412190000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>388033000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>368420000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>349204000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>330673000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>330275000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>308743000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>288868000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>271722000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>260047000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>246665000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>234769000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>226887000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>217213000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>205952000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>195991000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>188160000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>181132000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>171684000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>160412000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>151138000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>142231000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>128176000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>118759000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>107167000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>99506000.0</v>
       </c>
-      <c r="AI48"/>
-      <c r="AJ48"/>
       <c r="AK48"/>
-      <c r="AL48">
+      <c r="AL48"/>
+      <c r="AM48"/>
+      <c r="AN48">
         <v>90224000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:38">
+    <row r="49" spans="1:40">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>349204000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>330673000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>330275000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>308743000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>288868000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>271722000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>260047000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>246665000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>234769000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>226887000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>217213000.0</v>
       </c>
-      <c r="W49"/>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
-    </row>
-    <row r="50" spans="1:38">
+      <c r="AM49"/>
+      <c r="AN49"/>
+    </row>
+    <row r="50" spans="1:40">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
         <v>75000000.0</v>
       </c>
-      <c r="AA50"/>
-[...1 lines deleted...]
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50">
         <v>237200000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>76300000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>105100000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>115200000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>359100000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>355825000.0</v>
       </c>
-      <c r="AI50"/>
-      <c r="AJ50"/>
       <c r="AK50"/>
-      <c r="AL50">
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50">
         <v>173655000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:38">
+    <row r="51" spans="1:40">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
+        <v>78848000.0</v>
+      </c>
+      <c r="C51">
+        <v>81079000.0</v>
+      </c>
+      <c r="D51">
         <v>94057000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>90278000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>90852000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>86866000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>334143000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>90728000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>102036000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>166955000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>335573000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>338050000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>533766000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>362217000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>698487000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>195908000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>129504000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>131753000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>133160000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>50416000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>51165000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>51057000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>53173000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>54921000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>56842000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>60812000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>137404000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>192287000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>294314000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>322179000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>92875000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>121675000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>141675000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>42675000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>402605000.0</v>
       </c>
-      <c r="AI51"/>
-      <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
-    </row>
-    <row r="52" spans="1:38">
+      <c r="AM51"/>
+      <c r="AN51"/>
+    </row>
+    <row r="52" spans="1:40">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
-      <c r="D52">
+      <c r="D52"/>
+      <c r="E52"/>
+      <c r="F52">
         <v>16985000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>8035000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>10774000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>71143000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>14529000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>77211000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>245705000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>230000000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>230000000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>148480000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>11285000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>2768000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>5481000.0</v>
       </c>
-      <c r="Q52"/>
-      <c r="R52">
+      <c r="S52"/>
+      <c r="T52">
         <v>83831000.0</v>
       </c>
-      <c r="S52"/>
-      <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52">
         <v>75000000.0</v>
       </c>
-      <c r="AA52"/>
-[...1 lines deleted...]
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52">
         <v>237200000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>76300000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>105100000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>115200000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>359100000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>355825000.0</v>
       </c>
-      <c r="AI52"/>
-      <c r="AJ52"/>
       <c r="AK52"/>
-      <c r="AL52">
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52">
         <v>173655000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:38">
+    <row r="53" spans="1:40">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53"/>
       <c r="C53">
+        <v>993265000.0</v>
+      </c>
+      <c r="D53">
+        <v>48662000.0</v>
+      </c>
+      <c r="E53">
         <v>554683000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>601324000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>457274000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>1629058000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>556545000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>1694261000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>1528051000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>1483042000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>1491450000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>1580248000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>1639105000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>1812476000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>1957486000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>2105547000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>2421064000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>2113410000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>1955502000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>1824726000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>1688924000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>1539862000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>1506900000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>1575175000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>1441805000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>1224770000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>1225106000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>1288072000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>1242721000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>1175170000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>1149939000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>1119568000.0</v>
       </c>
-      <c r="AG53"/>
-      <c r="AH53">
+      <c r="AI53"/>
+      <c r="AJ53">
         <v>943359000.0</v>
       </c>
-      <c r="AI53"/>
-      <c r="AJ53"/>
       <c r="AK53"/>
-      <c r="AL53">
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53">
         <v>133165000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:38">
+    <row r="54" spans="1:40">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
-    </row>
-    <row r="55" spans="1:38">
+      <c r="AM54"/>
+      <c r="AN54"/>
+    </row>
+    <row r="55" spans="1:40">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>9411541000.0</v>
+      </c>
+      <c r="C55">
+        <v>9170892000.0</v>
+      </c>
+      <c r="D55">
         <v>8869836000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>8682974000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>8621338000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>8285227000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>8256892000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>8413640000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>8250704000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>8136682000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>7972324000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>7909732000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>7792812000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>7836456000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>7843124000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>7868217000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>7943257000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>7653331000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>7079045000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>6859765000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>6556272000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>6385226000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>5978631000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>6618443000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>6470344000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>5751953000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>5325338000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>5029769000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>4937826000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>4914479000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>4685489000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>4630376000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>4607934000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>4154035000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>4041162000.0</v>
       </c>
-      <c r="AI55"/>
-      <c r="AJ55"/>
       <c r="AK55"/>
-      <c r="AL55">
+      <c r="AL55"/>
+      <c r="AM55"/>
+      <c r="AN55">
         <v>4042499000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:38">
+    <row r="56" spans="1:40">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
-        <v>405007000.0</v>
+        <v>67968000.0</v>
       </c>
       <c r="C56">
+        <v>67865000.0</v>
+      </c>
+      <c r="D56">
+        <v>118291000.0</v>
+      </c>
+      <c r="E56">
         <v>727291000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>827899000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>578080000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>1750979000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>760020000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>1804829000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1736691000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1629096000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>1679414000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>4300261000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>4244206000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>1917457000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>2058476000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>2469086000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>2822516000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>2472715000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>2669085000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>2394819000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>2215312000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1602601000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>2272699000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>2184972000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>1721944000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>1366396000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>1312277000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>1410209000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>1389747000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>1270402000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>1264755000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>1294777000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>53540000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>1070995000.0</v>
       </c>
-      <c r="AI56"/>
-      <c r="AJ56"/>
       <c r="AK56"/>
-      <c r="AL56">
+      <c r="AL56"/>
+      <c r="AM56"/>
+      <c r="AN56">
         <v>154025000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:38">
+    <row r="57" spans="1:40">
       <c r="A57" t="s">
         <v>68</v>
       </c>
-      <c r="B57">
-[...2 lines deleted...]
-      <c r="C57">
+      <c r="B57"/>
+      <c r="C57"/>
+      <c r="D57">
+        <v>9263000.0</v>
+      </c>
+      <c r="E57">
         <v>7769969000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>7733272000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>7412072000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>7180605000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>7594564000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>7448988000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>7305765000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>7011988000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>6990854000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>6582766000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>6741318000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>6595037000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>7160307000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>7291167000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>6973473000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>83831000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>6224506000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>5909992000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>5720067000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>5338711000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>6021000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>5870319000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>5076557000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>4640982000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>4322379000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>4136462000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>4107075000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>4105306000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>4033817000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>3963846000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1514000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>3233108000.0</v>
       </c>
-      <c r="AI57"/>
-      <c r="AJ57"/>
       <c r="AK57"/>
-      <c r="AL57">
+      <c r="AL57"/>
+      <c r="AM57"/>
+      <c r="AN57">
         <v>3220680000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:38">
+    <row r="58" spans="1:40">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>8576548000.0</v>
+      </c>
+      <c r="C58">
+        <v>8363317999.0</v>
+      </c>
+      <c r="D58">
         <v>8075372000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>7907401000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>7867354000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>7549231000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>7549238000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>7715308000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>7604592000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>7519744000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>7386960000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>7363441000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>339567000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>252070000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>7334169000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>7380479000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>7445216000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>7126569000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>6515170000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>6303375000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>6008061000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>5845004000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>5442810000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>6095946000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>5966642000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>5278684000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>4834794000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>4543457000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>4462882000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>4459000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>4246118000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>4209348000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>4201623000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>3807449000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>3697094000.0</v>
       </c>
-      <c r="AI58"/>
-      <c r="AJ58"/>
       <c r="AK58"/>
-      <c r="AL58">
+      <c r="AL58"/>
+      <c r="AM58"/>
+      <c r="AN58">
         <v>3701389000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:38">
+    <row r="59" spans="1:40">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
-    </row>
-    <row r="60" spans="1:38">
+      <c r="AM59"/>
+      <c r="AN59"/>
+    </row>
+    <row r="60" spans="1:40">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>834993000.0</v>
+      </c>
+      <c r="C60">
+        <v>807574000.0</v>
+      </c>
+      <c r="D60">
         <v>794464000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>775573000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>753984000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>735996000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>707654000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>698199000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>645979000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>616805000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>585231000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>546158000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>528481000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>519025000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>508822000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>487605000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>497908000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>526629000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>563742000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>556257000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>548078000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>540089000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>535688000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>522364000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>503568000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>473135000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>490410000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>486178000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>474810000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>455345000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>439237000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>420894000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>406177000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>346452000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>343934000.0</v>
       </c>
-      <c r="AI60"/>
-      <c r="AJ60"/>
       <c r="AK60"/>
-      <c r="AL60">
+      <c r="AL60"/>
+      <c r="AM60"/>
+      <c r="AN60">
         <v>340976000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:38">
+    <row r="61" spans="1:40">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
-    </row>
-    <row r="62" spans="1:38">
+      <c r="AM61"/>
+      <c r="AN61"/>
+    </row>
+    <row r="62" spans="1:40">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8023,1043 +8303,1053 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B2">
         <v>135232000.0</v>
       </c>
       <c r="C2">
         <v>129150000.0</v>
       </c>
       <c r="D2">
         <v>111436000.0</v>
       </c>
       <c r="E2">
         <v>33651000.0</v>
       </c>
       <c r="F2">
         <v>5935000.0</v>
       </c>
       <c r="G2">
         <v>35270000.0</v>
       </c>
       <c r="H2">
         <v>23154000.0</v>
       </c>
       <c r="I2">
         <v>13959000.0</v>
       </c>
       <c r="J2">
         <v>24433000.0</v>
       </c>
       <c r="K2">
         <v>23300000.0</v>
       </c>
       <c r="L2">
         <v>24108000.0</v>
       </c>
       <c r="M2">
         <v>29500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B3">
         <v>4820000.0</v>
       </c>
       <c r="C3">
         <v>5433000.0</v>
       </c>
       <c r="D3">
         <v>6397000.0</v>
       </c>
       <c r="E3">
         <v>10350000.0</v>
       </c>
       <c r="F3">
         <v>4845000.0</v>
       </c>
       <c r="G3">
         <v>7564000.0</v>
       </c>
       <c r="H3">
         <v>6003000.0</v>
       </c>
       <c r="I3">
         <v>5165000.0</v>
       </c>
       <c r="J3">
         <v>4965000.0</v>
       </c>
       <c r="K3">
         <v>4331000.0</v>
       </c>
       <c r="L3">
         <v>24108000.0</v>
       </c>
       <c r="M3">
         <v>29500000.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B5">
         <v>140154000.0</v>
       </c>
       <c r="C5">
         <v>145589000.0</v>
       </c>
       <c r="D5">
         <v>124730000.0</v>
       </c>
       <c r="E5">
         <v>108164000.0</v>
       </c>
       <c r="F5">
         <v>70725000.0</v>
       </c>
       <c r="G5">
         <v>61943000.0</v>
       </c>
       <c r="H5">
         <v>64174000.0</v>
       </c>
       <c r="I5">
         <v>50320000.0</v>
       </c>
       <c r="J5">
         <v>19721000.0</v>
       </c>
       <c r="K5">
         <v>10695000.0</v>
       </c>
       <c r="L5">
         <v>6248000.0</v>
       </c>
       <c r="M5">
         <v>-19400000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B6">
         <v>144974000.0</v>
       </c>
       <c r="C6">
         <v>151022000.0</v>
       </c>
       <c r="D6">
         <v>131127000.0</v>
       </c>
       <c r="E6">
         <v>118514000.0</v>
       </c>
       <c r="F6">
         <v>75570000.0</v>
       </c>
       <c r="G6">
         <v>69507000.0</v>
       </c>
       <c r="H6">
         <v>70177000.0</v>
       </c>
       <c r="I6">
         <v>55485000.0</v>
       </c>
       <c r="J6">
         <v>24686000.0</v>
       </c>
       <c r="K6">
         <v>15026000.0</v>
       </c>
       <c r="L6">
         <v>30356000.0</v>
       </c>
       <c r="M6">
         <v>10100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-13935000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B9">
         <v>319797000.0</v>
       </c>
       <c r="C9">
         <v>306192000.0</v>
       </c>
       <c r="D9">
         <v>271045000.0</v>
       </c>
       <c r="E9">
         <v>251508000.0</v>
       </c>
       <c r="F9">
         <v>202830000.0</v>
       </c>
       <c r="G9">
         <v>188418000.0</v>
       </c>
       <c r="H9">
         <v>192001000.0</v>
       </c>
       <c r="I9">
         <v>178055000.0</v>
       </c>
       <c r="J9">
         <v>142821000.0</v>
       </c>
       <c r="K9">
         <v>135163000.0</v>
       </c>
       <c r="L9">
         <v>100339000.0</v>
       </c>
       <c r="M9">
         <v>80000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B10">
         <v>140154000.0</v>
       </c>
       <c r="C10">
         <v>145589000.0</v>
       </c>
       <c r="D10">
         <v>124730000.0</v>
       </c>
       <c r="E10">
         <v>108164000.0</v>
       </c>
       <c r="F10">
         <v>70725000.0</v>
       </c>
       <c r="G10">
         <v>61943000.0</v>
       </c>
       <c r="H10">
         <v>64174000.0</v>
       </c>
       <c r="I10">
         <v>50320000.0</v>
       </c>
       <c r="J10">
         <v>19721000.0</v>
       </c>
       <c r="K10">
         <v>10695000.0</v>
       </c>
       <c r="L10">
         <v>6248000.0</v>
       </c>
       <c r="M10">
         <v>-19400000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B11">
         <v>35708000.0</v>
       </c>
       <c r="C11">
         <v>39155000.0</v>
       </c>
       <c r="D11">
         <v>36752000.0</v>
       </c>
       <c r="E11">
         <v>26687000.0</v>
       </c>
       <c r="F11">
         <v>17788000.0</v>
       </c>
       <c r="G11">
         <v>15755000.0</v>
       </c>
       <c r="H11">
         <v>16972000.0</v>
       </c>
       <c r="I11">
         <v>5666000.0</v>
       </c>
       <c r="J11">
         <v>13613000.0</v>
       </c>
       <c r="K11">
         <v>137000.0</v>
       </c>
       <c r="L11">
         <v>-13279000.0</v>
       </c>
       <c r="M11">
         <v>-7600000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B12">
         <v>124445000.0</v>
       </c>
       <c r="C12">
         <v>118866000.0</v>
       </c>
       <c r="D12">
         <v>96766000.0</v>
       </c>
       <c r="E12">
         <v>18649000.0</v>
       </c>
       <c r="F12">
         <v>6222000.0</v>
       </c>
       <c r="G12">
         <v>10479000.0</v>
       </c>
       <c r="H12">
         <v>19317000.0</v>
       </c>
       <c r="I12">
         <v>14219000.0</v>
       </c>
       <c r="J12">
         <v>17761000.0</v>
       </c>
       <c r="K12">
         <v>23300000.0</v>
       </c>
       <c r="L12">
         <v>24108000.0</v>
       </c>
       <c r="M12">
         <v>29500000.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>114</v>
+      </c>
+      <c r="B13">
+        <v>422229000.0</v>
+      </c>
       <c r="C13">
         <v>401296000.0</v>
       </c>
       <c r="D13">
         <v>340637000.0</v>
       </c>
       <c r="E13">
         <v>258489000.0</v>
       </c>
       <c r="F13">
         <v>180526000.0</v>
       </c>
       <c r="G13">
         <v>190495000.0</v>
       </c>
       <c r="H13">
         <v>185954000.0</v>
       </c>
       <c r="I13">
         <v>163964000.0</v>
       </c>
       <c r="J13">
         <v>139058000.0</v>
       </c>
       <c r="K13">
         <v>126652000.0</v>
       </c>
       <c r="L13">
         <v>120429000.0</v>
       </c>
       <c r="M13">
         <v>118782000.0</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14">
         <v>133000.0</v>
       </c>
       <c r="H14">
         <v>134000.0</v>
       </c>
       <c r="I14">
         <v>134000.0</v>
       </c>
       <c r="J14">
         <v>134000.0</v>
       </c>
       <c r="K14">
         <v>134000.0</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B15">
         <v>104446000.0</v>
       </c>
       <c r="C15">
         <v>106434000.0</v>
       </c>
       <c r="D15">
         <v>87978000.0</v>
       </c>
       <c r="E15">
         <v>81477000.0</v>
       </c>
       <c r="F15">
         <v>52937000.0</v>
       </c>
       <c r="G15">
         <v>46188000.0</v>
       </c>
       <c r="H15">
         <v>47202000.0</v>
       </c>
       <c r="I15">
         <v>44654000.0</v>
       </c>
       <c r="J15">
         <v>6108000.0</v>
       </c>
       <c r="K15">
         <v>10558000.0</v>
       </c>
       <c r="L15">
         <v>19527000.0</v>
       </c>
       <c r="M15">
         <v>-11800000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>81477000.0</v>
       </c>
       <c r="F16">
         <v>52937000.0</v>
       </c>
       <c r="G16">
         <v>46166000.0</v>
       </c>
       <c r="H16">
         <v>47180000.0</v>
       </c>
       <c r="I16">
         <v>44632000.0</v>
       </c>
       <c r="J16">
         <v>5952000.0</v>
       </c>
       <c r="K16">
         <v>10536000.0</v>
       </c>
       <c r="L16">
         <v>19527000.0</v>
       </c>
       <c r="M16">
         <v>-11789000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>118</v>
+      </c>
+      <c r="B17">
+        <v>104447000.0</v>
+      </c>
       <c r="C17">
         <v>106434000.0</v>
       </c>
       <c r="D17">
         <v>90039000.0</v>
       </c>
       <c r="E17">
         <v>81477000.0</v>
       </c>
       <c r="F17">
         <v>52937000.0</v>
       </c>
       <c r="G17">
         <v>46188000.0</v>
       </c>
       <c r="H17">
         <v>47202000.0</v>
       </c>
       <c r="I17">
         <v>44654000.0</v>
       </c>
       <c r="J17">
         <v>6108000.0</v>
       </c>
       <c r="K17">
         <v>10558000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>119</v>
+      </c>
+      <c r="B18">
+        <v>297784000.0</v>
+      </c>
       <c r="C18">
         <v>282430000.0</v>
       </c>
       <c r="D18">
         <v>261338000.0</v>
       </c>
       <c r="E18">
         <v>239840000.0</v>
       </c>
       <c r="F18">
         <v>174304000.0</v>
       </c>
       <c r="G18">
         <v>180016000.0</v>
       </c>
       <c r="H18">
         <v>166637000.0</v>
       </c>
       <c r="I18">
         <v>149745000.0</v>
       </c>
       <c r="J18">
         <v>121297000.0</v>
       </c>
       <c r="K18">
         <v>103352000.0</v>
       </c>
       <c r="L18">
         <v>96321000.0</v>
       </c>
       <c r="M18">
         <v>89295000.0</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B21">
         <v>140103000.0</v>
       </c>
       <c r="C21">
         <v>145320000.0</v>
       </c>
       <c r="D21">
         <v>124730000.0</v>
       </c>
       <c r="E21">
         <v>108164000.0</v>
       </c>
       <c r="F21">
         <v>70725000.0</v>
       </c>
       <c r="G21">
         <v>61943000.0</v>
       </c>
       <c r="H21">
         <v>64174000.0</v>
       </c>
       <c r="I21">
         <v>50320000.0</v>
       </c>
       <c r="J21">
         <v>19721000.0</v>
       </c>
       <c r="K21">
         <v>16381000.0</v>
       </c>
       <c r="L21">
         <v>6248000.0</v>
       </c>
       <c r="M21">
         <v>-19400000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B23">
         <v>314875000.0</v>
       </c>
       <c r="C23">
         <v>289753000.0</v>
       </c>
       <c r="D23">
         <v>257751000.0</v>
       </c>
       <c r="E23">
         <v>176995000.0</v>
       </c>
       <c r="F23">
         <v>138040000.0</v>
       </c>
       <c r="G23">
         <v>161745000.0</v>
       </c>
       <c r="H23">
         <v>150981000.0</v>
       </c>
       <c r="I23">
         <v>141962000.0</v>
       </c>
       <c r="J23">
         <v>147533000.0</v>
       </c>
       <c r="K23">
         <v>145728000.0</v>
       </c>
       <c r="L23">
         <v>166415000.0</v>
       </c>
       <c r="M23">
         <v>187900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>126</v>
+      </c>
+      <c r="B25">
+        <v>6796000.0</v>
+      </c>
       <c r="C25">
         <v>5433000.0</v>
       </c>
       <c r="D25">
         <v>4438000.0</v>
       </c>
       <c r="E25">
         <v>4593000.0</v>
       </c>
       <c r="F25">
         <v>1207000.0</v>
       </c>
       <c r="G25">
         <v>7564000.0</v>
       </c>
       <c r="H25">
         <v>6003000.0</v>
       </c>
       <c r="I25">
         <v>5165000.0</v>
       </c>
       <c r="J25">
         <v>4965000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B27">
         <v>47356000.0</v>
       </c>
       <c r="C27">
         <v>3731000.0</v>
       </c>
       <c r="D27">
         <v>4181000.0</v>
       </c>
       <c r="E27">
         <v>3741000.0</v>
       </c>
       <c r="F27">
         <v>3230000.0</v>
       </c>
       <c r="G27">
         <v>3514000.0</v>
       </c>
       <c r="H27">
         <v>2908000.0</v>
       </c>
       <c r="I27">
         <v>3411000.0</v>
       </c>
       <c r="J27">
         <v>3860000.0</v>
       </c>
       <c r="K27">
         <v>4160000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B28">
         <v>74813000.0</v>
       </c>
       <c r="C28">
         <v>97481000.0</v>
       </c>
       <c r="D28">
         <v>89792000.0</v>
       </c>
       <c r="E28">
         <v>77940000.0</v>
       </c>
       <c r="F28">
         <v>72375000.0</v>
       </c>
       <c r="G28">
         <v>72571000.0</v>
       </c>
       <c r="H28">
         <v>81156000.0</v>
       </c>
       <c r="I28">
         <v>82638000.0</v>
       </c>
       <c r="J28">
         <v>72606000.0</v>
       </c>
       <c r="K28">
         <v>22706000.0</v>
       </c>
       <c r="L28">
         <v>118199000.0</v>
       </c>
       <c r="M28">
         <v>128900000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>130</v>
+      </c>
+      <c r="B29">
+        <v>35708000.0</v>
+      </c>
       <c r="C29">
         <v>39155000.0</v>
       </c>
       <c r="D29">
         <v>31043000.0</v>
       </c>
       <c r="E29">
         <v>26687000.0</v>
       </c>
       <c r="F29">
         <v>17788000.0</v>
       </c>
       <c r="G29">
         <v>15755000.0</v>
       </c>
       <c r="H29">
         <v>16972000.0</v>
       </c>
       <c r="I29">
         <v>5666000.0</v>
       </c>
       <c r="J29">
         <v>13613000.0</v>
       </c>
       <c r="K29">
         <v>137000.0</v>
       </c>
       <c r="L29">
         <v>-13279000.0</v>
       </c>
       <c r="M29">
         <v>-7607000.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B30">
         <v>179643000.0</v>
       </c>
       <c r="C30">
         <v>160603000.0</v>
       </c>
       <c r="D30">
         <v>146315000.0</v>
       </c>
       <c r="E30">
         <v>143344000.0</v>
       </c>
       <c r="F30">
         <v>132105000.0</v>
       </c>
       <c r="G30">
         <v>126475000.0</v>
       </c>
       <c r="H30">
         <v>127827000.0</v>
       </c>
       <c r="I30">
         <v>128003000.0</v>
       </c>
       <c r="J30">
         <v>123100000.0</v>
       </c>
       <c r="K30">
         <v>105461000.0</v>
       </c>
       <c r="L30">
         <v>142307000.0</v>
       </c>
       <c r="M30">
         <v>158400000.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B31">
         <v>51000.0</v>
       </c>
       <c r="C31">
         <v>269000.0</v>
       </c>
       <c r="D31">
         <v>124730000.0</v>
       </c>
       <c r="E31">
         <v>-3674000.0</v>
       </c>
       <c r="F31">
         <v>150000.0</v>
       </c>
       <c r="G31">
         <v>-4520000.0</v>
       </c>
       <c r="H31">
         <v>-1374000.0</v>
       </c>
       <c r="I31">
         <v>-969000.0</v>
       </c>
       <c r="J31">
         <v>-8141000.0</v>
       </c>
       <c r="K31">
         <v>-5686000.0</v>
       </c>
       <c r="L31"/>
       <c r="M31"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B32">
         <v>455029000.0</v>
       </c>
       <c r="C32">
         <v>435342000.0</v>
       </c>
       <c r="D32">
         <v>382481000.0</v>
       </c>
       <c r="E32">
         <v>285159000.0</v>
       </c>
       <c r="F32">
         <v>208765000.0</v>
       </c>
       <c r="G32">
         <v>223688000.0</v>
       </c>
       <c r="H32">
         <v>215155000.0</v>
       </c>
       <c r="I32">
         <v>192282000.0</v>
       </c>
@@ -9075,7031 +9365,7390 @@
       <c r="M32">
         <v>109500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL32"/>
+  <dimension ref="A1:AN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
+        <v>80</v>
+      </c>
+      <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
+        <v>83</v>
+      </c>
+      <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
+        <v>86</v>
+      </c>
+      <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
+        <v>89</v>
+      </c>
+      <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:38">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B2">
+        <v>35535000.0</v>
+      </c>
+      <c r="C2">
+        <v>42645000.0</v>
+      </c>
+      <c r="D2">
         <v>30004000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>38439000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>36080000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>30709000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>33176000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>32558000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>32930000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>30485000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>32422000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>29522000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>26877000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>22614000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>15632000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>8550000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>5083000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4386000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>5374000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>-863000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3113000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>-1688000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>6396000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>5443000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10902000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>12530000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4787000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4382000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>6799000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>7187000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>5119000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>3848000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>699000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>4293000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>4272000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>5249000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>8718000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>5190000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>30857000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:38">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>104</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>2096000.0</v>
+      </c>
+      <c r="D3">
         <v>3672000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>252000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>487000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>409000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2454000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>954000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>-177000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2202000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1101000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1103000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1119000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1091000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1125000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1155000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1152000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1161000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1194000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1222000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1273000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1156000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1207000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>3167000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1528000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1662000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1630000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1496000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1409000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1468000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1549000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1447000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1171000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>998000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1479000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1141000.0</v>
       </c>
-      <c r="AJ3">
-[...7 lines deleted...]
-    <row r="4" spans="1:38">
+      <c r="AL3">
+        <v>1237000.0</v>
+      </c>
+      <c r="AM3">
+        <v>1108000.0</v>
+      </c>
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>106</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>34066000.0</v>
+      </c>
+      <c r="D5">
         <v>33267000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>36690000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>35460000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>34737000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>33054000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>38233000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>35777000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>38526000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>35216000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>31155000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>29460000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>28903000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>31568000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>31010000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>26486000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>19100000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>20842000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>19331000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>14241000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>16312000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>18436000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>16739000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>13821000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>12949000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>16453000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>18088000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>15076000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>14556000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>11871000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>12745000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>15527000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>10177000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>5425000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>7105000.0</v>
       </c>
-      <c r="AJ5">
-[...2 lines deleted...]
-      <c r="AK5">
+      <c r="AL5">
+        <v>2901000.0</v>
+      </c>
+      <c r="AM5">
         <v>4288000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:38">
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B6">
+        <v>46620000.0</v>
+      </c>
+      <c r="C6">
+        <v>36162000.0</v>
+      </c>
+      <c r="D6">
         <v>36939000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>36942000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>35947000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>35146000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>35508000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>39187000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>35600000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>40728000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>36317000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>32258000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>30579000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>29994000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>32693000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>32165000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>27638000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>20261000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>22036000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>20553000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>15514000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>17468000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>19643000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>19906000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>15349000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>14611000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>18083000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>19584000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>16485000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>16024000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>13420000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>14192000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>16698000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>11175000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>6904000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>8246000.0</v>
       </c>
-      <c r="AJ6">
-[...7 lines deleted...]
-    <row r="7" spans="1:38">
+      <c r="AL6">
+        <v>4138000.0</v>
+      </c>
+      <c r="AM6">
+        <v>5396000.0</v>
+      </c>
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B9">
+        <v>93932000.0</v>
+      </c>
+      <c r="C9">
+        <v>79954000.0</v>
+      </c>
+      <c r="D9">
         <v>85199000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>79710000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>75993000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>78895000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>74727000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>80020000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>76840000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>74606000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>69297000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>67944000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>66433000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>67377000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>68554000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>68419000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>61470000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>53065000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>50004000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>52848000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>47191000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>52787000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>49280000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>50319000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>43600000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>45219000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>50026000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>49974000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>46078000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>46004000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>46885000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>46798000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>45665000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>38965000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>37918000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>38088000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>32041000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>29585000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>127585000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:38">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B10">
+        <v>46620000.0</v>
+      </c>
+      <c r="C10">
+        <v>34066000.0</v>
+      </c>
+      <c r="D10">
         <v>33267000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>36690000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>35460000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>34737000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>33054000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>38233000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>35777000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>38526000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>35216000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>31155000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>29460000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>28903000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>31568000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>31010000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>26486000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>19100000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>20842000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>19331000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>14241000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>16312000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>18435000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>16739000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>13821000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>12949000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>16453000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>18088000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>15076000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>14556000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>11871000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>12745000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>15527000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>10177000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>5425000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>7105000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>2901000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>4288000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>10695000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B11">
+        <v>11854000.0</v>
+      </c>
+      <c r="C11">
+        <v>8843000.0</v>
+      </c>
+      <c r="D11">
         <v>6628000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>9900000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>9471000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>9709000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>8564000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>10291000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>9024000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>11277000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>12522000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>8847000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>7818000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>7565000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>6813000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>8066000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>6873000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>4935000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>4918000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>4915000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>3833000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>4123000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>4646000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>4259000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>3447000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>3404000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>4445000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>4893000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>3891000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>3743000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-4113000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>3328000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>3935000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>2516000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>9022000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>2521000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>630000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>1439000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>137000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:38">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B12">
+        <v>31106000.0</v>
+      </c>
+      <c r="C12">
+        <v>29157000.0</v>
+      </c>
+      <c r="D12">
         <v>30004000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>33138000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>31190000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>30113000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>29490000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>30709000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>29769000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>28897000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>28665000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>27508000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>22937000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>17656000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>11198000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3187000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2171000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2093000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1806000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1413000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1431000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1573000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1807000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2049000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2681000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3942000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>4705000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>4940000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>4672000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>5001000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>4255000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>3057000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>3465000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>3442000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>3840000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>4082000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>4652000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>5190000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>23300000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:38">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>109313000.0</v>
+      </c>
+      <c r="D13">
+        <v>107854000.0</v>
+      </c>
+      <c r="E13">
         <v>109585000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>104099000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>100690000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>102584000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>102816000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>98961000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>96934000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>95984000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>91236000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>85922000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>84936000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>78544000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>70815000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>58669000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>50461000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>48887000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>44800000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>43422000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>43417000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>47462000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>47283000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>47120000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>48631000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>46955000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>46697000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>46528000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>45774000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>44460000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>43099000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>40160000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>36243000.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
-      <c r="T14">
-[...4 lines deleted...]
-      </c>
+      <c r="T14"/>
+      <c r="U14"/>
       <c r="V14">
         <v>133000.0</v>
       </c>
       <c r="W14">
         <v>133000.0</v>
       </c>
       <c r="X14">
-        <v>134000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="Y14">
-        <v>134000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="Z14">
         <v>134000.0</v>
       </c>
       <c r="AA14">
         <v>134000.0</v>
       </c>
       <c r="AB14">
         <v>134000.0</v>
       </c>
       <c r="AC14">
         <v>134000.0</v>
       </c>
       <c r="AD14">
         <v>134000.0</v>
       </c>
       <c r="AE14">
         <v>134000.0</v>
       </c>
       <c r="AF14">
         <v>134000.0</v>
       </c>
       <c r="AG14">
         <v>134000.0</v>
       </c>
       <c r="AH14">
+        <v>134000.0</v>
+      </c>
+      <c r="AI14">
+        <v>134000.0</v>
+      </c>
+      <c r="AJ14">
         <v>22000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
         <v>22000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:38">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B15">
+        <v>34766000.0</v>
+      </c>
+      <c r="C15">
+        <v>25223000.0</v>
+      </c>
+      <c r="D15">
         <v>26639000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>26790000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>25989000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>25028000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>24490000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>27942000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>26753000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>27249000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>22694000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>22308000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>21642000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>21338000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>24755000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>22944000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>19613000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>14165000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>15924000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>14416000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>10408000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>12189000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>13789000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>12480000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>10374000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>9545000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>12008000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>13195000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>11185000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>10813000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>15984000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>9417000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>11592000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>7661000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-3597000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>4584000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>2271000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>2849000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>10536000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:38">
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>21642000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>21338000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>24755000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>22944000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>19613000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>14165000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>15924000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>14416000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>10408000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>12189000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>13767000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>12480000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>10374000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>9545000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>11986000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>13195000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>11185000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>10813000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>15962000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>9417000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>11592000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>7661000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>1502000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>4450000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>2272000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>2849000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>10536000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:38">
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B17"/>
       <c r="C17">
+        <v>25223000.0</v>
+      </c>
+      <c r="D17">
+        <v>26640000.0</v>
+      </c>
+      <c r="E17">
         <v>26790000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>25989000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>25028000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>24490000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>27942000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>26753000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>27249000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>22694000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>22308000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>21642000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>21338000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>24755000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>22944000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>19613000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>14165000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>15924000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>14416000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>10408000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>12189000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>13789000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>12480000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>10374000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>9545000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>12008000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>13195000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>11185000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>10813000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>15984000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>9417000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>11592000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>7661000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>6108000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AK17">
         <v>0.0</v>
       </c>
       <c r="AL17">
+        <v>0.0</v>
+      </c>
+      <c r="AM17">
+        <v>0.0</v>
+      </c>
+      <c r="AN17">
         <v>10558000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:38">
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B18"/>
       <c r="C18">
+        <v>80156000.0</v>
+      </c>
+      <c r="D18">
+        <v>77850000.0</v>
+      </c>
+      <c r="E18">
         <v>76447000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>72909000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>70577000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>73094000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>72107000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>69192000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>68037000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>67319000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>63728000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>62985000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>67280000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>67346000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>67628000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>56498000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>48368000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>47081000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>43387000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>41991000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>41844000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>45655000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>45234000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>44439000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>44689000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>42250000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>41757000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>41856000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>40773000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>40205000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>40042000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>36695000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>32801000.0</v>
       </c>
-      <c r="AH18"/>
-      <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B21">
+        <v>46620000.0</v>
+      </c>
+      <c r="C21">
+        <v>34066000.0</v>
+      </c>
+      <c r="D21">
         <v>33267000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>36690000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>35409000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>34737000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>33054000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>38233000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>35777000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>38526000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>35216000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>31155000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>29460000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>28903000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>31568000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>31010000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>26486000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>19100000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>20842000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>19331000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>14241000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>16312000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>18435000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>16739000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>13821000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>12949000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>16453000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>18088000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>15076000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>14556000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>11871000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>12745000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>15527000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>10177000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>5425000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>7105000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>2901000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>6094000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>44359000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:38">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B23">
+        <v>82847000.0</v>
+      </c>
+      <c r="C23">
+        <v>88533000.0</v>
+      </c>
+      <c r="D23">
         <v>81936000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>81459000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>76613000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>74867000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>74849000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>74345000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>73993000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>66565000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>66503000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>66311000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>63850000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>61088000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>52618000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>45959000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>40067000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>38351000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>34536000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>32654000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>36063000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>34787000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>37241000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>39023000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>40681000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>44800000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>38278000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>36268000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>37801000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>38635000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>40133000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>37901000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>30837000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>33081000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>36765000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>36232000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>37858000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>30487000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>5743000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:38">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>2096000.0</v>
+      </c>
+      <c r="D25">
+        <v>5648000.0</v>
+      </c>
+      <c r="E25">
         <v>252000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>487000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>409000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2454000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>954000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>956000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1069000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1101000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1103000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1119000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1091000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1125000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>261000.0</v>
       </c>
       <c r="Q25">
         <v>262000.0</v>
       </c>
       <c r="R25">
-        <v>302000.0</v>
+        <v>261000.0</v>
       </c>
       <c r="S25">
-        <v>301000.0</v>
+        <v>262000.0</v>
       </c>
       <c r="T25">
         <v>302000.0</v>
       </c>
       <c r="U25">
+        <v>301000.0</v>
+      </c>
+      <c r="V25">
         <v>302000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
+        <v>302000.0</v>
+      </c>
+      <c r="X25">
         <v>1207000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>3167000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1528000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1662000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1630000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>1496000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-1098000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>3975000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1549000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1447000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1171000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>998000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>1479000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>1141000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>1240000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>1110000.0</v>
       </c>
-      <c r="AL25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:38">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...4 lines deleted...]
-      </c>
+      <c r="AD26"/>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>497000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>412000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>51000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>314000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1023000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1175000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1219000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>750000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>816000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1028000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1587000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1331000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>795000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>761000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>854000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>982000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1023000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>628000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>597000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1003000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1172000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>672000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>667000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>910000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>684000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>692000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>622000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>819000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1075000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>871000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>646000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>878000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>973000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>1340000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>669000.0</v>
       </c>
-      <c r="AL27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:38">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>129</v>
+      </c>
+      <c r="B28">
+        <v>31187999.0</v>
+      </c>
       <c r="C28">
+        <v>30455000.0</v>
+      </c>
+      <c r="D28">
+        <v>28910000.0</v>
+      </c>
+      <c r="E28">
         <v>26459000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>24140000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>24214000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>25406000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>24657000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>24095000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>23323000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>22249000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>22545000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>22265000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>22732000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>6722000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>20541000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>18807000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>19061000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>20191000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>22890000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>17784000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>21699000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>21032000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>21326000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>21129000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>20578000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>21524000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>21555000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>20551000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>21066000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>23532000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>20627000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>20228000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>19213000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>20691000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>21300000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>11266000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>5667000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>78595000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:38">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B29"/>
       <c r="C29">
+        <v>8843000.0</v>
+      </c>
+      <c r="D29">
+        <v>6628000.0</v>
+      </c>
+      <c r="E29">
         <v>9900000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>9471000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>9709000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>8564000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>10291000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>9024000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>11277000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>12522000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>8847000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>7818000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>7565000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>6813000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>8066000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>6873000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>4935000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>4918000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>4915000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3833000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>4123000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>4646000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>4259000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3447000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>3404000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>4445000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>4893000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>3891000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>3743000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-4113000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>3328000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>3935000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>2516000.0</v>
       </c>
-      <c r="AH29"/>
-      <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B30">
+        <v>47312000.0</v>
+      </c>
+      <c r="C30">
+        <v>45888000.0</v>
+      </c>
+      <c r="D30">
         <v>51932000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>43020000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>40533000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>44158000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>41673000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>41787000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>41063000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>36080000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>34081000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>36789000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>36973000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>38474000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>36986000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>37409000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>34984000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>33965000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>29162000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>33517000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>32950000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>36475000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>30845000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>33580000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>29779000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>32270000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>33491000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>31886000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>31002000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>31448000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>35014000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>34053000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>30138000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>28788000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>32493000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>30983000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>29140000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>26429000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>111204000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:38">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31">
         <v>597000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>51000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-2508000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-2984000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-823000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-1232000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-1233000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>3671000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>1150000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>556000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-940000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-1049000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-1151000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-1022000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-929000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-2833000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-301000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-302000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-302000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-343000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-342000.0</v>
       </c>
       <c r="Y31">
         <v>-342000.0</v>
       </c>
       <c r="Z31">
+        <v>-342000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-342000.0</v>
+      </c>
+      <c r="AB31">
         <v>-343000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-344000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-298000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-389000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-1489000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-406000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-1061000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-554000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>665000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-632000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>1501000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-1806000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-5686000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:38">
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B32">
+        <v>129467000.0</v>
+      </c>
+      <c r="C32">
+        <v>122599000.0</v>
+      </c>
+      <c r="D32">
         <v>115203000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>118149000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>112073000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>109604000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>107903000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>112578000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>109770000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>105091000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>101719000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>97466000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>93310000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>89991000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>84186000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>76969000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>66553000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>57451000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>55378000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>51985000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>50304000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>51099000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>55676000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>55762000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>54502000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>57749000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>54731000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>54356000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>52877000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>53191000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>52004000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>50646000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>46364000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>43258000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>42190000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>43337000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>40759000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>34775000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>127585000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>9</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:10">
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B2">
+        <v>60749000.0</v>
+      </c>
+      <c r="C2">
         <v>90570000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>63540000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>330485000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>38769000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>122538000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>80845000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>116459000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>140635000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>246516000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B3">
+        <v>1379000</v>
+      </c>
+      <c r="C3">
         <v>1775000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1477000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1668000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2396000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1612000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>753000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1427000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1866000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>12526000</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-266945000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>291716000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>-83769000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>35842000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>6525000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>7842000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B6">
+        <v>230468000.0</v>
+      </c>
+      <c r="C6">
         <v>-29821000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>27030000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-266945000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>291716000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-83769000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>41693000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-35614000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-24176000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-105881000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B7">
+        <v>-6596000.0</v>
+      </c>
+      <c r="C7">
         <v>-26874000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-4391000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1247000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-10598000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>514000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1843000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-28162000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-13926000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-9627000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-12621000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-4850000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-4882000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B9">
+        <v>-3956000.0</v>
+      </c>
+      <c r="C9">
         <v>-5688000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-14043000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-12621000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-4850000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-4882000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-4701000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1962000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1466000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-453000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-      <c r="G10">
+      <c r="G10"/>
+      <c r="H10">
         <v>7758000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-24945000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-8968000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>904000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-5767000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-11071000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-4131000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>38041000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>15540000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10606000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4440000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11081000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>26790000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5590000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>11374000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-5748000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5396000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>29046000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-26200000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-12460000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-10765000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B14">
+        <v>6796000.0</v>
+      </c>
+      <c r="C14">
         <v>5433000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6397000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4593000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4845000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>7564000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6003000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5165000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4965000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4331000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B15">
+        <v>17203000.0</v>
+      </c>
+      <c r="C15">
         <v>14234000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>12333000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>11211000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>9978000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>9987000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>8301000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1929000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>394000.0</v>
       </c>
       <c r="J15">
         <v>394000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15">
+        <v>394000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B16">
+        <v>291217000.0</v>
+      </c>
+      <c r="C16">
         <v>60749000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>90570000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>63540000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>330485000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>38769000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>122538000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>80845000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>116459000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>140635000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B18">
+        <v>134403000.0</v>
+      </c>
+      <c r="C18">
         <v>122290000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>115747000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>145654000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>68142000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>64159000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>82708000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>29592000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>22071000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4169000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B19">
+        <v>-95850000.0</v>
+      </c>
+      <c r="C19">
         <v>-315947000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-44542000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-582186000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-959605000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-755137000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-545883000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-258306000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-35104000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-76123000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>-16000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B21">
+        <v>-244946000.0</v>
+      </c>
+      <c r="C21">
         <v>10400000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-351666000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>580000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>83831000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-75000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-17875000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-309730000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-236265000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-53150000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B22">
+        <v>104447000.0</v>
+      </c>
+      <c r="C22">
         <v>106434000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>87978000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>81477000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>52937000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>46188000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>47202000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>44654000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>6108000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>10558000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B23">
+        <v>768636000.0</v>
+      </c>
+      <c r="C23">
         <v>167177000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>416527000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>811913000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1099486000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>622590000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>518201000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>510300000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>189010000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>275974000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B24">
+        <v>-287262000.0</v>
+      </c>
+      <c r="C24">
         <v>-306704000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-314047000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-618637000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>96591000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-18961000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>147000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-74215000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-266017000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-249716000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B25">
+        <v>22540000.0</v>
+      </c>
+      <c r="C25">
         <v>28363000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>18309000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>45442000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>14508000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9526000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>20942000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3782000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>13566000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5590000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B26">
+        <v>-35169000.0</v>
+      </c>
+      <c r="C26">
         <v>-1282000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-8315000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-12478000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-2920000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-7006000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-5785000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-6968000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-2055000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B27">
+        <v>6918000.0</v>
+      </c>
+      <c r="C27">
         <v>5534000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4687000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2682000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1796000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2386000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2442000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>920000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3700000.0</v>
       </c>
-      <c r="J27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B28">
+        <v>472705000.0</v>
+      </c>
+      <c r="C28">
         <v>162061000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>44213000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>788224000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1086588000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>605597000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>504115000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>191673000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-13009000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>220769000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B29">
+        <v>135782000.0</v>
+      </c>
+      <c r="C29">
         <v>124065000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>117224000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>147322000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>70538000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>65771000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>83461000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>31019000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>23937000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>8357000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B30">
+        <v>-378019000.0</v>
+      </c>
+      <c r="C30">
         <v>-315947000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-134407000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1202491000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-865410000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-755137000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-545883000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-258306000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-35104000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-335007000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK30"/>
+  <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
+        <v>77</v>
+      </c>
+      <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
+        <v>80</v>
+      </c>
+      <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
+        <v>83</v>
+      </c>
+      <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
+        <v>86</v>
+      </c>
+      <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
+        <v>89</v>
+      </c>
+      <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:37">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B2">
+        <v>291217000.0</v>
+      </c>
+      <c r="C2">
+        <v>115544000.0</v>
+      </c>
+      <c r="D2">
         <v>171066000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>65714000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>60749000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>149207000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>57993000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>155204000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>90570000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>140219000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>65715000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>130897000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>63540000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>66223000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>332538000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>374043000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>330485000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>690246000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>547445000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>504923000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>38769000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>743061000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>587961000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>262736000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>122538000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>71239000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>105888000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>132154000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>80845000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>100329000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>162019000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>53540000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>116459000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>128600000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>128982000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>115530000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>140645000.0</v>
       </c>
-      <c r="AK2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:37">
+      <c r="AM2"/>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B3">
+        <v>6079000</v>
+      </c>
+      <c r="C3">
+        <v>2794000</v>
+      </c>
+      <c r="D3">
         <v>1193000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>712000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1753000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>738000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>585000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>245000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>207000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>258000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>376000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>580000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>263000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>181000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>562000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>107000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>818000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>180000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>492000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>877000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>847000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>589000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>103000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>282000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>844000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>153000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>194000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>238000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>168000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>262000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>163000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>804000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>198000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>260000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>354000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>465000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>787000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>2526000</v>
       </c>
     </row>
-    <row r="4" spans="1:37">
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-65182000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>67357000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-2683000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-266315000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-41505000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>43558000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-359761000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>142801000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>42522000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>466154000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>3870000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>14222000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>10874000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>4517000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>18145000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>2306000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>1052000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>6801000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-10764000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>9436000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-    </row>
-    <row r="6" spans="1:37">
+      <c r="AL5"/>
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B6">
+        <v>-111489000.0</v>
+      </c>
+      <c r="C6">
+        <v>175673000.0</v>
+      </c>
+      <c r="D6">
         <v>-55522000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>105352000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>4965000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-88458000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>91214000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-97211000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>64634000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-49649000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>74504000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-65182000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>67357000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-2683000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-266315000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-41505000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>43558000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-359761000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>142801000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>42522000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>466154000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-704292000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>155100000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>325225000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>140198000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>51299000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-34649000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-26266000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>51309000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-19484000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-61690000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>108479000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-62919000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-12141000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-382000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>13452000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-25115000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-105881000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:37">
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B7">
+        <v>12147000.0</v>
+      </c>
+      <c r="C7">
+        <v>-2877000.0</v>
+      </c>
+      <c r="D7">
         <v>2450000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-8109000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1940000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-9370000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-3747000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-7767000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-5990000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-11216000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>10401000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-2045000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-1531000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-1162000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-14450000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>15262000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-897000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-4945000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>8855000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-13358000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1150000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>9124000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>17866000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-25525000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-951000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>16448000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-13897000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>16345000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-569000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-9866000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-37992000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>21930000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-2234000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>4718000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>27635000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-54300000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>8444000.0</v>
       </c>
-      <c r="AK7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:37">
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-3260000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>597000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-6674000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-3766000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-3592000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>1411000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-5483000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-689000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-1183000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>2505000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B9">
+        <v>8880000.0</v>
+      </c>
+      <c r="C9">
+        <v>-8064000.0</v>
+      </c>
+      <c r="D9">
         <v>-1555000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-417000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>6080000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-6904000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-1693000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>861000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>2048000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-7739000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-3641000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-3260000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>597000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-6674000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-3766000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-3592000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1411000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-5483000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-689000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-1183000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>2505000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-1232000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-902000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-4433000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1685000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-3156000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>317000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-1377000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-485000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>100000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-1297000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-332000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-433000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-33000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-863000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-180000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-390000.0</v>
       </c>
-      <c r="AK9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:37">
+      <c r="AM9"/>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10">
         <v>19918000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-30157000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>17761000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>236000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-9542000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-35876000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>22774000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-2301000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>5051000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>29069000.0</v>
       </c>
-      <c r="AI10"/>
-[...1 lines deleted...]
-      <c r="AK10">
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10">
         <v>904000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>2888000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-7975000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>379000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-2567000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1012000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-4591000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>122000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>2864000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-1201000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-12856000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
-      <c r="AH11"/>
-      <c r="AI11"/>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
+        <v>0.0</v>
+      </c>
       <c r="AJ11"/>
-      <c r="AK11">
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:37">
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>1225000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>5136000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>21187000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3105000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>12832000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>917000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>3108000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1656300.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>13737000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-1723000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>23282000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-44605000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>15892000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>16037000.0</v>
       </c>
       <c r="Z12">
         <v>16037000.0</v>
       </c>
       <c r="AA12">
         <v>16037000.0</v>
       </c>
       <c r="AB12">
+        <v>16037000.0</v>
+      </c>
+      <c r="AC12">
+        <v>16037000.0</v>
+      </c>
+      <c r="AD12">
         <v>8397000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-1930000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>3596000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>66000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>7630000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>26790000.0</v>
       </c>
-      <c r="AH12"/>
-      <c r="AI12"/>
       <c r="AJ12"/>
-      <c r="AK12">
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12">
         <v>5590000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>5512000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-10684000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>18854000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-2308000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>538000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>9544000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-12175000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-3655000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>10356000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>29882000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-23036000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-11806000.0</v>
       </c>
       <c r="Z13">
         <v>-11806000.0</v>
       </c>
       <c r="AA13">
         <v>-11806000.0</v>
       </c>
       <c r="AB13">
+        <v>-11806000.0</v>
+      </c>
+      <c r="AC13">
+        <v>-11806000.0</v>
+      </c>
+      <c r="AD13">
         <v>-2591000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-10388000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-36273000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>22262000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-1801000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-12460000.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13"/>
       <c r="AJ13"/>
-      <c r="AK13">
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13">
         <v>-10765000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:37">
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B14">
+        <v>2096000.0</v>
+      </c>
+      <c r="C14">
+        <v>5648000.0</v>
+      </c>
+      <c r="D14">
         <v>252000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>487000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>409000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2454000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>954000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-177000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2202000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1101000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1103000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1119000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1091000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1125000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1155000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1152000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1161000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1194000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1222000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1273000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1156000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1207000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>3167000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1528000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1662000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1630000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1496000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1409000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1468000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1549000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1447000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1171000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>998000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1479000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1141000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1237000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>1108000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>4331000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:37">
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B15">
+        <v>5273000.0</v>
+      </c>
+      <c r="C15">
+        <v>4190000.0</v>
+      </c>
+      <c r="D15">
         <v>4246000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>4479000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>4288000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>3684000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>3695000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>3740000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>3115000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>3056000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>3055000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>3140000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>3082000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>3185000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>3069000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>2467000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>2490000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>2511000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>2488000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>2495000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2506000.0</v>
       </c>
       <c r="V15">
         <v>2484000.0</v>
       </c>
       <c r="W15">
+        <v>2506000.0</v>
+      </c>
+      <c r="X15">
+        <v>2484000.0</v>
+      </c>
+      <c r="Y15">
         <v>2480000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>2517000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>2560000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>1923000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>1912000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>1906000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1929000.0</v>
       </c>
       <c r="AE15">
         <v>1929000.0</v>
       </c>
       <c r="AF15">
         <v>1929000.0</v>
       </c>
       <c r="AG15">
+        <v>1929000.0</v>
+      </c>
+      <c r="AH15">
+        <v>1929000.0</v>
+      </c>
+      <c r="AI15">
         <v>394000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>394000.0</v>
       </c>
-      <c r="AI15"/>
-[...1 lines deleted...]
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15">
         <v>394000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:37">
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B16">
+        <v>179728000.0</v>
+      </c>
+      <c r="C16">
+        <v>291217000.0</v>
+      </c>
+      <c r="D16">
         <v>115544000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>171066000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>65714000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>60749000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>149207000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>57993000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>155204000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>90570000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>140219000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>65715000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>130897000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>63540000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>66223000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>332538000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>374043000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>330485000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>690246000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>547445000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>504923000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>38769000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>743061000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>587961000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>262736000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>122538000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>71239000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>105888000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>132154000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>80845000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>100329000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>162019000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>53540000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>116459000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>128600000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>128982000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>115530000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>140645000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:37">
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B18">
+        <v>50697000.0</v>
+      </c>
+      <c r="C18">
+        <v>34350000.0</v>
+      </c>
+      <c r="D18">
         <v>38306000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>25637000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>32461000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>28268000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>35194000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>27773000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>31055000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>15059000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>39418000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>26680000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>34590000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>52273000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>25596000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>50928000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>16240000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>16958000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>28192000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>11697000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>11295000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>45806000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>1732000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-79000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>16700000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>30505000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-9365000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>41604000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>19964000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>5053000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-23273000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>33955000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>13857000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>15529000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>37821000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-45650000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>14371000.0</v>
       </c>
-      <c r="AK18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:37">
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B19">
+        <v>-287779000.0</v>
+      </c>
+      <c r="C19">
+        <v>141819000.0</v>
+      </c>
+      <c r="D19">
         <v>-117015000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-232374000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-6611000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>55296000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-78026000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-201969000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-91248000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-81952000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-57348000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>10532000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>118518000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>76234000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-16033000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-167077000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-475310000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-297092000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-259673000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-252693000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-150361000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-65892000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>5279000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-466144000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-228380000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-240478000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-106336000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-69483000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-129586000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-20995000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-33204000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-120411000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-39798000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>232779000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19"/>
       <c r="AJ19"/>
-      <c r="AK19">
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19">
         <v>-76123000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:37">
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
-[...1 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20"/>
       <c r="N20">
+        <v>388000.0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20">
         <v>168000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>296000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>52000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20">
+      <c r="S20"/>
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>2000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
+        <v>-5952000.0</v>
+      </c>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
         <v>5760000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-244754000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>245952000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-8212000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>90000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-440000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>505000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>75000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>68750000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>68750000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>83831000.0</v>
       </c>
       <c r="S21">
         <v>83831000.0</v>
       </c>
       <c r="T21">
         <v>83831000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21"/>
+      <c r="U21">
+        <v>83831000.0</v>
+      </c>
+      <c r="V21">
+        <v>83831000.0</v>
+      </c>
       <c r="W21"/>
-      <c r="X21">
-[...4 lines deleted...]
-      </c>
+      <c r="X21"/>
+      <c r="Y21"/>
       <c r="Z21">
         <v>-75000000.0</v>
       </c>
       <c r="AA21">
         <v>-75000000.0</v>
       </c>
       <c r="AB21">
+        <v>-75000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-75000000.0</v>
+      </c>
+      <c r="AD21">
         <v>160900000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-28800000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-20000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-260100000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-830000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-236265000.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21"/>
       <c r="AJ21"/>
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21">
         <v>-53150000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B22">
+        <v>25223000.0</v>
+      </c>
+      <c r="C22">
+        <v>26640000.0</v>
+      </c>
+      <c r="D22">
         <v>26790000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>25989000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>25028000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>24490000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>27942000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>26753000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>27249000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>22695000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>22308000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>21638000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>21338000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>24755000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>22944000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>19613000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>14165000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>15924000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>14416000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>10408000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>12189000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>13789000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>12480000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>10374000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>9545000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>12008000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>13195000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>11186000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>10813000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>15984000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>9417000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>11592000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>7661000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-3597000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>4584000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>2271000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>2849000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>10536000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:37">
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B23">
+        <v>226389000.0</v>
+      </c>
+      <c r="C23">
+        <v>179272000.0</v>
+      </c>
+      <c r="D23">
         <v>36684000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>321198000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>229914000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-414031000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>145576000.0</v>
       </c>
-      <c r="G23">
-[...2 lines deleted...]
-      <c r="H23">
+      <c r="I23">
+        <v>143429000.0</v>
+      </c>
+      <c r="J23">
         <v>293266000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>21128000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>96206000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-57519000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>586324000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-72492000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-61325000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>317003000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>617218000.0</v>
       </c>
-      <c r="Q23">
-[...4 lines deleted...]
-      </c>
       <c r="S23">
+        <v>131749000.0</v>
+      </c>
+      <c r="T23">
+        <v>314514000.0</v>
+      </c>
+      <c r="U23">
         <v>189464000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>380278000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-682273000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>150681000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>793630000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>435552000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>318476000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>186444000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>29387000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1769000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>70585000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>70356000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>258003000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>102459000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>158960000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-14168000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>174033000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-54339000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>275024000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B24">
+        <v>-92574000.0</v>
+      </c>
+      <c r="C24">
+        <v>-171259000.0</v>
+      </c>
+      <c r="D24">
         <v>-85098000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-54183000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>23278000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-91594000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-61809000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-57246000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-96595000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-99401000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>764000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-40163000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-83151000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-68140000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-213613000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-231183000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-108863000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-292348000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>62258000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>99478000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>227844000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>24816000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>22220000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-173888000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-81854000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>29533000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-171376000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-25937000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-66271000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-45327000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-55569000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>197033000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-138608000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-102247000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>39869000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-114931000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>14863000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-9280000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:37">
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B25">
+        <v>14220000.0</v>
+      </c>
+      <c r="C25">
+        <v>9859000.0</v>
+      </c>
+      <c r="D25">
         <v>5444000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>6313000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>924000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>7997000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>10234000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>8162000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1970000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2754000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>4613000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3314000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>9610000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>18298000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>12478000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>10434000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3615000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2869000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2284000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>13230000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-3875000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>22067000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-34676000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>14304000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>7831000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-1367000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-11127000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>11007000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>5945000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1813000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>842000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-3682000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>4809000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>4071000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>2524000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>5607000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>3180000.0</v>
       </c>
-      <c r="AK25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:37">
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B26">
+        <v>-2779000.0</v>
+      </c>
+      <c r="C26">
+        <v>-8714000.0</v>
+      </c>
+      <c r="D26">
         <v>-10444000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-9678000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-3510000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-997000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-390000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-855000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-285000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-1086000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-2647000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-1572000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-3010000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>13143000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-1246000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-9297000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-3475000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>2917000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>0.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-2500000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-420000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>7006000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-5000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>0.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-7001000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-2022000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-3763000.0</v>
       </c>
-      <c r="AA26"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
       <c r="AE26">
         <v>-6968000.0</v>
       </c>
-      <c r="AF26"/>
-      <c r="AG26"/>
+      <c r="AF26">
+        <v>-6968000.0</v>
+      </c>
+      <c r="AG26">
+        <v>-6968000.0</v>
+      </c>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26"/>
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B27">
+        <v>2037000.0</v>
+      </c>
+      <c r="C27">
+        <v>1983000.0</v>
+      </c>
+      <c r="D27">
         <v>1778000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1720000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1437000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1580000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1355000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1518000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1081000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1262000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1185000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1203000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1037000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>728000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>608000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>456000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>890000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>419000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>623000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>166000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>588000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>210000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>782000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>781000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>613000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>730000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>204000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1153000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>355000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>534000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>386000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>-1529000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>807000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1058000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>1183000.0</v>
       </c>
-      <c r="AI27"/>
-      <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B28">
+        <v>219087000.0</v>
+      </c>
+      <c r="C28">
+        <v>160548000.0</v>
+      </c>
+      <c r="D28">
         <v>21994000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>312801000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-22638000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-172760000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>133461000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>76740000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>124620000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>16986000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>92058000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-62231000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-2600000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-63050000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-65640000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>306226000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>611305000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>212721000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>312024000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>184467000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>377376000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-684795000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>148192000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>791166000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>351034000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>261119000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>80858000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1375000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>160763000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>41785000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>50356000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-2097000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>101629000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-8435000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-124268000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>174033000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-54339000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>219819000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B29">
+        <v>56776000.0</v>
+      </c>
+      <c r="C29">
+        <v>37144000.0</v>
+      </c>
+      <c r="D29">
         <v>39499000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>24925000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>34214000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>29006000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>35779000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>28018000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>31262000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>15317000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>39794000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>27260000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>34853000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>52454000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>26158000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>51035000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>17058000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>17138000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>28684000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>12574000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>12142000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>46395000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1629000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>203000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>17544000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>30658000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-9171000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>41842000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>20132000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>5315000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-23110000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>34759000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>14055000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>15789000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>38175000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-45185000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>15158000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>9261000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:37">
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B30">
+        <v>-387352000.0</v>
+      </c>
+      <c r="C30">
+        <v>-22019000.0</v>
+      </c>
+      <c r="D30">
         <v>-117015000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-232374000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-6611000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>55296000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-78026000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-201969000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-91248000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-81952000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-57348000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-30211000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>35104000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>7913000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-226833000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-398766000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-584805000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-589620000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-197907000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-154519000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>76636000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-65892000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>5279000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-466144000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-228380000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-240478000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-106336000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-69483000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-129586000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-66584000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-88936000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>75818000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-178604000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-19495000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>85711000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-115396000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>14076000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-334961000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>