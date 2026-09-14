--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -3246,51 +3246,53 @@
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
     </row>
     <row r="7" spans="1:40">
       <c r="A7" t="s">
         <v>18</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>9094000.0</v>
+      </c>
       <c r="C7">
         <v>11511000.0</v>
       </c>
       <c r="D7">
         <v>12255000.0</v>
       </c>
       <c r="E7">
         <v>14800000.0</v>
       </c>
       <c r="F7">
         <v>15395000.0</v>
       </c>
       <c r="G7">
         <v>17190000.0</v>
       </c>
       <c r="H7">
         <v>19734000.0</v>
       </c>
       <c r="I7">
         <v>22292000.0</v>
       </c>
       <c r="J7">
         <v>24784000.0</v>
       </c>
       <c r="K7">
@@ -3348,51 +3350,53 @@
         <v>62404000.0</v>
       </c>
       <c r="AC7">
         <v>64512000.0</v>
       </c>
       <c r="AD7">
         <v>66639000.0</v>
       </c>
       <c r="AE7">
         <v>68404000.0</v>
       </c>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
     </row>
     <row r="8" spans="1:40">
       <c r="A8" t="s">
         <v>19</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>315000.0</v>
+      </c>
       <c r="C8">
         <v>315000.0</v>
       </c>
       <c r="D8">
         <v>312000.0</v>
       </c>
       <c r="E8">
         <v>310000.0</v>
       </c>
       <c r="F8">
         <v>310000.0</v>
       </c>
       <c r="G8">
         <v>309000.0</v>
       </c>
       <c r="H8">
         <v>308000.0</v>
       </c>
       <c r="I8">
         <v>308000.0</v>
       </c>
       <c r="J8">
         <v>307000.0</v>
       </c>
       <c r="K8">
@@ -4746,51 +4750,53 @@
       </c>
       <c r="AF23">
         <v>4685489000.0</v>
       </c>
       <c r="AG23">
         <v>4630376000.0</v>
       </c>
       <c r="AH23">
         <v>4607934000.0</v>
       </c>
       <c r="AI23">
         <v>4154035000.0</v>
       </c>
       <c r="AJ23">
         <v>4041162000.0</v>
       </c>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
     </row>
     <row r="24" spans="1:40">
       <c r="A24" t="s">
         <v>35</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>69700000.0</v>
+      </c>
       <c r="C24">
         <v>69568000.0</v>
       </c>
       <c r="D24">
         <v>69600000.0</v>
       </c>
       <c r="E24">
         <v>75478000.0</v>
       </c>
       <c r="F24">
         <v>75457000.0</v>
       </c>
       <c r="G24">
         <v>69676000.0</v>
       </c>
       <c r="H24">
         <v>314409000.0</v>
       </c>
       <c r="I24">
         <v>68436000.0</v>
       </c>
       <c r="J24">
         <v>77252000.0</v>
       </c>
       <c r="K24">
@@ -4904,51 +4910,53 @@
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
     </row>
     <row r="26" spans="1:40">
       <c r="A26" t="s">
         <v>37</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>1946386000.0</v>
+      </c>
       <c r="C26">
         <v>2140303000.0</v>
       </c>
       <c r="D26">
         <v>1801745000.0</v>
       </c>
       <c r="E26">
         <v>1655218000.0</v>
       </c>
       <c r="F26">
         <v>1708072000.0</v>
       </c>
       <c r="G26">
         <v>2036030000.0</v>
       </c>
       <c r="H26">
         <v>3223745000.0</v>
       </c>
       <c r="I26">
         <v>2180435000.0</v>
       </c>
       <c r="J26">
         <v>3367553000.0</v>
       </c>
       <c r="K26">
@@ -5176,51 +5184,53 @@
       </c>
       <c r="AF28">
         <v>12030000.0</v>
       </c>
       <c r="AG28">
         <v>21346000.0</v>
       </c>
       <c r="AH28">
         <v>-20344000.0</v>
       </c>
       <c r="AI28">
         <v>-10865000.0</v>
       </c>
       <c r="AJ28">
         <v>286146000.0</v>
       </c>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
     </row>
     <row r="29" spans="1:40">
       <c r="A29" t="s">
         <v>40</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>904693000.0</v>
+      </c>
       <c r="C29">
         <v>877142000.0</v>
       </c>
       <c r="D29">
         <v>864064000.0</v>
       </c>
       <c r="E29">
         <v>851051000.0</v>
       </c>
       <c r="F29">
         <v>829441000.0</v>
       </c>
       <c r="G29">
         <v>805672000.0</v>
       </c>
       <c r="H29">
         <v>1022063000.0</v>
       </c>
       <c r="I29">
         <v>766635000.0</v>
       </c>
       <c r="J29">
         <v>723231000.0</v>
       </c>
       <c r="K29">
@@ -6602,51 +6612,53 @@
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44">
         <v>6700000.0</v>
       </c>
       <c r="AJ44">
         <v>6700000.0</v>
       </c>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44">
         <v>6700000.0</v>
       </c>
     </row>
     <row r="45" spans="1:40">
       <c r="A45" t="s">
         <v>56</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>27788000.0</v>
+      </c>
       <c r="C45">
         <v>19520000.0</v>
       </c>
       <c r="D45">
         <v>42371000.0</v>
       </c>
       <c r="E45">
         <v>17652000.0</v>
       </c>
       <c r="F45">
         <v>20202000.0</v>
       </c>
       <c r="G45">
         <v>19843000.0</v>
       </c>
       <c r="H45">
         <v>49185000.0</v>
       </c>
       <c r="I45">
         <v>22538000.0</v>
       </c>
       <c r="J45">
         <v>24570000.0</v>
       </c>
       <c r="K45">
@@ -7356,51 +7368,53 @@
         <v>76300000.0</v>
       </c>
       <c r="AG52">
         <v>105100000.0</v>
       </c>
       <c r="AH52">
         <v>115200000.0</v>
       </c>
       <c r="AI52">
         <v>359100000.0</v>
       </c>
       <c r="AJ52">
         <v>355825000.0</v>
       </c>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52">
         <v>173655000.0</v>
       </c>
     </row>
     <row r="53" spans="1:40">
       <c r="A53" t="s">
         <v>64</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>750834000.0</v>
+      </c>
       <c r="C53">
         <v>993265000.0</v>
       </c>
       <c r="D53">
         <v>48662000.0</v>
       </c>
       <c r="E53">
         <v>554683000.0</v>
       </c>
       <c r="F53">
         <v>601324000.0</v>
       </c>
       <c r="G53">
         <v>457274000.0</v>
       </c>
       <c r="H53">
         <v>1629058000.0</v>
       </c>
       <c r="I53">
         <v>556545000.0</v>
       </c>
       <c r="J53">
         <v>1694261000.0</v>
       </c>
       <c r="K53">
@@ -10656,51 +10670,53 @@
         <v>3465000.0</v>
       </c>
       <c r="AI12">
         <v>3442000.0</v>
       </c>
       <c r="AJ12">
         <v>3840000.0</v>
       </c>
       <c r="AK12">
         <v>4082000.0</v>
       </c>
       <c r="AL12">
         <v>4652000.0</v>
       </c>
       <c r="AM12">
         <v>5190000.0</v>
       </c>
       <c r="AN12">
         <v>23300000.0</v>
       </c>
     </row>
     <row r="13" spans="1:40">
       <c r="A13" t="s">
         <v>114</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>117163000.0</v>
+      </c>
       <c r="C13">
         <v>109313000.0</v>
       </c>
       <c r="D13">
         <v>107854000.0</v>
       </c>
       <c r="E13">
         <v>109585000.0</v>
       </c>
       <c r="F13">
         <v>104099000.0</v>
       </c>
       <c r="G13">
         <v>100690000.0</v>
       </c>
       <c r="H13">
         <v>102584000.0</v>
       </c>
       <c r="I13">
         <v>102816000.0</v>
       </c>
       <c r="J13">
         <v>98961000.0</v>
       </c>
       <c r="K13">
@@ -11068,51 +11084,53 @@
         <v>11592000.0</v>
       </c>
       <c r="AI16">
         <v>7661000.0</v>
       </c>
       <c r="AJ16">
         <v>1502000.0</v>
       </c>
       <c r="AK16">
         <v>4450000.0</v>
       </c>
       <c r="AL16">
         <v>2272000.0</v>
       </c>
       <c r="AM16">
         <v>2849000.0</v>
       </c>
       <c r="AN16">
         <v>10536000.0</v>
       </c>
     </row>
     <row r="17" spans="1:40">
       <c r="A17" t="s">
         <v>118</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>34766000.0</v>
+      </c>
       <c r="C17">
         <v>25223000.0</v>
       </c>
       <c r="D17">
         <v>26640000.0</v>
       </c>
       <c r="E17">
         <v>26790000.0</v>
       </c>
       <c r="F17">
         <v>25989000.0</v>
       </c>
       <c r="G17">
         <v>25028000.0</v>
       </c>
       <c r="H17">
         <v>24490000.0</v>
       </c>
       <c r="I17">
         <v>27942000.0</v>
       </c>
       <c r="J17">
         <v>26753000.0</v>
       </c>
       <c r="K17">
@@ -11188,51 +11206,53 @@
         <v>11592000.0</v>
       </c>
       <c r="AI17">
         <v>7661000.0</v>
       </c>
       <c r="AJ17">
         <v>6108000.0</v>
       </c>
       <c r="AK17">
         <v>0.0</v>
       </c>
       <c r="AL17">
         <v>0.0</v>
       </c>
       <c r="AM17">
         <v>0.0</v>
       </c>
       <c r="AN17">
         <v>10558000.0</v>
       </c>
     </row>
     <row r="18" spans="1:40">
       <c r="A18" t="s">
         <v>119</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>86057000.0</v>
+      </c>
       <c r="C18">
         <v>80156000.0</v>
       </c>
       <c r="D18">
         <v>77850000.0</v>
       </c>
       <c r="E18">
         <v>76447000.0</v>
       </c>
       <c r="F18">
         <v>72909000.0</v>
       </c>
       <c r="G18">
         <v>70577000.0</v>
       </c>
       <c r="H18">
         <v>73094000.0</v>
       </c>
       <c r="I18">
         <v>72107000.0</v>
       </c>
       <c r="J18">
         <v>69192000.0</v>
       </c>
       <c r="K18">
@@ -11754,51 +11774,53 @@
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
     </row>
     <row r="25" spans="1:40">
       <c r="A25" t="s">
         <v>126</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>-850000.0</v>
+      </c>
       <c r="C25">
         <v>2096000.0</v>
       </c>
       <c r="D25">
         <v>5648000.0</v>
       </c>
       <c r="E25">
         <v>252000.0</v>
       </c>
       <c r="F25">
         <v>487000.0</v>
       </c>
       <c r="G25">
         <v>409000.0</v>
       </c>
       <c r="H25">
         <v>2454000.0</v>
       </c>
       <c r="I25">
         <v>954000.0</v>
       </c>
       <c r="J25">
         <v>956000.0</v>
       </c>
       <c r="K25">
@@ -12170,51 +12192,53 @@
         <v>20228000.0</v>
       </c>
       <c r="AI28">
         <v>19213000.0</v>
       </c>
       <c r="AJ28">
         <v>20691000.0</v>
       </c>
       <c r="AK28">
         <v>21300000.0</v>
       </c>
       <c r="AL28">
         <v>11266000.0</v>
       </c>
       <c r="AM28">
         <v>5667000.0</v>
       </c>
       <c r="AN28">
         <v>78595000.0</v>
       </c>
     </row>
     <row r="29" spans="1:40">
       <c r="A29" t="s">
         <v>130</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>11854000.0</v>
+      </c>
       <c r="C29">
         <v>8843000.0</v>
       </c>
       <c r="D29">
         <v>6628000.0</v>
       </c>
       <c r="E29">
         <v>9900000.0</v>
       </c>
       <c r="F29">
         <v>9471000.0</v>
       </c>
       <c r="G29">
         <v>9709000.0</v>
       </c>
       <c r="H29">
         <v>8564000.0</v>
       </c>
       <c r="I29">
         <v>10291000.0</v>
       </c>
       <c r="J29">
         <v>9024000.0</v>
       </c>
       <c r="K29">
@@ -13639,3116 +13663,3188 @@
       <c r="K30">
         <v>-335007000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM30"/>
+  <dimension ref="A1:AN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" t="s">
         <v>75</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>1</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>76</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>77</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>78</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>2</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>79</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>80</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>81</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>3</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>82</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>83</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>84</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>4</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>85</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>86</v>
       </c>
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>87</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>5</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>88</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>89</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>90</v>
       </c>
-      <c r="W1" t="s">
+      <c r="X1" t="s">
         <v>6</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>91</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>92</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="AA1" t="s">
         <v>93</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>94</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AD1" t="s">
         <v>95</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>96</v>
       </c>
-      <c r="AE1" t="s">
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AG1" t="s">
         <v>97</v>
       </c>
-      <c r="AG1" t="s">
+      <c r="AH1" t="s">
         <v>98</v>
       </c>
-      <c r="AH1" t="s">
+      <c r="AI1" t="s">
         <v>99</v>
       </c>
-      <c r="AI1" t="s">
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
-      <c r="AJ1" t="s">
+      <c r="AK1" t="s">
         <v>100</v>
       </c>
-      <c r="AK1" t="s">
+      <c r="AL1" t="s">
         <v>101</v>
       </c>
-      <c r="AL1" t="s">
+      <c r="AM1" t="s">
         <v>102</v>
       </c>
-      <c r="AM1" t="s">
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
         <v>134</v>
       </c>
       <c r="B2">
+        <v>179728000.0</v>
+      </c>
+      <c r="C2">
         <v>291217000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>115544000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>171066000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>65714000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>60749000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>149207000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>57993000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>155204000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>90570000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>140219000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>65715000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>130897000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>63540000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>66223000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>332538000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>374043000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>330485000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>690246000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>547445000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>504923000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>38769000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>743061000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>587961000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>262736000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>122538000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>71239000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>105888000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>132154000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>80845000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>100329000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>162019000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>53540000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>116459000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>128600000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>128982000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>115530000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>140645000.0</v>
       </c>
-      <c r="AM2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:39">
+      <c r="AN2"/>
+    </row>
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
         <v>135</v>
       </c>
       <c r="B3">
+        <v>10874000</v>
+      </c>
+      <c r="C3">
         <v>6079000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2794000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1193000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>712000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1753000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>738000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>585000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>245000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>207000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>258000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>376000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>580000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>263000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>181000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>562000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>107000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>818000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>180000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>492000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>877000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>847000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>589000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>103000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>282000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>844000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>153000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>194000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>238000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>168000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>262000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>163000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>804000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>198000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>260000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>354000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>465000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>787000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2526000</v>
       </c>
     </row>
-    <row r="4" spans="1:39">
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
         <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-65182000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>67357000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-2683000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-266315000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-41505000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>43558000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-359761000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>142801000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>42522000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>466154000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
         <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>3870000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>14222000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>10874000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>4517000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>18145000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2306000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1052000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>6801000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-10764000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>9436000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
-    </row>
-    <row r="6" spans="1:39">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
         <v>138</v>
       </c>
       <c r="B6">
+        <v>-11944000.0</v>
+      </c>
+      <c r="C6">
         <v>-111489000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>175673000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-55522000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>105352000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4965000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-88458000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>91214000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-97211000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>64634000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-49649000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>74504000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-65182000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>67357000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2683000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-266315000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-41505000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>43558000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-359761000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>142801000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>42522000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>466154000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-704292000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>155100000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>325225000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>140198000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>51299000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-34649000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-26266000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>51309000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-19484000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-61690000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>108479000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-62919000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-12141000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-382000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>13452000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-25115000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-105881000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:39">
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
         <v>139</v>
       </c>
       <c r="B7">
+        <v>-9377000.0</v>
+      </c>
+      <c r="C7">
         <v>12147000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-2877000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2450000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-8109000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1940000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-9370000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-3747000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-7767000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-5990000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-11216000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>10401000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-2045000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1531000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1162000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-14450000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>15262000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-897000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-4945000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>8855000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-13358000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1150000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>9124000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>17866000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-25525000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-951000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>16448000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-13897000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>16345000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-569000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-9866000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-37992000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>21930000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-2234000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>4718000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>27635000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-54300000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>8444000.0</v>
       </c>
-      <c r="AM7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:39">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
         <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-3260000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>597000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-6674000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-3766000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-3592000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1411000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-5483000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-689000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-1183000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>2505000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
         <v>141</v>
       </c>
       <c r="B9">
+        <v>-7547000.0</v>
+      </c>
+      <c r="C9">
         <v>8880000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-8064000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1555000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-417000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6080000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-6904000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1693000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>861000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2048000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-7739000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-3641000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-3260000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>597000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-6674000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-3766000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-3592000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1411000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-5483000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-689000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1183000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2505000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1232000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-902000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-4433000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1685000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-3156000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>317000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1377000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-485000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>100000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-1297000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-332000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-433000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-33000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-863000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-180000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-390000.0</v>
       </c>
-      <c r="AM9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:39">
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
         <v>142</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10">
         <v>19918000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-30157000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>17761000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>236000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-9542000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-35876000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>22774000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2301000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5051000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>29069000.0</v>
       </c>
-      <c r="AK10"/>
       <c r="AL10"/>
-      <c r="AM10">
+      <c r="AM10"/>
+      <c r="AN10">
         <v>904000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
         <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>2888000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-7975000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>379000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-2567000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1012000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-4591000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>122000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2864000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1201000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-12856000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
-      <c r="AJ11"/>
+      <c r="AJ11">
+        <v>0.0</v>
+      </c>
       <c r="AK11"/>
       <c r="AL11"/>
-      <c r="AM11">
+      <c r="AM11"/>
+      <c r="AN11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:39">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
         <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>1225000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5136000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>21187000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3105000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>12832000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>917000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3108000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1656300.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>13737000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-1723000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>23282000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-44605000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>15892000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16037000.0</v>
       </c>
       <c r="AA12">
         <v>16037000.0</v>
       </c>
       <c r="AB12">
         <v>16037000.0</v>
       </c>
       <c r="AC12">
         <v>16037000.0</v>
       </c>
       <c r="AD12">
+        <v>16037000.0</v>
+      </c>
+      <c r="AE12">
         <v>8397000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-1930000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3596000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>66000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>7630000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>26790000.0</v>
       </c>
-      <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
-      <c r="AM12">
+      <c r="AM12"/>
+      <c r="AN12">
         <v>5590000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:39">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
         <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>5512000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-10684000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>18854000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-2308000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>538000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>9544000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-12175000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-3655000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>10356000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>29882000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-23036000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11806000.0</v>
       </c>
       <c r="AA13">
         <v>-11806000.0</v>
       </c>
       <c r="AB13">
         <v>-11806000.0</v>
       </c>
       <c r="AC13">
         <v>-11806000.0</v>
       </c>
       <c r="AD13">
+        <v>-11806000.0</v>
+      </c>
+      <c r="AE13">
         <v>-2591000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-10388000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-36273000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>22262000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-1801000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-12460000.0</v>
       </c>
-      <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-      <c r="AM13">
+      <c r="AM13"/>
+      <c r="AN13">
         <v>-10765000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:39">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
         <v>146</v>
       </c>
       <c r="B14">
+        <v>1037000.0</v>
+      </c>
+      <c r="C14">
         <v>2096000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5648000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>252000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>487000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>409000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2454000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>954000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-177000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2202000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1101000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1103000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1119000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1091000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1125000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1155000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1152000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1161000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1194000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1222000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1273000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1156000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1207000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3167000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1528000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1662000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1630000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1496000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1409000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1468000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1549000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1447000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1171000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>998000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1479000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1141000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1237000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1108000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>4331000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:39">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
         <v>147</v>
       </c>
       <c r="B15">
+        <v>10375000.0</v>
+      </c>
+      <c r="C15">
         <v>5273000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>4190000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>4246000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>4479000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>4288000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3684000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3695000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3740000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>3115000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3056000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3055000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>3140000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3082000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3185000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3069000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2467000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2490000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2511000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2488000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2495000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2484000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2506000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2484000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2480000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2517000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2560000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1923000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1912000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1906000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1929000.0</v>
       </c>
       <c r="AF15">
         <v>1929000.0</v>
       </c>
       <c r="AG15">
         <v>1929000.0</v>
       </c>
       <c r="AH15">
         <v>1929000.0</v>
       </c>
       <c r="AI15">
-        <v>394000.0</v>
+        <v>1929000.0</v>
       </c>
       <c r="AJ15">
         <v>394000.0</v>
       </c>
-      <c r="AK15"/>
+      <c r="AK15">
+        <v>394000.0</v>
+      </c>
       <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>394000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:39">
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
         <v>148</v>
       </c>
       <c r="B16">
+        <v>167784000.0</v>
+      </c>
+      <c r="C16">
         <v>179728000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>291217000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>115544000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>171066000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>65714000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>60749000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>149207000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>57993000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>155204000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>90570000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>140219000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>65715000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>130897000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>63540000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>66223000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>332538000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>374043000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>330485000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>690246000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>547445000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>504923000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>38769000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>743061000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>587961000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>262736000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>122538000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>71239000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>105888000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>132154000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>80845000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>100329000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>162019000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>53540000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>116459000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>128600000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>128982000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>115530000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>140645000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:39">
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
         <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
         <v>150</v>
       </c>
       <c r="B18">
+        <v>19608000.0</v>
+      </c>
+      <c r="C18">
         <v>50697000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>34350000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>38306000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>25637000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>32461000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>28268000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>35194000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>27773000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>31055000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>15059000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>39418000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>26680000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>34590000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>52273000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>25596000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>50928000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>16240000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>16958000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>28192000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>11697000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>11295000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>45806000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1732000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-79000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>16700000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>30505000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-9365000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>41604000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>19964000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>5053000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-23273000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>33955000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>13857000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>15529000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>37821000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-45650000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>14371000.0</v>
       </c>
-      <c r="AM18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
         <v>151</v>
       </c>
       <c r="B19">
+        <v>-195813000.0</v>
+      </c>
+      <c r="C19">
         <v>-287779000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>141819000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-117015000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-232374000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-6611000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>55296000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-78026000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-201969000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-91248000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-81952000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-57348000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>10532000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>118518000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>76234000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-16033000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-167077000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-475310000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-297092000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-259673000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-252693000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-150361000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-65892000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>5279000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-466144000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-228380000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-240478000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-106336000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-69483000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-129586000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-20995000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-33204000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-120411000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-39798000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>232779000.0</v>
       </c>
-      <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>-76123000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:39">
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
         <v>152</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>388000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>168000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>296000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>52000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>2000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
         <v>153</v>
       </c>
       <c r="B21">
+        <v>164000.0</v>
+      </c>
+      <c r="C21">
         <v>0.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-5952000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>0.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5760000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-244754000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>245952000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-8212000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>90000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-440000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>505000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>75000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68750000.0</v>
       </c>
       <c r="R21">
         <v>68750000.0</v>
       </c>
       <c r="S21">
-        <v>83831000.0</v>
+        <v>68750000.0</v>
       </c>
       <c r="T21">
         <v>83831000.0</v>
       </c>
       <c r="U21">
         <v>83831000.0</v>
       </c>
       <c r="V21">
         <v>83831000.0</v>
       </c>
-      <c r="W21"/>
+      <c r="W21">
+        <v>83831000.0</v>
+      </c>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
-[...1 lines deleted...]
-      </c>
+      <c r="Z21"/>
       <c r="AA21">
         <v>-75000000.0</v>
       </c>
       <c r="AB21">
         <v>-75000000.0</v>
       </c>
       <c r="AC21">
         <v>-75000000.0</v>
       </c>
       <c r="AD21">
+        <v>-75000000.0</v>
+      </c>
+      <c r="AE21">
         <v>160900000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-28800000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-20000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-260100000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-830000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-236265000.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>-53150000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
         <v>116</v>
       </c>
       <c r="B22">
+        <v>59989000.0</v>
+      </c>
+      <c r="C22">
         <v>25223000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>26640000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>26790000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>25989000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>25028000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>24490000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>27942000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>26753000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>27249000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>22695000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>22308000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>21638000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>21338000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>24755000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>22944000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>19613000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>14165000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>15924000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>14416000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>10408000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>12189000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>13789000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>12480000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>10374000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>9545000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>12008000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>13195000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>11186000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>10813000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>15984000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>9417000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>11592000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>7661000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-3597000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>4584000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2271000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2849000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>10536000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:39">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
         <v>154</v>
       </c>
       <c r="B23">
+        <v>287241000.0</v>
+      </c>
+      <c r="C23">
         <v>226389000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>179272000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>36684000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>321198000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>229914000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-414031000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>145576000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>143429000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>293266000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>21128000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>96206000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-57519000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>586324000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-72492000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-61325000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>317003000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>617218000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>131749000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>314514000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>189464000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>380278000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-682273000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>150681000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>793630000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>435552000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>318476000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>186444000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>29387000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1769000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>70585000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>70356000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>258003000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>102459000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>158960000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-14168000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>174033000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-54339000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>275024000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:39">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
         <v>155</v>
       </c>
       <c r="B24">
+        <v>184059000.0</v>
+      </c>
+      <c r="C24">
         <v>-92574000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-171259000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-85098000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-54183000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>23278000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-91594000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-61809000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-57246000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-96595000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-99401000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>764000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-40163000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-83151000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-68140000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-213613000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-231183000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-108863000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-292348000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>62258000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>99478000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>227844000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>24816000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>22220000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-173888000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-81854000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>29533000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-171376000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-25937000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-66271000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-45327000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-55569000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>197033000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-138608000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-102247000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>39869000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-114931000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>14863000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-9280000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:39">
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
         <v>156</v>
       </c>
       <c r="B25">
+        <v>-25958000.0</v>
+      </c>
+      <c r="C25">
         <v>14220000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9859000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5444000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6313000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>924000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7997000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>10234000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8162000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1970000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2754000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4613000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3314000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>9610000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>18298000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>12478000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>10434000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3615000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2869000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2284000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>13230000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-3875000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>22067000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-34676000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>14304000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>7831000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1367000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-11127000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>11007000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>5945000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1813000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>842000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-3682000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>4809000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4071000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2524000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>5607000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3180000.0</v>
       </c>
-      <c r="AM25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
         <v>157</v>
       </c>
       <c r="B26">
         <v>-2779000.0</v>
       </c>
       <c r="C26">
+        <v>-2779000.0</v>
+      </c>
+      <c r="D26">
         <v>-8714000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-10444000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-9678000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-3510000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-997000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-390000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-855000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-285000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1086000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-2647000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1572000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-3010000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>13143000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1246000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-9297000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-3475000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2917000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>0.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-2500000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-420000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>7006000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-5000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>0.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-7001000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-2022000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-3763000.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>-6968000.0</v>
       </c>
       <c r="AG26">
         <v>-6968000.0</v>
       </c>
-      <c r="AH26"/>
+      <c r="AH26">
+        <v>-6968000.0</v>
+      </c>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-    </row>
-    <row r="27" spans="1:39">
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
         <v>158</v>
       </c>
       <c r="B27">
+        <v>4177000.0</v>
+      </c>
+      <c r="C27">
         <v>2037000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1983000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1778000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1720000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1437000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1580000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1355000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1518000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1081000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1262000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1185000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1203000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1037000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>728000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>608000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>456000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>890000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>419000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>623000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>166000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>588000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>210000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>782000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>781000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>613000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>730000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>204000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1153000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>355000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>534000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>386000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>-1529000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>807000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1058000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1183000.0</v>
       </c>
-      <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
         <v>159</v>
       </c>
       <c r="B28">
+        <v>275279000.0</v>
+      </c>
+      <c r="C28">
         <v>219087000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>160548000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>21994000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>312801000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-22638000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-172760000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>133461000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>76740000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>124620000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>16986000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>92058000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-62231000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2600000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-63050000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-65640000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>306226000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>611305000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>212721000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>312024000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>184467000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>377376000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-684795000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>148192000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>791166000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>351034000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>261119000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>80858000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1375000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>160763000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>41785000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>50356000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-2097000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>101629000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-8435000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-124268000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>174033000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-54339000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>219819000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
         <v>160</v>
       </c>
       <c r="B29">
+        <v>30482000.0</v>
+      </c>
+      <c r="C29">
         <v>56776000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>37144000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>39499000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>24925000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>34214000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>29006000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>35779000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>28018000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>31262000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>15317000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>39794000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>27260000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>34853000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>52454000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>26158000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>51035000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>17058000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>17138000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>28684000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>12574000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>12142000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>46395000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1629000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>203000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>17544000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>30658000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-9171000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>41842000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>20132000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>5315000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-23110000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>34759000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>14055000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>15789000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>38175000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-45185000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>15158000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>9261000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:39">
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
         <v>161</v>
       </c>
       <c r="B30">
+        <v>-317705000.0</v>
+      </c>
+      <c r="C30">
         <v>-387352000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-22019000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-117015000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-232374000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-6611000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>55296000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-78026000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-201969000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-91248000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-81952000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-57348000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-30211000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>35104000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7913000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-226833000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-398766000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-584805000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-589620000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-197907000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-154519000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>76636000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-65892000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5279000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-466144000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-228380000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-240478000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-106336000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-69483000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-129586000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-66584000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-88936000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>75818000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-178604000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-19495000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>85711000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-115396000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>14076000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-334961000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>