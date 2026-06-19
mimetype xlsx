--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1679,53 +1682,59 @@
       </c>
       <c r="E23">
         <v>5791320000.0</v>
       </c>
       <c r="F23">
         <v>5544001000.0</v>
       </c>
       <c r="G23">
         <v>5610912000.0</v>
       </c>
       <c r="H23">
         <v>6282878000.0</v>
       </c>
       <c r="I23">
         <v>47705000.0</v>
       </c>
       <c r="J23">
         <v>14151000.0</v>
       </c>
       <c r="K23">
         <v>17369000.0</v>
       </c>
       <c r="L23">
         <v>1041000.0</v>
       </c>
-      <c r="M23"/>
-[...1 lines deleted...]
-      <c r="O23"/>
+      <c r="M23">
+        <v>1395121000.0</v>
+      </c>
+      <c r="N23">
+        <v>578089000.0</v>
+      </c>
+      <c r="O23">
+        <v>173510000.0</v>
+      </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
         <v>3222530000.0</v>
       </c>
       <c r="C24">
         <v>3116958000.0</v>
       </c>
       <c r="D24">
         <v>3213216000.0</v>
       </c>
       <c r="E24">
         <v>3361282000.0</v>
       </c>
       <c r="F24">
         <v>3122910000.0</v>
       </c>
       <c r="G24">
         <v>3091626000.0</v>
       </c>
       <c r="H24">
         <v>2892249000.0</v>
@@ -3139,366 +3148,372 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX62"/>
+  <dimension ref="A1:AY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:51">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AX1" t="s">
         <v>13</v>
       </c>
-      <c r="AX1" t="s">
+      <c r="AY1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:50">
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>24865000.0</v>
+      </c>
+      <c r="C2">
         <v>15734000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>21722000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>19128000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20814000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16422000.0</v>
       </c>
-      <c r="G2">
-[...1 lines deleted...]
-      </c>
       <c r="H2">
+        <v>15035000.0</v>
+      </c>
+      <c r="I2">
         <v>15058000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12954000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10499000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>24683000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>17947000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>25788000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>22865000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>26773000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>24510000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>33087000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>23592000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>24944000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>24785000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>14898000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>13357000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>19920000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>19822000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>21662000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6645000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>32569000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>27003000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7193000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>759000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>839000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>723000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>843000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>236000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>9511000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>347000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>600000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>426000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>21440000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>21348000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>15074000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>13079000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>26228000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>8690000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>12124000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>10108000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>12646000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>14596000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>5804000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>4783000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:50">
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3507,52 +3522,53 @@
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
-    </row>
-    <row r="4" spans="1:50">
+      <c r="AY3"/>
+    </row>
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3561,1240 +3577,1262 @@
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4"/>
+    </row>
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5">
         <v>-211177000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-184558000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-157708000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-130845000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-104045000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-76639000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-341565000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-60679000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-43798000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-7650000.0</v>
       </c>
-      <c r="AD5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE5"/>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
       <c r="AI5">
         <v>0.0</v>
       </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
         <v>0.0</v>
       </c>
       <c r="AM5">
         <v>0.0</v>
       </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
+        <v>0.0</v>
+      </c>
+      <c r="AP5">
         <v>558000.0</v>
       </c>
-      <c r="AP5">
-[...1 lines deleted...]
-      </c>
       <c r="AQ5">
         <v>0.0</v>
       </c>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
         <v>0.0</v>
       </c>
       <c r="AU5">
         <v>0.0</v>
       </c>
-      <c r="AV5"/>
+      <c r="AV5">
+        <v>0.0</v>
+      </c>
       <c r="AW5"/>
       <c r="AX5"/>
-    </row>
-    <row r="6" spans="1:50">
+      <c r="AY5"/>
+    </row>
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
-      <c r="AV6"/>
+      <c r="AV6">
+        <v>0.0</v>
+      </c>
       <c r="AW6"/>
       <c r="AX6"/>
-    </row>
-    <row r="7" spans="1:50">
+      <c r="AY6"/>
+    </row>
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
         <v>20</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>46591000.0</v>
+      </c>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
-    </row>
-    <row r="8" spans="1:50">
+      <c r="AY7"/>
+    </row>
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
+        <v>4750000.0</v>
+      </c>
+      <c r="C8">
         <v>4741000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>4767000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>4790000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>4793000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>4794000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>4813000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>4812000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>4803000.0</v>
       </c>
-      <c r="J8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K8"/>
       <c r="L8">
         <v>4797000.0</v>
       </c>
       <c r="M8">
+        <v>4797000.0</v>
+      </c>
+      <c r="N8">
         <v>4786000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>4785000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4784000.0</v>
       </c>
       <c r="P8">
         <v>4784000.0</v>
       </c>
       <c r="Q8">
+        <v>4784000.0</v>
+      </c>
+      <c r="R8">
         <v>4777000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4775000.0</v>
       </c>
       <c r="S8">
         <v>4775000.0</v>
       </c>
       <c r="T8">
+        <v>4775000.0</v>
+      </c>
+      <c r="U8">
         <v>4774000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8"/>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
         <v>22</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>1952524000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1972218000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1970769000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1984372000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2019830000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2025348000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2036239000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>2048523000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2061230000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2084191000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2104740000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2123057000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2198375000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2307612000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2414398000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2518919000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2624090000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2732748000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2877612000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3021275000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3164474000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3318659000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3480139000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3715002000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3874820000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>4007287000.0</v>
       </c>
-      <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
-    </row>
-    <row r="10" spans="1:50">
+      <c r="AY9"/>
+    </row>
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>0.0</v>
+      </c>
+      <c r="C10">
         <v>180435000.0</v>
       </c>
-      <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
-      <c r="F10">
-[...1 lines deleted...]
-      </c>
+      <c r="F10"/>
       <c r="G10">
         <v>0.0</v>
       </c>
       <c r="H10">
         <v>0.0</v>
       </c>
       <c r="I10">
+        <v>0.0</v>
+      </c>
+      <c r="J10">
         <v>26088000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>66000.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>640000.0</v>
       </c>
-      <c r="S10">
-[...1 lines deleted...]
-      </c>
       <c r="T10">
+        <v>0.0</v>
+      </c>
+      <c r="U10">
         <v>678000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>261000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>640000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2393000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2997000.0</v>
       </c>
-      <c r="Y10">
-[...1 lines deleted...]
-      </c>
       <c r="Z10">
+        <v>0.0</v>
+      </c>
+      <c r="AA10">
         <v>1235000.0</v>
       </c>
-      <c r="AA10">
-[...1 lines deleted...]
-      </c>
       <c r="AB10">
+        <v>0.0</v>
+      </c>
+      <c r="AC10">
         <v>7791000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1968000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2822000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4246000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>5300000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>14482000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5987000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2419000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>11391000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>16755000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>9609000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>5190000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>8684000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-72000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>72000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>17510000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>112867000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>162339000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>230192000.0</v>
       </c>
-      <c r="AU10">
-[...2 lines deleted...]
-      <c r="AV10"/>
+      <c r="AV10">
+        <v>0.0</v>
+      </c>
       <c r="AW10"/>
       <c r="AX10"/>
-    </row>
-    <row r="11" spans="1:50">
+      <c r="AY10"/>
+    </row>
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
         <v>24</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>180435000.0</v>
       </c>
-      <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
-[...1 lines deleted...]
-      </c>
+      <c r="F11"/>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
-      <c r="I11"/>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-      <c r="R11">
-[...1 lines deleted...]
-      </c>
+      <c r="R11"/>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
         <v>678000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-    </row>
-    <row r="12" spans="1:50">
+      <c r="AY11"/>
+    </row>
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
         <v>25</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
         <v>180435000.0</v>
       </c>
-      <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
-[...1 lines deleted...]
-      </c>
+      <c r="F12"/>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
+        <v>0.0</v>
+      </c>
+      <c r="J12">
         <v>26088000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>66000.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-      <c r="R12">
+      <c r="R12"/>
+      <c r="S12">
         <v>640000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>703780000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>678000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>261000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>640000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2393000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2997000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>1235000.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>7791000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1968000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2822000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4246000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5300000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>14482000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5987000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2419000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>11391000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>16755000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>9609000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5190000.0</v>
       </c>
-      <c r="AN12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO12"/>
       <c r="AP12">
         <v>72000.0</v>
       </c>
-      <c r="AQ12"/>
+      <c r="AQ12">
+        <v>72000.0</v>
+      </c>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-    </row>
-    <row r="13" spans="1:50">
+      <c r="AY12"/>
+    </row>
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
+        <v>4750000.0</v>
+      </c>
+      <c r="C13">
         <v>4741000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4767000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4790000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4793000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4794000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4813000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4812000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4803000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4797000.0</v>
       </c>
       <c r="K13">
         <v>4797000.0</v>
       </c>
       <c r="L13">
         <v>4797000.0</v>
       </c>
       <c r="M13">
+        <v>4797000.0</v>
+      </c>
+      <c r="N13">
         <v>4786000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>4785000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4784000.0</v>
       </c>
       <c r="P13">
         <v>4784000.0</v>
       </c>
       <c r="Q13">
+        <v>4784000.0</v>
+      </c>
+      <c r="R13">
         <v>4777000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4775000.0</v>
       </c>
       <c r="S13">
         <v>4775000.0</v>
       </c>
       <c r="T13">
+        <v>4775000.0</v>
+      </c>
+      <c r="U13">
         <v>4774000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>4769000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4766000.0</v>
       </c>
       <c r="W13">
         <v>4766000.0</v>
       </c>
       <c r="X13">
+        <v>4766000.0</v>
+      </c>
+      <c r="Y13">
         <v>4765000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>4794000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>4840000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>5034000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5068000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>5066000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-41969000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-10163000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-12112000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-13661000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>15608000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>8680000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>18940000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>14648000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>10269000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>5993000.0</v>
       </c>
-      <c r="AN13">
-[...1 lines deleted...]
-      </c>
       <c r="AO13">
         <v>0.0</v>
       </c>
       <c r="AP13">
+        <v>0.0</v>
+      </c>
+      <c r="AQ13">
         <v>1081776000.0</v>
       </c>
-      <c r="AQ13">
-[...1 lines deleted...]
-      </c>
       <c r="AR13">
         <v>0.0</v>
       </c>
       <c r="AS13">
         <v>0.0</v>
       </c>
       <c r="AT13">
+        <v>0.0</v>
+      </c>
+      <c r="AU13">
         <v>1620903000.0</v>
       </c>
-      <c r="AU13">
-[...2 lines deleted...]
-      <c r="AV13"/>
+      <c r="AV13">
+        <v>0.0</v>
+      </c>
       <c r="AW13"/>
       <c r="AX13"/>
-    </row>
-    <row r="14" spans="1:50">
+      <c r="AY13"/>
+    </row>
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>477963000.0</v>
+      </c>
+      <c r="C14">
         <v>482177000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>481814000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>482451000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>484378000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>486133000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>485532000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>484778000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>484303000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>483733000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>482840000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>481512000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>481459000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>480966000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>480318000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>480270000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>480173000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>479695000.0</v>
       </c>
       <c r="S14">
         <v>479695000.0</v>
       </c>
       <c r="T14">
+        <v>479695000.0</v>
+      </c>
+      <c r="U14">
         <v>479530000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>479272000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>478757000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>478694000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>478837000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>483103000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>500043000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>506419000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>507767000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>254903000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>187525000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>186208000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>186199000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>186188000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>186181000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>191175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186170000.0</v>
       </c>
       <c r="AK14">
         <v>186170000.0</v>
       </c>
       <c r="AL14">
         <v>186170000.0</v>
       </c>
       <c r="AM14">
         <v>186170000.0</v>
       </c>
       <c r="AN14">
         <v>186170000.0</v>
       </c>
       <c r="AO14">
         <v>186170000.0</v>
       </c>
       <c r="AP14">
         <v>186170000.0</v>
       </c>
       <c r="AQ14">
+        <v>186170000.0</v>
+      </c>
+      <c r="AR14">
         <v>185426100.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>270169200.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>323270000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1863266700.0</v>
       </c>
-      <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
-    </row>
-    <row r="15" spans="1:50">
+      <c r="AY14"/>
+    </row>
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>4797000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4786000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>4785000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4784000.0</v>
       </c>
       <c r="P15">
         <v>4784000.0</v>
       </c>
       <c r="Q15">
+        <v>4784000.0</v>
+      </c>
+      <c r="R15">
         <v>4777000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4775000.0</v>
       </c>
       <c r="S15">
         <v>4775000.0</v>
       </c>
       <c r="T15">
+        <v>4775000.0</v>
+      </c>
+      <c r="U15">
         <v>4774000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>4769000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4766000.0</v>
       </c>
       <c r="W15">
         <v>4766000.0</v>
       </c>
       <c r="X15">
+        <v>4766000.0</v>
+      </c>
+      <c r="Y15">
         <v>4765000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4794000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>4840000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>5034000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>5068000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>5066000.0</v>
       </c>
-      <c r="AD15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
-      <c r="AV15"/>
+      <c r="AV15">
+        <v>0.0</v>
+      </c>
       <c r="AW15"/>
       <c r="AX15"/>
-    </row>
-    <row r="16" spans="1:50">
+      <c r="AY15"/>
+    </row>
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -4803,52 +4841,53 @@
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-    </row>
-    <row r="17" spans="1:50">
+      <c r="AY16"/>
+    </row>
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -4857,156 +4896,158 @@
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17"/>
+    </row>
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>191979000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>162885000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>131215000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>98519000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>68187000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>41788000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>13721000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18">
         <v>26738000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
-      <c r="AV18"/>
+      <c r="AV18">
+        <v>0.0</v>
+      </c>
       <c r="AW18"/>
       <c r="AX18"/>
-    </row>
-    <row r="19" spans="1:50">
+      <c r="AY18"/>
+    </row>
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5015,914 +5056,930 @@
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+    </row>
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>575461000.0</v>
       </c>
-      <c r="W20">
-[...1 lines deleted...]
-      </c>
       <c r="X20">
         <v>0.0</v>
       </c>
       <c r="Y20">
         <v>0.0</v>
       </c>
       <c r="Z20">
+        <v>0.0</v>
+      </c>
+      <c r="AA20">
         <v>575461000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>902777000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1135266000.0</v>
       </c>
       <c r="AC20">
         <v>1135266000.0</v>
       </c>
-      <c r="AD20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD20">
+        <v>1135266000.0</v>
+      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
-      <c r="AV20"/>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
       <c r="AW20"/>
       <c r="AX20"/>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AY20"/>
+    </row>
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
+        <v>1682303000.0</v>
+      </c>
+      <c r="C21">
         <v>1074087000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1091755000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1109423000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1127091000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1144759000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1162427000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1180095000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1197763000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1215431000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1233099000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1250767000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1268435000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1286103000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1303771000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1321439000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1339107000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1356775000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1374443000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1392111000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1409779000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1427447000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1445108000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1462908000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1480514000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1498119000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1496951000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>547685000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>556218000.0</v>
       </c>
-      <c r="AD21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE21"/>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
         <v>0.0</v>
       </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
-      <c r="AV21"/>
+      <c r="AV21">
+        <v>0.0</v>
+      </c>
       <c r="AW21"/>
       <c r="AX21"/>
-    </row>
-    <row r="22" spans="1:50">
+      <c r="AY21"/>
+    </row>
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>-640000.0</v>
       </c>
-      <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-      <c r="V22">
-[...1 lines deleted...]
-      </c>
+      <c r="V22"/>
       <c r="W22">
         <v>1.0</v>
       </c>
       <c r="X22">
         <v>1.0</v>
       </c>
-      <c r="Y22"/>
+      <c r="Y22">
+        <v>1.0</v>
+      </c>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
+      <c r="AC22"/>
+      <c r="AD22">
         <v>1.0</v>
       </c>
-      <c r="AD22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
         <v>-358000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-217000.0</v>
       </c>
-      <c r="AM22">
-[...1 lines deleted...]
-      </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
-      <c r="AV22"/>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
       <c r="AW22"/>
       <c r="AX22"/>
-    </row>
-    <row r="23" spans="1:50">
+      <c r="AY22"/>
+    </row>
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>6405864000.0</v>
+      </c>
+      <c r="C23">
         <v>5884116000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5717088000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5727002000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5752118000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5882961000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5777451000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5774967000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5749241000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5737618000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5758711000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5752883000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5770527000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5791320000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5563821000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5585501000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5580594000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5544001000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5533633000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5540742000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5546760000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5610912000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5673504000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5715055000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5781359000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>6282878000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>6445504000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6769009000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>6668427000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>47705000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>42258000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>39408000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>43090000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>14151000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>21535000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>27077000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>28592000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>17369000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>10199000.0</v>
       </c>
-      <c r="AN23"/>
-      <c r="AO23">
+      <c r="AO23"/>
+      <c r="AP23">
         <v>558000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>673000.0</v>
       </c>
-      <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
       <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
-    </row>
-    <row r="24" spans="1:50">
+      <c r="AY23"/>
+    </row>
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>3665937000.0</v>
+      </c>
+      <c r="C24">
         <v>3222530000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3008694000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3023800000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3110975000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3116958000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3171664000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3186577000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3174873000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>3258537000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3306667000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3331320000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3361282000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3143169000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3157966000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3133184000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3122910000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3095560000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3087734000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3103428000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3091626000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>3121817000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3088785000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3103762000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2892249000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2657750000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2526334000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2389992000.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>1516854000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1411566000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1301280000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1196000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1067722000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>945449000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>840179000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>849914000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>809766000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>760000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>680000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>620000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>525000000.0</v>
       </c>
-      <c r="AR24">
-[...1 lines deleted...]
-      </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
+        <v>0.0</v>
+      </c>
+      <c r="AU24">
         <v>115000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>411807000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>233574000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>4864000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>320000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:50">
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
         <v>38</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>3222530000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3008694000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3023800000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3110975000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3116958000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3171664000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3186577000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>3258537000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3306667000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3331320000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3361282000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3143169000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3157966000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3133184000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3122910000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3095560000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3087734000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3103428000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3091626000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3121817000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3088785000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3103762000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2892249000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2657750000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2526334000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2389992000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
-    </row>
-    <row r="26" spans="1:50">
+      <c r="AY25"/>
+    </row>
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26">
+        <v>580970000.0</v>
+      </c>
+      <c r="C26">
         <v>585778000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>592238000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>598340000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>600349000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>603956000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>609427000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>612847000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>619220000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>635954000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>639887000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>643118000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>652767000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>659006000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>681560000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>688111000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>696009000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>703780000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>707518000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>712069000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>722478000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>728325000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>729823000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>716778000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>709639000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>672310000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1186161000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1153943000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>43492000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>37816000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>33137000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>28453000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>23772000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>19067000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>15328000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>11553000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>7543000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>969000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-    </row>
-    <row r="27" spans="1:50">
+      <c r="AY26"/>
+    </row>
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -5931,1914 +5988,1952 @@
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-    </row>
-    <row r="28" spans="1:50">
+      <c r="AY27"/>
+    </row>
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>3712528000.0</v>
+      </c>
+      <c r="C28">
         <v>3042095000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3008694000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3023800000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3110975000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3116958000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3171664000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3186577000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3148785000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3213150000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3258537000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3306667000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3331320000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3361282000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3143169000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3157966000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3133184000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3122270000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3095560000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3087056000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3103167000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3090986000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3119424000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3085788000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3103762000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2891014000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2657750000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2518543000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2388024000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-2822000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-4246000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-5300000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-14482000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-5987000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-2419000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-11391000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-16755000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-9609000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-5190000.0</v>
       </c>
-      <c r="AN28"/>
-      <c r="AO28">
+      <c r="AO28"/>
+      <c r="AP28">
         <v>72000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-72000.0</v>
       </c>
-      <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
-    </row>
-    <row r="29" spans="1:50">
+      <c r="AY28"/>
+    </row>
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>5602386000.0</v>
+      </c>
+      <c r="C29">
         <v>5194571000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5073943000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5111189000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5199514000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5232129000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5301565000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5313665000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5325252000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>5409677000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5459706000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5506804000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5553600000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5355024000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5388085000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5393138000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5409608000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5408153000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5416170000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>5460294000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5509912000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>5607308000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5611967000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5692717000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
-    </row>
-    <row r="30" spans="1:50">
+      <c r="AY29"/>
+    </row>
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>147086000.0</v>
+      </c>
+      <c r="C30">
         <v>109660000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>111266000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>112397000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>124882000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>115180000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>98573000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>102635000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>105789000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>89562000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>94723000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>93111000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>96670000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>87667000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>80229000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>76469000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>79411000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>82884000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>86949000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>91402000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>89940000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>91812000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>105094000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>97027000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>150121000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>105603000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>106122000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>104484000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>111236000.0</v>
       </c>
-      <c r="AD30"/>
-      <c r="AE30">
+      <c r="AE30"/>
+      <c r="AF30">
         <v>132491000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>126294000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>112246000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>111352000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>85289000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>358000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>284000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>217000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>202000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>56053000.0</v>
       </c>
-      <c r="AO30"/>
-      <c r="AP30">
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>68419000.0</v>
       </c>
-      <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
-      <c r="AT30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>37137000.0</v>
       </c>
-      <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
-    </row>
-    <row r="31" spans="1:50">
+      <c r="AY30"/>
+    </row>
+    <row r="31" spans="1:51">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>918041000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>902272000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>907049000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>906215000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>908084000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>908680000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>920847000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>929923000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>938150000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>936325000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>947087000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>990839000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1040383000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1060274000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1108441000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1069834000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1123302000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>2289408000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2344066000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>30861000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>25126000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>23084000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>21443000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>15608000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>8680000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>18940000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>14648000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>10269000.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>558000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>1620903000.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
-    </row>
-    <row r="32" spans="1:50">
+      <c r="AY31"/>
+    </row>
+    <row r="32" spans="1:51">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>-2308000.0</v>
+      </c>
+      <c r="C32">
         <v>268382000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>23352000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3309000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>37455000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>17452000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>8356000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-12371000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>26369000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>-15115000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-2703000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2195000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-13084000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-25597000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-46715000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-58839000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-30205000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-31200000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-25399000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>11417000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-74000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>46749000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2524000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>67812000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
-    </row>
-    <row r="33" spans="1:50">
+      <c r="AY32"/>
+    </row>
+    <row r="33" spans="1:51">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>6250922000.0</v>
+      </c>
+      <c r="C33">
         <v>5504252000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5603715000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5612525000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5624466000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5764897000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5677575000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5671369000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5615553000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5646490000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>5663177000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5658977000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>5672113000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>5702327000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>5483036000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>5508444000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>5500304000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>5460197000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>5446143000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>5448304000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>5455593000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>5516981000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>5565496000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>5614386000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>5629987000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>6174320000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>6336280000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>6653642000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>6551708000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>44796000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>37816000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>33137000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>28453000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>23772000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>19067000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>15328000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>11553000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>7543000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>4807000.0</v>
       </c>
-      <c r="AN33"/>
-      <c r="AO33">
+      <c r="AO33"/>
+      <c r="AP33">
         <v>-72000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>969000.0</v>
       </c>
-      <c r="AQ33"/>
       <c r="AR33"/>
       <c r="AS33"/>
       <c r="AT33"/>
       <c r="AU33"/>
       <c r="AV33"/>
       <c r="AW33"/>
       <c r="AX33"/>
-    </row>
-    <row r="34" spans="1:50">
+      <c r="AY33"/>
+    </row>
+    <row r="34" spans="1:51">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34">
+        <v>12179000.0</v>
+      </c>
+      <c r="C34">
         <v>12046000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>15045000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>14544000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>14383000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>15399000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>15362000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>14531000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>14304000.0</v>
       </c>
-      <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34">
         <v>9749000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>4589000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>4619000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>4428000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>3896000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>5457000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>6539000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>6663000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>6790000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>6735000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>6716000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>6995000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>4937000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>4943000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>5082000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>5131000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>1655000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>2672000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>120782000.0</v>
       </c>
-      <c r="AD34"/>
-      <c r="AE34">
+      <c r="AE34"/>
+      <c r="AF34">
         <v>2970000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>2191000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>858000.0</v>
       </c>
-      <c r="AH34"/>
-      <c r="AI34">
+      <c r="AI34"/>
+      <c r="AJ34">
         <v>3344000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>2723000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>645000.0</v>
       </c>
-      <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
-    </row>
-    <row r="35" spans="1:50">
+      <c r="AY34"/>
+    </row>
+    <row r="35" spans="1:51">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>4312165000.0</v>
+      </c>
+      <c r="C35">
         <v>3800593000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3561818000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3528444999.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3573382000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3667178000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3556030000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3531910000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3491543000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3489470000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3496922000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3503235000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3498824000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3496925000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3245584000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3231610000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>3181511000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3143294000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3102350000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3094469000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>3110144000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3098621000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>3126754000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3093728000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>3108844000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2897380000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2662846000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2559146000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>2514815000.0</v>
       </c>
-      <c r="AD35"/>
-      <c r="AE35">
+      <c r="AE35"/>
+      <c r="AF35">
         <v>2970000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2191000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>858000.0</v>
       </c>
-      <c r="AH35"/>
-      <c r="AI35">
+      <c r="AI35"/>
+      <c r="AJ35">
         <v>3344000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>2723000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>645000.0</v>
       </c>
-      <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
-    </row>
-    <row r="36" spans="1:50">
+      <c r="AY35"/>
+    </row>
+    <row r="36" spans="1:51">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
+        <v>9836000.0</v>
+      </c>
+      <c r="C36">
         <v>389815000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>11870000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>12215000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>12632000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>13348000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>13567000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-321260000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-292355000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>10886000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-217066000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-180152000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>11340000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-102355000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-86268000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-55231000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-29800000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-84626000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>7222000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>7991000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>8641000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>9610000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>10578000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>11433000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>11931000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>14460000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>12734000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>40194000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>42923000.0</v>
       </c>
-      <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
-      <c r="AO36">
+      <c r="AO36"/>
+      <c r="AP36">
         <v>-72000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-1.0</v>
       </c>
-      <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
-    </row>
-    <row r="37" spans="1:50">
+      <c r="AY36"/>
+    </row>
+    <row r="37" spans="1:51">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
-      <c r="AV37"/>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
       <c r="AW37"/>
       <c r="AX37"/>
-    </row>
-    <row r="38" spans="1:50">
+      <c r="AY37"/>
+    </row>
+    <row r="38" spans="1:51">
       <c r="A38" t="s">
         <v>51</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>389815000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>11870000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>12215000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>12632000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>13348000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>13567000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>9542000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>11570000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>11827000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>11340000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>12026000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>12251000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>12956000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>11988000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>12667000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>22077000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>54884000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>84019000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2262937000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>136174000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>172012000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>204430000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>117691000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>48264000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>40194000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>46604000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1304000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>406989000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>379560000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>335260000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>316222000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>298390000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>269535000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>241693000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>74066000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>59286000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>58796000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>19807000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>10904000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>7468000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>16823000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>24453000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>17168000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>18839000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>47730000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>8581000.0</v>
       </c>
-      <c r="AX38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:50">
+      <c r="AY38"/>
+    </row>
+    <row r="39" spans="1:51">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
+        <v>7856000.0</v>
+      </c>
+      <c r="C39">
         <v>89769000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2107000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2080000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2770000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2884000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1303000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>963000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1811000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1500000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>811000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>795000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1744000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1326000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>556000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>588000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>879000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>920000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>541000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>358000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>966000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1479000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>521000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>645000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1251000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1720000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3102000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>3092000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>3515000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>87000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>196000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>971000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>155000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>670000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>49000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>294000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>498000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>529000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>53000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>106000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>336000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>529000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>62000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>209000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>356000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>518000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>16000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>39000.0</v>
       </c>
-      <c r="AW39"/>
       <c r="AX39"/>
-    </row>
-    <row r="40" spans="1:50">
+      <c r="AY39"/>
+    </row>
+    <row r="40" spans="1:51">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>119209000.0</v>
+      </c>
+      <c r="C40">
         <v>89526000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>68299000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>92040000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>69383000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>77932000.0</v>
       </c>
-      <c r="G40">
-[...1 lines deleted...]
-      </c>
       <c r="H40">
+        <v>73275000.0</v>
+      </c>
+      <c r="I40">
         <v>93646000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>91221000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>85918000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>82457000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>71744000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>66872000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>73551000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>77344000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>94233000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>103522000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>85017000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>90817000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>87451000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>61994000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>80648000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>41339000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>78323000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>61898000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>233086000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>227059000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>210501000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>95191000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>407000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AF40">
         <v>100000.0</v>
       </c>
       <c r="AG40">
+        <v>100000.0</v>
+      </c>
+      <c r="AH40">
         <v>19946000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>57000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>611000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1483000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1600000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>7100000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>4206000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>80727000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>58433000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>115000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>76653000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>38300000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>33817000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>42554000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>103450000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>53603000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>33991000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>25468000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:50">
+    <row r="41" spans="1:51">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>238385000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>167504000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>135643000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>102415000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>73644000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>48327000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>20384000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>6790000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>6735000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>6716000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>6995000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>4937000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>4943000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>5082000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>5131000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>5096000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>32812000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>124823000.0</v>
       </c>
-      <c r="AD41"/>
-      <c r="AE41">
+      <c r="AE41"/>
+      <c r="AF41">
         <v>2970000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>2191000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>858000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>208424000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>204675000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>202169000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>198631000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>195158000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>189102000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>185449000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>182029000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>178673000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>175230000.0</v>
       </c>
-      <c r="AR41"/>
       <c r="AS41"/>
-      <c r="AT41">
+      <c r="AT41"/>
+      <c r="AU41">
         <v>859000.0</v>
       </c>
-      <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
-    </row>
-    <row r="42" spans="1:50">
+      <c r="AY41"/>
+    </row>
+    <row r="42" spans="1:51">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
+        <v>1827496000.0</v>
+      </c>
+      <c r="C42">
         <v>1952524000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1972218000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1970769000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1984372000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2019830000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2025348000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2036239000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2041650000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2046487000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2048523000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2061230000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2084191000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2104740000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2123057000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2198375000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2307612000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2414398000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2518919000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2624090000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2732748000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>3035320000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>3021275000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>3164474000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>3318659000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>3480139000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>3715002000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>3874820000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>4007287000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>72830000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>35289000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>35196000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>35104000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>19866000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>8680000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>18940000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>14648000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>10269000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1155298000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1105346000.0</v>
       </c>
-      <c r="AO42"/>
-      <c r="AP42">
+      <c r="AP42"/>
+      <c r="AQ42">
         <v>1082745000.0</v>
       </c>
-      <c r="AQ42"/>
       <c r="AR42"/>
       <c r="AS42"/>
-      <c r="AT42">
+      <c r="AT42"/>
+      <c r="AU42">
         <v>1620903000.0</v>
       </c>
-      <c r="AU42"/>
       <c r="AV42"/>
       <c r="AW42"/>
       <c r="AX42"/>
-    </row>
-    <row r="43" spans="1:50">
+      <c r="AY42"/>
+    </row>
+    <row r="43" spans="1:51">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -7847,2170 +7942,2209 @@
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
-    </row>
-    <row r="44" spans="1:50">
+      <c r="AY43"/>
+    </row>
+    <row r="44" spans="1:51">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
-      <c r="AV44"/>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
       <c r="AW44"/>
       <c r="AX44"/>
-    </row>
-    <row r="45" spans="1:50">
+      <c r="AY44"/>
+    </row>
+    <row r="45" spans="1:51">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>4757725000.0</v>
+      </c>
+      <c r="C45">
         <v>4199936000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>4678882000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4629112000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4587595000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4552074000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4529812000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>4474836000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>4358233000.0</v>
       </c>
-      <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>4280248000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4223443000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>4181407000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>4148700000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>3871696000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>3293791000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>3249726000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>3254044000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>3255889000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>3249643000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>3228265000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>3273410000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>3215978000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>3744336000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>3659677000.0</v>
       </c>
-      <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
-    </row>
-    <row r="46" spans="1:50">
+      <c r="AY45"/>
+    </row>
+    <row r="46" spans="1:51">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>3977813000.0</v>
+      </c>
+      <c r="C46">
         <v>3454572000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3907852000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3892547000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3884394000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3881621000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3892154000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3868885000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3788559000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3793523000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3782554000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3756496000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3749220000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3751431000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3508008000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3492489000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3461098000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>3394746000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3345843000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3293791000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3249726000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3254044000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3255889000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>3249643000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>3228265000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>3273410000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>3215978000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3744336000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>3659677000.0</v>
       </c>
-      <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
-    </row>
-    <row r="47" spans="1:50">
+      <c r="AY46"/>
+    </row>
+    <row r="47" spans="1:51">
       <c r="A47" t="s">
         <v>60</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>3454572000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>3907852000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>3892547000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3884394000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>3881621000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3892154000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>3868885000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>3782554000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>3756496000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3749220000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>3751431000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3508008000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3492489000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>3461098000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>3394746000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3345843000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3293791000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>3249726000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>3254044000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>3255889000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>3249643000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>3228265000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>3273410000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>3215978000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>3744336000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>3659677000.0</v>
       </c>
-      <c r="AD47"/>
-      <c r="AE47">
+      <c r="AE47"/>
+      <c r="AF47">
         <v>2873874000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2770311000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2678725000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>2605602000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2508204000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>2394276000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>2256802000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2195879000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>2088086000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>2029231000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1928088000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1893826000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1814899000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1244324000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1188385000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1129597000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1025564000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>844256000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>566476000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>173351000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:50">
+    <row r="48" spans="1:51">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>104203000.0</v>
+      </c>
+      <c r="C48">
         <v>14776000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>88264000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>111830000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>99374000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>90547000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>99740000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>86037000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>103926000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>100447000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>97820000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>87012000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>86507000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>82793000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>84014000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>26960000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-52435000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-132475000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-211101000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-300428000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-380651000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-464092000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-540550000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-646057000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-734498000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-341565000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-197006000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>92471000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>23197000.0</v>
       </c>
-      <c r="AD48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE48"/>
       <c r="AF48">
         <v>0.0</v>
       </c>
       <c r="AG48">
         <v>0.0</v>
       </c>
       <c r="AH48">
         <v>0.0</v>
       </c>
       <c r="AI48">
         <v>0.0</v>
       </c>
       <c r="AJ48">
         <v>0.0</v>
       </c>
       <c r="AK48">
         <v>0.0</v>
       </c>
       <c r="AL48">
         <v>0.0</v>
       </c>
       <c r="AM48">
         <v>0.0</v>
       </c>
       <c r="AN48">
         <v>0.0</v>
       </c>
       <c r="AO48">
         <v>0.0</v>
       </c>
       <c r="AP48">
+        <v>0.0</v>
+      </c>
+      <c r="AQ48">
         <v>558000.0</v>
       </c>
-      <c r="AQ48">
-[...1 lines deleted...]
-      </c>
       <c r="AR48">
         <v>0.0</v>
       </c>
       <c r="AS48">
         <v>0.0</v>
       </c>
       <c r="AT48">
         <v>0.0</v>
       </c>
       <c r="AU48">
         <v>0.0</v>
       </c>
-      <c r="AV48"/>
+      <c r="AV48">
+        <v>0.0</v>
+      </c>
       <c r="AW48"/>
       <c r="AX48"/>
-    </row>
-    <row r="49" spans="1:50">
+      <c r="AY48"/>
+    </row>
+    <row r="49" spans="1:51">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>87012000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>86507000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>82793000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>84014000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>26960000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-52435000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-132475000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-211101000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-300428000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-380651000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-464092000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-540550000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-646057000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-734498000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-341565000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-197006000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>92471000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>23197000.0</v>
       </c>
-      <c r="AD49"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE49"/>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
       <c r="AL49">
         <v>0.0</v>
       </c>
       <c r="AM49">
         <v>0.0</v>
       </c>
       <c r="AN49">
         <v>0.0</v>
       </c>
       <c r="AO49">
         <v>0.0</v>
       </c>
       <c r="AP49">
         <v>0.0</v>
       </c>
       <c r="AQ49">
         <v>0.0</v>
       </c>
       <c r="AR49">
         <v>0.0</v>
       </c>
       <c r="AS49">
         <v>0.0</v>
       </c>
       <c r="AT49">
         <v>0.0</v>
       </c>
       <c r="AU49">
         <v>0.0</v>
       </c>
-      <c r="AV49"/>
+      <c r="AV49">
+        <v>0.0</v>
+      </c>
       <c r="AW49"/>
       <c r="AX49"/>
-    </row>
-    <row r="50" spans="1:50">
+      <c r="AY49"/>
+    </row>
+    <row r="50" spans="1:51">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>1411566000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>1301280000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1196000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1067722000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>945449000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>840179000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>849914000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>620000000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>115000000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-    </row>
-    <row r="51" spans="1:50">
+      <c r="AY50"/>
+    </row>
+    <row r="51" spans="1:51">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>3712528000.0</v>
+      </c>
+      <c r="C51">
         <v>3222530000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3008694000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3023800000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3110975000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3116958000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3171664000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3186577000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3174873000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3213216000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3258537000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3306667000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3331320000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3361282000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3143169000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>3157966000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>3133184000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3122910000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3095560000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3087734000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>3103428000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>3091626000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>3121817000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>3088785000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>3103762000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2892249000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2657750000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2526334000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2389992000.0</v>
       </c>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
-    </row>
-    <row r="52" spans="1:50">
+      <c r="AY51"/>
+    </row>
+    <row r="52" spans="1:51">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
-        <v>0.0</v>
+        <v>13176000.0</v>
       </c>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
-      <c r="I52"/>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
       <c r="J52"/>
-      <c r="K52">
-[...1 lines deleted...]
-      </c>
+      <c r="K52"/>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52">
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52"/>
+      <c r="W52">
         <v>3091626000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>1411566000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1301280000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1196000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1067722000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>945449000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>840179000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>849914000.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>620000000.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>115000000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-    </row>
-    <row r="53" spans="1:50">
+      <c r="AY52"/>
+    </row>
+    <row r="53" spans="1:51">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>703780000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>707518000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>712069000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>722478000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>728325000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
+        <v>0.0</v>
+      </c>
+      <c r="AP53">
         <v>144000.0</v>
       </c>
-      <c r="AP53">
-[...1 lines deleted...]
-      </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
-      <c r="AV53"/>
+      <c r="AV53">
+        <v>0.0</v>
+      </c>
       <c r="AW53"/>
       <c r="AX53"/>
-    </row>
-    <row r="54" spans="1:50">
+      <c r="AY53"/>
+    </row>
+    <row r="54" spans="1:51">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
-      <c r="AV54"/>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
       <c r="AW54"/>
       <c r="AX54"/>
-    </row>
-    <row r="55" spans="1:50">
+      <c r="AY54"/>
+    </row>
+    <row r="55" spans="1:51">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>6405864000.0</v>
+      </c>
+      <c r="C55">
         <v>5884116000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5717088000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5727002000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>5752118000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5882961000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5777451000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5774967000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5749241000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5737618000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5758711000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5752883000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5770527000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5791320000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>5563821000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>5585501000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>5580594000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>5544001000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>5533633000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>5540742000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>5546760000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>5610912000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>5673504000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>5715055000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>5781359000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>6282878000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>6445504000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>6769009000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>6668427000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>47705000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>42258000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>39408000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>43090000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>29759000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>21535000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>27077000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>28592000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>17369000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>10199000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2152870000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2027446000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1041000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1882791000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1392898000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1394349000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1395121000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1071273000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>898271000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>578089000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>173510000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:50">
+    <row r="56" spans="1:51">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>154942000.0</v>
+      </c>
+      <c r="C56">
         <v>379864000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>113373000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>114477000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>127652000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>118064000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>99876000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>103598000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>133688000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>91128000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>95534000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>93906000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>98414000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>88993000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>80785000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>77057000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>80290000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>83804000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>87490000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>92438000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>91167000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>93931000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>108008000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>100669000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>151372000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>108558000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>109224000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>115367000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>116719000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>2909000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>4442000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>6271000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>14637000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>5987000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2468000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>11749000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>17039000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>9826000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>5392000.0</v>
       </c>
-      <c r="AN56">
-[...1 lines deleted...]
-      </c>
       <c r="AO56">
-        <v>72000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP56">
         <v>72000.0</v>
       </c>
       <c r="AQ56">
-        <v>0.0</v>
+        <v>72000.0</v>
       </c>
       <c r="AR56">
         <v>0.0</v>
       </c>
       <c r="AS56">
         <v>0.0</v>
       </c>
       <c r="AT56">
+        <v>0.0</v>
+      </c>
+      <c r="AU56">
         <v>267847000.0</v>
       </c>
-      <c r="AU56">
-[...2 lines deleted...]
-      <c r="AV56"/>
+      <c r="AV56">
+        <v>0.0</v>
+      </c>
       <c r="AW56"/>
       <c r="AX56"/>
-    </row>
-    <row r="57" spans="1:50">
+      <c r="AY56"/>
+    </row>
+    <row r="57" spans="1:51">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>157250000.0</v>
+      </c>
+      <c r="C57">
         <v>111482000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>90021000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>111168000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>90197000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>100612000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>91520000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>115969000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>107319000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>96417000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>110649000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>96609000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>96219000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>102077000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>106382000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>123772000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>139129000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>114009000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>118690000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>117837000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>79750000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>94005000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>61259000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>98145000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>83560000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>242084000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>259628000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>237504000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>118062000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>16844000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>14162000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>14133000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>20789000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>14151000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>9511000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>5414000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>13299000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>7100000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>4206000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>102075000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>73507000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>115000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>102881000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>46990000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>45941000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>52662000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>117093000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>69228000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>40705000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>30328000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:50">
+    <row r="58" spans="1:51">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>4469415000.0</v>
+      </c>
+      <c r="C58">
         <v>3912075000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3651839000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3639613000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3663579000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3767790000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3647550000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3647879000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3598862000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3585887000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3607571000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3599844000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3595043000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3599002000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3351966000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3355382000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3320640000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3257303000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3221040000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>3212306000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3189894000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>3192626000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>3188013000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>3191873000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>3192404000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>3139464000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2922474000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2796650000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2632877000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>16844000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>17132000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>16324000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>21647000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>14151000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>12855000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>8137000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>13944000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>7100000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>4206000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1047524000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>935536000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>115000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>803111000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>46990000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>45941000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>52662000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>528900000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>302802000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>45569000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>30648000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:50">
+    <row r="59" spans="1:51">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
-      <c r="AV59"/>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
       <c r="AW59"/>
       <c r="AX59"/>
-    </row>
-    <row r="60" spans="1:50">
+      <c r="AY59"/>
+    </row>
+    <row r="60" spans="1:51">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>1936449000.0</v>
+      </c>
+      <c r="C60">
         <v>1972041000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2065249000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2087389000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2088539000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2115171000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2129901000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2127088000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2150379000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2151731000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2151140000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2153039000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2175484000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2192318000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2211855000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2230119000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2259954000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2286698000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2312593000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2328436000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2356866000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2418286000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2485491000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2523182000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2588955000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>3143414000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>3523030000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>3972359000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>4035550000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>30861000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>25126000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>23084000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>21443000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>-4258000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>8680000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>18940000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>14648000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>10269000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>5993000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1105346000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>558000.0</v>
       </c>
       <c r="AP60">
         <v>558000.0</v>
       </c>
       <c r="AQ60">
+        <v>558000.0</v>
+      </c>
+      <c r="AR60">
         <v>1079680000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1345908000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1348408000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1342459000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>542373000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>595469000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>532520000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>142862000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:50">
+    <row r="61" spans="1:51">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
-      <c r="AV61"/>
+      <c r="AV61">
+        <v>0.0</v>
+      </c>
       <c r="AW61"/>
       <c r="AX61"/>
-    </row>
-    <row r="62" spans="1:50">
+      <c r="AY61"/>
+    </row>
+    <row r="62" spans="1:51">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10019,50 +10153,51 @@
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
+      <c r="AY62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10115,1131 +10250,1131 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B2">
         <v>436892000.0</v>
       </c>
       <c r="C2">
         <v>428648000.0</v>
       </c>
       <c r="D2">
         <v>419896000.0</v>
       </c>
       <c r="E2">
         <v>382688000.0</v>
       </c>
       <c r="F2">
         <v>336582000.0</v>
       </c>
       <c r="G2">
         <v>344848000.0</v>
       </c>
       <c r="H2">
         <v>348354000.0</v>
       </c>
       <c r="I2">
         <v>446436000.0</v>
       </c>
       <c r="J2">
         <v>232538000.0</v>
       </c>
       <c r="K2">
         <v>261448000.0</v>
       </c>
       <c r="L2">
         <v>78852000.0</v>
       </c>
       <c r="M2">
         <v>15470000.0</v>
       </c>
       <c r="N2">
         <v>2079000.0</v>
       </c>
       <c r="O2">
         <v>652000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B3">
         <v>204982000.0</v>
       </c>
       <c r="C3">
         <v>210672000.0</v>
       </c>
       <c r="D3">
         <v>206731000.0</v>
       </c>
       <c r="E3">
         <v>202434000.0</v>
       </c>
       <c r="F3">
         <v>179462000.0</v>
       </c>
       <c r="G3">
         <v>179462000.0</v>
       </c>
       <c r="H3">
         <v>152536000.0</v>
       </c>
       <c r="I3">
         <v>43851000.0</v>
       </c>
       <c r="J3">
         <v>41134000.0</v>
       </c>
       <c r="K3">
         <v>99861000.0</v>
       </c>
       <c r="L3">
         <v>86670000.0</v>
       </c>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B5">
         <v>732279000.0</v>
       </c>
       <c r="C5">
         <v>755648000.0</v>
       </c>
       <c r="D5">
         <v>717318000.0</v>
       </c>
       <c r="E5">
         <v>633684000.0</v>
       </c>
       <c r="F5">
         <v>624021000.0</v>
       </c>
       <c r="G5">
         <v>-31208000.0</v>
       </c>
       <c r="H5">
         <v>-347178000.0</v>
       </c>
       <c r="I5">
         <v>55204000.0</v>
       </c>
       <c r="J5">
         <v>-41134000.0</v>
       </c>
       <c r="K5">
         <v>16130000.0</v>
       </c>
       <c r="L5">
         <v>1264000.0</v>
       </c>
       <c r="M5">
         <v>134058000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B6">
         <v>937261000.0</v>
       </c>
       <c r="C6">
         <v>966320000.0</v>
       </c>
       <c r="D6">
         <v>924049000.0</v>
       </c>
       <c r="E6">
         <v>836118000.0</v>
       </c>
       <c r="F6">
         <v>803483000.0</v>
       </c>
       <c r="G6">
         <v>148254000.0</v>
       </c>
       <c r="H6">
         <v>-194642000.0</v>
       </c>
       <c r="I6">
         <v>560602000.0</v>
       </c>
       <c r="J6">
         <v>-41134000.0</v>
       </c>
       <c r="K6">
         <v>115991000.0</v>
       </c>
       <c r="L6">
         <v>1264000.0</v>
       </c>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B9">
         <v>822206000.0</v>
       </c>
       <c r="C9">
         <v>748217000.0</v>
       </c>
       <c r="D9">
         <v>692547000.0</v>
       </c>
       <c r="E9">
         <v>607969000.0</v>
       </c>
       <c r="F9">
         <v>632292000.0</v>
       </c>
       <c r="G9">
         <v>626543000.0</v>
       </c>
       <c r="H9">
         <v>501244000.0</v>
       </c>
       <c r="I9">
         <v>582086000.0</v>
       </c>
       <c r="J9">
         <v>69720000.0</v>
       </c>
       <c r="K9">
         <v>328763000.0</v>
       </c>
       <c r="L9">
         <v>1264000.0</v>
       </c>
       <c r="M9">
         <v>80276000.0</v>
       </c>
       <c r="N9">
         <v>20284000.0</v>
       </c>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B10">
         <v>564196000.0</v>
       </c>
       <c r="C10">
         <v>548621000.0</v>
       </c>
       <c r="D10">
         <v>500073000.0</v>
       </c>
       <c r="E10">
         <v>443736000.0</v>
       </c>
       <c r="F10">
         <v>448740000.0</v>
       </c>
       <c r="G10">
         <v>-178215000.0</v>
       </c>
       <c r="H10">
         <v>-457580000.0</v>
       </c>
       <c r="I10">
         <v>98919000.0</v>
       </c>
       <c r="J10">
         <v>28586000.0</v>
       </c>
       <c r="K10">
         <v>16130000.0</v>
       </c>
       <c r="L10">
         <v>1264000.0</v>
       </c>
       <c r="M10">
         <v>16832000.0</v>
       </c>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B11">
         <v>151033000.0</v>
       </c>
       <c r="C11">
         <v>147729000.0</v>
       </c>
       <c r="D11">
         <v>128287000.0</v>
       </c>
       <c r="E11">
         <v>117494000.0</v>
       </c>
       <c r="F11">
         <v>117123000.0</v>
       </c>
       <c r="G11">
         <v>-55688000.0</v>
       </c>
       <c r="H11">
         <v>-102466000.0</v>
       </c>
       <c r="I11">
         <v>32311000.0</v>
       </c>
       <c r="J11">
         <v>26261000.0</v>
       </c>
       <c r="K11">
         <v>6419000.0</v>
       </c>
       <c r="L11">
         <v>483000.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B12">
         <v>190404000.0</v>
       </c>
       <c r="C12">
         <v>207027000.0</v>
       </c>
       <c r="D12">
         <v>217245000.0</v>
       </c>
       <c r="E12">
         <v>189948000.0</v>
       </c>
       <c r="F12">
         <v>175281000.0</v>
       </c>
       <c r="G12">
         <v>147007000.0</v>
       </c>
       <c r="H12">
         <v>110402000.0</v>
       </c>
       <c r="I12">
         <v>61906000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B13">
         <v>73965000.0</v>
       </c>
       <c r="C13">
         <v>96454000.0</v>
       </c>
       <c r="D13">
         <v>111789000.0</v>
       </c>
       <c r="E13">
         <v>95730000.0</v>
       </c>
       <c r="F13">
         <v>84830000.0</v>
       </c>
       <c r="G13">
         <v>60577000.0</v>
       </c>
       <c r="H13">
         <v>59087000.0</v>
       </c>
       <c r="I13">
         <v>14000.0</v>
       </c>
       <c r="J13">
         <v>69720000.0</v>
       </c>
       <c r="K13">
         <v>1000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>5236000.0</v>
       </c>
       <c r="J14">
         <v>23772000.0</v>
       </c>
       <c r="K14">
         <v>7543000.0</v>
       </c>
       <c r="L14">
         <v>969000.0</v>
       </c>
       <c r="M14">
         <v>969000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B15">
         <v>413163000.0</v>
       </c>
       <c r="C15">
         <v>400892000.0</v>
       </c>
       <c r="D15">
         <v>371786000.0</v>
       </c>
       <c r="E15">
         <v>326242000.0</v>
       </c>
       <c r="F15">
         <v>331617000.0</v>
       </c>
       <c r="G15">
         <v>-122527000.0</v>
       </c>
       <c r="H15">
         <v>-355114000.0</v>
       </c>
       <c r="I15">
         <v>443038000.0</v>
       </c>
       <c r="J15">
         <v>7264000.0</v>
       </c>
       <c r="K15">
         <v>9711000.0</v>
       </c>
       <c r="L15">
         <v>781000.0</v>
       </c>
       <c r="M15">
         <v>16832000.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B16">
         <v>412613000.0</v>
       </c>
       <c r="C16">
         <v>400342000.0</v>
       </c>
       <c r="D16">
         <v>371236000.0</v>
       </c>
       <c r="E16">
         <v>326242000.0</v>
       </c>
       <c r="F16">
         <v>331617000.0</v>
       </c>
       <c r="G16">
         <v>-122527000.0</v>
       </c>
       <c r="H16">
         <v>-355556000.0</v>
       </c>
       <c r="I16">
         <v>61372000.0</v>
       </c>
       <c r="J16">
         <v>6480000.0</v>
       </c>
       <c r="K16">
         <v>9711000.0</v>
       </c>
       <c r="L16">
         <v>781000.0</v>
       </c>
       <c r="M16">
         <v>16832000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B17">
         <v>413163000.0</v>
       </c>
       <c r="C17">
         <v>400892000.0</v>
       </c>
       <c r="D17">
         <v>354132000.0</v>
       </c>
       <c r="E17">
         <v>326242000.0</v>
       </c>
       <c r="F17">
         <v>331617000.0</v>
       </c>
       <c r="G17">
         <v>-122527000.0</v>
       </c>
       <c r="H17">
         <v>-355114000.0</v>
       </c>
       <c r="I17">
         <v>66608000.0</v>
       </c>
       <c r="J17">
         <v>2325000.0</v>
       </c>
       <c r="K17">
         <v>9711000.0</v>
       </c>
       <c r="L17">
         <v>781000.0</v>
       </c>
       <c r="M17">
         <v>127875000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B18">
         <v>-190404000.0</v>
       </c>
       <c r="C18">
         <v>-207027000.0</v>
       </c>
       <c r="D18">
         <v>-217653000.0</v>
       </c>
       <c r="E18">
         <v>-189948000.0</v>
       </c>
       <c r="F18">
         <v>-175281000.0</v>
       </c>
       <c r="G18">
         <v>-147007000.0</v>
       </c>
       <c r="H18">
         <v>-110402000.0</v>
       </c>
       <c r="I18">
         <v>-136000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18">
         <v>1000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-95730000.0</v>
       </c>
       <c r="F19">
         <v>-106587000.0</v>
       </c>
       <c r="G19">
         <v>86430000.0</v>
       </c>
       <c r="H19">
         <v>51315000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>4241000.0</v>
       </c>
       <c r="F20">
         <v>5042000.0</v>
       </c>
       <c r="G20">
         <v>673640000.0</v>
       </c>
       <c r="H20">
         <v>761960000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20">
         <v>23431000.0</v>
       </c>
       <c r="K20">
         <v>23431000.0</v>
       </c>
       <c r="L20">
         <v>23431000.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B21">
         <v>644669000.0</v>
       </c>
       <c r="C21">
         <v>659166000.0</v>
       </c>
       <c r="D21">
         <v>611862000.0</v>
       </c>
       <c r="E21">
         <v>539466000.0</v>
       </c>
       <c r="F21">
         <v>555327000.0</v>
       </c>
       <c r="G21">
         <v>-117638000.0</v>
       </c>
       <c r="H21">
         <v>-398493000.0</v>
       </c>
       <c r="I21">
         <v>607570000.0</v>
       </c>
       <c r="J21">
         <v>-41134000.0</v>
       </c>
       <c r="K21">
         <v>16130000.0</v>
       </c>
       <c r="L21">
         <v>1264000.0</v>
       </c>
       <c r="M21">
         <v>21452000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B23">
         <v>614429000.0</v>
       </c>
       <c r="C23">
         <v>517699000.0</v>
       </c>
       <c r="D23">
         <v>500581000.0</v>
       </c>
       <c r="E23">
         <v>451191000.0</v>
       </c>
       <c r="F23">
         <v>413547000.0</v>
       </c>
       <c r="G23">
         <v>1089029000.0</v>
       </c>
       <c r="H23">
         <v>1248091000.0</v>
       </c>
       <c r="I23">
         <v>508200000.0</v>
       </c>
       <c r="J23">
         <v>41134000.0</v>
       </c>
       <c r="K23">
         <v>815000.0</v>
       </c>
       <c r="L23">
         <v>1264000.0</v>
       </c>
       <c r="M23">
         <v>53029000.0</v>
       </c>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B25">
         <v>204982000.0</v>
       </c>
       <c r="C25">
         <v>210672000.0</v>
       </c>
       <c r="D25">
         <v>205427000.0</v>
       </c>
       <c r="E25">
         <v>202434000.0</v>
       </c>
       <c r="F25">
         <v>179462000.0</v>
       </c>
       <c r="G25">
         <v>179462000.0</v>
       </c>
       <c r="H25">
         <v>152536000.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>2459000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B28">
         <v>87934000.0</v>
       </c>
       <c r="C28">
         <v>86086000.0</v>
       </c>
       <c r="D28">
         <v>71068000.0</v>
       </c>
       <c r="E28">
         <v>62125000.0</v>
       </c>
       <c r="F28">
         <v>63838000.0</v>
       </c>
       <c r="G28">
         <v>52213000.0</v>
       </c>
       <c r="H28">
         <v>118113000.0</v>
       </c>
       <c r="I28">
         <v>61629000.0</v>
       </c>
       <c r="J28">
         <v>41134000.0</v>
       </c>
       <c r="K28">
         <v>815000.0</v>
       </c>
       <c r="L28">
         <v>814000.0</v>
       </c>
       <c r="M28">
         <v>22035000.0</v>
       </c>
       <c r="N28">
         <v>23124000.0</v>
       </c>
       <c r="O28">
         <v>2894000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B29">
         <v>151033000.0</v>
       </c>
       <c r="C29">
         <v>147729000.0</v>
       </c>
       <c r="D29">
         <v>130118000.0</v>
       </c>
       <c r="E29">
         <v>117494000.0</v>
       </c>
       <c r="F29">
         <v>117123000.0</v>
       </c>
       <c r="G29">
         <v>-55688000.0</v>
       </c>
       <c r="H29">
         <v>-102466000.0</v>
       </c>
       <c r="I29">
         <v>32311000.0</v>
       </c>
       <c r="J29">
         <v>26261000.0</v>
       </c>
       <c r="K29">
         <v>6419000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B30">
         <v>177537000.0</v>
       </c>
       <c r="C30">
         <v>89051000.0</v>
       </c>
       <c r="D30">
         <v>80685000.0</v>
       </c>
       <c r="E30">
         <v>68503000.0</v>
       </c>
       <c r="F30">
         <v>76965000.0</v>
       </c>
       <c r="G30">
         <v>744181000.0</v>
       </c>
       <c r="H30">
         <v>899737000.0</v>
       </c>
       <c r="I30">
         <v>61764000.0</v>
       </c>
       <c r="J30">
         <v>41134000.0</v>
       </c>
       <c r="K30">
         <v>815000.0</v>
       </c>
       <c r="L30">
         <v>1264000.0</v>
       </c>
       <c r="M30">
         <v>132216000.0</v>
       </c>
       <c r="N30"/>
       <c r="O30"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B31">
         <v>-80473000.0</v>
       </c>
       <c r="C31">
         <v>-110545000.0</v>
       </c>
       <c r="D31">
         <v>-111789000.0</v>
       </c>
       <c r="E31">
         <v>-95730000.0</v>
       </c>
       <c r="F31">
         <v>-106587000.0</v>
       </c>
       <c r="G31">
         <v>-60577000.0</v>
       </c>
       <c r="H31">
         <v>-59087000.0</v>
       </c>
       <c r="I31">
         <v>127528000.0</v>
       </c>
       <c r="J31">
         <v>69720000.0</v>
       </c>
       <c r="K31">
         <v>-258470000.0</v>
       </c>
       <c r="L31">
         <v>1264000.0</v>
       </c>
       <c r="M31">
         <v>-6183000.0</v>
       </c>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B32">
         <v>1259098000.0</v>
       </c>
       <c r="C32">
         <v>1176865000.0</v>
       </c>
       <c r="D32">
         <v>1112443000.0</v>
       </c>
       <c r="E32">
         <v>990657000.0</v>
       </c>
       <c r="F32">
         <v>968874000.0</v>
       </c>
       <c r="G32">
         <v>971391000.0</v>
       </c>
       <c r="H32">
         <v>849598000.0</v>
       </c>
       <c r="I32">
         <v>1028522000.0</v>
       </c>
@@ -11261,550 +11396,558 @@
       <c r="O32">
         <v>647000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ32"/>
+  <dimension ref="A1:BA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:53">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AX1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="AY1" t="s">
         <v>143</v>
       </c>
       <c r="AZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BA1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
+    <row r="2" spans="1:53">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B2">
+        <v>126542000.0</v>
+      </c>
+      <c r="C2">
         <v>105481000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>110019000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>114146000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>107246000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>106388000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>101926000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>111653000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>108681000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>103380000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>100327000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>105496000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>110737000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>99544000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>98522000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>96642000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>87980000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>84254000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>84654000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>83842000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>83832000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>81101000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>94653000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>87418000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>93676000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>99831000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>115131000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>108979000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>24413000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>114761000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>81475000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>75623000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>67256000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>69646000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>63030000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>52308000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>47554000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>36636000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>33213000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>42597000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>49141000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>40022000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1609000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>17920000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>19301000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>16289000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>12579000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>19953000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>810000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>575000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>694000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>652000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:52">
+    <row r="3" spans="1:53">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B3">
+        <v>55845000.0</v>
+      </c>
+      <c r="C3">
         <v>51401000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>52133000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>51032000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>50416000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>50463000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>50202000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>55244000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>54763000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>52597000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>48413000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>52901000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>52864000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>51249000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>51874000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>53343000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>45968000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>45502000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>45155000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>44287000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>44518000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>44562000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>44601000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>45351000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>44948000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>44801000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>53323000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>44981000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>9431000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>11975000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>10803000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>11509000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>9560000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>-14831000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>-10135000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>-2494000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>-1126000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>-7132000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>-4602000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>-2586000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>-1810000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>-969000.0</v>
       </c>
-      <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
-    </row>
-    <row r="4" spans="1:52">
+      <c r="BA3"/>
+    </row>
+    <row r="4" spans="1:53">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -11827,380 +11970,387 @@
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:53">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B5">
-        <v>187135000.0</v>
+        <v>209934000.0</v>
       </c>
       <c r="C5">
+        <v>124029000.0</v>
+      </c>
+      <c r="D5">
         <v>208868000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>216460000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>205243000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>205513000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>189754000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>166659000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>193722000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>155821000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>189710000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>171495000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>172801000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>167897000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>162181000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>151220000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>152386000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>151568000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>165909000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>152213000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>154331000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>138216000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>174990000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>155673000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-500087000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-176269000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-315611000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>131214000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>13488000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>19556000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>16210000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>10127000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>9333000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>5890000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1203000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>4988000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-9301000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>6707000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>4397000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>2441000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1770000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1264000.0</v>
       </c>
-      <c r="AQ5">
-[...1 lines deleted...]
-      </c>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
+        <v>0.0</v>
+      </c>
+      <c r="AU5">
         <v>134058000.0</v>
       </c>
-      <c r="AU5">
-[...1 lines deleted...]
-      </c>
       <c r="AV5">
         <v>0.0</v>
       </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
       <c r="AY5">
         <v>0.0</v>
       </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:52">
+      <c r="BA5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:53">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B6">
-        <v>238536000.0</v>
+        <v>265779000.0</v>
       </c>
       <c r="C6">
+        <v>175430000.0</v>
+      </c>
+      <c r="D6">
         <v>261001000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>267492000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>255659000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>255976000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>239956000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>221903000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>248485000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>208418000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>238123000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>224396000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>225665000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>219146000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>214055000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>204563000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>198354000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>197070000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>211064000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>196500000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>198849000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>182778000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>219591000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>201024000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-455139000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-131468000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-262288000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>176195000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>22919000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>31531000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>27013000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>21636000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>18893000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-8941000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>10135000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2494000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-10427000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-425000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-205000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-145000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-40000.0</v>
       </c>
-      <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
-    </row>
-    <row r="7" spans="1:52">
+      <c r="BA6"/>
+    </row>
+    <row r="7" spans="1:53">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -12223,86 +12373,87 @@
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:52">
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:53">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -12325,1880 +12476,1910 @@
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:53">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B9">
+        <v>208879000.0</v>
+      </c>
+      <c r="C9">
         <v>209191000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>202470000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>208994000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>201551000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>198757000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>185612000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>175810000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>188038000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>174458000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>181180000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>170459000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>166406000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>159677000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>150180000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>149933000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>148179000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>149904000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>157818000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>166613000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>157957000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>140420000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>168562000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>149924000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>167637000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>157068000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>157527000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>155173000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>31476000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>166990000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>37816000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>33145000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>28453000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>23772000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>19067000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>15328000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>11553000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>7556000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>4807000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2731000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1850000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>969000.0</v>
       </c>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
         <v>80276000.0</v>
       </c>
-      <c r="AU9">
-[...1 lines deleted...]
-      </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
+        <v>0.0</v>
+      </c>
+      <c r="AX9">
         <v>20284000.0</v>
       </c>
-      <c r="AX9">
-[...1 lines deleted...]
-      </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:52">
+      <c r="BA9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:53">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B10">
+        <v>155905000.0</v>
+      </c>
+      <c r="C10">
         <v>77193000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>161672000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>168498000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>156833000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>155792000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>137942000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>114473000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>140414000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>131312000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>134477000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>116107000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>118177000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>115489000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>114346000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>105794000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>108107000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>107202000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>121365000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>108708000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>111465000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>98652000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>140489000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>120362000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-537718000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-212799000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-351745000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>99693000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>7271000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>248609000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>26945000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>21618000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>18893000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>14831000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>10135000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2494000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1126000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>7132000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4602000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2586000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1810000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>969000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>42648000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>35122000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>32327000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>55898000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>34290000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>37687000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1369000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1369000.0</v>
       </c>
-      <c r="AY10">
-[...1 lines deleted...]
-      </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:52">
+      <c r="BA10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:53">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B11">
+        <v>37639000.0</v>
+      </c>
+      <c r="C11">
         <v>25264000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>45688000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>43985000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>36096000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>44603000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>38202000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>28436000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>36488000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>30865000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>36657000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>29095000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>31670000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>32696000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>30332000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>26399000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>28067000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>28576000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>32038000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>28485000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>28024000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>22194000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>34982000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>31921000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-144785000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-68240000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-62268000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>30419000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-2377000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>10075000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>8917000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>7231000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>6088000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>8924000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>7157000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>5755000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>4425000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2856000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1825000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1036000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>702000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>368000.0</v>
       </c>
-      <c r="AQ11">
-[...1 lines deleted...]
-      </c>
       <c r="AR11">
         <v>0.0</v>
       </c>
       <c r="AS11">
         <v>0.0</v>
       </c>
       <c r="AT11">
         <v>0.0</v>
       </c>
       <c r="AU11">
         <v>0.0</v>
       </c>
       <c r="AV11">
         <v>0.0</v>
       </c>
       <c r="AW11">
         <v>0.0</v>
       </c>
       <c r="AX11">
         <v>0.0</v>
       </c>
       <c r="AY11">
         <v>0.0</v>
       </c>
       <c r="AZ11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:52">
+      <c r="BA11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:53">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B12">
+        <v>54029000.0</v>
+      </c>
+      <c r="C12">
         <v>46836000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>47196000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>47962000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>48410000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>49721000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>51812000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>52186000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>53308000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>52000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>55233000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>55388000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>54624000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>52408000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>47835000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>45426000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>44279000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>44366000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>44544000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>43505000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>42866000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>39564000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>34501000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>35311000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>37631000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>36530000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>36134000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>31521000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000.0</v>
       </c>
       <c r="AE12">
         <v>68000.0</v>
       </c>
       <c r="AF12">
+        <v>68000.0</v>
+      </c>
+      <c r="AG12">
         <v>18000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>20000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>13395000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>13311000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>11015000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>11836000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>10908000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>7303000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3879000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3703000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2892000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2044000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1636000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1586000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2062000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2455000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1666000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>40000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>43000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>63000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>8000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:52">
+    <row r="13" spans="1:53">
       <c r="A13" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>123</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>18121000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>17508000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>17946000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>20390000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>21943000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>24144000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>27836000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>29416000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>30168000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>28657000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>23424000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>22602000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>21047000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>20262000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>20456000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>21990000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>22122000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>16331000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>11328000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>14364000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>18554000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>20196000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>17656000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>17898000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3337000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
-    </row>
-    <row r="14" spans="1:52">
+      <c r="BA13"/>
+    </row>
+    <row r="14" spans="1:53">
       <c r="A14" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
+      <c r="AD14"/>
+      <c r="AE14">
         <v>-37815000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>598000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>506000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>413000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>23808000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>7742000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-19331000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>11553000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>7543000.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>969000.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>969000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:52">
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:53">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B15">
+        <v>118266000.0</v>
+      </c>
+      <c r="C15">
         <v>51929000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>115984000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>124513000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>120737000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>111189000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>99740000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>86037000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>103926000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>100447000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>97820000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>87012000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>86507000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>82793000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>83876000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>79258000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>79902000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>78489000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>89189000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>80086000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>83303000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>76321000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>105369000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>88304000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-392933000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-144559000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-289477000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>69135000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>9619000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>21388000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>17430000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>13881000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>12392000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>5907000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2978000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-3261000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-3299000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4276000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2777000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1550000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1108000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>601000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>42648000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>35122000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>32327000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>55898000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>34290000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>37687000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-1369000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1369000.0</v>
       </c>
-      <c r="AY15">
-[...1 lines deleted...]
-      </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:52">
+      <c r="BA15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:53">
       <c r="A16" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>126</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>51792000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>115846000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>124376000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>120599000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>111052000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>99602000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>97682000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>87012000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>86507000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>82793000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>84014000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>79395000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>80040000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>79039000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>89327000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>80086000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>83441000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>76458000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>105507000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>88304000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-393071000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-144697000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-289615000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>69135000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>9619000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>17669000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>17430000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>13881000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>12392000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>64155000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2978000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-3261000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-3299000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>73351000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>70523000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>49911000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>42918000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>49008000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>42648000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>35122000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>32327000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>55898000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>34290000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>37687000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-1369000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1369000.0</v>
       </c>
-      <c r="AY16">
-[...1 lines deleted...]
-      </c>
       <c r="AZ16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:52">
+      <c r="BA16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:53">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B17">
+        <v>118266000.0</v>
+      </c>
+      <c r="C17">
         <v>51929000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>115984000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>124513000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>120737000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>111189000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>99740000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>86037000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>103926000.0</v>
       </c>
-      <c r="J17"/>
-      <c r="K17">
+      <c r="K17"/>
+      <c r="L17">
         <v>97820000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>87012000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>86507000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>82793000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>84014000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>79395000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>80040000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>78626000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>89327000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>80223000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>83441000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>76458000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>105507000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>88441000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-392933000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-144559000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-289477000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>69274000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>9648000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>21388000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>18028000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>14387000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>12805000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>20691000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>2978000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-3261000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-3299000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>39010000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-79210000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>49911000.0</v>
       </c>
-      <c r="AO17">
-[...1 lines deleted...]
-      </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>781000.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>127875000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:53">
       <c r="A18" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B18">
+        <v>-54029000.0</v>
+      </c>
+      <c r="C18">
         <v>-46836000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-47196000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-47962000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-48410000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-49721000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-51812000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-52186000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-53308000.0</v>
       </c>
-      <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>-55233000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-55388000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-54624000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-52408000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-47835000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-45426000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-44279000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-44366000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-44544000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-43505000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-42866000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-39564000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-34501000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-35311000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-37631000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-36530000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-36134000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-31521000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-6217000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
-    </row>
-    <row r="19" spans="1:52">
+      <c r="BA18"/>
+    </row>
+    <row r="19" spans="1:53">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-29416000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-30168000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-28657000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-23424000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-22602000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-21047000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-64184000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-20456000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-42691000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>20744000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>23233000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>23173000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>20947000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>19077000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>18478000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>13623000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>2880000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>19067000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>15328000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>11553000.0</v>
       </c>
-      <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+    </row>
+    <row r="20" spans="1:53">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>279000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>341000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>4241000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>3460000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>203000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>1379000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>8149000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>947000.0</v>
       </c>
-      <c r="X20"/>
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20">
         <v>664544000.0</v>
       </c>
-      <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>457478000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>594000.0</v>
       </c>
-      <c r="AC20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
-        <v>23431000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI20">
         <v>23431000.0</v>
       </c>
       <c r="AJ20">
+        <v>23431000.0</v>
+      </c>
+      <c r="AK20">
         <v>-46862000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23431000.0</v>
       </c>
       <c r="AL20">
         <v>23431000.0</v>
       </c>
       <c r="AM20">
-        <v>0.0</v>
+        <v>23431000.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>23431000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:53">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B21">
+        <v>185987000.0</v>
+      </c>
+      <c r="C21">
         <v>187184000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>180493000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>186444000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>177223000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>177735000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>162427000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>152753000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>166251000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>156006000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>162313000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>145523000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>148345000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>144146000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>137770000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>128396000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>129154000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>128520000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>141821000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>151399000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>133587000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>114983000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>151817000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>134726000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-519164000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-192603000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-334089000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>117591000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>10608000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>31517000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-10803000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-11509000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-9560000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-8941000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>10135000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2494000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-10427000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-425000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-205000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-145000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-40000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>969000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>44692000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>36758000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>33913000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>57960000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>36745000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>39353000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-1412000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1412000.0</v>
       </c>
-      <c r="AY21">
-[...1 lines deleted...]
-      </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:52">
+      <c r="BA21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:53">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -14221,212 +14402,218 @@
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:52">
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:53">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B23">
+        <v>149434000.0</v>
+      </c>
+      <c r="C23">
         <v>127488000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>131780000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>136696000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>131574000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>127410000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>125111000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>134710000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>130468000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>121832000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>119194000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>130432000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>128798000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>115075000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>110932000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>118179000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>107005000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>105638000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>100651000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>99056000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>108202000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>106538000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>111398000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>102616000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>780477000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>449502000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>606747000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>146561000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>45281000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>31517000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>10803000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>11509000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9560000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>8941000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>10135000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2494000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>10427000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>425000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>205000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>145000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>40000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>86670000.0</v>
       </c>
-      <c r="AQ23">
-[...1 lines deleted...]
-      </c>
       <c r="AR23">
         <v>0.0</v>
       </c>
       <c r="AS23">
         <v>0.0</v>
       </c>
       <c r="AT23">
+        <v>0.0</v>
+      </c>
+      <c r="AU23">
         <v>53029000.0</v>
       </c>
-      <c r="AU23">
-[...1 lines deleted...]
-      </c>
       <c r="AV23">
         <v>0.0</v>
       </c>
       <c r="AW23">
         <v>0.0</v>
       </c>
       <c r="AX23">
         <v>0.0</v>
       </c>
       <c r="AY23">
         <v>0.0</v>
       </c>
       <c r="AZ23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:52">
+      <c r="BA23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:53">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -14435,196 +14622,198 @@
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-    </row>
-    <row r="25" spans="1:52">
+      <c r="BA24"/>
+    </row>
+    <row r="25" spans="1:53">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B25">
+        <v>55845000.0</v>
+      </c>
+      <c r="C25">
         <v>51401000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>52133000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>51032000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>50416000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>50463000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>50202000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>55244000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>54763000.0</v>
       </c>
-      <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>48413000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>52901000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>52864000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>51249000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>51874000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>53343000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>45968000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>45502000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>45155000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>44287000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>44518000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>44562000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>44601000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>45351000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>44948000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>44801000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>53323000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>44981000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>9431000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-    </row>
-    <row r="26" spans="1:52">
+      <c r="BA25"/>
+    </row>
+    <row r="26" spans="1:53">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -14647,854 +14836,873 @@
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:52">
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:53">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>934000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>412000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>522000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>526000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-    </row>
-    <row r="28" spans="1:52">
+      <c r="BA27"/>
+    </row>
+    <row r="28" spans="1:53">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B28">
+        <v>22347000.0</v>
+      </c>
+      <c r="C28">
         <v>21469000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>21316000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>22125000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>23024000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>20774000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>22872000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>21219000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>21221000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>17926000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>17633000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>18162000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>17347000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>14528000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>13587000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>16079000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>17931000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>16847000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>14810000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>14251000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>17930000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>13022000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>13232000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>12422000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>13537000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>33087000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>30595000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>34622000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>19809000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>16662000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>10803000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>11509000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>9560000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>8941000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>8932000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>12834000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>10427000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>425000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>205000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>145000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>40000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>13286000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>13840000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>12161000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>11919000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>9179000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>7643000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>13544000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>18079000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1581000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3464000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2894000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:52">
+    <row r="29" spans="1:53">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B29">
+        <v>37639000.0</v>
+      </c>
+      <c r="C29">
         <v>25264000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>45688000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>43985000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>36096000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>44603000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>38202000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>28436000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>36488000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>36657000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>29095000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>31670000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>32696000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>30332000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>26399000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>28067000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>28576000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>32038000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>28485000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>28024000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>22194000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>34982000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>31921000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-144785000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-68240000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-62268000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>30419000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-2377000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
-    </row>
-    <row r="30" spans="1:52">
+      <c r="BA29"/>
+    </row>
+    <row r="30" spans="1:53">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B30">
+        <v>22892000.0</v>
+      </c>
+      <c r="C30">
         <v>22007000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>21761000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>22550000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>24328000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>21022000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>23185000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>23057000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>21787000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>18452000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>18867000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>24936000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>18061000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>15531000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>12410000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>21537000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>19025000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>21384000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>15997000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>15214000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>24370000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>25437000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>16745000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>15198000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>686801000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>349671000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>491616000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>37582000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>20868000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-31517000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>10803000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>11509000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>9560000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>8941000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-10135000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-2494000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>10427000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>425000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>205000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>145000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>40000.0</v>
       </c>
-      <c r="AP30">
-[...1 lines deleted...]
-      </c>
       <c r="AQ30">
         <v>0.0</v>
       </c>
       <c r="AR30">
         <v>0.0</v>
       </c>
       <c r="AS30">
         <v>0.0</v>
       </c>
       <c r="AT30">
+        <v>0.0</v>
+      </c>
+      <c r="AU30">
         <v>132216000.0</v>
       </c>
-      <c r="AU30">
-[...1 lines deleted...]
-      </c>
       <c r="AV30">
         <v>0.0</v>
       </c>
       <c r="AW30">
         <v>0.0</v>
       </c>
       <c r="AX30">
         <v>0.0</v>
       </c>
       <c r="AY30">
         <v>0.0</v>
       </c>
       <c r="AZ30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:52">
+      <c r="BA30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:53">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B31">
+        <v>-30082000.0</v>
+      </c>
+      <c r="C31">
         <v>-109991000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-18821000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-17946000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-20390000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-21943000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-24485000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-38280000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-25837000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-24694000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-27836000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-29416000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-30168000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-28657000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-23424000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-22602000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-21047000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-21318000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-20456000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-42691000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-22122000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-16331000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-11328000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-14364000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-18554000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-20196000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-17656000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-17898000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3337000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-54000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>37748000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>33127000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>28453000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>23772000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>19067000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>15328000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>11553000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>7557000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>4807000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>2731000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>1850000.0</v>
       </c>
-      <c r="AP31">
-[...1 lines deleted...]
-      </c>
       <c r="AQ31">
         <v>0.0</v>
       </c>
       <c r="AR31">
         <v>0.0</v>
       </c>
       <c r="AS31">
         <v>0.0</v>
       </c>
       <c r="AT31">
+        <v>0.0</v>
+      </c>
+      <c r="AU31">
         <v>-6183000.0</v>
       </c>
-      <c r="AU31">
-[...1 lines deleted...]
-      </c>
       <c r="AV31">
         <v>0.0</v>
       </c>
       <c r="AW31">
         <v>0.0</v>
       </c>
       <c r="AX31">
         <v>0.0</v>
       </c>
       <c r="AY31">
         <v>0.0</v>
       </c>
       <c r="AZ31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:52">
+      <c r="BA31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:53">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B32">
+        <v>335421000.0</v>
+      </c>
+      <c r="C32">
         <v>314672000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>312489000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>323140000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>308797000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>305145000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>287538000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>287463000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>296719000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>277838000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>281507000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>275955000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>277143000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>259221000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>248702000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>246575000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>236159000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>234158000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>242472000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>250455000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>241789000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>221521000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>263215000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>237342000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>261313000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>256899000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>272658000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>264152000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>55889000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>281751000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>37816000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>33145000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>28453000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>23772000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>19067000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>15328000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>11553000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>7556000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>4807000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2731000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1850000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>969000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>81704000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>88092000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>85835000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>100718000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>71584000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>93972000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>9733000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>7138000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>5492000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>647000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -15549,1131 +15757,1131 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B2">
         <v>0.0</v>
       </c>
       <c r="C2">
         <v>66000.0</v>
       </c>
       <c r="D2">
         <v>-778997000.0</v>
       </c>
       <c r="E2">
         <v>0.0</v>
       </c>
       <c r="F2">
         <v>640000.0</v>
       </c>
       <c r="G2">
         <v>1235000.0</v>
       </c>
       <c r="H2">
         <v>2822000.0</v>
       </c>
       <c r="I2">
         <v>5987000.0</v>
       </c>
       <c r="J2">
         <v>9609000.0</v>
       </c>
       <c r="K2">
         <v>6883000.0</v>
       </c>
       <c r="L2">
         <v>445455000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B3">
         <v>162255000</v>
       </c>
       <c r="C3">
         <v>242339000</v>
       </c>
       <c r="D3">
         <v>183999000</v>
       </c>
       <c r="E3">
         <v>515650000</v>
       </c>
       <c r="F3">
         <v>232825000</v>
       </c>
       <c r="G3">
         <v>157931000</v>
       </c>
       <c r="H3">
         <v>267383000</v>
       </c>
       <c r="I3">
         <v>391990000</v>
       </c>
       <c r="J3">
         <v>391990000</v>
       </c>
       <c r="K3">
         <v>416320000</v>
       </c>
       <c r="L3">
         <v>452635000</v>
       </c>
       <c r="M3">
         <v>553582000</v>
       </c>
       <c r="N3">
         <v>395468000</v>
       </c>
       <c r="O3">
         <v>115571000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-640000.0</v>
       </c>
       <c r="G4">
         <v>-595000.0</v>
       </c>
       <c r="H4">
         <v>-1587000.0</v>
       </c>
       <c r="I4">
         <v>-3165000.0</v>
       </c>
       <c r="J4">
         <v>-3622000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-313000.0</v>
       </c>
       <c r="F5">
         <v>17321000.0</v>
       </c>
       <c r="G5">
         <v>-24992000.0</v>
       </c>
       <c r="H5">
         <v>51420000.0</v>
       </c>
       <c r="I5">
         <v>-5000.0</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B6">
         <v>262935000.0</v>
       </c>
       <c r="C6">
         <v>-66000.0</v>
       </c>
       <c r="D6">
         <v>66000.0</v>
       </c>
       <c r="E6">
         <v>0.0</v>
       </c>
       <c r="F6">
         <v>-640000.0</v>
       </c>
       <c r="G6">
         <v>-595000.0</v>
       </c>
       <c r="H6">
         <v>-1587000.0</v>
       </c>
       <c r="I6">
         <v>-3165000.0</v>
       </c>
       <c r="J6">
         <v>-3622000.0</v>
       </c>
       <c r="K6">
         <v>7159000.0</v>
       </c>
       <c r="L6">
         <v>-445383000.0</v>
       </c>
       <c r="M6">
         <v>230192000.0</v>
       </c>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B7">
         <v>240000.0</v>
       </c>
       <c r="C7">
         <v>-5262000.0</v>
       </c>
       <c r="D7">
         <v>-3982000.0</v>
       </c>
       <c r="E7">
         <v>5064000.0</v>
       </c>
       <c r="F7">
         <v>4431000.0</v>
       </c>
       <c r="G7">
         <v>419000.0</v>
       </c>
       <c r="H7">
         <v>23472000.0</v>
       </c>
       <c r="I7">
         <v>2688000.0</v>
       </c>
       <c r="J7">
         <v>7051000.0</v>
       </c>
       <c r="K7">
         <v>-5667000.0</v>
       </c>
       <c r="L7">
         <v>115000.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-2631000.0</v>
       </c>
       <c r="F8">
         <v>-6571000.0</v>
       </c>
       <c r="G8">
         <v>28740000.0</v>
       </c>
       <c r="H8">
         <v>42669000.0</v>
       </c>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B9">
         <v>2238000.0</v>
       </c>
       <c r="C9">
         <v>-25823000.0</v>
       </c>
       <c r="D9">
         <v>-1159000.0</v>
       </c>
       <c r="E9">
         <v>-2631000.0</v>
       </c>
       <c r="F9">
         <v>-6571000.0</v>
       </c>
       <c r="G9">
         <v>28740000.0</v>
       </c>
       <c r="H9">
         <v>42669000.0</v>
       </c>
       <c r="I9">
         <v>42669000.0</v>
       </c>
       <c r="J9">
         <v>42669000.0</v>
       </c>
       <c r="K9">
         <v>3040000.0</v>
       </c>
       <c r="L9">
         <v>-32281000.0</v>
       </c>
       <c r="M9">
         <v>-35562000.0</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>1.0</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>-12583000.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>8008000.0</v>
       </c>
       <c r="F11">
         <v>1487000.0</v>
       </c>
       <c r="G11">
         <v>-11225000.0</v>
       </c>
       <c r="H11">
         <v>-18862000.0</v>
       </c>
       <c r="I11">
         <v>2693000.0</v>
       </c>
       <c r="J11">
         <v>57000.0</v>
       </c>
       <c r="K11">
         <v>426000.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>6495000.0</v>
       </c>
       <c r="N11">
         <v>541000.0</v>
       </c>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>159926000.0</v>
       </c>
       <c r="F12">
         <v>188233000.0</v>
       </c>
       <c r="G12">
         <v>699421000.0</v>
       </c>
       <c r="H12">
         <v>746555000.0</v>
       </c>
       <c r="I12">
         <v>14087000.0</v>
       </c>
       <c r="J12">
         <v>18704000.0</v>
       </c>
       <c r="K12">
         <v>-6942000.0</v>
       </c>
       <c r="L12">
         <v>-601000.0</v>
       </c>
       <c r="M12">
         <v>11618000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-1060000.0</v>
       </c>
       <c r="F13">
         <v>-6796000.0</v>
       </c>
       <c r="G13">
         <v>-12987000.0</v>
       </c>
       <c r="H13">
         <v>8346000.0</v>
       </c>
       <c r="I13">
         <v>166000.0</v>
       </c>
       <c r="J13">
         <v>-190000.0</v>
       </c>
       <c r="K13">
         <v>-190000.0</v>
       </c>
       <c r="L13">
         <v>-5000.0</v>
       </c>
       <c r="M13">
         <v>10416000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B14">
         <v>134310000.0</v>
       </c>
       <c r="C14">
         <v>210861000.0</v>
       </c>
       <c r="D14">
         <v>206908000.0</v>
       </c>
       <c r="E14">
         <v>202434000.0</v>
       </c>
       <c r="F14">
         <v>179462000.0</v>
       </c>
       <c r="G14">
         <v>179462000.0</v>
       </c>
       <c r="H14">
         <v>152536000.0</v>
       </c>
       <c r="I14">
         <v>148000.0</v>
       </c>
       <c r="J14">
         <v>152786000.0</v>
       </c>
       <c r="K14">
         <v>99861000.0</v>
       </c>
       <c r="L14">
         <v>-86670000.0</v>
       </c>
       <c r="M14">
         <v>53029000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B15">
         <v>439007000.0</v>
       </c>
       <c r="C15">
         <v>438184000.0</v>
       </c>
       <c r="D15">
         <v>435396000.0</v>
       </c>
       <c r="E15">
         <v>433375000.0</v>
       </c>
       <c r="F15">
         <v>471721000.0</v>
       </c>
       <c r="G15">
         <v>590190000.0</v>
       </c>
       <c r="H15">
         <v>496197000.0</v>
       </c>
       <c r="I15">
         <v>86466000.0</v>
       </c>
       <c r="J15">
         <v>31702000.0</v>
       </c>
       <c r="K15">
         <v>182446000.0</v>
       </c>
       <c r="L15">
         <v>223000.0</v>
       </c>
       <c r="M15">
         <v>332500000.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B16">
         <v>262935000.0</v>
       </c>
       <c r="C16">
         <v>0.0</v>
       </c>
       <c r="D16">
         <v>66000.0</v>
       </c>
       <c r="E16">
         <v>0.0</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
       <c r="G16">
         <v>640000.0</v>
       </c>
       <c r="H16">
         <v>1235000.0</v>
       </c>
       <c r="I16">
         <v>2822000.0</v>
       </c>
       <c r="J16">
         <v>5987000.0</v>
       </c>
       <c r="K16">
         <v>14042000.0</v>
       </c>
       <c r="L16">
         <v>72000.0</v>
       </c>
       <c r="M16">
         <v>445455000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B18">
         <v>770209000.0</v>
       </c>
       <c r="C18">
         <v>601655000.0</v>
       </c>
       <c r="D18">
         <v>595064000.0</v>
       </c>
       <c r="E18">
         <v>183954000.0</v>
       </c>
       <c r="F18">
         <v>476927000.0</v>
       </c>
       <c r="G18">
         <v>595451000.0</v>
       </c>
       <c r="H18">
         <v>355004000.0</v>
       </c>
       <c r="I18">
         <v>83531000.0</v>
       </c>
       <c r="J18">
         <v>28080000.0</v>
       </c>
       <c r="K18">
         <v>-37713000.0</v>
       </c>
       <c r="L18">
         <v>-452340000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-242733000.0</v>
       </c>
       <c r="D19">
         <v>-407378000.0</v>
       </c>
       <c r="E19">
         <v>17000000.0</v>
       </c>
       <c r="F19">
         <v>-2070000.0</v>
       </c>
       <c r="G19">
         <v>-25267000.0</v>
       </c>
       <c r="H19">
         <v>-154359000.0</v>
       </c>
       <c r="I19">
         <v>-154359000.0</v>
       </c>
       <c r="J19">
         <v>-154359000.0</v>
       </c>
       <c r="K19">
         <v>-478163000.0</v>
       </c>
       <c r="L19">
         <v>-75516000.0</v>
       </c>
       <c r="M19">
         <v>-75516000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B21">
         <v>115700000.0</v>
       </c>
       <c r="C21">
         <v>-106662000.0</v>
       </c>
       <c r="D21">
         <v>-151900000.0</v>
       </c>
       <c r="E21">
         <v>234498000.0</v>
       </c>
       <c r="F21">
         <v>16228000.0</v>
       </c>
       <c r="G21">
         <v>197717000.0</v>
       </c>
       <c r="H21">
         <v>525606000.0</v>
       </c>
       <c r="I21">
         <v>-230000.0</v>
       </c>
       <c r="J21">
         <v>534500000.0</v>
       </c>
       <c r="K21">
         <v>534500000.0</v>
       </c>
       <c r="L21">
         <v>505000000.0</v>
       </c>
       <c r="M21">
         <v>115000000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22">
         <v>413163000.0</v>
       </c>
       <c r="C22">
         <v>400892000.0</v>
       </c>
       <c r="D22">
         <v>371786000.0</v>
       </c>
       <c r="E22">
         <v>326242000.0</v>
       </c>
       <c r="F22">
         <v>331617000.0</v>
       </c>
       <c r="G22">
         <v>-122527000.0</v>
       </c>
       <c r="H22">
         <v>-355114000.0</v>
       </c>
       <c r="I22">
         <v>66608000.0</v>
       </c>
       <c r="J22">
         <v>2325000.0</v>
       </c>
       <c r="K22">
         <v>236703000.0</v>
       </c>
       <c r="L22">
         <v>781000.0</v>
       </c>
       <c r="M22">
         <v>16832000.0</v>
       </c>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B23">
         <v>-42029000.0</v>
       </c>
       <c r="C23">
         <v>-27791000.0</v>
       </c>
       <c r="D23">
         <v>-8495000.0</v>
       </c>
       <c r="E23">
         <v>462397000.0</v>
       </c>
       <c r="F23">
         <v>728343000.0</v>
       </c>
       <c r="G23">
         <v>-123843000.0</v>
       </c>
       <c r="H23">
         <v>-11083000.0</v>
       </c>
       <c r="I23">
         <v>-230000.0</v>
       </c>
       <c r="J23">
         <v>-15691000.0</v>
       </c>
       <c r="K23">
         <v>-16234000.0</v>
       </c>
       <c r="L23">
         <v>-743644000.0</v>
       </c>
       <c r="M23">
         <v>-11460000.0</v>
       </c>
       <c r="N23">
         <v>388059000.0</v>
       </c>
       <c r="O23">
         <v>118446000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B24">
-        <v>-169212000.0</v>
+        <v>-304000.0</v>
       </c>
       <c r="C24">
-        <v>-242733000.0</v>
+        <v>1999000.0</v>
       </c>
       <c r="D24">
         <v>793000.0</v>
       </c>
       <c r="E24">
         <v>4824000.0</v>
       </c>
       <c r="F24">
         <v>1653000.0</v>
       </c>
       <c r="G24">
         <v>-36033000.0</v>
       </c>
       <c r="H24">
         <v>8780000.0</v>
       </c>
       <c r="I24">
         <v>-149000.0</v>
       </c>
       <c r="J24">
         <v>-149000.0</v>
       </c>
       <c r="K24">
         <v>13673000.0</v>
       </c>
       <c r="L24">
         <v>7180000.0</v>
       </c>
       <c r="M24">
         <v>-3530000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B25">
         <v>189406000.0</v>
       </c>
       <c r="C25">
         <v>45442000.0</v>
       </c>
       <c r="D25">
         <v>38258000.0</v>
       </c>
       <c r="E25">
         <v>28716000.0</v>
       </c>
       <c r="F25">
         <v>63590000.0</v>
       </c>
       <c r="G25">
         <v>683421000.0</v>
       </c>
       <c r="H25">
         <v>829903000.0</v>
       </c>
       <c r="I25">
         <v>-19572000.0</v>
       </c>
       <c r="J25">
         <v>-16229000.0</v>
       </c>
       <c r="K25">
         <v>-106435000.0</v>
       </c>
       <c r="L25">
         <v>-969000.0</v>
       </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B26">
         <v>-134981000.0</v>
       </c>
       <c r="C26">
         <v>-28690000.0</v>
       </c>
       <c r="D26">
         <v>-8495000.0</v>
       </c>
       <c r="E26">
         <v>-6901000.0</v>
       </c>
       <c r="F26">
         <v>-5013000.0</v>
       </c>
       <c r="G26">
         <v>-24713000.0</v>
       </c>
       <c r="H26">
         <v>-125519000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>650000000.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B27">
         <v>45958000.0</v>
       </c>
       <c r="C27">
         <v>44332000.0</v>
       </c>
       <c r="D27">
         <v>31606000.0</v>
       </c>
       <c r="E27">
         <v>19654000.0</v>
       </c>
       <c r="F27">
         <v>13529000.0</v>
       </c>
       <c r="G27">
         <v>12778000.0</v>
       </c>
       <c r="H27">
         <v>73517000.0</v>
       </c>
       <c r="I27">
         <v>35111000.0</v>
       </c>
       <c r="J27">
         <v>34933000.0</v>
       </c>
       <c r="K27">
         <v>26049000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B28">
         <v>-500317000.0</v>
       </c>
       <c r="C28">
         <v>-601327000.0</v>
       </c>
       <c r="D28">
         <v>-595791000.0</v>
       </c>
       <c r="E28">
         <v>-205778000.0</v>
       </c>
       <c r="F28">
         <v>-477150000.0</v>
       </c>
       <c r="G28">
         <v>-534746000.0</v>
       </c>
       <c r="H28">
         <v>-98299000.0</v>
       </c>
       <c r="I28">
         <v>-86696000.0</v>
       </c>
       <c r="J28">
         <v>-31702000.0</v>
       </c>
       <c r="K28">
         <v>106715000.0</v>
       </c>
       <c r="L28">
         <v>-223000.0</v>
       </c>
       <c r="M28">
         <v>778694000.0</v>
       </c>
       <c r="N28">
         <v>393436000.0</v>
       </c>
       <c r="O28">
         <v>118723000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B29">
         <v>932464000.0</v>
       </c>
       <c r="C29">
         <v>843994000.0</v>
       </c>
       <c r="D29">
         <v>779063000.0</v>
       </c>
       <c r="E29">
         <v>699604000.0</v>
       </c>
       <c r="F29">
         <v>709752000.0</v>
       </c>
       <c r="G29">
         <v>753382000.0</v>
       </c>
       <c r="H29">
         <v>622387000.0</v>
       </c>
       <c r="I29">
         <v>83531000.0</v>
       </c>
       <c r="J29">
         <v>28080000.0</v>
       </c>
       <c r="K29">
         <v>9537000.0</v>
       </c>
       <c r="L29">
         <v>295000.0</v>
       </c>
       <c r="M29">
         <v>48887000.0</v>
       </c>
       <c r="N29">
         <v>10613000.0</v>
       </c>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B30">
         <v>-169212000.0</v>
       </c>
       <c r="C30">
         <v>-242733000.0</v>
       </c>
       <c r="D30">
         <v>-183206000.0</v>
       </c>
       <c r="E30">
         <v>-493826000.0</v>
       </c>
       <c r="F30">
         <v>-233242000.0</v>
       </c>
       <c r="G30">
         <v>-219231000.0</v>
       </c>
       <c r="H30">
         <v>-525675000.0</v>
       </c>
       <c r="I30">
         <v>-525675000.0</v>
       </c>
@@ -16691,2134 +16899,2168 @@
       </c>
       <c r="N30"/>
       <c r="O30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY30"/>
+  <dimension ref="A1:AZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AX1" t="s">
         <v>13</v>
       </c>
-      <c r="AX1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AY1" t="s">
+        <v>143</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B2">
-        <v>0.0</v>
+        <v>262935000.0</v>
       </c>
       <c r="C2">
         <v>0.0</v>
       </c>
       <c r="D2">
         <v>0.0</v>
       </c>
       <c r="E2">
         <v>0.0</v>
       </c>
       <c r="F2">
         <v>0.0</v>
       </c>
       <c r="G2">
         <v>0.0</v>
       </c>
       <c r="H2">
+        <v>0.0</v>
+      </c>
+      <c r="I2">
         <v>26088000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>66000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>97682000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>86875000.0</v>
       </c>
-      <c r="L2">
-[...1 lines deleted...]
-      </c>
       <c r="M2">
         <v>0.0</v>
       </c>
       <c r="N2">
         <v>0.0</v>
       </c>
       <c r="O2">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>0.0</v>
       </c>
       <c r="Q2">
         <v>0.0</v>
       </c>
       <c r="R2">
+        <v>0.0</v>
+      </c>
+      <c r="S2">
         <v>640000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>678000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>261000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>640000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2393000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2997000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>175463000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1235000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>23133000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>7791000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1968000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2822000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4246000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5300000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>14482000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5987000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2419000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>11391000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>16755000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>9609000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5190000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2485000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>926000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>72000.0</v>
       </c>
-      <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
-    </row>
-    <row r="3" spans="1:51">
+      <c r="AZ2"/>
+    </row>
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B3">
+        <v>37906000</v>
+      </c>
+      <c r="C3">
         <v>48818000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>67262000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>36734000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>30528000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>133365000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>54893000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>43399000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>35073000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>53974000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>31019000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>29962000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>29460000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>325243000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>58742000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>60931000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>70734000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>65861000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>69069000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>36599000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>15059000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>19953000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>41851000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>49278000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>67983000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5318000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>120875000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>125185000</v>
-      </c>
-[...1 lines deleted...]
-        <v>16005000</v>
       </c>
       <c r="AD3">
         <v>16005000</v>
       </c>
       <c r="AE3">
         <v>16005000</v>
       </c>
       <c r="AF3">
         <v>16005000</v>
       </c>
       <c r="AG3">
+        <v>16005000</v>
+      </c>
+      <c r="AH3">
         <v>127971000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>541379000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>398089000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>250816000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>103513000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>416320000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>290124000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>175594000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>85722000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>452635000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>335912000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>200075000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>126014000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>553582000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>428036000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>265918000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>395468000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>115571000</v>
       </c>
     </row>
-    <row r="4" spans="1:51">
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4">
         <v>-678000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>417000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-379000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-1753000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-604000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>2997000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-1235000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>1235000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-7791000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>5823000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-854000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-1424000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-1054000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-9182000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>8495000.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>-8972000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-5364000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>7146000.0</v>
       </c>
-      <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
-    </row>
-    <row r="5" spans="1:51">
+      <c r="AZ4"/>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-280000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-520000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-555000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>84000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>40000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>118000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>200000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-260000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>477000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>16904000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-547000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>26411000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>39384000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-90240000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4393000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2056000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2791000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>42180000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>51000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>918000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-819000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-155000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>6511000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-3261000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3299000.0</v>
       </c>
-      <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
-    </row>
-    <row r="6" spans="1:51">
+      <c r="AZ5"/>
+    </row>
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B6">
+        <v>-262935000.0</v>
+      </c>
+      <c r="C6">
         <v>262935000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
         <v>0.0</v>
       </c>
       <c r="E6">
         <v>0.0</v>
       </c>
       <c r="F6">
-        <v>-66000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G6">
         <v>-66000.0</v>
       </c>
       <c r="H6">
+        <v>-66000.0</v>
+      </c>
+      <c r="I6">
         <v>-26088000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>26022000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>66000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>97682000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>86875000.0</v>
       </c>
-      <c r="M6">
-[...1 lines deleted...]
-      </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
+        <v>0.0</v>
+      </c>
+      <c r="P6">
         <v>-123531000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-90971000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-100518000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-88385000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-102132000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>417000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-379000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1753000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-604000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-172466000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-44578000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-21898000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-50607000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>5823000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-854000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1424000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-1054000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-9182000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>8495000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3568000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-8972000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-5364000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>7146000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>8852000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2705000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1559000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>854000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>72000.0</v>
       </c>
-      <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
-      <c r="AT6">
+      <c r="AT6"/>
+      <c r="AU6">
         <v>230192000.0</v>
       </c>
-      <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
-    </row>
-    <row r="7" spans="1:51">
+      <c r="AZ6"/>
+    </row>
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B7">
+        <v>11733000.0</v>
+      </c>
+      <c r="C7">
         <v>21832000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-24749000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>29499000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-26342000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7137000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-21187000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>11755000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2967000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1152000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>5421000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-2497000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-5754000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-7401000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>549000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-7042000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>18958000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-4871000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>8974000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>12029000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-11701000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>43428000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-35784000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>74965000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-82190000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>26381000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-4761000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>7087000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-5235000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>2734000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>945000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-7474000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>6483000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>4689000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>4189000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-7959000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>6132000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-9556000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>2004000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>890000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>995000.0</v>
       </c>
-      <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
-    </row>
-    <row r="8" spans="1:51">
+      <c r="AZ7"/>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>3787000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-8776000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-7405000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-1842000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>3102000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>3514000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>4264000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>4662000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-1254000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-14243000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>10520000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-7810000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>14572000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>11458000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>4326000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-80000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>7110000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>31313000.0</v>
       </c>
-      <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-      <c r="AJ8">
+      <c r="AJ8"/>
+      <c r="AK8">
         <v>-74000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-67000.0</v>
       </c>
-      <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
-    </row>
-    <row r="9" spans="1:51">
+      <c r="AZ8"/>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B9">
+        <v>-8696000.0</v>
+      </c>
+      <c r="C9">
         <v>-2858000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1235000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>12651000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-8825000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-17279000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3342000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4167000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-16053000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>5272000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1442000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3787000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-8776000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-7405000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1842000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3102000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3514000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4264000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4662000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1254000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-14243000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>10520000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-7810000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>14572000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>11458000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4326000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-80000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>7110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31313000.0</v>
       </c>
       <c r="AD9">
         <v>31313000.0</v>
       </c>
       <c r="AE9">
         <v>31313000.0</v>
       </c>
       <c r="AF9">
         <v>31313000.0</v>
       </c>
       <c r="AG9">
+        <v>31313000.0</v>
+      </c>
+      <c r="AH9">
         <v>-2715000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-76000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>141000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-74000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-67000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>3242000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-1000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-201000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>3682000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-217000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>6873000.0</v>
       </c>
-      <c r="AR9">
-[...1 lines deleted...]
-      </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
         <v>-35562000.0</v>
       </c>
-      <c r="AU9">
-[...2 lines deleted...]
-      <c r="AV9"/>
+      <c r="AV9">
+        <v>0.0</v>
+      </c>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
-    </row>
-    <row r="10" spans="1:51">
+      <c r="AZ9"/>
+    </row>
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>30900000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>36792000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-12726000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>36587000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-75182000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>57950000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-166604000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>163308000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>146205000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>123872000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-33307000.0</v>
       </c>
-      <c r="AD10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
         <v>12850000.0</v>
       </c>
-      <c r="AI10">
-[...1 lines deleted...]
-      </c>
       <c r="AJ10">
+        <v>0.0</v>
+      </c>
+      <c r="AK10">
         <v>-13967000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1859000.0</v>
       </c>
-      <c r="AL10">
-[...1 lines deleted...]
-      </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
-      <c r="AV10"/>
+      <c r="AV10">
+        <v>0.0</v>
+      </c>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
-    </row>
-    <row r="11" spans="1:51">
+      <c r="AZ10"/>
+    </row>
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>2852000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-6004000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3542000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>559000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2307000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-10184000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>15326000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-8866000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4612000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1890000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-14362000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>33493000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-28080000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>21070000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-37708000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>20602000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-4760000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-517000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-34187000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2683000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>27000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-6655000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>6638000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>22954000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>4097000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-7885000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>6199000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>426000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-11632000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-6845000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2527000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>18719000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>180000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>9727000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>5646000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>6495000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1444000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1687000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>541000.0</v>
       </c>
-      <c r="AX11"/>
       <c r="AY11"/>
-    </row>
-    <row r="12" spans="1:51">
+      <c r="AZ11"/>
+    </row>
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>49232000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>46643000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>47584000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>40495000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>38868000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>42339000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>38224000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>43495000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>40126000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>56676000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>47936000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>40803000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>43004000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>31509000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>584105000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>262025000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>415571000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>58018000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>10941000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1811000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3897000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4425000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3954000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>18704000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4578000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>5856000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4313000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-6942000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5057000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6310000.0</v>
       </c>
-      <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>-601000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>11618000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
-    </row>
-    <row r="13" spans="1:51">
+      <c r="AZ12"/>
+    </row>
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>4011000.0</v>
       </c>
       <c r="M13">
+        <v>4011000.0</v>
+      </c>
+      <c r="N13">
         <v>1621000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1471000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-778000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-3205000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1452000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-269000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-300000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>11393000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-17620000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>36217000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-28433000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>21564000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-42335000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>29782000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-4199000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>17413000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-34650000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>51000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>918000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-819000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-155000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-5000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-7556000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>14193000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>31000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-5000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>53000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>230000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-5000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>10416000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
-    </row>
-    <row r="14" spans="1:51">
+      <c r="AZ13"/>
+    </row>
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B14">
+        <v>34635000.0</v>
+      </c>
+      <c r="C14">
         <v>51401000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-871000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>51032000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>50416000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>50463000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>50202000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>55291000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>54763000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>52553000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>48413000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>52901000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>52864000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>51249000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>51874000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>53343000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>45968000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>45502000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>45155000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>44287000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>44518000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>44562000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>44601000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>45351000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>44948000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>44801000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>53323000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>44981000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>9431000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>58000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>72000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>18000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>32466000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>368000.0</v>
       </c>
-      <c r="AI14">
-[...1 lines deleted...]
-      </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
         <v>99861000.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>86670000.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>53029000.0</v>
       </c>
-      <c r="AU14">
-[...2 lines deleted...]
-      <c r="AV14"/>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
-    </row>
-    <row r="15" spans="1:51">
+      <c r="AZ14"/>
+    </row>
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B15">
+        <v>111096000.0</v>
+      </c>
+      <c r="C15">
         <v>107324000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>107411000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>111656000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>112753000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>108519000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>108654000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>112955000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>108056000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>108112000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>108038000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>110744000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>108502000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>107842000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>107813000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>109433000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>108287000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>107596000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>107857000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>108936000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>147332000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>146718000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>146802000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>147656000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>149014000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>155470000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>154284000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>152180000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>34263000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>27415000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>23781000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>20523000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>14747000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>10985000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>20717000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>125014000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>57633000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>182446000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>129752000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>82977000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>39725000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>223000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>70519000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>41660000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>14322000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>332500000.0</v>
       </c>
-      <c r="AU15">
-[...2 lines deleted...]
-      <c r="AV15"/>
+      <c r="AV15">
+        <v>0.0</v>
+      </c>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
-    </row>
-    <row r="16" spans="1:51">
+      <c r="AZ15"/>
+    </row>
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B16">
+        <v>0.0</v>
+      </c>
+      <c r="C16">
         <v>262935000.0</v>
       </c>
-      <c r="C16">
-[...1 lines deleted...]
-      </c>
       <c r="D16">
         <v>0.0</v>
       </c>
       <c r="E16">
         <v>0.0</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
       <c r="G16">
         <v>0.0</v>
       </c>
       <c r="H16">
         <v>0.0</v>
       </c>
       <c r="I16">
+        <v>0.0</v>
+      </c>
+      <c r="J16">
         <v>26088000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>66000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>97682000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>86875000.0</v>
       </c>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
       <c r="N16">
         <v>0.0</v>
       </c>
       <c r="O16">
         <v>0.0</v>
       </c>
       <c r="P16">
         <v>0.0</v>
       </c>
       <c r="Q16">
         <v>0.0</v>
       </c>
       <c r="R16">
         <v>0.0</v>
       </c>
       <c r="S16">
+        <v>0.0</v>
+      </c>
+      <c r="T16">
         <v>-101454000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>678000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>261000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>640000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2393000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2997000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-43343000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1235000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-42816000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>7791000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1968000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2822000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>4246000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>5300000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>14482000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>5987000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2419000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>11391000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>16755000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>14042000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>5190000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2485000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>926000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>72000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
-    </row>
-    <row r="17" spans="1:51">
+      <c r="AZ16"/>
+    </row>
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -18826,324 +19068,329 @@
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
-    </row>
-    <row r="18" spans="1:51">
+      <c r="AZ17"/>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B18">
+        <v>200718000.0</v>
+      </c>
+      <c r="C18">
         <v>206685000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>280098000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>228449000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>168414000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>366056000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>130043000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>172407000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>175488000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>154347000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>171418000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>155624000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>153259000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-156615000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>118053000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>108586000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>113930000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>98401000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>116046000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>158075000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>150642000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>186540000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>116625000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>192149000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>79003000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>187197000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>56833000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>57392000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>53582000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>25991000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>22942000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>11356000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>23242000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>14553000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>11745000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-5364000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>7146000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>373489000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>2705000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1559000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>854000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>295000.0</v>
       </c>
-      <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
-    </row>
-    <row r="19" spans="1:51">
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-46906000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-40063000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-32271000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-39657000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-54654000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-111299000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-37123000.0</v>
       </c>
-      <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19">
         <v>-45297000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-262000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-42151000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-277870000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>17000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-78546000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-84146000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-75877000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1104000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-209000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-757000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-465000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-2814000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-10298000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-11690000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-37020000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-13930000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-37680000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-65729000.0</v>
       </c>
       <c r="AD19">
         <v>-65729000.0</v>
       </c>
       <c r="AE19">
         <v>-65729000.0</v>
       </c>
       <c r="AF19">
         <v>-65729000.0</v>
       </c>
       <c r="AG19">
+        <v>-65729000.0</v>
+      </c>
+      <c r="AH19">
         <v>-17389000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-235004000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-25412000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-31475000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-159889000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-75516000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-30472000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-45044000.0</v>
       </c>
-      <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-75516000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-75516000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
-    </row>
-    <row r="20" spans="1:51">
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -19151,1480 +19398,1511 @@
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
-    </row>
-    <row r="21" spans="1:51">
+      <c r="AZ20"/>
+    </row>
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B21">
+        <v>442314000.0</v>
+      </c>
+      <c r="C21">
         <v>220400000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-9700000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-88100000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-6900000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-55600000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-15800000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-49100000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-25600000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-30900000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>217200000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-15700000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>23900000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>9098000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>26500000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>7000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-28272000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>10457000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-30283000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>32500000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-15500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>211000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>233629000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>129429000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>137548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="AD21">
         <v>25000000.0</v>
       </c>
       <c r="AE21">
+        <v>25000000.0</v>
+      </c>
+      <c r="AF21">
         <v>-215000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-15000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>105000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>345000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>122000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>105000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-10000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>240000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>60000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>80000000.0</v>
       </c>
-      <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>505000000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>115000000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
-    </row>
-    <row r="22" spans="1:51">
+      <c r="AZ21"/>
+    </row>
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22">
+        <v>118266000.0</v>
+      </c>
+      <c r="C22">
         <v>51929000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>115984000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>124513000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>120737000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>111189000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>99740000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>86037000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>103926000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>100447000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>97820000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>87012000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>86507000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>82793000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>84014000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>79395000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>80040000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>78626000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>89327000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>80223000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>83441000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>76458000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>105507000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>88441000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-392933000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-144559000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-289477000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>69274000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>9648000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>21388000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>18028000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>14387000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>12805000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>5907000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2978000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-3261000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-3299000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>231268000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>2777000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1550000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1108000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>601000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>42648000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>35122000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>32327000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>55898000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>34290000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>37687000.0</v>
       </c>
-      <c r="AW22"/>
-      <c r="AX22">
+      <c r="AX22"/>
+      <c r="AY22">
         <v>1369000.0</v>
       </c>
-      <c r="AY22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:51">
+      <c r="AZ22"/>
+    </row>
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B23">
+        <v>-32760000.0</v>
+      </c>
+      <c r="C23">
         <v>-7360000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-460000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-8593000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-18449000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-170000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-364000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-192000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-7082000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-145000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-49102000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-32782000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-32066000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>418584000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-18000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-5438000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-302000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-135000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-13000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-10000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-554000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-6293000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-39000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-421000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-117006000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-428000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1804000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-71000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>25000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-7023000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-215000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15000.0</v>
       </c>
       <c r="AG23">
         <v>-15000.0</v>
       </c>
       <c r="AH23">
-        <v>-15691000.0</v>
+        <v>-15000.0</v>
       </c>
       <c r="AI23">
         <v>-15691000.0</v>
       </c>
       <c r="AJ23">
+        <v>-15691000.0</v>
+      </c>
+      <c r="AK23">
         <v>-12587000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1034000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-15691000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-40000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-57000.0</v>
       </c>
-      <c r="AO23"/>
-      <c r="AP23">
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>-15691000.0</v>
       </c>
-      <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
-      <c r="AT23">
+      <c r="AT23"/>
+      <c r="AU23">
         <v>-11460000.0</v>
       </c>
-      <c r="AU23"/>
-      <c r="AV23">
+      <c r="AV23"/>
+      <c r="AW23">
         <v>57695000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>388059000.0</v>
       </c>
-      <c r="AX23"/>
-      <c r="AY23">
+      <c r="AY23"/>
+      <c r="AZ23">
         <v>118446000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:51">
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B24">
+        <v>378628000.0</v>
+      </c>
+      <c r="C24">
         <v>-1154000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-119240000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-40063000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-32271000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-171522000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1132000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-67900000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-2050000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>276000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>783000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-13000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1069000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1626000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-11522000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-17615000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-13412000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-12086000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-13488000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-9243000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-11837000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-10807000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-7810000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-6388000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-11028000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-127044000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-87000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2642000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-267000.0</v>
       </c>
       <c r="AD24">
         <v>-267000.0</v>
       </c>
       <c r="AE24">
         <v>-267000.0</v>
       </c>
       <c r="AF24">
         <v>-267000.0</v>
       </c>
       <c r="AG24">
+        <v>-267000.0</v>
+      </c>
+      <c r="AH24">
         <v>-1284000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-3435000.0</v>
       </c>
-      <c r="AI24">
-[...1 lines deleted...]
-      </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
         <v>13673000.0</v>
       </c>
-      <c r="AM24">
-[...1 lines deleted...]
-      </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
+        <v>0.0</v>
+      </c>
+      <c r="AQ24">
         <v>7180000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>51160000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>40151000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>32762000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-3530000.0</v>
       </c>
-      <c r="AU24">
-[...2 lines deleted...]
-      <c r="AV24"/>
+      <c r="AV24">
+        <v>0.0</v>
+      </c>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
-    </row>
-    <row r="25" spans="1:51">
+      <c r="AZ24"/>
+    </row>
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B25">
+        <v>25772000.0</v>
+      </c>
+      <c r="C25">
         <v>94302000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>63468000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6655000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7313000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7838000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6034000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>22735000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>9024000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10800000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5777000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>10576000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>11105000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3663000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4473000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>11781000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8799000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>13226000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6366000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>26591000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>17407000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>17726000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5491000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-1947000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>662151000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>245470000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>460762000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>9273000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>46697000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-6923000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-4605000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-4667000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-4681000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-4705000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-3739000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-3775000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-4010000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>151777000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-2076000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-881000.0</v>
       </c>
       <c r="AO25">
         <v>-881000.0</v>
       </c>
       <c r="AP25">
+        <v>-881000.0</v>
+      </c>
+      <c r="AQ25">
         <v>-306000.0</v>
       </c>
-      <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
-    </row>
-    <row r="26" spans="1:51">
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B26">
+        <v>-18013000.0</v>
+      </c>
+      <c r="C26">
         <v>-48312000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-41329000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-16771000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-28569000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-28690000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-364000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-14433000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-31000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-145000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-2000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-7182000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1166000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-116000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-18000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-5438000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-1329000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-128000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-568000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-2776000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-1541000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-10000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-74000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-8889000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-15824000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-100000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-25519000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-1828000.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
-      <c r="AV26"/>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
-    </row>
-    <row r="27" spans="1:51">
+      <c r="AZ26"/>
+    </row>
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B27">
+        <v>10579000.0</v>
+      </c>
+      <c r="C27">
         <v>11123000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>11026000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11407000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>12402000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>11461000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>11945000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>11599000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9327000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>8431000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>8349000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8499000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6327000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>5628000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5553000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5641000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2832000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3203000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3255000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3059000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4012000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3065000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3678000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2697000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3338000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>20422000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>20129000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>21543000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>11423000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>8792000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>8574000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>9110000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>8635000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>8662000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>8317000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>9631000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>8323000.0</v>
       </c>
-      <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
-    </row>
-    <row r="28" spans="1:51">
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B28">
+        <v>279212000.0</v>
+      </c>
+      <c r="C28">
         <v>57404000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-165930000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-225120000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-166671000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-193034000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-130282000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-130595000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-147416000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-154557000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-157140000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-143526000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-140568000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>109242000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-123531000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-90971000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-100518000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-88385000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-102132000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-148206000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-138427000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-177021000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-114415000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-172466000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-70844000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-21898000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-50607000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-16531000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-9263000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-27415000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-23996000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-20538000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-14747000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-10985000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-20717000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>215537000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>155486000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>106715000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>80780000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>56930000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>20239000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-223000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-98929000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-41679000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-14336000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>778694000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>403617000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>286524000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>393436000.0</v>
       </c>
-      <c r="AX28"/>
-      <c r="AY28">
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>118723000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:51">
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B29">
+        <v>238624000.0</v>
+      </c>
+      <c r="C29">
         <v>255503000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>212836000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>265183000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>198942000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>232691000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>184936000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>215806000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>210561000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>208321000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>202437000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>185586000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>182719000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>168628000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>176795000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>169517000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>184664000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>164262000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>185115000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>194674000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>165701000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>206493000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>158476000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>241427000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>146986000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>192515000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>177708000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>182577000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>69587000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>25991000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>22942000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>11356000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>23242000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>14553000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>11745000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-5364000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>7146000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>373489000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>2705000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1559000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>854000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>295000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>199559000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>84278000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>39735000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>48887000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>31180000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>17040000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>10613000.0</v>
       </c>
-      <c r="AX29"/>
       <c r="AY29"/>
-    </row>
-    <row r="30" spans="1:51">
+      <c r="AZ29"/>
+    </row>
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B30">
+        <v>-780771000.0</v>
+      </c>
+      <c r="C30">
         <v>-49972000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-46906000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-40063000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-32271000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-39657000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-54654000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-111299000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-37123000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-53698000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-129508000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-42060000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-42151000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-277870000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-53264000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-78546000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-84146000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-75877000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-83661000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-46051000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-27653000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-31225000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-44665000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-65964000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-77377000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-169382000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-134892000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-160223000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-61178000.0</v>
       </c>
       <c r="AD30">
         <v>-61178000.0</v>
       </c>
       <c r="AE30">
         <v>-61178000.0</v>
       </c>
       <c r="AF30">
         <v>-61178000.0</v>
       </c>
       <c r="AG30">
+        <v>-61178000.0</v>
+      </c>
+      <c r="AH30">
         <v>-146644000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-779818000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-620742000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-446984000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-269276000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-478163000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-337577000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-223728000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-94992000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-445455000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-313312000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-159924000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-93252000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-797505000.0</v>
       </c>
-      <c r="AU30">
-[...2 lines deleted...]
-      <c r="AV30"/>
+      <c r="AV30">
+        <v>0.0</v>
+      </c>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
+      <c r="AZ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>