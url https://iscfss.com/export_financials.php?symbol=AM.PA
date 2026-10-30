--- v0 (2026-09-12)
+++ v1 (2026-10-30)
@@ -3134,54 +3134,62 @@
         <v>3978156000.0</v>
       </c>
       <c r="T36">
         <v>3698344000.0</v>
       </c>
       <c r="U36">
         <v>2834759000.0</v>
       </c>
       <c r="V36">
         <v>2199685000.0</v>
       </c>
       <c r="W36">
         <v>163368000.0</v>
       </c>
       <c r="X36">
         <v>150248000.0</v>
       </c>
       <c r="Y36">
         <v>131633000.0</v>
       </c>
     </row>
     <row r="37" spans="1:25">
       <c r="A37" t="s">
         <v>60</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>7497000.0</v>
+      </c>
+      <c r="C37">
+        <v>0.0</v>
+      </c>
+      <c r="D37">
+        <v>0.0</v>
+      </c>
+      <c r="E37">
+        <v>0.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" t="s">
         <v>61</v>
       </c>
@@ -10234,54 +10242,62 @@
       <c r="CC36"/>
       <c r="CD36">
         <v>163368000.0</v>
       </c>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36">
         <v>150248000.0</v>
       </c>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36">
         <v>131633000.0</v>
       </c>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
     </row>
     <row r="37" spans="1:94">
       <c r="A37" t="s">
         <v>60</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>6094000.0</v>
+      </c>
+      <c r="C37">
+        <v>7497000.0</v>
+      </c>
+      <c r="D37">
+        <v>0.0</v>
+      </c>
+      <c r="E37">
+        <v>0.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
@@ -14480,51 +14496,51 @@
         <v>-464542000.0</v>
       </c>
       <c r="T2">
         <v>-221412000.0</v>
       </c>
       <c r="U2">
         <v>-374092000.0</v>
       </c>
       <c r="V2">
         <v>234251000.0</v>
       </c>
       <c r="W2">
         <v>396392000.0</v>
       </c>
       <c r="X2"/>
       <c r="Y2"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>156</v>
       </c>
       <c r="B3">
         <v>206063000.0</v>
       </c>
       <c r="C3">
-        <v>139178000.0</v>
+        <v>234094000.0</v>
       </c>
       <c r="D3">
         <v>174449000.0</v>
       </c>
       <c r="E3">
         <v>174530000.0</v>
       </c>
       <c r="F3">
         <v>151835000.0</v>
       </c>
       <c r="G3">
         <v>156880000.0</v>
       </c>
       <c r="H3">
         <v>142495000.0</v>
       </c>
       <c r="I3">
         <v>82211000.0</v>
       </c>
       <c r="J3">
         <v>87270000.0</v>
       </c>
       <c r="K3">
         <v>84501000.0</v>
       </c>
@@ -14619,131 +14635,131 @@
       <c r="F5">
         <v>539290000.0</v>
       </c>
       <c r="G5">
         <v>288206000.0</v>
       </c>
       <c r="H5">
         <v>794103000.0</v>
       </c>
       <c r="I5">
         <v>466577000.0</v>
       </c>
       <c r="J5">
         <v>379177000.0</v>
       </c>
       <c r="K5">
         <v>289650000.0</v>
       </c>
       <c r="L5">
         <v>342848000.0</v>
       </c>
       <c r="M5">
         <v>320835000.0</v>
       </c>
       <c r="N5">
-        <v>504188000.0</v>
+        <v>670997000.0</v>
       </c>
       <c r="O5">
-        <v>655766000.0</v>
+        <v>739901000.0</v>
       </c>
       <c r="P5">
         <v>492006000.0</v>
       </c>
       <c r="Q5">
         <v>273942000.0</v>
       </c>
       <c r="R5">
         <v>368737000.0</v>
       </c>
       <c r="S5">
         <v>434165000.0</v>
       </c>
       <c r="T5">
         <v>503387000.0</v>
       </c>
       <c r="U5">
         <v>371725000.0</v>
       </c>
       <c r="V5">
         <v>411602000.0</v>
       </c>
       <c r="W5">
         <v>464103000.0</v>
       </c>
       <c r="X5">
         <v>405092000.0</v>
       </c>
       <c r="Y5">
         <v>472501000.0</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>159</v>
       </c>
       <c r="B6">
         <v>799563000.0</v>
       </c>
       <c r="C6">
-        <v>666333000.0</v>
+        <v>761249000.0</v>
       </c>
       <c r="D6">
         <v>1006323000.0</v>
       </c>
       <c r="E6">
         <v>773537000.0</v>
       </c>
       <c r="F6">
         <v>691125000.0</v>
       </c>
       <c r="G6">
         <v>445086000.0</v>
       </c>
       <c r="H6">
         <v>936598000.0</v>
       </c>
       <c r="I6">
         <v>548788000.0</v>
       </c>
       <c r="J6">
         <v>466447000.0</v>
       </c>
       <c r="K6">
         <v>374151000.0</v>
       </c>
       <c r="L6">
         <v>417842000.0</v>
       </c>
       <c r="M6">
         <v>392037000.0</v>
       </c>
       <c r="N6">
-        <v>580035000.0</v>
+        <v>746844000.0</v>
       </c>
       <c r="O6">
-        <v>728016000.0</v>
+        <v>812151000.0</v>
       </c>
       <c r="P6">
         <v>537494000.0</v>
       </c>
       <c r="Q6">
         <v>567932000.0</v>
       </c>
       <c r="R6">
         <v>515336000.0</v>
       </c>
       <c r="S6">
         <v>734509000.0</v>
       </c>
       <c r="T6">
         <v>701562000.0</v>
       </c>
       <c r="U6">
         <v>489782000.0</v>
       </c>
       <c r="V6">
         <v>470579000.0</v>
       </c>
       <c r="W6">
         <v>524408000.0</v>
       </c>
@@ -16778,51 +16794,51 @@
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
     </row>
     <row r="3" spans="1:94">
       <c r="A3" t="s">
         <v>156</v>
       </c>
       <c r="B3">
         <v>101909000.0</v>
       </c>
       <c r="C3">
         <v>106801000.0</v>
       </c>
       <c r="D3">
         <v>99262000.0</v>
       </c>
       <c r="E3">
-        <v>51046000.0</v>
+        <v>97949000.0</v>
       </c>
       <c r="F3">
         <v>88132000.0</v>
       </c>
       <c r="G3">
         <v>88529000.0</v>
       </c>
       <c r="H3">
         <v>85920000.0</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>91244000.0</v>
       </c>
       <c r="K3"/>
       <c r="L3">
         <v>83286000.0</v>
       </c>
       <c r="M3"/>
       <c r="N3">
         <v>79264000.0</v>
       </c>
       <c r="O3"/>
       <c r="P3">
         <v>72571000.0</v>
@@ -17418,51 +17434,51 @@
       </c>
       <c r="CN5">
         <v>243351000.0</v>
       </c>
       <c r="CO5">
         <v>121675500.0</v>
       </c>
       <c r="CP5">
         <v>121675500.0</v>
       </c>
     </row>
     <row r="6" spans="1:94">
       <c r="A6" t="s">
         <v>159</v>
       </c>
       <c r="B6">
         <v>432727000.0</v>
       </c>
       <c r="C6">
         <v>543041000.0</v>
       </c>
       <c r="D6">
         <v>284954000.0</v>
       </c>
       <c r="E6">
-        <v>409221000.0</v>
+        <v>456124000.0</v>
       </c>
       <c r="F6">
         <v>257112000.0</v>
       </c>
       <c r="G6">
         <v>274080000.0</v>
       </c>
       <c r="H6">
         <v>237513000.0</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>472688000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6">
         <v>300849000.0</v>
       </c>
       <c r="M6"/>
       <c r="N6">
         <v>441330000.0</v>
       </c>
       <c r="O6"/>
       <c r="P6">
         <v>249795000.0</v>
@@ -23344,54 +23360,54 @@
       <c r="F14">
         <v>615251000.0</v>
       </c>
       <c r="G14">
         <v>156880000.0</v>
       </c>
       <c r="H14">
         <v>210198000.0</v>
       </c>
       <c r="I14">
         <v>82211000.0</v>
       </c>
       <c r="J14">
         <v>87270000.0</v>
       </c>
       <c r="K14">
         <v>84501000.0</v>
       </c>
       <c r="L14">
         <v>74994000.0</v>
       </c>
       <c r="M14">
         <v>71202000.0</v>
       </c>
       <c r="N14">
-        <v>155741000.0</v>
+        <v>75847000.0</v>
       </c>
       <c r="O14">
-        <v>100287000.0</v>
+        <v>72250000.0</v>
       </c>
       <c r="P14">
         <v>45488000.0</v>
       </c>
       <c r="Q14">
         <v>293990000.0</v>
       </c>
       <c r="R14">
         <v>146599000.0</v>
       </c>
       <c r="S14">
         <v>300344000.0</v>
       </c>
       <c r="T14">
         <v>198175000.0</v>
       </c>
       <c r="U14">
         <v>118057000.0</v>
       </c>
       <c r="V14">
         <v>58977000.0</v>
       </c>
       <c r="W14">
         <v>60305000.0</v>
       </c>
@@ -24022,87 +24038,87 @@
       </c>
       <c r="U24">
         <v>23264000.0</v>
       </c>
       <c r="V24">
         <v>21220000.0</v>
       </c>
       <c r="W24">
         <v>51385000.0</v>
       </c>
       <c r="X24">
         <v>11159000.0</v>
       </c>
       <c r="Y24">
         <v>62506000.0</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
         <v>208</v>
       </c>
       <c r="B25">
         <v>-322456000.0</v>
       </c>
       <c r="C25">
-        <v>-222552000.0</v>
+        <v>-207581000.0</v>
       </c>
       <c r="D25">
         <v>-221038000.0</v>
       </c>
       <c r="E25">
         <v>-157636000.0</v>
       </c>
       <c r="F25">
         <v>-175113000.0</v>
       </c>
       <c r="G25">
         <v>-233159000.0</v>
       </c>
       <c r="H25">
         <v>-126458000.0</v>
       </c>
       <c r="I25">
         <v>1529861000.0</v>
       </c>
       <c r="J25">
         <v>1099106000.0</v>
       </c>
       <c r="K25">
         <v>1817781000.0</v>
       </c>
       <c r="L25">
         <v>2227161000.0</v>
       </c>
       <c r="M25">
         <v>-47423000.0</v>
       </c>
       <c r="N25">
-        <v>-72628000.0</v>
+        <v>-27644000.0</v>
       </c>
       <c r="O25">
-        <v>-117198000.0</v>
+        <v>-89161000.0</v>
       </c>
       <c r="P25">
         <v>-27268000.0</v>
       </c>
       <c r="Q25">
         <v>90835000.0</v>
       </c>
       <c r="R25">
         <v>117598000.0</v>
       </c>
       <c r="S25">
         <v>-93578000.0</v>
       </c>
       <c r="T25">
         <v>-51221000.0</v>
       </c>
       <c r="U25">
         <v>-8683000.0</v>
       </c>
       <c r="V25">
         <v>39879000.0</v>
       </c>
       <c r="W25">
         <v>16709000.0</v>
       </c>