--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3212,51 +3212,51 @@
         <v>153153000.0</v>
       </c>
       <c r="U35">
         <v>30418000.0</v>
       </c>
       <c r="V35">
         <v>1995576.0</v>
       </c>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35">
         <v>20415.0</v>
       </c>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35">
         <v>51926.0</v>
       </c>
     </row>
     <row r="36" spans="1:29">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
-        <v>232869000.0</v>
+        <v>9863000.0</v>
       </c>
       <c r="C36">
         <v>8516000.0</v>
       </c>
       <c r="D36">
         <v>5628000.0</v>
       </c>
       <c r="E36">
         <v>6137000.0</v>
       </c>
       <c r="F36">
         <v>16786000.0</v>
       </c>
       <c r="G36">
         <v>19562000.0</v>
       </c>
       <c r="H36">
         <v>20881000.0</v>
       </c>
       <c r="I36">
         <v>5842000.0</v>
       </c>
       <c r="J36">
         <v>6020000.0</v>
       </c>
@@ -3385,51 +3385,51 @@
       </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
     </row>
     <row r="39" spans="1:29">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
-        <v>67675000.0</v>
+        <v>5999000.0</v>
       </c>
       <c r="C39">
         <v>9518000.0</v>
       </c>
       <c r="D39">
         <v>27416000.0</v>
       </c>
       <c r="E39">
         <v>27382000.0</v>
       </c>
       <c r="F39">
         <v>37653000.0</v>
       </c>
       <c r="G39">
         <v>84963000.0</v>
       </c>
       <c r="H39">
         <v>78160000.0</v>
       </c>
       <c r="I39">
         <v>16721000.0</v>
       </c>
       <c r="J39">
         <v>11120000.0</v>
       </c>
@@ -12331,57 +12331,57 @@
       <c r="CQ35">
         <v>20415.0</v>
       </c>
       <c r="CR35">
         <v>28762.0</v>
       </c>
       <c r="CS35"/>
       <c r="CT35"/>
       <c r="CU35"/>
       <c r="CV35"/>
       <c r="CW35"/>
       <c r="CX35"/>
       <c r="CY35"/>
       <c r="CZ35"/>
       <c r="DA35"/>
       <c r="DB35"/>
     </row>
     <row r="36" spans="1:106">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
         <v>9908000.0</v>
       </c>
       <c r="C36">
-        <v>232869000.0</v>
+        <v>9863000.0</v>
       </c>
       <c r="D36">
         <v>8292000.0</v>
       </c>
       <c r="E36">
-        <v>235455000.0</v>
+        <v>8203000.0</v>
       </c>
       <c r="F36">
         <v>8566000.0</v>
       </c>
       <c r="G36">
         <v>8516000.0</v>
       </c>
       <c r="H36">
         <v>6029000.0</v>
       </c>
       <c r="I36">
         <v>5339000.0</v>
       </c>
       <c r="J36">
         <v>5034000.0</v>
       </c>
       <c r="K36">
         <v>5628000.0</v>
       </c>
       <c r="L36">
         <v>6013000.0</v>
       </c>
       <c r="M36">
         <v>5993000.0</v>
       </c>
@@ -12901,57 +12901,57 @@
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
     </row>
     <row r="39" spans="1:106">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
         <v>25712000.0</v>
       </c>
       <c r="C39">
-        <v>67675000.0</v>
+        <v>5999000.0</v>
       </c>
       <c r="D39">
         <v>10260000.0</v>
       </c>
       <c r="E39">
-        <v>61780000.0</v>
+        <v>7913000.0</v>
       </c>
       <c r="F39">
         <v>10613000.0</v>
       </c>
       <c r="G39">
         <v>9518000.0</v>
       </c>
       <c r="H39">
         <v>11507000.0</v>
       </c>
       <c r="I39">
         <v>13019000.0</v>
       </c>
       <c r="J39">
         <v>20842000.0</v>
       </c>
       <c r="K39">
         <v>27416000.0</v>
       </c>
       <c r="L39">
         <v>18886000.0</v>
       </c>
       <c r="M39">
         <v>22308000.0</v>
       </c>
@@ -18700,51 +18700,51 @@
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>172</v>
       </c>
       <c r="B5">
-        <v>7137000.0</v>
+        <v>23482000.0</v>
       </c>
       <c r="C5">
         <v>-51167000.0</v>
       </c>
       <c r="D5">
         <v>-20483000.0</v>
       </c>
       <c r="E5">
         <v>-37845000.0</v>
       </c>
       <c r="F5">
         <v>51138000.0</v>
       </c>
       <c r="G5">
         <v>644000.0</v>
       </c>
       <c r="H5">
         <v>-81096000.0</v>
       </c>
       <c r="I5">
         <v>-51366000.0</v>
       </c>
       <c r="J5">
         <v>-25457000.0</v>
       </c>
@@ -18789,51 +18789,51 @@
       </c>
       <c r="X5">
         <v>-577000.0</v>
       </c>
       <c r="Y5">
         <v>-4060350.0</v>
       </c>
       <c r="Z5">
         <v>-1920443.0</v>
       </c>
       <c r="AA5">
         <v>-931961.0</v>
       </c>
       <c r="AB5">
         <v>-1089592.0</v>
       </c>
       <c r="AC5">
         <v>-2144354.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>173</v>
       </c>
       <c r="B6">
-        <v>32353000.0</v>
+        <v>48698000.0</v>
       </c>
       <c r="C6">
         <v>-26759000.0</v>
       </c>
       <c r="D6">
         <v>2597000.0</v>
       </c>
       <c r="E6">
         <v>-12750000.0</v>
       </c>
       <c r="F6">
         <v>74430000.0</v>
       </c>
       <c r="G6">
         <v>30912000.0</v>
       </c>
       <c r="H6">
         <v>-33187000.0</v>
       </c>
       <c r="I6">
         <v>-10517000.0</v>
       </c>
       <c r="J6">
         <v>13194000.0</v>
       </c>
@@ -21551,63 +21551,63 @@
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
     </row>
     <row r="5" spans="1:106">
       <c r="A5" t="s">
         <v>172</v>
       </c>
       <c r="B5">
-        <v>14836000.0</v>
+        <v>6469000.0</v>
       </c>
       <c r="C5">
-        <v>-9922000.0</v>
+        <v>23610000.0</v>
       </c>
       <c r="D5">
-        <v>22789000.0</v>
+        <v>17008000.0</v>
       </c>
       <c r="E5">
-        <v>-5510000.0</v>
+        <v>-8186000.0</v>
       </c>
       <c r="F5">
-        <v>-7224000.0</v>
+        <v>-8950000.0</v>
       </c>
       <c r="G5">
         <v>-39065000.0</v>
       </c>
       <c r="H5">
         <v>-574000.0</v>
       </c>
       <c r="I5">
         <v>-1437000.0</v>
       </c>
       <c r="J5">
         <v>-10091000.0</v>
       </c>
       <c r="K5">
         <v>-16722000.0</v>
       </c>
       <c r="L5">
         <v>-1489000.0</v>
       </c>
       <c r="M5">
         <v>9329000.0</v>
       </c>
       <c r="N5">
         <v>-11601000.0</v>
       </c>
@@ -21871,63 +21871,63 @@
       </c>
       <c r="CW5">
         <v>-308635.0</v>
       </c>
       <c r="CX5">
         <v>49119.0</v>
       </c>
       <c r="CY5">
         <v>48846.0</v>
       </c>
       <c r="CZ5">
         <v>77544.0</v>
       </c>
       <c r="DA5">
         <v>-12987.0</v>
       </c>
       <c r="DB5">
         <v>50915.0</v>
       </c>
     </row>
     <row r="6" spans="1:106">
       <c r="A6" t="s">
         <v>173</v>
       </c>
       <c r="B6">
-        <v>21202000.0</v>
+        <v>12835000.0</v>
       </c>
       <c r="C6">
-        <v>-3594000.0</v>
+        <v>29938000.0</v>
       </c>
       <c r="D6">
-        <v>29046000.0</v>
+        <v>23265000.0</v>
       </c>
       <c r="E6">
-        <v>855000.0</v>
+        <v>-1821000.0</v>
       </c>
       <c r="F6">
-        <v>-958000.0</v>
+        <v>-2684000.0</v>
       </c>
       <c r="G6">
         <v>-32517000.0</v>
       </c>
       <c r="H6">
         <v>5484000.0</v>
       </c>
       <c r="I6">
         <v>4637000.0</v>
       </c>
       <c r="J6">
         <v>-4363000.0</v>
       </c>
       <c r="K6">
         <v>-11024000.0</v>
       </c>
       <c r="L6">
         <v>4158000.0</v>
       </c>
       <c r="M6">
         <v>15009000.0</v>
       </c>
       <c r="N6">
         <v>-5546000.0</v>
       </c>