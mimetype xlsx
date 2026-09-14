--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4989,697 +4992,703 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB62"/>
+  <dimension ref="A1:DC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>24219000.0</v>
+      </c>
+      <c r="C2">
         <v>19303000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14509000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15521000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15705000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17029000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20369000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17205000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>20132000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18508000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>20752000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>23990000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>25933000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>24406000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>28115000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>17493000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>21478000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21750000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>23251000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>28387000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>30029000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>23171000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>13047000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>17582000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>27721000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>24658000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>29277000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>47068000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>45093000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>50531000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>48176000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>44774000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>40966000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>44671000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>39738000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>41178000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>28234000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>32490000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>37051000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>26790000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>23844000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>27080000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>30520000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>41447000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>20307000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>14823000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>13122000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>12338000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>16619000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>16110000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>11071000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>8579000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>10571000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>9729000.0</v>
       </c>
-      <c r="BC2"/>
-      <c r="BD2">
+      <c r="BD2"/>
+      <c r="BE2">
         <v>8484000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>8200000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>8497000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>5519000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>9234000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>9853000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>8182000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>6472000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>13858000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>10322000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>9847000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>8182000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>8351000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>5472000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>6189000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>14034000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>55921000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>64750000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>78502000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>77844000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>26698000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>11759000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>30750000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>11989000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>17780286.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>15554250.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>18946106.0</v>
       </c>
-      <c r="CE2"/>
-      <c r="CF2">
+      <c r="CF2"/>
+      <c r="CG2">
         <v>3695305.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>4212071.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2202721.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1229000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>75252.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>41085.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>126498.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>52197.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>91267.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>171049.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>117648.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>299215.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>342320.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>188127.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>223554.0</v>
       </c>
-      <c r="CU2"/>
-      <c r="CV2">
+      <c r="CV2"/>
+      <c r="CW2">
         <v>889287.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>990191.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>880619.0</v>
       </c>
-      <c r="CY2"/>
-      <c r="CZ2">
+      <c r="CZ2"/>
+      <c r="DA2">
         <v>1051897.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>759905.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>874542.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5744,52 +5753,53 @@
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
+      <c r="DC3"/>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5854,336 +5864,340 @@
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
         <v>5461000.0</v>
       </c>
       <c r="C5">
         <v>5461000.0</v>
       </c>
       <c r="D5">
-        <v>4975000.0</v>
+        <v>5461000.0</v>
       </c>
       <c r="E5">
         <v>4975000.0</v>
       </c>
       <c r="F5">
         <v>4975000.0</v>
       </c>
       <c r="G5">
         <v>4975000.0</v>
       </c>
       <c r="H5">
-        <v>2481000.0</v>
+        <v>4975000.0</v>
       </c>
       <c r="I5">
         <v>2481000.0</v>
       </c>
       <c r="J5">
         <v>2481000.0</v>
       </c>
       <c r="K5">
         <v>2481000.0</v>
       </c>
       <c r="L5">
-        <v>1822000.0</v>
+        <v>2481000.0</v>
       </c>
       <c r="M5">
         <v>1822000.0</v>
       </c>
       <c r="N5">
         <v>1822000.0</v>
       </c>
       <c r="O5">
         <v>1822000.0</v>
       </c>
       <c r="P5">
-        <v>-284000.0</v>
+        <v>1822000.0</v>
       </c>
       <c r="Q5">
         <v>-284000.0</v>
       </c>
       <c r="R5">
         <v>-284000.0</v>
       </c>
       <c r="S5">
         <v>-284000.0</v>
       </c>
       <c r="T5">
-        <v>-3878000.0</v>
+        <v>-284000.0</v>
       </c>
       <c r="U5">
         <v>-3878000.0</v>
       </c>
       <c r="V5">
         <v>-3878000.0</v>
       </c>
       <c r="W5">
         <v>-3878000.0</v>
       </c>
       <c r="X5">
-        <v>-2370000.0</v>
+        <v>-3878000.0</v>
       </c>
       <c r="Y5">
         <v>-2370000.0</v>
       </c>
       <c r="Z5">
         <v>-2370000.0</v>
       </c>
       <c r="AA5">
         <v>-2370000.0</v>
       </c>
       <c r="AB5">
-        <v>-2459000.0</v>
+        <v>-2370000.0</v>
       </c>
       <c r="AC5">
         <v>-2459000.0</v>
       </c>
       <c r="AD5">
         <v>-2459000.0</v>
       </c>
       <c r="AE5">
         <v>-2459000.0</v>
       </c>
       <c r="AF5">
-        <v>-2234000.0</v>
+        <v>-2459000.0</v>
       </c>
       <c r="AG5">
         <v>-2234000.0</v>
       </c>
       <c r="AH5">
         <v>-2234000.0</v>
       </c>
       <c r="AI5">
         <v>-2234000.0</v>
       </c>
       <c r="AJ5">
-        <v>-2620000.0</v>
+        <v>-2234000.0</v>
       </c>
       <c r="AK5">
         <v>-2620000.0</v>
       </c>
       <c r="AL5">
         <v>-2620000.0</v>
       </c>
       <c r="AM5">
         <v>-2620000.0</v>
       </c>
       <c r="AN5">
-        <v>1040000.0</v>
+        <v>-2620000.0</v>
       </c>
       <c r="AO5">
         <v>1040000.0</v>
       </c>
       <c r="AP5">
         <v>1040000.0</v>
       </c>
       <c r="AQ5">
         <v>1040000.0</v>
       </c>
       <c r="AR5">
-        <v>0.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
-      <c r="AT5"/>
-      <c r="AU5">
+      <c r="AT5">
+        <v>0.0</v>
+      </c>
+      <c r="AU5"/>
+      <c r="AV5">
         <v>-54343000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>0.0</v>
       </c>
-      <c r="AW5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX5"/>
       <c r="AY5">
         <v>-42047000.0</v>
       </c>
-      <c r="AZ5"/>
+      <c r="AZ5">
+        <v>-42047000.0</v>
+      </c>
       <c r="BA5"/>
-      <c r="BB5">
+      <c r="BB5"/>
+      <c r="BC5">
         <v>-147000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-30684000.0</v>
       </c>
-      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-      <c r="BG5">
+      <c r="BG5"/>
+      <c r="BH5">
         <v>-19235000.0</v>
       </c>
-      <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
-      <c r="BK5">
+      <c r="BK5"/>
+      <c r="BL5">
         <v>-6813000.0</v>
       </c>
-      <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
-      <c r="BO5">
+      <c r="BO5"/>
+      <c r="BP5">
         <v>-77782000.0</v>
       </c>
-      <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
-      <c r="BS5">
+      <c r="BS5"/>
+      <c r="BT5">
         <v>-43625000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>471000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1097000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-2932000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-2383000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-1810000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-237000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-416000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>545000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>79767.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-258012.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-663381.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-1626564.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-1584339.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-1851714.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-2119089.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>33195.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>3406.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-10399.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-38924.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-37785.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-35561.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-6753.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-5478.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>14204.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>6043.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-3289.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-7179.0</v>
       </c>
-      <c r="CU5"/>
-      <c r="CV5">
+      <c r="CV5"/>
+      <c r="CW5">
         <v>8468.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>4634.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>7717.0</v>
       </c>
-      <c r="CY5"/>
-      <c r="CZ5">
+      <c r="CZ5"/>
+      <c r="DA5">
         <v>1854.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-4664.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-5444.0</v>
       </c>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -6248,134 +6262,137 @@
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
+      <c r="DC6"/>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7">
+        <v>22469000.0</v>
+      </c>
+      <c r="C7">
         <v>18215000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>17970000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>19095000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>20398000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>20609000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>21764000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>20180000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>21309000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>22381000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>23362000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>23986000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>24972000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>23534000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>18911000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>12847000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>13933000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>15002000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>13291000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>12581000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>13359000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>11537000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>10895000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>22200000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>23062000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>23889000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>24628000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -6410,116 +6427,119 @@
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
+      <c r="DC7"/>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8">
         <v>79000.0</v>
       </c>
       <c r="C8">
-        <v>78000.0</v>
+        <v>79000.0</v>
       </c>
       <c r="D8">
         <v>78000.0</v>
       </c>
       <c r="E8">
         <v>78000.0</v>
       </c>
       <c r="F8">
         <v>78000.0</v>
       </c>
       <c r="G8">
         <v>78000.0</v>
       </c>
       <c r="H8">
         <v>78000.0</v>
       </c>
       <c r="I8">
         <v>78000.0</v>
       </c>
       <c r="J8">
         <v>78000.0</v>
       </c>
       <c r="K8">
-        <v>77000.0</v>
+        <v>78000.0</v>
       </c>
       <c r="L8">
         <v>77000.0</v>
       </c>
       <c r="M8">
         <v>77000.0</v>
       </c>
       <c r="N8">
         <v>77000.0</v>
       </c>
       <c r="O8">
+        <v>77000.0</v>
+      </c>
+      <c r="P8">
         <v>76000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000.0</v>
       </c>
       <c r="Q8">
         <v>75000.0</v>
       </c>
       <c r="R8">
         <v>75000.0</v>
       </c>
       <c r="S8">
-        <v>74000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="T8">
         <v>74000.0</v>
       </c>
       <c r="U8">
         <v>74000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>74000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6560,100 +6580,101 @@
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>1039735000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1039897000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1040834000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1036459000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1036692000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1037869000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1037205000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1036608000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1035980000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1037718000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1036638000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
@@ -6692,372 +6713,376 @@
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
+      <c r="DC9"/>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>23962000.0</v>
+      </c>
+      <c r="C10">
         <v>20309000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>25673000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>32516000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>30491000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>26778000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>35469000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>33591000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>27124000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>29310000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>30014000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>26162000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>22739000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>21173000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>36456000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>28458000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>57376000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>36184000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>50612000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>36029000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>50796000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>44146000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>47667000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>38730000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>29783000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>26779000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>18997000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>18921000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>16513000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>21751000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>26627000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>56093000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>62581000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>57380000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>49489000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>56923000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>91454000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>73734000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>64259000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>40639000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>31673000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>19207000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>52712000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>53056000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>49262000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>42274000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>62084000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>56256000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>25923000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>7846000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>5151000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>9175000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>6983000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>4194000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>7586000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>18671000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>5666000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>4981000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>8914000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>16808000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>9832000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>8450000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>8736000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1644000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1975000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>2923000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>17545000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>11336000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>12073000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>8365000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>11466000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>13979000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>19102000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>21071000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>5707000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>10290000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>35929000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>30175000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>44053000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>100737815.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>139994795.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>4200902.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>4521111.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>11344034.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>16427839.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>20743553.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>188444.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>361480.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>230886.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>108686.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>249000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>459907.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1135129.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>111613.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>908655.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>2606477.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>879664.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>1598541.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>265408.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>288459.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>743685.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>283142.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>1039866.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>508769.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>1146604.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>896936.0</v>
       </c>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7122,1512 +7147,1524 @@
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
+      <c r="DC11"/>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>23962000.0</v>
+      </c>
+      <c r="C12">
         <v>20309000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>25673000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>32516000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>30491000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>26778000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>35469000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>33591000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>27124000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>29310000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>30014000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>26162000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>22739000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>21173000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>36456000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>28458000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>57376000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>36184000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>50612000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>36029000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>50796000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>44146000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>47667000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>38730000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>29783000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>26779000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>18997000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>18921000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>16513000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>21751000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>26627000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>56093000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>62581000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>57380000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>49489000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>56923000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>91454000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>73734000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>64259000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>40639000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>31673000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>19207000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>52712000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>53056000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>49262000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>42274000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>62084000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>56256000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>25923000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>7846000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>5151000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>9175000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>6983000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4194000.0</v>
       </c>
-      <c r="BC12"/>
-      <c r="BD12">
+      <c r="BD12"/>
+      <c r="BE12">
         <v>18671000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>5666000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4981000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>8914000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>16808000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>9832000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>8450000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>8736000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>20144000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1975000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2923000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>17545000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>11437000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>12174000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>12540000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>19246000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>21431000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>26657000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>36506000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>25060000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>29467000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>50386000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>50149000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>83172000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>100737815.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>139994795.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>4200902.0</v>
       </c>
-      <c r="CE12"/>
-      <c r="CF12">
+      <c r="CF12"/>
+      <c r="CG12">
         <v>11344034.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>16427839.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>20743553.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>188444.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>3730917.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>3774841.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>4061665.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>249000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>4729857.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>4989491.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>5387740.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>6218136.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>4579889.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>7635438.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>8520541.0</v>
       </c>
-      <c r="CU12"/>
-      <c r="CV12">
+      <c r="CV12"/>
+      <c r="CW12">
         <v>2191051.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>2271600.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>1789470.0</v>
       </c>
-      <c r="CY12"/>
-      <c r="CZ12">
+      <c r="CZ12"/>
+      <c r="DA12">
         <v>1285399.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>1906080.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>1645186.0</v>
       </c>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
         <v>78000.0</v>
       </c>
       <c r="C13">
-        <v>77000.0</v>
+        <v>78000.0</v>
       </c>
       <c r="D13">
         <v>77000.0</v>
       </c>
       <c r="E13">
         <v>77000.0</v>
       </c>
       <c r="F13">
         <v>77000.0</v>
       </c>
       <c r="G13">
         <v>77000.0</v>
       </c>
       <c r="H13">
         <v>77000.0</v>
       </c>
       <c r="I13">
         <v>77000.0</v>
       </c>
       <c r="J13">
         <v>77000.0</v>
       </c>
       <c r="K13">
-        <v>76000.0</v>
+        <v>77000.0</v>
       </c>
       <c r="L13">
         <v>76000.0</v>
       </c>
       <c r="M13">
         <v>76000.0</v>
       </c>
       <c r="N13">
         <v>76000.0</v>
       </c>
       <c r="O13">
+        <v>76000.0</v>
+      </c>
+      <c r="P13">
         <v>75000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74000.0</v>
       </c>
       <c r="Q13">
         <v>74000.0</v>
       </c>
       <c r="R13">
         <v>74000.0</v>
       </c>
       <c r="S13">
-        <v>73000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="T13">
         <v>73000.0</v>
       </c>
       <c r="U13">
         <v>73000.0</v>
       </c>
       <c r="V13">
         <v>73000.0</v>
       </c>
       <c r="W13">
+        <v>73000.0</v>
+      </c>
+      <c r="X13">
         <v>72000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>63000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>55000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56000.0</v>
       </c>
       <c r="AA13">
         <v>56000.0</v>
       </c>
       <c r="AB13">
-        <v>50000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="AC13">
         <v>50000.0</v>
       </c>
       <c r="AD13">
+        <v>50000.0</v>
+      </c>
+      <c r="AE13">
         <v>49000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>46000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000.0</v>
       </c>
       <c r="AG13">
         <v>45000.0</v>
       </c>
       <c r="AH13">
-        <v>44000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="AI13">
         <v>44000.0</v>
       </c>
       <c r="AJ13">
         <v>44000.0</v>
       </c>
       <c r="AK13">
         <v>44000.0</v>
       </c>
       <c r="AL13">
         <v>44000.0</v>
       </c>
       <c r="AM13">
         <v>44000.0</v>
       </c>
       <c r="AN13">
         <v>44000.0</v>
       </c>
       <c r="AO13">
         <v>44000.0</v>
       </c>
       <c r="AP13">
-        <v>43000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="AQ13">
         <v>43000.0</v>
       </c>
       <c r="AR13">
         <v>43000.0</v>
       </c>
       <c r="AS13">
-        <v>25000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="AT13">
         <v>25000.0</v>
       </c>
       <c r="AU13">
         <v>25000.0</v>
       </c>
       <c r="AV13">
+        <v>25000.0</v>
+      </c>
+      <c r="AW13">
         <v>24000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>21000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>18000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>16000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>15000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>12000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>157000.0</v>
       </c>
-      <c r="BC13"/>
-      <c r="BD13">
+      <c r="BD13"/>
+      <c r="BE13">
         <v>145000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87000.0</v>
       </c>
       <c r="BF13">
         <v>87000.0</v>
       </c>
       <c r="BG13">
         <v>87000.0</v>
       </c>
       <c r="BH13">
+        <v>87000.0</v>
+      </c>
+      <c r="BI13">
         <v>49000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>20000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>108000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>90000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>83000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>82000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>66000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>57000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58000.0</v>
       </c>
       <c r="BQ13">
         <v>58000.0</v>
       </c>
       <c r="BR13">
         <v>58000.0</v>
       </c>
       <c r="BS13">
         <v>58000.0</v>
       </c>
       <c r="BT13">
         <v>58000.0</v>
       </c>
       <c r="BU13">
         <v>58000.0</v>
       </c>
       <c r="BV13">
-        <v>41000.0</v>
+        <v>58000.0</v>
       </c>
       <c r="BW13">
         <v>41000.0</v>
       </c>
       <c r="BX13">
         <v>41000.0</v>
       </c>
       <c r="BY13">
         <v>41000.0</v>
       </c>
       <c r="BZ13">
         <v>41000.0</v>
       </c>
       <c r="CA13">
+        <v>41000.0</v>
+      </c>
+      <c r="CB13">
         <v>40000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>37263.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>37223.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>30550.0</v>
       </c>
-      <c r="CE13"/>
-      <c r="CF13">
+      <c r="CF13"/>
+      <c r="CG13">
         <v>28667.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>28608.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>27700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37821.0</v>
       </c>
       <c r="CJ13">
         <v>37821.0</v>
       </c>
       <c r="CK13">
-        <v>36291.0</v>
+        <v>37821.0</v>
       </c>
       <c r="CL13">
         <v>36291.0</v>
       </c>
       <c r="CM13">
         <v>36291.0</v>
       </c>
       <c r="CN13">
+        <v>36291.0</v>
+      </c>
+      <c r="CO13">
         <v>179685.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>177435.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>176205.0</v>
       </c>
       <c r="CQ13">
         <v>176205.0</v>
       </c>
       <c r="CR13">
         <v>176205.0</v>
       </c>
       <c r="CS13">
         <v>176205.0</v>
       </c>
       <c r="CT13">
         <v>176205.0</v>
       </c>
-      <c r="CU13"/>
-      <c r="CV13">
+      <c r="CU13">
+        <v>176205.0</v>
+      </c>
+      <c r="CV13"/>
+      <c r="CW13">
         <v>172750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171250.0</v>
       </c>
       <c r="CX13">
         <v>171250.0</v>
       </c>
-      <c r="CY13"/>
-      <c r="CZ13">
+      <c r="CY13">
+        <v>171250.0</v>
+      </c>
+      <c r="CZ13"/>
+      <c r="DA13">
         <v>168625.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>162625.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>136176.0</v>
       </c>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>77071000.0</v>
+      </c>
+      <c r="C14">
         <v>76639000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>76536000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>74415000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>74232000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>73836000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>73482000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>73835000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>73486000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>72766000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>72969000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>73191000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>74103000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>73815000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>73276000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>73011000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>73123000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>71390000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>72222000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>71383000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>71929000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>72464000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>67512000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>61699000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>54498000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>53828000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>48438000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>47777000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>47771000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>45517000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>43969000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>43299000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>43285000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>42912000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>42911000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>42475000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>42295000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>42375000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>42489000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>42226000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>42229000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42052000.0</v>
       </c>
       <c r="AQ14">
         <v>42052000.0</v>
       </c>
       <c r="AR14">
+        <v>42052000.0</v>
+      </c>
+      <c r="AS14">
         <v>41861000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>24837000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>24104000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>24633000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>24307000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>22276000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>16181000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>15293000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>13177000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>12135000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>10059916.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>9628581.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>7712000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>5759000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>5745156.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>2239511.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>2213411.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1117872.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>905471.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>905451.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>780003.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>723136.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>551211.0</v>
       </c>
       <c r="BO14">
         <v>551211.0</v>
       </c>
       <c r="BP14">
+        <v>551211.0</v>
+      </c>
+      <c r="BQ14">
         <v>542868.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>542716.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>542849.0</v>
       </c>
       <c r="BS14">
         <v>542849.0</v>
       </c>
       <c r="BT14">
+        <v>542849.0</v>
+      </c>
+      <c r="BU14">
         <v>540164.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>442430.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>381792.0</v>
       </c>
       <c r="BW14">
         <v>381792.0</v>
       </c>
       <c r="BX14">
+        <v>381792.0</v>
+      </c>
+      <c r="BY14">
         <v>380268.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>383553.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>386972.0</v>
       </c>
       <c r="CA14">
         <v>386972.0</v>
       </c>
       <c r="CB14">
+        <v>386972.0</v>
+      </c>
+      <c r="CC14">
         <v>354554.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>316330.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>281783.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>272523.0</v>
       </c>
       <c r="CF14">
         <v>272523.0</v>
       </c>
       <c r="CG14">
+        <v>272523.0</v>
+      </c>
+      <c r="CH14">
         <v>266449.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154838.0</v>
       </c>
       <c r="CI14">
         <v>154838.0</v>
       </c>
       <c r="CJ14">
+        <v>154838.0</v>
+      </c>
+      <c r="CK14">
         <v>117472.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>115301.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>111926.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>21308.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>20824.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20703.0</v>
       </c>
       <c r="CP14">
         <v>20703.0</v>
       </c>
       <c r="CQ14">
         <v>20703.0</v>
       </c>
       <c r="CR14">
+        <v>20703.0</v>
+      </c>
+      <c r="CS14">
         <v>20743.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>20880.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>20723.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20511.0</v>
       </c>
       <c r="CV14">
         <v>20511.0</v>
       </c>
       <c r="CW14">
+        <v>20511.0</v>
+      </c>
+      <c r="CX14">
         <v>20375.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>21413.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>19934.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>21741.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>22306.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>23281.0</v>
       </c>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>76000.0</v>
       </c>
       <c r="O15">
+        <v>76000.0</v>
+      </c>
+      <c r="P15">
         <v>75000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74000.0</v>
       </c>
       <c r="Q15">
         <v>74000.0</v>
       </c>
       <c r="R15">
         <v>74000.0</v>
       </c>
       <c r="S15">
-        <v>73000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="T15">
         <v>73000.0</v>
       </c>
       <c r="U15">
         <v>73000.0</v>
       </c>
       <c r="V15">
         <v>73000.0</v>
       </c>
       <c r="W15">
+        <v>73000.0</v>
+      </c>
+      <c r="X15">
         <v>72000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>63000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>55000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56000.0</v>
       </c>
       <c r="AA15">
         <v>56000.0</v>
       </c>
       <c r="AB15">
-        <v>50000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="AC15">
         <v>50000.0</v>
       </c>
       <c r="AD15">
+        <v>50000.0</v>
+      </c>
+      <c r="AE15">
         <v>49000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>46000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000.0</v>
       </c>
       <c r="AG15">
         <v>45000.0</v>
       </c>
       <c r="AH15">
-        <v>44000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="AI15">
         <v>44000.0</v>
       </c>
       <c r="AJ15">
         <v>44000.0</v>
       </c>
       <c r="AK15">
         <v>44000.0</v>
       </c>
       <c r="AL15">
         <v>44000.0</v>
       </c>
       <c r="AM15">
         <v>44000.0</v>
       </c>
       <c r="AN15">
         <v>44000.0</v>
       </c>
       <c r="AO15">
         <v>44000.0</v>
       </c>
       <c r="AP15">
-        <v>43000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="AQ15">
         <v>43000.0</v>
       </c>
       <c r="AR15">
         <v>43000.0</v>
       </c>
       <c r="AS15">
-        <v>25000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="AT15">
         <v>25000.0</v>
       </c>
       <c r="AU15">
         <v>25000.0</v>
       </c>
       <c r="AV15">
+        <v>25000.0</v>
+      </c>
+      <c r="AW15">
         <v>24000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>21000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>18000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>16000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>15000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>12000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>10000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>147000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>145000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87000.0</v>
       </c>
       <c r="BF15">
         <v>87000.0</v>
       </c>
       <c r="BG15">
         <v>87000.0</v>
       </c>
       <c r="BH15">
+        <v>87000.0</v>
+      </c>
+      <c r="BI15">
         <v>49000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>20000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>108000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>90000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>83000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>82000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>66000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>57000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58000.0</v>
       </c>
       <c r="BQ15">
         <v>58000.0</v>
       </c>
       <c r="BR15">
         <v>58000.0</v>
       </c>
       <c r="BS15">
         <v>58000.0</v>
       </c>
       <c r="BT15">
         <v>58000.0</v>
       </c>
       <c r="BU15">
         <v>58000.0</v>
       </c>
       <c r="BV15">
-        <v>41000.0</v>
+        <v>58000.0</v>
       </c>
       <c r="BW15">
         <v>41000.0</v>
       </c>
       <c r="BX15">
         <v>41000.0</v>
       </c>
       <c r="BY15">
         <v>41000.0</v>
       </c>
       <c r="BZ15">
         <v>41000.0</v>
       </c>
       <c r="CA15">
+        <v>41000.0</v>
+      </c>
+      <c r="CB15">
         <v>40000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>37263.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>37223.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>30550.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>28874.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>28667.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>28608.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>27700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37821.0</v>
       </c>
       <c r="CJ15">
         <v>37821.0</v>
       </c>
       <c r="CK15">
-        <v>36291.0</v>
+        <v>37821.0</v>
       </c>
       <c r="CL15">
         <v>36291.0</v>
       </c>
       <c r="CM15">
         <v>36291.0</v>
       </c>
       <c r="CN15">
+        <v>36291.0</v>
+      </c>
+      <c r="CO15">
         <v>179685.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>177435.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>176205.0</v>
       </c>
       <c r="CQ15">
         <v>176205.0</v>
       </c>
       <c r="CR15">
         <v>176205.0</v>
       </c>
       <c r="CS15">
         <v>176205.0</v>
       </c>
       <c r="CT15">
         <v>176205.0</v>
       </c>
       <c r="CU15">
-        <v>172750.0</v>
+        <v>176205.0</v>
       </c>
       <c r="CV15">
         <v>172750.0</v>
       </c>
       <c r="CW15">
-        <v>171250.0</v>
+        <v>172750.0</v>
       </c>
       <c r="CX15">
         <v>171250.0</v>
       </c>
       <c r="CY15">
-        <v>168625.0</v>
+        <v>171250.0</v>
       </c>
       <c r="CZ15">
         <v>168625.0</v>
       </c>
       <c r="DA15">
+        <v>168625.0</v>
+      </c>
+      <c r="DB15">
         <v>162625.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>136176.0</v>
       </c>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>16644000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>15328000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>22172000.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>21307000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>15455000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>15977000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>13623000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>11101000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>11721000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>13628000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>23368000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>22331000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>18614000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>18718000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>22773000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>23421000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>20885000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>21790000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>24255000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>21673000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>26073000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>21651000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>21561000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>24108000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>18935000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>18984000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>18844000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>13900000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>5846000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3305000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>4230000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>6203000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>8346000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>10440000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>11719000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>5851000.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>3236000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>6163000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2287000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>3905000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>5891000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>19483000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>22485000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>32421000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>32533000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>14248000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>9633000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>6549000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>5570000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>3821000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>13420000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>947000.0</v>
       </c>
-      <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
-      <c r="CK16">
+      <c r="CK16"/>
+      <c r="CL16">
         <v>373419.0</v>
       </c>
-      <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
-      <c r="CR16">
+      <c r="CR16"/>
+      <c r="CS16">
         <v>-31047.0</v>
       </c>
-      <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
+      <c r="DC16"/>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8692,52 +8729,53 @@
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -8802,52 +8840,53 @@
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8912,91 +8951,92 @@
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5970000.0</v>
       </c>
       <c r="M20">
         <v>5970000.0</v>
       </c>
       <c r="N20">
         <v>5970000.0</v>
       </c>
       <c r="O20">
         <v>5970000.0</v>
       </c>
       <c r="P20">
         <v>5970000.0</v>
       </c>
       <c r="Q20">
+        <v>5970000.0</v>
+      </c>
+      <c r="R20">
         <v>5908000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>5958000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
@@ -9008,156 +9048,157 @@
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
-      <c r="BW20">
+      <c r="BW20"/>
+      <c r="BX20">
         <v>88168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85307000.0</v>
       </c>
       <c r="BY20">
         <v>85307000.0</v>
       </c>
       <c r="BZ20">
         <v>85307000.0</v>
       </c>
       <c r="CA20">
         <v>85307000.0</v>
       </c>
       <c r="CB20">
-        <v>2565750.0</v>
+        <v>85307000.0</v>
       </c>
       <c r="CC20">
         <v>2565750.0</v>
       </c>
       <c r="CD20">
         <v>2565750.0</v>
       </c>
-      <c r="CE20"/>
+      <c r="CE20">
+        <v>2565750.0</v>
+      </c>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
+        <v>7264000.0</v>
+      </c>
+      <c r="C21">
         <v>7419000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7574000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7730000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7885000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>8142000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4509000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>8057000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>8204000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8351000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>8498000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>8645000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>8792000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>8940000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>9087000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>9234000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>9381000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>9460000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2678000.0</v>
       </c>
       <c r="T21">
         <v>2678000.0</v>
       </c>
       <c r="U21">
         <v>2678000.0</v>
       </c>
       <c r="V21">
         <v>2678000.0</v>
       </c>
       <c r="W21">
         <v>2678000.0</v>
       </c>
       <c r="X21">
         <v>2678000.0</v>
       </c>
       <c r="Y21">
         <v>2678000.0</v>
       </c>
       <c r="Z21">
         <v>2678000.0</v>
       </c>
       <c r="AA21">
         <v>2678000.0</v>
       </c>
@@ -9188,888 +9229,899 @@
       <c r="AJ21">
         <v>2678000.0</v>
       </c>
       <c r="AK21">
         <v>2678000.0</v>
       </c>
       <c r="AL21">
         <v>2678000.0</v>
       </c>
       <c r="AM21">
         <v>2678000.0</v>
       </c>
       <c r="AN21">
         <v>2678000.0</v>
       </c>
       <c r="AO21">
         <v>2678000.0</v>
       </c>
       <c r="AP21">
         <v>2678000.0</v>
       </c>
       <c r="AQ21">
         <v>2678000.0</v>
       </c>
       <c r="AR21">
+        <v>2678000.0</v>
+      </c>
+      <c r="AS21">
         <v>2566000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2678000.0</v>
       </c>
       <c r="AT21">
         <v>2678000.0</v>
       </c>
       <c r="AU21">
+        <v>2678000.0</v>
+      </c>
+      <c r="AV21">
         <v>2786000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2904000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>3023000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3141000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>3260000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>3378000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>3497000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>3615000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>3734000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>3865000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>3996000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>4227000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>4458000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>4689000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>4920000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>5151000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>5382000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>4801000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>4919000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>5038000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>5156000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>5275000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>5393000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>5512000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>5630000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>5766000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>5934000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>6103000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>6324000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>6551000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>6777000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>8466000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>10155000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>7039397.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>7215839.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>7392281.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>10134473.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>10508082.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>11562666.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>11788000.0</v>
       </c>
-      <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
+      <c r="DC21"/>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22">
+        <v>51609000.0</v>
+      </c>
+      <c r="C22">
         <v>52831000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>61676000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>53390000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>53867000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>50609000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>49914000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>48014000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>49434000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>42610000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>52611000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>57092000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>71115000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>67147000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>66628000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>61088000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>67438000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>58491000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>54373000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>58117000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>58251000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>55216000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>37925000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>37706000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>46326000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>45532000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>60600000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>62509000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>77490000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>62731000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>57820000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>54766000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>67305000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>70262000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>61550000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>71819000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>63087000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>58045000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>60070000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>64988000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>65928000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>69262000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>60820000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>48238000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>18871000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>17840000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>18550000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>20263000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>27580000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>28297000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>23386000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>13729000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>19148000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>17536000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>16244000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>14374000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>16303000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>14437000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>16131000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>22429000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>20851000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>18483000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>17306000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>4619000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2279000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>9698000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>12131000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>9751000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>12799000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>10003000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>18408000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>33279000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>38486000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>21355000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>21578000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>25349000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>19791000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>16906000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>9624000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>5727301.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>2973345.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>644464.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>362972.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>633691.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1111960.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>543813.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>399432.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>86487.0</v>
       </c>
-      <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
-      <c r="CT22">
+      <c r="CT22"/>
+      <c r="CU22">
         <v>2067601.0</v>
       </c>
-      <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
+      <c r="DC22"/>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>397070000.0</v>
+      </c>
+      <c r="C23">
         <v>386293000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>388786000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>388474000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>393065000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>402209000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>401438000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>417411000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>432498000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>434635000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>454241000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>461102000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>471410000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>459904000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>478321000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>454668000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>531319000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>497868000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>484953000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>483404000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>499204000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>501116000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>476818000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>489462000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>497129000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>571109000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>612495000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>652860000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>685820000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>699021000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>659981000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>688547000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>723232000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>724479000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>720296000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>730650000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>684577000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>681754000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>708238000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>657126000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>665720000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>643199000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>675143000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>668034000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>282946000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>275225000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>299502000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>280132000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>272713000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>260007000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>241049000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>226469000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>230397000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>221424000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>214963000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>227662000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>215031000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>221649000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>232476000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>245443000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>244700000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>237660000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>234083000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>55471000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>55611000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>231893000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>298819000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>548063000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>559413000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>574159000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>616834000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>659297000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>695993000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>657645000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>651600000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>615884000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>545601000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>550833000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>453820000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>288225653.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>283162429.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>63532812.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>48184812.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>40344874.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>41537605.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>42511232.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>4045075.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>4474424.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>4858221.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>5022866.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>5481930.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>5852500.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>6254463.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>6668213.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>7769495.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>8694871.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>9242868.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>9732994.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>5059773.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>4332070.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>4595834.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>4540433.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>4590334.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>4554245.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>4120387.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>4279503.0</v>
       </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24">
+        <v>60469000.0</v>
+      </c>
+      <c r="C24">
         <v>73056000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>63027000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>100598000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>118323000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>110664000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>92904000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>83342000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>90960000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>84069000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>82097000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>75878000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>82082000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>83739000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>68356000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>45888000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>52518000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>53681000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>50361000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>70621000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>56848000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>64396000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>71807000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>87989000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>95888000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>139339000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>180795000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
@@ -10104,100 +10156,101 @@
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>82082000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>83739000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>68356000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>45888000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>52518000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>53681000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>50361000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>70621000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>56848000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>64396000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>71807000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
@@ -10236,52 +10289,53 @@
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
+      <c r="DC25"/>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -10346,52 +10400,53 @@
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
+      <c r="DC26"/>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10456,451 +10511,457 @@
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>58976000.0</v>
+      </c>
+      <c r="C28">
         <v>70962000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>71924000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>87177000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>108230000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>104495000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>79199000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>69931000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>85145000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>77140000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>75445000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>73702000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>84315000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>86100000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>50811000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>30277000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9075000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>32499000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>13040000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>64860000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>43071000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>69368000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>60568000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>146359000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>185167000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>223131000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>249426000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>261543000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>268402000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>258489000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>204934000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>178460000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>195453000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>188237000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>192317000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>184314000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>123100000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>123800000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>131279000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>181893000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>189720000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>191168000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>177046000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>163609000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-20261000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-20402000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-21419000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-18543000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>20963000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>73615000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>104878000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>113449000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>112610000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>118135000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>113696000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>100424000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>94103000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>89487000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>85525000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>96443000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>116742000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>113350000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>114353000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>20005000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>14256000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>68149000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>72559000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>65119000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>63720000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>292404000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>294891000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>268465000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>222312000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>188429000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>162579000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>116616000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>71891000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>77807000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-10958000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-100737815.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-137870817.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-941124.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-1325535.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-8395953.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-13539892.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-16918422.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-188444.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-361480.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-225428.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-96917.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-75189.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-431145.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-1098262.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-66950.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-856272.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-2546668.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-879664.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-1598541.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-265408.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-288459.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-735873.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-275330.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-1025222.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-494125.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-1108047.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-846423.0</v>
       </c>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
         <v>56</v>
       </c>
       <c r="B29">
+        <v>320345000.0</v>
+      </c>
+      <c r="C29">
         <v>322933000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>324867000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>322999000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>326167000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>324583000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>317966000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>347266000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>356782000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>352727000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>361653000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>373874000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>382874000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>377413000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>376444000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>380885000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>416105000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>396645000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>395574000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>393503000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>388526000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>403658000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>393574000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>408104000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>402628000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>421531000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -10936,432 +10997,436 @@
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>67889000.0</v>
+      </c>
+      <c r="C30">
         <v>59700000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>62569000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>54757000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>57454000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>65461000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>58217000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>52038000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>64081000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>58081000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>58729000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>66065000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>63367000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>66537000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>68655000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>76455000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>92744000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>92996000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>86888000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>78424000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>67043000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>56458000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>43491000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>44465000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>48871000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>52264000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>74307000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>69297000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>68014000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>78402000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>68248000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>67644000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>72518000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>74217000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>81087000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>72411000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>52165000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>69745000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>92005000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>74938000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>71946000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>63414000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>61346000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>51379000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>28591000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>27342000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>34612000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>30474000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>43063000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>51426000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>35296000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>27102000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>36192000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>32169000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>26051000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>27513000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>24279000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>29122000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>28140000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>28244000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>34281000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>32340000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>25855000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>17465000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>11067000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>12413000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>12765000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>12440000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>10175000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>11022000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>23823000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>30837000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>35804000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>28011000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>28034000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>22767000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>19180000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>23242000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>29322000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>15541096.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>12764801.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>8195506.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>5083533.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>2418598.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2169923.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2268714.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>14000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>91124.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>309893.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>101757.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>156096.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>173323.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>230883.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>175025.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>149685.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>288225.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>416490.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>430792.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>136450.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>1190769.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>1437113.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>1838031.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>1813747.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>2305644.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>1450423.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>1829046.0</v>
       </c>
     </row>
-    <row r="31" spans="1:106">
+    <row r="31" spans="1:107">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>300792000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>293674000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>308088000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>319793000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>348298000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>342964000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>345213000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>302517000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>305340000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>299003000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>293556000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>242537000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>208062000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>192832000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>217101000.0</v>
       </c>
-      <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
@@ -11396,131 +11461,134 @@
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
+      <c r="DC31"/>
     </row>
-    <row r="32" spans="1:106">
+    <row r="32" spans="1:107">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32">
+        <v>110427000.0</v>
+      </c>
+      <c r="C32">
         <v>116900000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>96846000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>108504000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>107212000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>100345000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>95314000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>100048000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>103891000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>95789000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>103482000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>109790000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>120843000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>117758000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>121104000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>131793000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>178364000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>161032000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>159924000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>142150000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>133506000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>128838000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>127119000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>22610000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-15164000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>11122000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -11556,454 +11624,460 @@
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
+      <c r="DC32"/>
     </row>
-    <row r="33" spans="1:106">
+    <row r="33" spans="1:107">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>236246000.0</v>
+      </c>
+      <c r="C33">
         <v>227741000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>232869000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>237551000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>243340000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>248748000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>248320000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>272261000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>278840000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>283792000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>285471000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>292897000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>291881000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>288300000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>279200000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>268362000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>257831000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>256655000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>255427000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>256806000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>254954000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>259528000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>262772000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>351747000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>365339000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>371812000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>380431000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>490924000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>511361000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>522324000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>491177000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>496281000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>502527000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>509948000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>517050000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>517832000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>463806000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>468490000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>473037000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>459908000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>462386000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>472966000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>477201000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>485080000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>165282000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>164660000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>159951000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>160361000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>160300000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>160220000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>161672000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>163195000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>158962000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>155903000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>157531000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>158697000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>161033000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>163437000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>165728000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>168145000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>171538000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>173745000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>176121000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>6508000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>37355000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>201524000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>250043000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>508895000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>519817000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>534432000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>544943000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>553288000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>575919000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>546487000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>569407000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>526931000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>443479000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>453012000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>326775000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>161048853.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>122234004.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>47510233.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>33405140.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>23991954.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>20757332.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>18204721.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>90515.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>243798.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>648257.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>734775.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>802844.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>853797.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>921146.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>997827.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>1066955.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>3575379.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>923393.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>647847.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>643193.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>772304.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>793624.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>844518.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>848142.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>933639.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>726044.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>754077.0</v>
       </c>
     </row>
-    <row r="34" spans="1:106">
+    <row r="34" spans="1:107">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34">
+        <v>8774000.0</v>
+      </c>
+      <c r="C34">
         <v>8467000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>8435000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>9100000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>8970000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>8868000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>8754000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>9302000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>9120000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>8958000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>8270000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>8870000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>29849000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>28644000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>23859000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>10068000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>10288000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>21041000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>19776000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>23139000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>13405000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>13332000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>13134000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>21493000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>23382000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>22200000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>23086000.0</v>
       </c>
-      <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
@@ -12038,652 +12112,659 @@
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
+      <c r="DC34"/>
     </row>
-    <row r="35" spans="1:106">
+    <row r="35" spans="1:107">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>86796000.0</v>
+      </c>
+      <c r="C35">
         <v>94762999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>84474000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>123653000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>142707000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>135173000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>118571000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>108384000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>116908000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>110922000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>109396000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>104690000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>111931000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>112383000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>92215000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>65157000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>72607000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>74722000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>70137000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>93760000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>80441000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>86684000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>93656000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>129141000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>139434000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>182214000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>225052000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>151914000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>158160000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>153493000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>108757000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>238005000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>263329000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>253998000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>245890000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>241353000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>220162000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>204082000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>211136000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>83545000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>236654000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>227059000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>230690000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>221690000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>46436000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>38489000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>56073000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>41498000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>71536000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>114709000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>117932000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>127275000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>135631000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>130071000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>129641000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>83416000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>61565000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>104184000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>104230000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>109693000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>109590000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>102595000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>98437000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>10016000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>1611000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>240856000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>256984000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>267804000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>268371000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>2760000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>4434000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>238030000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>197436000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>154234000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>153153000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>167455000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>105356000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>104758000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>30418000.0</v>
       </c>
-      <c r="CB35"/>
       <c r="CC35"/>
-      <c r="CD35">
+      <c r="CD35"/>
+      <c r="CE35">
         <v>2059778.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>1995576.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>2948081.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>2887947.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>3825131.0</v>
       </c>
-      <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
-      <c r="CO35">
+      <c r="CO35"/>
+      <c r="CP35">
         <v>2965.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>11744.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>20415.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>28762.0</v>
       </c>
-      <c r="CS35"/>
       <c r="CT35"/>
       <c r="CU35"/>
       <c r="CV35"/>
       <c r="CW35"/>
       <c r="CX35"/>
       <c r="CY35"/>
       <c r="CZ35"/>
       <c r="DA35"/>
       <c r="DB35"/>
+      <c r="DC35"/>
     </row>
-    <row r="36" spans="1:106">
+    <row r="36" spans="1:107">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
+        <v>31503000.0</v>
+      </c>
+      <c r="C36">
         <v>9908000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>9863000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>8292000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>8203000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>8566000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>8516000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>6029000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>5339000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>5034000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>5628000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>6013000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>5993000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>6172000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>6137000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>6788000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>5592000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>5142000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>16786000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>17094000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>17440000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>18963000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>19562000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>21108000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>22086000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>20777000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>20881000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>6645000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>5972000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>5072000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>5842000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>5012000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>4575000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>4725000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>6020000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>5785000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>8117000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>5620000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>5169000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>4752000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>4933000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>9013000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>9563000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>9882000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1776000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1803000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>1863000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1686000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1749000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>3106000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>3218000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>3508000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>4550000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>4425000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>3388000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>1723000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>1580000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>1600000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>1653000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>1819000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>2135000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>2243000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>1763000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>592000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>36000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>851000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>1154000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>971000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>1131000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>7385000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>9276000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>9689000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>9125000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>9356000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>6211000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>51731000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>45602000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>110777000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>35157000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>70777502.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>60402972.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>606952.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>62419.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>67419.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>58333.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>63333.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>4026.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>1826.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>323924.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>353549.0</v>
       </c>
       <c r="CM36">
         <v>353549.0</v>
       </c>
       <c r="CN36">
-        <v>353511.0</v>
+        <v>353549.0</v>
       </c>
       <c r="CO36">
         <v>353511.0</v>
       </c>
       <c r="CP36">
+        <v>353511.0</v>
+      </c>
+      <c r="CQ36">
         <v>300000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>357979.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="CS36">
         <v>300000.0</v>
       </c>
       <c r="CT36">
-        <v>27563.0</v>
+        <v>300000.0</v>
       </c>
       <c r="CU36">
         <v>27563.0</v>
       </c>
-      <c r="CV36"/>
+      <c r="CV36">
+        <v>27563.0</v>
+      </c>
       <c r="CW36"/>
-      <c r="CX36">
-[...1 lines deleted...]
-      </c>
+      <c r="CX36"/>
       <c r="CY36">
         <v>27738.0</v>
       </c>
       <c r="CZ36">
+        <v>27738.0</v>
+      </c>
+      <c r="DA36">
         <v>30003.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>32268.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>34533.0</v>
       </c>
     </row>
-    <row r="37" spans="1:106">
+    <row r="37" spans="1:107">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -12748,116 +12829,117 @@
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
+      <c r="DC37"/>
     </row>
-    <row r="38" spans="1:106">
+    <row r="38" spans="1:107">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
+      <c r="I38">
+        <v>1.0</v>
+      </c>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>5993000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>6137000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>6788000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>5592000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>5142000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>19464000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>17094000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>17440000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>18963000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>19562000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>21108000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>22086000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>20777000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>20881000.0</v>
       </c>
-      <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
@@ -12892,734 +12974,741 @@
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
+      <c r="DC38"/>
     </row>
-    <row r="39" spans="1:106">
+    <row r="39" spans="1:107">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>17364000.0</v>
+      </c>
+      <c r="C39">
         <v>25712000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5999000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>10260000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7913000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>10613000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>9518000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>11507000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>13019000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>20842000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>27416000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>18886000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>22308000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>16747000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>27382000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>20305000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>55930000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>53542000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>37653000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>54028000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>68160000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>85768000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>84963000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>16814000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>6810000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>74722000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>78160000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>11209000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>12442000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>13813000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>16721000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>13763000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>18301000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>12672000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>11120000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>11665000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>14065000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>11740000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>13558000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>16653000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>33787000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>18350000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>23064000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>30281000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>20940000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>23109000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>24305000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>12778000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>15847000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>12218000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>15544000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>13268000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>9112000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>11622000.0</v>
       </c>
-      <c r="BC39"/>
-      <c r="BD39">
+      <c r="BD39"/>
+      <c r="BE39">
         <v>8407000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>7750000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>9672000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>13563000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>9817000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>8198000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>4642000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>6065000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>6735000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>2935000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>5335000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>6335000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>5540000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>4448000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>6162000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>10414000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>20462000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>19127000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>25286000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>7521000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>11370000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>12765000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>7524000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>4927000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>5170588.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>5195484.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>2981707.0</v>
       </c>
-      <c r="CE39"/>
-      <c r="CF39">
+      <c r="CF39"/>
+      <c r="CG39">
         <v>1956597.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>1070551.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>750431.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>583556.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>408585.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>125230.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>124669.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>4273990.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>95523.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>112943.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>107621.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>334719.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>251378.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>267547.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>133814.0</v>
       </c>
-      <c r="CU39"/>
-      <c r="CV39">
+      <c r="CV39"/>
+      <c r="CW39">
         <v>177946.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>93497.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>68414.0</v>
       </c>
-      <c r="CY39"/>
-      <c r="CZ39">
+      <c r="CZ39"/>
+      <c r="DA39">
         <v>29563.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>37840.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>51194.0</v>
       </c>
     </row>
-    <row r="40" spans="1:106">
+    <row r="40" spans="1:107">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
+        <v>21262000.0</v>
+      </c>
+      <c r="C40">
         <v>17374000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>23004000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>21757999.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>21824000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>31119000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>32584000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>23457000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>25154000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>32060000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>40203000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>30381000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>28839000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>25584000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>46053000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>33374000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>69514000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>54134000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>42442000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>35158000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>53884000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>49417000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>46167000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>20082000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>20335000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>73621000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>64664000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>29895000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>30596000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>34922000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>36967000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>34201000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>38514000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>34304000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>30376000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>30419000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>24919000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>24666000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>30496000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>28083000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>37176000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>26138000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>21138000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>12966000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>3898000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>5030000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>8248000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>9152000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>11859000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>15072000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>11565000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>3198000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>3918000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>5030000.0</v>
       </c>
-      <c r="BC40"/>
-      <c r="BD40">
+      <c r="BD40"/>
+      <c r="BE40">
         <v>3560000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>10133000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>2852000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>10028000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>2241000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>2783000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>2694000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>3251000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>14419000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>11165000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>11621000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>14086000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>25672000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>25678000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>39140000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>54245000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>25758000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>23554000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>31563000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>25137000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>22014000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>24460000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>13524000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>14480000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>8395191.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>8743607.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>6445787.0</v>
       </c>
-      <c r="CE40"/>
-      <c r="CF40">
+      <c r="CF40"/>
+      <c r="CG40">
         <v>1350691.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>833454.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>2885385.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>582000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>374342.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>723419.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>329553.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>429172.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>337749.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>394620.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>451484.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>859315.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>1187458.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>963720.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>494565.0</v>
       </c>
-      <c r="CU40"/>
-      <c r="CV40">
+      <c r="CV40"/>
+      <c r="CW40">
         <v>543562.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>669000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>748438.0</v>
       </c>
-      <c r="CY40"/>
-      <c r="CZ40">
+      <c r="CZ40"/>
+      <c r="DA40">
         <v>748660.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>699694.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>756549.0</v>
       </c>
     </row>
-    <row r="41" spans="1:106">
+    <row r="41" spans="1:107">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>8791000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>8797000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>10068000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>10288000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>10336000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>10394000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>13774000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>13405000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>13332000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>13134000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>21493000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>23382000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>22200000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>23086000.0</v>
       </c>
-      <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
@@ -13654,364 +13743,368 @@
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
+      <c r="DC41"/>
     </row>
-    <row r="42" spans="1:106">
+    <row r="42" spans="1:107">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
+        <v>1051085000.0</v>
+      </c>
+      <c r="C42">
         <v>1052472000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1051795000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1050929000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1050261000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1045024000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1044176000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1043501000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1042639000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1042053000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1040912000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1040747000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1039735000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1039897000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1040834000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1036459000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1036692000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1037869000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1037205000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1036608000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1035980000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1037718000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1036638000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>963606000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>944035000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>943453000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>942307000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>937795000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>937208000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>936643000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>932179000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>929262000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>928378000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>927825000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>927090000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>926248000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>924911000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>923956000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>922698000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>904387000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>903683000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>903424000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>902843000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>901978000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>726873000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>726549000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>725813000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>732801000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>687026000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>645382000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>621557000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>612880000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>600846000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>594766000.0</v>
       </c>
-      <c r="BC42"/>
-      <c r="BD42">
+      <c r="BD42"/>
+      <c r="BE42">
         <v>581985000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>557318000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>557279000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>556871000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>534632000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>522872000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>513722000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>511436000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>503489000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>502969000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>492952000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>558730000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>480525000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>480064000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>479587000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>479034000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>478231000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>477382000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>443289000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>402932000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>401436000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>400539000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>399851000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>397535000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>358499248.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>358356147.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>49710101.0</v>
       </c>
-      <c r="CE42"/>
-      <c r="CF42">
+      <c r="CF42"/>
+      <c r="CG42">
         <v>42374060.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>42119996.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>40155689.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>7288840.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>9377716.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>9021746.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9371736.0</v>
       </c>
       <c r="CM42">
         <v>9371736.0</v>
       </c>
       <c r="CN42">
+        <v>9371736.0</v>
+      </c>
+      <c r="CO42">
         <v>9216427.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>9167115.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>9141157.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>9273166.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>9110713.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>9228221.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>9496191.0</v>
       </c>
-      <c r="CU42"/>
-      <c r="CV42">
+      <c r="CV42"/>
+      <c r="CW42">
         <v>8245818.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>8144683.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>7889607.0</v>
       </c>
-      <c r="CY42"/>
-      <c r="CZ42">
+      <c r="CZ42"/>
+      <c r="DA42">
         <v>7798623.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>7795169.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>7812244.0</v>
       </c>
     </row>
-    <row r="43" spans="1:106">
+    <row r="43" spans="1:107">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14076,100 +14169,101 @@
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
+      <c r="DC43"/>
     </row>
-    <row r="44" spans="1:106">
+    <row r="44" spans="1:107">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
-      <c r="M44">
-[...1 lines deleted...]
-      </c>
+      <c r="M44"/>
       <c r="N44">
         <v>1000.0</v>
       </c>
       <c r="O44">
         <v>1000.0</v>
       </c>
       <c r="P44">
         <v>1000.0</v>
       </c>
       <c r="Q44">
         <v>1000.0</v>
       </c>
       <c r="R44">
         <v>1000.0</v>
       </c>
       <c r="S44">
         <v>1000.0</v>
       </c>
       <c r="T44">
         <v>1000.0</v>
       </c>
       <c r="U44">
         <v>1000.0</v>
       </c>
       <c r="V44">
         <v>1000.0</v>
       </c>
       <c r="W44">
         <v>1000.0</v>
       </c>
-      <c r="X44"/>
+      <c r="X44">
+        <v>1000.0</v>
+      </c>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
@@ -14208,736 +14302,743 @@
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
+      <c r="DC44"/>
     </row>
-    <row r="45" spans="1:106">
+    <row r="45" spans="1:107">
       <c r="A45" t="s">
         <v>72</v>
       </c>
       <c r="B45">
+        <v>218971000.0</v>
+      </c>
+      <c r="C45">
         <v>210414000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>480211000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>221529000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>227252000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>232040000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>476393000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>258175000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>265297000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>270407000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>491518000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>272269000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>271126000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>267218000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>258006000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>246370000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>234836000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>237887000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>240532000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>327961000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>340575000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>356872000.0</v>
       </c>
       <c r="AA45">
         <v>356872000.0</v>
       </c>
       <c r="AB45">
+        <v>356872000.0</v>
+      </c>
+      <c r="AC45">
         <v>481601000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>502711000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>514574000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>482657000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>488591000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>495274000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>502545000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>508352000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>509369000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>453011000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>460192000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>465190000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>452478000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>454775000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>461275000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>464960000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>472632000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>160828000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>160179000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>155302000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>155771000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>155528000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>153973000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>155194000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>156309000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>150915000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>147863000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>150409000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>153109000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>155457000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>157610000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>159617000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>161637000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>164483000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>166351000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>168976000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>1115000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>1189000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>164055000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>243733000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>502649000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>513293000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>521535000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>530037000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>537833000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>560860000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>531028000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>468704000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>383342000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>305793000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>248462000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>196156000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>80666204.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>52049443.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>36945250.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>23208248.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>13416453.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>9136333.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>6353388.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>86489.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>241972.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>324333.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>381226.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>449295.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>500286.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>567635.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>645866.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>708976.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>733472.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>568232.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>620284.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>615630.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>744741.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>766061.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>816780.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>820404.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>903636.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>693776.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>719544.0</v>
       </c>
     </row>
-    <row r="46" spans="1:106">
+    <row r="46" spans="1:107">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>197479000.0</v>
+      </c>
+      <c r="C46">
         <v>210414000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>215432000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>221529000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>227252000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>232040000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>235295000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>258175000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>265297000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>270407000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>271345000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>272269000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>271126000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>267218000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>258006000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>246370000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>236950000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>236095000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>235963000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>237034000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>234836000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>237887000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>240532000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>327961000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>340575000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>348357000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>356872000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>481601000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>502711000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>514574000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>482657000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>488591000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>495274000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>502545000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>508352000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>509369000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>453011000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>460192000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>465190000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>452478000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>454775000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>461275000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>464960000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>472632000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>160828000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>160179000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>155302000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>155771000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>155528000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>153973000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>155194000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>156309000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>150915000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>147863000.0</v>
       </c>
-      <c r="BC46"/>
-      <c r="BD46">
+      <c r="BD46"/>
+      <c r="BE46">
         <v>153109000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>155457000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>157610000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>159617000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>161637000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>164483000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>166351000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>168976000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>1115000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1189000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>164055000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>243733000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>502649000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>513293000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>521535000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>530037000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>537833000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>560860000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>531028000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>468704000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>383342000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>305793000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>248462000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>196156000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>80666204.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>52049443.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>36945250.0</v>
       </c>
-      <c r="CE46"/>
-      <c r="CF46">
+      <c r="CF46"/>
+      <c r="CG46">
         <v>13416453.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>9136333.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>6353388.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>86489.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>241972.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>324333.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>381226.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>449295.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>500286.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>567635.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>645866.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>708976.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>733472.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>568232.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>620284.0</v>
       </c>
-      <c r="CU46"/>
-      <c r="CV46">
+      <c r="CV46"/>
+      <c r="CW46">
         <v>744741.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>766061.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>816780.0</v>
       </c>
-      <c r="CY46"/>
-      <c r="CZ46">
+      <c r="CZ46"/>
+      <c r="DA46">
         <v>903636.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>693776.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>719544.0</v>
       </c>
     </row>
-    <row r="47" spans="1:106">
+    <row r="47" spans="1:107">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>246693000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>244172000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>239069000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>246370000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>236950000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>220996000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>235963000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>237034000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>234836000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>237887000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>240532000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>327961000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>340575000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>348357000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>356872000.0</v>
       </c>
-      <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
@@ -14972,420 +15073,424 @@
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
+      <c r="DC47"/>
     </row>
-    <row r="48" spans="1:106">
+    <row r="48" spans="1:107">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>-796748000.0</v>
+      </c>
+      <c r="C48">
         <v>-808134000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-812093000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-833580000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-847469000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-836157000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-824166000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-782135000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-779375000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-775953000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-763913000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-744649000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-740841000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-748121000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-734643000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-701252000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-672895000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-694695000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-691781000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-727608000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-724157000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-732232000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-736598000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-716084000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-730980000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-745629000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-720214000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-678808000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-651163000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-643202000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-630000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-597671000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-589838000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-576615000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-568462000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-554858000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-554337000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-545181000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-532233000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-544990000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-541153000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-545924000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-532383000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-531311000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-516329000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-517024000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-512332000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-524531000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-528237000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-543494000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-532356000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-540630000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-535340000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-536076000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-530310000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-524487000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-518197000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-515253000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-509985000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-507620000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-511653000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-512088000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-511794000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-499646000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-486769000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-594523000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-581076000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-335439000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-322625000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-294459000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-269721000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-235017000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-165043000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-154561000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-118309000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-102541000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-96649000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-97755000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-99680000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-96571352.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-99276036.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-14196129.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-13584365.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-8467591.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-6692757.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-4466305.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-5875892.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-5394113.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-4959379.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-4814067.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-4390077.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-3965839.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-3685880.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-3257476.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-2764039.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-2187687.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-1310126.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-855008.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-4011993.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-5527815.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-5391735.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-5165010.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-5181262.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>-5230058.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>-5330899.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>-5345077.0</v>
       </c>
     </row>
-    <row r="49" spans="1:106">
+    <row r="49" spans="1:107">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-740841000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-748121000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-734643000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-701252000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-672895000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-694695000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-691781000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-727608000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-724157000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-732232000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-736598000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
@@ -15424,100 +15529,101 @@
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
+      <c r="DC49"/>
     </row>
-    <row r="50" spans="1:106">
+    <row r="50" spans="1:107">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50">
         <v>16600000.0</v>
       </c>
-      <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>17687000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>23660000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>37581000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>25533000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>74900000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>96000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>86682000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>63000000.0</v>
       </c>
-      <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
@@ -15552,658 +15658,665 @@
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
+      <c r="DC50"/>
     </row>
-    <row r="51" spans="1:106">
+    <row r="51" spans="1:107">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>82938000.0</v>
+      </c>
+      <c r="C51">
         <v>91271000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>97597000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>119693000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>138721000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>131273000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>114668000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>103522000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>112269000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>106450000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>105459000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>99864000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>107054000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>107273000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>87267000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>58735000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>66451000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>68683000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>63652000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>100889000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>93867000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>113514000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>108235000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>185089000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>214950000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>249910000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>268423000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>280464000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>284915000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>280240000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>231561000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>234553000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>258034000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>245617000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>241806000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>241237000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>214554000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>197534000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>199869000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>222532000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>221393000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>210375000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>229758000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>216665000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>29001000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>21872000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>40665000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>37713000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>46886000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>81461000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>110029000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>122624000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>119593000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>122329000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>121282000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>119095000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>99769000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>94468000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>94439000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>113251000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>126574000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>121800000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>123089000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>21649000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>16231000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>71072000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>90104000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>76455000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>75793000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>300769000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>306357000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>282444000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>241414000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>209500000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>168286000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>126906000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>107820000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>107982000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>33095000.0</v>
       </c>
-      <c r="CB51"/>
-      <c r="CC51">
+      <c r="CC51"/>
+      <c r="CD51">
         <v>2123978.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>3259778.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>3195576.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>2948081.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>2887947.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>3825131.0</v>
       </c>
-      <c r="CI51"/>
       <c r="CJ51"/>
-      <c r="CK51">
+      <c r="CK51"/>
+      <c r="CL51">
         <v>5458.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>11769.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>20386.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>28762.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>36867.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>44663.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>52383.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>59809.0</v>
       </c>
-      <c r="CS51"/>
       <c r="CT51"/>
       <c r="CU51"/>
       <c r="CV51"/>
-      <c r="CW51">
-[...1 lines deleted...]
-      </c>
+      <c r="CW51"/>
       <c r="CX51">
         <v>7812.0</v>
       </c>
       <c r="CY51">
-        <v>14644.0</v>
+        <v>7812.0</v>
       </c>
       <c r="CZ51">
         <v>14644.0</v>
       </c>
       <c r="DA51">
+        <v>14644.0</v>
+      </c>
+      <c r="DB51">
         <v>38557.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>50513.0</v>
       </c>
     </row>
-    <row r="52" spans="1:106">
+    <row r="52" spans="1:107">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
+        <v>4916000.0</v>
+      </c>
+      <c r="C52">
         <v>4975000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>21558000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5140000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4984000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4968000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4851000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4440000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4481000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>4486000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>4333000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>4044000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>3914000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3856000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3849000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>3646000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>4132000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>4297000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>3909000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>20903000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>26831000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>40162000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>27713000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>77441000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>98898000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>89896000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>66457000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>151468000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>150651000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>150716000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>146671000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>20045000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>20162000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>16880000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>20592000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>20799000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>14838000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>14794000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>11294000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>158226000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>4431000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>4338000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>21251000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>21220000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>1735000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>2986000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>4077000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>4961000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>4802000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>4517000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>5580000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>7262000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>6405000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>8496000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>4029000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>50105000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>40075000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750000.0</v>
       </c>
       <c r="BG52">
         <v>750000.0</v>
       </c>
       <c r="BH52">
+        <v>750000.0</v>
+      </c>
+      <c r="BI52">
         <v>12146000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>26384000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>32171000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>38108000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>13250000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>16231000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>71072000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>77364000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>60803000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>62255000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>299842000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>291925000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>47907000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>46800000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>58154000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>17098000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>3549000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>3574000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>4315000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>4125000.0</v>
       </c>
-      <c r="CB52"/>
-      <c r="CC52">
+      <c r="CC52"/>
+      <c r="CD52">
         <v>2123978.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="CE52">
         <v>1200000.0</v>
       </c>
-      <c r="CF52"/>
+      <c r="CF52">
+        <v>1200000.0</v>
+      </c>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
-      <c r="CK52">
+      <c r="CK52"/>
+      <c r="CL52">
         <v>5458.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>11769.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>20386.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>28762.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>33902.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>32919.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>31968.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>31047.0</v>
       </c>
-      <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
-      <c r="CW52">
-[...1 lines deleted...]
-      </c>
+      <c r="CW52"/>
       <c r="CX52">
         <v>7812.0</v>
       </c>
       <c r="CY52">
-        <v>14644.0</v>
+        <v>7812.0</v>
       </c>
       <c r="CZ52">
         <v>14644.0</v>
       </c>
       <c r="DA52">
+        <v>14644.0</v>
+      </c>
+      <c r="DB52">
         <v>38557.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>50513.0</v>
       </c>
     </row>
-    <row r="53" spans="1:106">
+    <row r="53" spans="1:107">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
@@ -16225,165 +16338,166 @@
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
-      <c r="BL53">
+      <c r="BL53"/>
+      <c r="BM53">
         <v>18500000.0</v>
       </c>
-      <c r="BM53"/>
       <c r="BN53"/>
-      <c r="BO53">
-[...1 lines deleted...]
-      </c>
+      <c r="BO53"/>
       <c r="BP53">
         <v>101000.0</v>
       </c>
       <c r="BQ53">
         <v>101000.0</v>
       </c>
       <c r="BR53">
+        <v>101000.0</v>
+      </c>
+      <c r="BS53">
         <v>4175000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>7780000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>7452000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>7555000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>15435000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>19353000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>19177000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>14457000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>19974000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>39119000.0</v>
       </c>
-      <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
-[...1 lines deleted...]
-      </c>
+      <c r="CD53"/>
       <c r="CE53">
         <v>2750000.0</v>
       </c>
-      <c r="CF53"/>
+      <c r="CF53">
+        <v>2750000.0</v>
+      </c>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
-      <c r="CJ53">
+      <c r="CJ53"/>
+      <c r="CK53">
         <v>3369437.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>3543955.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>3952979.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>4313114.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>4269950.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>3854362.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>5276127.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>5309481.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>1973412.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>6755774.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>6922000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>1915121.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>1902592.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>1527915.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>1506328.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>789505.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>776630.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>759476.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>748250.0</v>
       </c>
     </row>
-    <row r="54" spans="1:106">
+    <row r="54" spans="1:107">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -16448,1332 +16562,1345 @@
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
+      <c r="DC54"/>
     </row>
-    <row r="55" spans="1:106">
+    <row r="55" spans="1:107">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>397070000.0</v>
+      </c>
+      <c r="C55">
         <v>386293000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>388786000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>388474000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>393065000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>402209000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>401438000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>417411000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>432498000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>434635000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>454241000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>461102000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>471410000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>459904000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>478321000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>454668000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>531319000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>497868000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>484953000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>483404000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>499204000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>501116000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>476818000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>489462000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>497129000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>571109000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>612495000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>652860000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>685820000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>699021000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>659981000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>688547000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>723232000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>724479000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>720296000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>730650000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>684577000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>681754000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>708238000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>657126000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>665720000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>643199000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>675143000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>668034000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>282946000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>275225000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>299502000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>280132000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>272713000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>260007000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>241049000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>226469000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>230397000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>221424000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>214963000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>227662000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>215031000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>221649000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>232476000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>245443000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>244700000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>237660000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>234083000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>55471000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>55611000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>231893000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>298819000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>548063000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>559413000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>574159000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>616834000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>659297000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>695993000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>657645000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>651600000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>615884000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>545601000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>550833000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>453820000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>288225653.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>283162429.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>63532812.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>48184812.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>40344874.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>41537605.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>42511232.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>4045075.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>4474424.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>4858221.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>5022866.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>5481930.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>5852500.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>6254463.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>6668213.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>7769495.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>8694871.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>9242868.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>9732994.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>5059773.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>4332070.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>4595834.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>4540433.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>4590334.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>4554245.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>4120387.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>4279503.0</v>
       </c>
     </row>
-    <row r="56" spans="1:106">
+    <row r="56" spans="1:107">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>160824000.0</v>
+      </c>
+      <c r="C56">
         <v>158552000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>155917000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>150923000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>149725000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>153461000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>153118000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>145150000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>153658000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>150843000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>168770000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>168205000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>179529000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>171604000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>199121000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>186306000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>273488000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>241213000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>229526000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>226598000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>244250000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>241588000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>214046000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>137715000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>131790000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>199297000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>232064000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>161936000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>174459000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>176697000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>168804000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>192266000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>220705000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>214531000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>203246000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>212818000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>220771000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>213264000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>235201000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>197218000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>203334000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>170233000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>197942000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>182954000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>117664000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>110565000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>139551000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>119771000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>112413000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>99787000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>79377000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>63274000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>71435000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>65521000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>57432000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>68965000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>53998000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>58212000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>66748000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>77298000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>73162000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>63915000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>57962000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>48963000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>18256000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>30369000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>48776000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>39168000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>39596000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>39727000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>71891000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>106009000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>120074000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>111158000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>82193000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>88953000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>102122000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>97821000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>127045000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>127176800.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>160928425.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>16022579.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>14779672.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>16352920.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>20780273.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>24306511.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>3954560.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>4230626.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>4209964.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>4288091.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>4679086.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>4998703.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>5333317.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>5670386.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>6702540.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>5119492.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>8319475.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>9085147.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>4416580.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>3559766.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>3802210.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>3695915.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>3742192.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>3620606.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>3394343.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>3525426.0</v>
       </c>
     </row>
-    <row r="57" spans="1:106">
+    <row r="57" spans="1:107">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>50397000.0</v>
+      </c>
+      <c r="C57">
         <v>41652000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>59071000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>42419000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>42513000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>53116000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>57804000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>45102000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>49767000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>55054000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>65288000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>58415000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>58686000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>53846000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>78017000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>54513000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>95124000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>80181000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>69602000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>84448000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>110744000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>112750000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>86927000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>115105000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>146954000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>188175000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>160398000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>228431000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>226340000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>236169000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>231859000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>99020000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>99642000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>95855000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>90706000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>92396000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>67991000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>71950000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>78841000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>213099000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>65451000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>57556000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>72909000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>75633000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>25940000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>22839000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>25447000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>26451000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>33280000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>35699000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>28216000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>19039000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>20894000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>23255000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>12415000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>62149000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>58408000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>12099000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>8982000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>23621000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>39020000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>43047000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>47831000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>41527000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>37718000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>92540000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>99633000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>94826000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>93405000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>345171000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>360204000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>129586000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>135104000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>168219000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>120079000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>52261000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>39793000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>48589000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>30594000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>26175477.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>24297857.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>26591893.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>17673805.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>5045996.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>5045525.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>5088106.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>472235.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>449594.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>769962.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>467820.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>501755.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>457778.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>599571.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>602051.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>1190498.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>1560825.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>1151847.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>922775.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>589126.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>1432849.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>1667002.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>1636869.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>1806779.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>1815201.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>1498156.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>1681604.0</v>
       </c>
     </row>
-    <row r="58" spans="1:106">
+    <row r="58" spans="1:107">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>137193000.0</v>
+      </c>
+      <c r="C58">
         <v>136415000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>143545000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>166072000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>185220000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>188289000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>176375000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>153486000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>166675000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>165976000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>174684000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>163105000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>170617000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>166229000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>170232000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>119670000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>167731000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>154903000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>139739000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>178208000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>191185000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>199434000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>180583000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>244246000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>286388000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>370389000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>385450000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>380345000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>384500000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>389662000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>340616000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>337025000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>362971000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>349853000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>336596000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>333749000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>288153000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>276032000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>289977000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>296644000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>302105000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>284615000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>303599000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>297323000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>72376000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>61328000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>81520000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>67949000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>104816000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>150408000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>146148000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>146314000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>156525000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>153326000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>142056000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>145565000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>119973000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>116283000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>113212000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>133314000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>148610000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>145642000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>146268000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>51543000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>39329000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>333396000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>356617000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>362630000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>361776000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>347931000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>364638000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>367616000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>332540000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>322453000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>273232000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>219716000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>145149000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>153347000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>61012000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>26175477.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>24297857.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>28651671.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>19669381.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>7994077.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>7933472.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>8913237.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>472235.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>449594.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>769962.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>467820.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>501755.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>457778.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>602536.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>613795.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>1210913.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>1589587.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>1151847.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>922775.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>589126.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>1432849.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>1667002.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>1636869.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>1806779.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>1815201.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>1498156.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>1681604.0</v>
       </c>
     </row>
-    <row r="59" spans="1:106">
+    <row r="59" spans="1:107">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -17838,364 +17965,368 @@
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
+      <c r="DC59"/>
     </row>
-    <row r="60" spans="1:106">
+    <row r="60" spans="1:107">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>259877000.0</v>
+      </c>
+      <c r="C60">
         <v>249878000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>245241000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>222402000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>207845000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>213920000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>225063000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>263925000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>265823000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>268659000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>279557000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>297997000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>300793000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>293675000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>308089000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>334998000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>363588000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>342965000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>345214000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>305196000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>308019000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>301682000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>296235000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>245216000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>210741000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>195511000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>219780000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>256579000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>283637000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>291032000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>299767000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>329403000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>336352000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>349021000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>356439000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>368815000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>367999000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>376200000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>387890000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>360482000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>363615000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>358584000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>371544000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>370711000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>210570000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>209551000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>213507000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>208295000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>158811000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>101907000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>89218000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>72266000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>65519000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>58701000.0</v>
       </c>
-      <c r="BC60"/>
-      <c r="BD60">
+      <c r="BD60"/>
+      <c r="BE60">
         <v>57644000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>39209000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>42114000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>46974000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>27062000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>11240000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1743000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>-7157000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>3928000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>16282000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>-101503000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>-100069000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>145146000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>157499000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>185188000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>209373000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>243745000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>313496000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>285844000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>282286000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>297131000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>303699000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>301726000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>298445000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>262050176.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>258864572.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>34881141.0</v>
       </c>
-      <c r="CE60"/>
-      <c r="CF60">
+      <c r="CF60"/>
+      <c r="CG60">
         <v>32350797.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>33604133.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>33597995.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>3572840.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>4024830.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>4088259.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>4555046.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>4980175.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>5394722.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>5651927.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>6054418.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>6558582.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>7105284.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>8091021.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>8810219.0</v>
       </c>
-      <c r="CU60"/>
-      <c r="CV60">
+      <c r="CV60"/>
+      <c r="CW60">
         <v>2899221.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>2928832.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>2903564.0</v>
       </c>
-      <c r="CY60"/>
-      <c r="CZ60">
+      <c r="CZ60"/>
+      <c r="DA60">
         <v>2739044.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>2622231.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>2597899.0</v>
       </c>
     </row>
-    <row r="61" spans="1:106">
+    <row r="61" spans="1:107">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -18260,52 +18391,53 @@
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
+      <c r="DC61"/>
     </row>
-    <row r="62" spans="1:106">
+    <row r="62" spans="1:107">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -18370,50 +18502,51 @@
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
+      <c r="DC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18494,51 +18627,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B2">
         <v>891082000.0</v>
       </c>
       <c r="C2">
         <v>955536000.0</v>
       </c>
       <c r="D2">
         <v>1207287000.0</v>
       </c>
       <c r="E2">
         <v>1363171000.0</v>
       </c>
       <c r="F2">
         <v>1140108000.0</v>
       </c>
       <c r="G2">
         <v>844164000.0</v>
       </c>
       <c r="H2">
         <v>1434819000.0</v>
       </c>
       <c r="I2">
         <v>1530535000.0</v>
       </c>
@@ -18575,51 +18708,51 @@
       <c r="T2">
         <v>428614000.0</v>
       </c>
       <c r="U2">
         <v>201527000.0</v>
       </c>
       <c r="V2">
         <v>84444183.0</v>
       </c>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2">
         <v>10368412.0</v>
       </c>
       <c r="AB2">
         <v>9338271.0</v>
       </c>
       <c r="AC2">
         <v>12129819.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B3">
         <v>25216000.0</v>
       </c>
       <c r="C3">
         <v>24408000.0</v>
       </c>
       <c r="D3">
         <v>23080000.0</v>
       </c>
       <c r="E3">
         <v>25095000.0</v>
       </c>
       <c r="F3">
         <v>23292000.0</v>
       </c>
       <c r="G3">
         <v>30268000.0</v>
       </c>
       <c r="H3">
         <v>47909000.0</v>
       </c>
       <c r="I3">
         <v>40849000.0</v>
       </c>
@@ -18664,84 +18797,84 @@
       </c>
       <c r="W3">
         <v>295366.0</v>
       </c>
       <c r="X3">
         <v>318837.0</v>
       </c>
       <c r="Y3">
         <v>488934.0</v>
       </c>
       <c r="Z3">
         <v>408751.0</v>
       </c>
       <c r="AA3">
         <v>282051.0</v>
       </c>
       <c r="AB3">
         <v>201289.0</v>
       </c>
       <c r="AC3">
         <v>143308.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B5">
         <v>23482000.0</v>
       </c>
       <c r="C5">
         <v>-51167000.0</v>
       </c>
       <c r="D5">
         <v>-20483000.0</v>
       </c>
       <c r="E5">
         <v>-37845000.0</v>
       </c>
       <c r="F5">
         <v>51138000.0</v>
       </c>
       <c r="G5">
         <v>644000.0</v>
       </c>
       <c r="H5">
         <v>-81096000.0</v>
       </c>
       <c r="I5">
         <v>-51366000.0</v>
       </c>
@@ -18786,51 +18919,51 @@
       </c>
       <c r="W5">
         <v>-2101153.0</v>
       </c>
       <c r="X5">
         <v>-577000.0</v>
       </c>
       <c r="Y5">
         <v>-4060350.0</v>
       </c>
       <c r="Z5">
         <v>-1920443.0</v>
       </c>
       <c r="AA5">
         <v>-931961.0</v>
       </c>
       <c r="AB5">
         <v>-1089592.0</v>
       </c>
       <c r="AC5">
         <v>-2144354.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B6">
         <v>48698000.0</v>
       </c>
       <c r="C6">
         <v>-26759000.0</v>
       </c>
       <c r="D6">
         <v>2597000.0</v>
       </c>
       <c r="E6">
         <v>-12750000.0</v>
       </c>
       <c r="F6">
         <v>74430000.0</v>
       </c>
       <c r="G6">
         <v>30912000.0</v>
       </c>
       <c r="H6">
         <v>-33187000.0</v>
       </c>
       <c r="I6">
         <v>-10517000.0</v>
       </c>
@@ -18875,117 +19008,117 @@
       </c>
       <c r="W6">
         <v>-1805787.0</v>
       </c>
       <c r="X6">
         <v>-258163.0</v>
       </c>
       <c r="Y6">
         <v>-3571416.0</v>
       </c>
       <c r="Z6">
         <v>-1511692.0</v>
       </c>
       <c r="AA6">
         <v>-649910.0</v>
       </c>
       <c r="AB6">
         <v>-888303.0</v>
       </c>
       <c r="AC6">
         <v>-2001046.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B9">
         <v>26845000.0</v>
       </c>
       <c r="C9">
         <v>9722000.0</v>
       </c>
       <c r="D9">
         <v>15653000.0</v>
       </c>
       <c r="E9">
         <v>-27550000.0</v>
       </c>
       <c r="F9">
         <v>67784000.0</v>
       </c>
       <c r="G9">
         <v>52859000.0</v>
       </c>
       <c r="H9">
         <v>-9938000.0</v>
       </c>
       <c r="I9">
         <v>-15164000.0</v>
       </c>
@@ -19030,51 +19163,51 @@
       </c>
       <c r="W9">
         <v>824637.0</v>
       </c>
       <c r="X9">
         <v>657543.0</v>
       </c>
       <c r="Y9">
         <v>4018437.0</v>
       </c>
       <c r="Z9">
         <v>1696856.0</v>
       </c>
       <c r="AA9">
         <v>4082691.0</v>
       </c>
       <c r="AB9">
         <v>2797307.0</v>
       </c>
       <c r="AC9">
         <v>2428655.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B10">
         <v>12717000.0</v>
       </c>
       <c r="C10">
         <v>-58811000.0</v>
       </c>
       <c r="D10">
         <v>-27908000.0</v>
       </c>
       <c r="E10">
         <v>-39672000.0</v>
       </c>
       <c r="F10">
         <v>47551000.0</v>
       </c>
       <c r="G10">
         <v>-17299000.0</v>
       </c>
       <c r="H10">
         <v>-101302000.0</v>
       </c>
       <c r="I10">
         <v>-68498000.0</v>
       </c>
@@ -19119,51 +19252,51 @@
       </c>
       <c r="W10">
         <v>-1497340.0</v>
       </c>
       <c r="X10">
         <v>-1851692.0</v>
       </c>
       <c r="Y10">
         <v>-2954509.0</v>
       </c>
       <c r="Z10">
         <v>-1802384.0</v>
       </c>
       <c r="AA10">
         <v>255027.0</v>
       </c>
       <c r="AB10">
         <v>-946496.0</v>
       </c>
       <c r="AC10">
         <v>-1901908.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B11">
         <v>-621000.0</v>
       </c>
       <c r="C11">
         <v>173000.0</v>
       </c>
       <c r="D11">
         <v>97000.0</v>
       </c>
       <c r="E11">
         <v>1925000.0</v>
       </c>
       <c r="F11">
         <v>1469000.0</v>
       </c>
       <c r="G11">
         <v>-17000.0</v>
       </c>
       <c r="H11">
         <v>-20000.0</v>
       </c>
       <c r="I11">
         <v>-562000.0</v>
       </c>
@@ -19208,51 +19341,51 @@
       </c>
       <c r="W11">
         <v>-11525.0</v>
       </c>
       <c r="X11">
         <v>-225654.0</v>
       </c>
       <c r="Y11">
         <v>-1793789.0</v>
       </c>
       <c r="Z11">
         <v>-2061703.0</v>
       </c>
       <c r="AA11">
         <v>7275.0</v>
       </c>
       <c r="AB11">
         <v>19136.0</v>
       </c>
       <c r="AC11">
         <v>7928.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B12">
         <v>10765000.0</v>
       </c>
       <c r="C12">
         <v>7644000.0</v>
       </c>
       <c r="D12">
         <v>7425000.0</v>
       </c>
       <c r="E12">
         <v>1827000.0</v>
       </c>
       <c r="F12">
         <v>3587000.0</v>
       </c>
       <c r="G12">
         <v>17943000.0</v>
       </c>
       <c r="H12">
         <v>20206000.0</v>
       </c>
       <c r="I12">
         <v>17132000.0</v>
       </c>
@@ -19297,131 +19430,131 @@
       </c>
       <c r="W12">
         <v>1045.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>-2166000.0</v>
       </c>
       <c r="H14">
         <v>7265000.0</v>
       </c>
       <c r="I14">
         <v>19598000.0</v>
       </c>
       <c r="J14">
         <v>27261000.0</v>
       </c>
       <c r="K14">
         <v>30371000.0</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B15">
         <v>13338000.0</v>
       </c>
       <c r="C15">
         <v>-58984000.0</v>
       </c>
       <c r="D15">
         <v>-28005000.0</v>
       </c>
       <c r="E15">
         <v>-41597000.0</v>
       </c>
       <c r="F15">
         <v>46082000.0</v>
       </c>
       <c r="G15">
         <v>-15116000.0</v>
       </c>
       <c r="H15">
         <v>-88949000.0</v>
       </c>
       <c r="I15">
         <v>-60273000.0</v>
       </c>
@@ -19466,270 +19599,270 @@
       </c>
       <c r="W15">
         <v>-1485815.0</v>
       </c>
       <c r="X15">
         <v>-1626038.0</v>
       </c>
       <c r="Y15">
         <v>1247954.0</v>
       </c>
       <c r="Z15">
         <v>1169269.0</v>
       </c>
       <c r="AA15">
         <v>247752.0</v>
       </c>
       <c r="AB15">
         <v>-965632.0</v>
       </c>
       <c r="AC15">
         <v>-2003758.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-42862000.0</v>
       </c>
       <c r="F16">
         <v>44217000.0</v>
       </c>
       <c r="G16">
         <v>-16384000.0</v>
       </c>
       <c r="H16">
         <v>-90214000.0</v>
       </c>
       <c r="I16">
         <v>-61538000.0</v>
       </c>
       <c r="J16">
         <v>-36229000.0</v>
       </c>
       <c r="K16">
         <v>148000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B17">
         <v>13338000.0</v>
       </c>
       <c r="C17">
         <v>-58984000.0</v>
       </c>
       <c r="D17">
         <v>-42132000.0</v>
       </c>
       <c r="E17">
         <v>-41597000.0</v>
       </c>
       <c r="F17">
         <v>46082000.0</v>
       </c>
       <c r="G17">
         <v>-17282000.0</v>
       </c>
       <c r="H17">
         <v>-101282000.0</v>
       </c>
       <c r="I17">
         <v>-67936000.0</v>
       </c>
       <c r="J17">
         <v>-38074000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B18">
         <v>-10765000.0</v>
       </c>
       <c r="C18">
         <v>-7644000.0</v>
       </c>
       <c r="D18">
         <v>-6267000.0</v>
       </c>
       <c r="E18">
         <v>-1827000.0</v>
       </c>
       <c r="F18">
         <v>-3587000.0</v>
       </c>
       <c r="G18">
         <v>-17943000.0</v>
       </c>
       <c r="H18">
         <v>-20206000.0</v>
       </c>
       <c r="I18">
         <v>-17132000.0</v>
       </c>
       <c r="J18">
         <v>-12938000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>3100000.0</v>
       </c>
       <c r="G20">
         <v>24356000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B21">
         <v>7137000.0</v>
       </c>
       <c r="C21">
         <v>-51675000.0</v>
       </c>
       <c r="D21">
         <v>-23848000.0</v>
       </c>
       <c r="E21">
         <v>-61359000.0</v>
       </c>
       <c r="F21">
         <v>40070000.0</v>
       </c>
       <c r="G21">
         <v>9853000.0</v>
       </c>
       <c r="H21">
         <v>-74683000.0</v>
       </c>
       <c r="I21">
         <v>-51537000.0</v>
       </c>
@@ -19774,84 +19907,84 @@
       </c>
       <c r="W21">
         <v>-1798724.0</v>
       </c>
       <c r="X21">
         <v>-2073796.0</v>
       </c>
       <c r="Y21">
         <v>-3260129.0</v>
       </c>
       <c r="Z21">
         <v>-1920443.0</v>
       </c>
       <c r="AA21">
         <v>119814.0</v>
       </c>
       <c r="AB21">
         <v>-1089592.0</v>
       </c>
       <c r="AC21">
         <v>-2144354.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B23">
         <v>910790000.0</v>
       </c>
       <c r="C23">
         <v>1016933000.0</v>
       </c>
       <c r="D23">
         <v>1246788000.0</v>
       </c>
       <c r="E23">
         <v>1396980000.0</v>
       </c>
       <c r="F23">
         <v>1167822000.0</v>
       </c>
       <c r="G23">
         <v>887170000.0</v>
       </c>
       <c r="H23">
         <v>1499564000.0</v>
       </c>
       <c r="I23">
         <v>1566908000.0</v>
       </c>
@@ -19896,219 +20029,219 @@
       </c>
       <c r="W23">
         <v>2623361.0</v>
       </c>
       <c r="X23">
         <v>2731339.0</v>
       </c>
       <c r="Y23">
         <v>7278566.0</v>
       </c>
       <c r="Z23">
         <v>3617299.0</v>
       </c>
       <c r="AA23">
         <v>14331289.0</v>
       </c>
       <c r="AB23">
         <v>13225170.0</v>
       </c>
       <c r="AC23">
         <v>16702828.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>1265000.0</v>
       </c>
       <c r="F24">
         <v>1265000.0</v>
       </c>
       <c r="G24">
         <v>1268000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B25">
         <v>25216000.0</v>
       </c>
       <c r="C25">
         <v>24408000.0</v>
       </c>
       <c r="D25">
         <v>23355000.0</v>
       </c>
       <c r="E25">
         <v>25095000.0</v>
       </c>
       <c r="F25">
         <v>23292000.0</v>
       </c>
       <c r="G25">
         <v>30268000.0</v>
       </c>
       <c r="H25">
         <v>47909000.0</v>
       </c>
       <c r="I25">
         <v>40849000.0</v>
       </c>
       <c r="J25">
         <v>38651000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27">
         <v>478562.0</v>
       </c>
       <c r="Y27">
         <v>1175100.0</v>
       </c>
       <c r="Z27">
         <v>692116.0</v>
       </c>
       <c r="AA27">
         <v>1180102.0</v>
       </c>
       <c r="AB27">
         <v>1048681.0</v>
       </c>
       <c r="AC27">
         <v>1351360.0</v>
       </c>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B28">
         <v>27208000.0</v>
       </c>
       <c r="C28">
         <v>29736000.0</v>
       </c>
       <c r="D28">
         <v>31832000.0</v>
       </c>
       <c r="E28">
         <v>31579000.0</v>
       </c>
       <c r="F28">
         <v>29185000.0</v>
       </c>
       <c r="G28">
         <v>31980000.0</v>
       </c>
       <c r="H28">
         <v>35453000.0</v>
       </c>
       <c r="I28">
         <v>36373000.0</v>
       </c>
@@ -20151,102 +20284,102 @@
       <c r="V28">
         <v>12638350.0</v>
       </c>
       <c r="W28">
         <v>2327995.0</v>
       </c>
       <c r="X28">
         <v>1851617.0</v>
       </c>
       <c r="Y28">
         <v>3332818.0</v>
       </c>
       <c r="Z28">
         <v>2276196.0</v>
       </c>
       <c r="AA28"/>
       <c r="AB28">
         <v>2838218.0</v>
       </c>
       <c r="AC28">
         <v>3221649.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B29">
         <v>-621000.0</v>
       </c>
       <c r="C29">
         <v>173000.0</v>
       </c>
       <c r="D29">
         <v>1925000.0</v>
       </c>
       <c r="E29">
         <v>1925000.0</v>
       </c>
       <c r="F29">
         <v>1469000.0</v>
       </c>
       <c r="G29">
         <v>-17000.0</v>
       </c>
       <c r="H29">
         <v>-20000.0</v>
       </c>
       <c r="I29">
         <v>-562000.0</v>
       </c>
       <c r="J29">
         <v>-321000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B30">
         <v>19708000.0</v>
       </c>
       <c r="C30">
         <v>61397000.0</v>
       </c>
       <c r="D30">
         <v>39501000.0</v>
       </c>
       <c r="E30">
         <v>33809000.0</v>
       </c>
       <c r="F30">
         <v>27714000.0</v>
       </c>
       <c r="G30">
         <v>43006000.0</v>
       </c>
       <c r="H30">
         <v>64745000.0</v>
       </c>
       <c r="I30">
         <v>36373000.0</v>
       </c>
@@ -20291,51 +20424,51 @@
       </c>
       <c r="W30">
         <v>2623361.0</v>
       </c>
       <c r="X30">
         <v>2731339.0</v>
       </c>
       <c r="Y30">
         <v>7278566.0</v>
       </c>
       <c r="Z30">
         <v>3617299.0</v>
       </c>
       <c r="AA30">
         <v>3962877.0</v>
       </c>
       <c r="AB30">
         <v>3886899.0</v>
       </c>
       <c r="AC30">
         <v>4573009.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B31">
         <v>5580000.0</v>
       </c>
       <c r="C31">
         <v>-7136000.0</v>
       </c>
       <c r="D31">
         <v>-4060000.0</v>
       </c>
       <c r="E31">
         <v>21687000.0</v>
       </c>
       <c r="F31">
         <v>7481000.0</v>
       </c>
       <c r="G31">
         <v>-27152000.0</v>
       </c>
       <c r="H31">
         <v>-26619000.0</v>
       </c>
       <c r="I31">
         <v>-16961000.0</v>
       </c>
@@ -20380,51 +20513,51 @@
       </c>
       <c r="W31">
         <v>772660.0</v>
       </c>
       <c r="X31">
         <v>-282000.0</v>
       </c>
       <c r="Y31">
         <v>-485904.0</v>
       </c>
       <c r="Z31">
         <v>118059.0</v>
       </c>
       <c r="AA31">
         <v>135213.0</v>
       </c>
       <c r="AB31">
         <v>143096.0</v>
       </c>
       <c r="AC31">
         <v>242446.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B32">
         <v>917927000.0</v>
       </c>
       <c r="C32">
         <v>965258000.0</v>
       </c>
       <c r="D32">
         <v>1222940000.0</v>
       </c>
       <c r="E32">
         <v>1335621000.0</v>
       </c>
       <c r="F32">
         <v>1207892000.0</v>
       </c>
       <c r="G32">
         <v>897023000.0</v>
       </c>
       <c r="H32">
         <v>1424881000.0</v>
       </c>
       <c r="I32">
         <v>1515371000.0</v>
       </c>
@@ -20488,1001 +20621,1008 @@
       <c r="AC32">
         <v>14558474.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB32"/>
+  <dimension ref="A1:DC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B2">
+        <v>229062000.0</v>
+      </c>
+      <c r="C2">
         <v>207045000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>242514000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>211683000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>217775000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>226574000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>237738000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>245854000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>228915000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>243029000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>276150000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>313966000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>300116000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>317055000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>349765000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>356716000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>353345000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>303345000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>343379000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>308955000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>282877000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>204897000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>155181000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>183797000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>180892000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>324294000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>354421000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>379976000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>342330000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>358092000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>355436000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>366639000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>411795000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>396665000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>397285000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>433377000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>403549000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>392113000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>415024000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>411442000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>405156000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>341304000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>367234000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>388002000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>221367000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>207163000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>237774000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>257587000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>287568000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>215998000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>193694000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>230357000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>226843000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>224613000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>201725000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>218300000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>210347000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>205196000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>234434000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>263461000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>213310000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>170584000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>133260000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>42058000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>79487000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>74338000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>86484000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>76420000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>77935000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>97768000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>189658000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>204265000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>197531000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>145877000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>128712000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>113359000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>102642000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>83901000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>68805841.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>53653782.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>43153457.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>35913920.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>34748313.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>24778592.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>22662908.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2254370.0</v>
       </c>
-      <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
-      <c r="CV2">
+      <c r="CV2"/>
+      <c r="CW2">
         <v>2581246.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>3028957.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3256905.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>2870145.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>2794754.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2433484.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>2270029.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>171</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>6366000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6328000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6257000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6365000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6266000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6548000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6058000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6074000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5728000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5698000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5647000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5680000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6055000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5973000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6260000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6728000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6134000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5772000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5850000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>5810000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5860000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3413000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>8049000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>9047000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9759000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>11965000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>12029000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>11789000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>12126000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>10214000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>10217000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>10254000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>10164000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>10165000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>10078000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>9298000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>9110000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>8915000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>8856000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>9019000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>8651000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>8529000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>8355000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3339000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3409000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3411000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3337000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3265000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3173000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3157000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3020000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2985000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2974000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2989000.0</v>
       </c>
       <c r="BD3">
         <v>2989000.0</v>
       </c>
       <c r="BE3">
+        <v>2989000.0</v>
+      </c>
+      <c r="BF3">
         <v>3093000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>3134000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>3158000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>3171000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>3183000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>3136000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>3153000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>249000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2847000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2861000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>8892000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>8645000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>8620000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>8719000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>8572000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>6313000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>6774000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>4976000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>7108000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>4098000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>5514000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>5519000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>3752072.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>590651.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>450105.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>274172.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>282664.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>228070.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>250752.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>25039.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>94449.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>82361.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>59636.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>58920.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>62091.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>67834.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>95570.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>93342.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>127007.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>128050.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>130391.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>103486.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>150041.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>89985.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>86078.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>82647.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>97305.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>69573.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>57409.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>57764.0</v>
       </c>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -21545,694 +21685,699 @@
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>173</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>6469000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>23610000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>17008000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-8186000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-8950000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-39065000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-574000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1437000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-10091000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-16722000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1489000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>9329000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-11601000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-30179000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-27698000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>22434000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2402000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>37843000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2703000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>9435000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>6563000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-16422000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>19414000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>22553000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-21849000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-44583000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-23911000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-3175000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-9425000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-30211000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-5111000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-10427000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-5555000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-10650000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>3416000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-7243000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-10848000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>17708000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>393000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>11556000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-7248000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-4845000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-13421000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2261000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-5892000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>14347000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>13594000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>29261000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1196000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>17224000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-2008000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2156000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-3121000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-7448000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-6343000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-8024000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-11082000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>4238000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-2425000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1047000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1041000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-2906000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-11519000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>109823000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-7865000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-268651000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-7746000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-14075000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-18760000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>22130000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-74229000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-7803000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>5365000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-5402000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-1161000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-2713000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>320000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>397750.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>1309812.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-1451376.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-658837.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-4716516.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-1097871.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-2181413.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-635471.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-471657.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-694847.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-616132.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-402231.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-506160.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-370933.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-520028.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-676678.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-963243.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-1078565.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-273059.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-945262.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-550544.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-167334.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-308635.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>49119.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>48846.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>77544.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-12987.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>50915.0</v>
       </c>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B6">
+        <v>3577000.0</v>
+      </c>
+      <c r="C6">
         <v>12835000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>29938000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>23265000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1821000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2684000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-32517000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5484000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>4637000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-4363000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-11024000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>4158000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>15009000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-5546000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-24206000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-21438000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>29162000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>3732000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>43615000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>3147000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>15245000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>12423000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-13009000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>27463000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>31600000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-12090000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-32618000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-11882000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>8614000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2701000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-19997000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>5106000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-173000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>4609000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-485000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>13494000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2055000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1738000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>26623000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>9249000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>20575000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1403000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>3684000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-5066000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>5600000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-2483000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>17758000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>16931000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>32526000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1977000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>20381000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1012000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>5141000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-147000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-4459000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-3354000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-4931000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-7948000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>7396000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>746000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>2136000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>2095000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>247000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-11270000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>112670000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-5004000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-259759000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>899000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-5455000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-10041000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>30702000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-67916000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-1029000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>10341000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1706000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>2937000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>2801000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>5839000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>4149822.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1900463.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-1001271.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-384665.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-4433852.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-869801.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-1930661.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-610432.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-377208.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-612486.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-556496.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-343311.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-444069.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-303099.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-424458.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-583336.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-836236.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-950515.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-142668.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-841776.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-400503.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-77349.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-222557.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>131766.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>146151.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>147117.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>44422.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>108679.0</v>
       </c>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -22295,54 +22440,55 @@
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
+      <c r="DC7"/>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -22405,1252 +22551,1263 @@
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B9">
+        <v>16636000.0</v>
+      </c>
+      <c r="C9">
         <v>17635000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-10549000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>29303000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>661000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-34000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1391000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>5960000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>7553000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2400000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2525000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>4161000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>17181000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-3164000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-21328000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-19839000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>8844000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4773000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>42113000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-3399000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>15233000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>13837000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>13637000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>20930000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>31182000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-12890000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3196000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-14816000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3971000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-2289000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-21021000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3768000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-1273000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>3362000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-2014000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>12065000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1653000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-5773000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>26695000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>6364000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>17704000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1069000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>9523000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-7380000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>6254000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-987000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>18378000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>17986000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>33576000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>38545000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>21596000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>3523000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>6965000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>846000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-4707000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-2440000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-4900000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-7477000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>7364000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>8188000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1283000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>2564000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>985000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>3981000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-2729000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-3048000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>1391000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-4531000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-7821000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-11086000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-29221000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-20285000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>443000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>15658000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>1678000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>4759000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>11121000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>15341000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>11747770.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>7448363.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>3307620.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>2325247.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>1319964.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>1635713.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>151525.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>47627.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>202239.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>196911.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>199237.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>226251.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>210194.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>194351.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>111738.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>376398.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>1084807.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>1183473.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>916974.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>833183.0</v>
       </c>
-      <c r="CU9"/>
-      <c r="CV9">
+      <c r="CV9"/>
+      <c r="CW9">
         <v>934962.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>1013559.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>1169216.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>1056630.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>1077493.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>977550.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>971015.0</v>
       </c>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B10">
+        <v>11701000.0</v>
+      </c>
+      <c r="C10">
         <v>4271000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>21185000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>14208000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-10997000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-11679000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-41539000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2441000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-3106000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-11725000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-18848000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3489000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7595000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-13166000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-31147000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-28038000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>22115000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-2602000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>37615000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-3132000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>8390000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4678000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-20212000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>15215000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>14854000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-27156000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-49775000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-29073000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-8290000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-14161000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-34530000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-9304000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-14604000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-10060000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-14431000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-541000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-9938000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-13485000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>12448000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-3518000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>4841000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-13226000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-4692000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-18588000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1582000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-7209000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>14613000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>7911000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>24162000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-5547000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>9745000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-5435000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1130000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-6602000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-9611000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-9721000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-10032000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-13991000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>762000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>4569000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-4675000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-4679000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-24197000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-12118000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-8142000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-9457000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-231239000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-11857000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-18809000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-25731000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-33896000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-69167000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-8333000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-83554000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-5013000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-4842000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>2156000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>2975000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>653453.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>3754684.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-173897.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-607058.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-5116774.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-921784.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-2223252.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-803459.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-481778.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-434733.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-156838.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-423989.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-425181.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-316366.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-475632.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-493439.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-918767.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-1021055.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-150235.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-864452.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-1460494.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-131456.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-226721.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>16296.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>48846.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>103366.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>16703.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>86112.0</v>
       </c>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>179</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>312000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-621000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>946000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>627000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>312000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>173000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-5684724.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>5684724.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>97000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-812000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1793000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-5481000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1925000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-6376000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>599000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>312000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1469000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>319000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-5320000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-3035000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-17000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-10712000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-7562000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20000.0</v>
       </c>
       <c r="AA11">
         <v>-20000.0</v>
       </c>
       <c r="AB11">
+        <v>-20000.0</v>
+      </c>
+      <c r="AC11">
         <v>-9020000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-7756000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-7562000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2494000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2225000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-563000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-321000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3427000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-7836000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2163000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-736000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-5019000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-245000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-2163000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-3939000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-3925000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>530000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-2700000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1508000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>3163000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>7196000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>3270000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1533000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1702000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>2375000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-728000.0</v>
       </c>
-      <c r="BC11"/>
-      <c r="BD11">
+      <c r="BD11"/>
+      <c r="BE11">
         <v>-372000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-7403000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-9038000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>9905000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-2830000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-4980000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-4778000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-115255000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>13367000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-116694000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>4692000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>11607000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>401000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>9462000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>5188000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>52669000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1251000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>1098000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-48403000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>9676000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>3681000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>645000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13181.0</v>
       </c>
       <c r="CA11">
         <v>-13181.0</v>
       </c>
       <c r="CB11">
+        <v>-13181.0</v>
+      </c>
+      <c r="CC11">
         <v>-1854221.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>8476.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>4705.0</v>
       </c>
-      <c r="CE11"/>
-      <c r="CF11">
+      <c r="CF11"/>
+      <c r="CG11">
         <v>800.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>3200.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>1600.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>10121.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-35355.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-11525.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-40285.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-943.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>-90974.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-91624.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-42163.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-690483.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-633583.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-123942.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-345781.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-2066366.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>4621.0</v>
       </c>
-      <c r="CW11"/>
-      <c r="CX11">
+      <c r="CX11"/>
+      <c r="CY11">
         <v>44.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>50.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2525.0</v>
       </c>
       <c r="DA11">
         <v>2525.0</v>
       </c>
       <c r="DB11">
+        <v>2525.0</v>
+      </c>
+      <c r="DC11">
         <v>2175.0</v>
       </c>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B12">
+        <v>1960000.0</v>
+      </c>
+      <c r="C12">
         <v>2198000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2425000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2800000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2811000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2729000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2474000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1867000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1669000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1634000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2126000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1734000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1565000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>968000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>340000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>319000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>200000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>228000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>429000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1045000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1885000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3790000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4199000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4647000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5307000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5192000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5163000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5115000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4736000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4257000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4193000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4177000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4505000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3781000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3826000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2694000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2637000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5763000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3874000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>6536000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>6233000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5407000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>5167000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1005000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1015000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1068000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1133000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2886000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4351000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3688000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4530000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3972000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>3481000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3669000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3378000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3093000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2909000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3476000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>4071000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>3628000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3638000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>6261000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>599000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1271000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1592000.0</v>
       </c>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
-      <c r="CD12">
-[...1 lines deleted...]
-      </c>
+      <c r="CD12"/>
       <c r="CE12">
         <v>102208.0</v>
       </c>
       <c r="CF12">
+        <v>102208.0</v>
+      </c>
+      <c r="CG12">
         <v>134144.0</v>
       </c>
-      <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>134144.0</v>
       </c>
-      <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
+      <c r="DC12"/>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -23713,98 +23870,99 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-      <c r="S14">
-[...1 lines deleted...]
-      </c>
+      <c r="S14"/>
       <c r="T14">
         <v>0.0</v>
       </c>
       <c r="U14">
         <v>0.0</v>
       </c>
       <c r="V14">
         <v>0.0</v>
       </c>
       <c r="W14">
         <v>0.0</v>
       </c>
       <c r="X14">
         <v>0.0</v>
       </c>
-      <c r="Y14"/>
-      <c r="Z14">
+      <c r="Y14">
+        <v>0.0</v>
+      </c>
+      <c r="Z14"/>
+      <c r="AA14">
         <v>5209000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>7265000.0</v>
       </c>
-      <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
@@ -23839,432 +23997,436 @@
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
+      <c r="DC14"/>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B15">
+        <v>11386000.0</v>
+      </c>
+      <c r="C15">
         <v>4271000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>21806000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>14208000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-10997000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-11679000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-41712000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-2441000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-3106000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-11725000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-18945000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-3489000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>7595000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-13166000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-33072000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-28038000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>22115000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-2602000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>36146000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-3132000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8390000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>4678000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-20195000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>15215000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>14964000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-25100000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-41084000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-27326000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-7646000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-12890000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-32010000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-7514000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-12908000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-7841000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-13285000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-202000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-8841000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-12636000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>13077000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-3518000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>5086000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-13226000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-753000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-14663000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1010000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-4380000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>12518000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>4025000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>15572000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-10826000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>8593000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-4971000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1051000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-5454000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-5504000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-5971000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-2629000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-4953000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-2046000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>4352000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>750000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>18000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-11647000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-12118000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>108552000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-10896000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-244830000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-12007000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-27368000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-23948000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-33896000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-69167000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-8333000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-35151000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-14689000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-4842000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>2156000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>2975000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-3102547.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>3754684.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-182373.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-611763.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-5116774.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-922584.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-2226452.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-805059.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-481778.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-434733.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-145313.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-423989.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-424238.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>-279959.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-428404.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-493439.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-576353.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-877559.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-455118.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>3156985.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>1515822.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>-136077.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>-226721.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>16252.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>48796.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>100841.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>14178.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>83937.0</v>
       </c>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>7184000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-13478000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-33107000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-28357000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>21516000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-2914000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>35350000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-3451000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8075000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4366000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-20514000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>14896000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>14649000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-25415000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-41406000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
@@ -24299,134 +24461,137 @@
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
+      <c r="DC16"/>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B17">
+        <v>11701000.0</v>
+      </c>
+      <c r="C17">
         <v>4271000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>21806000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>14208000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-10997000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-11679000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-41712000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-2441000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-3106000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-11725000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-18945000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-3489000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>7595000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-13166000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-33072000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-28038000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>22115000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-2602000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>36146000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-3132000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>8390000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>4678000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-20195000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>15215000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>14854000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-27156000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-49758000.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
@@ -24461,134 +24626,137 @@
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B18">
+        <v>-1960000.0</v>
+      </c>
+      <c r="C18">
         <v>-2198000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2425000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2800000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2811000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2729000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2474000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1867000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1669000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1634000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2126000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1734000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1565000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-968000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-340000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-319000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-200000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-228000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-429000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1045000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1885000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-3790000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-4199000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-4647000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-5307000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-5192000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
@@ -24623,75 +24791,76 @@
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>454000.0</v>
       </c>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
@@ -24735,84 +24904,85 @@
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>1900000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1200000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>24356000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
@@ -24851,374 +25021,378 @@
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B21">
+        <v>8619000.0</v>
+      </c>
+      <c r="C21">
         <v>14836000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-9922000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>22789000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-5510000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-7224000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-39215000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-720000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1408000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-10332000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-17171000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-4327000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>9270000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-11620000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-31109000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-27242000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-152000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2856000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>37276000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-8932000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>6103000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5623000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-15874000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>26276000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>22553000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-23102000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-37919000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-23503000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-2737000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-10524000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-30211000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-5202000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-10171000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-5953000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-10598000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3345000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-7109000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-11223000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>18808000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>393000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>11556000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-7248000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>485000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-14826000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2261000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-5892000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>13647000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>13594000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>29261000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>34875000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>17224000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1012000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>3832000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-3159000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-7448000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-5338000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-8024000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-10855000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>3679000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>4693000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-2776000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-1624000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-2906000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1249000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-5906000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-6204000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-253112000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-9946000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-14075000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-18760000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-36742000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-67916000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-7235000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-81254000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-5402000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-1161000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>2801000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>5839000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>397750.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1900463.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-1451376.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-658837.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-4716516.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-977603.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>-2241546.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-695606.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-471657.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>-470088.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>-392703.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-464274.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-506160.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>-370933.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-520028.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-535602.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-963243.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-1078565.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>-273059.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-945262.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-1493584.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>-167334.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>-308635.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>49119.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>4342.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>77544.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>-12987.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>50915.0</v>
       </c>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -25281,420 +25455,424 @@
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
+      <c r="DC22"/>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B23">
+        <v>237079000.0</v>
+      </c>
+      <c r="C23">
         <v>209844000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>241887000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>218197000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>223946000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>233764000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>275562000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>252534000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>237876000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>250961000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>290796000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>322454000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>308027000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>325511000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>359546000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>364119000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>362341000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>310974000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>348216000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>314488000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>292007000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>213111000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>184692000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>178451000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>189521000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>334506000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>366244000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>388663000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>349038000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>366327000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>364626000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>375609000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>420693000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>405980000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>405869000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>442097000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>412311000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>397563000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>422911000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>417413000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>411304000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>349621000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>374302000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>395448000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>225360000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>212068000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>242505000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>261979000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>291883000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>219668000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>198066000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>232868000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>229976000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>228618000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>204466000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>221198000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>213471000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>208574000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>238119000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>266956000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>217369000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>174772000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>137151000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>44790000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>82664000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>77494000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>90799000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>79635000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>84189000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>105442000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>69232000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>251896000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>205209000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>242789000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>135792000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>119279000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>110962000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>93403000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>80155861.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>59201682.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>47912453.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>38898004.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>40784793.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>27391908.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>25055979.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>2997603.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>673896.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>667000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>591940.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>690525.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>716354.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>565284.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>631766.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>912000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>2048050.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>2262038.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1190033.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1778445.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>8794399.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>3683542.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>4351151.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>4377002.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>3922433.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>3794703.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>3424021.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>3190129.0</v>
       </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>315000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>312000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>943000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>319000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>315000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>319000.0</v>
       </c>
       <c r="T24">
         <v>319000.0</v>
       </c>
       <c r="U24">
+        <v>319000.0</v>
+      </c>
+      <c r="V24">
         <v>315000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>312000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>319000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
@@ -25733,374 +25911,378 @@
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B25">
+        <v>6453000.0</v>
+      </c>
+      <c r="C25">
         <v>6366000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6328000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6257000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6365000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6266000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6548000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6058000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6074000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5728000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5698000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5647000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5680000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6055000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5973000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6260000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6728000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6134000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5772000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5850000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5810000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5860000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3413000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>8049000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>9047000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>9759000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>11965000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>12029000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>11789000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>12126000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>10214000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>10217000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>10254000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>10164000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>10165000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>10078000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>9298000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>9110000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>8915000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>8856000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>9019000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>8651000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>8529000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>8355000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3339000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>3409000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>3411000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>3337000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3265000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>3173000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>3157000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>3020000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2985000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2989000.0</v>
       </c>
       <c r="BC25">
         <v>2989000.0</v>
       </c>
       <c r="BD25">
         <v>2989000.0</v>
       </c>
       <c r="BE25">
+        <v>2989000.0</v>
+      </c>
+      <c r="BF25">
         <v>3093000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>3134000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>3158000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>3171000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>3183000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>3136000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>3153000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>249000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>2847000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2861000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>8892000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>8645000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>8620000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>8719000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>8572000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>6313000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>6774000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>4976000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>7108000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>4098000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>5514000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>5519000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>3752072.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>590651.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>450105.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>282664.0</v>
       </c>
       <c r="CE25">
         <v>282664.0</v>
       </c>
       <c r="CF25">
+        <v>282664.0</v>
+      </c>
+      <c r="CG25">
         <v>228070.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>250752.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>25039.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>94449.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>82361.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>59636.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>58920.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>62091.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>67834.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>95570.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>93342.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>127007.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>128050.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>130391.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150041.0</v>
       </c>
       <c r="CU25">
         <v>150041.0</v>
       </c>
       <c r="CV25">
+        <v>150041.0</v>
+      </c>
+      <c r="CW25">
         <v>89985.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>86078.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97305.0</v>
       </c>
       <c r="CY25">
         <v>97305.0</v>
       </c>
       <c r="CZ25">
+        <v>97305.0</v>
+      </c>
+      <c r="DA25">
         <v>69573.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>57409.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>57764.0</v>
       </c>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -26163,54 +26345,55 @@
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
+      <c r="DC26"/>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -26255,188 +26438,191 @@
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27">
         <v>116644.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>106239.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>124405.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>105185.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>109892.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>191808.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>286219.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>389857.0</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>266478.0</v>
       </c>
-      <c r="CT27">
+      <c r="CU27">
         <v>232547.0</v>
       </c>
-      <c r="CU27">
+      <c r="CV27">
         <v>36795.0</v>
       </c>
-      <c r="CV27">
+      <c r="CW27">
         <v>213713.0</v>
       </c>
-      <c r="CW27">
+      <c r="CX27">
         <v>218268.0</v>
       </c>
-      <c r="CX27">
+      <c r="CY27">
         <v>342076.0</v>
       </c>
-      <c r="CY27">
+      <c r="CZ27">
         <v>873368.0</v>
       </c>
-      <c r="CZ27">
+      <c r="DA27">
         <v>112034.0</v>
       </c>
-      <c r="DA27">
+      <c r="DB27">
         <v>97523.0</v>
       </c>
-      <c r="DB27">
+      <c r="DC27">
         <v>97177.0</v>
       </c>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B28">
+        <v>8017000.0</v>
+      </c>
+      <c r="C28">
         <v>6699000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7333000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14380000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7190000.0</v>
       </c>
       <c r="F28">
         <v>7190000.0</v>
       </c>
       <c r="G28">
+        <v>7190000.0</v>
+      </c>
+      <c r="H28">
         <v>5333000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7510000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8961000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7932000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8383000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8488000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7911000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7882000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7551000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>7403000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8996000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>7629000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9408000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5533000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7230000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>7014000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6735000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6404000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>8629000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>10212000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>11823000.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
@@ -26453,186 +26639,189 @@
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
-      <c r="CK28">
+      <c r="CK28"/>
+      <c r="CL28">
         <v>415660.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>525366.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>529957.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>391309.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>433268.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>538347.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>885995.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>999768.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>592995.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>854060.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>164561.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>854918.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>771727.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>695374.0</v>
       </c>
-      <c r="CY28"/>
-      <c r="CZ28">
+      <c r="CZ28"/>
+      <c r="DA28">
         <v>887915.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>893014.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>822923.0</v>
       </c>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
         <v>-621000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>173000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29">
         <v>97000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
         <v>1925000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
         <v>1469000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29">
         <v>-17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
+        <v>0.0</v>
+      </c>
+      <c r="AB29">
         <v>-20000.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -26667,1006 +26856,1016 @@
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B30">
+        <v>8017000.0</v>
+      </c>
+      <c r="C30">
         <v>2799000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-627000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6514000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6171000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7190000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>37824000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6680000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8961000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7932000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>14646000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8488000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>7911000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8456000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9781000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7403000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8996000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>7629000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4837000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5533000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9130000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8214000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>29511000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-5346000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>8629000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>10212000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>11823000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>8687000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>6708000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>8235000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>9190000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>8970000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>8898000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>9315000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>8584000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>8720000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>8762000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>5450000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>7887000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>5971000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>6148000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>8317000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>7068000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>7446000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3993000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>4905000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4731000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4392000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>4315000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3670000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>4372000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2511000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3133000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4005000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2741000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2898000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>3124000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>3378000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3685000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>3495000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>4059000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>4188000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>3891000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>2732000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>3177000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>3156000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>4315000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>3215000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>6254000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>7674000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-120426000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>47631000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>7678000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>96912000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>7080000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>5920000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>8320000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>9502000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>11350020.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>5547900.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>4758996.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2984084.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>6036480.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>2613316.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2393071.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>743233.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>673896.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>667000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>591940.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>690525.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>716354.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>565284.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>631766.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>912000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>2048050.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>2262038.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1190033.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>1778445.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30">
         <v>1102296.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>1322194.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>1120097.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>1052288.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>999949.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>990537.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>920100.0</v>
       </c>
     </row>
-    <row r="31" spans="1:106">
+    <row r="31" spans="1:107">
       <c r="A31" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B31">
+        <v>3082000.0</v>
+      </c>
+      <c r="C31">
         <v>-10565000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>31107000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-8581000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-5487000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-4455000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2324000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1721000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1698000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1393000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1677000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>838000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1675000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1546000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-38000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-796000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>22267000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>254000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>339000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>5800000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>2287000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-945000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-4338000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-11061000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-7699000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-4054000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-11859000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-5570000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-5553000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-3637000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-4319000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-4102000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-4433000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-4107000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3833000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3886000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2829000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2262000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-6360000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-3911000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-6715000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-5978000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-5177000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-3762000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-679000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1317000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>966000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-5683000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-5099000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-40422000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-7479000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-6447000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2702000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-3443000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>2163000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-4383000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-2008000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-3136000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-2917000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-124000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-1899000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-3055000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-21291000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-13367000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-2236000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-3253000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>21873000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-1510000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-4734000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-6971000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>2847000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-2774000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>889000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-2300000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>389000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-3681000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-645000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-2864000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-3513479.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>1854221.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>1277479.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>51779.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>400258.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>55819.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>18294.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-960103.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-10121.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-146414.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-136429.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-28760.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>80979.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>54567.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>44396.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>42163.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>44476.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>57510.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>122824.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>80810.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-33090.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>35878.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>81914.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-32823.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-44504.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>25822.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>29690.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>35197.0</v>
       </c>
     </row>
-    <row r="32" spans="1:106">
+    <row r="32" spans="1:107">
       <c r="A32" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B32">
+        <v>245698000.0</v>
+      </c>
+      <c r="C32">
         <v>224680000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>231965000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>240986000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>218436000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>226540000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>236347000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>251814000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>236468000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>240629000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>273625000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>318127000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>317297000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>313891000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>328437000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>336877000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>362189000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>308118000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>385492000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>305556000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>298110000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>218734000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>168818000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>204727000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>212074000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>311404000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>357617000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>365160000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>346301000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>355803000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>334415000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>370407000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>410522000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>400027000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>395271000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>445442000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>405202000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>386340000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>441719000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>417806000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>422860000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>342373000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>376757000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>380622000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>227621000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>206176000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>256152000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>275573000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>321144000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>254543000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>215290000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>233880000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>233808000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>225459000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>197018000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>215860000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>205447000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>197719000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>241798000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>271649000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>214593000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>173148000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>134245000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>46039000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>76758000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>71290000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>87875000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>71889000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>70114000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>86682000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>160437000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>183980000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>197974000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>161535000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>130390000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>118118000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>113763000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>99242000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>80553611.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>61102145.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>46461077.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>38239167.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>36068277.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>26414305.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>22814433.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>2301997.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>202239.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>196911.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>199237.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>226251.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>210194.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>194351.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>111738.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>376398.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>1084807.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>1183473.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>916974.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>833183.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>-10287983.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>3516208.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>4042516.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>4426121.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>3926775.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>3872247.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>3411034.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>3241044.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -27749,51 +27948,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B2">
         <v>36211000.0</v>
       </c>
       <c r="C2">
         <v>45480000.0</v>
       </c>
       <c r="D2">
         <v>49525000.0</v>
       </c>
       <c r="E2">
         <v>62125000.0</v>
       </c>
       <c r="F2">
         <v>48187000.0</v>
       </c>
       <c r="G2">
         <v>19612000.0</v>
       </c>
       <c r="H2">
         <v>26627000.0</v>
       </c>
       <c r="I2">
         <v>49489000.0</v>
       </c>
@@ -27838,51 +28037,51 @@
       </c>
       <c r="W2">
         <v>95575.0</v>
       </c>
       <c r="X2">
         <v>908655.0</v>
       </c>
       <c r="Y2">
         <v>265408.0</v>
       </c>
       <c r="Z2">
         <v>902378.0</v>
       </c>
       <c r="AA2">
         <v>542359.0</v>
       </c>
       <c r="AB2">
         <v>2782180.0</v>
       </c>
       <c r="AC2">
         <v>3453864.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B3">
         <v>4597000</v>
       </c>
       <c r="C3">
         <v>11066000</v>
       </c>
       <c r="D3">
         <v>29531000</v>
       </c>
       <c r="E3">
         <v>37744000</v>
       </c>
       <c r="F3">
         <v>16384000</v>
       </c>
       <c r="G3">
         <v>6580000</v>
       </c>
       <c r="H3">
         <v>3281000</v>
       </c>
       <c r="I3">
         <v>15154000</v>
       </c>
@@ -27927,129 +28126,129 @@
       </c>
       <c r="W3">
         <v>3867</v>
       </c>
       <c r="X3">
         <v>39793</v>
       </c>
       <c r="Y3">
         <v>433853</v>
       </c>
       <c r="Z3">
         <v>216379</v>
       </c>
       <c r="AA3">
         <v>413361</v>
       </c>
       <c r="AB3">
         <v>224284</v>
       </c>
       <c r="AC3">
         <v>287422</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-12600000.0</v>
       </c>
       <c r="F4">
         <v>13938000.0</v>
       </c>
       <c r="G4">
         <v>28670000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>2562000.0</v>
       </c>
       <c r="F5">
         <v>7865000.0</v>
       </c>
       <c r="G5">
         <v>38223000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B6">
         <v>-10538000.0</v>
       </c>
       <c r="C6">
         <v>-9269000.0</v>
       </c>
       <c r="D6">
         <v>-4045000.0</v>
       </c>
       <c r="E6">
         <v>-12600000.0</v>
       </c>
       <c r="F6">
         <v>13938000.0</v>
       </c>
       <c r="G6">
         <v>28575000.0</v>
       </c>
       <c r="H6">
         <v>-7630000.0</v>
       </c>
       <c r="I6">
         <v>-22862000.0</v>
       </c>
@@ -28094,51 +28293,51 @@
       </c>
       <c r="W6">
         <v>92869.0</v>
       </c>
       <c r="X6">
         <v>-813080.0</v>
       </c>
       <c r="Y6">
         <v>643247.0</v>
       </c>
       <c r="Z6">
         <v>-636970.0</v>
       </c>
       <c r="AA6">
         <v>497507.0</v>
       </c>
       <c r="AB6">
         <v>-2239821.0</v>
       </c>
       <c r="AC6">
         <v>-671684.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B7">
         <v>-16440000.0</v>
       </c>
       <c r="C7">
         <v>9963000.0</v>
       </c>
       <c r="D7">
         <v>3709000.0</v>
       </c>
       <c r="E7">
         <v>31553000.0</v>
       </c>
       <c r="F7">
         <v>-13192000.0</v>
       </c>
       <c r="G7">
         <v>36776000.0</v>
       </c>
       <c r="H7">
         <v>-10467000.0</v>
       </c>
       <c r="I7">
         <v>17159000.0</v>
       </c>
@@ -28183,90 +28382,90 @@
       </c>
       <c r="W7">
         <v>96829.0</v>
       </c>
       <c r="X7">
         <v>-458724.0</v>
       </c>
       <c r="Y7">
         <v>298613.0</v>
       </c>
       <c r="Z7">
         <v>511424.0</v>
       </c>
       <c r="AA7">
         <v>34995.0</v>
       </c>
       <c r="AB7">
         <v>-197155.0</v>
       </c>
       <c r="AC7">
         <v>233852.0</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>23967000.0</v>
       </c>
       <c r="F8">
         <v>-43554000.0</v>
       </c>
       <c r="G8">
         <v>30571000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B9">
         <v>3314000.0</v>
       </c>
       <c r="C9">
         <v>562000.0</v>
       </c>
       <c r="D9">
         <v>9499000.0</v>
       </c>
       <c r="E9">
         <v>23967000.0</v>
       </c>
       <c r="F9">
         <v>-43554000.0</v>
       </c>
       <c r="G9">
         <v>30571000.0</v>
       </c>
       <c r="H9">
         <v>-6698000.0</v>
       </c>
       <c r="I9">
         <v>12663000.0</v>
       </c>
@@ -28295,51 +28494,51 @@
         <v>-13789000.0</v>
       </c>
       <c r="R9">
         <v>12015000.0</v>
       </c>
       <c r="S9">
         <v>2020000.0</v>
       </c>
       <c r="T9">
         <v>1230000.0</v>
       </c>
       <c r="U9">
         <v>-20939000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B10">
         <v>-12615000.0</v>
       </c>
       <c r="C10">
         <v>4484000.0</v>
       </c>
       <c r="D10">
         <v>11816000.0</v>
       </c>
       <c r="E10">
         <v>-15479000.0</v>
       </c>
       <c r="F10">
         <v>-16448000.0</v>
       </c>
       <c r="G10">
         <v>19090000.0</v>
       </c>
       <c r="H10">
         <v>-2780000.0</v>
       </c>
       <c r="I10">
         <v>4080000.0</v>
       </c>
@@ -28372,192 +28571,192 @@
       </c>
       <c r="S10">
         <v>-1596000.0</v>
       </c>
       <c r="T10">
         <v>-10945000.0</v>
       </c>
       <c r="U10">
         <v>-4376000.0</v>
       </c>
       <c r="V10">
         <v>218593.0</v>
       </c>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10">
         <v>61642.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>20503000.0</v>
       </c>
       <c r="F11">
         <v>13215000.0</v>
       </c>
       <c r="G11">
         <v>-19763000.0</v>
       </c>
       <c r="H11">
         <v>-2585000.0</v>
       </c>
       <c r="I11">
         <v>4105000.0</v>
       </c>
       <c r="J11">
         <v>-5538000.0</v>
       </c>
       <c r="K11">
         <v>9279000.0</v>
       </c>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-9305000.0</v>
       </c>
       <c r="F12">
         <v>-20627000.0</v>
       </c>
       <c r="G12">
         <v>18359000.0</v>
       </c>
       <c r="H12">
         <v>26942000.0</v>
       </c>
       <c r="I12">
         <v>2211000.0</v>
       </c>
       <c r="J12">
         <v>5174000.0</v>
       </c>
       <c r="K12">
         <v>13899000.0</v>
       </c>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>2562000.0</v>
       </c>
       <c r="F13">
         <v>33595000.0</v>
       </c>
       <c r="G13">
         <v>6336000.0</v>
       </c>
       <c r="H13">
         <v>36000.0</v>
       </c>
       <c r="I13">
         <v>-3880000.0</v>
       </c>
       <c r="J13">
         <v>2677000.0</v>
       </c>
       <c r="K13">
         <v>3189000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B14">
         <v>25216000.0</v>
       </c>
       <c r="C14">
         <v>24408000.0</v>
       </c>
       <c r="D14">
         <v>23080000.0</v>
       </c>
       <c r="E14">
         <v>25095000.0</v>
       </c>
       <c r="F14">
         <v>23292000.0</v>
       </c>
       <c r="G14">
         <v>30268000.0</v>
       </c>
       <c r="H14">
         <v>47909000.0</v>
       </c>
       <c r="I14">
         <v>40849000.0</v>
       </c>
@@ -28602,51 +28801,51 @@
       </c>
       <c r="W14">
         <v>295366.0</v>
       </c>
       <c r="X14">
         <v>318837.0</v>
       </c>
       <c r="Y14">
         <v>488934.0</v>
       </c>
       <c r="Z14">
         <v>408751.0</v>
       </c>
       <c r="AA14">
         <v>282051.0</v>
       </c>
       <c r="AB14">
         <v>201289.0</v>
       </c>
       <c r="AC14">
         <v>143308.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B15">
         <v>1265000.0</v>
       </c>
       <c r="C15">
         <v>1269000.0</v>
       </c>
       <c r="D15">
         <v>1265000.0</v>
       </c>
       <c r="E15">
         <v>1265000.0</v>
       </c>
       <c r="F15">
         <v>2853000.0</v>
       </c>
       <c r="G15">
         <v>2853000.0</v>
       </c>
       <c r="H15">
         <v>946000.0</v>
       </c>
       <c r="I15">
         <v>1265000.0</v>
       </c>
@@ -28673,51 +28872,51 @@
       </c>
       <c r="Q15">
         <v>2847000.0</v>
       </c>
       <c r="R15"/>
       <c r="S15">
         <v>4104000.0</v>
       </c>
       <c r="T15">
         <v>4200000.0</v>
       </c>
       <c r="U15">
         <v>1948000.0</v>
       </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B16">
         <v>25673000.0</v>
       </c>
       <c r="C16">
         <v>36211000.0</v>
       </c>
       <c r="D16">
         <v>45480000.0</v>
       </c>
       <c r="E16">
         <v>49525000.0</v>
       </c>
       <c r="F16">
         <v>62125000.0</v>
       </c>
       <c r="G16">
         <v>48187000.0</v>
       </c>
       <c r="H16">
         <v>18997000.0</v>
       </c>
       <c r="I16">
         <v>26627000.0</v>
       </c>
@@ -28762,84 +28961,84 @@
       </c>
       <c r="W16">
         <v>188444.0</v>
       </c>
       <c r="X16">
         <v>95575.0</v>
       </c>
       <c r="Y16">
         <v>908655.0</v>
       </c>
       <c r="Z16">
         <v>265408.0</v>
       </c>
       <c r="AA16">
         <v>1039866.0</v>
       </c>
       <c r="AB16">
         <v>542359.0</v>
       </c>
       <c r="AC16">
         <v>2782180.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B18">
         <v>8648000.0</v>
       </c>
       <c r="C18">
         <v>-14587000.0</v>
       </c>
       <c r="D18">
         <v>-7506000.0</v>
       </c>
       <c r="E18">
         <v>-31695000.0</v>
       </c>
       <c r="F18">
         <v>10437000.0</v>
       </c>
       <c r="G18">
         <v>65101000.0</v>
       </c>
       <c r="H18">
         <v>-26644000.0</v>
       </c>
       <c r="I18">
         <v>-13588000.0</v>
       </c>
@@ -28884,145 +29083,145 @@
       </c>
       <c r="W18">
         <v>-965809.0</v>
       </c>
       <c r="X18">
         <v>-1791844.0</v>
       </c>
       <c r="Y18">
         <v>-2661566.0</v>
       </c>
       <c r="Z18">
         <v>490580.0</v>
       </c>
       <c r="AA18">
         <v>212376.0</v>
       </c>
       <c r="AB18">
         <v>-1123620.0</v>
       </c>
       <c r="AC18">
         <v>-1841684.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-13466000.0</v>
       </c>
       <c r="D19">
         <v>-40622000.0</v>
       </c>
       <c r="E19">
         <v>14766000.0</v>
       </c>
       <c r="F19">
         <v>27116000.0</v>
       </c>
       <c r="G19">
         <v>23316000.0</v>
       </c>
       <c r="H19">
         <v>-3281000.0</v>
       </c>
       <c r="I19">
         <v>-15154000.0</v>
       </c>
       <c r="J19">
         <v>-50440000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>462000.0</v>
       </c>
       <c r="G20">
         <v>75829000.0</v>
       </c>
       <c r="H20">
         <v>3670000.0</v>
       </c>
       <c r="I20">
         <v>2057000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B21">
         <v>-15091000.0</v>
       </c>
       <c r="C21">
         <v>8987000.0</v>
       </c>
       <c r="D21">
         <v>12614000.0</v>
       </c>
       <c r="E21">
         <v>21604000.0</v>
       </c>
       <c r="F21">
         <v>-37608000.0</v>
       </c>
       <c r="G21">
         <v>-147751000.0</v>
       </c>
       <c r="H21">
         <v>9534000.0</v>
       </c>
       <c r="I21">
         <v>-11694000.0</v>
       </c>
@@ -29031,51 +29230,51 @@
       </c>
       <c r="K21">
         <v>-39953000.0</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B22">
         <v>13338000.0</v>
       </c>
       <c r="C22">
         <v>-58984000.0</v>
       </c>
       <c r="D22">
         <v>-28005000.0</v>
       </c>
       <c r="E22">
         <v>-41597000.0</v>
       </c>
       <c r="F22">
         <v>46082000.0</v>
       </c>
       <c r="G22">
         <v>-17282000.0</v>
       </c>
       <c r="H22">
         <v>-101282000.0</v>
       </c>
       <c r="I22">
         <v>-67936000.0</v>
       </c>
@@ -29120,51 +29319,51 @@
       </c>
       <c r="W22">
         <v>-1485815.0</v>
       </c>
       <c r="X22">
         <v>-1626038.0</v>
       </c>
       <c r="Y22">
         <v>1247954.0</v>
       </c>
       <c r="Z22">
         <v>1169269.0</v>
       </c>
       <c r="AA22">
         <v>247752.0</v>
       </c>
       <c r="AB22">
         <v>-965632.0</v>
       </c>
       <c r="AC22">
         <v>-2003758.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B23">
         <v>-15091000.0</v>
       </c>
       <c r="C23">
         <v>8987000.0</v>
       </c>
       <c r="D23">
         <v>-714000.0</v>
       </c>
       <c r="E23">
         <v>-38630000.0</v>
       </c>
       <c r="F23">
         <v>17889000.0</v>
       </c>
       <c r="G23">
         <v>5500000.0</v>
       </c>
       <c r="H23">
         <v>6756000.0</v>
       </c>
       <c r="I23">
         <v>3685000.0</v>
       </c>
@@ -29209,51 +29408,51 @@
       </c>
       <c r="W23">
         <v>-886.0</v>
       </c>
       <c r="X23">
         <v>-31997.0</v>
       </c>
       <c r="Y23">
         <v>1000000.0</v>
       </c>
       <c r="Z23">
         <v>-1329285.0</v>
       </c>
       <c r="AA23">
         <v>59095.0</v>
       </c>
       <c r="AB23">
         <v>-1265238.0</v>
       </c>
       <c r="AC23">
         <v>100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B24">
         <v>-2830000.0</v>
       </c>
       <c r="C24">
         <v>-2400000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-14685000.0</v>
       </c>
       <c r="F24">
         <v>43500000.0</v>
       </c>
       <c r="G24">
         <v>10000000.0</v>
       </c>
       <c r="H24">
         <v>14766000.0</v>
       </c>
       <c r="I24">
         <v>-10000000.0</v>
       </c>
       <c r="J24">
         <v>-28126000.0</v>
@@ -29290,51 +29489,51 @@
         <v>-33892000.0</v>
       </c>
       <c r="V24">
         <v>-554911.0</v>
       </c>
       <c r="W24"/>
       <c r="X24">
         <v>10000.0</v>
       </c>
       <c r="Y24">
         <v>-300000.0</v>
       </c>
       <c r="Z24">
         <v>15600.0</v>
       </c>
       <c r="AA24">
         <v>-47095.0</v>
       </c>
       <c r="AB24">
         <v>2500.0</v>
       </c>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B25">
         <v>-11891000.0</v>
       </c>
       <c r="C25">
         <v>16735000.0</v>
       </c>
       <c r="D25">
         <v>19345000.0</v>
       </c>
       <c r="E25">
         <v>-12335000.0</v>
       </c>
       <c r="F25">
         <v>548000.0</v>
       </c>
       <c r="G25">
         <v>19240000.0</v>
       </c>
       <c r="H25">
         <v>37666000.0</v>
       </c>
       <c r="I25">
         <v>8029000.0</v>
       </c>
@@ -29379,51 +29578,51 @@
       </c>
       <c r="W25">
         <v>131678.0</v>
       </c>
       <c r="X25">
         <v>13874.0</v>
       </c>
       <c r="Y25">
         <v>-6163214.0</v>
       </c>
       <c r="Z25">
         <v>517515.0</v>
       </c>
       <c r="AA25">
         <v>60939.0</v>
       </c>
       <c r="AB25">
         <v>62162.0</v>
       </c>
       <c r="AC25">
         <v>72336.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-3674000.0</v>
       </c>
       <c r="E26">
         <v>-1325000.0</v>
       </c>
       <c r="F26">
         <v>462000.0</v>
       </c>
       <c r="G26">
         <v>81329000.0</v>
       </c>
       <c r="H26">
         <v>21282000.0</v>
       </c>
       <c r="I26">
         <v>7993000.0</v>
       </c>
@@ -29444,51 +29643,51 @@
       </c>
       <c r="Q26">
         <v>41542000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26">
         <v>202965000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26">
         <v>-92697.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26">
         <v>-29162.0</v>
       </c>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B27">
         <v>3022000.0</v>
       </c>
       <c r="C27">
         <v>4357000.0</v>
       </c>
       <c r="D27">
         <v>3896000.0</v>
       </c>
       <c r="E27">
         <v>3333000.0</v>
       </c>
       <c r="F27">
         <v>2883000.0</v>
       </c>
       <c r="G27">
         <v>2679000.0</v>
       </c>
       <c r="H27">
         <v>2809000.0</v>
       </c>
       <c r="I27">
         <v>3438000.0</v>
       </c>
@@ -29517,51 +29716,51 @@
         <v>2471000.0</v>
       </c>
       <c r="R27">
         <v>1924000.0</v>
       </c>
       <c r="S27">
         <v>3015000.0</v>
       </c>
       <c r="T27">
         <v>2074000.0</v>
       </c>
       <c r="U27">
         <v>4466000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B28">
         <v>-16356000.0</v>
       </c>
       <c r="C28">
         <v>7718000.0</v>
       </c>
       <c r="D28">
         <v>6961000.0</v>
       </c>
       <c r="E28">
         <v>19014000.0</v>
       </c>
       <c r="F28">
         <v>-39999000.0</v>
       </c>
       <c r="G28">
         <v>-66422000.0</v>
       </c>
       <c r="H28">
         <v>19014000.0</v>
       </c>
       <c r="I28">
         <v>-9274000.0</v>
       </c>
@@ -29606,51 +29805,51 @@
       </c>
       <c r="W28">
         <v>-12886.0</v>
       </c>
       <c r="X28">
         <v>58668.0</v>
       </c>
       <c r="Y28">
         <v>897450.0</v>
       </c>
       <c r="Z28">
         <v>-14644.0</v>
       </c>
       <c r="AA28">
         <v>32226.0</v>
       </c>
       <c r="AB28">
         <v>-75247.0</v>
       </c>
       <c r="AC28">
         <v>1170000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B29">
         <v>13245000.0</v>
       </c>
       <c r="C29">
         <v>-3521000.0</v>
       </c>
       <c r="D29">
         <v>22025000.0</v>
       </c>
       <c r="E29">
         <v>6049000.0</v>
       </c>
       <c r="F29">
         <v>26821000.0</v>
       </c>
       <c r="G29">
         <v>71681000.0</v>
       </c>
       <c r="H29">
         <v>-23363000.0</v>
       </c>
       <c r="I29">
         <v>1566000.0</v>
       </c>
@@ -29695,51 +29894,51 @@
       </c>
       <c r="W29">
         <v>-961942.0</v>
       </c>
       <c r="X29">
         <v>-1752051.0</v>
       </c>
       <c r="Y29">
         <v>-2227713.0</v>
       </c>
       <c r="Z29">
         <v>706959.0</v>
       </c>
       <c r="AA29">
         <v>625737.0</v>
       </c>
       <c r="AB29">
         <v>-899336.0</v>
       </c>
       <c r="AC29">
         <v>-1554262.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B30">
         <v>-7427000.0</v>
       </c>
       <c r="C30">
         <v>-13466000.0</v>
       </c>
       <c r="D30">
         <v>-33031000.0</v>
       </c>
       <c r="E30">
         <v>-37663000.0</v>
       </c>
       <c r="F30">
         <v>27116000.0</v>
       </c>
       <c r="G30">
         <v>23316000.0</v>
       </c>
       <c r="H30">
         <v>-3281000.0</v>
       </c>
       <c r="I30">
         <v>-15154000.0</v>
       </c>
@@ -29803,1073 +30002,1082 @@
       <c r="AC30">
         <v>-287422.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB30"/>
+  <dimension ref="A1:DC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B2">
+        <v>21643000.0</v>
+      </c>
+      <c r="C2">
         <v>25673000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>33139000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>30491000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>27171000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>36211000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>38494000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>28411000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>42072000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>45480000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>34861000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>25090000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>26436000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>49525000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>32413000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>74737000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>59983000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>62125000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>36786000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>50796000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>44272000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>48187000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>38730000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>29783000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>26779000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>18997000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>18921000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>16513000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>21751000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>26627000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>56093000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>62581000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>57380000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>49489000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>56923000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>91454000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>73734000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>68590000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>40639000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>31673000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>19207000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>52712000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>53056000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>49262000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>42274000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>62084000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>56256000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>25923000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>7846000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>5151000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>9175000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>6983000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4194000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>7586000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>18671000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>5666000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4981000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>8914000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>16808000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>9832000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>8450000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>8736000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1644000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1975000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2923000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>17545000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>11336000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>12073000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>8365000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>11466000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>13979000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>19102000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>21071000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>5707000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>10290000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>35929000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>30175000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>44053000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>100737815.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>139994795.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>4200902.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>4521111.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>11344034.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>16427839.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>20743553.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>42.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>361480.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>230886.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>108686.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>95575.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>459907.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1135129.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>111613.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>908655.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>2606477.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>879664.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1598541.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>265408.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>288459.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>743685.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>283142.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1039866.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>508769.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>1146604.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>896936.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>542359.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B3">
+        <v>10578000</v>
+      </c>
+      <c r="C3">
         <v>909000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1948000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1633000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>484000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>532000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1278000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>491000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4654000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4643000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4920000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6643000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8366000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>9602000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>12511000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>15471000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>7428000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2334000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4144000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8048000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>219000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4411000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1716000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2354000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1265000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1245000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1137000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>608000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>424000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1112000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4280000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3534000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2983000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4357000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>8518000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>6119000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2118000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>4111000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>5126000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6560000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2519000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4966000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2827000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>5514000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3988000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>8178000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3263000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3461000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>4702000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1833000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2057000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1018000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>609000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>309000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>158000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>510000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>709000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>896000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>906000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>95000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1084000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>280000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>310000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>56000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>265000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>12000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>705000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1906000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>353000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1340000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>13300000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>35643000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>44656000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>59036000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>73436000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>31172000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>60237000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>45637000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>24814690</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>28731059</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>15137721</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>13770530</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>10126373</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>4300856</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>2803363</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>42379</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
       <c r="CK3">
+        <v>0</v>
+      </c>
+      <c r="CL3">
         <v>2742</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1125</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>11100</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>482</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>6991</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>21220</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>93460</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>202957</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>43761</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>93675</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>20930</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>68665</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>35359</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>91425</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>14073</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>279433</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>31641</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>88214</v>
       </c>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-1346000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-23089000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>17112000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-42324000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>14754000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-2142000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>25576000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-14767000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>6650000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-3521000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>8937000.0</v>
       </c>
-      <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
@@ -30908,100 +31116,101 @@
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-2000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2999000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>24577000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-9747000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-23030000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>10762000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>13727000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-7622000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2147000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>3907000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>30268000.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
@@ -31040,740 +31249,747 @@
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
+      <c r="DC5"/>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B6">
+        <v>2319000.0</v>
+      </c>
+      <c r="C6">
         <v>-4030000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-7466000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2648000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3320000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-9040000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2283000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>10083000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-13661000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3408000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>10619000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>9771000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1346000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-23089000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>17112000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-42324001.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>14754000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-2142000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>25339000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-14767000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>10301000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3915000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>8937000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>8947000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3004000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>7782000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>76000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2408000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-5238000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-4876000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-29466000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-6488000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>5201000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>7891000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-7434000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-34531000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>17720000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>5144000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>27951000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>8966000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>12466000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-33505000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-344000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>3794000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>6988000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-19810000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>5828000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>30333000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>18077000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>2695000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-4024000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2192000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2789000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-3392000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-11085000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>13005000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>685000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-3933000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-7894000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>6976000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1382000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-286000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>7092000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-331000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-948000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-14622000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>6209000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-737000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>3708000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-3101000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-2513000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-5123000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-1969000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>15364000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-4583000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-25639000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>5754000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-13878000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-56684815.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-39256980.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>135793893.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-320209.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-6822923.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-5083805.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-4315714.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>20743511.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-173036.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>130594.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>122200.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>13111.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-364332.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-675222.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>1023516.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-797042.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-1697822.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>1726813.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-718877.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>1333133.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-23051.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-455226.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>460543.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-756724.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>531097.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-637835.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>249668.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>354577.0</v>
       </c>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B7">
+        <v>16446000.0</v>
+      </c>
+      <c r="C7">
         <v>7248000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-16370000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>8614000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4841000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-13525000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-560000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>11869000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-8262000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>8600000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>4844000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>9573000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2709000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-19733000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>50661000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2536000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-6774000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>12138000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>25437000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-17911000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-15674000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-6756000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-406000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-743000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-2988000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>39483000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2826000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>11214000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-10290000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-14217000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-3973000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>18055000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-3841000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>6918000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>176000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>8984000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>3752000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>13597000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-1907000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>8288000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-14256000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-4946000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-17502000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-22781000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-782000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>7454000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-8565000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>13998000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>6537000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-12623000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-8765000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>6210000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-3986000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-5367000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-2751000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>156000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>4337000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>7747000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-3356000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>2476000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-5669000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-4205000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-21761000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-7213000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>6208000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-492000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>785000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>4051000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>2502000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>17132000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>12297000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>13813000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-24880000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-26521000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-3184000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-6865000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-12076000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>12347000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-4014996.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-13186700.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-11254951.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>4734647.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-7675181.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-655981.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>1348013.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-751456.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-4080.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>111245.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-39261.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>28925.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>50764.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-61673.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-66193.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-381622.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-2231690.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>535185.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>82046.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>1913072.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>4334918.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-64446.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>406142.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-156702.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>123633.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-503721.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>167856.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-45369.0</v>
       </c>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>3177000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>2157000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>7830000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>16530000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-12168000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>11775000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-8482000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-11378000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-10637000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-13057000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>730000.0</v>
       </c>
-      <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
@@ -31812,650 +32028,657 @@
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B9">
+        <v>-8166000.0</v>
+      </c>
+      <c r="C9">
         <v>-4616000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>134000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2700000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>7520000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-7040000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-6152000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>12019000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-5980000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>675000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>6855000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2690000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3177000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2157000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>7830000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>16530000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-12168000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>11775000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-8482000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-11378000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-10637000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-13057000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>730000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4406000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3411000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>22024000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-6328000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-1283000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>10883000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-9970000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>7000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>4875000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1701000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>6080000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-8063000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-14210000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>17585000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>22250000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-17432000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>3083000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-8562000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-2324000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-9970000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-11998000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-1252000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>7270000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-4136000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>12595000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>8363000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-16096000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-8132000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>9051000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-4007000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-6326000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1453000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-3219000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>4845000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-984000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>137000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>6082000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-1932000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-6354000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-689000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-6447000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-4254000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-2399000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-237000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-1332000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>884000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>12700000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>2020000.0</v>
       </c>
-      <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>38075000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>1230000.0</v>
       </c>
-      <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>6080000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-20939000.0</v>
       </c>
-      <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
+      <c r="DC9"/>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B10">
+        <v>1222000.0</v>
+      </c>
+      <c r="C10">
         <v>8845000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-9293000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2126000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-3737000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1711000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-3950000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1420000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2391000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>9405000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2280000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>14023000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3968000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-519000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-2189000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1439000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-11956000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-2773000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3744000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1666000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1235000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-17291000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3773000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>8589000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3429000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>10845000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1909000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>14981000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-14759000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-4911000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-2704000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>12539000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2957000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-8712000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6961000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1382000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-3212000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-61000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4918000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>940000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3334000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-8442000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-13091000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>116000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-1030000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>709000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1465000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>6595000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>814000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-5008000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-4657000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>5420000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-1613000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-1300000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-2411000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1654000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-1868000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1696000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>6408000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-1735000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-2368000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-1177000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-6676000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-2340000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2578000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-1024000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-2408000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>3048000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-3221000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>7985000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>18751000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-401000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-17131000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-2815000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>6809000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-5558000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-2885000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-9311000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>988330.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-2753957.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-2328881.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-281492.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>270719.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>478269.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-568147.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>37752.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
+      <c r="DC10"/>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>5302000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-24172000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>31187000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-8552000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>7594000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-9726000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4732000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2613000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-9295000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>20391000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>5334000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-15872000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-7713000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1512000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3736000.0</v>
       </c>
-      <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
@@ -32490,112 +32713,113 @@
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
+      <c r="DC11"/>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-5999000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3064000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-17081000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4700000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9467000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-5285000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-25334000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>19000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>9459000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-8448000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>12464000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5845000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-2404000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2454000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>30041000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
@@ -32630,112 +32854,113 @@
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
+      <c r="DC12"/>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-1802000.0</v>
       </c>
       <c r="O13">
+        <v>-1802000.0</v>
+      </c>
+      <c r="P13">
         <v>13833000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-11953000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-12180000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>12862000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>25824000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2695000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1352000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3724000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-3021000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1751000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-701000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>8307000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1846000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
@@ -32770,940 +32995,950 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B14">
+        <v>6453000.0</v>
+      </c>
+      <c r="C14">
         <v>6366000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6328000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6257000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6365000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6266000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6548000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6058000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6527000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5728000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5354000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6148000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5680000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>6055000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5973000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6260000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>6728000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6134000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5818000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5850000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5810000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5860000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3413000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8049000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>9047000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>9759000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>11965000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>12029000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>11789000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>12126000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>10214000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>10217000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>10254000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>10164000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>10165000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>10078000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>9298000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>9110000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>8915000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>8856000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>9019000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>8651000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>8529000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>8355000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>3339000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>3409000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>3411000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>3337000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>3265000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>3173000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>3157000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>3020000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>2985000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>2974000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2989000.0</v>
       </c>
       <c r="BD14">
         <v>2989000.0</v>
       </c>
       <c r="BE14">
+        <v>2989000.0</v>
+      </c>
+      <c r="BF14">
         <v>3093000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>3134000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>3158000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>3171000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>3183000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>3136000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>3153000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>249000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>2847000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>2861000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>8892000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>8645000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>8620000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>8719000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>8572000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>6313000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>6774000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>4976000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>7108000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>4098000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>5514000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>5519000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>3752072.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>590651.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>450105.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>274172.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>282664.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>228070.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>250752.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>25039.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>94449.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>82361.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>59636.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>58920.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>62091.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>67834.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>95570.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>93342.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>127007.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>128050.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>130391.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>103486.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>150041.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>89985.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>86078.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>82647.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>97305.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>69573.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>57409.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>57764.0</v>
       </c>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B15">
+        <v>315000.0</v>
+      </c>
+      <c r="C15">
         <v>312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>319000.0</v>
       </c>
       <c r="D15">
         <v>319000.0</v>
       </c>
       <c r="E15">
+        <v>319000.0</v>
+      </c>
+      <c r="F15">
         <v>315000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>319000.0</v>
       </c>
       <c r="H15">
         <v>319000.0</v>
       </c>
       <c r="I15">
+        <v>319000.0</v>
+      </c>
+      <c r="J15">
         <v>316000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>315000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>319000.0</v>
       </c>
       <c r="L15">
         <v>319000.0</v>
       </c>
       <c r="M15">
+        <v>319000.0</v>
+      </c>
+      <c r="N15">
         <v>315000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>319000.0</v>
       </c>
       <c r="P15">
         <v>319000.0</v>
       </c>
       <c r="Q15">
+        <v>319000.0</v>
+      </c>
+      <c r="R15">
         <v>315000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2853000.0</v>
       </c>
       <c r="T15">
         <v>2853000.0</v>
       </c>
       <c r="U15">
         <v>2853000.0</v>
       </c>
       <c r="V15">
+        <v>2853000.0</v>
+      </c>
+      <c r="W15">
         <v>312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X15">
         <v>0.0</v>
       </c>
       <c r="Y15">
         <v>0.0</v>
       </c>
       <c r="Z15">
+        <v>0.0</v>
+      </c>
+      <c r="AA15">
         <v>315000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>0.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>319000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>315000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>319000.0</v>
       </c>
       <c r="AF15">
         <v>319000.0</v>
       </c>
       <c r="AG15">
+        <v>319000.0</v>
+      </c>
+      <c r="AH15">
         <v>315000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>319000.0</v>
       </c>
       <c r="AJ15">
         <v>319000.0</v>
       </c>
       <c r="AK15">
+        <v>319000.0</v>
+      </c>
+      <c r="AL15">
         <v>315000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>312000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>320000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>319000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>315000.0</v>
       </c>
       <c r="AP15">
         <v>315000.0</v>
       </c>
       <c r="AQ15">
-        <v>319000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="AR15">
         <v>319000.0</v>
       </c>
       <c r="AS15">
+        <v>319000.0</v>
+      </c>
+      <c r="AT15">
         <v>315000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>312000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2513000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>319000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>315000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>319000.0</v>
       </c>
       <c r="AZ15">
         <v>319000.0</v>
       </c>
       <c r="BA15">
+        <v>319000.0</v>
+      </c>
+      <c r="BB15">
         <v>315000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>319000.0</v>
       </c>
       <c r="BD15">
         <v>319000.0</v>
       </c>
       <c r="BE15">
-        <v>315000.0</v>
+        <v>319000.0</v>
       </c>
       <c r="BF15">
         <v>315000.0</v>
       </c>
       <c r="BG15">
+        <v>315000.0</v>
+      </c>
+      <c r="BH15">
         <v>1265000.0</v>
       </c>
-      <c r="BH15"/>
       <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>312000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2847000.0</v>
       </c>
-      <c r="BL15"/>
       <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15">
         <v>790000.0</v>
       </c>
-      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BR15"/>
+      <c r="BS15">
         <v>790000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>1615000.0</v>
       </c>
-      <c r="BT15"/>
-      <c r="BU15">
+      <c r="BU15"/>
+      <c r="BV15">
         <v>1401000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1088000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>2100000.0</v>
       </c>
-      <c r="BX15"/>
       <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>2100000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1050466.0</v>
       </c>
-      <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
+      <c r="DC15"/>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B16">
+        <v>23962000.0</v>
+      </c>
+      <c r="C16">
         <v>21643000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>25673000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>33139000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>30491000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>27171000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>36211000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>38494000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>28411000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>42072000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>45480000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>34861000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>25090000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>26436000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>49525000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>32412999.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>74737000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>59983000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>62125000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>36029000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>54573000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>44272000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>47667000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>38730000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>29783000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>26779000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>18997000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>18921000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>16513000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>21751000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>26627000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>56093000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>62581000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>57380000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>49489000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>56923000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>91454000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>73734000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>68590000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>40639000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>31673000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>19207000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>52712000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>53056000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>49262000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>42274000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>62084000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>56256000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>25923000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>7846000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>5151000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>9175000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>6983000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>4194000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>7586000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>18671000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>5666000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>4981000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>8914000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>16808000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>9832000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>8450000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>8736000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1644000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1975000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>2923000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>17545000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>11336000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>12073000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>8365000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>11466000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>13979000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>19102000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>21071000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>5707000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>10290000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>35929000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>30175000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>44053000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>100737815.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>139994795.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>4200902.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>4521111.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>11344034.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>16427839.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>20743553.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>188444.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>361480.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>230886.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>108686.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>95575.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>459907.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1135129.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>111613.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>908655.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>2606477.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>879664.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>1598541.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>265408.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>288459.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>743685.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>283142.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>1039866.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>508769.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>1146604.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>896936.0</v>
       </c>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -33766,450 +34001,454 @@
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B18">
+        <v>17901000.0</v>
+      </c>
+      <c r="C18">
         <v>3300000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>7592000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>21151000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1332000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-18763000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-11068000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>18077000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-18381999.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3214000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>6875999.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>16489999.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2077000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-32949000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-8302000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-34326000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2203000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>8730000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>42188000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-28559000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>8715000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-8887000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-5633000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>27684000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>17489000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>25656000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2703000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2057000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-11151000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-16139000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-28791000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>17637000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-6987000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>4553000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-7009000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>13790000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>881000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>7981000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>20242000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>7363000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>3749000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-10128000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-12231000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-34319000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>53000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-852000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>8819000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>21459000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>23752000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>21043000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>7257000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>7600000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>2100000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-6763000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-9582000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-5590000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-4299000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-3648000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>2704000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>6344000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-9179000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-6184000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-23580000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-5749000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-1373000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-6862000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>1430000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-1355000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-9557000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-1124000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-30055000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-37831000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-72349000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-67575000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-77686000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-33648000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-60992000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-21438000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-20278537.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-35560622.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-25986494.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-8772347.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-4390074.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-5334885.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-2452542.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-1088459.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-344151.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-241128.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-46957.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-333573.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-332483.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-274282.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-406017.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-779062.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-853007.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-442093.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-554413.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-812053.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>134755.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-76572.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>485213.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-52816.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>558257.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-603287.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>272072.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-14666.0</v>
       </c>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-1633000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2724000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-7810000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1278000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-91000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-6054000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-6043000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-4920000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-6643000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>1615000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-13102000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>14766000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-735000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-7428000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-16989000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>19856000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-8048000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>19719000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-4411000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>8284000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-2354000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>18631000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1245000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1137000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
@@ -34244,76 +34483,77 @@
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>462000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
@@ -34356,126 +34596,129 @@
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B21">
+        <v>-13040000.0</v>
+      </c>
+      <c r="C21">
         <v>-7018000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-21427000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-18184000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7207000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>17313000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>9104000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-8075000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-2107000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>15354000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>26056000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-21413000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>12866000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4095000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-37996000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>13792000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-17914000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4510000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-65963000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-29251000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-34381000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-18156000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1347000.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
@@ -34510,2568 +34753,2592 @@
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
+      <c r="DC21"/>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B22">
+        <v>12013000.0</v>
+      </c>
+      <c r="C22">
         <v>3959000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>21806000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>14208000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-10997000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-11679000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-41712000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-2441000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-3106000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-11725000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-18945000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-3489000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>7595000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-13166000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-33072000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-28038000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>22115000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-2602000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>36146000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-3132000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>8390000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4678000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-20195000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>15215000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>14854000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-27156000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-49758000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-29073000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-8290000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-14161000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-34531000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-9304000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-14604000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-9497000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-14110000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-541000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-9938000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-13485000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>13184000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-3518000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>5086000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-13226000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-753000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-14663000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1052000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-4509000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>13105000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>4748000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>16966000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-8817000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>9745000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-5435000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1130000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-6602000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-5504000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-9721000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-10032000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-13991000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>762000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>4569000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-4675000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-4679000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-16056000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-12118000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>108553000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-10896000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-242846000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-11857000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-30054000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-23948000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-33896000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-69167000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-8333000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-35151000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-14689000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-4842000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>2156000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>2975000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-3102547.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>3754684.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-182374.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-611763.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-5116774.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-1774834.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-2226452.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-805059.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-481778.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-434735.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-145313.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-423989.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-424238.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>-279961.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-428400.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-493439.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-576353.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-877559.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-455119.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>3156985.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>1515822.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>-136081.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>-226724.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>16252.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>48796.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>100840.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>14179.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>83937.0</v>
       </c>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B23">
+        <v>-2227000.0</v>
+      </c>
+      <c r="C23">
         <v>-7018000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-21427000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-18184000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>17313000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>-91000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-6054000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-6043000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-714000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-6400000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2107000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>15354000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>40822000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-14766000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-781000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>781000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-462000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>13792000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>11364000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>462000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5500000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>9860000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>315000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1280000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>8036000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-424000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3670000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2057000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-12671000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>14226000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9053000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-62000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>732000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>14000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>23000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>30280000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1020000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>9002000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-4966000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>13866000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>29718000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>177000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>191000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1022000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>22085000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>31745000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>12130000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>14000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-1018000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-516000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1020000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-1114000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>20994000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>5299000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>30000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>7364000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>632000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>10561000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-790000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-7606000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>5418000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2433000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>790000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>7549000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-10051000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>12278000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>790000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>46481000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-498000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>31339000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>40298000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-3005000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-473000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-3522000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-8895000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-1845340.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-896934.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-2390262.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2184553.0</v>
       </c>
       <c r="CE23">
         <v>-2184553.0</v>
       </c>
       <c r="CF23">
+        <v>-2184553.0</v>
+      </c>
+      <c r="CG23">
         <v>67500.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-8.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>67500.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>20386.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-123108.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-695966.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-20373.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-46488.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-444879.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>27188.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-31480.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-930848.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-92696.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-208225.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-41248.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-439507.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-60029.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16002.0</v>
       </c>
       <c r="CY23">
         <v>-16002.0</v>
       </c>
       <c r="CZ23">
+        <v>-16002.0</v>
+      </c>
+      <c r="DA23">
         <v>-290068.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-11821.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>86918.0</v>
       </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>23484000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-9518000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-7278000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1400000.0</v>
       </c>
       <c r="J24">
         <v>-1400000.0</v>
       </c>
       <c r="K24">
+        <v>-1400000.0</v>
+      </c>
+      <c r="L24">
         <v>-3500000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>-3500000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-14766000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14766000.0</v>
       </c>
       <c r="Q24">
         <v>14766000.0</v>
       </c>
       <c r="R24">
+        <v>14766000.0</v>
+      </c>
+      <c r="S24">
         <v>-14655000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>24000000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>19500000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>10000000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>19896000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3281000.0</v>
       </c>
       <c r="AA24">
         <v>-3281000.0</v>
       </c>
-      <c r="AB24"/>
+      <c r="AB24">
+        <v>-3281000.0</v>
+      </c>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>-15154000.0</v>
       </c>
-      <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>327000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-28921000.0</v>
       </c>
-      <c r="AK24"/>
       <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>461000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>103000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>4010000.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>-20507000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>14182000.0</v>
       </c>
-      <c r="AS24"/>
       <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>-6000000.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
-      <c r="AX24">
-[...1 lines deleted...]
-      </c>
+      <c r="AX24"/>
       <c r="AY24">
         <v>-6333000.0</v>
       </c>
-      <c r="AZ24"/>
+      <c r="AZ24">
+        <v>-6333000.0</v>
+      </c>
       <c r="BA24"/>
-      <c r="BB24">
+      <c r="BB24"/>
+      <c r="BC24">
         <v>-1639000.0</v>
       </c>
-      <c r="BC24"/>
-      <c r="BD24">
+      <c r="BD24"/>
+      <c r="BE24">
         <v>-10000000.0</v>
       </c>
-      <c r="BE24"/>
       <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>-9117000.0</v>
       </c>
-      <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>-42769000.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>-1301000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-10486000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-4304000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>8076000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-8076000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>206000.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>42940000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-6285000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>64770000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-76574000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>26750097.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-466928.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-60175169.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-802947.0</v>
       </c>
-      <c r="CE24"/>
-      <c r="CF24">
+      <c r="CF24"/>
+      <c r="CG24">
         <v>135914.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-3326924.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>3326924.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>10000.0</v>
       </c>
-      <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>-4929000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>4478535.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>150465.0</v>
       </c>
-      <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
-      <c r="CX24">
+      <c r="CX24"/>
+      <c r="CY24">
         <v>15600.0</v>
       </c>
-      <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B25">
+        <v>-7246000.0</v>
+      </c>
+      <c r="C25">
         <v>-14069000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-3066000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-7001000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1683000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-141000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>25227000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2220000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-10533000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-2316000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>19365000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>9894001.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-5541000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2745000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-20140000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5459000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-13544000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-5279000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-21669000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>31000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9119000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-9062000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>12604000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>6946000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-2735000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3931000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>38099000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>476000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>316000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>313000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2330000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>328000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>322000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1152000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4266000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>331000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>217000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-228000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>5570000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>411000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6018000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>4102000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1671000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-146000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-268000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>277000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-1334000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>4952000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1706000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>37506000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>3416000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>698000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1649000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2609000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3217000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1175000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-1283000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>31000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>4653000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-3956000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-1690000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-287000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>128774000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>12881000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-118716000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>493000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-11348000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-288000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>9728000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-707000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-182821000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>46853000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-1254000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>96560000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>14152000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>5133000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>3651000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>669000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>3741624.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2011802.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>138447.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>601127.0</v>
       </c>
-      <c r="CE25"/>
-      <c r="CF25">
+      <c r="CF25"/>
+      <c r="CG25">
         <v>1168716.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>978508.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>485396.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>47258.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>80723.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>3696.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-10000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-2.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-3.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>23877.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1921489.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-24812.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-267970.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-5891921.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>63392.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>102635.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>255076.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>96412.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>10000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>9454.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>64269.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-22784.0</v>
       </c>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
+      <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>-991000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1001000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1682000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-323000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1002000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>462000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>70533000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>18156000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>-1887000.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>-25053000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>-16000000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
-      <c r="BB26">
+      <c r="BB26"/>
+      <c r="BC26">
         <v>-4995000.0</v>
       </c>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
-      <c r="BK26">
+      <c r="BK26"/>
+      <c r="BL26">
         <v>23840000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>-10826000.0</v>
       </c>
-      <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
-      <c r="CQ26">
+      <c r="CQ26"/>
+      <c r="CR26">
         <v>-1.0</v>
       </c>
-      <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
+      <c r="DC26"/>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B27">
+        <v>813000.0</v>
+      </c>
+      <c r="C27">
         <v>705000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>842000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>706000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>626000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>848000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>707000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>862000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1646000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1142000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1178000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1006999.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>959000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>752000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>787000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>767000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1106000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>673000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>600000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>627000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>851000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>804000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>667000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>571000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>576000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>865000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>706000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>585000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>718000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>800000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>859000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>884000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>959000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>736000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>843000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>827000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>937000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1221000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>728000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>707000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>598000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>583000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>554000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>550000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>409000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>506000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>527000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>568000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>376000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>367000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>414000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>345000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>335000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>630000.0</v>
       </c>
-      <c r="BC27"/>
-      <c r="BD27">
+      <c r="BD27"/>
+      <c r="BE27">
         <v>155000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>254000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>296000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1825000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>453000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>756000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>769000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>2471000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>508000.0</v>
       </c>
-      <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>397000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1924000.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>551000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>3015000.0</v>
       </c>
-      <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>547000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>2074000.0</v>
       </c>
-      <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>512000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>4466000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B28">
+        <v>-15582000.0</v>
+      </c>
+      <c r="C28">
         <v>-7330000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-21746000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-18503000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6892000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17001000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8785000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-8394000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6121000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1206000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3743000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-6719000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3423000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>13360000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>25414000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-22734000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2215000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3783000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-40849000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>13792000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-17914000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4972000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4570000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-18737000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-34381000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-17874000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-2627000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4465000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5913000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>11263000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-675000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-24125000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>12188000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3338000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4559000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-19400000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>16839000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-2837000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>7248000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1500000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4707000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-23377000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>11887000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>23931000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6935000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-18958000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-2991000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>14874000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-5675000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-18348000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-10777000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-5408000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>886000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>5010000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1503000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>28595000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>4984000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-285000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-1481000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>632000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>10561000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>5898000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>31666000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>5418000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1726000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2726000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>4779000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>618000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>9191000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-5582000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>19794000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>40681000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>62294000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>79021000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>30339000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>19014000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-3541000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>65338000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-1930264.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-3229430.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>221955556.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>5702138.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-1629902.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>115166.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>316898.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>18962854.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>20386.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2042.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-6311.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-8617.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>3539.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>43457.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>19392.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-7720.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-7427.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-95123.0</v>
       </c>
-      <c r="CS28"/>
-      <c r="CT28">
+      <c r="CT28"/>
+      <c r="CU28">
         <v>1000000.0</v>
       </c>
-      <c r="CU28"/>
-      <c r="CV28">
+      <c r="CV28"/>
+      <c r="CW28">
         <v>-7812.0</v>
       </c>
-      <c r="CW28"/>
-      <c r="CX28">
+      <c r="CX28"/>
+      <c r="CY28">
         <v>-6832.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-16002.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-23913.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-11956.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>84097.0</v>
       </c>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B29">
+        <v>28479000.0</v>
+      </c>
+      <c r="C29">
         <v>4209000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>9540000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>22784000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-848000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-18231000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-9790000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>18568000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-13728000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1429000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11796000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>23133000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>10443000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-23347000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4209000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-18855000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>9631000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>11064000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>46332000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-20511000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>8496000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-4476000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-3917000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>30038000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>18754000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>26901000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>3840000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1449000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-10727000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-15027000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-24511000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>21171000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-4004000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>8910000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>1509000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>19909000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>2999000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>12092000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>25368000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>13923000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>6268000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-5162000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-9404000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-28805000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>4041000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>7326000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>12082000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>24920000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>28454000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>22876000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>9314000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>8618000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>2709000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-6454000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-9424000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-5080000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-3590000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-2752000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>3610000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>6439000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-8095000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-5904000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-23270000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-5693000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-1108000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-6850000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>2135000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>551000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-9204000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>216000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-16755000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-2188000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-27693000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-8539000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-4250000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-2476000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-755000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>24199000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>4536153.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-6829563.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-10848773.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>4998183.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>5736299.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-1034029.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>350821.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-1046080.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-344151.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-241128.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-44215.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-332448.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-321383.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-273800.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-399026.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-757842.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-759547.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-239136.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-510652.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-718378.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>155685.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-7907.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>520572.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>38609.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>572330.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>-323854.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>303713.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>73548.0</v>
       </c>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B30">
+        <v>-10578000.0</v>
+      </c>
+      <c r="C30">
         <v>-909000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4740000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1633000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2724000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-7810000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1278000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-91000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-6054000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-6043000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-4920000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-6643000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-8366000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-13102000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-12511000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-735000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7338000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-16989000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>19856000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-8048000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>19719000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-4411000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8284000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-2354000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>18631000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1245000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1137000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-608000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-424000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1112000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-4280000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-3534000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-2983000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-4357000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-9171000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-35040000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-2118000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-4111000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-4665000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-6457000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1491000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-4966000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-2827000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>8668000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-3988000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-8178000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-3263000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-9461000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-4702000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-1833000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-2561000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-1018000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-806000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1948000.0</v>
       </c>
-      <c r="BC30"/>
-      <c r="BD30">
+      <c r="BD30"/>
+      <c r="BE30">
         <v>-10510000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-709000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-896000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-10023000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-95000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-1084000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-280000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-1304000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-56000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-1566000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-10498000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-705000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-1906000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>3721000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>2265000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-5552000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-43616000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-36570000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-55118000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-30672000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-42177000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>10050000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-103415000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-59290593.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-29197987.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-75312890.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-11020530.0</v>
       </c>
-      <c r="CE30"/>
-      <c r="CF30">
+      <c r="CF30"/>
+      <c r="CG30">
         <v>-4164942.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-4983433.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2826737.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>171115.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>369680.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>172726.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>354176.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-46488.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-444879.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>1403150.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-31480.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-930848.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>2061072.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-208225.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>1051511.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30">
         <v>-439507.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-60029.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-788501.0</v>
       </c>
-      <c r="CY30"/>
-      <c r="CZ30">
+      <c r="CZ30"/>
+      <c r="DA30">
         <v>-290068.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-42089.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>196932.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>