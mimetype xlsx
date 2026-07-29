--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -8584,51 +8584,51 @@
       <c r="S3">
         <v>26600000.0</v>
       </c>
       <c r="T3">
         <v>24900000.0</v>
       </c>
       <c r="U3">
         <v>23900000.0</v>
       </c>
       <c r="V3">
         <v>21400000.0</v>
       </c>
       <c r="W3">
         <v>23400000.0</v>
       </c>
       <c r="X3">
         <v>21000000.0</v>
       </c>
       <c r="Y3">
         <v>16700000.0</v>
       </c>
       <c r="Z3">
         <v>13900000.0</v>
       </c>
       <c r="AA3">
-        <v>11800000.0</v>
+        <v>15200000.0</v>
       </c>
       <c r="AB3">
         <v>14400000.0</v>
       </c>
       <c r="AC3">
         <v>11400000.0</v>
       </c>
       <c r="AD3">
         <v>9100000.0</v>
       </c>
       <c r="AE3">
         <v>10841000.0</v>
       </c>
       <c r="AF3"/>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
@@ -8641,72 +8641,72 @@
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>100</v>
       </c>
       <c r="B5">
-        <v>-5700000.0</v>
+        <v>-25300000.0</v>
       </c>
       <c r="C5">
         <v>19300000.0</v>
       </c>
       <c r="D5">
         <v>-14600000.0</v>
       </c>
       <c r="E5">
         <v>17500000.0</v>
       </c>
       <c r="F5">
         <v>1700000.0</v>
       </c>
       <c r="G5">
         <v>3900000.0</v>
       </c>
       <c r="H5">
         <v>6500000.0</v>
       </c>
       <c r="I5">
-        <v>10300000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>14700000.0</v>
       </c>
       <c r="L5">
         <v>15300000.0</v>
       </c>
       <c r="M5">
         <v>16400000.0</v>
       </c>
       <c r="N5">
         <v>13100000.0</v>
       </c>
       <c r="O5">
         <v>10200000.0</v>
       </c>
       <c r="P5">
         <v>13900000.0</v>
       </c>
       <c r="Q5">
         <v>13400000.0</v>
       </c>
@@ -8716,93 +8716,93 @@
       <c r="S5">
         <v>8800000.0</v>
       </c>
       <c r="T5">
         <v>6200000.0</v>
       </c>
       <c r="U5">
         <v>-8700000.0</v>
       </c>
       <c r="V5">
         <v>500000.0</v>
       </c>
       <c r="W5">
         <v>-300000.0</v>
       </c>
       <c r="X5">
         <v>4500000.0</v>
       </c>
       <c r="Y5">
         <v>1200000.0</v>
       </c>
       <c r="Z5">
         <v>-12200000.0</v>
       </c>
       <c r="AA5">
-        <v>-13414000.0</v>
+        <v>-1613741.0</v>
       </c>
       <c r="AB5">
         <v>-203000.0</v>
       </c>
       <c r="AC5">
         <v>-117000.0</v>
       </c>
       <c r="AD5">
-        <v>-9101021.0</v>
+        <v>-1021.0</v>
       </c>
       <c r="AE5">
         <v>-10841342.0</v>
       </c>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>101</v>
       </c>
       <c r="B6">
-        <v>24600000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C6">
         <v>44500000.0</v>
       </c>
       <c r="D6">
         <v>-7500000.0</v>
       </c>
       <c r="E6">
         <v>52100000.0</v>
       </c>
       <c r="F6">
         <v>34100000.0</v>
       </c>
       <c r="G6">
         <v>38600000.0</v>
       </c>
       <c r="H6">
         <v>44300000.0</v>
       </c>
       <c r="I6">
-        <v>48300000.0</v>
+        <v>42600000.0</v>
       </c>
       <c r="J6">
         <v>34000000.0</v>
       </c>
       <c r="K6">
         <v>51200000.0</v>
       </c>
       <c r="L6">
         <v>50300000.0</v>
       </c>
       <c r="M6">
         <v>49400000.0</v>
       </c>
       <c r="N6">
         <v>41200000.0</v>
       </c>
       <c r="O6">
         <v>41100000.0</v>
       </c>
       <c r="P6">
         <v>43500000.0</v>
       </c>
       <c r="Q6">
         <v>40700000.0</v>
       </c>
@@ -8812,60 +8812,60 @@
       <c r="S6">
         <v>35400000.0</v>
       </c>
       <c r="T6">
         <v>31100000.0</v>
       </c>
       <c r="U6">
         <v>15200000.0</v>
       </c>
       <c r="V6">
         <v>21900000.0</v>
       </c>
       <c r="W6">
         <v>23100000.0</v>
       </c>
       <c r="X6">
         <v>25500000.0</v>
       </c>
       <c r="Y6">
         <v>17900000.0</v>
       </c>
       <c r="Z6">
         <v>1700000.0</v>
       </c>
       <c r="AA6">
-        <v>-1613741.0</v>
+        <v>13586259.0</v>
       </c>
       <c r="AB6">
         <v>14197000.0</v>
       </c>
       <c r="AC6">
         <v>11283000.0</v>
       </c>
       <c r="AD6">
-        <v>-1021.0</v>
+        <v>9098979.0</v>
       </c>
       <c r="AE6">
         <v>-342.0</v>
       </c>
       <c r="AF6"/>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
@@ -11484,51 +11484,51 @@
       <c r="E23">
         <v>561100000.0</v>
       </c>
       <c r="F23">
         <v>736800000.0</v>
       </c>
       <c r="G23">
         <v>1533000000.0</v>
       </c>
       <c r="H23">
         <v>-78864723.0</v>
       </c>
       <c r="I23">
         <v>50000.0</v>
       </c>
       <c r="J23">
         <v>-61004000.0</v>
       </c>
       <c r="K23"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>149</v>
       </c>
       <c r="B24">
-        <v>-20000000.0</v>
+        <v>-1299999.0</v>
       </c>
       <c r="C24">
         <v>-600000.0</v>
       </c>
       <c r="D24">
         <v>2800000.0</v>
       </c>
       <c r="E24">
         <v>-149800000.0</v>
       </c>
       <c r="F24">
         <v>-1900000.0</v>
       </c>
       <c r="G24">
         <v>-220100000.0</v>
       </c>
       <c r="H24">
         <v>-55950000.0</v>
       </c>
       <c r="I24">
         <v>-100000.0</v>
       </c>
       <c r="J24">
         <v>307000.0</v>
       </c>
@@ -12258,51 +12258,51 @@
         <v>-17708.0</v>
       </c>
       <c r="AC6">
         <v>969385.0</v>
       </c>
       <c r="AD6">
         <v>-17993.0</v>
       </c>
       <c r="AE6">
         <v>48858.0</v>
       </c>
       <c r="AF6"/>
       <c r="AG6">
         <v>800.0</v>
       </c>
       <c r="AH6"/>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>133</v>
       </c>
       <c r="B7">
         <v>-5000000.0</v>
       </c>
       <c r="C7">
-        <v>55000000.0</v>
+        <v>-6000000.0</v>
       </c>
       <c r="D7">
         <v>-35800000.0</v>
       </c>
       <c r="E7">
         <v>-35300000.0</v>
       </c>
       <c r="F7">
         <v>-45400000.0</v>
       </c>
       <c r="G7">
         <v>43800000.0</v>
       </c>
       <c r="H7">
         <v>22100000.0</v>
       </c>
       <c r="I7">
         <v>-68400000.0</v>
       </c>
       <c r="J7">
         <v>-57300000.0</v>
       </c>
       <c r="K7">
         <v>24700000.0</v>
       </c>
@@ -12840,51 +12840,51 @@
       <c r="AA13">
         <v>-12947000.0</v>
       </c>
       <c r="AB13"/>
       <c r="AC13">
         <v>-10300000.0</v>
       </c>
       <c r="AD13">
         <v>18200000.0</v>
       </c>
       <c r="AE13">
         <v>25000.0</v>
       </c>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>140</v>
       </c>
       <c r="B14">
         <v>30300000.0</v>
       </c>
       <c r="C14">
-        <v>25200000.0</v>
+        <v>31700000.0</v>
       </c>
       <c r="D14">
         <v>34900000.0</v>
       </c>
       <c r="E14">
         <v>34600000.0</v>
       </c>
       <c r="F14">
         <v>32400000.0</v>
       </c>
       <c r="G14">
         <v>34700000.0</v>
       </c>
       <c r="H14">
         <v>22100000.0</v>
       </c>
       <c r="I14">
         <v>38000000.0</v>
       </c>
       <c r="J14">
         <v>34000000.0</v>
       </c>
       <c r="K14">
         <v>36500000.0</v>
       </c>
@@ -13164,51 +13164,51 @@
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>144</v>
       </c>
       <c r="B18">
         <v>11500000.0</v>
       </c>
       <c r="C18">
-        <v>53300000.0</v>
+        <v>26200000.0</v>
       </c>
       <c r="D18">
         <v>-13200000.0</v>
       </c>
       <c r="E18">
         <v>200000.0</v>
       </c>
       <c r="F18">
         <v>-31200000.0</v>
       </c>
       <c r="G18">
         <v>21400000.0</v>
       </c>
       <c r="H18">
         <v>23900000.0</v>
       </c>
       <c r="I18">
         <v>-31200000.0</v>
       </c>
       <c r="J18">
         <v>-30800000.0</v>
       </c>
       <c r="K18">
         <v>65900000.0</v>
       </c>
@@ -13639,92 +13639,92 @@
       <c r="N23">
         <v>150100000.0</v>
       </c>
       <c r="O23">
         <v>223900000.0</v>
       </c>
       <c r="P23">
         <v>500000.0</v>
       </c>
       <c r="Q23">
         <v>-300000.0</v>
       </c>
       <c r="R23">
         <v>10700000.0</v>
       </c>
       <c r="S23">
         <v>-200000.0</v>
       </c>
       <c r="T23">
         <v>100000.0</v>
       </c>
       <c r="U23">
         <v>-1600000.0</v>
       </c>
       <c r="V23">
-        <v>97700000.0</v>
+        <v>10700000.0</v>
       </c>
       <c r="W23">
         <v>28200000.0</v>
       </c>
       <c r="X23">
         <v>81300000.0</v>
       </c>
       <c r="Y23">
         <v>-9600000.0</v>
       </c>
       <c r="Z23">
         <v>143400000.0</v>
       </c>
       <c r="AA23">
         <v>4700000.0</v>
       </c>
       <c r="AB23">
         <v>-85000.0</v>
       </c>
       <c r="AC23">
         <v>144980199.0</v>
       </c>
       <c r="AD23">
         <v>-34922.0</v>
       </c>
       <c r="AE23">
         <v>50000.0</v>
       </c>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>149</v>
       </c>
       <c r="B24">
-        <v>-3500000.0</v>
+        <v>-700000.0</v>
       </c>
       <c r="C24">
-        <v>-3400000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D24">
         <v>1700000.0</v>
       </c>
       <c r="E24">
         <v>1800000.0</v>
       </c>
       <c r="F24">
         <v>2300000.0</v>
       </c>
       <c r="G24">
         <v>-700000.0</v>
       </c>
       <c r="H24">
         <v>-300000.0</v>
       </c>
       <c r="I24">
         <v>2800000.0</v>
       </c>
       <c r="J24">
         <v>800000.0</v>
       </c>
       <c r="K24">
         <v>-900000.0</v>
       </c>
@@ -13776,51 +13776,51 @@
       </c>
       <c r="AB24">
         <v>100000.0</v>
       </c>
       <c r="AC24">
         <v>-100000.0</v>
       </c>
       <c r="AD24">
         <v>100000.0</v>
       </c>
       <c r="AE24">
         <v>-329000.0</v>
       </c>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>150</v>
       </c>
       <c r="B25">
         <v>17200000.0</v>
       </c>
       <c r="C25">
-        <v>-2600000.0</v>
+        <v>26400000.0</v>
       </c>
       <c r="D25">
         <v>15000000.0</v>
       </c>
       <c r="E25">
         <v>18800000.0</v>
       </c>
       <c r="F25">
         <v>17400000.0</v>
       </c>
       <c r="G25">
         <v>-20100000.0</v>
       </c>
       <c r="H25">
         <v>25300000.0</v>
       </c>
       <c r="I25">
         <v>37100000.0</v>
       </c>
       <c r="J25">
         <v>20400000.0</v>
       </c>
       <c r="K25">
         <v>25600000.0</v>
       </c>
@@ -14040,51 +14040,51 @@
         <v>3200000.0</v>
       </c>
       <c r="Y27">
         <v>-400000.0</v>
       </c>
       <c r="Z27">
         <v>3100000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>153</v>
       </c>
       <c r="B28">
         <v>-11900000.0</v>
       </c>
       <c r="C28">
-        <v>-53100000.0</v>
+        <v>-26000000.0</v>
       </c>
       <c r="D28">
         <v>9300000.0</v>
       </c>
       <c r="E28">
         <v>-18100000.0</v>
       </c>
       <c r="F28">
         <v>29500000.0</v>
       </c>
       <c r="G28">
         <v>-27600000.0</v>
       </c>
       <c r="H28">
         <v>-22400000.0</v>
       </c>
       <c r="I28">
         <v>27500000.0</v>
       </c>
       <c r="J28">
         <v>4600000.0</v>
       </c>
       <c r="K28">
         <v>9100000.0</v>
       </c>
@@ -14138,51 +14138,51 @@
       </c>
       <c r="AB28">
         <v>-85000.0</v>
       </c>
       <c r="AC28">
         <v>144912249.0</v>
       </c>
       <c r="AD28">
         <v>-16972.0</v>
       </c>
       <c r="AE28">
         <v>50000.0</v>
       </c>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>154</v>
       </c>
       <c r="B29">
         <v>20800000.0</v>
       </c>
       <c r="C29">
-        <v>61000000.0</v>
+        <v>33900000.0</v>
       </c>
       <c r="D29">
         <v>2500000.0</v>
       </c>
       <c r="E29">
         <v>14100000.0</v>
       </c>
       <c r="F29">
         <v>-17500000.0</v>
       </c>
       <c r="G29">
         <v>34900000.0</v>
       </c>
       <c r="H29">
         <v>43100000.0</v>
       </c>
       <c r="I29">
         <v>-10700000.0</v>
       </c>
       <c r="J29">
         <v>-13500000.0</v>
       </c>
       <c r="K29">
         <v>83200000.0</v>
       </c>