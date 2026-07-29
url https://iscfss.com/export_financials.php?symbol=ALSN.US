--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2191,51 +2191,51 @@
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>45</v>
       </c>
       <c r="B28">
         <v>1426000000.0</v>
       </c>
       <c r="C28">
         <v>1639000000.0</v>
       </c>
       <c r="D28">
-        <v>1952000000.0</v>
+        <v>1966000000.0</v>
       </c>
       <c r="E28">
         <v>2292000000.0</v>
       </c>
       <c r="F28">
         <v>2400000000.0</v>
       </c>
       <c r="G28">
         <v>2224000000.0</v>
       </c>
       <c r="H28">
         <v>2349000000.0</v>
       </c>
       <c r="I28">
         <v>2292000000.0</v>
       </c>
       <c r="J28">
         <v>2347000000.0</v>
       </c>
       <c r="K28">
         <v>1954000000.0</v>
       </c>
       <c r="L28">
         <v>2125600000.0</v>
       </c>
@@ -3288,51 +3288,51 @@
       </c>
       <c r="L50">
         <v>28400000.0</v>
       </c>
       <c r="M50">
         <v>17900000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="B51">
         <v>2921000000.0</v>
       </c>
       <c r="C51">
         <v>2420000000.0</v>
       </c>
       <c r="D51">
-        <v>2507000000.0</v>
+        <v>2521000000.0</v>
       </c>
       <c r="E51">
         <v>2524000000.0</v>
       </c>
       <c r="F51">
         <v>2527000000.0</v>
       </c>
       <c r="G51">
         <v>2534000000.0</v>
       </c>
       <c r="H51">
         <v>2541000000.0</v>
       </c>
       <c r="I51">
         <v>2533000000.0</v>
       </c>
       <c r="J51">
         <v>2546000000.0</v>
       </c>
       <c r="K51">
         <v>2158700000.0</v>
       </c>
       <c r="L51">
         <v>2377200000.0</v>
       </c>
@@ -7951,54 +7951,54 @@
       <c r="D28">
         <v>1496000000.0</v>
       </c>
       <c r="E28">
         <v>1640000000.0</v>
       </c>
       <c r="F28">
         <v>1666000000.0</v>
       </c>
       <c r="G28">
         <v>1639000000.0</v>
       </c>
       <c r="H28">
         <v>1633000000.0</v>
       </c>
       <c r="I28">
         <v>1774000000.0</v>
       </c>
       <c r="J28">
         <v>1872000000.0</v>
       </c>
       <c r="K28">
         <v>1966000000.0</v>
       </c>
       <c r="L28">
-        <v>2007000000.0</v>
+        <v>2018000000.0</v>
       </c>
       <c r="M28">
-        <v>2158000000.0</v>
+        <v>2170000000.0</v>
       </c>
       <c r="N28">
         <v>2178000000.0</v>
       </c>
       <c r="O28">
         <v>2292000000.0</v>
       </c>
       <c r="P28">
         <v>2343000000.0</v>
       </c>
       <c r="Q28">
         <v>2401000000.0</v>
       </c>
       <c r="R28">
         <v>2381000000.0</v>
       </c>
       <c r="S28">
         <v>2400000000.0</v>
       </c>
       <c r="T28">
         <v>2267000000.0</v>
       </c>
       <c r="U28">
         <v>2292000000.0</v>
       </c>
@@ -11727,54 +11727,54 @@
       <c r="D51">
         <v>2398000000.0</v>
       </c>
       <c r="E51">
         <v>2418000000.0</v>
       </c>
       <c r="F51">
         <v>2419000000.0</v>
       </c>
       <c r="G51">
         <v>2420000000.0</v>
       </c>
       <c r="H51">
         <v>2421000000.0</v>
       </c>
       <c r="I51">
         <v>2422000000.0</v>
       </c>
       <c r="J51">
         <v>2423000000.0</v>
       </c>
       <c r="K51">
         <v>2521000000.0</v>
       </c>
       <c r="L51">
-        <v>2508000000.0</v>
+        <v>2519000000.0</v>
       </c>
       <c r="M51">
-        <v>2509000000.0</v>
+        <v>2521000000.0</v>
       </c>
       <c r="N51">
         <v>2522000000.0</v>
       </c>
       <c r="O51">
         <v>2524000000.0</v>
       </c>
       <c r="P51">
         <v>2523000000.0</v>
       </c>
       <c r="Q51">
         <v>2523000000.0</v>
       </c>
       <c r="R51">
         <v>2526000000.0</v>
       </c>
       <c r="S51">
         <v>2527000000.0</v>
       </c>
       <c r="T51">
         <v>2528000000.0</v>
       </c>
       <c r="U51">
         <v>2530000000.0</v>
       </c>
@@ -15868,51 +15868,51 @@
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:70">
       <c r="A5" t="s">
         <v>131</v>
       </c>
       <c r="B5">
-        <v>195000000.0</v>
+        <v>193000000.0</v>
       </c>
       <c r="C5">
         <v>172000000.0</v>
       </c>
       <c r="D5">
         <v>206000000.0</v>
       </c>
       <c r="E5">
         <v>264000000.0</v>
       </c>
       <c r="F5">
         <v>254000000.0</v>
       </c>
       <c r="G5">
         <v>231000000.0</v>
       </c>
       <c r="H5">
         <v>270000000.0</v>
       </c>
       <c r="I5">
         <v>256000000.0</v>
       </c>
       <c r="J5">
         <v>229000000.0</v>
       </c>
@@ -16080,51 +16080,51 @@
       </c>
       <c r="BM5">
         <v>103800000.0</v>
       </c>
       <c r="BN5">
         <v>0.0</v>
       </c>
       <c r="BO5">
         <v>0.0</v>
       </c>
       <c r="BP5">
         <v>0.0</v>
       </c>
       <c r="BQ5">
         <v>0.0</v>
       </c>
       <c r="BR5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:70">
       <c r="A6" t="s">
         <v>132</v>
       </c>
       <c r="B6">
-        <v>262000000.0</v>
+        <v>260000000.0</v>
       </c>
       <c r="C6">
         <v>204000000.0</v>
       </c>
       <c r="D6">
         <v>233000000.0</v>
       </c>
       <c r="E6">
         <v>294000000.0</v>
       </c>
       <c r="F6">
         <v>284000000.0</v>
       </c>
       <c r="G6">
         <v>262000000.0</v>
       </c>
       <c r="H6">
         <v>299000000.0</v>
       </c>
       <c r="I6">
         <v>285000000.0</v>
       </c>
       <c r="J6">
         <v>261000000.0</v>
       </c>
@@ -22002,51 +22002,51 @@
       </c>
       <c r="M23">
         <v>74900000.0</v>
       </c>
       <c r="N23">
         <v>41500000.0</v>
       </c>
       <c r="O23">
         <v>-14900000.0</v>
       </c>
       <c r="P23">
         <v>485000000.0</v>
       </c>
       <c r="Q23">
         <v>-95300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
         <v>184</v>
       </c>
       <c r="B24">
         <v>-184000000.0</v>
       </c>
       <c r="C24">
-        <v>-139000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D24">
         <v>2000000.0</v>
       </c>
       <c r="E24">
         <v>3000000.0</v>
       </c>
       <c r="F24">
         <v>-212000000.0</v>
       </c>
       <c r="G24">
         <v>-115000000.0</v>
       </c>
       <c r="H24">
         <v>-172000000.0</v>
       </c>
       <c r="I24">
         <v>-100000000.0</v>
       </c>
       <c r="J24">
         <v>-91000000.0</v>
       </c>
       <c r="K24">
         <v>200000.0</v>
       </c>
@@ -26261,66 +26261,66 @@
       <c r="BK22">
         <v>24100000.0</v>
       </c>
       <c r="BL22">
         <v>-6000000.0</v>
       </c>
       <c r="BM22">
         <v>1100000.0</v>
       </c>
       <c r="BN22">
         <v>10400000.0</v>
       </c>
       <c r="BO22"/>
     </row>
     <row r="23" spans="1:67">
       <c r="A23" t="s">
         <v>183</v>
       </c>
       <c r="B23">
         <v>-34000000.0</v>
       </c>
       <c r="C23">
         <v>425000000.0</v>
       </c>
       <c r="D23">
-        <v>-6000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="E23">
         <v>-6000000.0</v>
       </c>
       <c r="F23">
         <v>-14000000.0</v>
       </c>
       <c r="G23">
         <v>3000000.0</v>
       </c>
       <c r="H23">
         <v>4000000.0</v>
       </c>
       <c r="I23">
-        <v>-20000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="J23">
         <v>11000000.0</v>
       </c>
       <c r="K23">
         <v>1000000.0</v>
       </c>
       <c r="L23">
         <v>11000000.0</v>
       </c>
       <c r="M23">
         <v>5000000.0</v>
       </c>
       <c r="N23">
         <v>4000000.0</v>
       </c>
       <c r="O23">
         <v>1000000.0</v>
       </c>
       <c r="P23">
         <v>-103000000.0</v>
       </c>
       <c r="Q23">
         <v>-1000000.0</v>
       </c>
@@ -26649,63 +26649,63 @@
       </c>
       <c r="BH24">
         <v>-2300000.0</v>
       </c>
       <c r="BI24">
         <v>36300000.0</v>
       </c>
       <c r="BJ24">
         <v>5800000.0</v>
       </c>
       <c r="BK24">
         <v>17400000.0</v>
       </c>
       <c r="BL24">
         <v>-6900000.0</v>
       </c>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
     </row>
     <row r="25" spans="1:67">
       <c r="A25" t="s">
         <v>185</v>
       </c>
       <c r="B25">
-        <v>209000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="C25">
         <v>32000000.0</v>
       </c>
       <c r="D25">
         <v>1000000.0</v>
       </c>
       <c r="E25">
-        <v>225000000.0</v>
+        <v>-5000000.0</v>
       </c>
       <c r="F25">
-        <v>226000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="G25">
         <v>207000000.0</v>
       </c>
       <c r="H25">
         <v>-1000000.0</v>
       </c>
       <c r="I25">
         <v>9000000.0</v>
       </c>
       <c r="J25">
         <v>9000000.0</v>
       </c>
       <c r="K25">
         <v>3000000.0</v>
       </c>
       <c r="L25">
         <v>3000000.0</v>
       </c>
       <c r="M25">
         <v>2000000.0</v>
       </c>
       <c r="N25">
         <v>-5000000.0</v>
       </c>