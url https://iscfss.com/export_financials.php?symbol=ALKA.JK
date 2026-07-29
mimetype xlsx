--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2948,51 +2948,51 @@
       </c>
       <c r="W38">
         <v>8997489000.0</v>
       </c>
       <c r="X38">
         <v>6841061000.0</v>
       </c>
       <c r="Y38">
         <v>6220010000.0</v>
       </c>
       <c r="Z38">
         <v>14700722000.0</v>
       </c>
       <c r="AA38">
         <v>37093458000.0</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
         <v>1186753000.0</v>
       </c>
       <c r="C39">
-        <v>1220342000.0</v>
+        <v>132021446000.0</v>
       </c>
       <c r="D39">
         <v>1099181000.0</v>
       </c>
       <c r="E39">
         <v>965006000.0</v>
       </c>
       <c r="F39">
         <v>1576910000.0</v>
       </c>
       <c r="G39">
         <v>5251641000.0</v>
       </c>
       <c r="H39">
         <v>5045975000.0</v>
       </c>
       <c r="I39">
         <v>22473494000.0</v>
       </c>
       <c r="J39">
         <v>64066915999.0</v>
       </c>
       <c r="K39">
         <v>11616775999.0</v>
       </c>
@@ -6776,52 +6776,56 @@
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
     </row>
     <row r="16" spans="1:91">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
         <v>6590325000.0</v>
       </c>
       <c r="C16">
         <v>1865499000.0</v>
       </c>
       <c r="D16">
         <v>3104100000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16"/>
+      <c r="E16">
+        <v>4462253000.0</v>
+      </c>
+      <c r="F16">
+        <v>3854766000.0</v>
+      </c>
       <c r="G16">
         <v>918341000.0</v>
       </c>
       <c r="H16">
         <v>1873543000.0</v>
       </c>
       <c r="I16">
         <v>176868000.0</v>
       </c>
       <c r="J16">
         <v>427197000.0</v>
       </c>
       <c r="K16">
         <v>1086327000.0</v>
       </c>
       <c r="L16">
         <v>1093500000.0</v>
       </c>
       <c r="M16">
         <v>1327298000.0</v>
       </c>
       <c r="N16">
         <v>1231056000.0</v>
       </c>
       <c r="O16">
@@ -10266,96 +10270,96 @@
       </c>
       <c r="CM38">
         <v>242132000.0</v>
       </c>
     </row>
     <row r="39" spans="1:91">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
         <v>6846499000.0</v>
       </c>
       <c r="C39">
         <v>1186753000.0</v>
       </c>
       <c r="D39">
         <v>2019642000.0</v>
       </c>
       <c r="E39">
         <v>144706493000.0</v>
       </c>
       <c r="F39">
         <v>132461027000.0</v>
       </c>
       <c r="G39">
-        <v>1220342000.0</v>
+        <v>132021446000.0</v>
       </c>
       <c r="H39">
-        <v>1735735000.0</v>
+        <v>3285110000.0</v>
       </c>
       <c r="I39">
-        <v>1237289000.0</v>
+        <v>2369050000.0</v>
       </c>
       <c r="J39">
         <v>1601711000.0</v>
       </c>
       <c r="K39">
         <v>571203000.0</v>
       </c>
       <c r="L39">
         <v>1868124000.0</v>
       </c>
       <c r="M39">
         <v>2640030000.0</v>
       </c>
       <c r="N39">
         <v>1678046000.0</v>
       </c>
       <c r="O39">
         <v>1483938000.0</v>
       </c>
       <c r="P39">
         <v>3472509000.0</v>
       </c>
       <c r="Q39">
         <v>4033027000.0</v>
       </c>
       <c r="R39">
         <v>2830191000.0</v>
       </c>
       <c r="S39">
         <v>2296861000.0</v>
       </c>
       <c r="T39">
         <v>3083882000.0</v>
       </c>
       <c r="U39">
-        <v>3377536000.0</v>
+        <v>4694340000.0</v>
       </c>
       <c r="V39">
-        <v>3606655000.0</v>
+        <v>5241257000.0</v>
       </c>
       <c r="W39">
         <v>5251641000.0</v>
       </c>
       <c r="X39">
         <v>9827368000.0</v>
       </c>
       <c r="Y39">
         <v>11254987000.0</v>
       </c>
       <c r="Z39">
         <v>7775974000.0</v>
       </c>
       <c r="AA39">
         <v>8465612000.0</v>
       </c>
       <c r="AB39">
         <v>13771978000.0</v>
       </c>
       <c r="AC39">
         <v>17269386000.0</v>
       </c>
       <c r="AD39">
         <v>18762291000.0</v>
       </c>
@@ -12603,81 +12607,81 @@
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
     </row>
     <row r="52" spans="1:91">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
         <v>5000000.0</v>
       </c>
       <c r="C52">
         <v>15000000.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>60000000.0</v>
       </c>
       <c r="F52">
         <v>90000000.0</v>
       </c>
       <c r="G52">
-        <v>60000000.0</v>
+        <v>120000000.0</v>
       </c>
       <c r="H52">
         <v>3996246000.0</v>
       </c>
       <c r="I52">
         <v>3993081000.0</v>
       </c>
       <c r="J52">
         <v>3977761000.0</v>
       </c>
       <c r="K52">
         <v>120000000.0</v>
       </c>
       <c r="L52">
         <v>154892000.0</v>
       </c>
       <c r="M52">
         <v>262340000.0</v>
       </c>
       <c r="N52">
         <v>48476000.0</v>
       </c>
       <c r="O52">
         <v>395863000.0</v>
       </c>
       <c r="P52">
         <v>121504000.0</v>
       </c>
       <c r="Q52">
-        <v>98594000.0</v>
+        <v>197188000.0</v>
       </c>
       <c r="R52">
         <v>120562000.0</v>
       </c>
       <c r="S52">
         <v>300668000.0</v>
       </c>
       <c r="T52">
         <v>318220000.0</v>
       </c>
       <c r="U52">
         <v>398220000.0</v>
       </c>
       <c r="V52">
         <v>398220000.0</v>
       </c>
       <c r="W52">
         <v>199110000.0</v>
       </c>
       <c r="X52">
         <v>3957280000.0</v>
       </c>
       <c r="Y52">
         <v>3049834000.0</v>
       </c>
@@ -23821,51 +23825,51 @@
       <c r="D3">
         <v>358210000</v>
       </c>
       <c r="E3">
         <v>148171000</v>
       </c>
       <c r="F3">
         <v>780410000</v>
       </c>
       <c r="G3">
         <v>3359182000</v>
       </c>
       <c r="H3">
         <v>4144668000</v>
       </c>
       <c r="I3">
         <v>457343000</v>
       </c>
       <c r="J3">
         <v>3687325000</v>
       </c>
       <c r="K3">
         <v>3245030000</v>
       </c>
       <c r="L3">
-        <v>3687325000</v>
+        <v>13148000</v>
       </c>
       <c r="M3">
         <v>527500000</v>
       </c>
       <c r="N3">
         <v>4227973000</v>
       </c>
       <c r="O3">
         <v>430132000</v>
       </c>
       <c r="P3">
         <v>15034000</v>
       </c>
       <c r="Q3">
         <v>511622000</v>
       </c>
       <c r="R3">
         <v>1268394000</v>
       </c>
       <c r="S3">
         <v>1031783000</v>
       </c>
       <c r="T3">
         <v>110712000</v>
       </c>
@@ -25277,58 +25281,62 @@
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
     </row>
     <row r="14" spans="1:93">
       <c r="A14" t="s">
         <v>200</v>
       </c>
       <c r="B14">
         <v>218088000.0</v>
       </c>
       <c r="C14">
         <v>190135000.0</v>
       </c>
-      <c r="D14"/>
+      <c r="D14">
+        <v>-769540000.0</v>
+      </c>
       <c r="E14">
         <v>451916000.0</v>
       </c>
       <c r="F14">
         <v>384166000.0</v>
       </c>
-      <c r="G14"/>
+      <c r="G14">
+        <v>-3297913000.0</v>
+      </c>
       <c r="H14">
         <v>257951000.0</v>
       </c>
       <c r="I14">
         <v>183847000.0</v>
       </c>
       <c r="J14">
         <v>3728454000.0</v>
       </c>
       <c r="K14">
         <v>-3216258000.0</v>
       </c>
       <c r="L14">
         <v>202691000.0</v>
       </c>
       <c r="M14">
         <v>227283000.0</v>
       </c>
       <c r="N14">
         <v>3704411000.0</v>
       </c>
       <c r="O14">
         <v>182581000.0</v>
       </c>
       <c r="P14">
@@ -27025,51 +27033,51 @@
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
     </row>
     <row r="25" spans="1:93">
       <c r="A25" t="s">
         <v>210</v>
       </c>
       <c r="B25">
         <v>6355300000.0</v>
       </c>
       <c r="C25">
         <v>-18035670000.0</v>
       </c>
       <c r="D25">
-        <v>5186131000.0</v>
+        <v>5955671000.0</v>
       </c>
       <c r="E25">
         <v>-12309259000.0</v>
       </c>
       <c r="F25">
         <v>-13080759000.0</v>
       </c>
       <c r="G25">
         <v>-125521405000.0</v>
       </c>
       <c r="H25">
         <v>-20784801000.0</v>
       </c>
       <c r="I25">
         <v>-78856164000.0</v>
       </c>
       <c r="J25">
         <v>-51313937000.0</v>
       </c>
       <c r="K25">
         <v>-43633843000.0</v>
       </c>
       <c r="L25">
         <v>-108185927000.0</v>
       </c>
@@ -27920,51 +27928,51 @@
       <c r="D30">
         <v>358210000.0</v>
       </c>
       <c r="E30">
         <v>148171000.0</v>
       </c>
       <c r="F30">
         <v>-780410000.0</v>
       </c>
       <c r="G30">
         <v>3359182000.0</v>
       </c>
       <c r="H30">
         <v>-4144668000.0</v>
       </c>
       <c r="I30">
         <v>-457343000.0</v>
       </c>
       <c r="J30">
         <v>-3687325000.0</v>
       </c>
       <c r="K30">
         <v>3335030000.0</v>
       </c>
       <c r="L30">
-        <v>-3687325000.0</v>
+        <v>13148000.0</v>
       </c>
       <c r="M30">
         <v>527500000.0</v>
       </c>
       <c r="N30">
         <v>-4227973000.0</v>
       </c>
       <c r="O30">
         <v>430132000.0</v>
       </c>
       <c r="P30">
         <v>15034000.0</v>
       </c>
       <c r="Q30">
         <v>-511622000.0</v>
       </c>
       <c r="R30">
         <v>-1268394000.0</v>
       </c>
       <c r="S30">
         <v>2233783000.0</v>
       </c>
       <c r="T30">
         <v>-110712000.0</v>
       </c>