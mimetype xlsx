--- v1 (2026-07-29)
+++ v2 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3031,63 +3034,63 @@
       </c>
       <c r="W39">
         <v>2258674000.0</v>
       </c>
       <c r="X39">
         <v>1518687000.0</v>
       </c>
       <c r="Y39">
         <v>1141821000.0</v>
       </c>
       <c r="Z39">
         <v>2578584000.0</v>
       </c>
       <c r="AA39">
         <v>485573000.0</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>7120588000.0</v>
       </c>
       <c r="C40">
-        <v>6885097000.0</v>
+        <v>6945097000.0</v>
       </c>
       <c r="D40">
-        <v>8071347000.0</v>
+        <v>7045020000.0</v>
       </c>
       <c r="E40">
-        <v>6844391000.0</v>
+        <v>6921589000.0</v>
       </c>
       <c r="F40">
         <v>5506466000.0</v>
       </c>
       <c r="G40">
-        <v>5234876000.0</v>
+        <v>5433986000.0</v>
       </c>
       <c r="H40">
         <v>3738100000.0</v>
       </c>
       <c r="I40">
         <v>52570572000.0</v>
       </c>
       <c r="J40">
         <v>60200650000.0</v>
       </c>
       <c r="K40">
         <v>54382160000.0</v>
       </c>
       <c r="L40">
         <v>56162466000.0</v>
       </c>
       <c r="M40">
         <v>39846403000.0</v>
       </c>
       <c r="N40">
         <v>29930734000.0</v>
       </c>
       <c r="O40">
         <v>19463832000.0</v>
       </c>
@@ -3667,63 +3670,63 @@
       <c r="N51">
         <v>36947389000.0</v>
       </c>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
         <v>15000000.0</v>
       </c>
       <c r="C52">
-        <v>120000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D52">
-        <v>120000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="E52">
-        <v>154396000.0</v>
+        <v>77198000.0</v>
       </c>
       <c r="F52">
         <v>300668000.0</v>
       </c>
       <c r="G52">
-        <v>398220000.0</v>
+        <v>199110000.0</v>
       </c>
       <c r="H52">
         <v>4605036000.0</v>
       </c>
       <c r="I52">
         <v>767465000.0</v>
       </c>
       <c r="J52">
         <v>1290978000.0</v>
       </c>
       <c r="K52">
         <v>1290977000.0</v>
       </c>
       <c r="L52">
         <v>845057000.0</v>
       </c>
       <c r="M52">
         <v>22416343000.0</v>
       </c>
       <c r="N52">
         <v>36947389000.0</v>
       </c>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
@@ -4305,610 +4308,616 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CM62"/>
+  <dimension ref="A1:CN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91">
+    <row r="1" spans="1:92">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
-      <c r="BP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BS1" t="s">
         <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BW1" t="s">
         <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
         <v>23</v>
       </c>
-      <c r="CK1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>24</v>
       </c>
-      <c r="CM1" t="s">
-        <v>154</v>
+      <c r="CN1" t="s">
+        <v>155</v>
       </c>
     </row>
-    <row r="2" spans="1:91">
+    <row r="2" spans="1:92">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>8859331000.0</v>
+      </c>
+      <c r="C2">
         <v>8331936000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4001914000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1705674000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2821554000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1725403000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1936619000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>48429880000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>80115147000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>112643202000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>119799308000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>362688948000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>464375007000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>548633108000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>445572543000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>428540625000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>277486370000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>265889589000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>362756667000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>367397982000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>369008417000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>292091203000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>307408376000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>449958721000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>405961216000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>557028807000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>489549583000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>457602026000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>291081765000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>378804102000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>483557985000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>112394439000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>208119235000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>248521502000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>153314921000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>207042938000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>13915530000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>9135670000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>9089939000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>253346998000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>111977761000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>115939786000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>14576752000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>131614637000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>10706211000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>35104312000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>111013915000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>127702023000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>99380337000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6032066000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>106306331000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>153496264000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>133761107000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>102154454000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>62645083000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>77354859000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2262887000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1798510000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>157731591000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>55331061000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1967435000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>72709642000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>82884586000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>64769507000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>81034499000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>69514525000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>67506604000.0</v>
       </c>
-      <c r="BP2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BQ2"/>
       <c r="BR2">
         <v>78122092000.0</v>
       </c>
       <c r="BS2">
-        <v>104560000000.0</v>
+        <v>78122092000.0</v>
       </c>
       <c r="BT2">
         <v>104560000000.0</v>
       </c>
       <c r="BU2">
+        <v>104560000000.0</v>
+      </c>
+      <c r="BV2">
         <v>92893998000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>11277825000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2818351000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>158131840000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>83743013000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>141935617000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>138932980000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5273529000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>64103783000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>56707661000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>4694517000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>49682552000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>120360590000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>44719333000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>3315910000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>37172947000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>5691320000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2365759000.0</v>
       </c>
-      <c r="CM2"/>
+      <c r="CN2"/>
     </row>
-    <row r="3" spans="1:91">
+    <row r="3" spans="1:92">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4958,52 +4967,53 @@
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
+      <c r="CN3"/>
     </row>
-    <row r="4" spans="1:91">
+    <row r="4" spans="1:92">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5053,253 +5063,257 @@
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
+      <c r="CN4"/>
     </row>
-    <row r="5" spans="1:91">
+    <row r="5" spans="1:92">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>5706509000.0</v>
+      </c>
+      <c r="C5">
         <v>5079763000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>5022351000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>5412785000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3565128000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3418753000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>5101413000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>10413214000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>610613000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>6487273000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>4595342000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>11918816000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>6375685000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1895724000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>4287111000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>7673480000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>6388451000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>7209270000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2120128000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>7201656000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>6691891000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2987421000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-4465432000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>5779339000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>7329081000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>2877114000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1130329000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2939632000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>930546000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1339292000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1395304000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>5373306000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3260080000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>3758933000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2735702000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>5536398000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>4728028000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>5902822000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>5140627000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>4698624000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>5125217000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>5341272000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6584519000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>11760303000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>8660410000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>8040211000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>5357686000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>5754946000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>5328932000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3700967000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>5595760000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>5585437000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1115451000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>656438000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
+      <c r="CN5"/>
     </row>
-    <row r="6" spans="1:91">
+    <row r="6" spans="1:92">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5349,52 +5363,53 @@
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
+      <c r="CN6"/>
     </row>
-    <row r="7" spans="1:91">
+    <row r="7" spans="1:92">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -5444,52 +5459,53 @@
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
+      <c r="CN7"/>
     </row>
-    <row r="8" spans="1:91">
+    <row r="8" spans="1:92">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
@@ -5539,125 +5555,126 @@
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
+      <c r="CN8"/>
     </row>
-    <row r="9" spans="1:91">
+    <row r="9" spans="1:92">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
-[...1 lines deleted...]
-      </c>
+      <c r="D9"/>
       <c r="E9">
         <v>200000000.0</v>
       </c>
       <c r="F9">
         <v>200000000.0</v>
       </c>
       <c r="G9">
         <v>200000000.0</v>
       </c>
       <c r="H9">
         <v>200000000.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>200000000.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
-[...1 lines deleted...]
-      </c>
+      <c r="M9"/>
       <c r="N9">
         <v>200000000.0</v>
       </c>
       <c r="O9">
         <v>200000000.0</v>
       </c>
       <c r="P9">
         <v>200000000.0</v>
       </c>
       <c r="Q9">
         <v>200000000.0</v>
       </c>
       <c r="R9">
         <v>200000000.0</v>
       </c>
       <c r="S9">
         <v>200000000.0</v>
       </c>
       <c r="T9">
         <v>200000000.0</v>
       </c>
       <c r="U9">
         <v>200000000.0</v>
       </c>
       <c r="V9">
         <v>200000000.0</v>
       </c>
       <c r="W9">
         <v>200000000.0</v>
       </c>
       <c r="X9">
         <v>200000000.0</v>
       </c>
       <c r="Y9">
         <v>200000000.0</v>
       </c>
       <c r="Z9">
         <v>200000000.0</v>
       </c>
       <c r="AA9">
         <v>200000000.0</v>
       </c>
       <c r="AB9">
         <v>200000000.0</v>
       </c>
-      <c r="AC9"/>
+      <c r="AC9">
+        <v>200000000.0</v>
+      </c>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
@@ -5676,295 +5693,299 @@
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
+      <c r="CN9"/>
     </row>
-    <row r="10" spans="1:91">
+    <row r="10" spans="1:92">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>22896624000.0</v>
+      </c>
+      <c r="C10">
         <v>22049739000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>19305504000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>20133316000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12198261000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>23110099000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>37931345000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>173425126000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>180965363000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>265030566000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>316108438000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>333560172000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>432586617000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>562015778000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>427980949000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>54877405000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>157133205000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>26125421000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>248483874000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>89250861000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>116399459000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>15142696000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>181131283000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>454500369000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>237123613000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>394637467000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>284097327000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>382312869000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>229888054000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>256766538000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>88950095000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>87490166000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>40475738000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>12239872000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>20746931000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>39264586000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>21791572000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>7435181000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>10535932000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2318149000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1496369000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>5455996000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>7870164000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>4127797000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>6909695000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>13357327000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>5744755000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>4584048000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>4889504000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>4087399000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>19755514000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3439066000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>5963997000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1753589000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>3565108000.0</v>
       </c>
-      <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
+      <c r="CN10"/>
     </row>
-    <row r="11" spans="1:91">
+    <row r="11" spans="1:92">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>1000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>427980949000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>54877405000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>157133205000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>26125421000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>248483874000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>89250861000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>116399459000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -5990,255 +6011,259 @@
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
+      <c r="CN11"/>
     </row>
-    <row r="12" spans="1:91">
+    <row r="12" spans="1:92">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>22896624000.0</v>
+      </c>
+      <c r="C12">
         <v>22049739000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>19305504000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>20133316000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12198261000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>23110099000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>37931345000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>173425126000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>180965363000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>265030566000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>316108438000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>333560172000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>432586617000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>562015778000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>427980949000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>54877405000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>157133205000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>26125421000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>248483874000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>89250861000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>116399459000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>15142696000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>181131283000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>454500369000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>237123613000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>394637467000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>284097327000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>382312869000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>229888054000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>256766538000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>88950095000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>87490166000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>40475738000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>12239872000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>20746931000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>39264586000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>21791572000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>7435181000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>10535932000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2318149000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1496369000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>5455996000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>7870164000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4127797000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>6909695000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>13357327000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>5744755000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>4584048000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4889504000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4087399000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>19755514000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3439066000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>5963997000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1753589000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3565108000.0</v>
       </c>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
+      <c r="CN12"/>
     </row>
-    <row r="13" spans="1:91">
+    <row r="13" spans="1:92">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>73503957000.0</v>
       </c>
       <c r="C13">
         <v>73503957000.0</v>
       </c>
       <c r="D13">
         <v>73503957000.0</v>
       </c>
       <c r="E13">
         <v>73503957000.0</v>
       </c>
       <c r="F13">
         <v>73503957000.0</v>
       </c>
       <c r="G13">
         <v>73503957000.0</v>
       </c>
       <c r="H13">
         <v>73503957000.0</v>
       </c>
       <c r="I13">
@@ -6396,65 +6421,65 @@
       </c>
       <c r="BH13">
         <v>73503957000.0</v>
       </c>
       <c r="BI13">
         <v>73503957000.0</v>
       </c>
       <c r="BJ13">
         <v>73503957000.0</v>
       </c>
       <c r="BK13">
         <v>73503957000.0</v>
       </c>
       <c r="BL13">
         <v>73503957000.0</v>
       </c>
       <c r="BM13">
         <v>73503957000.0</v>
       </c>
       <c r="BN13">
         <v>73503957000.0</v>
       </c>
       <c r="BO13">
         <v>73503957000.0</v>
       </c>
-      <c r="BP13"/>
-      <c r="BQ13">
+      <c r="BP13">
         <v>73503957000.0</v>
       </c>
+      <c r="BQ13"/>
       <c r="BR13">
         <v>73503957000.0</v>
       </c>
       <c r="BS13">
-        <v>73504000000.0</v>
+        <v>73503957000.0</v>
       </c>
       <c r="BT13">
         <v>73504000000.0</v>
       </c>
       <c r="BU13">
-        <v>73503957000.0</v>
+        <v>73504000000.0</v>
       </c>
       <c r="BV13">
         <v>73503957000.0</v>
       </c>
       <c r="BW13">
         <v>73503957000.0</v>
       </c>
       <c r="BX13">
         <v>73503957000.0</v>
       </c>
       <c r="BY13">
         <v>73503957000.0</v>
       </c>
       <c r="BZ13">
         <v>73503957000.0</v>
       </c>
       <c r="CA13">
         <v>73503957000.0</v>
       </c>
       <c r="CB13">
         <v>73503957000.0</v>
       </c>
       <c r="CC13">
         <v>73503957000.0</v>
       </c>
@@ -6463,256 +6488,262 @@
       </c>
       <c r="CE13">
         <v>73503957000.0</v>
       </c>
       <c r="CF13">
         <v>73503957000.0</v>
       </c>
       <c r="CG13">
         <v>73503957000.0</v>
       </c>
       <c r="CH13">
         <v>73503957000.0</v>
       </c>
       <c r="CI13">
         <v>73503957000.0</v>
       </c>
       <c r="CJ13">
         <v>73503957000.0</v>
       </c>
       <c r="CK13">
         <v>73503957000.0</v>
       </c>
       <c r="CL13">
         <v>73503957000.0</v>
       </c>
-      <c r="CM13"/>
+      <c r="CM13">
+        <v>73503957000.0</v>
+      </c>
+      <c r="CN13"/>
     </row>
-    <row r="14" spans="1:91">
+    <row r="14" spans="1:92">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
         <v>507665055.0</v>
       </c>
       <c r="C14">
         <v>507665055.0</v>
       </c>
       <c r="D14">
+        <v>507665055.0</v>
+      </c>
+      <c r="E14">
         <v>507665000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>507665055.0</v>
       </c>
       <c r="F14">
         <v>507665055.0</v>
       </c>
       <c r="G14">
-        <v>507665000.0</v>
+        <v>507665055.0</v>
       </c>
       <c r="H14">
         <v>507665000.0</v>
       </c>
       <c r="I14">
-        <v>507665055.0</v>
+        <v>507665000.0</v>
       </c>
       <c r="J14">
         <v>507665055.0</v>
       </c>
       <c r="K14">
+        <v>507665055.0</v>
+      </c>
+      <c r="L14">
         <v>507665000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>507665055.0</v>
       </c>
       <c r="M14">
         <v>507665055.0</v>
       </c>
       <c r="N14">
         <v>507665055.0</v>
       </c>
       <c r="O14">
         <v>507665055.0</v>
       </c>
       <c r="P14">
         <v>507665055.0</v>
       </c>
       <c r="Q14">
         <v>507665055.0</v>
       </c>
       <c r="R14">
         <v>507665055.0</v>
       </c>
       <c r="S14">
         <v>507665055.0</v>
       </c>
       <c r="T14">
         <v>507665055.0</v>
       </c>
       <c r="U14">
         <v>507665055.0</v>
       </c>
       <c r="V14">
         <v>507665055.0</v>
       </c>
       <c r="W14">
+        <v>507665055.0</v>
+      </c>
+      <c r="X14">
         <v>507451026.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>507879084.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>507665055.0</v>
       </c>
       <c r="Z14">
         <v>507665055.0</v>
       </c>
       <c r="AA14">
         <v>507665055.0</v>
       </c>
       <c r="AB14">
         <v>507665055.0</v>
       </c>
       <c r="AC14">
         <v>507665055.0</v>
       </c>
       <c r="AD14">
         <v>507665055.0</v>
       </c>
       <c r="AE14">
         <v>507665055.0</v>
       </c>
       <c r="AF14">
         <v>507665055.0</v>
       </c>
       <c r="AG14">
         <v>507665055.0</v>
       </c>
       <c r="AH14">
         <v>507665055.0</v>
       </c>
       <c r="AI14">
         <v>507665055.0</v>
       </c>
       <c r="AJ14">
         <v>507665055.0</v>
       </c>
       <c r="AK14">
         <v>507665055.0</v>
       </c>
       <c r="AL14">
         <v>507665055.0</v>
       </c>
       <c r="AM14">
+        <v>507665055.0</v>
+      </c>
+      <c r="AN14">
         <v>482281803.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>507665055.0</v>
       </c>
       <c r="AO14">
         <v>507665055.0</v>
       </c>
       <c r="AP14">
         <v>507665055.0</v>
       </c>
       <c r="AQ14">
         <v>507665055.0</v>
       </c>
       <c r="AR14">
         <v>507665055.0</v>
       </c>
       <c r="AS14">
         <v>507665055.0</v>
       </c>
       <c r="AT14">
         <v>507665055.0</v>
       </c>
       <c r="AU14">
         <v>507665055.0</v>
       </c>
       <c r="AV14">
         <v>507665055.0</v>
       </c>
       <c r="AW14">
+        <v>507665055.0</v>
+      </c>
+      <c r="AX14">
         <v>507649589.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>507680521.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>507665055.0</v>
       </c>
       <c r="AZ14">
         <v>507665055.0</v>
       </c>
       <c r="BA14">
+        <v>507665055.0</v>
+      </c>
+      <c r="BB14">
         <v>507799943.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>507665055.0</v>
       </c>
       <c r="BC14">
         <v>507665055.0</v>
       </c>
-      <c r="BD14"/>
+      <c r="BD14">
+        <v>507665055.0</v>
+      </c>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
+      <c r="CN14"/>
     </row>
-    <row r="15" spans="1:91">
+    <row r="15" spans="1:92">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -6762,119 +6793,122 @@
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
+      <c r="CN15"/>
     </row>
-    <row r="16" spans="1:91">
+    <row r="16" spans="1:92">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
+        <v>1497952000.0</v>
+      </c>
+      <c r="C16">
         <v>6590325000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1865499000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3104100000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4462253000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3854766000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>918341000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1873543000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>176868000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>427197000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1086327000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1093500000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1327298000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1231056000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1514791000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2153106000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1972972000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>187084000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>363452000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7897000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3907387000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3586000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
@@ -6899,52 +6933,53 @@
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
+      <c r="CN16"/>
     </row>
-    <row r="17" spans="1:91">
+    <row r="17" spans="1:92">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6994,105 +7029,106 @@
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
+      <c r="CN17"/>
     </row>
-    <row r="18" spans="1:91">
+    <row r="18" spans="1:92">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>26689000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>27771000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>86560000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>29935000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>31017000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>33184000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>34265000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>34263000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>189619000.0</v>
       </c>
-      <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
@@ -7107,52 +7143,53 @@
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
+      <c r="CN18"/>
     </row>
-    <row r="19" spans="1:91">
+    <row r="19" spans="1:92">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7202,52 +7239,53 @@
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
+      <c r="CN19"/>
     </row>
-    <row r="20" spans="1:91">
+    <row r="20" spans="1:92">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -7297,52 +7335,53 @@
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
+      <c r="CN20"/>
     </row>
-    <row r="21" spans="1:91">
+    <row r="21" spans="1:92">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
@@ -7365,832 +7404,840 @@
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
-      <c r="BM21">
+      <c r="BM21"/>
+      <c r="BN21">
         <v>349000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>889000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1472000.0</v>
       </c>
-      <c r="BP21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BQ21"/>
       <c r="BR21">
         <v>4305000.0</v>
       </c>
       <c r="BS21">
-        <v>5000000.0</v>
+        <v>4305000.0</v>
       </c>
       <c r="BT21">
         <v>5000000.0</v>
       </c>
       <c r="BU21">
+        <v>5000000.0</v>
+      </c>
+      <c r="BV21">
         <v>5931000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>6286000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>6764000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>7351000.0</v>
       </c>
-      <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
+      <c r="CN21"/>
     </row>
-    <row r="22" spans="1:91">
+    <row r="22" spans="1:92">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
+        <v>6851800000.0</v>
+      </c>
+      <c r="C22">
         <v>12680732000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>7547331000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>7645589000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>9478344000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>7749741000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3238401000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3633487000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3657837000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4745179000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2782630000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3763606000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2344590000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3237494000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2330080000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1986945000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1723461000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3299292000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1591206000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4216630000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1995625000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3460384000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>5238377000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>4788920000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4890320000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>13314129000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>19744395000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>23308314000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>21029009000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>30241411000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>33013581000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>37144047000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>46490637000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>29425171000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>37760806000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>29091959000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>30107972000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>27246010000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>21163233000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>21677186000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>18518989000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>17677849000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>22665145000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>18339359000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>11875215000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>15405388000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>16738946000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>24708487000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>8487846000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>11076688000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>18107176000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>18903048000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>11180478000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>11743359000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>12516082000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>15198706000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>14917509000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>8919571000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>9196325000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>8970726000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>5177711000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>6701783000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>9289340000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>11357522000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>9742339000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>10618663000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>10752693000.0</v>
       </c>
-      <c r="BP22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BQ22"/>
       <c r="BR22">
         <v>11658737000.0</v>
       </c>
       <c r="BS22">
-        <v>11638000000.0</v>
+        <v>11658737000.0</v>
       </c>
       <c r="BT22">
         <v>11638000000.0</v>
       </c>
       <c r="BU22">
+        <v>11638000000.0</v>
+      </c>
+      <c r="BV22">
         <v>11925571000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>12618811000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>9945013000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>11411355000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>10254813000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>9276958000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>12789558000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>9161253000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>9039716000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>8332421000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>8372084000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>8178211000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>8276640000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>7999837000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>9807490000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>7106036000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>8039729000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>8596512000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>7109310000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:91">
+    <row r="23" spans="1:92">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>257515815000.0</v>
+      </c>
+      <c r="C23">
         <v>261135149000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>248806140000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>227792051000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>224032381000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>219385700000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>224245664000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>274595255000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>292262580000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>329398008000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>339743773000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>566719712000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>659799111000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>739178147000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>638952801000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>582770008000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>422526861000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>410754573000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>499393053000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>496039028000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>496676665000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>411146711000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>418630902000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>575043235000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>531668351000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>673809789000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>604824614000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>587045369000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>406528906000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>491145420000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>648968295000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>306715306000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>379224235000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>401015868000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>305208703000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>365671395000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>170462924000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>155088483000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>136618855000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>376997377000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>233392996000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>236079880000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>144628405000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>268094943000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>140967505000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>151769142000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>245297737000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>258804122000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>235257609000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>131150143000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>232843597000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>262727400000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>224135808000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>191592542000.0</v>
       </c>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
+      <c r="CN23"/>
     </row>
-    <row r="24" spans="1:91">
+    <row r="24" spans="1:92">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
-[...1 lines deleted...]
-      </c>
+      <c r="D24"/>
       <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="F24"/>
+      <c r="F24">
+        <v>0.0</v>
+      </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>1649614000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1825427000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1970500000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>2395319000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2159982000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>2337709000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>2660453000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>2983198000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3305941000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3619273000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>3942018000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1849362000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2070038000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2281302000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>2310826000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2514723000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>2718619000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>2922515000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2552233000.0</v>
       </c>
-      <c r="AX24"/>
       <c r="AY24"/>
-      <c r="AZ24">
+      <c r="AZ24"/>
+      <c r="BA24">
         <v>833333000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1666667000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2500000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>3333333000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6666667000.0</v>
       </c>
       <c r="BE24">
         <v>6666667000.0</v>
       </c>
       <c r="BF24">
         <v>6666667000.0</v>
       </c>
       <c r="BG24">
         <v>6666667000.0</v>
       </c>
       <c r="BH24">
+        <v>6666667000.0</v>
+      </c>
+      <c r="BI24">
         <v>9713458000.0</v>
       </c>
-      <c r="BI24"/>
       <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>15102268000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>15401945000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>16860637000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>17728464000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>18986253000.0</v>
       </c>
-      <c r="BP24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BQ24"/>
       <c r="BR24">
         <v>27202073000.0</v>
       </c>
       <c r="BS24">
-        <v>23839000000.0</v>
+        <v>27202073000.0</v>
       </c>
       <c r="BT24">
         <v>23839000000.0</v>
       </c>
       <c r="BU24">
+        <v>23839000000.0</v>
+      </c>
+      <c r="BV24">
         <v>24543159000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>24306316000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>24085519000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>28605058000.0</v>
       </c>
-      <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>28858671000.0</v>
       </c>
-      <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>25166050000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>25838426000.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
+      <c r="CN24"/>
     </row>
-    <row r="25" spans="1:91">
+    <row r="25" spans="1:92">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="F25">
         <v>15000000.0</v>
       </c>
       <c r="G25">
         <v>15000000.0</v>
       </c>
       <c r="H25">
+        <v>15000000.0</v>
+      </c>
+      <c r="I25">
         <v>30000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>0.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>115725000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
+        <v>0.0</v>
+      </c>
+      <c r="S25">
         <v>90452000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>77198000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>91178000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>100955000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>150732000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>238010000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>105319000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191489000.0</v>
       </c>
       <c r="Z25">
         <v>191489000.0</v>
       </c>
       <c r="AA25">
         <v>191489000.0</v>
       </c>
-      <c r="AB25"/>
+      <c r="AB25">
+        <v>191489000.0</v>
+      </c>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
@@ -8210,52 +8257,53 @@
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
+      <c r="CN25"/>
     </row>
-    <row r="26" spans="1:91">
+    <row r="26" spans="1:92">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -8305,52 +8353,53 @@
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
+      <c r="CN26"/>
     </row>
-    <row r="27" spans="1:91">
+    <row r="27" spans="1:92">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8400,255 +8449,259 @@
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
+      <c r="CN27"/>
     </row>
-    <row r="28" spans="1:91">
+    <row r="28" spans="1:92">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>-22896624000.0</v>
+      </c>
+      <c r="C28">
         <v>-22044739000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-19290504000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-20133316000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-12153261000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-23050099000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-37856345000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-169398880000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-177032282000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-264944396000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-315973438000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-333444003000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-432455447000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-561813455000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-427903751000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-54816653000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-157034611000.0</v>
       </c>
-      <c r="R28">
-[...1 lines deleted...]
-      </c>
       <c r="S28">
+        <v>-25884236000.0</v>
+      </c>
+      <c r="T28">
         <v>-248106008000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-89000573000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-116099394000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-14792854000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-180694163000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-450437770000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-233882290000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-391648157000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-283790945000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-379503087000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-227353272000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-254630678000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-47128708000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-48769049000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1993592000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>26372295000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>24335734000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>5485750000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>19079127000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>30514019000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>25602555000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>33701378000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>32125362000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>25497349000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>31585339000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>40298977000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>32698797000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>11271580000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>38266356000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>39676065000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>38185612000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>30685873000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>17191875000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>26002254000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>12786531000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>18973978000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-3565108000.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
+      <c r="CN28"/>
     </row>
-    <row r="29" spans="1:91">
+    <row r="29" spans="1:92">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
@@ -8698,396 +8751,400 @@
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
+      <c r="CN29"/>
     </row>
-    <row r="30" spans="1:91">
+    <row r="30" spans="1:92">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>213280882000.0</v>
+      </c>
+      <c r="C30">
         <v>207770567000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>209613728000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>185871453000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>46588726000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>44368949000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>169497826000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>84935656000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>95277807000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>46661350000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7960544000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>217063007000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>210951715000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>160843871000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>195094404000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>511224595000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>248408888000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>367552994000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>236458343000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>387411262000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>364478663000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>378915125000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>216330300000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>89658858000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>262767731000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>237190382000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>273956123000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>138880042000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>110439453000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>155576521000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>478422117000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>105149347000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>209495725000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>278379767000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>154582741000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>202979707000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>13225469000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>16264073000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>15007989000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>261618523000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>120832898000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>121020217000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>27848317000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>191895224000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>64247548000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>69568062000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>163445167000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>133664099000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>180343338000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>82179271000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>148530055000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>212811322000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>182251937000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>154622627000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>108877086000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>126559905000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>51879428000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>45583871000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>201026984000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>91840062000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>40607396000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>106344517000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>117952842000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>90550914000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>107372922000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>94255617000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>92554264000.0</v>
       </c>
-      <c r="BP30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BQ30"/>
       <c r="BR30">
         <v>121697282000.0</v>
       </c>
       <c r="BS30">
-        <v>130837000000.0</v>
+        <v>121697282000.0</v>
       </c>
       <c r="BT30">
         <v>130837000000.0</v>
       </c>
       <c r="BU30">
+        <v>130837000000.0</v>
+      </c>
+      <c r="BV30">
         <v>114657465000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>28216816000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>23101468000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>178514384000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>95258643000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>153288632000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>149297502000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>14303317000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>64994808000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>63728854000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>11217965000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>55665654000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>127430144000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>52489411000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>8554223000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>42534862000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>6975763000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>5499298000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>36660978000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:91">
+    <row r="31" spans="1:92">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>182518035000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>138611495000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>130775090000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>132027292000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>125330072000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>120395033000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>115981791000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>108558188000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>101304351000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>114975779000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>112167601000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>103545839000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>99669382000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>114163024000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>103866763000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>100023337000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>96256981000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>107271073000.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
@@ -9102,52 +9159,53 @@
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
+      <c r="CN31"/>
     </row>
-    <row r="32" spans="1:91">
+    <row r="32" spans="1:92">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -9197,255 +9255,259 @@
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
+      <c r="CN32"/>
     </row>
-    <row r="33" spans="1:91">
+    <row r="33" spans="1:92">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>10650984000.0</v>
+      </c>
+      <c r="C33">
         <v>11787611000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>11152824000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>12122051000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>11060557000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>11695884000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>12357750000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>10865251000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>11124284000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>11359202000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>12320958000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>11235671000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>11452482000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>12197657000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>12582362000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>11349267000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>11344357000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>11068792000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>11282720000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>12239107000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>12486114000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>11993904000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>10679301000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>16267720000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>15631700000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>20891837000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>18561157000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>28772166000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>29962150000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>29798659000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>26109008000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>26332606000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>26649479000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>27337311000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>28051309000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>79738615000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>88996028000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>89299669000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>78294925000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>76794667000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>77897224000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>79218725000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>72845543000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>26790602000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>25589439000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>25595393000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>29485795000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>25287664000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>25362815000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>26797246000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>21970880000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>16582166000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>14598546000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>14153924000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>3177373000.0</v>
       </c>
-      <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
+      <c r="CN33"/>
     </row>
-    <row r="34" spans="1:91">
+    <row r="34" spans="1:92">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -9495,448 +9557,455 @@
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
+      <c r="CN34"/>
     </row>
-    <row r="35" spans="1:91">
+    <row r="35" spans="1:92">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
         <v>3028680000.0</v>
       </c>
       <c r="C35">
+        <v>3028680000.0</v>
+      </c>
+      <c r="D35">
         <v>2738111000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2457238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2472238000.0</v>
       </c>
       <c r="F35">
         <v>2472238000.0</v>
       </c>
       <c r="G35">
         <v>2472238000.0</v>
       </c>
       <c r="H35">
+        <v>2472238000.0</v>
+      </c>
+      <c r="I35">
         <v>2356481000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2371481000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2366481000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2401481000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1731585000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1692862000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1808587000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>816700000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1539924000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1764974000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2124094000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1617122000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>215925000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>225702000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>275479000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>362756000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>371552000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>457722000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1810814000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1853402000.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-      <c r="AE35">
+      <c r="AE35"/>
+      <c r="AF35">
         <v>12108255000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>14386622000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>14402699000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>13329546000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>13202255000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>14582395000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>14782587000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>13770463000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>12042325000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>13700178000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>14038861000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>11879147000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>11856886000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>6826369000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>8658461000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>8492066000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>10040192000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>10821607000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>10323095000.0</v>
       </c>
-      <c r="AX35"/>
       <c r="AY35"/>
-      <c r="AZ35">
+      <c r="AZ35"/>
+      <c r="BA35">
         <v>9168720000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>9648888000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>10382353000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>3333333000.0</v>
       </c>
-      <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
+      <c r="CN35"/>
     </row>
-    <row r="36" spans="1:91">
+    <row r="36" spans="1:92">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>1001803000.0</v>
+      </c>
+      <c r="C36">
         <v>1240320000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1003967000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1158238000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>699912000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>700994000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1245730000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>162566000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>7928261000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>214830000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1250057000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>219000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>220082000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>226458000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1306319000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>236822000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>238154000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>239986000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>260463000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>178051000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>179883000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>260302000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>749665000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>6987687000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>6164822000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>4852336000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1821761000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>7699903000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>8431166000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>7203463000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>5880173000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>5196179000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>5073609000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>5148075000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>5447816000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>56664298000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>65474919000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>65742341000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>54238647000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>52946766000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>53997756000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>54939121000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>57087688000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>13193110000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>11708828000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>11374125000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>15142210000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>10850630000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>10737673000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>13425498000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>12440723000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>11969493000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>10934774000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>10864866000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-3177373000.0</v>
       </c>
-      <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
+      <c r="CN36"/>
     </row>
-    <row r="37" spans="1:91">
+    <row r="37" spans="1:92">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -9986,1307 +10055,1319 @@
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
+      <c r="CN37"/>
     </row>
-    <row r="38" spans="1:91">
+    <row r="38" spans="1:92">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>1698830000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>699912000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>700994000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1786322000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>352260000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>602309000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>592702000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="P38">
         <v>1.0</v>
       </c>
       <c r="Q38">
         <v>1.0</v>
       </c>
       <c r="R38">
+        <v>1.0</v>
+      </c>
+      <c r="S38">
         <v>279214000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>600349000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1249258000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1360320000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1019643000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>749665000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>6987687000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>6164822000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>4852336000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1821761000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>7699903000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>8431166000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>7203463000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>5880173000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>5196179000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>5073609000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>5148075000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>5447816000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>56664298000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>65474919000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>65742341000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>54238647000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>52946766000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>53997756000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>54939121000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>57087688000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>13193110000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>11708828000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>11374125000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>15142210000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>10850630000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>10737673000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>13425498000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>12440723000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>11969493000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>10934774000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>10864866000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>10888113000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>11193796000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>11409027000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>12309194000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>9588170000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>8799425000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>8910551000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>9604225000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>9944344000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>9328877000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>9630024000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>9605874000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>10189604000.0</v>
       </c>
-      <c r="BP38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BQ38"/>
       <c r="BR38">
         <v>12302602000.0</v>
       </c>
       <c r="BS38">
-        <v>9505000000.0</v>
+        <v>12302602000.0</v>
       </c>
       <c r="BT38">
         <v>9505000000.0</v>
       </c>
       <c r="BU38">
+        <v>9505000000.0</v>
+      </c>
+      <c r="BV38">
         <v>10211933000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>9215261000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>9276399000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>9236102000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>9364038000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>9673059000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>9304461000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>10070753000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>10576078000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>9734283000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>9314447000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>8999739000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>8400999000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>8759260000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>7305583000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>6843311000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>6028583000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>6222260000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>242132000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:91">
+    <row r="39" spans="1:92">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>3835525000.0</v>
+      </c>
+      <c r="C39">
         <v>6846499000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1186753000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2019642000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>144706493000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>132461027000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>132021446000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3285110000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2369050000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1601711000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>571203000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1868124000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2640030000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1678046000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1483938000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>3472509000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4033027000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2830191000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2296861000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3083882000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4694340000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>5241257000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>5251641000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>9827368000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>11254987000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>7775974000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>8465612000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>13771978000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>17269386000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>18762291000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>22473494000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>50599140000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>56112656000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>53633747000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>64066916000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>14596528000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>16341883000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>14843550000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>11616776000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>14588852000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>14647516000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>12707093000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>13399236000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>26941961000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>32345608000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>27842972000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>29883074000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>70559824000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>16174106000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>16305084000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>33549181000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>10991798000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>10140850000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>9319043000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>8858600000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>4343400000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>3330577000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>3106982000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>25064900000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>2213743000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>2035256000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>2469712000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>455048000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>1896183000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>1126937000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>2376070000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>433564000.0</v>
       </c>
-      <c r="BP39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BQ39"/>
       <c r="BR39">
         <v>486282000.0</v>
       </c>
       <c r="BS39">
-        <v>4429000000.0</v>
+        <v>486282000.0</v>
       </c>
       <c r="BT39">
         <v>4429000000.0</v>
       </c>
       <c r="BU39">
+        <v>4429000000.0</v>
+      </c>
+      <c r="BV39">
         <v>448126000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>1614866000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>1324020000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>3965382000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>3900091000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>2957462000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>2429182000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>5878184000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>5046125000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>1691608000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>1823185000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>2258674000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>1549356000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>1661849000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>1772976000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>1518687000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>1818142000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>1141821000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>11186331000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:91">
+    <row r="40" spans="1:92">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>8816132000.0</v>
+      </c>
+      <c r="C40">
         <v>12152742000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>7120588000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>5588675000.0</v>
       </c>
-      <c r="E40">
-[...1 lines deleted...]
-      </c>
       <c r="F40">
-        <v>3904023000.0</v>
+        <v>2303494000.0</v>
       </c>
       <c r="G40">
+        <v>94257000.0</v>
+      </c>
+      <c r="H40">
         <v>6945097000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>716537000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1392529000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>843943000.0</v>
       </c>
-      <c r="K40">
-[...1 lines deleted...]
-      </c>
       <c r="L40">
-        <v>4852971000.0</v>
+        <v>7045020000.0</v>
       </c>
       <c r="M40">
+        <v>4930417000.0</v>
+      </c>
+      <c r="N40">
         <v>5363510002.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>4836045000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>6921589000.0</v>
       </c>
-      <c r="P40">
-[...1 lines deleted...]
-      </c>
       <c r="Q40">
+        <v>7648714000.0</v>
+      </c>
+      <c r="R40">
         <v>6221332000.0</v>
       </c>
-      <c r="R40">
-[...1 lines deleted...]
-      </c>
       <c r="S40">
+        <v>6235236000.0</v>
+      </c>
+      <c r="T40">
         <v>5646322000.0</v>
       </c>
-      <c r="T40">
-[...1 lines deleted...]
-      </c>
       <c r="U40">
-        <v>4024353000.0</v>
+        <v>4744443000.0</v>
       </c>
       <c r="V40">
-        <v>5941097000.0</v>
+        <v>4223463000.0</v>
       </c>
       <c r="W40">
+        <v>6140207000.0</v>
+      </c>
+      <c r="X40">
         <v>5456954000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1006661000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>5194616000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>3687439000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>8514373000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>3665953000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>3508522000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>3267943000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>12398799000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>31427703000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>17023180000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>16053126000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>17277967000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>8746405000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>20543853000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>30094376000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>21549614000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>17266742000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>17057382000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>17633548000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>18777001000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>20490869000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>18004549000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>20999964000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>20970254000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>16675677000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>16805394000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>19584849000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>29930734000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>3771138000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>4851208000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>5048186000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>19175659000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>4495044000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>4823198000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>5470108000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>6571799000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>5710071000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>4289682000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>4423440000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>4459961000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>3680694000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>4427699000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>4975923000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>4914860000.0</v>
       </c>
-      <c r="BP40"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BQ40"/>
       <c r="BR40">
         <v>4205134000.0</v>
       </c>
       <c r="BS40">
-        <v>2974000000.0</v>
+        <v>4205134000.0</v>
       </c>
       <c r="BT40">
         <v>2974000000.0</v>
       </c>
       <c r="BU40">
+        <v>2974000000.0</v>
+      </c>
+      <c r="BV40">
         <v>3665520000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>3563900000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>2943673000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>3340476000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>2616969000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>2680746000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>2396385000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>3038807000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>2722157000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>2407742000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>2459171000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>2803189000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>2653394000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>3008296000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>2348122000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>2589983000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>3154121000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>2688166000.0</v>
       </c>
-      <c r="CM40"/>
+      <c r="CN40"/>
     </row>
-    <row r="41" spans="1:91">
+    <row r="41" spans="1:92">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>1692862000.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>1539924000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1764974000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2033642000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1539924000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>124747000.0</v>
       </c>
       <c r="U41">
         <v>124747000.0</v>
       </c>
       <c r="V41">
         <v>124747000.0</v>
       </c>
       <c r="W41">
+        <v>124747000.0</v>
+      </c>
+      <c r="X41">
         <v>124746000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>266233000.0</v>
       </c>
       <c r="Y41">
         <v>266233000.0</v>
       </c>
       <c r="Z41">
+        <v>266233000.0</v>
+      </c>
+      <c r="AA41">
         <v>1619325000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1661913000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>2029447000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>2059146000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>2259145000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>10458641000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>12561195000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>12432199000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>10934227000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>11042273000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>12244686000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>12122134000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>10787265000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>8736384000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>10080905000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>10096843000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>10029785000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>9786848000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>4545067000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>6347635000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>5977343000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>5648213000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>7899092000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>7770862000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>9295545000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>9069209000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>8335387000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>7982221000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>7882353000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>7902108000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>7789272000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>7876593000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>7839449000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>7715575000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>7771091000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>7548372000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>7263558000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>7076123000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>6839561000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>6688426000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>6255630000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>6128442000.0</v>
       </c>
-      <c r="BP41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BQ41"/>
       <c r="BR41">
         <v>7304487000.0</v>
       </c>
       <c r="BS41">
-        <v>6395000000.0</v>
+        <v>7304487000.0</v>
       </c>
       <c r="BT41">
         <v>6395000000.0</v>
       </c>
       <c r="BU41">
+        <v>6395000000.0</v>
+      </c>
+      <c r="BV41">
         <v>5538780000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>4787568000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>4168254000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>4356932000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>29271573000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>29083348000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>28357478000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>30419782000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>2933170000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>29840045000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>29074751000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>28410524000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>2932953000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>2629666000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>24125959000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>24389225000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>24364734000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>27187142000.0</v>
       </c>
-      <c r="CM41"/>
+      <c r="CN41"/>
     </row>
-    <row r="42" spans="1:91">
+    <row r="42" spans="1:92">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
         <v>200000000.0</v>
       </c>
       <c r="C42">
         <v>200000000.0</v>
       </c>
       <c r="D42">
         <v>200000000.0</v>
       </c>
       <c r="E42">
         <v>200000000.0</v>
       </c>
       <c r="F42">
         <v>200000000.0</v>
       </c>
       <c r="G42">
         <v>200000000.0</v>
       </c>
       <c r="H42">
         <v>200000000.0</v>
       </c>
       <c r="I42">
         <v>200000000.0</v>
       </c>
       <c r="J42">
         <v>200000000.0</v>
       </c>
       <c r="K42">
         <v>200000000.0</v>
       </c>
       <c r="L42">
         <v>200000000.0</v>
       </c>
       <c r="M42">
+        <v>200000000.0</v>
+      </c>
+      <c r="N42">
         <v>1572766000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000000.0</v>
       </c>
       <c r="O42">
         <v>200000000.0</v>
       </c>
       <c r="P42">
         <v>200000000.0</v>
       </c>
       <c r="Q42">
         <v>200000000.0</v>
       </c>
       <c r="R42">
+        <v>200000000.0</v>
+      </c>
+      <c r="S42">
         <v>1572766000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000000.0</v>
       </c>
       <c r="T42">
         <v>200000000.0</v>
       </c>
       <c r="U42">
         <v>200000000.0</v>
       </c>
       <c r="V42">
         <v>200000000.0</v>
       </c>
       <c r="W42">
         <v>200000000.0</v>
       </c>
       <c r="X42">
         <v>200000000.0</v>
       </c>
       <c r="Y42">
         <v>200000000.0</v>
       </c>
       <c r="Z42">
         <v>200000000.0</v>
       </c>
       <c r="AA42">
         <v>200000000.0</v>
       </c>
       <c r="AB42">
         <v>200000000.0</v>
       </c>
       <c r="AC42">
         <v>200000000.0</v>
       </c>
       <c r="AD42">
         <v>200000000.0</v>
       </c>
       <c r="AE42">
         <v>200000000.0</v>
       </c>
       <c r="AF42">
-        <v>936481000.0</v>
+        <v>200000000.0</v>
       </c>
       <c r="AG42">
         <v>936481000.0</v>
       </c>
       <c r="AH42">
         <v>936481000.0</v>
       </c>
       <c r="AI42">
+        <v>936481000.0</v>
+      </c>
+      <c r="AJ42">
         <v>1100000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000000.0</v>
       </c>
       <c r="AK42">
         <v>200000000.0</v>
       </c>
       <c r="AL42">
-        <v>1100000000.0</v>
+        <v>200000000.0</v>
       </c>
       <c r="AM42">
         <v>1100000000.0</v>
       </c>
       <c r="AN42">
-        <v>200000000.0</v>
+        <v>1100000000.0</v>
       </c>
       <c r="AO42">
         <v>200000000.0</v>
       </c>
       <c r="AP42">
         <v>200000000.0</v>
       </c>
       <c r="AQ42">
         <v>200000000.0</v>
       </c>
       <c r="AR42">
         <v>200000000.0</v>
       </c>
       <c r="AS42">
         <v>200000000.0</v>
       </c>
       <c r="AT42">
         <v>200000000.0</v>
       </c>
       <c r="AU42">
         <v>200000000.0</v>
       </c>
       <c r="AV42">
         <v>200000000.0</v>
       </c>
       <c r="AW42">
         <v>200000000.0</v>
       </c>
       <c r="AX42">
         <v>200000000.0</v>
       </c>
       <c r="AY42">
         <v>200000000.0</v>
       </c>
       <c r="AZ42">
         <v>200000000.0</v>
       </c>
       <c r="BA42">
         <v>200000000.0</v>
       </c>
       <c r="BB42">
         <v>200000000.0</v>
       </c>
       <c r="BC42">
+        <v>200000000.0</v>
+      </c>
+      <c r="BD42">
         <v>759802000.0</v>
       </c>
-      <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
+      <c r="CN42"/>
     </row>
-    <row r="43" spans="1:91">
+    <row r="43" spans="1:92">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11336,52 +11417,53 @@
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
+      <c r="CN43"/>
     </row>
-    <row r="44" spans="1:91">
+    <row r="44" spans="1:92">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -11431,52 +11513,53 @@
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
+      <c r="CN44"/>
     </row>
-    <row r="45" spans="1:91">
+    <row r="45" spans="1:92">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
@@ -11526,719 +11609,727 @@
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
+      <c r="CN45"/>
     </row>
-    <row r="46" spans="1:91">
+    <row r="46" spans="1:92">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>1865357000.0</v>
+      </c>
+      <c r="C46">
         <v>2080067000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2298155000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2485414000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2672962000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3307207000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2876805000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2938072000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3196023000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3379870000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2963656000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>10634333000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>10850173000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>11604955000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>11086794000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>10808591000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>11066975000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>10789578000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>10682371000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>10989849000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>11125794000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>10974261000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>9929636000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>9280033000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>9466878000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>16039501000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>16739396000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>21072263000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>21530984000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>22595196000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>20228835000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>21136427000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>21575870000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>22189236000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>22603493000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>23074317000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>23521109000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>23557328000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>24056278000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>23847901000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>23899468000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>24279604000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>15757855000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>13597492000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>13880611000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>14221268000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>14343585000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>14437034000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>14625142000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>13371748000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>9530157000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>4612673000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>3663772000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>3289058000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>3177373000.0</v>
       </c>
-      <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
+      <c r="CN46"/>
     </row>
-    <row r="47" spans="1:91">
+    <row r="47" spans="1:92">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>2485414000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2672962000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>3307207000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2876805000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2938072000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>10850173000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>11604955000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>11086794000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>10808591000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>11066975000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>10789578000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>10682371000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>10989849000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>11125794000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>10974261000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>9929636000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>9280033000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>9466878000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>16039501000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>16739396000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>21072263000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>21530984000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>22595196000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>20228835000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>21136427000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>21575870000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>22189236000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>22603493000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>23074317000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>23521109000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>23557328000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>24056278000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>23847901000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>23899468000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>24279604000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>15757855000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>13597492000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>13880611000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>14221268000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>14343585000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>14437034000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>14625142000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>13371748000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>9530157000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>4612673000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>3663772000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>3289058000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>3177373000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>3227013000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>3262756000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>2827435000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>2687073000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>3045233000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>2783027000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>2074290000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>2221702000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>2186301000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>2408020000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>2485115000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>2596872000.0</v>
       </c>
-      <c r="BP47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BQ47"/>
       <c r="BR47">
         <v>3099776000.0</v>
       </c>
       <c r="BS47">
-        <v>3223000000.0</v>
+        <v>3099776000.0</v>
       </c>
       <c r="BT47">
         <v>3223000000.0</v>
       </c>
       <c r="BU47">
+        <v>3223000000.0</v>
+      </c>
+      <c r="BV47">
         <v>2834042000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>2476395000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>2128660000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>2217668000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>2499916000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>2655288000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>2817137000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>2869991000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>3054507000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>3236630000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>3291295000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>3419863000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>3550401000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>3628140000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>3754400000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>3670097000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>3801006000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>4134436000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>49539995000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:91">
+    <row r="48" spans="1:92">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>154641158000.0</v>
+      </c>
+      <c r="C48">
         <v>151030981000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>154907546000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>135191095000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>134603038000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>133937079000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>133583662000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>132983875000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>129788028000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>128867231000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>130489602000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>106297765000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>102438393000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>102694238000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>98196443000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>57234058000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>50682682000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>51114065000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>49505987000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>39489420000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>35585943000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>31866810000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>32065826000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>35492483000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>31134563000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>26964768000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>24835096000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>37519435000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>29232260000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>24980088000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>21157720000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>28193810000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>17881495000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>5103469000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-2428484000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>9156885000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>87541000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-16987202000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-17853074000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-18231791000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-18302580000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-17634502000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-18368962000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-18560132000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-16177516000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-16792790000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-17189203000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-17303410000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-10919169000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-6757148000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-19752754000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-11608271000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-16028664000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-18580413000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-19437580000.0</v>
       </c>
-      <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
       <c r="CM48"/>
+      <c r="CN48"/>
     </row>
-    <row r="49" spans="1:91">
+    <row r="49" spans="1:92">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -12288,91 +12379,92 @@
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
+      <c r="CN49"/>
     </row>
-    <row r="50" spans="1:91">
+    <row r="50" spans="1:92">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-      <c r="AE50">
+      <c r="AE50"/>
+      <c r="AF50">
         <v>767465000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>1010977000.0</v>
       </c>
-      <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
@@ -12387,452 +12479,455 @@
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
+      <c r="CN50"/>
     </row>
-    <row r="51" spans="1:91">
+    <row r="51" spans="1:92">
       <c r="A51" t="s">
         <v>76</v>
       </c>
-      <c r="B51">
+      <c r="B51"/>
+      <c r="C51">
         <v>5000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>15000000.0</v>
       </c>
-      <c r="D51"/>
-      <c r="E51">
+      <c r="E51"/>
+      <c r="F51">
         <v>45000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>60000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>75000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4026246000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4038081000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4017761000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>135000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>116169000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>131170000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>202323000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>77198000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>60752000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>98594000.0</v>
       </c>
-      <c r="R51">
-[...1 lines deleted...]
-      </c>
       <c r="S51">
+        <v>241185000.0</v>
+      </c>
+      <c r="T51">
         <v>377866000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>250288000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>300065000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>349842000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>437120000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4062599000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>3241323000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2989310000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>306382000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2809782000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2534782000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2135860000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>41821387000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>38721117000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>42469330000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>38612167000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>45082665000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>44750336000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>40870699000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>37949200000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>36138487000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>36019527000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>33621731000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>30953345000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>39455503000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>44426774000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>39608492000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>24628907000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>44011111000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>44260113000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>43075116000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>34773272000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>36947389000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>29441320000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>18750528000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>20727567000.0</v>
       </c>
-      <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
+      <c r="CN51"/>
     </row>
-    <row r="52" spans="1:91">
+    <row r="52" spans="1:92">
       <c r="A52" t="s">
         <v>77</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>5000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>15000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>0.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
+        <v>30000000.0</v>
+      </c>
+      <c r="G52">
+        <v>45000000.0</v>
+      </c>
+      <c r="H52">
         <v>60000000.0</v>
       </c>
-      <c r="F52">
-[...5 lines deleted...]
-      <c r="H52">
+      <c r="I52">
         <v>3996246000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3993081000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3977761000.0</v>
       </c>
-      <c r="K52">
-[...1 lines deleted...]
-      </c>
       <c r="L52">
-        <v>154892000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="M52">
+        <v>77446000.0</v>
+      </c>
+      <c r="N52">
         <v>262340000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>48476000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>395863000.0</v>
       </c>
-      <c r="P52">
-[...1 lines deleted...]
-      </c>
       <c r="Q52">
-        <v>197188000.0</v>
+        <v>60752000.0</v>
       </c>
       <c r="R52">
-        <v>120562000.0</v>
+        <v>98594000.0</v>
       </c>
       <c r="S52">
+        <v>60281000.0</v>
+      </c>
+      <c r="T52">
         <v>300668000.0</v>
       </c>
-      <c r="T52">
-[...1 lines deleted...]
-      </c>
       <c r="U52">
-        <v>398220000.0</v>
+        <v>159110000.0</v>
       </c>
       <c r="V52">
-        <v>398220000.0</v>
+        <v>199110000.0</v>
       </c>
       <c r="W52">
         <v>199110000.0</v>
       </c>
       <c r="X52">
+        <v>199110000.0</v>
+      </c>
+      <c r="Y52">
         <v>3957280000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>3049834000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>2797821000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>114893000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2809782000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>2534782000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2135860000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>40171773000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>36895690000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>40498830000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>36216848000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>42922683000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>42412627000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>38210246000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>34966002000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>32832546000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>32400254000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>29679713000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>29103983000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>37385465000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>42145472000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>37297666000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>22114184000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>41292492000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>41337598000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>40522883000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>34773272000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>36947389000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>28607987000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>17083861000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>18227567000.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
+      <c r="CN52"/>
     </row>
-    <row r="53" spans="1:91">
+    <row r="53" spans="1:92">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
@@ -12882,52 +12977,53 @@
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
+      <c r="CN53"/>
     </row>
-    <row r="54" spans="1:91">
+    <row r="54" spans="1:92">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -12977,1074 +13073,1087 @@
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
+      <c r="CN54"/>
     </row>
-    <row r="55" spans="1:91">
+    <row r="55" spans="1:92">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>257515815000.0</v>
+      </c>
+      <c r="C55">
         <v>261135148000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>248806140000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>227792051000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>224032381000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>219385700000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>224245664000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>274595255000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>292262580000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>329398008000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>339743773000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>566719712000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>659799111000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>739178147000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>638952801000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>582770008000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>422526861000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>410754573000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>499393053000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>496039028000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>496676665000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>411146711000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>418630902000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>575043235000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>531668351000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>673809789000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>604824614000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>587045369000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>408588052000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>491145420000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>648968295000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>306715306000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>379224235000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>401015868000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>305208703000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>365671395000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>170462924000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>155088483000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>136618855000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>376997377000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>233392996000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>236079880000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>144628405000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>268094943000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>140967505000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>151769142000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>245297737000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>258804122000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>235257609000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>140445688000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>241912806000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>262727400000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>224135808000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>191592542000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>147882362000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>163438920000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>89743984000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>77135487000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>258483778000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>130814258000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>75257194000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>143276818000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>159196107000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>130690129000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>148515961000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>136143194000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>134685876000.0</v>
       </c>
-      <c r="BP55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BQ55"/>
       <c r="BR55">
         <v>158624432000.0</v>
       </c>
       <c r="BS55">
-        <v>172147000000.0</v>
+        <v>158624432000.0</v>
       </c>
       <c r="BT55">
         <v>172147000000.0</v>
       </c>
       <c r="BU55">
+        <v>172147000000.0</v>
+      </c>
+      <c r="BV55">
         <v>150963890000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>62987473000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>57256245000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>212405890000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>127373836000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>184467695000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>182532581000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>46488488000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>103759438000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>94054284000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>40361534000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>83834329000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>153620178000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>78391331000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>34425792000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>67646468000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>35811325000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>33401607000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>104738746000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:91">
+    <row r="56" spans="1:92">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>246864831000.0</v>
+      </c>
+      <c r="C56">
         <v>249347537000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>237653316000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>215670000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>212971824000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>207689816000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>211887914000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>263730004000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>281138296000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>318038806000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>327422815000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>555484041000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>648346629000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>726980490000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>626370439000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>571420741000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>411182504000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>399685781000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>488110333000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>483799921000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>484190551000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>399152807000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>407951601000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>558775515000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>516036651000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>652917952000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>586263457000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>558273203000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>378625902000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>461346761000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>622859287000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>280382700000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>352574756000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>373678557000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>277157394000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>285932780000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>81466896000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>65788814000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>58323930000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>300202710000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>155495772000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>156861155000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>71782862000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>241304341000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>115378066000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>126173749000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>215811942000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>233516458000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>209894794000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>113648442000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>219941926000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>246145234000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>209537262000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>177438618000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>133816876000.0</v>
       </c>
-      <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
+      <c r="CN56"/>
     </row>
-    <row r="57" spans="1:91">
+    <row r="57" spans="1:92">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>19173415000.0</v>
+      </c>
+      <c r="C57">
         <v>27080003000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>13003001000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>10398449000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>9617301000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5719426000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>9860057000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>55016206000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>85677625000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>117903369000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>128984204000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>368801577000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>471339422000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>554819846000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>454365258000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>438394746000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>285770817000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>272380087000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>368953409000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>372317329000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>377346274000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>298437692000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>313064440000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>454922662000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>414205666000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>563514067000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>498178849000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>464077761000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>297125069000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>384207905000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>536128557000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>180717832000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>265641245000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>300791476000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>213515571000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>258201970000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>72669629000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>74196048000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>63472099000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>303013994000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>158714856000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>162677317000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>70739218000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>194250978000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>66008426000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>78218460000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>173276661000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>185715298000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>156708614000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>60390187000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>173184454000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>185875389000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>155696176000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>125430207000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>81820742000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>95941228000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>22890216000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>13439297000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>195541102000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>68079518000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>24769758000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>97008445000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>98010178000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>74358424000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>89547849000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>78146566000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>74641898000.0</v>
       </c>
-      <c r="BP57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BQ57"/>
       <c r="BR57">
         <v>94091291000.0</v>
       </c>
       <c r="BS57">
-        <v>115469000000.0</v>
+        <v>94091291000.0</v>
       </c>
       <c r="BT57">
         <v>115469000000.0</v>
       </c>
       <c r="BU57">
+        <v>115469000000.0</v>
+      </c>
+      <c r="BV57">
         <v>97670338000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>14841725000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>10895620000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>161472316000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>86378429000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>144634940000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>143797743000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>8331972000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>66825940000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>59115403000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>7153688000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>52504298000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>123497318000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>48223876000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>8140377000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>41547629000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>10714578000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>7202893000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>239751365000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:91">
+    <row r="58" spans="1:92">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>22202095000.0</v>
+      </c>
+      <c r="C58">
         <v>30108683000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>15741112000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>12855687000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>12089539000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>8191664000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>12332295000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>57372687000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>88049106000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>120269850000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>131385685000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>370533162000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>473032284000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>556628433000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>455181958000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>439934670000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>287535791000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>274504181000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>370570531000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>372533254000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>377571976000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>298713171000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>313427196000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>455294214000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>414663388000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>565324881000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>500032251000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>464077761000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>297125069000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>384207905000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>548236812000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>195104454000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>280043944000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>314121022000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>226717826000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>272784365000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>87452216000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>87966511000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>75514424000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>316714172000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>172753717000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>174556464000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>82596104000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>201077347000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>74666887000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>86710526000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>183316853000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>196536905000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>167031709000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>60390187000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>173184454000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>195044109000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>165345064000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>135812560000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>93056183000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>110397167000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>37433476000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>27945413000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>209923344000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>85564067000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>32318130000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>104272003000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>120188569000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>96599930000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>113096912000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>102130660000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>99756593000.0</v>
       </c>
-      <c r="BP58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BQ58"/>
       <c r="BR58">
         <v>128597851000.0</v>
       </c>
       <c r="BS58">
-        <v>145703000000.0</v>
+        <v>128597851000.0</v>
       </c>
       <c r="BT58">
         <v>145703000000.0</v>
       </c>
       <c r="BU58">
+        <v>145703000000.0</v>
+      </c>
+      <c r="BV58">
         <v>127752277000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>43935609000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>39149393000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>194434306000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>115650002000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>173718288000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>172155221000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>38751754000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>98617781000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>88955448000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>36228439000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>80914822000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>151596321000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>76691968000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>32266336000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>65936854000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>35079312000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>34390035000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>242233452000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:91">
+    <row r="59" spans="1:92">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -14094,323 +14203,327 @@
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
+      <c r="CN59"/>
     </row>
-    <row r="60" spans="1:91">
+    <row r="60" spans="1:92">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>234051624000.0</v>
+      </c>
+      <c r="C60">
         <v>229814701000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>233633854000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>214307837000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>211872123000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>211059789000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>212389032000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>217101046000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>204102598000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>209058461000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>208788901000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>191920538000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>182518035000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>178293919000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>176187511000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>138611495000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>130775090000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>132027292000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>125330072000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>120395033000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>115981791000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>108558188000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>101304351000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>114975779000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>112167601000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>103545839000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>99669382000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>114163024000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>103866763000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>100023337000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>96256981000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>107271073000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>94845532000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>82566359000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>74011175000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>88397240000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>78519526000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>62619577000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>60991510000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>60170790000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>60526594000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>61410727000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>61919514000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>66904128000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>66186851000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>64951378000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>61872440000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>62155493000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>68113720000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>70647776000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>59546963000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>67681123000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>58790744000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>55779982000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>54826179000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>53041753000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>52310508000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>49190074000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>48560434000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>45250191000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>42939064000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>39004815000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>39007538000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>34090199000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>35419049000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>34012534000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>34929283000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30026581000.0</v>
       </c>
       <c r="BQ60">
         <v>30026581000.0</v>
       </c>
       <c r="BR60">
         <v>30026581000.0</v>
       </c>
       <c r="BS60">
-        <v>26444000000.0</v>
+        <v>30026581000.0</v>
       </c>
       <c r="BT60">
         <v>26444000000.0</v>
       </c>
       <c r="BU60">
+        <v>26444000000.0</v>
+      </c>
+      <c r="BV60">
         <v>23211613000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>19051864000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>18106852000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>17971584000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>11723834000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>10749407000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>10377360000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>7736734000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>5141657000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>5098836000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>4133095000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>2919507000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>2023857000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>1699363000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>2159456000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>1709614000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>732013000.0</v>
       </c>
-      <c r="CL60"/>
       <c r="CM60"/>
+      <c r="CN60"/>
     </row>
-    <row r="61" spans="1:91">
+    <row r="61" spans="1:92">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -14460,52 +14573,53 @@
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
+      <c r="CN61"/>
     </row>
-    <row r="62" spans="1:91">
+    <row r="62" spans="1:92">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -14555,50 +14669,51 @@
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
+      <c r="CN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14673,51 +14788,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B2">
         <v>119048736000.0</v>
       </c>
       <c r="C2">
         <v>56687292000.0</v>
       </c>
       <c r="D2">
         <v>1832412383000.0</v>
       </c>
       <c r="E2">
         <v>4060856639000.0</v>
       </c>
       <c r="F2">
         <v>3428479670000.0</v>
       </c>
       <c r="G2">
         <v>1997886545000.0</v>
       </c>
       <c r="H2">
         <v>2167346841000.0</v>
       </c>
       <c r="I2">
         <v>3533213980000.0</v>
       </c>
@@ -14756,51 +14871,51 @@
       </c>
       <c r="U2">
         <v>1684976331000.0</v>
       </c>
       <c r="V2">
         <v>726333088000.0</v>
       </c>
       <c r="W2">
         <v>593454307000.0</v>
       </c>
       <c r="X2">
         <v>329149152000.0</v>
       </c>
       <c r="Y2">
         <v>228173259000.0</v>
       </c>
       <c r="Z2">
         <v>412646386000.0</v>
       </c>
       <c r="AA2">
         <v>283616712000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B3">
         <v>855555000.0</v>
       </c>
       <c r="C3">
         <v>872339000.0</v>
       </c>
       <c r="D3">
         <v>918127000.0</v>
       </c>
       <c r="E3">
         <v>930427000.0</v>
       </c>
       <c r="F3">
         <v>1080634000.0</v>
       </c>
       <c r="G3">
         <v>1982187000.0</v>
       </c>
       <c r="H3">
         <v>3954697000.0</v>
       </c>
       <c r="I3">
         <v>3080683000.0</v>
       </c>
@@ -14815,82 +14930,82 @@
       </c>
       <c r="M3">
         <v>1237727000.0</v>
       </c>
       <c r="N3">
         <v>872928000.0</v>
       </c>
       <c r="O3">
         <v>859083000.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B5">
         <v>17706989000.0</v>
       </c>
       <c r="C5">
         <v>-2931963000.0</v>
       </c>
       <c r="D5">
         <v>43220258000.0</v>
       </c>
       <c r="E5">
         <v>48692085000.0</v>
       </c>
       <c r="F5">
         <v>17272184000.0</v>
       </c>
       <c r="G5">
         <v>8183150000.0</v>
       </c>
       <c r="H5">
         <v>10765600000.0</v>
       </c>
       <c r="I5">
         <v>31301028000.0</v>
       </c>
@@ -14905,51 +15020,51 @@
       </c>
       <c r="M5">
         <v>7374291000.0</v>
       </c>
       <c r="N5">
         <v>3757664000.0</v>
       </c>
       <c r="O5">
         <v>8014930000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B6">
         <v>18562544000.0</v>
       </c>
       <c r="C6">
         <v>-2059624000.0</v>
       </c>
       <c r="D6">
         <v>44138385000.0</v>
       </c>
       <c r="E6">
         <v>49622512000.0</v>
       </c>
       <c r="F6">
         <v>18352818000.0</v>
       </c>
       <c r="G6">
         <v>10165337000.0</v>
       </c>
       <c r="H6">
         <v>14720297000.0</v>
       </c>
       <c r="I6">
         <v>34381711000.0</v>
       </c>
@@ -14964,113 +15079,113 @@
       </c>
       <c r="M6">
         <v>8612018000.0</v>
       </c>
       <c r="N6">
         <v>4630592000.0</v>
       </c>
       <c r="O6">
         <v>8874013000.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B9">
         <v>51474865000.0</v>
       </c>
       <c r="C9">
         <v>22206553000.0</v>
       </c>
       <c r="D9">
         <v>58661420000.0</v>
       </c>
       <c r="E9">
         <v>70683793000.0</v>
       </c>
       <c r="F9">
         <v>41987032000.0</v>
       </c>
       <c r="G9">
         <v>46246057000.0</v>
       </c>
       <c r="H9">
         <v>51038668000.0</v>
       </c>
       <c r="I9">
         <v>59584255000.0</v>
       </c>
@@ -15085,51 +15200,51 @@
       </c>
       <c r="M9">
         <v>21095144000.0</v>
       </c>
       <c r="N9">
         <v>20992018000.0</v>
       </c>
       <c r="O9">
         <v>22133997000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B10">
         <v>21763666000.0</v>
       </c>
       <c r="C10">
         <v>-3119747000.0</v>
       </c>
       <c r="D10">
         <v>43295137000.0</v>
       </c>
       <c r="E10">
         <v>48544749000.0</v>
       </c>
       <c r="F10">
         <v>17262076000.0</v>
       </c>
       <c r="G10">
         <v>8177691000.0</v>
       </c>
       <c r="H10">
         <v>9944133000.0</v>
       </c>
       <c r="I10">
         <v>22922823000.0</v>
       </c>
@@ -15162,51 +15277,51 @@
       </c>
       <c r="S10">
         <v>5808180000.0</v>
       </c>
       <c r="T10">
         <v>8028622000.0</v>
       </c>
       <c r="U10">
         <v>8790378000.0</v>
       </c>
       <c r="V10">
         <v>3640117000.0</v>
       </c>
       <c r="W10"/>
       <c r="X10">
         <v>1878920000.0</v>
       </c>
       <c r="Y10">
         <v>74804644000.0</v>
       </c>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B11">
         <v>2416434000.0</v>
       </c>
       <c r="C11">
         <v>1256843000.0</v>
       </c>
       <c r="D11">
         <v>1283645000.0</v>
       </c>
       <c r="E11">
         <v>503530000.0</v>
       </c>
       <c r="F11">
         <v>-182957000.0</v>
       </c>
       <c r="G11">
         <v>1493277000.0</v>
       </c>
       <c r="H11">
         <v>2589412000.0</v>
       </c>
       <c r="I11">
         <v>-20675000.0</v>
       </c>
@@ -15237,51 +15352,51 @@
       <c r="R11">
         <v>3099335000.0</v>
       </c>
       <c r="S11">
         <v>1284277000.0</v>
       </c>
       <c r="T11">
         <v>743211000.0</v>
       </c>
       <c r="U11">
         <v>472745000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11">
         <v>13864733000.0</v>
       </c>
       <c r="Z11">
         <v>22406204000.0</v>
       </c>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B12">
         <v>404282000.0</v>
       </c>
       <c r="C12">
         <v>187784000.0</v>
       </c>
       <c r="D12">
         <v>1317872000.0</v>
       </c>
       <c r="E12">
         <v>151304000.0</v>
       </c>
       <c r="F12">
         <v>10108000.0</v>
       </c>
       <c r="G12">
         <v>5459000.0</v>
       </c>
       <c r="H12">
         <v>866151000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
@@ -15320,147 +15435,147 @@
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>5663654000.0</v>
       </c>
       <c r="D13">
         <v>74879000.0</v>
       </c>
       <c r="E13">
         <v>147336000.0</v>
       </c>
       <c r="F13">
         <v>692182000.0</v>
       </c>
       <c r="G13">
         <v>128974000.0</v>
       </c>
       <c r="H13">
         <v>821467000.0</v>
       </c>
       <c r="I13">
         <v>4551731000.0</v>
       </c>
       <c r="J13">
         <v>5575217000.0</v>
       </c>
       <c r="K13">
         <v>4282069000.0</v>
       </c>
       <c r="L13">
         <v>6012581000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14">
         <v>3899355000.0</v>
       </c>
       <c r="H14">
         <v>5122981000.0</v>
       </c>
       <c r="I14">
         <v>4474502000.0</v>
       </c>
       <c r="J14">
         <v>4479702000.0</v>
       </c>
       <c r="K14">
         <v>112921000.0</v>
       </c>
       <c r="L14">
         <v>112787000.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14">
         <v>5163391000.0</v>
       </c>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B15">
         <v>19440395000.0</v>
       </c>
       <c r="C15">
         <v>-4331740000.0</v>
       </c>
       <c r="D15">
         <v>41967767000.0</v>
       </c>
       <c r="E15">
         <v>48007050000.0</v>
       </c>
       <c r="F15">
         <v>18812927000.0</v>
       </c>
       <c r="G15">
         <v>7230730000.0</v>
       </c>
       <c r="H15">
         <v>7188641000.0</v>
       </c>
       <c r="I15">
         <v>22949919000.0</v>
       </c>
@@ -15495,51 +15610,51 @@
         <v>4524000.0</v>
       </c>
       <c r="T15">
         <v>7285000.0</v>
       </c>
       <c r="U15">
         <v>8317633000.0</v>
       </c>
       <c r="V15">
         <v>4459532000.0</v>
       </c>
       <c r="W15">
         <v>965086000.0</v>
       </c>
       <c r="X15">
         <v>2777205000.0</v>
       </c>
       <c r="Y15">
         <v>83602120000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>-4331740000.0</v>
       </c>
       <c r="D16">
         <v>41967767000.0</v>
       </c>
       <c r="E16">
         <v>48041219000.0</v>
       </c>
       <c r="F16">
         <v>17445033000.0</v>
       </c>
       <c r="G16">
         <v>7230730000.0</v>
       </c>
       <c r="H16">
         <v>7188641000.0</v>
       </c>
       <c r="I16">
         <v>22949919000.0</v>
       </c>
       <c r="J16">
         <v>15424590000.0</v>
@@ -15570,183 +15685,183 @@
         <v>4524000.0</v>
       </c>
       <c r="T16">
         <v>7285000.0</v>
       </c>
       <c r="U16">
         <v>8317633000.0</v>
       </c>
       <c r="V16">
         <v>4459532000.0</v>
       </c>
       <c r="W16">
         <v>965086000.0</v>
       </c>
       <c r="X16">
         <v>2777205000.0</v>
       </c>
       <c r="Y16">
         <v>83602120000.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>22943498000.0</v>
       </c>
       <c r="J17">
         <v>15406256000.0</v>
       </c>
       <c r="K17">
         <v>516167000.0</v>
       </c>
       <c r="L17">
         <v>-1175538000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B21">
         <v>17706989000.0</v>
       </c>
       <c r="C21">
         <v>672494000.0</v>
       </c>
       <c r="D21">
         <v>43220258000.0</v>
       </c>
       <c r="E21">
         <v>56102871000.0</v>
       </c>
       <c r="F21">
         <v>21683363000.0</v>
       </c>
       <c r="G21">
         <v>19108355000.0</v>
       </c>
       <c r="H21">
         <v>14651802000.0</v>
       </c>
       <c r="I21">
         <v>31860875000.0</v>
       </c>
@@ -15783,82 +15898,82 @@
       <c r="T21">
         <v>8770679000.0</v>
       </c>
       <c r="U21">
         <v>5843167000.0</v>
       </c>
       <c r="V21">
         <v>4940915000.0</v>
       </c>
       <c r="W21">
         <v>527166000.0</v>
       </c>
       <c r="X21">
         <v>776028000.0</v>
       </c>
       <c r="Y21">
         <v>3135903000.0</v>
       </c>
       <c r="Z21">
         <v>373517000.0</v>
       </c>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B23">
         <v>152816612000.0</v>
       </c>
       <c r="C23">
         <v>78221351000.0</v>
       </c>
       <c r="D23">
         <v>1847853545000.0</v>
       </c>
       <c r="E23">
         <v>4075437561000.0</v>
       </c>
       <c r="F23">
         <v>3448783339000.0</v>
       </c>
       <c r="G23">
         <v>2025024247000.0</v>
       </c>
       <c r="H23">
         <v>2203733707000.0</v>
       </c>
       <c r="I23">
         <v>3560937360000.0</v>
       </c>
@@ -15873,193 +15988,193 @@
       </c>
       <c r="M23">
         <v>1223367679000.0</v>
       </c>
       <c r="N23">
         <v>1098375782000.0</v>
       </c>
       <c r="O23">
         <v>828992414000.0</v>
       </c>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26">
         <v>62500000.0</v>
       </c>
       <c r="M26">
         <v>750000000.0</v>
       </c>
       <c r="N26">
         <v>62500000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>20203103000.0</v>
       </c>
       <c r="J27">
         <v>17100276000.0</v>
       </c>
       <c r="K27">
         <v>13622381000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27">
         <v>12821007000.0</v>
       </c>
       <c r="N27">
         <v>1078928000.0</v>
       </c>
       <c r="O27">
         <v>1035417000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>21700402000.0</v>
       </c>
       <c r="D28">
         <v>23673031000.0</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28">
         <v>3356743000.0</v>
       </c>
       <c r="J28">
         <v>1524945000.0</v>
       </c>
       <c r="K28">
         <v>594633000.0</v>
       </c>
       <c r="L28">
         <v>12691819000.0</v>
       </c>
       <c r="M28">
@@ -16088,102 +16203,102 @@
       </c>
       <c r="U28">
         <v>7399426000.0</v>
       </c>
       <c r="V28">
         <v>6539952000.0</v>
       </c>
       <c r="W28">
         <v>6191291000.0</v>
       </c>
       <c r="X28">
         <v>6372335000.0</v>
       </c>
       <c r="Y28">
         <v>6710193000.0</v>
       </c>
       <c r="Z28">
         <v>8243930000.0</v>
       </c>
       <c r="AA28">
         <v>7367405000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>1256843000.0</v>
       </c>
       <c r="D29">
         <v>1283645000.0</v>
       </c>
       <c r="E29">
         <v>503530000.0</v>
       </c>
       <c r="F29">
         <v>-182957000.0</v>
       </c>
       <c r="G29">
         <v>1493277000.0</v>
       </c>
       <c r="H29">
         <v>2589412000.0</v>
       </c>
       <c r="I29">
         <v>-20675000.0</v>
       </c>
       <c r="J29">
         <v>657133000.0</v>
       </c>
       <c r="K29">
         <v>-239519000.0</v>
       </c>
       <c r="L29">
         <v>1591922000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B30">
         <v>33767875999.0</v>
       </c>
       <c r="C30">
         <v>21534059000.0</v>
       </c>
       <c r="D30">
         <v>15441162000.0</v>
       </c>
       <c r="E30">
         <v>14580922000.0</v>
       </c>
       <c r="F30">
         <v>20303669000.0</v>
       </c>
       <c r="G30">
         <v>27137702000.0</v>
       </c>
       <c r="H30">
         <v>36386866000.0</v>
       </c>
       <c r="I30">
         <v>27723380000.0</v>
       </c>
@@ -16198,51 +16313,51 @@
       </c>
       <c r="M30">
         <v>14098110000.0</v>
       </c>
       <c r="N30">
         <v>19747530000.0</v>
       </c>
       <c r="O30">
         <v>14239243000.0</v>
       </c>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B31">
         <v>4056677000.0</v>
       </c>
       <c r="C31">
         <v>-3792241000.0</v>
       </c>
       <c r="D31">
         <v>74879000.0</v>
       </c>
       <c r="E31">
         <v>-7558122000.0</v>
       </c>
       <c r="F31">
         <v>-4421287000.0</v>
       </c>
       <c r="G31">
         <v>-10930664000.0</v>
       </c>
       <c r="H31">
         <v>-4707669000.0</v>
       </c>
       <c r="I31">
         <v>-8938052000.0</v>
       </c>
@@ -16257,51 +16372,51 @@
       </c>
       <c r="M31">
         <v>-2677473000.0</v>
       </c>
       <c r="N31">
         <v>-4334864000.0</v>
       </c>
       <c r="O31">
         <v>-1675009000.0</v>
       </c>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B32">
         <v>170523601000.0</v>
       </c>
       <c r="C32">
         <v>78893845000.0</v>
       </c>
       <c r="D32">
         <v>1891073803000.0</v>
       </c>
       <c r="E32">
         <v>4131540432000.0</v>
       </c>
       <c r="F32">
         <v>3470466702000.0</v>
       </c>
       <c r="G32">
         <v>2044132602000.0</v>
       </c>
       <c r="H32">
         <v>2218385509000.0</v>
       </c>
       <c r="I32">
         <v>3592798235000.0</v>
       </c>
@@ -16359,787 +16474,796 @@
       <c r="AA32">
         <v>292880045000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI32"/>
+  <dimension ref="A1:CJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:88">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="BQ1" t="s">
         <v>187</v>
       </c>
       <c r="BR1" t="s">
-        <v>137</v>
+        <v>188</v>
       </c>
       <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
         <v>140</v>
       </c>
       <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
         <v>143</v>
       </c>
       <c r="CA1" t="s">
         <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
       </c>
-      <c r="CI1" t="s">
-        <v>152</v>
+      <c r="CJ1" t="s">
+        <v>153</v>
       </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:88">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B2">
+        <v>20812428000.0</v>
+      </c>
+      <c r="C2">
         <v>17466907000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>17568163000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>26467209000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8682092000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>65928088000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>21467913000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14405895000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11690218000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9061317000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>121410256000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>475786898000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>535905933000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>699396318000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1394853223000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>704790492000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>608094999000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1353117925000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1409178432000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1089716060000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>624344857000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>305351042000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>18390359000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>689266928000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>599582989000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>727667164000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>824565398000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>405508207000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>456022266000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>481085692000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>945336536000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>212521713000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1469799521000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>905560511000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>684654603000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>543851745000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>533453352000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>127286883000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>165561559000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>368412118000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>265557773000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>322620384000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>129498625000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>289411629000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>182715262000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>129576423000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>357243525000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>332377655000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>288685821000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>230962568000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>350516531000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>259337241000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>322212536000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>146561944000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>268980470000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>216720987000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>152891119000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>175517870000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>240305410000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>300957873000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>151420167000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>161389551000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>189142436000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>249867669000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>237743808000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>152403302000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>136692917000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>252356958000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>197349522000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>155589792000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>326293223000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>326293233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>309011000000.0</v>
       </c>
       <c r="BV2">
         <v>309011000000.0</v>
       </c>
       <c r="BW2">
+        <v>309011000000.0</v>
+      </c>
+      <c r="BX2">
         <v>433617590000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>231760729000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>248391778000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>479533637000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>530711635000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>377371509000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>262999158000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>135141432000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>267442436000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>167019450000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>157472807000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>376940168000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>46242386000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:88">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B3">
+        <v>217627000.0</v>
+      </c>
+      <c r="C3">
         <v>218088000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>190135000.0</v>
       </c>
-      <c r="D3"/>
-      <c r="E3">
+      <c r="E3"/>
+      <c r="F3">
         <v>451916000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>384166000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>218085000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>257951000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>183847000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3728454000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>-3216258000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>202691000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>227283000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3704411000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>182581000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>243350000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>234225000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>838024000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>359631000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>246657000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>278537000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>195809000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>429496000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>184816000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>587641000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>780234000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>840236000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>983547000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1992458000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>138456000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1492209000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>590182000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>311759000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>686534000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1078115000.0</v>
       </c>
-      <c r="AJ3"/>
-      <c r="AK3">
+      <c r="AK3"/>
+      <c r="AL3">
         <v>15864000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>916159000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>946554000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>465535000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>465650000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>475118000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>440750000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>426740000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>466784000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>442057000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>374180000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>351963000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1068005000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>283860000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>218356000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>216626000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>18731000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>419215000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>216358000.0</v>
       </c>
-      <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
+      <c r="CJ3"/>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:88">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17183,448 +17307,455 @@
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
+      <c r="CJ4"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:88">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B5">
+        <v>5354885000.0</v>
+      </c>
+      <c r="C5">
         <v>-5237276000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>23720409000.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>963243000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>871779000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-5793937000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4742779000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>528304000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1841734000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>33440871000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>10704412000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3556967000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2631942000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>40886808000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>9617903000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>4334571000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3259907000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>10757101000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>6294112000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>962151000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1932285000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-8211860000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-6315996000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2702452000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>5403062000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-6967152000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>11702879000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2039984000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3173441000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-729017000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>11795455000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>11167516000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>9067074000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1475752000.0</v>
       </c>
-      <c r="AJ5"/>
-      <c r="AK5">
+      <c r="AK5"/>
+      <c r="AL5">
         <v>14100898000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1142182000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>853401000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1692498000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>461783000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>3998946000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>8081767000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1958751000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-450173000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>756122000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>6469154000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-5151884000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-2126381000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>8183402000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-4479749000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>4190160000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2702425000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1344828000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1182235000.0</v>
       </c>
-      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
+      <c r="CJ5"/>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:88">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>5572512000.0</v>
+      </c>
+      <c r="C6">
         <v>-5019188000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>23910544000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2200744000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1415159000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1255945000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5575852000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5000730000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>712151000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>5570188000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>30224613000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>10907103000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3329684000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>6336353000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>41069389000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>9861253000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4568796000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>4097931000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>11116732000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>6540769000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1240688000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2128094000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-7782364000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-6131180000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3290093000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>6183296000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-6126916000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>12686426000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>4032442000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>3311897000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>763192000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>12385637000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>11479275000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>9753608000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-397637000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>12432555000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>14116762000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2058341000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1799955000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>2158033000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>927433000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>4474064000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>8522517000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1532011000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>16611000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1198179000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>6843334000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-4799921000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-1058376000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>8467262000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-4261393000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>4406786000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2721156000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1764043000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1398593000.0</v>
       </c>
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
+      <c r="CJ6"/>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:88">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -17668,54 +17799,55 @@
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
+      <c r="CJ7"/>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:88">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -17759,1063 +17891,1072 @@
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
+      <c r="CJ8"/>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:88">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B9">
+        <v>9671013000.0</v>
+      </c>
+      <c r="C9">
         <v>1127408000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>44794909000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2236666000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1332454000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3514020000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>18755294000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-5320951000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4072815000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>4761344000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>36637281000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>16089812000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-458927000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>6306232000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>39575863000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>12968882000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>8968451000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>9170597000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>15001187000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>10339877000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>5608859000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>10926388000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-33107845000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>630945000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>23152500000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>18549562000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-5412128000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>18439408000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>19807148000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>18369518000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1304835000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>20570276000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>22313040000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>15391803000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-2578420000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>19082746000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>20500054000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>6532942000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>9945099000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>5946881000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>5311327000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>8250615000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>5330112000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>2900426000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>4520629000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>5193386000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>5705634000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-1309483000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>3728182000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>12970811000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>368919000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>7844185000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>7846995000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>4931919000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>7019123000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>5691211000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>6955184000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>4122765000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>8778925000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>4764335000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>6175148000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>3384164000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>7443716000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>857507000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>3540630000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>4071305000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>5905236000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>4130040000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>4200468000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>4384086000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>5199843000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>5199833000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3477000000.0</v>
       </c>
       <c r="BV9">
         <v>3477000000.0</v>
       </c>
       <c r="BW9">
+        <v>3477000000.0</v>
+      </c>
+      <c r="BX9">
         <v>7891585000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>3526691000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>989404000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>4542221000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>3174321000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>1423610000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>3089256000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>3417924000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>2545342000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>2941983000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>2575618000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>2975591000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>1336511000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:88">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B10">
+        <v>3660508000.0</v>
+      </c>
+      <c r="C10">
         <v>-3798158000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>20053706000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2200744000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>670309000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1161094000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-5724052000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4742779000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-559027000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1579445000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>35178938000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3876481000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-278774000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4518492000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>40774029000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>6370222000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-697972000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2098470000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>10757101000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4000551000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2559114000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-54690000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3029657000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3469102000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2600580000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-921648000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-7137859000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>12438414000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2039984000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2603594000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-8129480000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>9427728000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>13331732000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>8292843000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-10932339000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>10275102000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>16291547000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>429079000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-107523000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-68365000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-970377000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1422913000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2888108000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-3095270000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-64096000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>687642000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>151549000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-6269199000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-2036929000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>12474140000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-8280607000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4374769000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2420708000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>907930000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1366892000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>775705000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3175824000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>914039000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>5912238000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2192454000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>3847755000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>479845000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>4812022000.0</v>
       </c>
-      <c r="BL10"/>
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10">
         <v>1611539000.0</v>
       </c>
-      <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>1287067000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>2852559000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>4746450000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1531583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>873090000.0</v>
       </c>
       <c r="BT10">
         <v>873090000.0</v>
       </c>
       <c r="BU10">
-        <v>2031000000.0</v>
+        <v>873090000.0</v>
       </c>
       <c r="BV10">
         <v>2031000000.0</v>
       </c>
       <c r="BW10">
+        <v>2031000000.0</v>
+      </c>
+      <c r="BX10">
         <v>4584100000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>963662000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>131123000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>2349737000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1297663000.0</v>
       </c>
-      <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>3485635000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>2801343000.0</v>
       </c>
-      <c r="CE10"/>
-      <c r="CF10">
+      <c r="CF10"/>
+      <c r="CG10">
         <v>579490000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>932171000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>993868000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>25089000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:88">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>2416434000.0</v>
       </c>
-      <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>1257288000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>111000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-334000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1283979000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-112000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-15983000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>15761000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>467499000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-189019000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-268668000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>493718000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>849022000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>109230000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-421096000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-720113000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6857849000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-824698000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1467508000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-3072366000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>6409315000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>740997000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-3486646000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-1074254000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-434117000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-889606000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>547434000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>755614000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>653338000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1207231000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-772100000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-431336000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-486991000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-138927000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-302763000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>689162000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2590834000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-712043000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-679059000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>392190000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-347656000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>115498000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2125092000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-521466000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-136136000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-45292000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-131041000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>50763000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-248108000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>243619000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>624029000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>489991000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>1544775000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>237249000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>501505000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>179199000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>496390000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>206917000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>134675000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>415728000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>1496324000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>511135000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>943381000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>148495000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>347138500.0</v>
       </c>
       <c r="BT11">
         <v>347138500.0</v>
       </c>
       <c r="BU11">
-        <v>295000000.0</v>
+        <v>347138500.0</v>
       </c>
       <c r="BV11">
         <v>295000000.0</v>
       </c>
       <c r="BW11">
+        <v>295000000.0</v>
+      </c>
+      <c r="BX11">
         <v>758640000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>109102000.0</v>
       </c>
-      <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>271084000.0</v>
       </c>
-      <c r="CB11"/>
-      <c r="CC11">
+      <c r="CC11"/>
+      <c r="CD11">
         <v>325644000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>161613000.0</v>
       </c>
-      <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
+      <c r="CJ11"/>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:88">
       <c r="A12" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>166</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>934000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>374698000.0</v>
       </c>
-      <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>10000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>19584000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>148200000.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12">
         <v>19330000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>20254000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1266829000.0</v>
       </c>
-      <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>25522000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>25521000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>331305000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11005000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-      <c r="AD12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>569847000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1281903000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1127084000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>890316000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1281861000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2347333000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1201819000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1065690000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>998955000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1449437000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1023327000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>927723000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>905731000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3502860000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1038897000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>757797000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>741670000.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12">
+      <c r="AV12"/>
+      <c r="AW12">
         <v>2834074000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>663440000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>502219000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>497025000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>455330000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>456509000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>458893000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>520713000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>614306000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>380320000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>326859000.0</v>
       </c>
-      <c r="BG12"/>
-      <c r="BH12">
+      <c r="BH12"/>
+      <c r="BI12">
         <v>414289000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>275344000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>454025000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>220272000.0</v>
       </c>
-      <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
-      <c r="BO12">
+      <c r="BO12"/>
+      <c r="BP12">
         <v>996243000.0</v>
       </c>
-      <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>280269000.0</v>
       </c>
-      <c r="CI12"/>
+      <c r="CJ12"/>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:88">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>9239241000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>777515000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2393378000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3662306000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>14476756000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>6683755000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>5635518000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1941371000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>7643216000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3191055000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3855693000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>743804000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1295278000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1330983000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>372611000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2306690000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>2145837000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3526737000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3561263000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2277363000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>529231000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
@@ -18830,465 +18971,470 @@
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
+      <c r="CJ13"/>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:88">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-      <c r="U14">
+      <c r="U14"/>
+      <c r="V14">
         <v>3122898000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3875352000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3899355000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>4773242000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4837362000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4939069000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5122981000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>6775137000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5537074000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4655033000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4474502000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>4339779000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>6272000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>5276000.0</v>
       </c>
-      <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
-      <c r="AM14">
+      <c r="AM14"/>
+      <c r="AN14">
         <v>751000.0</v>
       </c>
-      <c r="AN14"/>
-      <c r="AO14">
+      <c r="AO14"/>
+      <c r="AP14">
         <v>464000.0</v>
       </c>
-      <c r="AP14"/>
-      <c r="AQ14">
+      <c r="AQ14"/>
+      <c r="AR14">
         <v>6660000.0</v>
       </c>
-      <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
-      <c r="AY14">
+      <c r="AY14"/>
+      <c r="AZ14">
         <v>12000.0</v>
       </c>
-      <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
+      <c r="CJ14"/>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:88">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B15">
+        <v>3610176000.0</v>
+      </c>
+      <c r="C15">
         <v>-3876566000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>17832962000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2124342000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>665959000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-1182868000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-6826013000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4732132000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-615488000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-1622369000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>33866445000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3859372000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-255845000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>4497795000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>40278979000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>6551376000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-431381000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1608076000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>10016567000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3903477000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3719133000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1173750000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-3426657000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>4357919000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4169796000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2129672000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-11736931000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>10459354000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4643850000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3822368000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-7672375000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>10312315000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>12778026000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>7531953000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-11585369000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>9069344000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>17074743000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>865872000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>378717000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>70789000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-668078000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>734460000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>290614000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-2382618000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>615276000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>296969000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>502461000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-6384241000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-4162021000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>12995606000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-8144483000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>4420393000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2551749000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>857167000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1615000000.0</v>
       </c>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
+      <c r="CJ15"/>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:88">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>2124342000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>665959000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-1182868000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-6826013000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4732132000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>3859372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-255845000.0</v>
       </c>
       <c r="N16">
         <v>-255845000.0</v>
       </c>
       <c r="O16">
+        <v>-255845000.0</v>
+      </c>
+      <c r="P16">
         <v>40313148000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6551376000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-431383000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1608078000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10016567000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3903477000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3719133000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1173750000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-3426657000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4357920000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4169795000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2129672000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-11736931000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>10459354000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4643850000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3822368000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-7672375000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>10312315000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
@@ -19299,97 +19445,98 @@
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
+      <c r="CJ16"/>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:88">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
+      <c r="AB17"/>
+      <c r="AC17">
         <v>11697417000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>5526630000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>3677848000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-7695363000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>10317334000.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -19400,54 +19547,55 @@
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
+      <c r="CJ17"/>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:88">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -19491,54 +19639,55 @@
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
+      <c r="CJ18"/>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:88">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -19582,54 +19731,55 @@
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
+      <c r="CJ19"/>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:88">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -19673,303 +19823,307 @@
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
+      <c r="CJ20"/>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:88">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B21">
+        <v>5354885000.0</v>
+      </c>
+      <c r="C21">
         <v>-5237276000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>23720409000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-7848442000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>963243000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>871779000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>8024248000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-9888135000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>528304000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1841734000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>25257032000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>10704412000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-3556967000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2631942000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>38814418000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>9617903000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4334571000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3259907000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>7601272000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>6294112000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>962151000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1932285000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-8211860000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-6315996000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>17173511000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5403062000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-6967152000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>11702879000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>4225132000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1804741000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-729017000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>11795455000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>11167516000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>9067074000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-1475752000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>12432555000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>14100898000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1142182000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>853401000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1692498000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>461783000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3998946000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>8081767000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-1958751000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-450173000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>756122000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>6469154000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-5151884000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-2126381000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>8183402000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-4479749000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>4190160000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2702425000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1344828000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1182235000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2259050000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>3645002000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>821182000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>5949157000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2256239000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>3423080000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>393761000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>5203661000.0</v>
       </c>
-      <c r="BL21"/>
       <c r="BM21"/>
-      <c r="BN21">
+      <c r="BN21"/>
+      <c r="BO21">
         <v>2041469000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>3602066000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>2290634000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2348854000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>2365458000.0</v>
       </c>
-      <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
-      <c r="BW21">
+      <c r="BW21"/>
+      <c r="BX21">
         <v>5732935000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1279817000.0</v>
       </c>
-      <c r="BY21"/>
-      <c r="BZ21">
+      <c r="BZ21"/>
+      <c r="CA21">
         <v>2397868000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1258616000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>543852000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1457422000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1640742000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>938345000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1386165000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1178452000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>121502000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>244575000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:88">
       <c r="A22" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -20013,253 +20167,257 @@
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
+      <c r="CJ22"/>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:88">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>25128556000.0</v>
+      </c>
+      <c r="C23">
         <v>23831591000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>38642663000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>36552317000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>9051303000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>68570329000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>32198959000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>18973079000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15234729000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>11980927000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>132790505000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>481172298000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>539003973000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>703070608000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1395614668000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>708141471000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>612728879000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1359028615000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1416578347000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1093761825000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>628991565000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>314345145000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>20113189000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>691568660000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>621069722000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>748162156000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>824978607000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>412489118000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>473851004000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>496301180000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>953490165000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>222549176000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1477898532000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>911385808000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>690667123000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>551478089000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>536601825998.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>132398261000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>174170472000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>373408202000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>270918202000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>328550163000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>130552971000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>294375055000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>186550087000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>133348106000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>364088936000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>334512402000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>293802139000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>230964202000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>358690451000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>262364774000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>327182314000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>150138243000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>274118411000.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
+      <c r="CJ23"/>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:88">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -20303,54 +20461,55 @@
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
+      <c r="CJ24"/>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:88">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -20394,672 +20553,676 @@
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
+      <c r="CJ25"/>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:88">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>62500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>187500000.0</v>
       </c>
       <c r="AV26">
         <v>187500000.0</v>
       </c>
       <c r="AW26">
+        <v>187500000.0</v>
+      </c>
+      <c r="AX26">
         <v>375000000.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>62500000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
+      <c r="CJ26"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:88">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>55623000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>20255000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>89859000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>457565000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>207124000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>131676000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>118765000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>414570000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>208990000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>110118000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>95462000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>668971000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>284972000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>223114000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>160885000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>983559000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>331240000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>145956000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>506363000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2786860000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>630676000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1531726000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>624458000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2259296000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1260590000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>612919000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>385787000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1048831000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>437156000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>267616000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>344059000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1150503000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>382326000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>338018000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>430159000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>848970000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>261917000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>346339000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>240714000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>668527000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>314042000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>175103000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>179382000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>195595000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>163872000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>250827000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>468634000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>332076000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
+      <c r="CJ27"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:88">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>9903633000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>313588000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2621986000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11434190000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4795675000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3544511000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3094004000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>12279522000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5366162000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3427676000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3485684000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>13880837000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3248257000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4692624000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5939956000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>17365754000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3974246000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4607582000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8783926000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>25088871000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6615701000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5833033000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>12640137000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>36096462000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6105853000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>14050290000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>15940319000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>20629035000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>7514231000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>10532605000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5938942000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>15866331000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>6213035000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>6131540000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>5046701000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>11610460000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3872057000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4511526000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3821510000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>13418273000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4597260000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>4624463000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4196550000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>12148237000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3528359000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5679460000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>4608027000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>4713690000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3444437000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>4848498000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3148801000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>4613659000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3207829000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3090810000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>3102562000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2626907000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2278567000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2587603000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1958829000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2078627000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1809876000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2120648000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1690111000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2139444000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1665178000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1680366000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1839345000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2111664000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2111654000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1807000000.0</v>
       </c>
       <c r="BV28">
         <v>1807000000.0</v>
       </c>
       <c r="BW28">
+        <v>1807000000.0</v>
+      </c>
+      <c r="BX28">
         <v>1904180000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>2108115000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1470564000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1986559000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1978505000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1988883000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1693923000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1874287000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1646079000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1604557000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1415029000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>3271396000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1113774000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:88">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
-      <c r="D29">
-[...1 lines deleted...]
-      </c>
+      <c r="D29"/>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>1257288000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>0.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>-112000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-15983000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>15761000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>467499000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-189019000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-268668000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>493718000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>849022000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>109230000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-421096000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-720113000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29">
+      <c r="X29"/>
+      <c r="Y29">
         <v>-824698000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1467508000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-3072366000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>6409315000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>740997000.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
@@ -21074,709 +21237,719 @@
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
+      <c r="CJ29"/>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:88">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>4316128000.0</v>
+      </c>
+      <c r="C30">
         <v>6364684000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>21074500000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>10085108000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>369211000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2642241000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10731046000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4567184000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3544511000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2919610000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>11380249000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5385400000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3098040000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3674290000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>761445000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3350979000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4633880000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5910690000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7399915000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4045765000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4646708000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8994103000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1722830000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2301732000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>21486733000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>20494992000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>413209000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6980911000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>17828738000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>15215488000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>8153629000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>10027463000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>8099011000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>5825297000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>6012520000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>7626344000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3148474000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>5111378000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>8608913000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4996084000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>5360429000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>5929779000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1054346000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4963426000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3834825000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3771683000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>6845411000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2134747000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>5116318000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1634000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>8173920000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3027533000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4969778000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3576299000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>5137941000.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
+      <c r="CJ30"/>
     </row>
-    <row r="31" spans="1:87">
+    <row r="31" spans="1:88">
       <c r="A31" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B31">
+        <v>-1694377000.0</v>
+      </c>
+      <c r="C31">
         <v>1439118000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-3666703000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>10049186000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-292934000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-2032873000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-13748300000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>14630914000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1087331000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-3421179000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>9921906000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-6827931000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3278193000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1886550000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>9294325000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-3247681000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-5032543000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1161437000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>3375755000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-2293561000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1596963000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1986975000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>11241517000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>9785098000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-14572931000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-6324710000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-170707000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>735535000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2185148000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>798853000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-3573989000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-2367727000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>2164216000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-774231000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-4895310000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2157453000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>2190649000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-713103000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-3989628000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1760863000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1432160000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-2576033000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-5193659000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1136519000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>386077000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-68480000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-6317605000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1117315000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>89452000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>4290738000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-3800858000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>184609000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-281717000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-436898000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>184657000.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
+      <c r="CJ31"/>
     </row>
-    <row r="32" spans="1:87">
+    <row r="32" spans="1:88">
       <c r="A32" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B32">
+        <v>30483441000.0</v>
+      </c>
+      <c r="C32">
         <v>18594315000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>62363072000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>28703875000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>10014546000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>69442108000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>40223207000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>9084944000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>15763033000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>13822661000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>158047537000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>491876710000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>535447006000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>705702550000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1434429086000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>717759374000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>617063450000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1362288522000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1424179619000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1100055937000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>629953716000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>316277430000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-14717486000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>689897873000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>622735489000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>746216726000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>819153270000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>423947615000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>475829414000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>499455210000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>946641371000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>233091989000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1492112561000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>920952314000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>682076183000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>562934491000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>553953406000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>133819825000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>175506658000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>374358999000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>270869100000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>330870999000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>134828737000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>292312055000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>187235891000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>134769809000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>362949159000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>331068172000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>292414003000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>243933379000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>350885450000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>267181426000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>330059531000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>151493863000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>275999593000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>222412198000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>159846303000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>179640635000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>249084335000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>305722208000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>157595315000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>164773715000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>196586152000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>250725176000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>241284438000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>156474607000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>142598153000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>256486998000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>201549990000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>159973878000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>331493066000.0</v>
       </c>
       <c r="BT32">
         <v>331493066000.0</v>
       </c>
       <c r="BU32">
-        <v>312488000000.0</v>
+        <v>331493066000.0</v>
       </c>
       <c r="BV32">
         <v>312488000000.0</v>
       </c>
       <c r="BW32">
+        <v>312488000000.0</v>
+      </c>
+      <c r="BX32">
         <v>441509175000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>235287420000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>249381182000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>484075858000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>533885956000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>378795119000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>266088414000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>138559356000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>269987778000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>169961433000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>160048425000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>379915759000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>47578897000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -21853,51 +22026,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
         <v>37931345000.0</v>
       </c>
       <c r="C2">
         <v>316108438000.0</v>
       </c>
       <c r="D2">
         <v>427980949000.0</v>
       </c>
       <c r="E2">
         <v>248483874000.0</v>
       </c>
       <c r="F2">
         <v>181131283000.0</v>
       </c>
       <c r="G2">
         <v>284097327000.0</v>
       </c>
       <c r="H2">
         <v>89389095000.0</v>
       </c>
       <c r="I2">
         <v>21185931000.0</v>
       </c>
@@ -21912,51 +22085,51 @@
       </c>
       <c r="M2">
         <v>19755514000.0</v>
       </c>
       <c r="N2">
         <v>3565108000.0</v>
       </c>
       <c r="O2">
         <v>10184403000.0</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
         <v>276905000</v>
       </c>
       <c r="C3">
         <v>785486000</v>
       </c>
       <c r="D3">
         <v>455443000</v>
       </c>
       <c r="E3">
         <v>1334850000</v>
       </c>
       <c r="F3">
         <v>1373015000</v>
       </c>
       <c r="G3">
         <v>614494000</v>
       </c>
       <c r="H3">
         <v>4533150000</v>
       </c>
       <c r="I3">
         <v>905726000</v>
       </c>
@@ -21995,113 +22168,113 @@
       </c>
       <c r="U3">
         <v>153933000</v>
       </c>
       <c r="V3">
         <v>227165000</v>
       </c>
       <c r="W3">
         <v>472070000</v>
       </c>
       <c r="X3">
         <v>240800000</v>
       </c>
       <c r="Y3">
         <v>1101479000</v>
       </c>
       <c r="Z3">
         <v>486514000</v>
       </c>
       <c r="AA3">
         <v>86518000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
         <v>-18625841000.0</v>
       </c>
       <c r="C6">
         <v>-278177093000.0</v>
       </c>
       <c r="D6">
         <v>-111872511000.0</v>
       </c>
       <c r="E6">
         <v>179497075000.0</v>
       </c>
       <c r="F6">
         <v>67352591000.0</v>
       </c>
       <c r="G6">
         <v>-102966044000.0</v>
       </c>
       <c r="H6">
         <v>194708232000.0</v>
       </c>
       <c r="I6">
         <v>68203164000.0</v>
       </c>
@@ -22116,320 +22289,320 @@
       </c>
       <c r="M6">
         <v>-14010759000.0</v>
       </c>
       <c r="N6">
         <v>16190406000.0</v>
       </c>
       <c r="O6">
         <v>-6619295000.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-1144060000.0</v>
       </c>
       <c r="D7">
         <v>-4833812000.0</v>
       </c>
       <c r="E7">
         <v>-11241897000.0</v>
       </c>
       <c r="F7">
         <v>-8006007000.0</v>
       </c>
       <c r="G7">
         <v>134433000.0</v>
       </c>
       <c r="H7">
         <v>44684000.0</v>
       </c>
       <c r="I7">
         <v>-2697965000.0</v>
       </c>
       <c r="J7">
         <v>-322420000.0</v>
       </c>
       <c r="K7">
         <v>804895000.0</v>
       </c>
       <c r="L7">
         <v>9188709000.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>128742547000.0</v>
       </c>
       <c r="F12">
         <v>48591614000.0</v>
       </c>
       <c r="G12">
         <v>-115984613000.0</v>
       </c>
       <c r="H12">
         <v>222117661000.0</v>
       </c>
       <c r="I12">
         <v>45596841000.0</v>
       </c>
       <c r="J12">
         <v>-21112943000.0</v>
       </c>
       <c r="K12">
         <v>10618240000.0</v>
       </c>
       <c r="L12">
         <v>-3476706000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14">
         <v>855555000.0</v>
       </c>
       <c r="C14">
         <v>872339000.0</v>
       </c>
       <c r="D14">
         <v>918127000.0</v>
       </c>
       <c r="E14">
         <v>930427000.0</v>
       </c>
       <c r="F14">
         <v>1080634000.0</v>
       </c>
       <c r="G14">
         <v>1982187000.0</v>
       </c>
       <c r="H14">
         <v>3954697000.0</v>
       </c>
       <c r="I14">
         <v>3080683000.0</v>
       </c>
@@ -22444,94 +22617,94 @@
       </c>
       <c r="M14">
         <v>1237727000.0</v>
       </c>
       <c r="N14">
         <v>872928000.0</v>
       </c>
       <c r="O14">
         <v>859083000.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15">
         <v>60000000.0</v>
       </c>
       <c r="U15">
         <v>47000000.0</v>
       </c>
       <c r="V15">
         <v>35000000.0</v>
       </c>
       <c r="W15">
         <v>35000000.0</v>
       </c>
       <c r="X15">
         <v>34199000.0</v>
       </c>
       <c r="Y15">
         <v>300000000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16">
         <v>19305504000.0</v>
       </c>
       <c r="C16">
         <v>37931345000.0</v>
       </c>
       <c r="D16">
         <v>316108438000.0</v>
       </c>
       <c r="E16">
         <v>427980949000.0</v>
       </c>
       <c r="F16">
         <v>248483874000.0</v>
       </c>
       <c r="G16">
         <v>181131283000.0</v>
       </c>
       <c r="H16">
         <v>284097327000.0</v>
       </c>
       <c r="I16">
         <v>89389095000.0</v>
       </c>
@@ -22548,82 +22721,82 @@
         <v>5744755000.0</v>
       </c>
       <c r="N16">
         <v>19755514000.0</v>
       </c>
       <c r="O16">
         <v>3565108000.0</v>
       </c>
       <c r="P16">
         <v>10184403000.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
         <v>-18049850000.0</v>
       </c>
       <c r="C18">
         <v>-277423279000.0</v>
       </c>
       <c r="D18">
         <v>-111040554000.0</v>
       </c>
       <c r="E18">
         <v>176379343000.0</v>
       </c>
       <c r="F18">
         <v>65744266000.0</v>
       </c>
       <c r="G18">
         <v>-107386190000.0</v>
       </c>
       <c r="H18">
         <v>228727849000.0</v>
       </c>
       <c r="I18">
         <v>70720496000.0</v>
       </c>
@@ -22638,158 +22811,158 @@
       </c>
       <c r="M18">
         <v>-24958306000.0</v>
       </c>
       <c r="N18">
         <v>-3635000000.0</v>
       </c>
       <c r="O18">
         <v>-6108057000.0</v>
       </c>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>-131356000.0</v>
       </c>
       <c r="G21">
         <v>-131356000.0</v>
       </c>
       <c r="H21">
         <v>-41859685000.0</v>
       </c>
       <c r="I21">
         <v>-533881000.0</v>
       </c>
       <c r="J21">
         <v>9937099000.0</v>
       </c>
       <c r="K21">
         <v>-455157000.0</v>
       </c>
       <c r="L21">
         <v>-619110000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22">
         <v>19440395000.0</v>
       </c>
       <c r="C22">
         <v>-4331740000.0</v>
       </c>
       <c r="D22">
         <v>41967767000.0</v>
       </c>
       <c r="E22">
         <v>48007050000.0</v>
       </c>
       <c r="F22">
         <v>18812927000.0</v>
       </c>
       <c r="G22">
         <v>7230730000.0</v>
       </c>
       <c r="H22">
         <v>7188641000.0</v>
       </c>
       <c r="I22">
         <v>22949919000.0</v>
       </c>
@@ -22824,51 +22997,51 @@
         <v>4524000.0</v>
       </c>
       <c r="T22">
         <v>7285000.0</v>
       </c>
       <c r="U22">
         <v>8317633000.0</v>
       </c>
       <c r="V22">
         <v>4459532000.0</v>
       </c>
       <c r="W22">
         <v>965086000.0</v>
       </c>
       <c r="X22">
         <v>2777205000.0</v>
       </c>
       <c r="Y22">
         <v>83602120000.0</v>
       </c>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>-365443000.0</v>
       </c>
       <c r="E23">
         <v>-160812000.0</v>
       </c>
       <c r="F23">
         <v>-131356000.0</v>
       </c>
       <c r="G23">
         <v>-131356000.0</v>
       </c>
       <c r="H23">
         <v>-41859685000.0</v>
       </c>
       <c r="I23">
         <v>19950000000.0</v>
       </c>
       <c r="J23">
         <v>21083057000.0</v>
       </c>
       <c r="K23">
@@ -22881,51 +23054,51 @@
         <v>4028000000.0</v>
       </c>
       <c r="N23">
         <v>17730138000.0</v>
       </c>
       <c r="O23">
         <v>-25828424000.0</v>
       </c>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23">
         <v>285822000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>0.0</v>
       </c>
       <c r="D24">
         <v>90000000.0</v>
       </c>
       <c r="E24"/>
       <c r="F24">
         <v>1202000000.0</v>
       </c>
       <c r="G24">
         <v>3200000000.0</v>
       </c>
       <c r="H24">
         <v>8451649000.0</v>
       </c>
       <c r="I24">
         <v>452000000.0</v>
       </c>
       <c r="J24">
         <v>4385115000.0</v>
       </c>
       <c r="K24">
@@ -22936,51 +23109,51 @@
       </c>
       <c r="M24">
         <v>2203109000.0</v>
       </c>
       <c r="N24">
         <v>-298244000.0</v>
       </c>
       <c r="O24">
         <v>24174370000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
         <v>-38068895000.0</v>
       </c>
       <c r="C25">
         <v>-273178392000.0</v>
       </c>
       <c r="D25">
         <v>-153471005000.0</v>
       </c>
       <c r="E25">
         <v>128776716000.0</v>
       </c>
       <c r="F25">
         <v>47223720000.0</v>
       </c>
       <c r="G25">
         <v>-115984613000.0</v>
       </c>
       <c r="H25">
         <v>222117661000.0</v>
       </c>
       <c r="I25">
         <v>51756986000.0</v>
       </c>
@@ -22995,113 +23168,113 @@
       </c>
       <c r="M25">
         <v>-23023475000.0</v>
       </c>
       <c r="N25">
         <v>-1065297000.0</v>
       </c>
       <c r="O25">
         <v>-10739118000.0</v>
       </c>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
         <v>-60000000.0</v>
       </c>
       <c r="C28">
         <v>-60000000.0</v>
       </c>
       <c r="D28">
         <v>-122198000.0</v>
       </c>
       <c r="E28">
         <v>-160812000.0</v>
       </c>
       <c r="F28">
         <v>-131356000.0</v>
       </c>
       <c r="G28">
         <v>-131356000.0</v>
       </c>
       <c r="H28">
         <v>-41859685000.0</v>
       </c>
       <c r="I28">
         <v>-533881000.0</v>
       </c>
@@ -23120,51 +23293,51 @@
       <c r="N28">
         <v>16332017000.0</v>
       </c>
       <c r="O28">
         <v>-25828424000.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28">
         <v>155622000.0</v>
       </c>
       <c r="R28"/>
       <c r="S28">
         <v>9125646000.0</v>
       </c>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
         <v>-17772945000.0</v>
       </c>
       <c r="C29">
         <v>-276637793000.0</v>
       </c>
       <c r="D29">
         <v>-110585111000.0</v>
       </c>
       <c r="E29">
         <v>177714193000.0</v>
       </c>
       <c r="F29">
         <v>67117281000.0</v>
       </c>
       <c r="G29">
         <v>-106771696000.0</v>
       </c>
       <c r="H29">
         <v>233260999000.0</v>
       </c>
       <c r="I29">
         <v>71626222000.0</v>
       </c>
@@ -23201,51 +23374,51 @@
       </c>
       <c r="U29">
         <v>7015000.0</v>
       </c>
       <c r="V29">
         <v>1633249000.0</v>
       </c>
       <c r="W29">
         <v>199181000.0</v>
       </c>
       <c r="X29">
         <v>562032000.0</v>
       </c>
       <c r="Y29">
         <v>6477455000.0</v>
       </c>
       <c r="Z29">
         <v>684410000.0</v>
       </c>
       <c r="AA29">
         <v>2042166000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
         <v>-276905000.0</v>
       </c>
       <c r="C30">
         <v>-785486000.0</v>
       </c>
       <c r="D30">
         <v>-365443000.0</v>
       </c>
       <c r="E30">
         <v>-1334850000.0</v>
       </c>
       <c r="F30">
         <v>-171015000.0</v>
       </c>
       <c r="G30">
         <v>2585506000.0</v>
       </c>
       <c r="H30">
         <v>3918499000.0</v>
       </c>
       <c r="I30">
         <v>-452505000.0</v>
       </c>
@@ -23291,833 +23464,842 @@
       <c r="AA30">
         <v>1709941000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO30"/>
+  <dimension ref="A1:CP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="BQ1" t="s">
         <v>187</v>
       </c>
       <c r="BR1" t="s">
-        <v>137</v>
+        <v>188</v>
       </c>
       <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
         <v>140</v>
       </c>
       <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
         <v>143</v>
       </c>
       <c r="CA1" t="s">
         <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
-      <c r="CM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CN1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CO1" t="s">
         <v>24</v>
       </c>
-      <c r="CO1" t="s">
-        <v>154</v>
+      <c r="CP1" t="s">
+        <v>155</v>
       </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
+        <v>22049739000.0</v>
+      </c>
+      <c r="C2">
         <v>19305504000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20133316000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12198261000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>23110099000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>37931345000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>173425126000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>180965363000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>265030566000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>316108438000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>333560172000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>432586617000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>562015778000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>427980949000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>54877405000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>157133205000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>26125421000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>248483874000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>89250861000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>116399459000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>15142696000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>181131283000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>454500369000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>237123613000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>394637467000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>284097327000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>382312869000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>229888054000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>256766538000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>88950095000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>87490166000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>40475738000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>12239872000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>20746931000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>39264586000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>21791572000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7435181000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>10535932000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2318149000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1496369000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5455996000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>7870164000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4127797000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>6909695000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>13357327000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>5744755000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>4584047000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4889503000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>4087399000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>19755514000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3439066000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5963997000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1753589000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3565108000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2916100000.0</v>
       </c>
-      <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
+      <c r="CP2"/>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
+        <v>2917000</v>
+      </c>
+      <c r="C3">
         <v>0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2876000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>358210000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>148171000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>780410000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3359182000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4144668000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>457343000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3687325000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3245030000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>13148000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>527500000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4227973000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>430132000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>15034000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>511622000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1268394000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1031783000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>110712000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>430070000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1864016000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>571629000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5921000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>51346000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>88290000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3627424000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>905726000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>905726000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>293685000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>189371000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>336375000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>86295000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>141526000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>18974000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>20355000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>417208000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>223746000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>413969000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>396554000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>9478934000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2730189000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>143622000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>323547000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>122317000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>353939000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>163855000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>5587027000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>19542000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1015931000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1187182000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>593793000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>330551000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>166718000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1184233000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>994076000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>167135000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1163227000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1102305000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>657310000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>333189000</v>
-      </c>
-[...1 lines deleted...]
-        <v>139091000</v>
       </c>
       <c r="BM3">
         <v>139091000</v>
       </c>
       <c r="BN3">
+        <v>139091000</v>
+      </c>
+      <c r="BO3">
         <v>56245000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>193981000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>158197000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>112454000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1018521000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
+        <v>0</v>
+      </c>
+      <c r="BX3">
         <v>1185930000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>571130000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>80232000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>16675000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>128120000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>115603000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>109650000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>227165000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>224925000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>231204000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>10700000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>472070000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>419658000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>313261000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>256692000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>240800000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>16189000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1101479000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -24167,54 +24349,55 @@
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -24264,329 +24447,333 @@
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
+      <c r="CP5"/>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
+        <v>846885000.0</v>
+      </c>
+      <c r="C6">
         <v>2744235000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-827812000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>7935055000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-10911838000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-14821246000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-135493781000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-7540237000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-84065203000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-51077872000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-17451734000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-99026445000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-129429161000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>134034829000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>373103544000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-102255800000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>131007784000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-222358453000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>159233013000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-27148598000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>101256763000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-165988587000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-273369086000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>217376756000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-157513854000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>110540140000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-98215542000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>152424815000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-26878484000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>167816443000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1459929000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>47014428000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>28235866000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-8507059000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-18517655000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>17473014000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>14356391000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-3100751000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>8217783000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>821780000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-3959627000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-2414168000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>3742367000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-2781898000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-6447632000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>7612572000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1160708000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-305456000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>802104000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-15668115000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>16316448000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-2524931000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>4210408000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-1811519000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>649008000.0</v>
       </c>
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
+      <c r="CP6"/>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>-26074003000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-22376761000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-10968961000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1144060000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-55331566000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-13830988000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-212045000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1164455000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-11241897000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-17815294000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-12591386000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-5277187000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-8006007000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-11537450000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-3072684000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-3899053000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>134433000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-28060273000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-27914596000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-11876845000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>44684000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -24608,54 +24795,55 @@
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -24705,54 +24893,55 @@
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -24802,54 +24991,55 @@
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
+      <c r="CP9"/>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -24899,69 +25089,68 @@
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
+      <c r="CP10"/>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -24975,51 +25164,53 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
@@ -25036,127 +25227,128 @@
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
+      <c r="CP11"/>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-130360293000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>133046134000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>335354406000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-110695339000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>132768383000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-228684903000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>156264197000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-31688008000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>94034470000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-171386939000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-261638827000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>213482237000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-174226616000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>106398593000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-96481465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142918720000.0</v>
       </c>
       <c r="AC12">
         <v>142918720000.0</v>
       </c>
       <c r="AD12">
         <v>142918720000.0</v>
       </c>
       <c r="AE12">
+        <v>142918720000.0</v>
+      </c>
+      <c r="AF12">
         <v>19738536000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>46855571000.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
@@ -25173,54 +25365,55 @@
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
+      <c r="CP12"/>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -25270,257 +25463,261 @@
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14">
+        <v>217627000.0</v>
+      </c>
+      <c r="C14">
         <v>218088000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>190135000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-769540000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>451916000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>384166000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-3297913000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>257951000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>183847000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3728454000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-3216258000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>202691000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>227283000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3704411000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>182581000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>243350000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>234225000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>838024000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>359631000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>246657000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>278537000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>195809000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>429496000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>184816000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>587641000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>780234000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>840236000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>983547000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1992458000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>138456000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1492209000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>590182000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>311759000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>686534000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1078115000.0</v>
       </c>
-      <c r="AJ14"/>
-      <c r="AK14">
+      <c r="AK14"/>
+      <c r="AL14">
         <v>15864000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>916159000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>946554000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-465650000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>465650000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>475118000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>440750000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>426740000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>466784000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>442057000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>374180000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>-488318000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1068005000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>283860000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>218356000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>216626000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>18731000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>419215000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>216358000.0</v>
       </c>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
+      <c r="CP14"/>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -25551,290 +25748,294 @@
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
-      <c r="BW15">
+      <c r="BW15"/>
+      <c r="BX15">
         <v>60000000.0</v>
       </c>
-      <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>35000000.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>35000000.0</v>
       </c>
-      <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15">
         <v>34199000.0</v>
       </c>
-      <c r="CM15"/>
-      <c r="CN15">
+      <c r="CN15"/>
+      <c r="CO15">
         <v>300000000.0</v>
       </c>
-      <c r="CO15"/>
+      <c r="CP15"/>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16">
+        <v>22896624000.0</v>
+      </c>
+      <c r="C16">
         <v>22049739000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>19305504000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>20133316000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>12198261000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>23110099000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>37931345000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>173425126000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>180965363000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>265030566000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>316108438000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>333560172000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>432586617000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>562015778000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>427980949000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>54877405000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>157133205000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>26125421000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>248483874000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>89250861000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>116399459000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>15142696000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>181131283000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>454500369000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>237123613000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>394637467000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>284097327000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>382312869000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>229888054000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>256766538000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>88950095000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>87490166000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>40475738000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>12239872000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>20746931000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>39264586000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>21791572000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>7435181000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>10535932000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2318149000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1496369000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>5455996000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>7870164000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>4127797000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>6909695000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>13357327000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>5744755000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>4584047000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>4889503000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>4087399000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>19755514000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3439066000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>5963997000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1753589000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3565108000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2916100000.0</v>
       </c>
-      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -25884,259 +26085,263 @@
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
+        <v>877185000.0</v>
+      </c>
+      <c r="C18">
         <v>2696822000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-15449000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>7668683000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-11043213000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-14659871000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-128988236000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-15794718000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-79745148000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-52895177000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-9738626000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-104529246000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-133793049000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>137020367000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>375712514000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-103885579000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>132059603000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-227507195000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>167672178000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-27648586000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>97602070000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-171881396000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-265207617000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>218019052000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-169417834000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>109220209000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-111005584000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>154361621000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-26868660000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>212240472000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>13265906000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>57568696000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>10942600000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-11055485000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-36301443000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>11379227000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>14150999000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>6535649000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>5562658000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-1821451000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-6320831000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>5415329000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-162952000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-9926751000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-4359053000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>8248947000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-1311854000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-2561703000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-8406607000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-12678142000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>21219374000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-25746648000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>5917344000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-5025070000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>84839000.0</v>
       </c>
-      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -26186,54 +26391,55 @@
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -26283,127 +26489,128 @@
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-116073000.0</v>
       </c>
       <c r="O21">
         <v>-116073000.0</v>
       </c>
       <c r="P21">
+        <v>-116073000.0</v>
+      </c>
+      <c r="Q21">
         <v>344750000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-231000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>59600000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>115476000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-9777000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-49777000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-187278000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-863961000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>907446000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>252013000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-426854000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-26004590000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>275000000.0</v>
       </c>
       <c r="AC21">
         <v>275000000.0</v>
       </c>
       <c r="AD21">
         <v>275000000.0</v>
       </c>
       <c r="AE21">
+        <v>275000000.0</v>
+      </c>
+      <c r="AF21">
         <v>-13146645000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-9708881000.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
@@ -26420,860 +26627,869 @@
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
+      <c r="CP21"/>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22">
+        <v>3610176000.0</v>
+      </c>
+      <c r="C22">
         <v>-3876566000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>17832962000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2124342000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>665959000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1182868000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-6826013000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4732132000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-615488000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1622369000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>33866445000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3859372000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-255845000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>4497795000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>40278979000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>6551376000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-431381000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1608076000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>10016567000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3903477000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3719133000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1173750000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-3426657000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>4357919000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4169796000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2129672000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-11736931000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>10459354000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4643850000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>3822368000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-7672375000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>10312315000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>12778026000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>7531953000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-11585369000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>9069344000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>17074743000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>865872000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>378717000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>70789000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-668078000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>734460000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>290614000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-2382618000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>615276000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>296969000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>502461000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-6384241000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-4162021000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>12995606000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-8144483000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>4420393000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2551749000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>857167000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1615000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>532086000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2551795000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>424048000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>4367463000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1955205000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>3346250000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>300646000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>4315632000.0</v>
       </c>
-      <c r="BL22"/>
-      <c r="BM22">
+      <c r="BM22"/>
+      <c r="BN22">
         <v>1476864000.0</v>
       </c>
-      <c r="BN22"/>
       <c r="BO22"/>
-      <c r="BP22">
+      <c r="BP22"/>
+      <c r="BQ22">
         <v>2341424000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>3803069000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1383088000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>525951500.0</v>
       </c>
       <c r="BT22">
         <v>525951500.0</v>
       </c>
       <c r="BU22">
-        <v>1736000000.0</v>
+        <v>525951500.0</v>
       </c>
       <c r="BV22">
         <v>1736000000.0</v>
       </c>
       <c r="BW22">
+        <v>1736000000.0</v>
+      </c>
+      <c r="BX22">
         <v>3825460000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>854560000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>209360000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>2396031000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1026579000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>177645000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>3159991000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>2639730000.0</v>
       </c>
-      <c r="CE22"/>
-      <c r="CF22">
+      <c r="CF22"/>
+      <c r="CG22">
         <v>863338000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1135988000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1307301000.0</v>
       </c>
-      <c r="CI22"/>
       <c r="CJ22"/>
-      <c r="CK22">
+      <c r="CK22"/>
+      <c r="CL22">
         <v>416157000.0</v>
       </c>
-      <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
+      <c r="CP22"/>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>0.0</v>
       </c>
-      <c r="E23"/>
       <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>21141000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3165000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1490000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-25796000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>789525000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-40330000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-54320000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-709876000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-250548000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>250548000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-140548000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>140548000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>100000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-110712000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-430070000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-100000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-863961000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>907446000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>300000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-417395000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2938016000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>275000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>398922000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-3611938000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-13428349000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-9708882000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>12967040000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>10170191000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>23827898000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4043253000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2133295000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-12209306000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>418658000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>906608000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2458700000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-2927213000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>10951796000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-6310623000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-4366135000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-122317000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>767830000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1347134000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-169672000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1070000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-4630340000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>20095391000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-2443221000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3310187000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-23804988000.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
-      <c r="CB23">
+      <c r="CB23"/>
+      <c r="CC23">
         <v>368800000.0</v>
       </c>
-      <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
+      <c r="CP23"/>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>0.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>1202000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U24">
         <v>0.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="V24">
+        <v>0.0</v>
+      </c>
+      <c r="W24"/>
+      <c r="X24">
         <v>-4000000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-7200000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7200000000.0</v>
       </c>
       <c r="Z24">
         <v>7200000000.0</v>
       </c>
       <c r="AA24">
+        <v>7200000000.0</v>
+      </c>
+      <c r="AB24">
         <v>8451649000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>7200000000.0</v>
       </c>
-      <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>-38632000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>490632000.0</v>
       </c>
-      <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>4385115000.0</v>
       </c>
-      <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>-439000000.0</v>
       </c>
-      <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>1893109000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>205000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>105000000.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>961416000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-1343660000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>84000000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>23317314000.0</v>
       </c>
-      <c r="BD24"/>
       <c r="BE24"/>
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24">
         <v>22720833000.0</v>
       </c>
-      <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
+        <v>-2947701000.0</v>
+      </c>
+      <c r="C25">
         <v>6355300000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-18035670000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5955671000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-12309259000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-13080759000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-125521405000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-20784801000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-78856164000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-51313937000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-43633843000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-108185927000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-133837421000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>140454956000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>335185984000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-110208639000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>133236831000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-227008853000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>156983459000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-31194694000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>94591544000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-170995321000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-261638827000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>213482238000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-174226617000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>106398593000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-96481465000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>142918720000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-33504968000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>209185374000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>19739757000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>46855570000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-1810810000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-19187677000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-25652663000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2328857000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-2959963000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>5170826000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>4461133000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1012621000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-6514957000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>13684685000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1835873000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-7827251000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-5117566000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>7632238000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-1834556000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>4474711000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>274436000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-25938066000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>30161432000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-29196485000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3940657000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-5970901000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-1579801000.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -27323,54 +27539,55 @@
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -27420,757 +27637,767 @@
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
+        <v>-5000000.0</v>
+      </c>
+      <c r="C28">
         <v>-10000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>15000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-45000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15000000.0</v>
       </c>
       <c r="F28">
         <v>-15000000.0</v>
       </c>
       <c r="G28">
+        <v>-15000000.0</v>
+      </c>
+      <c r="H28">
         <v>6141000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-11835000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>20320000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-74626000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>628356000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-40330000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-116073000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-594151000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-334162000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>344750000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-231000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>59600000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>115476000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-9777000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-49777000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-187278000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-863961000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>907446000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>252013000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-426854000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-26004590000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>275000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>398922000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-16529017000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-13146644000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-9708882000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>18621953000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3699692000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>13650172000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4043253000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2775725000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-10532051000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-349831000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>583863000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2458700000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-3147889000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>10563703000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-6310623000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-4366135000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-506055000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-4471595000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1625233000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>8714116000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-2333549000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-4630340000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>20095391000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-2443221000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3310187000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-23804988000.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
-      <c r="BK28">
+      <c r="BK28"/>
+      <c r="BL28">
         <v>155622000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>994826000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>375417000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>827917000.0</v>
       </c>
-      <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
-      <c r="BS28">
+      <c r="BS28"/>
+      <c r="BT28">
         <v>9125646000.0</v>
       </c>
-      <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
-      <c r="CB28">
+      <c r="CB28"/>
+      <c r="CC28">
         <v>368800000.0</v>
       </c>
-      <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
+      <c r="CP28"/>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
+        <v>880102000.0</v>
+      </c>
+      <c r="C29">
         <v>2696822000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-12573000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7310473000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-11191384000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-13879461000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-132347418000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-15794718000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-79287805000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-49207852000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-12983656000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-104529246000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-134320549000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>141248340000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>375282382000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-103900613000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>132571225000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-226238801000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>166640395000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-27537874000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>98032140000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-170017380000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-264635988000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>218024973000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-169469180000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>109308499000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-107378160000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>154361621000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-26868660000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>213146198000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>13559591000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>57758067000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>11278975000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-10969190000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-36159917000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>11398201000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>14130644000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>6952857000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>5786404000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-1407482000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-6717385000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>14894263000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>2567237000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-9783129000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-4035506000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>8371264000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-957915000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-2397848000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-2819580000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-12658600000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>22235305000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-24559466000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>6511137000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-4694519000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>251557000.0</v>
       </c>
-      <c r="BD29"/>
-      <c r="BE29">
+      <c r="BE29"/>
+      <c r="BF29">
         <v>15133893000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>949382000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>27922477000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>4478352000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>2616008000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>1964914000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>1386712000.0</v>
       </c>
-      <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
-      <c r="BO29">
+      <c r="BO29"/>
+      <c r="BP29">
         <v>26200322000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>22852941000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>22263774000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>8696454000.0</v>
       </c>
-      <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
-      <c r="BW29">
+      <c r="BW29"/>
+      <c r="BX29">
         <v>5952441000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>7417767000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>13136505000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>4751144000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>3602385000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>3074467000.0</v>
       </c>
-      <c r="CC29"/>
-      <c r="CD29">
+      <c r="CD29"/>
+      <c r="CE29">
         <v>1633249000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>8738080000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>1897070000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>871754000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>199181000.0</v>
       </c>
-      <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
-      <c r="CL29">
+      <c r="CL29"/>
+      <c r="CM29">
         <v>562032000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>2431778000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>6477455000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>4698459000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-      <c r="C30">
+        <v>216</v>
+      </c>
+      <c r="B30">
+        <v>-2917000.0</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30">
         <v>-2876000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>358210000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>148171000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-780410000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3359182000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-4144668000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-457343000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3687325000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3335030000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>13148000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>527500000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-4227973000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>430132000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>15034000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-511622000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1268394000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2233783000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-110712000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-430070000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1864016000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-4571629000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-5921000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>7251346000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-88290000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4824225000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-905726000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4824225000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-905726000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-332317000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>301261000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-336375000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-86295000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4243589000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-18974000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>20355000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-417208000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-223746000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-413969000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>396554000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-9478934000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-3169189000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-143622000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-323547000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-122317000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1539170000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>41145000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-5482027000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-19542000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-54515000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-2530842000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-509793000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-330551000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>23150596000.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
-      <c r="BF30">
+      <c r="BF30"/>
+      <c r="BG30">
         <v>22617754000.0</v>
       </c>
-      <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
-      <c r="BJ30">
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>110001000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>285665000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>199902000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>145516000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>23775000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>394462000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>289166000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>152812000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>109179000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>2446477000.0</v>
       </c>
-      <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30">
         <v>2776253000.0</v>
       </c>
-      <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
-      <c r="CG30">
+      <c r="CG30"/>
+      <c r="CH30">
         <v>99764000.0</v>
       </c>
-      <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
-      <c r="CL30">
+      <c r="CL30"/>
+      <c r="CM30">
         <v>70312000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>194903000.0</v>
       </c>
-      <c r="CN30"/>
       <c r="CO30"/>
+      <c r="CP30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>