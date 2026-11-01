--- v1 (2026-07-30)
+++ v2 (2026-11-01)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
@@ -226,50 +226,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1449,54 +1455,62 @@
       <c r="E35">
         <v>76277681000.0</v>
       </c>
       <c r="F35">
         <v>705941528000.0</v>
       </c>
       <c r="G35">
         <v>815796848000.0</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>42</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>92110022000.0</v>
+      </c>
+      <c r="C37">
+        <v>43520444000.0</v>
+      </c>
+      <c r="D37">
+        <v>-1031446000.0</v>
+      </c>
+      <c r="E37">
+        <v>2825947000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>43</v>
       </c>
       <c r="B38">
         <v>2891224000.0</v>
       </c>
       <c r="C38">
         <v>2380658000.0</v>
       </c>
       <c r="D38">
         <v>2435277000.0</v>
       </c>
       <c r="E38">
         <v>10123827000.0</v>
       </c>
       <c r="F38"/>
       <c r="G38"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>44</v>
@@ -1928,1879 +1942,2213 @@
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H1" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="J1" t="s">
         <v>74</v>
       </c>
       <c r="K1" t="s">
+        <v>75</v>
+      </c>
+      <c r="L1" t="s">
+        <v>76</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="N1" t="s">
         <v>77</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>78</v>
+      </c>
+      <c r="P1" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2">
+        <v>105855485000.0</v>
+      </c>
+      <c r="C2">
+        <v>117593610000.0</v>
+      </c>
+      <c r="D2">
         <v>109537341000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>114320331000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>114762608000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>115086303000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>105448935000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>140958817000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>90079031000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>133471323000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>99721898000.0</v>
       </c>
-      <c r="K2"/>
-      <c r="L2"/>
       <c r="M2">
+        <v>93893045000.0</v>
+      </c>
+      <c r="N2"/>
+      <c r="O2">
         <v>75052853000.0</v>
       </c>
-      <c r="N2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:14">
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5"/>
       <c r="C5">
+        <v>19623853000.0</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5">
         <v>19517641000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>20309784000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>19974929000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>19591313000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>12974901000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>12456041000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>12429042000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>6071720000.0</v>
       </c>
-      <c r="K5"/>
-[...1 lines deleted...]
-      <c r="M5"/>
+      <c r="M5">
+        <v>-285601000.0</v>
+      </c>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+      <c r="P5">
+        <v>344848152000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7">
+        <v>34965569000.0</v>
+      </c>
+      <c r="C7">
+        <v>31635148000.0</v>
+      </c>
+      <c r="D7">
         <v>31815068000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>31990551000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="F7"/>
+      <c r="G7">
         <v>31948964000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>34814240000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>34973043000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>35184311000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>40688914000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8">
         <v>79129000000.0</v>
       </c>
       <c r="C8">
         <v>79129000000.0</v>
       </c>
-      <c r="D8"/>
+      <c r="D8">
+        <v>79129000000.0</v>
+      </c>
       <c r="E8">
         <v>79129000000.0</v>
       </c>
-      <c r="F8">
-[...1 lines deleted...]
-      </c>
+      <c r="F8"/>
       <c r="G8">
         <v>79129000000.0</v>
       </c>
       <c r="H8">
         <v>79129000000.0</v>
       </c>
       <c r="I8">
         <v>79129000000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8"/>
+      <c r="J8">
+        <v>79129000000.0</v>
+      </c>
+      <c r="K8">
+        <v>79129000000.0</v>
+      </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
         <v>930702672000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>930702672000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>924351959000.0</v>
       </c>
       <c r="G9">
         <v>924351959000.0</v>
       </c>
       <c r="H9">
         <v>924351959000.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9"/>
+      <c r="I9">
+        <v>924351959000.0</v>
+      </c>
+      <c r="J9">
+        <v>924351959000.0</v>
+      </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10">
+        <v>7019570000.0</v>
+      </c>
+      <c r="C10">
+        <v>69250086000.0</v>
+      </c>
+      <c r="D10">
         <v>17408979000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>18712596000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>22723516000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>17466737000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>31887139000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>67024086000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>41933643000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>66493775000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>86572620000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10"/>
       <c r="M10">
+        <v>1217057000.0</v>
+      </c>
+      <c r="N10"/>
+      <c r="O10">
         <v>5903390000.0</v>
       </c>
-      <c r="N10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:14">
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11">
         <v>49349535000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>38900000000.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>17</v>
       </c>
       <c r="B12">
+        <v>7019570000.0</v>
+      </c>
+      <c r="C12">
+        <v>69250086000.0</v>
+      </c>
+      <c r="D12">
         <v>17408979000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>18712596000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>22723516000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>17466737000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>31887139000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>67024086000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>71183643000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>95743775000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>115490778000.0</v>
       </c>
-      <c r="K12"/>
-      <c r="L12"/>
       <c r="M12">
+        <v>1217057000.0</v>
+      </c>
+      <c r="N12"/>
+      <c r="O12">
         <v>5903390000.0</v>
       </c>
-      <c r="N12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:14">
+      <c r="P12">
+        <v>36428128000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13">
         <v>79129000000.0</v>
       </c>
       <c r="C13">
         <v>79129000000.0</v>
       </c>
       <c r="D13">
         <v>79129000000.0</v>
       </c>
       <c r="E13">
         <v>79129000000.0</v>
       </c>
       <c r="F13">
         <v>79129000000.0</v>
       </c>
       <c r="G13">
         <v>79129000000.0</v>
       </c>
       <c r="H13">
         <v>79129000000.0</v>
       </c>
       <c r="I13">
         <v>79129000000.0</v>
       </c>
       <c r="J13">
         <v>79129000000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13"/>
+      <c r="K13">
+        <v>79129000000.0</v>
+      </c>
+      <c r="L13">
+        <v>79129000000.0</v>
+      </c>
       <c r="M13">
+        <v>63303200000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13">
         <v>59720000000.0</v>
       </c>
-      <c r="N13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:14">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14">
         <v>15825800000.0</v>
       </c>
       <c r="C14">
         <v>15825800000.0</v>
       </c>
       <c r="D14">
         <v>15825800000.0</v>
       </c>
       <c r="E14">
         <v>15825800000.0</v>
       </c>
       <c r="F14">
         <v>15825800000.0</v>
       </c>
       <c r="G14">
         <v>15825800000.0</v>
       </c>
       <c r="H14">
         <v>15825800000.0</v>
       </c>
       <c r="I14">
         <v>15825800000.0</v>
       </c>
       <c r="J14">
+        <v>15825800000.0</v>
+      </c>
+      <c r="K14">
+        <v>15825800000.0</v>
+      </c>
+      <c r="L14">
         <v>14524568000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>31950200000.0</v>
       </c>
       <c r="M14">
         <v>31950200000.0</v>
       </c>
       <c r="N14">
         <v>31950200000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14">
+        <v>31950200000.0</v>
+      </c>
+      <c r="P14">
+        <v>31950200000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>21</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20">
         <v>7706340000.0</v>
       </c>
       <c r="C20">
         <v>7706340000.0</v>
       </c>
       <c r="D20">
         <v>7706340000.0</v>
       </c>
       <c r="E20">
         <v>7706340000.0</v>
       </c>
       <c r="F20">
         <v>7706340000.0</v>
       </c>
       <c r="G20">
         <v>7706340000.0</v>
       </c>
       <c r="H20">
         <v>7706340000.0</v>
       </c>
       <c r="I20">
         <v>7706340000.0</v>
       </c>
       <c r="J20">
         <v>7706340000.0</v>
       </c>
-      <c r="K20"/>
-      <c r="L20"/>
+      <c r="K20">
+        <v>7706340000.0</v>
+      </c>
+      <c r="L20">
+        <v>7706340000.0</v>
+      </c>
       <c r="M20">
         <v>7706340000.0</v>
       </c>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20">
+        <v>7706340000.0</v>
+      </c>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>26</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22">
+        <v>1668640000.0</v>
+      </c>
+      <c r="C22">
+        <v>2985632000.0</v>
+      </c>
+      <c r="D22">
         <v>1751922000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>2346261000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>22048396000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>1169956000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>2275295000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>1867192000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>2051061000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>2550266000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>7064186000.0</v>
       </c>
-      <c r="K22"/>
-      <c r="L22"/>
       <c r="M22">
+        <v>1522997000.0</v>
+      </c>
+      <c r="N22"/>
+      <c r="O22">
         <v>1797478000.0</v>
       </c>
-      <c r="N22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:14">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23">
+        <v>2927137476000.0</v>
+      </c>
+      <c r="C23">
+        <v>3163802320000.0</v>
+      </c>
+      <c r="D23">
         <v>2937606201000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2839428199000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>2772721459000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>2622891777000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>2694399856000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>2577887654000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>2404363842000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>2406175146000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>2255871585000.0</v>
       </c>
-      <c r="K23"/>
-      <c r="L23"/>
       <c r="M23">
+        <v>1919516593000.0</v>
+      </c>
+      <c r="N23"/>
+      <c r="O23">
         <v>1855157640000.0</v>
       </c>
-      <c r="N23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:14">
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24">
+        <v>161968000000.0</v>
+      </c>
+      <c r="C24">
+        <v>185356000000.0</v>
+      </c>
+      <c r="D24">
         <v>114546785000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>134281250000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>237929513000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>225339247000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>316416053000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>336922991000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>127677396000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>57088156000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>30</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
         <v>250155261000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>269000517000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>256594720000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>347851446000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>368533867000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>159459427000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28">
+        <v>283465999000.0</v>
+      </c>
+      <c r="C28">
+        <v>241293062000.0</v>
+      </c>
+      <c r="D28">
         <v>207890734000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>226497065000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>242012089000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>267170267000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>346565706000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>335847275000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>340608110000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>350715134000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>340441886000.0</v>
       </c>
-      <c r="K28"/>
-      <c r="L28"/>
       <c r="M28">
+        <v>1108311344000.0</v>
+      </c>
+      <c r="N28"/>
+      <c r="O28">
         <v>1020124604000.0</v>
       </c>
-      <c r="N28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:14">
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>34</v>
       </c>
       <c r="B29">
+        <v>2423967040000.0</v>
+      </c>
+      <c r="C29">
+        <v>2422300470000.0</v>
+      </c>
+      <c r="D29">
         <v>2388124916000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2296925192000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="F29"/>
+      <c r="G29">
         <v>2164381274000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2227064751000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2141971563000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2039275988000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2042500378000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
+        <v>598515046000.0</v>
+      </c>
+      <c r="C30">
+        <v>879238576000.0</v>
+      </c>
+      <c r="D30">
         <v>762913294000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>685704907000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>606819043000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>561234310000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>639492472000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>555603080000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>497112280000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>472274758000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>342923304000.0</v>
       </c>
-      <c r="K30"/>
-      <c r="L30"/>
       <c r="M30">
+        <v>234944587000.0</v>
+      </c>
+      <c r="N30"/>
+      <c r="O30">
         <v>233400985000.0</v>
       </c>
-      <c r="N30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:14">
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>37</v>
       </c>
       <c r="B32">
+        <v>297378395000.0</v>
+      </c>
+      <c r="C32">
+        <v>367237278000.0</v>
+      </c>
+      <c r="D32">
         <v>393857670000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>300277139000.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="F32"/>
+      <c r="G32">
         <v>226406406000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>287495514000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>252609049000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>44964989000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-13567919000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>38</v>
       </c>
       <c r="B33">
+        <v>2289429337000.0</v>
+      </c>
+      <c r="C33">
+        <v>2208384131000.0</v>
+      </c>
+      <c r="D33">
         <v>2140450320000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>2128555206000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>2113383550000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>2013158805000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>2003451418000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1935326487000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1810587097000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>1827229412000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1783695129000.0</v>
       </c>
-      <c r="K33"/>
-      <c r="L33"/>
       <c r="M33">
+        <v>1675208084000.0</v>
+      </c>
+      <c r="N33"/>
+      <c r="O33">
         <v>1590783611000.0</v>
       </c>
-      <c r="N33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:14">
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>40</v>
       </c>
       <c r="B35">
+        <v>287731898000.0</v>
+      </c>
+      <c r="C35">
+        <v>307863257000.0</v>
+      </c>
+      <c r="D35">
         <v>234283716000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>253016241000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>271752034000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>259031725000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>350012722000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>370341847000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>162328187000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>141194776000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>170604184000.0</v>
       </c>
-      <c r="K35"/>
-      <c r="L35"/>
       <c r="M35">
+        <v>839836779000.0</v>
+      </c>
+      <c r="N35"/>
+      <c r="O35">
         <v>928506089000.0</v>
       </c>
-      <c r="N35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:14">
+      <c r="P35">
+        <v>-347674099000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36">
+        <v>1262764563000.0</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36">
         <v>1185529840000.0</v>
       </c>
-      <c r="C36"/>
-      <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36">
+        <v>915176740000.0</v>
+      </c>
+      <c r="N36"/>
+      <c r="O36">
         <v>808848595000.0</v>
       </c>
-      <c r="N36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:14">
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>42</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>130628794000.0</v>
+      </c>
+      <c r="C37">
+        <v>124365682000.0</v>
+      </c>
+      <c r="D37">
+        <v>105384003000.0</v>
+      </c>
+      <c r="E37">
+        <v>92110022000.0</v>
+      </c>
       <c r="F37"/>
-      <c r="G37"/>
-      <c r="H37"/>
+      <c r="G37">
+        <v>68840252000.0</v>
+      </c>
+      <c r="H37">
+        <v>57508064000.0</v>
+      </c>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>43</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
         <v>2891224000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>2593980000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>2442679000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>2524024000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>2380658000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>2491338000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
+        <v>30504883000.0</v>
+      </c>
+      <c r="C39">
+        <v>3943895000.0</v>
+      </c>
+      <c r="D39">
         <v>15081686000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>4109229000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>7746954000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>29861969000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>17293532000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>18066809000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>23429761000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>8376935000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>6698188000.0</v>
       </c>
-      <c r="K39"/>
-      <c r="L39"/>
       <c r="M39">
+        <v>6623868000.0</v>
+      </c>
+      <c r="N39"/>
+      <c r="O39">
         <v>23272176000.0</v>
       </c>
-      <c r="N39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:14">
+      <c r="P39">
+        <v>-36428128000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
+        <v>53697007000.0</v>
+      </c>
+      <c r="C40">
+        <v>376046870000.0</v>
+      </c>
+      <c r="D40">
         <v>36441982000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>216536468000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>222680780000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>19028082000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>37933976000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>19510761000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>21412972000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>121939666000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>26249183000.0</v>
       </c>
-      <c r="K40"/>
-      <c r="L40"/>
       <c r="M40">
+        <v>79182579000.0</v>
+      </c>
+      <c r="N40"/>
+      <c r="O40">
         <v>6779647000.0</v>
       </c>
-      <c r="N40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:14">
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>47</v>
       </c>
       <c r="B42">
-        <v>950273419000.0</v>
+        <v>2070327080000.0</v>
       </c>
       <c r="C42">
         <v>930702672000.0</v>
       </c>
       <c r="D42">
+        <v>950273419000.0</v>
+      </c>
+      <c r="E42">
         <v>930702672000.0</v>
       </c>
-      <c r="E42">
-[...1 lines deleted...]
-      </c>
       <c r="F42">
-        <v>924351959000.0</v>
+        <v>930702672000.0</v>
       </c>
       <c r="G42">
         <v>924351959000.0</v>
       </c>
       <c r="H42">
         <v>924351959000.0</v>
       </c>
       <c r="I42">
         <v>924351959000.0</v>
       </c>
       <c r="J42">
         <v>924351959000.0</v>
       </c>
-      <c r="K42"/>
-      <c r="L42"/>
+      <c r="K42">
+        <v>924351959000.0</v>
+      </c>
+      <c r="L42">
+        <v>924351959000.0</v>
+      </c>
       <c r="M42">
+        <v>91779744000.0</v>
+      </c>
+      <c r="N42"/>
+      <c r="O42">
         <v>91397324000.0</v>
       </c>
-      <c r="N42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:14">
+      <c r="P42">
+        <v>2825947000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>50</v>
       </c>
       <c r="B45">
+        <v>1346437834000.0</v>
+      </c>
+      <c r="C45">
+        <v>1269757558000.0</v>
+      </c>
+      <c r="D45">
         <v>1240086068000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>1235912428000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="F45"/>
+      <c r="G45">
         <v>1208985916000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1196005249000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1164862984000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1118139733000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1094667678000.0</v>
       </c>
-      <c r="J45"/>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>51</v>
       </c>
       <c r="B46">
+        <v>1016195554000.0</v>
+      </c>
+      <c r="C46">
+        <v>956950151000.0</v>
+      </c>
+      <c r="D46">
         <v>944268547000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>957047691000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>974269971000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>963633925000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>967339530000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>952409735000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>907802692000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>899556194000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>885814577000.0</v>
       </c>
-      <c r="K46"/>
-      <c r="L46"/>
       <c r="M46">
+        <v>752325004000.0</v>
+      </c>
+      <c r="N46"/>
+      <c r="O46">
         <v>771463011000.0</v>
       </c>
-      <c r="N46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:14">
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>52</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47">
         <v>957047691000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>974269971000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>963633925000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>967339530000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>952409735000.0</v>
       </c>
-      <c r="H47">
+      <c r="J47">
         <v>907802692000.0</v>
       </c>
-      <c r="I47"/>
-      <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>53</v>
       </c>
       <c r="B48">
+        <v>18990960000.0</v>
+      </c>
+      <c r="C48">
+        <v>1113936945000.0</v>
+      </c>
+      <c r="D48">
         <v>1165237852000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>1054356769000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>971311549000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>888237346000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>860353874000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>757617385000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>675981546000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>650070382000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>548408769000.0</v>
       </c>
-      <c r="K48"/>
-      <c r="L48"/>
       <c r="M48">
+        <v>481009465000.0</v>
+      </c>
+      <c r="N48"/>
+      <c r="O48">
         <v>457970945000.0</v>
       </c>
-      <c r="N48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:14">
+      <c r="P48"/>
+    </row>
+    <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>55</v>
       </c>
       <c r="B50">
+        <v>93552000000.0</v>
+      </c>
+      <c r="C50">
+        <v>93552000000.0</v>
+      </c>
+      <c r="D50">
         <v>78937860000.0</v>
       </c>
-      <c r="C50">
-[...2 lines deleted...]
-      <c r="D50"/>
       <c r="E50">
         <v>78937860000.0</v>
       </c>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>78937860000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
+        <v>78937860000.0</v>
+      </c>
+      <c r="I50">
         <v>83463108000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>303939367000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>319431839000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-    </row>
-    <row r="51" spans="1:14">
+      <c r="O50"/>
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>56</v>
       </c>
       <c r="B51">
+        <v>290485569000.0</v>
+      </c>
+      <c r="C51">
+        <v>310543148000.0</v>
+      </c>
+      <c r="D51">
         <v>225299713000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>245209661000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>264735605000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>284637004000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>378452845000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>402871361000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>382541753000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>417208909000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>427014506000.0</v>
       </c>
-      <c r="K51"/>
-      <c r="L51"/>
       <c r="M51">
+        <v>1109528401000.0</v>
+      </c>
+      <c r="N51"/>
+      <c r="O51">
         <v>1026027994000.0</v>
       </c>
-      <c r="N51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:14">
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>57</v>
       </c>
       <c r="B52">
+        <v>95856526000.0</v>
+      </c>
+      <c r="C52">
+        <v>94540431000.0</v>
+      </c>
+      <c r="D52">
         <v>79831504000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>79739055000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>79648886000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>79631351000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>82316707000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>86825275000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>307341647000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>328171789000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>343776672000.0</v>
       </c>
-      <c r="K52"/>
-      <c r="L52"/>
       <c r="M52">
+        <v>271828828000.0</v>
+      </c>
+      <c r="N52"/>
+      <c r="O52">
         <v>181848067000.0</v>
       </c>
-      <c r="N52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:14">
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
-[...4 lines deleted...]
-      </c>
+      <c r="H53"/>
+      <c r="I53"/>
       <c r="J53">
         <v>29250000000.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53"/>
+      <c r="K53">
+        <v>29250000000.0</v>
+      </c>
+      <c r="L53">
+        <v>29250000000.0</v>
+      </c>
       <c r="M53"/>
       <c r="N53"/>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>60</v>
       </c>
       <c r="B55">
+        <v>2927137476000.0</v>
+      </c>
+      <c r="C55">
+        <v>3163802320000.0</v>
+      </c>
+      <c r="D55">
         <v>2937606201000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>2839428199000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>2772721459000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>2622891777000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>2694399856000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>2577887654000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>2404363842000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>2406175146000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>2255871585000.0</v>
       </c>
-      <c r="K55"/>
-      <c r="L55"/>
       <c r="M55">
+        <v>1919516593000.0</v>
+      </c>
+      <c r="N55"/>
+      <c r="O55">
         <v>1855157640000.0</v>
       </c>
-      <c r="N55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:14">
+      <c r="P55"/>
+    </row>
+    <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>61</v>
       </c>
       <c r="B56">
+        <v>637708139000.0</v>
+      </c>
+      <c r="C56">
+        <v>955418189000.0</v>
+      </c>
+      <c r="D56">
         <v>797155881000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>710872993000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>659337909000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>609732972000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>690948438000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>642561167000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>593776745000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>578945734000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>472176456000.0</v>
       </c>
-      <c r="K56"/>
-      <c r="L56"/>
       <c r="M56">
+        <v>244308509000.0</v>
+      </c>
+      <c r="N56"/>
+      <c r="O56">
         <v>264374029000.0</v>
       </c>
-      <c r="N56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:14">
+      <c r="P56"/>
+    </row>
+    <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>62</v>
       </c>
       <c r="B57">
+        <v>340329744000.0</v>
+      </c>
+      <c r="C57">
+        <v>588180911000.0</v>
+      </c>
+      <c r="D57">
         <v>403298211000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>410595854000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>417092274000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>383326566000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>403452924000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>389952118000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>548811756000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>592513653000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>528879927000.0</v>
       </c>
-      <c r="K57"/>
-      <c r="L57"/>
       <c r="M57">
+        <v>444904452000.0</v>
+      </c>
+      <c r="N57"/>
+      <c r="O57">
         <v>312344916000.0</v>
       </c>
-      <c r="N57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:14">
+      <c r="P57"/>
+    </row>
+    <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>63</v>
       </c>
       <c r="B58">
+        <v>628061642000.0</v>
+      </c>
+      <c r="C58">
+        <v>896044168000.0</v>
+      </c>
+      <c r="D58">
         <v>637581927000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>663612095000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>688844308000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>642358291000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>753465646000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>760293965000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>711139943000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>733708429000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>699484111000.0</v>
       </c>
-      <c r="K58"/>
-      <c r="L58"/>
       <c r="M58">
+        <v>1284741231000.0</v>
+      </c>
+      <c r="N58"/>
+      <c r="O58">
         <v>1240851005000.0</v>
       </c>
-      <c r="N58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:14">
+      <c r="P58">
+        <v>-347674099000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>65</v>
       </c>
       <c r="B60">
+        <v>2168447040000.0</v>
+      </c>
+      <c r="C60">
+        <v>2143392470000.0</v>
+      </c>
+      <c r="D60">
         <v>2194640271000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>2083706082000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>2001453005000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>1911693234000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>1883426146000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>1774073245000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>1691918546000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>1665980383000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>1557961448000.0</v>
       </c>
-      <c r="K60"/>
-      <c r="L60"/>
       <c r="M60">
+        <v>635806808000.0</v>
+      </c>
+      <c r="N60"/>
+      <c r="O60">
         <v>609088269000.0</v>
       </c>
-      <c r="N60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:14">
+      <c r="P60">
+        <v>347674099000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -3821,1749 +4169,1897 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B2">
         <v>530336995000.0</v>
       </c>
       <c r="C2">
         <v>519624281000.0</v>
       </c>
       <c r="D2">
         <v>554442081000.0</v>
       </c>
       <c r="E2">
         <v>368903994000.0</v>
       </c>
       <c r="F2">
         <v>324762816000.0</v>
       </c>
       <c r="G2">
         <v>88852404000.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B3">
         <v>66411488000.0</v>
       </c>
       <c r="C3">
         <v>60238283000.0</v>
       </c>
       <c r="D3">
         <v>47297823000.0</v>
       </c>
       <c r="E3">
         <v>38277178000.0</v>
       </c>
       <c r="F3">
         <v>33430436000.0</v>
       </c>
       <c r="G3">
         <v>16034104000.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B5">
         <v>339889926000.0</v>
       </c>
       <c r="C5">
-        <v>374514799000.0</v>
+        <v>434753082000.0</v>
       </c>
       <c r="D5">
         <v>387696941000.0</v>
       </c>
       <c r="E5">
         <v>325690501000.0</v>
       </c>
       <c r="F5">
         <v>360211549000.0</v>
       </c>
       <c r="G5">
         <v>36377863000.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B6">
         <v>406301414000.0</v>
       </c>
       <c r="C6">
-        <v>434753082000.0</v>
+        <v>494991365000.0</v>
       </c>
       <c r="D6">
         <v>434994764000.0</v>
       </c>
       <c r="E6">
         <v>363967679000.0</v>
       </c>
       <c r="F6">
         <v>393641985000.0</v>
       </c>
       <c r="G6">
         <v>52411967000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B9">
         <v>439891981000.0</v>
       </c>
       <c r="C9">
         <v>400927741000.0</v>
       </c>
       <c r="D9">
         <v>376563721000.0</v>
       </c>
       <c r="E9">
         <v>301216389000.0</v>
       </c>
       <c r="F9">
         <v>302954115000.0</v>
       </c>
       <c r="G9">
         <v>-5253481000.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B10">
         <v>496949048000.0</v>
       </c>
       <c r="C10">
         <v>338356932000.0</v>
       </c>
       <c r="D10">
         <v>194198208000.0</v>
       </c>
       <c r="E10">
         <v>147198870000.0</v>
       </c>
       <c r="F10">
         <v>191126663000.0</v>
       </c>
       <c r="G10">
         <v>-58384263000.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B11">
         <v>74073666000.0</v>
       </c>
       <c r="C11">
         <v>38736482000.0</v>
       </c>
       <c r="D11">
         <v>11287891000.0</v>
       </c>
       <c r="E11">
         <v>-4617118000.0</v>
       </c>
       <c r="F11">
         <v>2478418000.0</v>
       </c>
       <c r="G11">
         <v>-4680438000.0</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B12">
         <v>34479603000.0</v>
       </c>
       <c r="C12">
         <v>96396150000.0</v>
       </c>
       <c r="D12">
         <v>193498733000.0</v>
       </c>
       <c r="E12">
         <v>178491631000.0</v>
       </c>
       <c r="F12">
         <v>169084886000.0</v>
       </c>
       <c r="G12">
         <v>94762126000.0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B13">
         <v>133250964000.0</v>
       </c>
       <c r="C13">
         <v>38356398000.0</v>
       </c>
       <c r="D13">
         <v>66905822000.0</v>
       </c>
       <c r="E13">
         <v>82362333000.0</v>
       </c>
       <c r="F13">
         <v>106436938000.0</v>
       </c>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B14">
         <v>-48589578000.0</v>
       </c>
       <c r="C14">
         <v>-10351890000.0</v>
       </c>
       <c r="D14">
         <v>3857393000.0</v>
       </c>
       <c r="E14">
         <v>11763217000.0</v>
       </c>
       <c r="F14">
         <v>460984000.0</v>
       </c>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B15">
         <v>374285804000.0</v>
       </c>
       <c r="C15">
         <v>289268560000.0</v>
       </c>
       <c r="D15">
         <v>186767710000.0</v>
       </c>
       <c r="E15">
         <v>163579205000.0</v>
       </c>
       <c r="F15">
         <v>189109229000.0</v>
       </c>
       <c r="G15">
         <v>-48072919000.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B16">
         <v>374285804000.0</v>
       </c>
       <c r="C16">
         <v>289268560000.0</v>
       </c>
       <c r="D16">
         <v>186767710000.0</v>
       </c>
       <c r="E16">
         <v>163579205000.0</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B17">
         <v>422875382000.0</v>
       </c>
       <c r="C17">
         <v>299620450000.0</v>
       </c>
       <c r="D17">
         <v>182910317000.0</v>
       </c>
       <c r="E17">
         <v>151815988000.0</v>
       </c>
       <c r="F17">
         <v>188648245000.0</v>
       </c>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B18">
         <v>98771361000.0</v>
       </c>
       <c r="C18">
         <v>36056812000.0</v>
       </c>
       <c r="D18">
         <v>-69466985000.0</v>
       </c>
       <c r="E18">
         <v>-42183925000.0</v>
       </c>
       <c r="F18">
         <v>-62647948000.0</v>
       </c>
       <c r="G18"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B21">
         <v>339889926000.0</v>
       </c>
       <c r="C21">
         <v>322089929000.0</v>
       </c>
       <c r="D21">
         <v>264637657000.0</v>
       </c>
       <c r="E21">
         <v>229036203000.0</v>
       </c>
       <c r="F21">
         <v>253649568000.0</v>
       </c>
       <c r="G21">
         <v>-25651568000.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B23">
         <v>630339050000.0</v>
       </c>
       <c r="C23">
         <v>598462093000.0</v>
       </c>
       <c r="D23">
         <v>666368145000.0</v>
       </c>
       <c r="E23">
         <v>441084180000.0</v>
       </c>
       <c r="F23">
         <v>372395961000.0</v>
       </c>
       <c r="G23">
         <v>116450053000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>38883463000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B28">
         <v>27368145000.0</v>
       </c>
       <c r="C28">
         <v>23366414000.0</v>
       </c>
       <c r="D28">
         <v>32874141000.0</v>
       </c>
       <c r="E28">
         <v>10672489000.0</v>
       </c>
       <c r="F28">
         <v>6930837000.0</v>
       </c>
       <c r="G28">
         <v>7888418000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B29">
         <v>74073666000.0</v>
       </c>
       <c r="C29">
         <v>54256785000.0</v>
       </c>
       <c r="D29">
         <v>43436030000.0</v>
       </c>
       <c r="E29">
         <v>19813824000.0</v>
       </c>
       <c r="F29">
         <v>2478418000.0</v>
       </c>
       <c r="G29"/>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B30">
         <v>100002055000.0</v>
       </c>
       <c r="C30">
         <v>78837812000.0</v>
       </c>
       <c r="D30">
         <v>111926064000.0</v>
       </c>
       <c r="E30">
         <v>37390193000.0</v>
       </c>
       <c r="F30">
         <v>26589153000.0</v>
       </c>
       <c r="G30">
         <v>20398087000.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B31">
         <v>157059122000.0</v>
       </c>
       <c r="C31">
         <v>16267003000.0</v>
       </c>
       <c r="D31">
         <v>-70439449000.0</v>
       </c>
       <c r="E31">
         <v>-81837333000.0</v>
       </c>
       <c r="F31">
         <v>-62522905000.0</v>
       </c>
       <c r="G31">
         <v>-32732695000.0</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B32">
         <v>970228976000.0</v>
       </c>
       <c r="C32">
         <v>920552022000.0</v>
       </c>
       <c r="D32">
         <v>931005802000.0</v>
       </c>
       <c r="E32">
         <v>670120383000.0</v>
       </c>
       <c r="F32">
         <v>627716931000.0</v>
       </c>
       <c r="G32">
         <v>83598923000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H1" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="J1" t="s">
         <v>74</v>
       </c>
       <c r="K1" t="s">
+        <v>75</v>
+      </c>
+      <c r="L1" t="s">
+        <v>76</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="N1" t="s">
         <v>77</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>78</v>
+      </c>
+      <c r="P1" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B2">
+        <v>84657685000.0</v>
+      </c>
+      <c r="C2">
+        <v>161174740000.0</v>
+      </c>
+      <c r="D2">
         <v>137685127000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>129589221000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>125332502000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>135985684000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>139185008000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>131367441000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>121422251000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>137423892000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>129603073000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>144530176000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>133966777000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>152565238000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>123196376000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>81</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>16989886000.0</v>
+      </c>
+      <c r="D3">
         <v>16952784000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>16821976000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>16690770000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>16686272000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>16212470000.0</v>
       </c>
-      <c r="G3">
-[...2 lines deleted...]
-      <c r="H3">
+      <c r="I3">
+        <v>15020039000.0</v>
+      </c>
+      <c r="J3">
         <v>15225558000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>15051650000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>14941037000.0</v>
       </c>
-      <c r="K3"/>
-[...3 lines deleted...]
-      <c r="M3">
+      <c r="M3"/>
+      <c r="N3">
+        <v>13154313000.0</v>
+      </c>
+      <c r="O3">
         <v>10570585000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>9314494000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B5">
-        <v>98963177000.0</v>
+        <v>50388366000.0</v>
       </c>
       <c r="C5">
+        <v>125189003000.0</v>
+      </c>
+      <c r="D5">
+        <v>151260495000.0</v>
+      </c>
+      <c r="E5">
         <v>52003241000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>123724193000.0</v>
       </c>
-      <c r="E5">
-[...4 lines deleted...]
-      </c>
       <c r="G5">
-        <v>107400722000.0</v>
+        <v>135479203000.0</v>
       </c>
       <c r="H5">
+        <v>156886056000.0</v>
+      </c>
+      <c r="I5">
+        <v>122420760000.0</v>
+      </c>
+      <c r="J5">
         <v>41378328000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>150555075000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>120398919000.0</v>
       </c>
-      <c r="K5"/>
-[...3 lines deleted...]
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
+        <v>22551657000.0</v>
+      </c>
+      <c r="O5">
         <v>149527496000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>138593843000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B6">
-        <v>115915961000.0</v>
+        <v>50388366000.0</v>
       </c>
       <c r="C6">
+        <v>142178889000.0</v>
+      </c>
+      <c r="D6">
+        <v>168213279000.0</v>
+      </c>
+      <c r="E6">
         <v>68825217000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>140414963000.0</v>
       </c>
-      <c r="E6">
-[...4 lines deleted...]
-      </c>
       <c r="G6">
-        <v>122420760000.0</v>
+        <v>152165475000.0</v>
       </c>
       <c r="H6">
+        <v>173098526000.0</v>
+      </c>
+      <c r="I6">
+        <v>137440799000.0</v>
+      </c>
+      <c r="J6">
         <v>56603886000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>165606725000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>135339956000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>77023945000.0</v>
       </c>
-      <c r="L6">
-[...2 lines deleted...]
-      <c r="M6">
+      <c r="N6">
+        <v>35705970000.0</v>
+      </c>
+      <c r="O6">
         <v>160098081000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>147908337000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B9">
+        <v>37146550000.0</v>
+      </c>
+      <c r="C9">
+        <v>156872350000.0</v>
+      </c>
+      <c r="D9">
         <v>123978879000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>75931798000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>94495083000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>151203744000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>118505936000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>85869317000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>64156234000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>129686577000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>121023237000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>70559224000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>45190773000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>148441402000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>112555836000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B10">
+        <v>44177810000.0</v>
+      </c>
+      <c r="C10">
+        <v>204299691000.0</v>
+      </c>
+      <c r="D10">
         <v>145210850000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>108601340000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>116269096000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>125702863000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>146375749000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>105857428000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>22747571000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>131393428000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>78358505000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>26357774000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-27688233000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>100171570000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>95357097000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B11">
+        <v>12913233000.0</v>
+      </c>
+      <c r="C11">
+        <v>30883519000.0</v>
+      </c>
+      <c r="D11">
         <v>21055786000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>15870244000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>19610999000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>15271103000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>23321320000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>16206498000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>2017388000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>15341187000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>5171409000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>1011571000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-5411205000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>8343063000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>7344462000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B12">
+        <v>6210556000.0</v>
+      </c>
+      <c r="C12">
+        <v>5631859000.0</v>
+      </c>
+      <c r="D12">
         <v>6049645000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>6737859000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>7455097000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>9776340000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>10510307000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>16563332000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>18630757000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>19161647000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>42040414000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>50666171000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>50239890000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>49355926000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>43236746000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B13">
+        <v>35515765000.0</v>
+      </c>
+      <c r="C13">
+        <v>34900317000.0</v>
+      </c>
+      <c r="D13">
         <v>32954670000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>33440903000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>45964871000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>3232092000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>41105810000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>42453349000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>14005830000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>32567781000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B14">
+        <v>-6263112000.0</v>
+      </c>
+      <c r="C14">
+        <v>-18981679000.0</v>
+      </c>
+      <c r="D14">
         <v>-13273981000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-9685876000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="F14"/>
+      <c r="G14">
         <v>-11332188000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-13987620000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-8015091000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>5180981000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-8060308000.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B15">
+        <v>25001465000.0</v>
+      </c>
+      <c r="C15">
+        <v>154434493000.0</v>
+      </c>
+      <c r="D15">
         <v>110881083000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>83045220000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>83074203000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>99099572000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>109066809000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>81635839000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>25911164000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>107991933000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>73729624000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>30041800000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-14245307000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>87712456000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>83258761000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
         <v>83045220000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>83074203000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>99099572000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>109066809000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>81635839000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>25911164000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B17">
+        <v>31264577000.0</v>
+      </c>
+      <c r="C17">
+        <v>173416172000.0</v>
+      </c>
+      <c r="D17">
         <v>124155064000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>92731096000.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="F17"/>
+      <c r="G17">
         <v>110431760000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>123054429000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>89650930000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>20730183000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>116052241000.0</v>
       </c>
-      <c r="J17"/>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B18">
+        <v>29305209000.0</v>
+      </c>
+      <c r="C18">
+        <v>29268458000.0</v>
+      </c>
+      <c r="D18">
         <v>26905025000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>26703044000.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="F18"/>
+      <c r="G18">
         <v>23052240000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>23330019000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>16993031000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>13739531000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>13406134000.0</v>
       </c>
-      <c r="J18"/>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B21">
+        <v>588343000.0</v>
+      </c>
+      <c r="C21">
+        <v>125189003000.0</v>
+      </c>
+      <c r="D21">
         <v>101603640000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>52003241000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>70324424000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>126330183000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>98309514000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>64986192000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>44183944000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>113966645000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>98953148000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>55282414000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>13673415000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>121642559000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>93739833000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B23">
+        <v>121215892000.0</v>
+      </c>
+      <c r="C23">
+        <v>192858087000.0</v>
+      </c>
+      <c r="D23">
         <v>160060366000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>153517778000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>149503161000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>160859245000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>159381430000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>152250566000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>141394541000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>153143824000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>151673162000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>159806986000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>165484135000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>179364081000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>142012379000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27">
         <v>8452696000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>8433757000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:14">
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B28">
+        <v>6398654000.0</v>
+      </c>
+      <c r="C28">
+        <v>7299725000.0</v>
+      </c>
+      <c r="D28">
         <v>7019233000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>8526828000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>8006826000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>8044300000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>5729310000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>9683552000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>5222200000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>5089988000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3370674000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>5893929000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>18809237000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>6206165000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1964810000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B29">
+        <v>12913233000.0</v>
+      </c>
+      <c r="C29">
+        <v>30883519000.0</v>
+      </c>
+      <c r="D29">
         <v>21055786000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>15870244000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>23970693000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>18090413000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>23376182000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>19887822000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>6962649000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>15341187000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B30">
+        <v>36558207000.0</v>
+      </c>
+      <c r="C30">
+        <v>31683347000.0</v>
+      </c>
+      <c r="D30">
         <v>22375239000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>23928557000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>24170659000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>24873561000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>20196422000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>20883125000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>19972290000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>15817965000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>28175577000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>15276810000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>31517358000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>26798843000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>18816003000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B31">
+        <v>43589467000.0</v>
+      </c>
+      <c r="C31">
+        <v>79110688000.0</v>
+      </c>
+      <c r="D31">
         <v>43607210000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>56598099000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>45944672000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-627320000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>48066235000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>40871236000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-21436373000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>17426783000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-20594643000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-28924640000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-41361648000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-34535275000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-7218536000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:14">
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B32">
+        <v>121804235000.0</v>
+      </c>
+      <c r="C32">
+        <v>318047090000.0</v>
+      </c>
+      <c r="D32">
         <v>261664006000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>205521019000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>219827585000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>287189428000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>257690944000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>217236758000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>185578485000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>267110469000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>250626310000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>215089400000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>179157550000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>301006640000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>235752212000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G30"/>
@@ -5586,1529 +6082,1663 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B2">
         <v>77225418000.0</v>
       </c>
       <c r="C2">
         <v>1217057000.0</v>
       </c>
       <c r="D2">
         <v>36428128000.0</v>
       </c>
       <c r="E2">
         <v>14096598000.0</v>
       </c>
       <c r="F2">
         <v>1044720000.0</v>
       </c>
       <c r="G2">
         <v>588652000.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B3">
         <v>105096492000</v>
       </c>
       <c r="C3">
         <v>128121843000</v>
       </c>
       <c r="D3">
         <v>256047110000</v>
       </c>
       <c r="E3">
         <v>62997376000</v>
       </c>
       <c r="F3">
         <v>17468622000</v>
       </c>
       <c r="G3">
         <v>149128976000</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B6">
         <v>-58512822000.0</v>
       </c>
       <c r="C6">
         <v>65807029000.0</v>
       </c>
       <c r="D6">
         <v>-35211071000.0</v>
       </c>
       <c r="E6">
         <v>22331530000.0</v>
       </c>
       <c r="F6">
         <v>13051878000.0</v>
       </c>
       <c r="G6">
         <v>456068000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B7">
         <v>-26660207000.0</v>
       </c>
       <c r="C7">
         <v>-23482163000.0</v>
       </c>
       <c r="D7">
         <v>-16927332000.0</v>
       </c>
       <c r="E7">
         <v>-11584660000.0</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B14">
         <v>66411488000.0</v>
       </c>
-      <c r="C14"/>
+      <c r="C14">
+        <v>60238283000.0</v>
+      </c>
       <c r="D14">
         <v>47297823000.0</v>
       </c>
       <c r="E14">
         <v>38277178000.0</v>
       </c>
       <c r="F14">
         <v>33430436000.0</v>
       </c>
       <c r="G14">
         <v>16034104000.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B15">
-        <v>-71216100000.0</v>
+        <v>71216100000.0</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B16">
         <v>18712596000.0</v>
       </c>
       <c r="C16">
         <v>67024086000.0</v>
       </c>
       <c r="D16">
         <v>1217057000.0</v>
       </c>
       <c r="E16">
         <v>36428128000.0</v>
       </c>
       <c r="F16">
         <v>14096598000.0</v>
       </c>
       <c r="G16">
         <v>1044720000.0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B18">
         <v>174221073000.0</v>
       </c>
       <c r="C18">
         <v>-150432884000.0</v>
       </c>
       <c r="D18">
         <v>-166209418000.0</v>
       </c>
       <c r="E18">
         <v>10703915000.0</v>
       </c>
       <c r="F18">
         <v>47086485000.0</v>
       </c>
       <c r="G18">
         <v>-181378610000.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>860923520000.0</v>
       </c>
       <c r="D20">
         <v>3583200000.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B21">
         <v>-154660303000.0</v>
       </c>
       <c r="C21">
         <v>-640303244000.0</v>
       </c>
       <c r="D21">
         <v>142266284000.0</v>
       </c>
       <c r="E21">
         <v>-20710259000.0</v>
       </c>
       <c r="F21">
         <v>-12861128000.0</v>
       </c>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B22">
         <v>374285804000.0</v>
       </c>
       <c r="C22">
         <v>289268560000.0</v>
       </c>
       <c r="D22">
         <v>186767710000.0</v>
       </c>
       <c r="E22">
         <v>163579205000.0</v>
       </c>
       <c r="F22">
         <v>189109229000.0</v>
       </c>
       <c r="G22">
         <v>-48072919000.0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B23">
         <v>-2982492000.0</v>
       </c>
       <c r="C23">
         <v>-40364317000.0</v>
       </c>
       <c r="D23">
         <v>-3561682000.0</v>
       </c>
       <c r="E23">
         <v>-33243447000.0</v>
       </c>
       <c r="F23">
         <v>-21173479000.0</v>
       </c>
       <c r="G23">
         <v>-9040210000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B24">
         <v>-3875000000.0</v>
       </c>
       <c r="C24">
         <v>35983954000.0</v>
       </c>
       <c r="D24">
         <v>-11161500000.0</v>
       </c>
       <c r="E24">
         <v>65581321000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24">
         <v>-520966766000.0</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B25">
         <v>-161379727000.0</v>
       </c>
       <c r="C25">
-        <v>-22311041000.0</v>
+        <v>-82549324000.0</v>
       </c>
       <c r="D25">
         <v>-144227841000.0</v>
       </c>
       <c r="E25">
         <v>-128155092000.0</v>
       </c>
       <c r="F25">
         <v>-157984558000.0</v>
       </c>
       <c r="G25">
         <v>-210819000.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>860923520000.0</v>
       </c>
       <c r="D26">
         <v>3583200000.0</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B28">
         <v>-228858895000.0</v>
       </c>
       <c r="C28">
         <v>180255959000.0</v>
       </c>
       <c r="D28">
         <v>142287802000.0</v>
       </c>
       <c r="E28">
         <v>-53953706000.0</v>
       </c>
       <c r="F28">
         <v>-34034607000.0</v>
       </c>
       <c r="G28">
         <v>702801444000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B29">
         <v>279317565000.0</v>
       </c>
       <c r="C29">
         <v>-22311041000.0</v>
       </c>
       <c r="D29">
         <v>89837692000.0</v>
       </c>
       <c r="E29">
         <v>73701291000.0</v>
       </c>
       <c r="F29">
         <v>64555107000.0</v>
       </c>
       <c r="G29">
         <v>-32249634000.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B30">
         <v>-108971492000.0</v>
       </c>
       <c r="C30">
         <v>-92137889000.0</v>
       </c>
       <c r="D30">
         <v>-267336565000.0</v>
       </c>
       <c r="E30">
         <v>2583945000.0</v>
       </c>
       <c r="F30">
         <v>-17468622000.0</v>
       </c>
       <c r="G30">
         <v>-670095742000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H1" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="J1" t="s">
         <v>74</v>
       </c>
       <c r="K1" t="s">
+        <v>75</v>
+      </c>
+      <c r="L1" t="s">
+        <v>76</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="N1" t="s">
         <v>77</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>78</v>
+      </c>
+      <c r="P1" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B2">
+        <v>58599450000.0</v>
+      </c>
+      <c r="C2">
+        <v>27608979000.0</v>
+      </c>
+      <c r="D2">
         <v>8512596000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>22723516000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>27666737000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>31887139000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>67024086000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>41933643000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>66493775000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>86572620000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1217057000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3324498000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>15255894000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>21861563000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>36428128000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B3">
+        <v>72607170000</v>
+      </c>
+      <c r="C3">
+        <v>28131898000</v>
+      </c>
+      <c r="D3">
         <v>3797216000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>8386261000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>19756571000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>41755866000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>35197794000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>11379539000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>9298312000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>28793267000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>78650725000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>30416729000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>17696455000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>236098367000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>7228469000</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B6">
+        <v>-51579880000.0</v>
+      </c>
+      <c r="C6">
+        <v>41641107000.0</v>
+      </c>
+      <c r="D6">
         <v>8896383000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-4010920000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-4943221000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-14420402000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-35136947000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>25090443000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-24560132000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-19689378000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>85355563000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-2107441000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-11931396000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-6605669000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-14566565000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7">
         <v>-26660207000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-20825133000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-14897088000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-5663843000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-23482163000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-22147878000.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B14"/>
       <c r="C14">
+        <v>16989886000.0</v>
+      </c>
+      <c r="D14">
+        <v>16952784000.0</v>
+      </c>
+      <c r="E14">
         <v>16821976000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>16690770000.0</v>
       </c>
-      <c r="E14"/>
-[...2 lines deleted...]
-      <c r="H14"/>
+      <c r="G14">
+        <v>16686272000.0</v>
+      </c>
+      <c r="H14">
+        <v>16212470000.0</v>
+      </c>
       <c r="I14">
+        <v>15020039000.0</v>
+      </c>
+      <c r="J14">
+        <v>15225558000.0</v>
+      </c>
+      <c r="K14">
         <v>15051650000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>14941037000.0</v>
       </c>
-      <c r="K14"/>
-[...1 lines deleted...]
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
+        <v>13154313000.0</v>
+      </c>
+      <c r="O14">
         <v>10570585000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>9314494000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15">
         <v>71216100000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>71216100000.0</v>
       </c>
-      <c r="E15">
-[...3 lines deleted...]
-      <c r="G15"/>
+      <c r="G15">
+        <v>71216100000.0</v>
+      </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B16">
+        <v>7019570000.0</v>
+      </c>
+      <c r="C16">
+        <v>69250086000.0</v>
+      </c>
+      <c r="D16">
         <v>17408979000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>18712596000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>22723516000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>17466737000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>31887139000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>67024086000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>41933643000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>66883242000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>86572620000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1217057000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>3324498000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>15255894000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>21861563000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:14">
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B18">
+        <v>186893244000.0</v>
+      </c>
+      <c r="C18">
+        <v>-22627329000.0</v>
+      </c>
+      <c r="D18">
         <v>9781331000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>16390024000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>13470896000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>151834427000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-7474274000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>36396652000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-14665715000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-2780460000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-169383361000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>4647719000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>12045397000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-184129997000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>1227463000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
+      <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20"/>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B21">
+        <v>-23388000000.0</v>
+      </c>
+      <c r="C21">
+        <v>85423355000.0</v>
+      </c>
+      <c r="D21">
         <v>-19734465000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-19734465000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="F21"/>
+      <c r="G21">
         <v>-90898452000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-24292921000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>5333493000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-2293326000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-44739012000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B22">
+        <v>25001465000.0</v>
+      </c>
+      <c r="C22">
+        <v>154434493000.0</v>
+      </c>
+      <c r="D22">
         <v>110881083000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>83045220000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>83074203000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>99099572000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>109066809000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>81635839000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>25911164000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>107991933000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>73729624000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>30041800000.0</v>
       </c>
-      <c r="L22"/>
-      <c r="M22">
+      <c r="N22"/>
+      <c r="O22">
         <v>87712456000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>83258761000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B23">
+        <v>-203785124000.0</v>
+      </c>
+      <c r="C23">
+        <v>-179919000.0</v>
+      </c>
+      <c r="D23">
         <v>-175483000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>208521000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-166934000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-2965277000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-2494752000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-34618470000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-5625764000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-80932000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-39151000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>3579525000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-1056655000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-1017303000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-1484049000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B24">
+        <v>-11300000000.0</v>
+      </c>
+      <c r="C24">
+        <v>-21425636000.0</v>
+      </c>
+      <c r="D24">
         <v>19025000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-875000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-950000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-1175000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-875000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>17978768000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-1975327000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>27853401000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-7872888000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-1753021000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-799934000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-1075000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-7661500000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B25">
-        <v>13578547000.0</v>
+        <v>259500414000.0</v>
       </c>
       <c r="C25">
+        <v>-165919810000.0</v>
+      </c>
+      <c r="D25">
+        <v>-3374237000.0</v>
+      </c>
+      <c r="E25">
         <v>-75090911000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-66537506000.0</v>
       </c>
-      <c r="E25">
-[...4 lines deleted...]
-      </c>
       <c r="G25">
-        <v>47776191000.0</v>
+        <v>176904021000.0</v>
       </c>
       <c r="H25">
-        <v>-5367403000.0</v>
+        <v>11511050000.0</v>
       </c>
       <c r="I25">
+        <v>32756152000.0</v>
+      </c>
+      <c r="J25">
+        <v>-20592961000.0</v>
+      </c>
+      <c r="K25">
         <v>-97030776000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-179403297000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>5022648000.0</v>
       </c>
-      <c r="L25">
-[...2 lines deleted...]
-      <c r="M25">
+      <c r="N25">
+        <v>-18805371000.0</v>
+      </c>
+      <c r="O25">
         <v>-25173501000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-65488335000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:14">
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
-[...1 lines deleted...]
-      </c>
+      <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26">
         <v>860923520000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>860923520000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B28">
+        <v>-227173124000.0</v>
+      </c>
+      <c r="C28">
+        <v>85243436000.0</v>
+      </c>
+      <c r="D28">
         <v>-19909948000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-19525944000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-17465449000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-165079829000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-26787673000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-29284977000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-7919090000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-44819944000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>262279970000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-5002139000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-23176859000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>178599328000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-8132528000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B29">
+        <v>259500414000.0</v>
+      </c>
+      <c r="C29">
+        <v>5504569000.0</v>
+      </c>
+      <c r="D29">
         <v>13578547000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>24776285000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>33227467000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>193590293000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>27723520000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>47776191000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-5367403000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>26012807000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-90732636000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>35064448000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-5651058000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>51968370000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>8455932000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B30">
+        <v>-83907170000.0</v>
+      </c>
+      <c r="C30">
+        <v>-49557534000.0</v>
+      </c>
+      <c r="D30">
         <v>15227784000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-9261261000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-20706571000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-42930866000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-36072794000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>6599229000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-11273639000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-939866000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-86523613000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-32169750000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>16896521000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-237173367000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-14889969000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>