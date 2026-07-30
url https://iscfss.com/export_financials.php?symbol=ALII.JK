--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -4537,142 +4537,154 @@
         <v>121422251000.0</v>
       </c>
       <c r="I2">
         <v>137423892000.0</v>
       </c>
       <c r="J2">
         <v>129603073000.0</v>
       </c>
       <c r="K2">
         <v>144530176000.0</v>
       </c>
       <c r="L2">
         <v>133966777000.0</v>
       </c>
       <c r="M2">
         <v>152565238000.0</v>
       </c>
       <c r="N2">
         <v>123196376000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>79</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>16952784000.0</v>
+      </c>
       <c r="C3">
         <v>16821976000.0</v>
       </c>
       <c r="D3">
         <v>16690770000.0</v>
       </c>
-      <c r="E3"/>
-      <c r="F3"/>
+      <c r="E3">
+        <v>16686272000.0</v>
+      </c>
+      <c r="F3">
+        <v>16212470000.0</v>
+      </c>
       <c r="G3">
         <v>15020038000.0</v>
       </c>
       <c r="H3">
         <v>15225558000.0</v>
       </c>
       <c r="I3">
         <v>15051650000.0</v>
       </c>
       <c r="J3">
         <v>14941037000.0</v>
       </c>
       <c r="K3"/>
       <c r="L3">
         <v>8878242000.0</v>
       </c>
       <c r="M3">
         <v>10570585000.0</v>
       </c>
       <c r="N3">
         <v>9314494000.0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>80</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>81</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>98963177000.0</v>
+      </c>
       <c r="C5">
         <v>52003241000.0</v>
       </c>
       <c r="D5">
         <v>123724193000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5"/>
+      <c r="E5">
+        <v>118792931000.0</v>
+      </c>
+      <c r="F5">
+        <v>140673586000.0</v>
+      </c>
       <c r="G5">
         <v>107400722000.0</v>
       </c>
       <c r="H5">
         <v>41378328000.0</v>
       </c>
       <c r="I5">
         <v>150555075000.0</v>
       </c>
       <c r="J5">
         <v>120398919000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>13673415000.0</v>
       </c>
       <c r="M5">
         <v>149527496000.0</v>
       </c>
       <c r="N5">
         <v>138593843000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>82</v>
       </c>
       <c r="B6">
-        <v>151260495000.0</v>
+        <v>115915961000.0</v>
       </c>
       <c r="C6">
         <v>68825217000.0</v>
       </c>
       <c r="D6">
         <v>140414963000.0</v>
       </c>
       <c r="E6">
         <v>135479203000.0</v>
       </c>
       <c r="F6">
         <v>156886056000.0</v>
       </c>
       <c r="G6">
         <v>122420760000.0</v>
       </c>
       <c r="H6">
         <v>56603886000.0</v>
       </c>
       <c r="I6">
         <v>165606725000.0</v>
       </c>
       <c r="J6">
         <v>135339956000.0</v>
       </c>
@@ -5774,51 +5786,51 @@
       <c r="A14" t="s">
         <v>121</v>
       </c>
       <c r="B14">
         <v>66411488000.0</v>
       </c>
       <c r="C14"/>
       <c r="D14">
         <v>47297823000.0</v>
       </c>
       <c r="E14">
         <v>38277178000.0</v>
       </c>
       <c r="F14">
         <v>33430436000.0</v>
       </c>
       <c r="G14">
         <v>16034104000.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>122</v>
       </c>
       <c r="B15">
-        <v>71216100000.0</v>
+        <v>-71216100000.0</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>123</v>
       </c>
       <c r="B16">
         <v>18712596000.0</v>
       </c>
       <c r="C16">
         <v>67024086000.0</v>
       </c>
       <c r="D16">
         <v>1217057000.0</v>
       </c>
       <c r="E16">
         <v>36428128000.0</v>
       </c>
       <c r="F16">
         <v>14096598000.0</v>
@@ -6510,51 +6522,51 @@
       </c>
       <c r="J14">
         <v>14941037000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14">
         <v>10570585000.0</v>
       </c>
       <c r="N14">
         <v>9314494000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>122</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>71216100000.0</v>
       </c>
       <c r="D15">
         <v>71216100000.0</v>
       </c>
       <c r="E15">
-        <v>71216100000.0</v>
+        <v>-71216100000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
         <v>123</v>
       </c>
       <c r="B16">
         <v>17408979000.0</v>
       </c>
       <c r="C16">
         <v>18712596000.0</v>
       </c>
       <c r="D16">
         <v>22723516000.0</v>
       </c>
       <c r="E16">
@@ -6872,51 +6884,53 @@
       </c>
       <c r="D25">
         <v>-66537506000.0</v>
       </c>
       <c r="E25">
         <v>193590293000.0</v>
       </c>
       <c r="F25">
         <v>27723520000.0</v>
       </c>
       <c r="G25">
         <v>47776191000.0</v>
       </c>
       <c r="H25">
         <v>-5367403000.0</v>
       </c>
       <c r="I25">
         <v>-97030776000.0</v>
       </c>
       <c r="J25">
         <v>-179403297000.0</v>
       </c>
       <c r="K25">
         <v>5022648000.0</v>
       </c>
-      <c r="L25"/>
+      <c r="L25">
+        <v>-4560064000.0</v>
+      </c>
       <c r="M25">
         <v>-25173501000.0</v>
       </c>
       <c r="N25">
         <v>-65488335000.0</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
         <v>132</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26"/>
       <c r="G26">
         <v>860923520000.0</v>
       </c>
       <c r="H26">
         <v>860923520000.0</v>
       </c>
       <c r="I26"/>
@@ -7000,51 +7014,53 @@
       </c>
       <c r="D29">
         <v>33227467000.0</v>
       </c>
       <c r="E29">
         <v>193590293000.0</v>
       </c>
       <c r="F29">
         <v>27723520000.0</v>
       </c>
       <c r="G29">
         <v>47776191000.0</v>
       </c>
       <c r="H29">
         <v>-5367403000.0</v>
       </c>
       <c r="I29">
         <v>26012807000.0</v>
       </c>
       <c r="J29">
         <v>-90732636000.0</v>
       </c>
       <c r="K29">
         <v>35064448000.0</v>
       </c>
-      <c r="L29"/>
+      <c r="L29">
+        <v>-5651058000.0</v>
+      </c>
       <c r="M29">
         <v>51968370000.0</v>
       </c>
       <c r="N29">
         <v>8455932000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
         <v>136</v>
       </c>
       <c r="B30">
         <v>15227784000.0</v>
       </c>
       <c r="C30">
         <v>-9261261000.0</v>
       </c>
       <c r="D30">
         <v>-20706571000.0</v>
       </c>
       <c r="E30">
         <v>-42930866000.0</v>
       </c>
       <c r="F30">
         <v>-36072794000.0</v>