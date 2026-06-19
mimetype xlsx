--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -887,51 +890,53 @@
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>474569000.0</v>
+      </c>
       <c r="C2">
         <v>242499000.0</v>
       </c>
       <c r="D2">
         <v>170069000.0</v>
       </c>
       <c r="E2">
         <v>171919000.0</v>
       </c>
       <c r="F2">
         <v>17431000.0</v>
       </c>
       <c r="G2">
         <v>128280000.0</v>
       </c>
       <c r="H2">
         <v>117735000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
@@ -963,150 +968,154 @@
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5">
         <v>-57730000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>6467000.0</v>
+      </c>
       <c r="C7">
         <v>7835000.0</v>
       </c>
       <c r="D7">
         <v>8974000.0</v>
       </c>
       <c r="E7">
         <v>3698000.0</v>
       </c>
       <c r="F7">
         <v>6975000.0</v>
       </c>
       <c r="G7">
         <v>10271000.0</v>
       </c>
       <c r="H7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>205000.0</v>
+      </c>
       <c r="C8">
         <v>192000.0</v>
       </c>
       <c r="D8">
         <v>189000.0</v>
       </c>
       <c r="E8">
         <v>187000.0</v>
       </c>
       <c r="F8">
         <v>188000.0</v>
       </c>
       <c r="G8">
         <v>164000.0</v>
       </c>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
         <v>880708000.0</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
-        <v>575817000.0</v>
+        <v>577937000.0</v>
       </c>
       <c r="C10">
         <v>432859000.0</v>
       </c>
       <c r="D10">
         <v>202904000.0</v>
       </c>
       <c r="E10">
         <v>409549000.0</v>
       </c>
       <c r="F10">
         <v>466600000.0</v>
       </c>
       <c r="G10">
         <v>207311000.0</v>
       </c>
       <c r="H10">
         <v>86484000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
-        <v>575817000.0</v>
+        <v>577937000.0</v>
       </c>
       <c r="C12">
         <v>470650000.0</v>
       </c>
       <c r="D12">
         <v>318818000.0</v>
       </c>
       <c r="E12">
         <v>409549000.0</v>
       </c>
       <c r="F12">
         <v>466600000.0</v>
       </c>
       <c r="G12">
         <v>207311000.0</v>
       </c>
       <c r="H12">
         <v>86484000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
@@ -1297,51 +1306,53 @@
         <v>1065786000.0</v>
       </c>
       <c r="C23">
         <v>782063000.0</v>
       </c>
       <c r="D23">
         <v>591880000.0</v>
       </c>
       <c r="E23">
         <v>633863000.0</v>
       </c>
       <c r="F23">
         <v>630895000.0</v>
       </c>
       <c r="G23">
         <v>338502000.0</v>
       </c>
       <c r="H23">
         <v>193443000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>30</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>323176000.0</v>
+      </c>
       <c r="C24">
         <v>321428000.0</v>
       </c>
       <c r="D24">
         <v>161813000.0</v>
       </c>
       <c r="E24">
         <v>160902000.0</v>
       </c>
       <c r="F24">
         <v>150620000.0</v>
       </c>
       <c r="G24">
         <v>144168000.0</v>
       </c>
       <c r="H24">
         <v>137957000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
@@ -1360,76 +1371,78 @@
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>-569350000.0</v>
+        <v>-239869000.0</v>
       </c>
       <c r="C28">
         <v>-103596000.0</v>
       </c>
       <c r="D28">
         <v>-32117000.0</v>
       </c>
       <c r="E28">
         <v>-244949000.0</v>
       </c>
       <c r="F28">
         <v>-309005000.0</v>
       </c>
       <c r="G28">
         <v>-52872000.0</v>
       </c>
       <c r="H28">
         <v>51473000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>502453000.0</v>
+      </c>
       <c r="C29">
         <v>421279000.0</v>
       </c>
       <c r="D29">
         <v>318759000.0</v>
       </c>
       <c r="E29">
         <v>399028000.0</v>
       </c>
       <c r="F29">
         <v>456660000.0</v>
       </c>
       <c r="G29">
         <v>174779000.0</v>
       </c>
       <c r="H29">
         <v>59246000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
         <v>253207000.0</v>
@@ -1455,144 +1468,146 @@
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>197838000.0</v>
       </c>
       <c r="F31">
         <v>270924000.0</v>
       </c>
       <c r="G31">
         <v>-4034000.0</v>
       </c>
       <c r="H31">
         <v>-113682000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>38</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>394711000.0</v>
+      </c>
       <c r="C32">
         <v>309793000.0</v>
       </c>
       <c r="D32">
         <v>220515000.0</v>
       </c>
       <c r="E32">
         <v>314585000.0</v>
       </c>
       <c r="F32">
         <v>385614000.0</v>
       </c>
       <c r="G32">
         <v>111224000.0</v>
       </c>
       <c r="H32">
         <v>-2904000.0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
-        <v>114209000.0</v>
+        <v>234642000.0</v>
       </c>
       <c r="C33">
         <v>120425000.0</v>
       </c>
       <c r="D33">
         <v>108343000.0</v>
       </c>
       <c r="E33">
         <v>89317000.0</v>
       </c>
       <c r="F33">
         <v>78036000.0</v>
       </c>
       <c r="G33">
         <v>73826000.0</v>
       </c>
       <c r="H33">
         <v>66091000.0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34">
         <v>6975000.0</v>
       </c>
       <c r="G34"/>
       <c r="H34">
         <v>3941000.0</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
-        <v>329643000.0</v>
+        <v>409982000.0</v>
       </c>
       <c r="C35">
         <v>329263000.0</v>
       </c>
       <c r="D35">
         <v>170787000.0</v>
       </c>
       <c r="E35">
         <v>164600000.0</v>
       </c>
       <c r="F35">
         <v>157595000.0</v>
       </c>
       <c r="G35">
         <v>154439000.0</v>
       </c>
       <c r="H35">
         <v>141898000.0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
-        <v>6329000.0</v>
+        <v>98349000.0</v>
       </c>
       <c r="C36">
         <v>6092000.0</v>
       </c>
       <c r="D36">
         <v>6405000.0</v>
       </c>
       <c r="E36">
         <v>6035000.0</v>
       </c>
       <c r="F36">
         <v>4709000.0</v>
       </c>
       <c r="G36">
         <v>2148000.0</v>
       </c>
       <c r="H36">
         <v>3678000.0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
@@ -1723,51 +1738,53 @@
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>250402000.0</v>
+      </c>
       <c r="C45">
         <v>224344000.0</v>
       </c>
       <c r="D45">
         <v>185545000.0</v>
       </c>
       <c r="E45">
         <v>42994000.0</v>
       </c>
       <c r="F45">
         <v>38211000.0</v>
       </c>
       <c r="G45">
         <v>37033000.0</v>
       </c>
       <c r="H45">
         <v>27442000.0</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
         <v>71270000.0</v>
@@ -1846,98 +1863,102 @@
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49">
         <v>-574856000.0</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>6467000.0</v>
+        <v>338068000.0</v>
       </c>
       <c r="C51">
         <v>329263000.0</v>
       </c>
       <c r="D51">
         <v>170787000.0</v>
       </c>
       <c r="E51">
         <v>164600000.0</v>
       </c>
       <c r="F51">
         <v>157595000.0</v>
       </c>
       <c r="G51">
         <v>154439000.0</v>
       </c>
       <c r="H51">
         <v>137957000.0</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>58</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>1958000.0</v>
+      </c>
       <c r="C52">
         <v>1212000.0</v>
       </c>
       <c r="D52">
         <v>1717000.0</v>
       </c>
       <c r="E52">
         <v>4202000.0</v>
       </c>
       <c r="F52">
         <v>3706000.0</v>
       </c>
       <c r="G52">
         <v>3351000.0</v>
       </c>
       <c r="H52"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>59</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>28413000.0</v>
+      </c>
       <c r="C53">
         <v>37791000.0</v>
       </c>
       <c r="D53">
         <v>115914000.0</v>
       </c>
       <c r="E53">
         <v>0.0</v>
       </c>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
     </row>
@@ -1950,77 +1971,77 @@
       </c>
       <c r="C55">
         <v>782063000.0</v>
       </c>
       <c r="D55">
         <v>591880000.0</v>
       </c>
       <c r="E55">
         <v>633863000.0</v>
       </c>
       <c r="F55">
         <v>630895000.0</v>
       </c>
       <c r="G55">
         <v>338502000.0</v>
       </c>
       <c r="H55">
         <v>193443000.0</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
-        <v>951577000.0</v>
+        <v>831144000.0</v>
       </c>
       <c r="C56">
         <v>661638000.0</v>
       </c>
       <c r="D56">
         <v>483537000.0</v>
       </c>
       <c r="E56">
         <v>544546000.0</v>
       </c>
       <c r="F56">
         <v>552859000.0</v>
       </c>
       <c r="G56">
         <v>264676000.0</v>
       </c>
       <c r="H56">
         <v>127352000.0</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
-        <v>556866000.0</v>
+        <v>476527000.0</v>
       </c>
       <c r="C57">
         <v>351845000.0</v>
       </c>
       <c r="D57">
         <v>263022000.0</v>
       </c>
       <c r="E57">
         <v>229961000.0</v>
       </c>
       <c r="F57">
         <v>167245000.0</v>
       </c>
       <c r="G57">
         <v>153452000.0</v>
       </c>
       <c r="H57">
         <v>130256000.0</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
@@ -2106,3792 +2127,3936 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
       <c r="AA1" t="s">
         <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>8</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>655967000.0</v>
+      </c>
       <c r="C2">
+        <v>474569000.0</v>
+      </c>
+      <c r="D2">
         <v>406726000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>361353000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>308739000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>242499000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>225807000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>249031000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>223862000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>170069000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>25356000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>21271000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>208535000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>171919000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>192086000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>188846000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>171406000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>17431000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>145332000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>151093000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>148312000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>128280000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>0.0</v>
       </c>
-      <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-      <c r="P5">
-[...1 lines deleted...]
-      </c>
+      <c r="P5"/>
       <c r="Q5">
         <v>0.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5">
+      <c r="R5">
         <v>0.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5">
+      <c r="S5"/>
+      <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5"/>
+      <c r="V5">
         <v>-76369000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>0.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-78711000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14432500.0</v>
       </c>
       <c r="AA5">
         <v>-14432500.0</v>
       </c>
       <c r="AB5">
         <v>-14432500.0</v>
       </c>
       <c r="AC5">
         <v>-14432500.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5">
+        <v>-14432500.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>6350000.0</v>
+      </c>
       <c r="C7">
+        <v>6467000.0</v>
+      </c>
+      <c r="D7">
         <v>6922000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7361000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>7648000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7835000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>8191000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>8179000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>8441000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>8974000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>9318000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>9205000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2503000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3698000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>4458000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>5428000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>6103000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>6975000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>7743000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>8607000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>9565000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>10271000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>207000.0</v>
+      </c>
       <c r="C8">
+        <v>205000.0</v>
+      </c>
+      <c r="D8">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198000.0</v>
       </c>
       <c r="E8">
         <v>198000.0</v>
       </c>
       <c r="F8">
+        <v>198000.0</v>
+      </c>
+      <c r="G8">
         <v>192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191000.0</v>
       </c>
       <c r="H8">
         <v>191000.0</v>
       </c>
       <c r="I8">
         <v>191000.0</v>
       </c>
       <c r="J8">
-        <v>189000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="K8">
         <v>189000.0</v>
       </c>
       <c r="L8">
-        <v>188000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="M8">
         <v>188000.0</v>
       </c>
       <c r="N8">
-        <v>187000.0</v>
+        <v>188000.0</v>
       </c>
       <c r="O8">
         <v>187000.0</v>
       </c>
       <c r="P8">
         <v>187000.0</v>
       </c>
       <c r="Q8">
         <v>187000.0</v>
       </c>
       <c r="R8">
-        <v>188000.0</v>
+        <v>187000.0</v>
       </c>
       <c r="S8">
         <v>188000.0</v>
       </c>
       <c r="T8">
         <v>188000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>188000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1007794000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>992158000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>947295000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>928608000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>916594000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>880708000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>851895000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>821384000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>790509000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
-        <v>575817000.0</v>
+        <v>1411168000.0</v>
       </c>
       <c r="C10">
+        <v>577937000.0</v>
+      </c>
+      <c r="D10">
         <v>618067000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>470266000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>446184000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>432859000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>340300000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>339007000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>238903000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>202904000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>391643000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>395258000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>384261000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>409549000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>567446000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>453234000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>448835000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>466600000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>500485000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>494618000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>528417000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>207311000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
-[...1 lines deleted...]
-      </c>
+      <c r="Z10"/>
       <c r="AA10">
         <v>21621000.0</v>
       </c>
       <c r="AB10">
         <v>21621000.0</v>
       </c>
       <c r="AC10">
         <v>21621000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10">
+        <v>21621000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
-        <v>575817000.0</v>
+        <v>1411168000.0</v>
       </c>
       <c r="C12">
+        <v>577937000.0</v>
+      </c>
+      <c r="D12">
         <v>644080000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>503777000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>479544000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>470650000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>380976000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>363708000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>301712000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>318818000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>515569000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>517507000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>487744000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>409549000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>567446000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>453234000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>448835000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>466600000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>500485000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>494618000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>528417000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>207311000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
+        <v>207000.0</v>
+      </c>
+      <c r="C13">
         <v>205000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198000.0</v>
       </c>
       <c r="E13">
         <v>198000.0</v>
       </c>
       <c r="F13">
+        <v>198000.0</v>
+      </c>
+      <c r="G13">
         <v>192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191000.0</v>
       </c>
       <c r="H13">
         <v>191000.0</v>
       </c>
       <c r="I13">
         <v>191000.0</v>
       </c>
       <c r="J13">
-        <v>189000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="K13">
         <v>189000.0</v>
       </c>
       <c r="L13">
-        <v>188000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="M13">
         <v>188000.0</v>
       </c>
       <c r="N13">
-        <v>187000.0</v>
+        <v>188000.0</v>
       </c>
       <c r="O13">
         <v>187000.0</v>
       </c>
       <c r="P13">
         <v>187000.0</v>
       </c>
       <c r="Q13">
         <v>187000.0</v>
       </c>
       <c r="R13">
         <v>187000.0</v>
       </c>
       <c r="S13">
-        <v>188000.0</v>
+        <v>187000.0</v>
       </c>
       <c r="T13">
         <v>188000.0</v>
       </c>
       <c r="U13">
         <v>188000.0</v>
       </c>
       <c r="V13">
+        <v>188000.0</v>
+      </c>
+      <c r="W13">
         <v>164000.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
-        <v>198006216.0</v>
+        <v>213128231.0</v>
       </c>
       <c r="C14">
+        <v>200970862.0</v>
+      </c>
+      <c r="D14">
         <v>208927980.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>209519629.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>193606438.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>191897164.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>191361283.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>190891787.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>189005394.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>188328517.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>187328318.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>185991460.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>183113945.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>182540539.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>182123363.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>181262640.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>178874192.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>178396999.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>177828872.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>176842122.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>154432027.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>170852905.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152132299.0</v>
       </c>
       <c r="X14">
         <v>152132299.0</v>
       </c>
       <c r="Y14">
         <v>152132299.0</v>
       </c>
       <c r="Z14">
         <v>152132299.0</v>
       </c>
       <c r="AA14">
         <v>152132299.0</v>
       </c>
       <c r="AB14">
         <v>152132299.0</v>
       </c>
       <c r="AC14">
         <v>152132299.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14">
+        <v>152132299.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>188000.0</v>
       </c>
-      <c r="N15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N15">
+        <v>188000.0</v>
+      </c>
+      <c r="O15"/>
       <c r="P15">
         <v>187000.0</v>
       </c>
       <c r="Q15">
         <v>187000.0</v>
       </c>
       <c r="R15">
-        <v>188000.0</v>
+        <v>187000.0</v>
       </c>
       <c r="S15">
         <v>188000.0</v>
       </c>
       <c r="T15">
         <v>188000.0</v>
       </c>
       <c r="U15">
         <v>188000.0</v>
       </c>
-      <c r="V15"/>
+      <c r="V15">
+        <v>188000.0</v>
+      </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>-25394000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-1717000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>146342000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>147477000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>141081000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-4202000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>116767000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-3706000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20">
         <v>32060000.0</v>
       </c>
       <c r="C20">
         <v>32060000.0</v>
       </c>
       <c r="D20">
         <v>32060000.0</v>
       </c>
       <c r="E20">
+        <v>32060000.0</v>
+      </c>
+      <c r="F20">
         <v>34192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34826000.0</v>
       </c>
       <c r="G20">
         <v>34826000.0</v>
       </c>
       <c r="H20">
         <v>34826000.0</v>
       </c>
       <c r="I20">
         <v>34826000.0</v>
       </c>
       <c r="J20">
         <v>34826000.0</v>
       </c>
       <c r="K20">
         <v>34826000.0</v>
       </c>
       <c r="L20">
         <v>34826000.0</v>
       </c>
       <c r="M20">
-        <v>34810000.0</v>
+        <v>34826000.0</v>
       </c>
       <c r="N20">
         <v>34810000.0</v>
       </c>
       <c r="O20">
+        <v>34810000.0</v>
+      </c>
+      <c r="P20">
         <v>32044000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30629000.0</v>
       </c>
       <c r="Q20">
         <v>30629000.0</v>
       </c>
       <c r="R20">
-        <v>29303000.0</v>
+        <v>30629000.0</v>
       </c>
       <c r="S20">
         <v>29303000.0</v>
       </c>
       <c r="T20">
         <v>29303000.0</v>
       </c>
       <c r="U20">
         <v>29303000.0</v>
       </c>
       <c r="V20">
         <v>29303000.0</v>
       </c>
-      <c r="W20"/>
+      <c r="W20">
+        <v>29303000.0</v>
+      </c>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
-[...1 lines deleted...]
-      </c>
+      <c r="Z20"/>
       <c r="AA20">
         <v>7325750.0</v>
       </c>
       <c r="AB20">
         <v>7325750.0</v>
       </c>
       <c r="AC20">
         <v>7325750.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20">
+        <v>7325750.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
         <v>4550000.0</v>
       </c>
       <c r="C21">
         <v>4550000.0</v>
       </c>
       <c r="D21">
         <v>4550000.0</v>
       </c>
       <c r="E21">
         <v>4550000.0</v>
       </c>
       <c r="F21">
         <v>4550000.0</v>
       </c>
       <c r="G21">
         <v>4550000.0</v>
       </c>
       <c r="H21">
+        <v>4550000.0</v>
+      </c>
+      <c r="I21">
         <v>5201000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>5224000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>5252000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5280000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>5307000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5381000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>5478000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5574000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>5620000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5716000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>5813000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5910000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>6007000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>5260000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5342000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
-[...1 lines deleted...]
-      </c>
+      <c r="Z21"/>
       <c r="AA21">
         <v>1417000.0</v>
       </c>
       <c r="AB21">
         <v>1417000.0</v>
       </c>
       <c r="AC21">
         <v>1417000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21">
+        <v>1417000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-522221000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-403974000.0</v>
       </c>
-      <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>1261608000.0</v>
+      </c>
+      <c r="C23">
         <v>1065786000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1102614000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1000150000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>895617000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>782063000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>692287000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>716258000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>633230000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>591880000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>770792000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>783546000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>761751000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>633863000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>777543000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>666777000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>646614000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>630895000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>656927000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>670056000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>679344000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>338502000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>-78711000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48360750.0</v>
       </c>
       <c r="AA23">
         <v>48360750.0</v>
       </c>
       <c r="AB23">
         <v>48360750.0</v>
       </c>
       <c r="AC23">
         <v>48360750.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23">
+        <v>48360750.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>30</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>323616000.0</v>
+      </c>
       <c r="C24">
+        <v>323176000.0</v>
+      </c>
+      <c r="D24">
         <v>322736000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>322295000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>321855000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>321428000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>210386000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>211742000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>162030000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>161813000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>161595000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>161378000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>161121000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>160902000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>160677000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>153931000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>152256000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>150620000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>148967000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>147333000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>145734000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>144168000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>161378000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>161121000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>160677000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>153931000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>152256000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>150620000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>148967000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>147333000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>145734000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>-569350000.0</v>
+        <v>-1081202000.0</v>
       </c>
       <c r="C28">
+        <v>-239869000.0</v>
+      </c>
+      <c r="D28">
         <v>-288409000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-140610000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-116681000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-103596000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-120110000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-119086000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-68432000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-32117000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-220730000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-224675000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-220637000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-244949000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-402311000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-293875000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-290476000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-309005000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-343775000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-338678000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-373118000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-52872000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
-      <c r="Z28">
-[...1 lines deleted...]
-      </c>
+      <c r="Z28"/>
       <c r="AA28">
         <v>12868250.0</v>
       </c>
       <c r="AB28">
         <v>12868250.0</v>
       </c>
       <c r="AC28">
         <v>12868250.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28">
+        <v>12868250.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>530501000.0</v>
+      </c>
       <c r="C29">
+        <v>502453000.0</v>
+      </c>
+      <c r="D29">
         <v>484607000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>463262000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>429986000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>421279000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>326549000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>335447000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>292961000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>318759000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>350098000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>371358000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>383942000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>399028000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>432821000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>447635000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>445526000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>456660000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>474027000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>487698000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>499986000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>174779000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>277678000.0</v>
+      </c>
+      <c r="C30">
         <v>253207000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>219837000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>282931000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>214059000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>153904000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>138852000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>183214000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>165071000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>119749000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>105523000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>88925000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>125276000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>92890000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>88220000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>98027000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>84527000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>58512000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>47671000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>66472000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>49458000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>40140000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-      <c r="Z30">
-[...1 lines deleted...]
-      </c>
+      <c r="Z30"/>
       <c r="AA30">
         <v>8908000.0</v>
       </c>
       <c r="AB30">
         <v>8908000.0</v>
       </c>
       <c r="AC30">
         <v>8908000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30">
+        <v>8908000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>169847000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>182630000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>197838000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>234526000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>257455000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>256925000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>270924000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>289847000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>305055000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>319689000.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-113682000.0</v>
       </c>
-      <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>38</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>420608000.0</v>
+      </c>
       <c r="C32">
+        <v>394711000.0</v>
+      </c>
+      <c r="D32">
         <v>374239000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>350595000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>317367000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>309793000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>215524000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>227574000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>189897000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>220515000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>256696000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>281766000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>296727000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>314585000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>351895000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>371884000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>371221000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>385614000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>402250000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>419155000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>434855000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>111224000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
-        <v>114209000.0</v>
+        <v>116243000.0</v>
       </c>
       <c r="C33">
+        <v>234642000.0</v>
+      </c>
+      <c r="D33">
         <v>117290000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>120028000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>121131000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>120425000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>118680000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>117145000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>112591000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>108343000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>103822000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>99929000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>90837000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>89317000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>85384000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>81179000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>80423000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>78036000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>79535000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>77165000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>74696000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>73826000.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
-      <c r="Z33">
-[...1 lines deleted...]
-      </c>
+      <c r="Z33"/>
       <c r="AA33">
         <v>16522750.0</v>
       </c>
       <c r="AB33">
         <v>16522750.0</v>
       </c>
       <c r="AC33">
         <v>16522750.0</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33">
+        <v>16522750.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>9205000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>2503000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>4458000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>5428000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>6103000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>6975000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>7743000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>8607000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>9565000.0</v>
       </c>
-      <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
-        <v>329643000.0</v>
+        <v>398756000.0</v>
       </c>
       <c r="C35">
+        <v>409982000.0</v>
+      </c>
+      <c r="D35">
         <v>329658000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>329656000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>329503000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>329263000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>218577000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>219921000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>170471000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>170787000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>170913000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>170583000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>163624000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>164600000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>165135000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>159359000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>158359000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>157595000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>156710000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>155940000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>155299000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>154439000.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
-      <c r="Z35">
-[...1 lines deleted...]
-      </c>
+      <c r="Z35"/>
       <c r="AA35">
         <v>35474500.0</v>
       </c>
       <c r="AB35">
         <v>35474500.0</v>
       </c>
       <c r="AC35">
         <v>35474500.0</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35">
+        <v>35474500.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
-        <v>6329000.0</v>
+        <v>-12014000.0</v>
       </c>
       <c r="C36">
+        <v>98349000.0</v>
+      </c>
+      <c r="D36">
         <v>6325000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>6316000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>6135000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>6092000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>6488000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>6603000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>6781000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>6405000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>6082000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>6151000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>5956000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>6035000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>6104000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4960000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>4977000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>4709000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>4545000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3447000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>2153000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>2148000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
-[...1 lines deleted...]
-      </c>
+      <c r="Z36"/>
       <c r="AA36">
         <v>919500.0</v>
       </c>
       <c r="AB36">
         <v>919500.0</v>
       </c>
       <c r="AC36">
         <v>919500.0</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36">
+        <v>919500.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>1132000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>1119000.0</v>
       </c>
-      <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
-      <c r="Q37">
-[...1 lines deleted...]
-      </c>
+      <c r="Q37"/>
       <c r="R37">
         <v>15000.0</v>
       </c>
       <c r="S37">
         <v>15000.0</v>
       </c>
       <c r="T37">
         <v>15000.0</v>
       </c>
-      <c r="U37"/>
+      <c r="U37">
+        <v>15000.0</v>
+      </c>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>6151000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>6035000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>6104000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>4960000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>4977000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>4709000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>4545000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3447000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2153000.0</v>
       </c>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>-543481000.0</v>
+      </c>
+      <c r="C39">
         <v>122553000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>121407000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>93414000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>80883000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>37084000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>53779000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>52191000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>53856000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>44970000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>45878000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>77185000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>57894000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>42107000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>36493000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>34337000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>32829000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>27747000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>29236000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>31801000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>26773000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>17225000.0</v>
       </c>
-      <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>68790000.0</v>
+      </c>
+      <c r="C40">
         <v>556866000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>204359000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>168174000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>148380000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>108134000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>130663000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>122508000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>106880000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>92953000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>263932000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>254374000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>24571000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>58042000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>31411000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>24868000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>23564000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>149814000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>29810000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>22643000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>21481000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>25172000.0</v>
       </c>
-      <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>116767000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>1204279000.0</v>
+      </c>
+      <c r="C42">
         <v>1188089000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1159682000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1142509000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1125340000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1107952000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1091561000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1074303000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1057519000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1037015000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1021363000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1007794000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>992158000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>970180000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>947295000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>928608000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>916594000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>888547000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>851895000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>821384000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>790509000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>410018000.0</v>
       </c>
-      <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>257893000.0</v>
+      </c>
       <c r="C45">
+        <v>250402000.0</v>
+      </c>
+      <c r="D45">
         <v>245674000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>240456000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>232602000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>224344000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>215572000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>206648000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>195412000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>185545000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>57634000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>53645000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>44690000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>42994000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>142206000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>38408000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>37980000.0</v>
       </c>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-      <c r="Z45">
-[...1 lines deleted...]
-      </c>
+      <c r="Z45"/>
       <c r="AA45">
         <v>6860500.0</v>
       </c>
       <c r="AB45">
         <v>6860500.0</v>
       </c>
       <c r="AC45">
         <v>6860500.0</v>
       </c>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45">
+        <v>6860500.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>70940000.0</v>
+      </c>
+      <c r="C46">
         <v>71270000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>74355000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>77102000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>76254000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>74957000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>72816000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>70515000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>65760000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>61860000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>57634000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>53645000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>44690000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>42994000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>41662000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>39970000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>39101000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>38211000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>39777000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>38408000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>37980000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>37033000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>43032000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>39613000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>42994000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>35577000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>39970000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>31747000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>30358000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>31505000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>38408000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>37980000.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-997601000.0</v>
+      </c>
+      <c r="C48">
         <v>-1009017000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-998011000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1001740000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1017407000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1008293000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-977202000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-950789000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-926779000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-880258000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-833049000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-798002000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-769525000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-732241000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-675338000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-635091000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-623511000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-582694000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-527023000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-481207000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-436445000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-379571000.0</v>
       </c>
-      <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
-      <c r="Z48">
-[...1 lines deleted...]
-      </c>
+      <c r="Z48"/>
       <c r="AA48">
         <v>-19677750.0</v>
       </c>
       <c r="AB48">
         <v>-19677750.0</v>
       </c>
       <c r="AC48">
         <v>-19677750.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48">
+        <v>-19677750.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-798002000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-769525000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-675338000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-635091000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-623511000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-574856000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-527023000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-481207000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-436445000.0</v>
       </c>
-      <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>1613000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>6467000.0</v>
+        <v>329966000.0</v>
       </c>
       <c r="C51">
+        <v>338068000.0</v>
+      </c>
+      <c r="D51">
         <v>329658000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>329656000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>329503000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>329263000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>220190000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>219921000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>170471000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>170787000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>170913000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>182649000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>163624000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>164600000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>165135000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>159359000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>158359000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>157595000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>156710000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>155940000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>155299000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>154439000.0</v>
       </c>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-      <c r="Z51">
-[...1 lines deleted...]
-      </c>
+      <c r="Z51"/>
       <c r="AA51">
         <v>34489250.0</v>
       </c>
       <c r="AB51">
         <v>34489250.0</v>
       </c>
       <c r="AC51">
         <v>34489250.0</v>
       </c>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51">
+        <v>34489250.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52"/>
-      <c r="C52"/>
+      <c r="C52">
+        <v>1958000.0</v>
+      </c>
       <c r="D52"/>
       <c r="E52"/>
-      <c r="F52">
+      <c r="F52"/>
+      <c r="G52">
         <v>1212000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1613000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52">
         <v>1717000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>25356000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>21271000.0</v>
       </c>
-      <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>4202000.0</v>
       </c>
-      <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52"/>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
         <v>59</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>20707000.0</v>
+      </c>
       <c r="C53">
+        <v>28413000.0</v>
+      </c>
+      <c r="D53">
         <v>26013000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>33511000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>33360000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>37791000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>40676000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>24701000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>62809000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>115914000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>123926000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>122249000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>103483000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>0.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-    </row>
-    <row r="54" spans="1:29">
+      <c r="AD53"/>
+    </row>
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>1261608000.0</v>
+      </c>
+      <c r="C55">
         <v>1065786000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1102614000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1000150000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>895617000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>782063000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>692287000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>716258000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>633230000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>591880000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>770792000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>783546000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>761751000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>633863000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>777543000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>666777000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>646614000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>630895000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>656927000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>670056000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>679344000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>338502000.0</v>
       </c>
-      <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
-      <c r="Z55">
-[...1 lines deleted...]
-      </c>
+      <c r="Z55"/>
       <c r="AA55">
         <v>48360750.0</v>
       </c>
       <c r="AB55">
         <v>48360750.0</v>
       </c>
       <c r="AC55">
         <v>48360750.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:29">
+      <c r="AD55">
+        <v>48360750.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
-        <v>951577000.0</v>
+        <v>1145365000.0</v>
       </c>
       <c r="C56">
+        <v>831144000.0</v>
+      </c>
+      <c r="D56">
         <v>985324000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>880122000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>774486000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>661638000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>573607000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>599113000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>520639000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>483537000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>666970000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>683617000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>670914000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>544546000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>692159000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>585598000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>566191000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>552859000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>577392000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>592891000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>604648000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>264676000.0</v>
       </c>
-      <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
-      <c r="Z56">
-[...1 lines deleted...]
-      </c>
+      <c r="Z56"/>
       <c r="AA56">
         <v>31838000.0</v>
       </c>
       <c r="AB56">
         <v>31838000.0</v>
       </c>
       <c r="AC56">
         <v>31838000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:29">
+      <c r="AD56">
+        <v>31838000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
-        <v>556866000.0</v>
+        <v>655967000.0</v>
       </c>
       <c r="C57">
+        <v>476527000.0</v>
+      </c>
+      <c r="D57">
         <v>611085000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>529527000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>457119000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>351845000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>358083000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>371539000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>330742000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>263022000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>410274000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>401851000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>374187000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>229961000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>340264000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>213714000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>194970000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>167245000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>175142000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>173736000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>169793000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>153452000.0</v>
       </c>
-      <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
-      <c r="Z57">
-[...1 lines deleted...]
-      </c>
+      <c r="Z57"/>
       <c r="AA57">
         <v>32564000.0</v>
       </c>
       <c r="AB57">
         <v>32564000.0</v>
       </c>
       <c r="AC57">
         <v>32564000.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:29">
+      <c r="AD57">
+        <v>32564000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>1054723000.0</v>
+      </c>
+      <c r="C58">
         <v>886509000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>940743000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>859183000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>786622000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>681108000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>576660000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>591460000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>501213000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>433809000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>581187000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>572434000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>537811000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>394561000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>505399000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>373073000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>353329000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>324840000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>331852000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>329676000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>325092000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>307891000.0</v>
       </c>
-      <c r="W58"/>
       <c r="X58"/>
       <c r="Y58"/>
-      <c r="Z58">
-[...1 lines deleted...]
-      </c>
+      <c r="Z58"/>
       <c r="AA58">
         <v>68038500.0</v>
       </c>
       <c r="AB58">
         <v>68038500.0</v>
       </c>
       <c r="AC58">
         <v>68038500.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:29">
+      <c r="AD58">
+        <v>68038500.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>206885000.0</v>
+      </c>
+      <c r="C60">
         <v>179277000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>161871000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>140967000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>108131000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>99851000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>114550000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>123705000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>130931000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>156946000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>188503000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>209980000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>222821000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>238126000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>272144000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>293704000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>293270000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>306040000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>325060000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>340365000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>354252000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>30611000.0</v>
       </c>
-      <c r="W60"/>
       <c r="X60"/>
-      <c r="Y60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>-78711000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19677750.0</v>
       </c>
       <c r="AA60">
         <v>-19677750.0</v>
       </c>
-      <c r="AB60"/>
+      <c r="AB60">
+        <v>-19677750.0</v>
+      </c>
       <c r="AC60"/>
-    </row>
-    <row r="61" spans="1:29">
+      <c r="AD60"/>
+    </row>
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-    </row>
-    <row r="62" spans="1:29">
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5916,2953 +6081,3051 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B2">
         <v>3460156000.0</v>
       </c>
       <c r="C2">
         <v>2406870000.0</v>
       </c>
       <c r="D2">
         <v>1622600000.0</v>
       </c>
       <c r="E2">
         <v>1249879000.0</v>
       </c>
       <c r="F2">
         <v>1039041000.0</v>
       </c>
       <c r="G2">
         <v>792992000.0</v>
       </c>
       <c r="H2">
         <v>661389000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B3">
-        <v>30404000.0</v>
+        <v>30482000.0</v>
       </c>
       <c r="C3">
         <v>27062000.0</v>
       </c>
       <c r="D3">
         <v>21668000.0</v>
       </c>
       <c r="E3">
         <v>17486000.0</v>
       </c>
       <c r="F3">
         <v>16033000.0</v>
       </c>
       <c r="G3">
         <v>15461000.0</v>
       </c>
       <c r="H3">
         <v>16583000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B5">
         <v>14841000.0</v>
       </c>
       <c r="C5">
         <v>-104503000.0</v>
       </c>
       <c r="D5">
         <v>-126964000.0</v>
       </c>
       <c r="E5">
         <v>-131011000.0</v>
       </c>
       <c r="F5">
         <v>-177843000.0</v>
       </c>
       <c r="G5">
         <v>-5995000.0</v>
       </c>
       <c r="H5">
         <v>-29835000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B6">
-        <v>45245000.0</v>
+        <v>45323000.0</v>
       </c>
       <c r="C6">
         <v>-77441000.0</v>
       </c>
       <c r="D6">
         <v>-105296000.0</v>
       </c>
       <c r="E6">
         <v>-113525000.0</v>
       </c>
       <c r="F6">
         <v>-161810000.0</v>
       </c>
       <c r="G6">
         <v>9466000.0</v>
       </c>
       <c r="H6">
         <v>-13252000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B9">
         <v>488563000.0</v>
       </c>
       <c r="C9">
         <v>296691000.0</v>
       </c>
       <c r="D9">
         <v>201030000.0</v>
       </c>
       <c r="E9">
         <v>184280000.0</v>
       </c>
       <c r="F9">
         <v>128732000.0</v>
       </c>
       <c r="G9">
         <v>166230000.0</v>
       </c>
       <c r="H9">
         <v>95572000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B10">
         <v>-958000.0</v>
       </c>
       <c r="C10">
         <v>-128050000.0</v>
       </c>
       <c r="D10">
         <v>-148195000.0</v>
       </c>
       <c r="E10">
         <v>-149300000.0</v>
       </c>
       <c r="F10">
         <v>-195286000.0</v>
       </c>
       <c r="G10">
         <v>-22926000.0</v>
       </c>
       <c r="H10">
         <v>-44732000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B11">
         <v>20000.0</v>
       </c>
       <c r="C11">
         <v>21000.0</v>
       </c>
       <c r="D11">
         <v>-22000.0</v>
       </c>
       <c r="E11">
         <v>339000.0</v>
       </c>
       <c r="F11">
         <v>17672000.0</v>
       </c>
       <c r="G11">
         <v>16199000.0</v>
       </c>
       <c r="H11">
         <v>14546000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B12">
         <v>15799000.0</v>
       </c>
       <c r="C12">
         <v>23547000.0</v>
       </c>
       <c r="D12">
         <v>21231000.0</v>
       </c>
       <c r="E12">
         <v>18289000.0</v>
       </c>
       <c r="F12">
         <v>17443000.0</v>
       </c>
       <c r="G12">
         <v>16931000.0</v>
       </c>
       <c r="H12">
         <v>14897000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>104</v>
+      </c>
+      <c r="B14">
+        <v>254000.0</v>
+      </c>
       <c r="C14">
         <v>36000.0</v>
       </c>
       <c r="D14">
         <v>156000.0</v>
       </c>
       <c r="E14">
         <v>92000.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B15">
         <v>-724000.0</v>
       </c>
       <c r="C15">
         <v>-128035000.0</v>
       </c>
       <c r="D15">
         <v>-148017000.0</v>
       </c>
       <c r="E15">
         <v>-149547000.0</v>
       </c>
       <c r="F15">
         <v>-195286000.0</v>
       </c>
       <c r="G15">
         <v>-22926000.0</v>
       </c>
       <c r="H15">
         <v>-44732000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-149547000.0</v>
       </c>
       <c r="F16">
         <v>-195286000.0</v>
       </c>
       <c r="G16">
         <v>-22926000.0</v>
       </c>
       <c r="H16">
         <v>-44732000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>107</v>
+      </c>
+      <c r="B17">
+        <v>-978000.0</v>
+      </c>
       <c r="C17">
         <v>-128071000.0</v>
       </c>
       <c r="D17">
         <v>-157937000.0</v>
       </c>
       <c r="E17">
         <v>-149639000.0</v>
       </c>
       <c r="F17">
         <v>-195286000.0</v>
       </c>
       <c r="G17">
         <v>-22926000.0</v>
       </c>
       <c r="H17">
         <v>-44732000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>108</v>
+      </c>
+      <c r="B18">
+        <v>-15799000.0</v>
+      </c>
       <c r="C18">
         <v>-23547000.0</v>
       </c>
       <c r="D18">
         <v>-20540000.0</v>
       </c>
       <c r="E18">
         <v>-18289000.0</v>
       </c>
       <c r="F18">
         <v>-17443000.0</v>
       </c>
       <c r="G18">
         <v>-16931000.0</v>
       </c>
       <c r="H18">
         <v>-14897000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-17214000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B21">
         <v>14752000.0</v>
       </c>
       <c r="C21">
         <v>-101555000.0</v>
       </c>
       <c r="D21">
         <v>-127817000.0</v>
       </c>
       <c r="E21">
         <v>-128639000.0</v>
       </c>
       <c r="F21">
         <v>-178072000.0</v>
       </c>
       <c r="G21">
         <v>-5263000.0</v>
       </c>
       <c r="H21">
         <v>-29484000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B23">
         <v>3933967000.0</v>
       </c>
       <c r="C23">
         <v>2805116000.0</v>
       </c>
       <c r="D23">
         <v>1951447000.0</v>
       </c>
       <c r="E23">
         <v>1562798000.0</v>
       </c>
       <c r="F23">
         <v>1345845000.0</v>
       </c>
       <c r="G23">
         <v>964485000.0</v>
       </c>
       <c r="H23">
         <v>786445000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>115</v>
+      </c>
+      <c r="B25">
+        <v>30482000.0</v>
+      </c>
       <c r="C25">
         <v>27062000.0</v>
       </c>
       <c r="D25">
         <v>20558000.0</v>
       </c>
       <c r="E25">
         <v>17486000.0</v>
       </c>
       <c r="F25">
         <v>16033000.0</v>
       </c>
       <c r="G25">
         <v>15461000.0</v>
       </c>
       <c r="H25">
         <v>16583000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>5756000.0</v>
       </c>
       <c r="D27">
         <v>6956000.0</v>
       </c>
       <c r="E27">
         <v>7958000.0</v>
       </c>
       <c r="F27">
         <v>3581000.0</v>
       </c>
       <c r="G27">
         <v>1505000.0</v>
       </c>
       <c r="H27">
         <v>202000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>118</v>
+      </c>
+      <c r="B28">
+        <v>443407000.0</v>
+      </c>
       <c r="C28">
         <v>363138000.0</v>
       </c>
       <c r="D28">
         <v>298577000.0</v>
       </c>
       <c r="E28">
         <v>287688000.0</v>
       </c>
       <c r="F28">
         <v>287410000.0</v>
       </c>
       <c r="G28">
         <v>154893000.0</v>
       </c>
       <c r="H28">
         <v>109932000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>119</v>
+      </c>
+      <c r="B29">
+        <v>20000.0</v>
+      </c>
       <c r="C29">
         <v>21000.0</v>
       </c>
       <c r="D29">
         <v>174000.0</v>
       </c>
       <c r="E29">
         <v>339000.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B30">
         <v>473811000.0</v>
       </c>
       <c r="C30">
         <v>398246000.0</v>
       </c>
       <c r="D30">
         <v>328847000.0</v>
       </c>
       <c r="E30">
         <v>312919000.0</v>
       </c>
       <c r="F30">
         <v>306804000.0</v>
       </c>
       <c r="G30">
         <v>171493000.0</v>
       </c>
       <c r="H30">
         <v>125056000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B31">
         <v>-15710000.0</v>
       </c>
       <c r="C31">
         <v>-26495000.0</v>
       </c>
       <c r="D31">
         <v>-20378000.0</v>
       </c>
       <c r="E31">
         <v>-20661000.0</v>
       </c>
       <c r="F31">
         <v>-17214000.0</v>
       </c>
       <c r="G31">
         <v>-17663000.0</v>
       </c>
       <c r="H31">
         <v>-15248000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B32">
         <v>3948719000.0</v>
       </c>
       <c r="C32">
         <v>2703561000.0</v>
       </c>
       <c r="D32">
         <v>1823630000.0</v>
       </c>
       <c r="E32">
         <v>1434159000.0</v>
       </c>
       <c r="F32">
         <v>1167773000.0</v>
       </c>
       <c r="G32">
         <v>959222000.0</v>
       </c>
       <c r="H32">
         <v>756961000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
       <c r="AA1" t="s">
         <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B2">
-        <v>906772000.0</v>
+        <v>1090717000.0</v>
       </c>
       <c r="C2">
+        <v>889494000.0</v>
+      </c>
+      <c r="D2">
         <v>868022000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>881740000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>820900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>614896000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>613444000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>605312000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>573218000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>417762000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>397879000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>410644000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>396315000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>326002000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>312850000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>307269000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>303758000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>259571000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>253990000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>274385000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>251095000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>215014000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>190080000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>194502000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>193396000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165347250.0</v>
       </c>
       <c r="AA2">
         <v>165347250.0</v>
       </c>
       <c r="AB2">
         <v>165347250.0</v>
       </c>
       <c r="AC2">
         <v>165347250.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2">
+        <v>165347250.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B3">
-        <v>7756000.0</v>
+        <v>7839000.0</v>
       </c>
       <c r="C3">
+        <v>7834000.0</v>
+      </c>
+      <c r="D3">
         <v>7985000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7036000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7627000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6808000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7686000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6539000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6029000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5861000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5561000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5264000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4982000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4751000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4513000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4229000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3993000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4149000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4133000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3962000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3789000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4157000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4020000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3614000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3730500.0</v>
       </c>
       <c r="AA3">
         <v>3730500.0</v>
       </c>
       <c r="AB3">
         <v>3730500.0</v>
       </c>
       <c r="AC3">
         <v>3730500.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3">
+        <v>3730500.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B5">
+        <v>15503000.0</v>
+      </c>
+      <c r="C5">
         <v>-10284000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>7681000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>22827000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-5383000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-25565000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-19500000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-18290000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-41148000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-41771000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-29611000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-23231000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-32351000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-52030000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-35475000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-7090000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-36416000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-43382000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-41402000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-40433000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-52626000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-27757000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>15117000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>12557000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-5912000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7371000.0</v>
       </c>
       <c r="AA5">
         <v>-7371000.0</v>
       </c>
       <c r="AB5">
         <v>-7371000.0</v>
       </c>
       <c r="AC5">
         <v>-7371000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5">
+        <v>-7371000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B6">
-        <v>-2528000.0</v>
+        <v>23342000.0</v>
       </c>
       <c r="C6">
+        <v>-2450000.0</v>
+      </c>
+      <c r="D6">
         <v>15666000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>29863000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2244000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-18757000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-11814000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-11751000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-35119000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-35910000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-24050000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-17967000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-27369000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-47279000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-30962000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2861000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-32423000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-39233000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-37269000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-36471000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-48837000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-23600000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>19137000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>16171000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2242000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3640500.0</v>
       </c>
       <c r="AA6">
         <v>-3640500.0</v>
       </c>
       <c r="AB6">
         <v>-3640500.0</v>
       </c>
       <c r="AC6">
         <v>-3640500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6">
+        <v>-3640500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B9">
+        <v>144480000.0</v>
+      </c>
+      <c r="C9">
+        <v>123310000.0</v>
+      </c>
+      <c r="D9">
+        <v>125673000.0</v>
+      </c>
+      <c r="E9">
+        <v>133548000.0</v>
+      </c>
+      <c r="F9">
         <v>106032000.0</v>
       </c>
-      <c r="C9">
-[...8 lines deleted...]
-      <c r="F9">
+      <c r="G9">
         <v>86345000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>78989000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>75974000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>55383000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>47625000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>58830000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>51735000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>42840000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>35809000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>47498000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>59205000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>41768000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>38703000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>39476000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>34566000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>15987000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>27395000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>57787000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>49811000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>31237000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23893000.0</v>
       </c>
       <c r="AA9">
         <v>23893000.0</v>
       </c>
       <c r="AB9">
         <v>23893000.0</v>
       </c>
       <c r="AC9">
         <v>23893000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9">
+        <v>23893000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B10">
+        <v>11441000.0</v>
+      </c>
+      <c r="C10">
         <v>-14233000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3731000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>18877000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-9333000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-31057000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-26437000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-23981000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-46575000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-47255000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-35077000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-28493000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-37370000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-56823000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-40080000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-11580000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-40817000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-47834000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-45816000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-44762000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-56874000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-32065000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>10846000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>8365000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-10072000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11183000.0</v>
       </c>
       <c r="AA10">
         <v>-11183000.0</v>
       </c>
       <c r="AB10">
         <v>-11183000.0</v>
       </c>
       <c r="AC10">
         <v>-11183000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10">
+        <v>-11183000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B11">
+        <v>25000.0</v>
+      </c>
+      <c r="C11">
         <v>-3227000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3224000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>21000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>7000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-8000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>22000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-54000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-24000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="M11">
         <v>1000.0</v>
       </c>
       <c r="N11">
+        <v>1000.0</v>
+      </c>
+      <c r="O11">
         <v>172000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>167000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4932000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4342000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4536000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4462000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4388000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4286000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>4346000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4328000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>4162000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3363000.0</v>
       </c>
-      <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B12">
+        <v>4062000.0</v>
+      </c>
+      <c r="C12">
         <v>3949000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3950000.0</v>
       </c>
       <c r="D12">
         <v>3950000.0</v>
       </c>
       <c r="E12">
         <v>3950000.0</v>
       </c>
       <c r="F12">
+        <v>3950000.0</v>
+      </c>
+      <c r="G12">
         <v>5492000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6937000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5691000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5427000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5484000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5466000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5262000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5019000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4793000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4605000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4490000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4401000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4452000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4414000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4329000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4248000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4308000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4271000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4192000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3724250.0</v>
       </c>
       <c r="AA12">
         <v>3724250.0</v>
       </c>
       <c r="AB12">
         <v>3724250.0</v>
       </c>
       <c r="AC12">
         <v>3724250.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12">
+        <v>3724250.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>104</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
+        <v>0.0</v>
+      </c>
+      <c r="E14">
         <v>14000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>240000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-27000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>16000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-7000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>54000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>22000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>30000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-17000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-87000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>92000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
-      <c r="T14">
-[...1 lines deleted...]
-      </c>
+      <c r="T14"/>
       <c r="U14">
         <v>15000.0</v>
       </c>
-      <c r="V14"/>
+      <c r="V14">
+        <v>15000.0</v>
+      </c>
       <c r="W14"/>
-      <c r="X14">
-[...1 lines deleted...]
-      </c>
+      <c r="X14"/>
       <c r="Y14">
         <v>15000.0</v>
       </c>
-      <c r="Z14"/>
+      <c r="Z14">
+        <v>15000.0</v>
+      </c>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B15">
+        <v>11416000.0</v>
+      </c>
+      <c r="C15">
         <v>-11006000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3729000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>15667000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-9114000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-31091000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-26413000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-24010000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-46521000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-47209000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-35047000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-28477000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-37284000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-56995000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-40247000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-11580000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-40817000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-47834000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-45816000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-44762000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-56874000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-32065000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>10846000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>8365000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-10072000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11183000.0</v>
       </c>
       <c r="AA15">
         <v>-11183000.0</v>
       </c>
       <c r="AB15">
         <v>-11183000.0</v>
       </c>
       <c r="AC15">
         <v>-11183000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15">
+        <v>-11183000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-28477000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-37284000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-56903000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-40247000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-11580000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-40817000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-47834000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-45816000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-44762000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-56874000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>10846000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>8365000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-10072000.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>107</v>
+      </c>
+      <c r="B17">
+        <v>11416000.0</v>
+      </c>
       <c r="C17">
+        <v>-11006000.0</v>
+      </c>
+      <c r="D17">
         <v>3729000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>15653000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-9354000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-31064000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-26429000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-24003000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-46575000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-47231000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-35077000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-28494000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-37371000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-56995000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-40247000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-11580000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-40817000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-47834000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-45816000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-44762000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-56874000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-32065000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>10846000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>8365000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-10072000.0</v>
       </c>
-      <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>108</v>
+      </c>
+      <c r="B18">
+        <v>-4062000.0</v>
+      </c>
       <c r="C18">
-        <v>-3950000.0</v>
+        <v>-3949000.0</v>
       </c>
       <c r="D18">
         <v>-3950000.0</v>
       </c>
       <c r="E18">
         <v>-3950000.0</v>
       </c>
       <c r="F18">
+        <v>-3950000.0</v>
+      </c>
+      <c r="G18">
         <v>-5492000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6937000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5691000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5427000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5484000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-5466000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-5262000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-5019000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-4793000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-4605000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4490000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-4401000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-4452000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-4414000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4329000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-4248000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4308000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-4271000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-4192000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-4160000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-4834000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-4881000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>-6670000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-4932000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-4342000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-4368000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-4366000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-4270000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4210000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B21">
+        <v>15503000.0</v>
+      </c>
+      <c r="C21">
         <v>-10284000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7681000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>22748000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-5393000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-22545000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-19522000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-18382000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-41106000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-41913000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-29756000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-23659000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-32489000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-52106000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-33410000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-6648000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-36475000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-43466000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-41450000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-40492000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-52664000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-27795000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>15060000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>12587000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-5115000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7371000.0</v>
       </c>
       <c r="AA21">
         <v>-7371000.0</v>
       </c>
       <c r="AB21">
         <v>-7371000.0</v>
       </c>
       <c r="AC21">
         <v>-7371000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21">
+        <v>-7371000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B23">
+        <v>1219694000.0</v>
+      </c>
+      <c r="C23">
         <v>1023088000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>986014000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>992540000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>932325000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>723786000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>711955000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>699668000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>669707000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>507300000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>486465000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>486038000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>471644000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>413917000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>393758000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>373122000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>382001000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>341740000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>334916000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>349443000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>319746000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>270204000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>232807000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>231726000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>229748000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>196611250.0</v>
       </c>
       <c r="AA23">
         <v>196611250.0</v>
       </c>
       <c r="AB23">
         <v>196611250.0</v>
       </c>
       <c r="AC23">
         <v>196611250.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23">
+        <v>196611250.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>115</v>
+      </c>
+      <c r="B25">
+        <v>7862000.0</v>
+      </c>
       <c r="C25">
+        <v>7834000.0</v>
+      </c>
+      <c r="D25">
         <v>7985000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7036000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7627000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6808000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7686000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6539000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6029000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5861000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5561000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5264000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4982000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4751000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4513000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4229000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3993000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4149000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4133000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3962000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3789000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4157000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4020000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3614000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3730500.0</v>
       </c>
       <c r="AA25">
         <v>3730500.0</v>
       </c>
       <c r="AB25">
         <v>3730500.0</v>
       </c>
       <c r="AC25">
         <v>3730500.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25">
+        <v>3730500.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>5756000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>6956000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>7958000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>3581000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>1505000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>118</v>
+      </c>
+      <c r="B28">
+        <v>121138000.0</v>
+      </c>
       <c r="C28">
+        <v>125764000.0</v>
+      </c>
+      <c r="D28">
         <v>110015000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>103797000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>103831000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>95069000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>90871000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>87863000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>90512000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>78731000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>83089000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>70199000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>70408000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>75270000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>76452000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>61673000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>74293000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>74500000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>76846000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>71150000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>64914000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>49614000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>38794000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>33698000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>32787000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27533500.0</v>
       </c>
       <c r="AA28">
         <v>27533500.0</v>
       </c>
       <c r="AB28">
         <v>27533500.0</v>
       </c>
       <c r="AC28">
         <v>27533500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28">
+        <v>27533500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>119</v>
+      </c>
+      <c r="B29">
+        <v>25000.0</v>
+      </c>
       <c r="C29">
+        <v>-3227000.0</v>
+      </c>
+      <c r="D29">
         <v>2000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3224000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>21000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-8000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>22000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>0.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-24000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="M29">
         <v>1000.0</v>
       </c>
       <c r="N29">
+        <v>1000.0</v>
+      </c>
+      <c r="O29">
         <v>172000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>167000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
         <v>0.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="V29">
         <v>0.0</v>
       </c>
+      <c r="W29"/>
       <c r="X29">
         <v>0.0</v>
       </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
-      <c r="Z29"/>
+      <c r="Z29">
+        <v>0.0</v>
+      </c>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B30">
-        <v>116316000.0</v>
+        <v>128977000.0</v>
       </c>
       <c r="C30">
+        <v>133594000.0</v>
+      </c>
+      <c r="D30">
         <v>117992000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>110800000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>111425000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>108890000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>98511000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>94356000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>96489000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>89538000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>88586000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>75394000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>75329000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>87915000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>80908000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>65853000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>78243000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>82169000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>80926000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>75058000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>68651000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>55190000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>42727000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>37224000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>36352000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31264000.0</v>
       </c>
       <c r="AA30">
         <v>31264000.0</v>
       </c>
       <c r="AB30">
         <v>31264000.0</v>
       </c>
       <c r="AC30">
         <v>31264000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30">
+        <v>31264000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B31">
+        <v>-4062000.0</v>
+      </c>
+      <c r="C31">
         <v>-3949000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-3950000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-3871000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-3940000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-8512000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-6915000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-5599000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-5469000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-5342000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-5321000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-4834000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-4881000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-4717000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-6670000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-4932000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-4342000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-4368000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4366000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4270000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-4210000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-4270000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-4214000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-4222000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-4957000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3812000.0</v>
       </c>
       <c r="AA31">
         <v>3812000.0</v>
       </c>
       <c r="AB31">
         <v>3812000.0</v>
       </c>
       <c r="AC31">
         <v>3812000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31">
+        <v>3812000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B32">
+        <v>1235197000.0</v>
+      </c>
+      <c r="C32">
         <v>1012804000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>993695000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1015288000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>926932000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>701241000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>692433000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>681286000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>628601000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>465387000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>456709000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>462379000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>439155000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>361811000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>360348000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>366474000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>345526000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>298274000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>293466000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>308951000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>267082000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>242409000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>247867000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>244313000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>224633000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>189240250.0</v>
       </c>
       <c r="AA32">
         <v>189240250.0</v>
       </c>
       <c r="AB32">
         <v>189240250.0</v>
       </c>
       <c r="AC32">
+        <v>189240250.0</v>
+      </c>
+      <c r="AD32">
         <v>189240250.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8889,2901 +9152,2975 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
         <v>434943000.0</v>
       </c>
       <c r="C2">
         <v>204954000.0</v>
       </c>
       <c r="D2">
         <v>411299000.0</v>
       </c>
       <c r="E2">
         <v>468350000.0</v>
       </c>
       <c r="F2">
         <v>207811000.0</v>
       </c>
       <c r="G2">
         <v>86484000.0</v>
       </c>
       <c r="H2">
         <v>34851000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>26781000</v>
       </c>
       <c r="C3">
         <v>41418000</v>
       </c>
       <c r="D3">
         <v>35995000</v>
       </c>
       <c r="E3">
         <v>23774000</v>
       </c>
       <c r="F3">
         <v>18360000</v>
       </c>
       <c r="G3">
         <v>15708000</v>
       </c>
       <c r="H3">
         <v>10245000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>260539000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>112330000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
         <v>142994000.0</v>
       </c>
       <c r="C6">
         <v>229989000.0</v>
       </c>
       <c r="D6">
         <v>-206345000.0</v>
       </c>
       <c r="E6">
         <v>-57051000.0</v>
       </c>
       <c r="F6">
         <v>260539000.0</v>
       </c>
       <c r="G6">
         <v>121327000.0</v>
       </c>
       <c r="H6">
         <v>51633000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>128</v>
+      </c>
+      <c r="B7">
+        <v>45508000.0</v>
+      </c>
       <c r="C7">
         <v>60892000.0</v>
       </c>
       <c r="D7">
         <v>2026000.0</v>
       </c>
       <c r="E7">
         <v>-5553000.0</v>
       </c>
       <c r="F7">
         <v>-19416000.0</v>
       </c>
       <c r="G7">
         <v>3254000.0</v>
       </c>
       <c r="H7">
         <v>28995000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-17608000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
         <v>-100106000.0</v>
       </c>
       <c r="C9">
         <v>-34278000.0</v>
       </c>
       <c r="D9">
         <v>-26950000.0</v>
       </c>
       <c r="E9">
         <v>-34377000.0</v>
       </c>
       <c r="F9">
         <v>-17608000.0</v>
       </c>
       <c r="G9">
         <v>-4627000.0</v>
       </c>
       <c r="H9">
         <v>-5784000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>-13513000.0</v>
       </c>
       <c r="G10">
         <v>-11875000.0</v>
       </c>
       <c r="H10">
         <v>-2889000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>13743000.0</v>
       </c>
       <c r="F11">
         <v>-807000.0</v>
       </c>
       <c r="G11">
         <v>645000.0</v>
       </c>
       <c r="H11">
         <v>1294000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>90337000.0</v>
       </c>
       <c r="F12">
         <v>4308000.0</v>
       </c>
       <c r="G12">
         <v>9580000.0</v>
       </c>
       <c r="H12">
         <v>6413000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>15081000.0</v>
       </c>
       <c r="F13">
         <v>-2245000.0</v>
       </c>
       <c r="G13">
         <v>7236000.0</v>
       </c>
       <c r="H13">
         <v>33485000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
         <v>30482000.0</v>
       </c>
       <c r="C14">
         <v>27062000.0</v>
       </c>
       <c r="D14">
         <v>21668000.0</v>
       </c>
       <c r="E14">
         <v>17486000.0</v>
       </c>
       <c r="F14">
         <v>16033000.0</v>
       </c>
       <c r="G14">
         <v>15461000.0</v>
       </c>
       <c r="H14">
         <v>16583000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>54146000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16">
         <v>577937000.0</v>
       </c>
       <c r="C16">
         <v>434943000.0</v>
       </c>
       <c r="D16">
         <v>204954000.0</v>
       </c>
       <c r="E16">
         <v>411299000.0</v>
       </c>
       <c r="F16">
         <v>468350000.0</v>
       </c>
       <c r="G16">
         <v>207811000.0</v>
       </c>
       <c r="H16">
         <v>86484000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
-        <v>139927000.0</v>
+        <v>113146000.0</v>
       </c>
       <c r="C18">
         <v>-6648000.0</v>
       </c>
       <c r="D18">
         <v>-95182000.0</v>
       </c>
       <c r="E18">
         <v>-69201000.0</v>
       </c>
       <c r="F18">
         <v>-97136000.0</v>
       </c>
       <c r="G18">
         <v>-8147000.0</v>
       </c>
       <c r="H18">
         <v>-1037000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>140</v>
+      </c>
+      <c r="B19">
+        <v>10667000.0</v>
+      </c>
       <c r="C19">
         <v>39191000.0</v>
       </c>
       <c r="D19">
         <v>-154352000.0</v>
       </c>
       <c r="E19">
         <v>-28217000.0</v>
       </c>
       <c r="F19">
         <v>-1050000.0</v>
       </c>
       <c r="G19">
         <v>-750000.0</v>
       </c>
       <c r="H19">
         <v>5000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>390600000.0</v>
       </c>
       <c r="G20">
         <v>135000000.0</v>
       </c>
       <c r="H20">
         <v>500000.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>142</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
       <c r="C21">
         <v>165000000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>21821000.0</v>
       </c>
       <c r="F21">
         <v>21821000.0</v>
       </c>
       <c r="G21">
         <v>21821000.0</v>
       </c>
       <c r="H21">
         <v>55000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22">
         <v>-724000.0</v>
       </c>
       <c r="C22">
         <v>-128071000.0</v>
       </c>
       <c r="D22">
         <v>-148173000.0</v>
       </c>
       <c r="E22">
         <v>-149639000.0</v>
       </c>
       <c r="F22">
         <v>-195286000.0</v>
       </c>
       <c r="G22">
         <v>-22926000.0</v>
       </c>
       <c r="H22">
         <v>-44732000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
-        <v>18041000.0</v>
+        <v>-26000.0</v>
       </c>
       <c r="C23">
         <v>-8622000.0</v>
       </c>
       <c r="D23">
         <v>105000.0</v>
       </c>
       <c r="E23">
         <v>-5228000.0</v>
       </c>
       <c r="F23">
         <v>-28996000.0</v>
       </c>
       <c r="G23">
         <v>-3371000.0</v>
       </c>
       <c r="H23">
         <v>-854000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24">
         <v>-25641000.0</v>
       </c>
       <c r="C24">
         <v>14000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-400000.0</v>
       </c>
       <c r="F24">
         <v>-1405000.0</v>
       </c>
       <c r="G24">
         <v>100000.0</v>
       </c>
       <c r="H24">
         <v>5000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
-        <v>48087000.0</v>
+        <v>2579000.0</v>
       </c>
       <c r="C25">
         <v>3755000.0</v>
       </c>
       <c r="D25">
         <v>-1543000.0</v>
       </c>
       <c r="E25">
         <v>10561000.0</v>
       </c>
       <c r="F25">
         <v>9293000.0</v>
       </c>
       <c r="G25">
         <v>9648000.0</v>
       </c>
       <c r="H25">
         <v>7205000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-350000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>-1474000.0</v>
       </c>
       <c r="G26">
         <v>-1505000.0</v>
       </c>
       <c r="H26">
         <v>-1981000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
         <v>62082000.0</v>
       </c>
       <c r="C27">
         <v>71132000.0</v>
       </c>
       <c r="D27">
         <v>66835000.0</v>
       </c>
       <c r="E27">
         <v>81718000.0</v>
       </c>
       <c r="F27">
         <v>110600000.0</v>
       </c>
       <c r="G27">
         <v>2124000.0</v>
       </c>
       <c r="H27">
         <v>1157000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
         <v>18041000.0</v>
       </c>
       <c r="C28">
         <v>156028000.0</v>
       </c>
       <c r="D28">
         <v>105000.0</v>
       </c>
       <c r="E28">
         <v>16593000.0</v>
       </c>
       <c r="F28">
         <v>360130000.0</v>
       </c>
       <c r="G28">
         <v>130124000.0</v>
       </c>
       <c r="H28">
         <v>52665000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
         <v>139927000.0</v>
       </c>
       <c r="C29">
         <v>34770000.0</v>
       </c>
       <c r="D29">
         <v>-59187000.0</v>
       </c>
       <c r="E29">
         <v>-45427000.0</v>
       </c>
       <c r="F29">
         <v>-78776000.0</v>
       </c>
       <c r="G29">
         <v>7561000.0</v>
       </c>
       <c r="H29">
         <v>9208000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
         <v>-14974000.0</v>
       </c>
       <c r="C30">
         <v>39191000.0</v>
       </c>
       <c r="D30">
         <v>-147263000.0</v>
       </c>
       <c r="E30">
         <v>-28217000.0</v>
       </c>
       <c r="F30">
         <v>-20815000.0</v>
       </c>
       <c r="G30">
         <v>-16358000.0</v>
       </c>
       <c r="H30">
         <v>-10240000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
       <c r="AA1" t="s">
         <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>577937000.0</v>
+      </c>
+      <c r="C2">
         <v>620178000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>472359000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>448277000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>434942000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>342699000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>341069000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>241086000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>204954000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>393393000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>397008000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>386011000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>411299000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>569196000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>454984000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>450585000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>468350000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>501435000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>495518000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>528917000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>207811000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>222826000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>201383000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>192414000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>86484000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8712750.0</v>
       </c>
       <c r="AA2">
         <v>8712750.0</v>
       </c>
       <c r="AB2">
         <v>8712750.0</v>
       </c>
       <c r="AC2">
         <v>8712750.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2">
+        <v>8712750.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
-        <v>16255000</v>
+        <v>7364000</v>
       </c>
       <c r="C3">
         <v>16255000</v>
       </c>
       <c r="D3">
+        <v>16255000</v>
+      </c>
+      <c r="E3">
         <v>8003000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8252000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9284000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9280000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>11733000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11121000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>10597000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>9553000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8560000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7285000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6457000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6548000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5855000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4914000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2951000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5947000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5016000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4446000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4725000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4258000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3640000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3085000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2561250</v>
       </c>
       <c r="AA3">
         <v>2561250</v>
       </c>
       <c r="AB3">
         <v>2561250</v>
       </c>
       <c r="AC3">
         <v>2561250</v>
       </c>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3">
+        <v>2561250</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>10997000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-25288000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>114212000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>4399000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-17765000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-33085000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>5917000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-33399000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>321106000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>7807000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>140130000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>115883000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>29724000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>51567000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>27741000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>25070000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>32799000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>26720000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>129775000.0</v>
+      </c>
+      <c r="C6">
         <v>-42241000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>147819000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>24082000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>13335000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>92244000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1630000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>99983000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>36132000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-188439000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3615000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>10997000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-25288000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-157897000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>114212000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>4399000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-17765000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-33085000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>5917000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-33399000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>321106000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-15015000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>21443000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>8969000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>105930000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12908250.0</v>
       </c>
       <c r="AA6">
         <v>12908250.0</v>
       </c>
       <c r="AB6">
         <v>12908250.0</v>
       </c>
       <c r="AC6">
         <v>12908250.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6">
+        <v>12908250.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7">
-        <v>-8542000.0</v>
+        <v>94770000.0</v>
       </c>
       <c r="C7">
+        <v>-61217000.0</v>
+      </c>
+      <c r="D7">
         <v>8542000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-9233000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>691000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3942000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>27189000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>24173000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>13472000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-161062000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>22924000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>45315000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>94849000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-120907000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>132076000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2665000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-5265000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-17682000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>21736000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-15839000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-7631000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>14393000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>8678000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1109000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-18708000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7248750.0</v>
       </c>
       <c r="AA7">
         <v>7248750.0</v>
       </c>
       <c r="AB7">
         <v>7248750.0</v>
       </c>
       <c r="AC7">
         <v>7248750.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7">
+        <v>7248750.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>36301000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-32387000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>9769000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-13559000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-26050000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-10877000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>18772000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-16177000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-9326000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
+        <v>-24471000.0</v>
+      </c>
+      <c r="C9">
         <v>-33655000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>62808000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-69104000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-60155000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-15052000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>44334000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-18238000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-45322000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-14226000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-16638000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>36301000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-32387000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-4537000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>9769000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-13559000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-26050000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-10877000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>18772000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-16177000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-9326000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-3655000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>17702000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-9003000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-9671000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1446000.0</v>
       </c>
       <c r="AA9">
         <v>-1446000.0</v>
       </c>
       <c r="AB9">
         <v>-1446000.0</v>
       </c>
       <c r="AC9">
         <v>-1446000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9">
+        <v>-1446000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-38717000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>36314000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2403000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>1087000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1575000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-5790000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-10385000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-82000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-4298000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1469000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-8964000.0</v>
       </c>
-      <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10"/>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1549000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-12177000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>11713000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>11726000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1496000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-2020000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-5002000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>9092000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2070000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-298000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>-9903000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-136000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>6544000.0</v>
       </c>
-      <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>15686000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>21979000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>23554000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3008000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14466000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1123000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1116000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1092000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>32630000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>22059000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>1943000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2075000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2751000.0</v>
       </c>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>2403000.0</v>
       </c>
       <c r="N13">
+        <v>2403000.0</v>
+      </c>
+      <c r="O13">
         <v>-11785000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-13295000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>17720000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>22441000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-7685000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1039000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2408000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1993000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>879000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>8030000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-15581000.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>7862000.0</v>
+      </c>
+      <c r="C14">
         <v>7834000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>7985000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>7036000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7627000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6808000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7686000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6539000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6029000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5861000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5561000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5264000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4982000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4751000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>4513000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4229000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3993000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>4149000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>4133000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3962000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3789000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4157000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4020000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3614000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>3670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4145750.0</v>
       </c>
       <c r="AA14">
         <v>4145750.0</v>
       </c>
       <c r="AB14">
         <v>4145750.0</v>
       </c>
       <c r="AC14">
         <v>4145750.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14">
+        <v>4145750.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16">
+        <v>707712000.0</v>
+      </c>
+      <c r="C16">
         <v>577937000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>620178000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>472359000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>448277000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>434943000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>342699000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>341069000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>241086000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>204954000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>393393000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>397008000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>386011000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>411299000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>569196000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>454984000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>450585000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>468350000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>501435000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>495518000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>528917000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>207811000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>222826000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>201383000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>192414000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21621000.0</v>
       </c>
       <c r="AA16">
         <v>21621000.0</v>
       </c>
       <c r="AB16">
         <v>21621000.0</v>
       </c>
       <c r="AC16">
         <v>21621000.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16">
+        <v>21621000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>121318000.0</v>
+      </c>
+      <c r="C18">
         <v>-66630000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>160811000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>21127000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>8364000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-17995000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>16910000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>11796000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-17359000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-198063000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3561000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>28617000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>77825000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-155720000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>98572000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>4499000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-16552000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-33085000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>6967000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-28465000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-42553000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-14871000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>21781000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>9847000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-24904000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-259250.0</v>
       </c>
       <c r="AA18">
         <v>-259250.0</v>
       </c>
       <c r="AB18">
         <v>-259250.0</v>
       </c>
       <c r="AC18">
         <v>-259250.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18">
+        <v>-259250.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>140</v>
+      </c>
+      <c r="B19">
+        <v>7942000.0</v>
+      </c>
       <c r="C19">
+        <v>-2134000.0</v>
+      </c>
+      <c r="D19">
         <v>2315000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-6664000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3462000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-5920000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-24560000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>26966000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>42705000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1018000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-9607000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-17650000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-103143000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-8107000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-300000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-5855000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-100000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2951000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1050000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-6421000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4446000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-4725000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1050000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-3640000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-750000.0</v>
       </c>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
-      <c r="D21"/>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>115000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>17220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21821000.0</v>
       </c>
       <c r="Q21">
         <v>21821000.0</v>
       </c>
       <c r="R21">
         <v>21821000.0</v>
       </c>
-      <c r="S21"/>
+      <c r="S21">
+        <v>21821000.0</v>
+      </c>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22">
+        <v>11416000.0</v>
+      </c>
+      <c r="C22">
         <v>-11006000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3729000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>15653000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-9354000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-31064000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-26429000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-24003000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-46575000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-47231000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-35077000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-28494000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-37371000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-56995000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-40247000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-11580000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-40817000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-47834000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-45816000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-44762000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-56874000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-32065000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>10846000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>8365000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-10072000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11183000.0</v>
       </c>
       <c r="AA22">
         <v>-11183000.0</v>
       </c>
       <c r="AB22">
         <v>-11183000.0</v>
       </c>
       <c r="AC22">
         <v>-11183000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22">
+        <v>-11183000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
+        <v>-1658000.0</v>
+      </c>
+      <c r="C23">
         <v>15296000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>948000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1616000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-26000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>155000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>15000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>49488000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>45000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-9607000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="M23">
         <v>30000.0</v>
       </c>
       <c r="N23">
+        <v>30000.0</v>
+      </c>
+      <c r="O23">
         <v>-527000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>17220000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-100000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-6127000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1474000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-6997000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-3529000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-25467000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1505000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-4258000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-371000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13041250.0</v>
       </c>
       <c r="AA23">
         <v>13041250.0</v>
       </c>
       <c r="AB23">
         <v>13041250.0</v>
       </c>
       <c r="AC23">
         <v>13041250.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23">
+        <v>13041250.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>144</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>11226000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-21752000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1140000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-8252000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>14000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>38699000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-11121000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>7369000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-54000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-30000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-7285000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-300000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>100000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-100000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1405000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-1050000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-1405000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-4446000.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>100000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
-        <v>-51776000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="C25">
+        <v>899000.0</v>
+      </c>
+      <c r="D25">
         <v>108073000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>121000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>465000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3251000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>486000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>36000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-18000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-686000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-985000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-544000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>672000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1003000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-9909000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2941000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2404000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2419000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2350000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2303000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2221000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2225000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2191000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2267000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2965000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1340750.0</v>
       </c>
       <c r="AA25">
         <v>1340750.0</v>
       </c>
       <c r="AB25">
         <v>1340750.0</v>
       </c>
       <c r="AC25">
         <v>1340750.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25">
+        <v>1340750.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>350000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>-350000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
-[...1 lines deleted...]
-      </c>
+      <c r="L26"/>
       <c r="M26">
         <v>30000.0</v>
       </c>
       <c r="N26">
-        <v>0.0</v>
+        <v>30000.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26">
         <v>-100000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>0.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1474000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>0.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-3529000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-1474000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1361000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-338000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-507000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-516000.0</v>
       </c>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
+        <v>14019000.0</v>
+      </c>
+      <c r="C27">
         <v>13115000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>16227000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>15553000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>17187000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>16236000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>17258000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>16784000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>20854000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>15652000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>13569000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>15636000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>21978000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>22885000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>18687000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>12099000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>28047000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>28814000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>30511000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>30887000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>20388000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1144000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>304000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>350000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>326000.0</v>
       </c>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>515000.0</v>
+      </c>
+      <c r="C28">
         <v>15296000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>948000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1616000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>181000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>106875000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>15000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>49488000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-335000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>45000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="M28">
         <v>30000.0</v>
       </c>
       <c r="N28">
+        <v>30000.0</v>
+      </c>
+      <c r="O28">
         <v>-527000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>17220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="Q28">
         <v>-100000.0</v>
       </c>
       <c r="R28">
         <v>-100000.0</v>
       </c>
       <c r="S28">
         <v>-100000.0</v>
       </c>
       <c r="T28">
+        <v>-100000.0</v>
+      </c>
+      <c r="U28">
         <v>-3529000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>363659000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-144000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-338000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-878000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>131484000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13166250.0</v>
       </c>
       <c r="AA28">
         <v>13166250.0</v>
       </c>
       <c r="AB28">
         <v>13166250.0</v>
       </c>
       <c r="AC28">
         <v>13166250.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28">
+        <v>13166250.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>128682000.0</v>
+      </c>
+      <c r="C29">
         <v>-50375000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>144556000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>29130000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>16616000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-8711000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>26190000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>23529000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-6238000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-187466000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5992000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>37177000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>85110000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-149263000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>105120000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>10354000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-11638000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-30134000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>12914000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-23449000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-38107000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-10146000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>26039000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>13487000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-21819000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2302000.0</v>
       </c>
       <c r="AA29">
         <v>2302000.0</v>
       </c>
       <c r="AB29">
         <v>2302000.0</v>
       </c>
       <c r="AC29">
         <v>2302000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29">
+        <v>2302000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>578000.0</v>
+      </c>
+      <c r="C30">
         <v>-7163000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2315000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-6664000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3462000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5920000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-24560000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>26966000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>42705000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1018000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-9607000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-26210000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-110428000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-8107000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-8128000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-5855000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-6127000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2951000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-6997000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-6421000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-4446000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-4725000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-4258000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-3640000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-3735000.0</v>
       </c>
-      <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
+      <c r="AD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>