--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
@@ -229,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -845,11499 +851,12282 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>3982000.0</v>
+      </c>
+      <c r="C2">
         <v>2571000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2517000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4737000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3015000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3313000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3767000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2977000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>468000.0</v>
+      </c>
+      <c r="C5">
         <v>451000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>545000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>401000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>452000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-188000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-115000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>5250000.0</v>
+      </c>
+      <c r="C7">
         <v>8375000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>11138000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>12574000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>14455000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>13007000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>14331000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>13864000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
+        <v>9000.0</v>
+      </c>
+      <c r="C8">
         <v>8000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="E8">
         <v>4000.0</v>
       </c>
       <c r="F8">
         <v>4000.0</v>
       </c>
       <c r="G8">
-        <v>0.0</v>
+        <v>4000.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>502613000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>487347000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>394963000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>18303000.0</v>
+      </c>
+      <c r="C10">
         <v>36997000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>135704000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>81347000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>186816000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>220383000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>69565000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>24035000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>77844000.0</v>
+      </c>
+      <c r="C12">
         <v>56939000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>135704000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>125827000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>190734000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>243513000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>117663000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>90852000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
+        <v>9000.0</v>
+      </c>
+      <c r="C13">
         <v>8000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="E13">
         <v>4000.0</v>
       </c>
       <c r="F13">
         <v>4000.0</v>
       </c>
       <c r="G13">
         <v>4000.0</v>
       </c>
       <c r="H13">
+        <v>4000.0</v>
+      </c>
+      <c r="I13">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>9884955.0</v>
+      </c>
+      <c r="C14">
         <v>6264612.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>24873488.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>42695227.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>39855403.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>34177697.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>21931256.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>21171050.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>4000.0</v>
       </c>
       <c r="F15">
         <v>4000.0</v>
       </c>
-      <c r="G15"/>
+      <c r="G15">
+        <v>4000.0</v>
+      </c>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>23</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>151000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1308000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>9210000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7641000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7891000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6846000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3181000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-    </row>
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>88533000.0</v>
+      </c>
+      <c r="C23">
         <v>70094000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>151527000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>146693000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>235369000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>265302000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>146520000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>107731000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
-    </row>
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>15110000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>10019000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>-13053000.0</v>
+      </c>
+      <c r="C28">
         <v>-28622000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-124566000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-68773000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-172361000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-207376000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-55234000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-10171000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>53545000.0</v>
+      </c>
+      <c r="C29">
         <v>-28973000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>92080000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>103900000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>184731000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>220039000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-64891000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-13748000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
-    </row>
-    <row r="31" spans="1:8">
+      <c r="I30"/>
+    </row>
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>103900000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>184731000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>220039000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-64891000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-13748000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>61629000.0</v>
+      </c>
+      <c r="C32">
         <v>40404000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>117178000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>100416000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>165467000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>219743000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>106408000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>84880000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:8">
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>5671000.0</v>
+      </c>
+      <c r="C33">
         <v>7953000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>10443000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>13148000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>30945000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>15285000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>26294000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>15362000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:8">
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34">
-        <v>46000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="C34">
         <v>46000.0</v>
       </c>
       <c r="D34">
+        <v>46000.0</v>
+      </c>
+      <c r="E34">
         <v>9664000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>11681000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>379000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
-    </row>
-    <row r="35" spans="1:8">
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>13755000.0</v>
+      </c>
+      <c r="C35">
         <v>79087000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>35541000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>9664000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>11681000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>14989000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>197593000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>113990000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:8">
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>715000.0</v>
+      </c>
+      <c r="C36">
         <v>627000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>625000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>634000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>866000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>377000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>188000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>178000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:8">
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>-2375999.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>634000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>866000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>7278.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>188000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>178000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:8">
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>5018000.0</v>
+      </c>
+      <c r="C39">
         <v>5202000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5380000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7718000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>13690000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>6504000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2563000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1517000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:8">
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>13526000.0</v>
+      </c>
+      <c r="C40">
         <v>15557000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>16842000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>16039000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>25394000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>16564000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>7599000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3258000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:8">
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>233000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>133000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>4488000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>3635000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>861000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:8">
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>695269000.0</v>
+      </c>
+      <c r="C42">
         <v>588576000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>578325000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>502613000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>487347000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>394963000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1421000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>179000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:8">
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>17668000.0</v>
+      </c>
+      <c r="C45">
         <v>19108000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>20573000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>22082000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>22231000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>14908000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>16087000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>15184000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:8">
+    <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>4956000.0</v>
+      </c>
+      <c r="C46">
         <v>7326000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>9818000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>12514000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>14969000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>14908000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>16087000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>15184000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:8">
+    <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>4816000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>14969000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>14908000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>16087000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>15184000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:8">
+    <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-642201000.0</v>
+      </c>
+      <c r="C48">
         <v>-618008000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-486797000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-399118000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-303072000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-174740000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-66197000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-13933000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
+    <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-399118000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-303072000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-174740000.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-    </row>
-    <row r="51" spans="1:8">
+      <c r="I50"/>
+    </row>
+    <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>5250000.0</v>
+      </c>
+      <c r="C51">
         <v>8375000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>11138000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>12574000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>14455000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>13007000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>14331000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>13864000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:8">
+    <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>3725000.0</v>
+      </c>
+      <c r="C52">
         <v>3458000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3239000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3143000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2907000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2506000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2452000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1254000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:8">
+    <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53">
+        <v>59541000.0</v>
+      </c>
+      <c r="C53">
         <v>19942000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>-70000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>44480000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>3918000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>23130000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>48098000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>66817000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:8">
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>88533000.0</v>
+      </c>
+      <c r="C55">
         <v>70094000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>151527000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>146693000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>235369000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>265302000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>146520000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>107731000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>82862000.0</v>
+      </c>
+      <c r="C56">
         <v>62141000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>141084000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>133545000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>204424000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>250017000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>120226000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>92369000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>21233000.0</v>
+      </c>
+      <c r="C57">
         <v>21737000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>23906000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>33129000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>38957000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>30274000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>13818000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>7489000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>34988000.0</v>
+      </c>
+      <c r="C58">
         <v>99067000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>59447000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>42793000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>50638000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>45263000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>211411000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>121479000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>53545000.0</v>
+      </c>
+      <c r="C60">
         <v>-28973000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>92080000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>103900000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>184731000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>220039000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-64891000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-13748000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
+      <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>90</v>
       </c>
       <c r="AD1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AE1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>92</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>7639000.0</v>
+      </c>
+      <c r="C2">
+        <v>3982000.0</v>
+      </c>
+      <c r="D2">
         <v>4651000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3937000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>4460000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2571000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2740000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>6819000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2842000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2517000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2941000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3241000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2822000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4737000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2931000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2762000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3755000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3015000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2601000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1593000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2810000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3313000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>7682000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3296000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>3296000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3767000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>438000.0</v>
+      </c>
+      <c r="C5">
+        <v>468000.0</v>
+      </c>
+      <c r="D5">
         <v>455000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>420000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>447000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>451000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>577000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>494000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>476000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>545000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>497000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>497000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>499000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>401000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>159000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>50000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>204000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>452000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-250000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-251000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-227000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-188000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>32000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>150000.0</v>
       </c>
-      <c r="X5"/>
-      <c r="Y5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-115000.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>4353000.0</v>
+      </c>
+      <c r="C7">
+        <v>5250000.0</v>
+      </c>
+      <c r="D7">
         <v>6065000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>6878000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>7874000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>8375000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>9133000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>9837000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>10485000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>11138000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>11772000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>12414000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>11965000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>12574000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>13033000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>13437000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>14377000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>14455000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>12421000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>12527000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>12870000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>13007000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>13346000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>13711000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7">
+      <c r="Z7"/>
+      <c r="AA7">
         <v>14331000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
         <v>9000.0</v>
       </c>
       <c r="C8">
         <v>9000.0</v>
       </c>
       <c r="D8">
         <v>9000.0</v>
       </c>
       <c r="E8">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="F8">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="G8">
         <v>8000.0</v>
       </c>
       <c r="H8">
+        <v>8000.0</v>
+      </c>
+      <c r="I8">
+        <v>8000.0</v>
+      </c>
+      <c r="J8">
         <v>7000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>7000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="L8">
         <v>4000.0</v>
       </c>
       <c r="M8">
         <v>4000.0</v>
       </c>
       <c r="N8">
         <v>4000.0</v>
       </c>
       <c r="O8">
         <v>4000.0</v>
       </c>
       <c r="P8">
         <v>4000.0</v>
       </c>
       <c r="Q8">
         <v>4000.0</v>
       </c>
       <c r="R8">
         <v>4000.0</v>
       </c>
       <c r="S8">
         <v>4000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>4000.0</v>
+      </c>
+      <c r="U8">
+        <v>4000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>506320000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>502613000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9"/>
       <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9">
         <v>487347000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>482615000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>401363000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>397857000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>394963000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>30154000.0</v>
+      </c>
+      <c r="C10">
+        <v>18413000.0</v>
+      </c>
+      <c r="D10">
         <v>41946000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>18661000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>73763000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>36997000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>35331000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>45148000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>24367000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>135774000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>70429000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>90828000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>78671000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>81347000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>86440000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>71172000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>104562000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>186816000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>239734000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>187650000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>200362000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>220383000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>31816000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>63453000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-117663000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>69565000.0</v>
       </c>
-      <c r="Z10"/>
-[...1 lines deleted...]
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-90852000.0</v>
       </c>
-      <c r="AC10"/>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>55083000.0</v>
+      </c>
+      <c r="C12">
+        <v>77954000.0</v>
+      </c>
+      <c r="D12">
         <v>99096000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>122945000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>137861000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>56939000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>74922000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>94606000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>112955000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>135774000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>70429000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>90838000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>103516000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>125827000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>142304000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>159344000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>183222000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>190734000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>242185000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>190653000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>213415000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>243513000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>70064000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>128897000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>117663000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>117663000.0</v>
       </c>
-      <c r="Z12"/>
-[...1 lines deleted...]
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12">
         <v>90852000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
         <v>9000.0</v>
       </c>
       <c r="C13">
         <v>9000.0</v>
       </c>
       <c r="D13">
         <v>9000.0</v>
       </c>
       <c r="E13">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="F13">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="G13">
         <v>8000.0</v>
       </c>
       <c r="H13">
+        <v>8000.0</v>
+      </c>
+      <c r="I13">
+        <v>8000.0</v>
+      </c>
+      <c r="J13">
         <v>7000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>7000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="L13">
         <v>4000.0</v>
       </c>
       <c r="M13">
         <v>4000.0</v>
       </c>
       <c r="N13">
         <v>4000.0</v>
       </c>
       <c r="O13">
         <v>4000.0</v>
       </c>
       <c r="P13">
         <v>4000.0</v>
       </c>
       <c r="Q13">
         <v>4000.0</v>
       </c>
       <c r="R13">
         <v>4000.0</v>
       </c>
       <c r="S13">
         <v>4000.0</v>
       </c>
       <c r="T13">
         <v>4000.0</v>
       </c>
       <c r="U13">
         <v>4000.0</v>
       </c>
-      <c r="V13"/>
+      <c r="V13">
+        <v>4000.0</v>
+      </c>
       <c r="W13">
+        <v>4000.0</v>
+      </c>
+      <c r="X13"/>
+      <c r="Y13">
         <v>2000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>4000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>10402967.0</v>
+      </c>
+      <c r="C14">
+        <v>10383655.0</v>
+      </c>
+      <c r="D14">
         <v>10369535.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>10351120.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>8709693.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>6282056.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>6272291.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>3092338.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>3092338.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>12672694.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>43496975.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>43215478.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>42910065.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>42836163.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>42761928.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>42665598.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>42511559.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>42341972.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>42399984.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>37619039.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>37434261.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>31465208.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>36890186.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21931256.0</v>
       </c>
       <c r="Y14">
         <v>21931256.0</v>
       </c>
       <c r="Z14">
         <v>21931256.0</v>
       </c>
       <c r="AA14">
+        <v>21931256.0</v>
+      </c>
+      <c r="AB14">
+        <v>21931256.0</v>
+      </c>
+      <c r="AC14">
         <v>21551153.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>21551153.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21171050.0</v>
       </c>
       <c r="AE14">
         <v>21171050.0</v>
       </c>
       <c r="AF14">
         <v>21171050.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14">
+        <v>21171050.0</v>
+      </c>
+      <c r="AH14">
+        <v>21171050.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>4000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>4000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
-[...4 lines deleted...]
-      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
       <c r="S15">
         <v>4000.0</v>
       </c>
       <c r="T15">
         <v>4000.0</v>
       </c>
       <c r="U15">
         <v>4000.0</v>
       </c>
-      <c r="V15"/>
+      <c r="V15">
+        <v>4000.0</v>
+      </c>
       <c r="W15">
+        <v>4000.0</v>
+      </c>
+      <c r="X15"/>
+      <c r="Y15">
         <v>2000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>23</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>168000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>579000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="F16"/>
+      <c r="G16">
         <v>151000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>655000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1326000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>721000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1308000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>3950000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>6952000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>7027000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>9210000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>10725000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>13133000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>15067000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>7641000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>6637000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>6812000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>7581000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>7891000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>9132000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>8806000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>6846000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18">
         <v>737000.0</v>
       </c>
-      <c r="T18"/>
-[...1 lines deleted...]
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18">
         <v>2610000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>64558000.0</v>
+      </c>
+      <c r="C23">
+        <v>89582000.0</v>
+      </c>
+      <c r="D23">
         <v>109764000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>134706000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>150699000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>70094000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>88426000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>108811000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>127902000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>153903000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>85852000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>106130000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>121738000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>146693000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>164069000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>182523000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>210470000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>235369000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>263068000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>211876000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>234540000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>265302000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>92183000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>148676000.0</v>
       </c>
-      <c r="X23"/>
-      <c r="Y23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>146520000.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...4 lines deleted...]
-      </c>
+      <c r="M26"/>
+      <c r="N26"/>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>15110000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>492000.0</v>
       </c>
-      <c r="S26"/>
-[...6 lines deleted...]
-      </c>
+      <c r="U26"/>
+      <c r="V26"/>
       <c r="W26">
         <v>0.0</v>
       </c>
-      <c r="X26"/>
+      <c r="X26">
+        <v>0.0</v>
+      </c>
       <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>10019000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>-25801000.0</v>
+      </c>
+      <c r="C28">
+        <v>-13163000.0</v>
+      </c>
+      <c r="D28">
         <v>-35881000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-11783000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-65889000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-28622000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-26198000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-35311000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-13882000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-124636000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-58657000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-78414000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-66706000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-68773000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-73407000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-57735000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-90185000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-172361000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-227313000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-175123000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-187492000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-207376000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-18470000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-49742000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>117663000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-55234000.0</v>
       </c>
-      <c r="Z28"/>
-[...1 lines deleted...]
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28">
         <v>90852000.0</v>
       </c>
-      <c r="AC28"/>
-      <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>31789000.0</v>
+      </c>
+      <c r="C29">
+        <v>53545000.0</v>
+      </c>
+      <c r="D29">
         <v>71833000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>101866000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>116445000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-28973000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>50096000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>67229000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>59796000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>92080000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>54821000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>69635000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>84750000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>103900000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>122013000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>136981000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>152886000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>184731000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>217011000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>168884000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>195220000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>220039000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-136668000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>121958000.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
-    </row>
-    <row r="31" spans="1:32">
+      <c r="AG30"/>
+      <c r="AH30"/>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>69635000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>84750000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>103900000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>122013000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>136981000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>152886000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>184731000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>217011000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>168884000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>195220000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>220039000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-136668000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-104573000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-64891000.0</v>
       </c>
-      <c r="Y31"/>
-      <c r="Z31"/>
       <c r="AA31"/>
-      <c r="AB31">
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31">
         <v>-13748000.0</v>
       </c>
-      <c r="AC31"/>
-      <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>36307000.0</v>
+      </c>
+      <c r="C32">
+        <v>61629000.0</v>
+      </c>
+      <c r="D32">
         <v>81448000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>107679000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>124257000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>40404000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>58866000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>76006000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>99184000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>117178000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>52175000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>67018000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>81350000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>100416000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>119552000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>136032000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>153720000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>165467000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>213890000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>166544000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>194595000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>219743000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>53709000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>116865000.0</v>
       </c>
-      <c r="X32"/>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>4929000.0</v>
+      </c>
+      <c r="C33">
+        <v>6719999.0</v>
+      </c>
+      <c r="D33">
         <v>6329000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>6762000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>7494000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>7953000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>8604000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>9241000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>9838000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>12818999.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>11209000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>11887000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>12309000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>13148000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>13976000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>14838000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>15394000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>30945000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>14398000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>15234000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>14714000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>15285000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>18490000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>16447000.0</v>
       </c>
-      <c r="X33"/>
-      <c r="Y33">
+      <c r="Z33"/>
+      <c r="AA33">
         <v>26294000.0</v>
       </c>
-      <c r="Z33"/>
-      <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33"/>
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="B34"/>
       <c r="C34">
-        <v>46000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="D34">
         <v>46000.0</v>
       </c>
       <c r="E34">
         <v>46000.0</v>
       </c>
       <c r="F34">
         <v>46000.0</v>
       </c>
       <c r="G34">
         <v>46000.0</v>
       </c>
       <c r="H34">
         <v>46000.0</v>
       </c>
       <c r="I34">
         <v>46000.0</v>
       </c>
       <c r="J34">
         <v>46000.0</v>
       </c>
-      <c r="K34"/>
+      <c r="K34">
+        <v>46000.0</v>
+      </c>
       <c r="L34">
+        <v>46000.0</v>
+      </c>
+      <c r="M34"/>
+      <c r="N34">
         <v>8909000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>9664000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>133000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>133000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>134000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>11681000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>11277000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>267000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>267000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>379000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>295000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>99000.0</v>
       </c>
-      <c r="X34"/>
-      <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>9447000.0</v>
+      </c>
+      <c r="C35">
+        <v>14803999.0</v>
+      </c>
+      <c r="D35">
         <v>15944000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>12575000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>15306000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>77330000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>17374000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>18018000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>49226000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>37917000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>8563000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>9270000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>8909000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>9664000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>11515000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>13889000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>16228000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>11681000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>11277000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>12894000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>14089000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>14989000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>208867000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>11354000.0</v>
       </c>
-      <c r="X35"/>
-      <c r="Y35">
+      <c r="Z35"/>
+      <c r="AA35">
         <v>197593000.0</v>
       </c>
-      <c r="Z35"/>
-      <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>759000.0</v>
+      </c>
+      <c r="C36">
+        <v>714999.0</v>
+      </c>
+      <c r="D36">
         <v>713000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>640000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>632000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>627000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>635000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>631000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>625000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>624999.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>623000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>624000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>632000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>634000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>653000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>616000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>616000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>866000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>748000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>1481000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>188000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>377000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>2844000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>235000.0</v>
       </c>
-      <c r="X36"/>
-      <c r="Y36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>188000.0</v>
       </c>
-      <c r="Z36"/>
-      <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36"/>
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38">
         <v>-1757000.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38"/>
       <c r="K38">
-        <v>624000.0</v>
+        <v>1.0</v>
       </c>
       <c r="L38"/>
       <c r="M38">
+        <v>624000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>634000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>653000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>616000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>616000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>866000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>13906000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>1481000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>188000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>7278.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>2844000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>235000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>235000.0</v>
       </c>
-      <c r="Y38"/>
-      <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>4546000.0</v>
+      </c>
+      <c r="C39">
+        <v>4908000.0</v>
+      </c>
+      <c r="D39">
         <v>4339000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>4999000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>5344000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>5202000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>4900000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>4964000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>5109000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>5310000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>4214000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>3405000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>5913000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>7718000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>7789000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>8341000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>11854000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>13690000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>6485000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>5989000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>6411000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>6504000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>3629000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>3332000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>3332000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>2563000.0</v>
       </c>
-      <c r="Z39"/>
-      <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39"/>
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>11989000.0</v>
+      </c>
+      <c r="C40">
+        <v>13526000.0</v>
+      </c>
+      <c r="D40">
         <v>13605000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>12209000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>11001000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>15557000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>14161000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>12064000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>12043000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>16842000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>12322000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>13795000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>15081000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>16039000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>13678000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>12824000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>19239000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>25394000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>22760000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>19060000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>12283000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>16564000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>9782000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>9612000.0</v>
       </c>
-      <c r="X40"/>
-      <c r="Y40">
+      <c r="Z40"/>
+      <c r="AA40">
         <v>7599000.0</v>
       </c>
-      <c r="Z40"/>
-      <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
       <c r="AE40"/>
       <c r="AF40"/>
-    </row>
-    <row r="41" spans="1:32">
+      <c r="AG40"/>
+      <c r="AH40"/>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>93000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>233000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>1689000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>3386000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>5146000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>133000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>11277000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>3000000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>3776000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>4488000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>15475000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>3289000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>3289000.0</v>
       </c>
-      <c r="Y41"/>
-      <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>696583000.0</v>
+      </c>
+      <c r="C42">
+        <v>695269000.0</v>
+      </c>
+      <c r="D42">
         <v>693689000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>692220000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>690909000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>588576000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>585369000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>583326000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>580972999.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>578325000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>513225000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>509998000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>506320000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>502613000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>499082000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>495538000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>491365000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>487347000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>482615000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>401363000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>397857000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>394963000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>3620000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>228829000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>-64891000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>1421000.0</v>
       </c>
-      <c r="Z42"/>
-[...1 lines deleted...]
-      <c r="AB42">
+      <c r="AB42"/>
+      <c r="AC42"/>
+      <c r="AD42">
         <v>-13748000.0</v>
       </c>
-      <c r="AC42"/>
-      <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42"/>
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>17228000.0</v>
+      </c>
+      <c r="C45">
+        <v>17668000.0</v>
+      </c>
+      <c r="D45">
         <v>18071000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>18357000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>18838000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>19108000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>19510000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>19902000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>20622000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>20573000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>21318000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>21689000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>21699000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>22082000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>22369000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>13753000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>14526000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>14908000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>15646000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>16212000.0</v>
       </c>
-      <c r="X45"/>
-      <c r="Y45">
+      <c r="Z45"/>
+      <c r="AA45">
         <v>16087000.0</v>
       </c>
-      <c r="Z45"/>
-      <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>4170000.0</v>
+      </c>
+      <c r="C46">
+        <v>4956000.0</v>
+      </c>
+      <c r="D46">
         <v>5616000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>6122000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>6862000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>7326000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>7969000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>8610000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>9213000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>9818000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>10586000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>11263000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>11677000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>12514000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>13323000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>14222000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>14778000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>14969000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>13158000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>13753000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>14526000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>14908000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>15646000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>16212000.0</v>
       </c>
-      <c r="X46"/>
-      <c r="Y46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>16087000.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>11263000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>4369000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>4816000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>13323000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>14222000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>14778000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>14969000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>6272000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>13753000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>14526000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>14908000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>15646000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>16212000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>16212000.0</v>
       </c>
-      <c r="Y47"/>
-      <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-665241000.0</v>
+      </c>
+      <c r="C48">
+        <v>-642201000.0</v>
+      </c>
+      <c r="D48">
         <v>-622320000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-590783000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-574920000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-618008000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-535858000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-516599000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-521659999.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-486797000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-458905000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-440864000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-422073000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-399118000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-377232000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-358611000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-338687000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-303072000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-265358000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-232232000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-202414000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-174740000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-140320000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-107023000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-107023000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-66197000.0</v>
       </c>
-      <c r="Z48"/>
-      <c r="AA48"/>
       <c r="AB48"/>
       <c r="AC48"/>
       <c r="AD48"/>
       <c r="AE48"/>
       <c r="AF48"/>
-    </row>
-    <row r="49" spans="1:32">
+      <c r="AG48"/>
+      <c r="AH48"/>
+    </row>
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-422073000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-399118000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49"/>
       <c r="P49"/>
-      <c r="Q49">
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49">
         <v>-303072000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-265358000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-232232000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-202414000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-174740000.0</v>
       </c>
-      <c r="V49"/>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-    </row>
-    <row r="51" spans="1:32">
+      <c r="AG50"/>
+      <c r="AH50"/>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>4353000.0</v>
+      </c>
+      <c r="C51">
+        <v>5250000.0</v>
+      </c>
+      <c r="D51">
         <v>6065000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>6878000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>7874000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>8375000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>9133000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>9837000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>10485000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>11138000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>11772000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>12414000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>11965000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>12574000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>13033000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>13437000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>14377000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>14455000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>12421000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>12527000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>12870000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>13007000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>13346000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>13711000.0</v>
       </c>
-      <c r="X51"/>
-      <c r="Y51">
+      <c r="Z51"/>
+      <c r="AA51">
         <v>14331000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>3694000.0</v>
+      </c>
+      <c r="C52">
+        <v>3725000.0</v>
+      </c>
+      <c r="D52">
         <v>3563000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>3540000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>3487000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>3458000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>3400000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>3355000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>3274000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>3239000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>3255000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>3237000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>3149000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>3143000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>3207000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>2934000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>3295000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>2907000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>2782000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>2633000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>2557000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>2506000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>2520000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>2456000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>2452000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
-    </row>
-    <row r="53" spans="1:32">
+      <c r="AG52"/>
+      <c r="AH52"/>
+    </row>
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53">
+        <v>24929000.0</v>
+      </c>
+      <c r="C53">
+        <v>59541000.0</v>
+      </c>
+      <c r="D53">
         <v>57150000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>104284000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>64098000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>19942000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>39591000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>49458000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>88588000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>0.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>10000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>24845000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>44480000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>55864000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>88172000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>78660000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>3918000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>2451000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>3003000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>13053000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>23130000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>38248000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>65444000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>235326000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>48098000.0</v>
       </c>
-      <c r="Z53"/>
-[...1 lines deleted...]
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53">
         <v>181704000.0</v>
       </c>
-      <c r="AC53"/>
-      <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-    </row>
-    <row r="54" spans="1:32">
+      <c r="AG53"/>
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>64558000.0</v>
+      </c>
+      <c r="C55">
+        <v>89582000.0</v>
+      </c>
+      <c r="D55">
         <v>109764000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>134706000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>150699000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>70094000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>88426000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>108811000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>127902000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>153903000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>85852000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>106130000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>121738000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>146693000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>164069000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>182523000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>210470000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>235369000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>263068000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>211876000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>234540000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>265302000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>92183000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>148676000.0</v>
       </c>
-      <c r="X55"/>
-      <c r="Y55">
+      <c r="Z55"/>
+      <c r="AA55">
         <v>146520000.0</v>
       </c>
-      <c r="Z55"/>
-      <c r="AA55"/>
       <c r="AB55"/>
       <c r="AC55"/>
       <c r="AD55"/>
       <c r="AE55"/>
       <c r="AF55"/>
-    </row>
-    <row r="56" spans="1:32">
+      <c r="AG55"/>
+      <c r="AH55"/>
+    </row>
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>59629000.0</v>
+      </c>
+      <c r="C56">
+        <v>82862000.0</v>
+      </c>
+      <c r="D56">
         <v>103435000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>127944000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>143205000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>62141000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>79822000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>99570000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>118064000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>141084000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>74643000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>94243000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>109429000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>133545000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>150093000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>167685000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>195076000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>204424000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>248670000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>196642000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>219826000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>250017000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>73693000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>132229000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>117663000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>120226000.0</v>
       </c>
-      <c r="Z56"/>
-[...1 lines deleted...]
-      <c r="AB56">
+      <c r="AB56"/>
+      <c r="AC56"/>
+      <c r="AD56">
         <v>90852000.0</v>
       </c>
-      <c r="AC56"/>
-      <c r="AD56"/>
       <c r="AE56"/>
       <c r="AF56"/>
-    </row>
-    <row r="57" spans="1:32">
+      <c r="AG56"/>
+      <c r="AH56"/>
+    </row>
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>23322000.0</v>
+      </c>
+      <c r="C57">
+        <v>21233000.0</v>
+      </c>
+      <c r="D57">
         <v>21987000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>20265000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>18948000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>21737000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>20956000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>23564000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>18880000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>23906000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>22468000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>27225000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>28079000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>33129000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>30541000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>31653000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>41356000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>38957000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>34780000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>30098000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>25231000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>30274000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>19984000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>15364000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>15364000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>13818000.0</v>
       </c>
-      <c r="Z57"/>
-      <c r="AA57"/>
       <c r="AB57"/>
       <c r="AC57"/>
       <c r="AD57"/>
       <c r="AE57"/>
       <c r="AF57"/>
-    </row>
-    <row r="58" spans="1:32">
+      <c r="AG57"/>
+      <c r="AH57"/>
+    </row>
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>32769000.0</v>
+      </c>
+      <c r="C58">
+        <v>36037000.0</v>
+      </c>
+      <c r="D58">
         <v>37931000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>32840000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>34254000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>99067000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>38330000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>41582000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>68106000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>61823000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>31031000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>36495000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>36988000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>42793000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>42056000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>45542000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>57584000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>50638000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>46057000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>42992000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>39320000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>45263000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>228851000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>26718000.0</v>
       </c>
-      <c r="X58"/>
-      <c r="Y58">
+      <c r="Z58"/>
+      <c r="AA58">
         <v>211411000.0</v>
       </c>
-      <c r="Z58"/>
-      <c r="AA58"/>
       <c r="AB58"/>
       <c r="AC58"/>
       <c r="AD58"/>
       <c r="AE58"/>
       <c r="AF58"/>
-    </row>
-    <row r="59" spans="1:32">
+      <c r="AG58"/>
+      <c r="AH58"/>
+    </row>
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>31789000.0</v>
+      </c>
+      <c r="C60">
+        <v>53545000.0</v>
+      </c>
+      <c r="D60">
         <v>71833000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>101866000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>116445000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-28973000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>50096000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>67229000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>59796000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>92080000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>54821000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>69635000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>84750000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>103900000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>122013000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>136981000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>152886000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>184731000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>217011000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>168884000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>195220000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>220039000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>-136668000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>121958000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>117188000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>-64891000.0</v>
       </c>
-      <c r="Z60"/>
-[...1 lines deleted...]
-      <c r="AB60">
+      <c r="AB60"/>
+      <c r="AC60"/>
+      <c r="AD60">
         <v>86771000.0</v>
       </c>
-      <c r="AC60"/>
-      <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
-    </row>
-    <row r="61" spans="1:32">
+      <c r="AG60"/>
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B2">
+        <v>930000.0</v>
+      </c>
+      <c r="C2">
         <v>2622000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3069000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3675000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>104153000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3325000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2299000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1291000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B3">
+        <v>930000.0</v>
+      </c>
+      <c r="C3">
         <v>2622000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3069000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3675000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3778000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3325000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2299000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1291000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B5">
-        <v>-89154000.0</v>
+        <v>-23879000.0</v>
       </c>
       <c r="C5">
-        <v>-88127000.0</v>
+        <v>-130880000.0</v>
       </c>
       <c r="D5">
+        <v>-86884000.0</v>
+      </c>
+      <c r="E5">
         <v>-97580000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-128321000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-97834000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-52179000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-13661000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B6">
-        <v>-86532000.0</v>
+        <v>-22949000.0</v>
       </c>
       <c r="C6">
-        <v>-85058000.0</v>
+        <v>-128258000.0</v>
       </c>
       <c r="D6">
+        <v>-83815000.0</v>
+      </c>
+      <c r="E6">
         <v>-93905000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-124543000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-94509000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-49880000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-12370000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B9">
+        <v>1256000.0</v>
+      </c>
+      <c r="C9">
         <v>3945000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>15529000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>13907000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4359000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-10548000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-2299000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1291000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B10">
+        <v>-23879000.0</v>
+      </c>
+      <c r="C10">
         <v>-130880000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-86884000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-95940000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-128189000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-108382000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-52179000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-13933000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B11">
+        <v>314000.0</v>
+      </c>
+      <c r="C11">
         <v>331000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>795000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>106000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>143000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>161000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>85000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-272000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>1640000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>132000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10548000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1864000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>1243000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1640000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>132000.0</v>
       </c>
-      <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>1562000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>163000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B15">
+        <v>-24193000.0</v>
+      </c>
+      <c r="C15">
         <v>-131211000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-87679000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-96046000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-128332000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-108543000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-52264000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-13933000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-96046000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-128332000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-108543000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-52264000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-15199635.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B17">
+        <v>-24193000.0</v>
+      </c>
+      <c r="C17">
         <v>-131211000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-87679000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-96046000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-128332000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-108543000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-52264000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-13933000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:8">
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B18">
+        <v>3922000.0</v>
+      </c>
+      <c r="C18">
         <v>4406000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1243000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1640000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>132000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-10548000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1562000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>163000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-57000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-109000.0</v>
       </c>
-      <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B21">
+        <v>-87985000.0</v>
+      </c>
+      <c r="C21">
         <v>-89154000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-88127000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-97580000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-128321000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-97834000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-54043000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-13661000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B23">
+        <v>90171000.0</v>
+      </c>
+      <c r="C23">
         <v>93099000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>103656000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>111487000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>132680000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>97834000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>54043000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>13661000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B25">
+        <v>2805000.0</v>
+      </c>
+      <c r="C25">
         <v>2622000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3069000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3675000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3778000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3325000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2299000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1291000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B26">
+        <v>69453000.0</v>
+      </c>
+      <c r="C26">
         <v>70269000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>73040000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>85077000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>104153000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>79890000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>44038000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>10456000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>3769000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B28">
+        <v>20718000.0</v>
+      </c>
+      <c r="C28">
         <v>22830000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>30616000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>26410000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>28527000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17944000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10005000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3205000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B29">
+        <v>314000.0</v>
+      </c>
+      <c r="C29">
         <v>331000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>795000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>106000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>143000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>161000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>85000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>0.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B30">
+        <v>89241000.0</v>
+      </c>
+      <c r="C30">
         <v>93099000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>103656000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>111487000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>132680000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>97834000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>54043000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13661000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B31">
+        <v>64106000.0</v>
+      </c>
+      <c r="C31">
         <v>-41726000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1243000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1640000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>132000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-10548000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1864000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-272000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B32">
+        <v>2186000.0</v>
+      </c>
+      <c r="C32">
         <v>3945000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>15529000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>13907000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4359000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-10548000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>0.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>90</v>
       </c>
       <c r="AD1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AE1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>92</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B2"/>
       <c r="C2">
-        <v>259000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="D2"/>
       <c r="E2">
-        <v>671000.0</v>
+        <v>259000.0</v>
       </c>
       <c r="F2"/>
       <c r="G2">
+        <v>671000.0</v>
+      </c>
+      <c r="H2"/>
+      <c r="I2">
         <v>610000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>674000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>775000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>681000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>769000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>844000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>897000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>906000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>889000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>983000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>28598000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>28132000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>24554000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>22869000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>28081000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>17332000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>17176000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>17302000.0</v>
       </c>
-      <c r="Y2"/>
-      <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B3">
+        <v>346000.0</v>
+      </c>
+      <c r="C3">
+        <v>257000.0</v>
+      </c>
+      <c r="D3">
         <v>698000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>259000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>510000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>671000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>667000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>610000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>674000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>775000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>681000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>769000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>844000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>897000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>906000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>889000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>983000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1013000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>967000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>925000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>873000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>883000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>885000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1097000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>460000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>644000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>626000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>240500.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>240500.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>574750.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>322750.0</v>
       </c>
       <c r="AF3">
         <v>322750.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3">
+        <v>322750.0</v>
+      </c>
+      <c r="AH3">
+        <v>322750.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B5">
+        <v>-22723000.0</v>
+      </c>
+      <c r="C5">
+        <v>-19851000.0</v>
+      </c>
+      <c r="D5">
         <v>-31481000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-15678000.0</v>
       </c>
-      <c r="D5">
-[...4 lines deleted...]
-      </c>
       <c r="F5">
-        <v>-20131000.0</v>
+        <v>43131000.0</v>
       </c>
       <c r="G5">
-        <v>-26414000.0</v>
+        <v>-82123000.0</v>
       </c>
       <c r="H5">
-        <v>-22046000.0</v>
+        <v>-19168000.0</v>
       </c>
       <c r="I5">
-        <v>-25997000.0</v>
+        <v>5250000.0</v>
       </c>
       <c r="J5">
-        <v>-19071000.0</v>
+        <v>-34839000.0</v>
       </c>
       <c r="K5">
-        <v>-19141000.0</v>
+        <v>-27922000.0</v>
       </c>
       <c r="L5">
-        <v>-23918000.0</v>
+        <v>-18012000.0</v>
       </c>
       <c r="M5">
-        <v>-22682000.0</v>
+        <v>-18034000.0</v>
       </c>
       <c r="N5">
-        <v>-18948000.0</v>
+        <v>-22916000.0</v>
       </c>
       <c r="O5">
-        <v>-20393000.0</v>
+        <v>-21837000.0</v>
       </c>
       <c r="P5">
-        <v>-35557000.0</v>
+        <v>-18664000.0</v>
       </c>
       <c r="Q5">
-        <v>-37948000.0</v>
+        <v>-19877000.0</v>
       </c>
       <c r="R5">
-        <v>-33068000.0</v>
+        <v>-35562000.0</v>
       </c>
       <c r="S5">
-        <v>-29565000.0</v>
+        <v>-37772000.0</v>
       </c>
       <c r="T5">
+        <v>-32998000.0</v>
+      </c>
+      <c r="U5">
+        <v>-29790000.0</v>
+      </c>
+      <c r="V5">
         <v>-27740000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-34286000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-21557000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-21271000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-20721000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-18436000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-14504000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-10551500.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-10551500.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-13510750.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-3483250.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-3483250.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-3415250.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B6">
+        <v>-22377000.0</v>
+      </c>
+      <c r="C6">
+        <v>-19594000.0</v>
+      </c>
+      <c r="D6">
         <v>-30783000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-15419000.0</v>
       </c>
-      <c r="D6">
-[...4 lines deleted...]
-      </c>
       <c r="F6">
-        <v>-19464000.0</v>
+        <v>43641000.0</v>
       </c>
       <c r="G6">
-        <v>-25804000.0</v>
+        <v>-81452000.0</v>
       </c>
       <c r="H6">
-        <v>-21372000.0</v>
+        <v>-18501000.0</v>
       </c>
       <c r="I6">
-        <v>-25222000.0</v>
+        <v>5860000.0</v>
       </c>
       <c r="J6">
-        <v>-18390000.0</v>
+        <v>-34165000.0</v>
       </c>
       <c r="K6">
-        <v>-18372000.0</v>
+        <v>-27147000.0</v>
       </c>
       <c r="L6">
-        <v>-23074000.0</v>
+        <v>-17331000.0</v>
       </c>
       <c r="M6">
-        <v>-21785000.0</v>
+        <v>-17265000.0</v>
       </c>
       <c r="N6">
-        <v>-18042000.0</v>
+        <v>-22072000.0</v>
       </c>
       <c r="O6">
-        <v>-19504000.0</v>
+        <v>-20940000.0</v>
       </c>
       <c r="P6">
-        <v>-34574000.0</v>
+        <v>-17758000.0</v>
       </c>
       <c r="Q6">
-        <v>-36935000.0</v>
+        <v>-18988000.0</v>
       </c>
       <c r="R6">
-        <v>-32101000.0</v>
+        <v>-34579000.0</v>
       </c>
       <c r="S6">
-        <v>-28640000.0</v>
+        <v>-36759000.0</v>
       </c>
       <c r="T6">
+        <v>-32031000.0</v>
+      </c>
+      <c r="U6">
+        <v>-28865000.0</v>
+      </c>
+      <c r="V6">
         <v>-26867000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-33403000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-20672000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-20174000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-20261000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-17792000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-13878000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-10311000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-10311000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-12936000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-3160500.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-3160500.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-3092500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B9">
+        <v>2830000.0</v>
+      </c>
+      <c r="C9">
+        <v>-88000.0</v>
+      </c>
+      <c r="D9">
         <v>741000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>706000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>311000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>629000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1269000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>451000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>986000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>2681000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>3239000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>6886000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>2723000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>3537000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>4106000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>3693000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2571000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>367000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1537000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1545000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>910000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-28081000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-15306000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-17176000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-17302000.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B10">
+        <v>-22723000.0</v>
+      </c>
+      <c r="C10">
+        <v>-19851000.0</v>
+      </c>
+      <c r="D10">
         <v>-31481000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-15678000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>43131000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-82123000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-19168000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>5250000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-34839000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-27922000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-18012000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-18034000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-22916000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-21837000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-18664000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-19877000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-35562000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-37772000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-32998000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-29790000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-27629000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-34201000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-33297000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-20856000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-20029000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-18099000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-14051000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-10015000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-10015000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-13044750.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3483250.0</v>
       </c>
       <c r="AF10">
         <v>-3483250.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10">
+        <v>-3483250.0</v>
+      </c>
+      <c r="AH10">
+        <v>-3483250.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B11">
+        <v>317000.0</v>
+      </c>
+      <c r="C11">
+        <v>30000.0</v>
+      </c>
+      <c r="D11">
         <v>56000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>185000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>43000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>27000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>91000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>189000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>24000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-30000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>29000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>757000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>39000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>49000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-43000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>47000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>53000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-58000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>126000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>28000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>45000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>219000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-234000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-59000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-468000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>85000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-345000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21250.0</v>
       </c>
       <c r="AC11">
         <v>21250.0</v>
       </c>
       <c r="AD11">
+        <v>21250.0</v>
+      </c>
+      <c r="AE11">
+        <v>21250.0</v>
+      </c>
+      <c r="AF11">
         <v>-68000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-68000.0</v>
       </c>
-      <c r="AF11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:32">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-      <c r="H12">
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12">
         <v>12793000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1002000.0</v>
       </c>
-      <c r="J12"/>
-[...1 lines deleted...]
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>1002000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>876000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>466000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>212000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>86000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>132000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>70000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>225000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>105000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>10548000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>234000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>374000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>468000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B13">
+        <v>140000.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13">
         <v>378000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>396000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>842000.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13">
+      <c r="G13"/>
+      <c r="H13">
         <v>457000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>319000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>580000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>1465000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>1005000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>955000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>748000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>876000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>466000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>212000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>86000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>65000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>20000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>72000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>105000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>85000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>234000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>280000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>468000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>254000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>345000.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B15">
+        <v>-23040000.0</v>
+      </c>
+      <c r="C15">
+        <v>-19881000.0</v>
+      </c>
+      <c r="D15">
         <v>-31537000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-15863000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>43088000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-82150000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-19259000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>5061000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-34863000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-27892000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-18041000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-18791000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-22955000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-21886000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-18621000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-19924000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-35615000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-37714000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-33124000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-29818000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-27674000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-34420000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-33297000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-20797000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-20029000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-18184000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-14051000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-10015000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-10015000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-13066000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3483250.0</v>
       </c>
       <c r="AF15">
         <v>-3483250.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15">
+        <v>-3483250.0</v>
+      </c>
+      <c r="AH15">
+        <v>-3483250.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-18791000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-22955000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-21886000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-18621000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-19924000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-35615000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-37714000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-33124000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-29818000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-27674000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-34420000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-33297000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-20413000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-20029000.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>-14051000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-10015000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-10015000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B17">
+        <v>-23040000.0</v>
+      </c>
+      <c r="C17">
+        <v>-19881000.0</v>
+      </c>
+      <c r="D17">
         <v>-31537000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-15863000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>43088000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-82150000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-19259000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>5061000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-34863000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-27892000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-18041000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-18791000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-22955000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-21886000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-18621000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-19924000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-35615000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-37716000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-33124000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-29818000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-27674000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-34420000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-33297000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-20797000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-20029000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-18184000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-14051000.0</v>
       </c>
-      <c r="AA17"/>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B18">
+        <v>140000.0</v>
+      </c>
+      <c r="C18">
+        <v>2306000.0</v>
+      </c>
+      <c r="D18">
         <v>378000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>396000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>842000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>3050000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>457000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>319000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>580000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1465000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1005000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>955000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>1002000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>876000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>466000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>212000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>86000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-65000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>20000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>72000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>105000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>85000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>234000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>280000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>468000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>254000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>345000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-      <c r="Q19">
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19">
         <v>-109000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B21">
+        <v>-26929000.0</v>
+      </c>
+      <c r="C21">
+        <v>-21814000.0</v>
+      </c>
+      <c r="D21">
         <v>-28361000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-18567000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-19243000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-20563000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-20131000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-26414000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-22046000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-25997000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-19071000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-19141000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-23918000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-22682000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-18948000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-20393000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-35557000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-37948000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-33068000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-29565000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-27740000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-34286000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-21557000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-21271000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-20721000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-18436000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-14504000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-10551500.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-10551500.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-13510750.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3415250.0</v>
       </c>
       <c r="AF21">
         <v>-3415250.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21">
+        <v>-3415250.0</v>
+      </c>
+      <c r="AH21">
+        <v>-3415250.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B23">
+        <v>29759000.0</v>
+      </c>
+      <c r="C23">
+        <v>21983000.0</v>
+      </c>
+      <c r="D23">
         <v>29102000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>19532000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>19554000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>21192000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>21400000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>27475000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>23032000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>28678000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>22310000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>26027000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>26641000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>26219000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>23054000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>24086000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>38128000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>38315000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>34605000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>31110000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>28650000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>34286000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>21557000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>21271000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>20721000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>18436000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>14504000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>10496500.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>10496500.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>13510750.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3415250.0</v>
       </c>
       <c r="AF23">
         <v>3415250.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23">
+        <v>3415250.0</v>
+      </c>
+      <c r="AH23">
+        <v>3415250.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B25">
+        <v>855000.0</v>
+      </c>
+      <c r="C25">
+        <v>749000.0</v>
+      </c>
+      <c r="D25">
         <v>698000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>848000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>510000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>671000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>667000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>610000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>674000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>775000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>681000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>769000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>844000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>897000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>906000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>889000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>983000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1013000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>967000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>925000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>873000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>883000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>885000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1097000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>460000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>644000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>626000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>574750.0</v>
       </c>
       <c r="AC25">
         <v>574750.0</v>
       </c>
       <c r="AD25">
-        <v>322750.0</v>
+        <v>574750.0</v>
       </c>
       <c r="AE25">
-        <v>322750.0</v>
+        <v>574750.0</v>
       </c>
       <c r="AF25">
         <v>322750.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25">
+        <v>322750.0</v>
+      </c>
+      <c r="AH25">
+        <v>322750.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B26">
+        <v>23352000.0</v>
+      </c>
+      <c r="C26">
+        <v>17038000.0</v>
+      </c>
+      <c r="D26">
         <v>23937000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>13976000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>14502000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>16031000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>16774000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>21099000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>16366000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>22257000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>15867000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>16781000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>18135000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>19100000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>17791000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>16510000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>31676000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>28598000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>28132000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>24554000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>22869000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>28081000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>17332000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>17176000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>17302000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>14973000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>11729000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>8668000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>8668000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>11009500.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2614000.0</v>
       </c>
       <c r="AF26">
         <v>2614000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26">
+        <v>2614000.0</v>
+      </c>
+      <c r="AH26">
+        <v>2614000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
+        <v>610000.0</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27">
         <v>775000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B28">
+        <v>6407000.0</v>
+      </c>
+      <c r="C28">
+        <v>4945000.0</v>
+      </c>
+      <c r="D28">
         <v>5165000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>5556000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>5052000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>5161000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4626000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>6376000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>6666000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>6421000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>6443000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>9246000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>8506000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>7119000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>5263000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>7576000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>6452000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>9717000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>6473000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>6556000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>5781000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>6205000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>4225000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>4095000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3419000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3463000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2775000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1883500.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1883500.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>2501250.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>801250.0</v>
       </c>
       <c r="AF28">
         <v>801250.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28">
+        <v>801250.0</v>
+      </c>
+      <c r="AH28">
+        <v>801250.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B29">
+        <v>317000.0</v>
+      </c>
+      <c r="C29">
+        <v>30000.0</v>
+      </c>
+      <c r="D29">
         <v>56000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>185000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>43000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>27000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>91000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>189000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>24000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-30000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>29000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>757000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>39000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>49000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-43000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>47000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>53000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-58000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>126000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>28000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>45000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>219000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-58000.0</v>
       </c>
       <c r="X29">
         <v>0.0</v>
       </c>
       <c r="Y29">
-        <v>85000.0</v>
+        <v>-58000.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
+      <c r="AA29">
+        <v>85000.0</v>
+      </c>
+      <c r="AB29">
+        <v>0.0</v>
+      </c>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B30">
+        <v>29759000.0</v>
+      </c>
+      <c r="C30">
+        <v>21726000.0</v>
+      </c>
+      <c r="D30">
         <v>29102000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>19273000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>19554000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>21192000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>21400000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>26865000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>23032000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>28678000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>22310000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>26027000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>26641000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>26219000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>23054000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>24086000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>38128000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>38315000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>34605000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>31110000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>28650000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>34286000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>21557000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>21271000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>20721000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>18436000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>14504000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>10496500.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>10496500.0</v>
       </c>
-      <c r="AC30"/>
-      <c r="AD30">
+      <c r="AE30"/>
+      <c r="AF30">
         <v>-3415250.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-3415250.0</v>
       </c>
-      <c r="AF30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:32">
+      <c r="AH30"/>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B31">
+        <v>4206000.0</v>
+      </c>
+      <c r="C31">
+        <v>1963000.0</v>
+      </c>
+      <c r="D31">
         <v>-3120000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>2889000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>62374000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-61560000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>963000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>31664000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-12793000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-1925000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>1059000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>1107000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>1002000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>845000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>284000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>516000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-5000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>176000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>70000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-225000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>111000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>85000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-11740000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>415000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>692000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>337000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>453000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>536500.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>536500.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-466000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-68000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-68000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>68000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:32">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B32">
+        <v>2830000.0</v>
+      </c>
+      <c r="C32">
+        <v>169000.0</v>
+      </c>
+      <c r="D32">
         <v>741000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>965000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>311000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>629000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1269000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1061000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>986000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>2681000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>3239000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>6886000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>2723000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>3537000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>4106000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>3693000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>2571000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>367000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1537000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1545000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>910000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-10548000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>2026000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
-      <c r="AA32"/>
-      <c r="AB32"/>
+      <c r="AA32">
+        <v>0.0</v>
+      </c>
+      <c r="AB32">
+        <v>0.0</v>
+      </c>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>37107000.0</v>
+      </c>
+      <c r="C2">
         <v>135774000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>81462000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>186980000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>220943000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>70103000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>24547000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>437000</v>
+      </c>
+      <c r="C3">
         <v>130000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>19000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>943000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>892000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2064000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2786000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2516000</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-105518000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-33963000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>150840000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>4866000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-13076000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>18604000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>-18694000.0</v>
+      </c>
+      <c r="C6">
         <v>-98667000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>54312000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-105518000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-33963000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>150840000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>45556000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>24547000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B7">
+        <v>-3787000.0</v>
+      </c>
+      <c r="C7">
         <v>-4955000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-9525000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1552000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-4651000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>16063000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3671000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4885000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-    </row>
-    <row r="11" spans="1:8">
+      <c r="I10"/>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-5049000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-4672000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>11870000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>385000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3247636.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>14693000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>13543000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14892000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-473000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1325454.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-5776000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>21000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4193000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3286000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2081454.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B14">
+        <v>930000.0</v>
+      </c>
+      <c r="C14">
         <v>2622000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3069000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3675000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3778000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3325000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2299000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1291000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B16">
+        <v>18413000.0</v>
+      </c>
+      <c r="C16">
         <v>37107000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>135774000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>81462000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>186980000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>220943000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>70103000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>24547000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>-82940000.0</v>
+      </c>
+      <c r="C18">
         <v>-80873000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-79016000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-80332000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-116554000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-76327000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-49553000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-8565000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B19">
+        <v>-37389000.0</v>
+      </c>
+      <c r="C19">
         <v>-18279000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>44981000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-25350000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>3914000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>32755000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>6791000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-69289000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:8">
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B20">
+        <v>101345000.0</v>
+      </c>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>17443000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>78584000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>195542000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>84963000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>94808000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:8">
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>-14000.0</v>
+      </c>
+      <c r="C21">
         <v>-83000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-96000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-61000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-79000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-58000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-43000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>5454545.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22">
+        <v>-24193000.0</v>
+      </c>
+      <c r="C22">
         <v>-131211000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-87679000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-96046000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-128332000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-108543000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-52264000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-13933000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B23">
+        <v>101635000.0</v>
+      </c>
+      <c r="C23">
         <v>438000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>70981000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>225000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>172000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>36864000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>85575000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>94883000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-25350000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3914000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>34819000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>9577000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-72843267.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>-60497000.0</v>
+      </c>
+      <c r="C25">
         <v>44349000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2486000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-159000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>86000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11917000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1225000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1639000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>225000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>79631000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>156927000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B27">
+        <v>5044000.0</v>
+      </c>
+      <c r="C27">
         <v>8452000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12652000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>14693000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>13457000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2975000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>752000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>179000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B28">
+        <v>101635000.0</v>
+      </c>
+      <c r="C28">
         <v>355000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>88328000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>164000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>78677000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>192348000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>85532000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>99885000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B29">
+        <v>-82503000.0</v>
+      </c>
+      <c r="C29">
         <v>-80743000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-78997000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-79389000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-115662000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-74263000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-46767000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-6049000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B30">
+        <v>-37826000.0</v>
+      </c>
+      <c r="C30">
         <v>-18279000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>44981000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-26293000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3022000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>32755000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6791000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-69289000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>90</v>
       </c>
       <c r="AD1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AE1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>92</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>18413000.0</v>
+      </c>
+      <c r="C2">
+        <v>42056000.0</v>
+      </c>
+      <c r="D2">
         <v>18771000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>73873000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>37107000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>35441000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>45148000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>24367000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>135774000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>70503000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>90870000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>79068000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>81462000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>86520000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>71193000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>106121000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>186980000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>240387000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>187843000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>200918000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>220943000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>32372000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>23231000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>25967000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>70103000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>21667000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>27889000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>26218000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>6136750.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>6136750.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>24971000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>24971000.0</v>
       </c>
-      <c r="AF2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:32">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>69000</v>
+      </c>
+      <c r="C3">
+        <v>92000</v>
+      </c>
+      <c r="D3">
         <v>193000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>109000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>43000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>28000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>26000</v>
-      </c>
-[...4 lines deleted...]
-        <v>69000</v>
       </c>
       <c r="I3">
         <v>7000</v>
       </c>
       <c r="J3">
-        <v>12000</v>
+        <v>69000</v>
       </c>
       <c r="K3">
         <v>7000</v>
       </c>
       <c r="L3">
+        <v>12000</v>
+      </c>
+      <c r="M3">
         <v>7000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
+        <v>7000</v>
+      </c>
+      <c r="O3">
         <v>91000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>334000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>515000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>336000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>97000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>152000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>307000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>61000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>344000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>569000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1090000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>721000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>637000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>714000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>714000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>696500</v>
-      </c>
-[...4 lines deleted...]
-        <v>629000</v>
       </c>
       <c r="AF3">
         <v>629000</v>
       </c>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3">
+        <v>629000</v>
+      </c>
+      <c r="AH3">
+        <v>629000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-2395000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-      <c r="Q4">
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4">
         <v>-53407000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>52544000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-13075000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-20025000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>1892000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5">
         <v>-12306000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-210000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-666000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>106000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>11741000.0</v>
+      </c>
+      <c r="C6">
+        <v>-23643000.0</v>
+      </c>
+      <c r="D6">
         <v>23285000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-55102000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>36766000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>1666000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-9707000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>20781000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-111407000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>65271000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-20367000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>11802000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-2394000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-5058000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>15327000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-34928000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-80859000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-53407000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>52544000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-13075000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-20025000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>188571000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>9141000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-2736000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-44136000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>48436000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-6222000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>1671000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>1671000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>11389000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-18834250.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-18834250.0</v>
       </c>
-      <c r="AF6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:32">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B7">
+        <v>1557000.0</v>
+      </c>
+      <c r="C7">
+        <v>-2414000.0</v>
+      </c>
+      <c r="D7">
         <v>1532000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>930000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-3835000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-390000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-3182000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>4111000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-5494000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-293000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-6202000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>643000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-3673000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>865000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-2844000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-9976000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>10403000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-4453000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>3188000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2099000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-5485000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>12499000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2748000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1991000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-1175000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>2519000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>133000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>106641750.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7">
+      <c r="AD7"/>
+      <c r="AE7">
         <v>85750.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>424750.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>424750.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>1221250.0</v>
       </c>
     </row>
-    <row r="8" spans="1:32">
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>343000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-5175000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-332000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-3936000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-4686000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>13178000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>32000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3585000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-2877000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-1412000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>8193000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>3766000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-44500.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-304000.0</v>
       </c>
-      <c r="Y11"/>
-      <c r="Z11">
+      <c r="AA11"/>
+      <c r="AB11">
         <v>-980000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>366000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>366000.0</v>
       </c>
-      <c r="AC11"/>
-      <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>3763000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>3664000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3341000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3422000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3976000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3795000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>3674000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3601000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3473000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2793000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1354000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>13098000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>220000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>425000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>-123000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-176500.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-176500.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>300000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>300000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1197000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1092000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-5290000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-2775000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-4485000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>3603000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>5279000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-4376000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>4306000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-1018000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>452500.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-871000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>1113000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>143500.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>143500.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B14">
+        <v>346000.0</v>
+      </c>
+      <c r="C14">
+        <v>257000.0</v>
+      </c>
+      <c r="D14">
         <v>220000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>259000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>510000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>671000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>667000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>610000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>674000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>775000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>681000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>769000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>844000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>897000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>906000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>889000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>983000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1013000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>967000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>925000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>873000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>883000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>885000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1097000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>460000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>644000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>626000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>514499.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>514499.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>574750.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>322750.0</v>
       </c>
       <c r="AF14">
         <v>322750.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14">
+        <v>322750.0</v>
+      </c>
+      <c r="AH14">
+        <v>322750.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>461000.0</v>
       </c>
-      <c r="L15"/>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15">
         <v>41035000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B16">
+        <v>30154000.0</v>
+      </c>
+      <c r="C16">
+        <v>18413000.0</v>
+      </c>
+      <c r="D16">
         <v>42056000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>18771000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>73873000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>37107000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>35441000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>45148000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>24367000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>135774000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>70503000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>90870000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>79068000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>81462000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>86520000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>71193000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>106121000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>186980000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>240387000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>187843000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>200918000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>220943000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>32372000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>23231000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>25967000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>70103000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>21667000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>27889000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1671000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>17525750.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6136750.0</v>
       </c>
       <c r="AF16">
         <v>6136750.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16">
+        <v>6136750.0</v>
+      </c>
+      <c r="AH16">
+        <v>6136750.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>-23197000.0</v>
+      </c>
+      <c r="C18">
+        <v>-21837000.0</v>
+      </c>
+      <c r="D18">
         <v>-24538000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-15613000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-20952000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-18431000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-20127000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-19500000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-22815000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-22665000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-20348000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-13616000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-22394000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-16874000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-17140000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-25369000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-20949000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-37816000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-25465000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-23473000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-29800000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-19745000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-16910000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-18263000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-21409000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-15739000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-14051000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-9881500.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-9881500.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-12388250.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2141250.0</v>
       </c>
       <c r="AF18">
         <v>-2141250.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18">
+        <v>-2141250.0</v>
+      </c>
+      <c r="AH18">
+        <v>-2141250.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B19">
+        <v>35000000.0</v>
+      </c>
+      <c r="C19">
+        <v>-1929000.0</v>
+      </c>
+      <c r="D19">
         <v>47683000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-39421000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-44067000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>19972000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>10398000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>39993000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-88642000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-7000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-9000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>25004000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>20000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>11604000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>32483000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-9642000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-60404000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-16143000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>57000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>10000000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>10000000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>14998000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>27000000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-3589500.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-22679000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-21810000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>6907000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-      <c r="C20">
+        <v>144</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20">
         <v>-356000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>101742000.0</v>
       </c>
-      <c r="E20"/>
-[...1 lines deleted...]
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>-62000.0</v>
+      </c>
+      <c r="C21">
+        <v>-3000.0</v>
+      </c>
+      <c r="D21">
         <v>-10000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-1000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-43000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-5000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-47000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-47000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>27000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-28000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>82000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-31000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-20000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-22000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-19000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-12000.0</v>
       </c>
       <c r="V21">
         <v>-18000.0</v>
       </c>
       <c r="W21">
+        <v>-12000.0</v>
+      </c>
+      <c r="X21">
+        <v>-18000.0</v>
+      </c>
+      <c r="Y21">
         <v>-14000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-11000.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>-10000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-8500.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-8500.0</v>
       </c>
-      <c r="AC21"/>
-      <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22">
+        <v>-23040000.0</v>
+      </c>
+      <c r="C22">
+        <v>-19881000.0</v>
+      </c>
+      <c r="D22">
         <v>-31537000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-15863000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>43088000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-82150000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-19259000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>5061000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-34863000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-27892000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-18041000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-18791000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-22955000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-21886000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-18621000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-19924000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-35615000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-37714000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-33124000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-29818000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-27674000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-34420000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-33297000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-20797000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-20029000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-18184000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-14050000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-10015000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-10015000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-13066000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3483250.0</v>
       </c>
       <c r="AF22">
         <v>-3483250.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22">
+        <v>-3483250.0</v>
+      </c>
+      <c r="AH22">
+        <v>-3483250.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B23">
+        <v>-62000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-53000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>180000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="F23"/>
+      <c r="G23">
         <v>140000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>297000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-88642000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>87940000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-21000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>25004000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-1000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>94000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-19000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>112000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>10000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>572000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>77974000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>114000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>96000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>37985000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-931000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>44000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-37000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>85575000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>295000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-8500.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-8500.0</v>
       </c>
-      <c r="AC23"/>
-      <c r="AD23">
+      <c r="AE23"/>
+      <c r="AF23">
         <v>250.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>250.0</v>
       </c>
-      <c r="AF23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:32">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
         <v>3000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>24997000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>20000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>11695000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>32486000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-9642000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-59889000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-16143000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>57000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>10000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>10000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>14998000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>27000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>15500000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-22679000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-21089000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>7544000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>11561000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>11561000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>17322250.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>17322250.0</v>
       </c>
-      <c r="AF24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:32">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>-3305000.0</v>
+      </c>
+      <c r="C25">
+        <v>293000.0</v>
+      </c>
+      <c r="D25">
         <v>5440000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-1990000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-61631000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>61761000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-370000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-31331000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>14289000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2169000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>17000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>15816000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-267000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-75000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-69000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-24000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>9000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>23000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3601000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>24000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>37000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>53000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>12082000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-37000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-181000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-145000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-273000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>333000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>333000.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>1603500.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1603500.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>409750.0</v>
       </c>
     </row>
-    <row r="26" spans="1:32">
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26">
         <v>-461000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>461000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-572000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>111000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>461000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>23000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
         <v>720000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>78602000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>213000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>96000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>405000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>0.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>0.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-405000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>0.0</v>
       </c>
-      <c r="AA26"/>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B27">
+        <v>1314000.0</v>
+      </c>
+      <c r="C27">
+        <v>1458000.0</v>
+      </c>
+      <c r="D27">
         <v>1467000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1160000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>959000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1705000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>2043000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2056000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2648000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2583000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>3209000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>3196000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>3664000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>3416000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3491000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>4000000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3786000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>3651000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>3601000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>3449000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2756000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>1301000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1016000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>52000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>606000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>148000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>151000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>226500.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>226500.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>44750.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>44750.0</v>
       </c>
-      <c r="AF27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:32">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B28">
+        <v>-62000.0</v>
+      </c>
+      <c r="C28">
+        <v>123000.0</v>
+      </c>
+      <c r="D28">
         <v>-53000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-177000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>101742000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>97000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-4000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>281000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-19000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>87936000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-21000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>414000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-1000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>121000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-19000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>83000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-21000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>552000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>77952000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>398000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-225000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>193318000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-949000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>27000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-48000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>85264000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>285000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-8500.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-8500.0</v>
       </c>
-      <c r="AC28"/>
-      <c r="AD28">
+      <c r="AE28"/>
+      <c r="AF28">
         <v>250.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>250.0</v>
       </c>
-      <c r="AF28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:32">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B29">
+        <v>-23128000.0</v>
+      </c>
+      <c r="C29">
+        <v>-21745000.0</v>
+      </c>
+      <c r="D29">
         <v>-24345000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-15504000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-20909000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-18403000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-20101000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-19493000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-22746000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-22658000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-20336000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-13616000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-22387000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-16783000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-17137000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-25035000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-20434000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-37480000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-25368000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-23321000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-29493000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-19684000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-16566000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-17694000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-20319000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-15018000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-13414000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-9167500.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-9167500.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-11691750.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1512250.0</v>
       </c>
       <c r="AF29">
         <v>-1512250.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29">
+        <v>-1512250.0</v>
+      </c>
+      <c r="AH29">
+        <v>-1512250.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B30">
+        <v>34931000.0</v>
+      </c>
+      <c r="C30">
+        <v>-2021000.0</v>
+      </c>
+      <c r="D30">
         <v>47683000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-39421000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-44067000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>19972000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>10398000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>39993000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-88642000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-7000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-9000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>25004000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>19993000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>11604000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>32483000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-9976000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-60404000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-16479000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-40000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>9848000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>9693000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>14937000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>26656000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>14931000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-23769000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-21810000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>6907000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>10847000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>10847000.0</v>
       </c>
-      <c r="AC30"/>
-      <c r="AD30">
+      <c r="AE30"/>
+      <c r="AF30">
         <v>-17322250.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-17322250.0</v>
       </c>
-      <c r="AF30"/>
+      <c r="AH30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>