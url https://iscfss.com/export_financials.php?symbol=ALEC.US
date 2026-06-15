--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1038,78 +1041,82 @@
         <v>-980000.0</v>
       </c>
       <c r="K5">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>16</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>26544000.0</v>
+      </c>
       <c r="C7">
         <v>33130000.0</v>
       </c>
       <c r="D7">
         <v>38918000.0</v>
       </c>
       <c r="E7">
         <v>43327000.0</v>
       </c>
       <c r="F7">
         <v>47601000.0</v>
       </c>
       <c r="G7">
         <v>51256000.0</v>
       </c>
       <c r="H7">
         <v>48036000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>17</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>11000.0</v>
+      </c>
       <c r="C8">
         <v>9000.0</v>
       </c>
       <c r="D8">
         <v>8000.0</v>
       </c>
       <c r="E8">
         <v>8000.0</v>
       </c>
       <c r="F8">
         <v>8000.0</v>
       </c>
       <c r="G8">
         <v>8000.0</v>
       </c>
       <c r="H8">
         <v>7000.0</v>
       </c>
       <c r="I8">
         <v>1000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
@@ -1463,51 +1470,53 @@
         <v>787648000.0</v>
       </c>
       <c r="F23">
         <v>814658000.0</v>
       </c>
       <c r="G23">
         <v>488251000.0</v>
       </c>
       <c r="H23">
         <v>421913000.0</v>
       </c>
       <c r="I23">
         <v>308359000.0</v>
       </c>
       <c r="J23">
         <v>236060000.0</v>
       </c>
       <c r="K23">
         <v>54111000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>33</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>9323000.0</v>
+      </c>
       <c r="C24">
         <v>9389000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
@@ -1560,51 +1569,53 @@
         <v>-110996000.0</v>
       </c>
       <c r="F28">
         <v>-281551000.0</v>
       </c>
       <c r="G28">
         <v>1287000.0</v>
       </c>
       <c r="H28">
         <v>-41605000.0</v>
       </c>
       <c r="I28">
         <v>-65470000.0</v>
       </c>
       <c r="J28">
         <v>-32451000.0</v>
       </c>
       <c r="K28">
         <v>-50838000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>38</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>40338000.0</v>
+      </c>
       <c r="C29">
         <v>136189000.0</v>
       </c>
       <c r="D29">
         <v>134158000.0</v>
       </c>
       <c r="E29">
         <v>214442000.0</v>
       </c>
       <c r="F29">
         <v>300724000.0</v>
       </c>
       <c r="G29">
         <v>267530000.0</v>
       </c>
       <c r="H29">
         <v>194743000.0</v>
       </c>
       <c r="I29">
         <v>-97398000.0</v>
       </c>
       <c r="J29">
         <v>-52033000.0</v>
       </c>
       <c r="K29"/>
@@ -1645,51 +1656,53 @@
         <v>214442000.0</v>
       </c>
       <c r="F31">
         <v>300724000.0</v>
       </c>
       <c r="G31">
         <v>267530000.0</v>
       </c>
       <c r="H31">
         <v>194743000.0</v>
       </c>
       <c r="I31">
         <v>-97398000.0</v>
       </c>
       <c r="J31">
         <v>-52033000.0</v>
       </c>
       <c r="K31">
         <v>-24907000.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
         <v>41</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>196949000.0</v>
+      </c>
       <c r="C32">
         <v>299758000.0</v>
       </c>
       <c r="D32">
         <v>387859000.0</v>
       </c>
       <c r="E32">
         <v>632626000.0</v>
       </c>
       <c r="F32">
         <v>610158000.0</v>
       </c>
       <c r="G32">
         <v>353423000.0</v>
       </c>
       <c r="H32">
         <v>295467000.0</v>
       </c>
       <c r="I32">
         <v>245228000.0</v>
       </c>
       <c r="J32">
         <v>205571000.0</v>
       </c>
       <c r="K32"/>
@@ -1711,51 +1724,53 @@
         <v>61213000.0</v>
       </c>
       <c r="F33">
         <v>64945000.0</v>
       </c>
       <c r="G33">
         <v>66740000.0</v>
       </c>
       <c r="H33">
         <v>64476000.0</v>
       </c>
       <c r="I33">
         <v>15183000.0</v>
       </c>
       <c r="J33">
         <v>3086000.0</v>
       </c>
       <c r="K33">
         <v>2920000.0</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
         <v>43</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>1737000.0</v>
+      </c>
       <c r="C34">
         <v>1234000.0</v>
       </c>
       <c r="D34">
         <v>1373000.0</v>
       </c>
       <c r="E34">
         <v>759000.0</v>
       </c>
       <c r="F34">
         <v>374379000.0</v>
       </c>
       <c r="G34">
         <v>152633000.0</v>
       </c>
       <c r="H34">
         <v>493000.0</v>
       </c>
       <c r="I34">
         <v>96000.0</v>
       </c>
       <c r="J34">
         <v>14000.0</v>
       </c>
       <c r="K34"/>
@@ -2024,51 +2039,53 @@
       <c r="K43"/>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44">
         <v>77485000.0</v>
       </c>
       <c r="K44">
         <v>77485000.0</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
         <v>54</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>62046000.0</v>
+      </c>
       <c r="C45">
         <v>70038000.0</v>
       </c>
       <c r="D45">
         <v>75106000.0</v>
       </c>
       <c r="E45">
         <v>75944000.0</v>
       </c>
       <c r="F45">
         <v>75185000.0</v>
       </c>
       <c r="G45">
         <v>62651000.0</v>
       </c>
       <c r="H45">
         <v>33852000.0</v>
       </c>
       <c r="I45">
         <v>10937000.0</v>
       </c>
       <c r="J45">
         <v>2834000.0</v>
       </c>
       <c r="K45">
@@ -2177,51 +2194,53 @@
     <row r="49" spans="1:11">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49">
         <v>-446377000.0</v>
       </c>
       <c r="G49">
         <v>-410048000.0</v>
       </c>
       <c r="H49">
         <v>-219820000.0</v>
       </c>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
         <v>59</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>366000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
         <v>36233000.0</v>
       </c>
       <c r="C51">
         <v>42519000.0</v>
       </c>
       <c r="D51">
         <v>38918000.0</v>
       </c>
       <c r="E51">
         <v>43327000.0</v>
@@ -2535,5012 +2554,5158 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL62"/>
+  <dimension ref="A1:AM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:38">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>1423000.0</v>
+      </c>
+      <c r="C2">
         <v>1691000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4757000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2217000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2326000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2215000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5017000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4375000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4586000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3775000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4679000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4667000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3126000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4189000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4546000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4646000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6752000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4749000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2341000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>11942000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5310000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3004000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1370000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4760000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4039000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>278000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>258000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>540000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1200000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>126000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>331000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105000.0</v>
       </c>
       <c r="AG2">
         <v>105000.0</v>
       </c>
       <c r="AH2">
+        <v>105000.0</v>
+      </c>
+      <c r="AI2">
         <v>1140000.0</v>
       </c>
-      <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
-      <c r="AL2">
+      <c r="AL2"/>
+      <c r="AM2">
         <v>1152000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:38">
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
+        <v>-104000.0</v>
+      </c>
+      <c r="C5">
         <v>166000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>197000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>96000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>191000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>261000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>931000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-620000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-403000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>184000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-721000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1386000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2199000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-4575000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-6741999.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-6223999.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3934999.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-943000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-41000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>203000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>410000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>614000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1094000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1846000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2782000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>142000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>226000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>441000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>108000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-42000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-140000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-92000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-52033000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-980000.0</v>
       </c>
-      <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-    </row>
-    <row r="6" spans="1:38">
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-    </row>
-    <row r="7" spans="1:38">
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
         <v>16</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>24781000.0</v>
+      </c>
       <c r="C7">
+        <v>26544000.0</v>
+      </c>
+      <c r="D7">
         <v>28264000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>29947000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>31584000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>33130000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>34639000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>36113000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>37557000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>38918000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>40233000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>40944000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>42180000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>43327000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>44445000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>45537000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>46606000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>47601000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>48621000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>49599000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>50520000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>51256000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>45993000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>46708000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>47408000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>48036000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>48116000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>47930000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>47824000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
         <v>17</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>11000.0</v>
+      </c>
       <c r="C8">
+        <v>11000.0</v>
+      </c>
+      <c r="D8">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="E8">
         <v>9000.0</v>
       </c>
       <c r="F8">
         <v>9000.0</v>
       </c>
       <c r="G8">
         <v>9000.0</v>
       </c>
       <c r="H8">
         <v>9000.0</v>
       </c>
       <c r="I8">
         <v>9000.0</v>
       </c>
       <c r="J8">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="K8">
         <v>8000.0</v>
       </c>
       <c r="L8">
         <v>8000.0</v>
       </c>
       <c r="M8">
         <v>8000.0</v>
       </c>
       <c r="N8">
         <v>8000.0</v>
       </c>
       <c r="O8">
         <v>8000.0</v>
       </c>
       <c r="P8">
         <v>8000.0</v>
       </c>
       <c r="Q8">
         <v>8000.0</v>
       </c>
       <c r="R8">
         <v>8000.0</v>
       </c>
       <c r="S8">
         <v>8000.0</v>
       </c>
       <c r="T8">
         <v>8000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>8000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>810750000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>787097000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>775843000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>762458000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>748036000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>726692000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>701670000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>689630000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>676956000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>666958000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>658642000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>648783000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>414414000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>407647000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>402823000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>399066000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>17078000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-    </row>
-    <row r="10" spans="1:38">
+      <c r="AM9"/>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>76962000.0</v>
+      </c>
+      <c r="C10">
         <v>65802000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>76503000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>44771000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>37973000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>33021000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>37159000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>47545000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>72552000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>74555000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>101964000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>131540000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>195555000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>154323000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>184231000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>172265000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>454620000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>329152000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>516532000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>125713000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>110703000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>49969000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>84979000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>92501000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>160917000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>89641000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>86974000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>69208000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>60954000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>65470000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>41939000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>48910000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-32451000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>32451000.0</v>
       </c>
-      <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
-      <c r="AL10">
+      <c r="AL10"/>
+      <c r="AM10">
         <v>50838000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>206515000.0</v>
+      </c>
+      <c r="C12">
         <v>256024000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>291108000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>307280000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>354551000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>413397000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>457202000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>503334000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>562083000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>548861000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>588861000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>630048000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>669329000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>712851000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>758306000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>808855000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>868571000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>735251000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>777850000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>319570000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>362744000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>413308000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>461714000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>503640000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>548535000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>353073000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>381446000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>410933000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>436595000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>290408000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>308694000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>268099000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32451000.0</v>
       </c>
       <c r="AH12">
         <v>32451000.0</v>
       </c>
-      <c r="AI12"/>
+      <c r="AI12">
+        <v>32451000.0</v>
+      </c>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
-    </row>
-    <row r="13" spans="1:38">
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
         <v>11000.0</v>
       </c>
       <c r="C13">
+        <v>11000.0</v>
+      </c>
+      <c r="D13">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="E13">
         <v>9000.0</v>
       </c>
       <c r="F13">
         <v>9000.0</v>
       </c>
       <c r="G13">
         <v>9000.0</v>
       </c>
       <c r="H13">
         <v>9000.0</v>
       </c>
       <c r="I13">
         <v>9000.0</v>
       </c>
       <c r="J13">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="K13">
         <v>8000.0</v>
       </c>
       <c r="L13">
         <v>8000.0</v>
       </c>
       <c r="M13">
         <v>8000.0</v>
       </c>
       <c r="N13">
         <v>8000.0</v>
       </c>
       <c r="O13">
         <v>8000.0</v>
       </c>
       <c r="P13">
         <v>8000.0</v>
       </c>
       <c r="Q13">
         <v>8000.0</v>
       </c>
       <c r="R13">
         <v>8000.0</v>
       </c>
       <c r="S13">
         <v>8000.0</v>
       </c>
       <c r="T13">
         <v>8000.0</v>
       </c>
       <c r="U13">
         <v>8000.0</v>
       </c>
       <c r="V13">
         <v>8000.0</v>
       </c>
       <c r="W13">
         <v>8000.0</v>
       </c>
       <c r="X13">
         <v>8000.0</v>
       </c>
       <c r="Y13">
         <v>8000.0</v>
       </c>
       <c r="Z13">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="AA13">
         <v>7000.0</v>
       </c>
       <c r="AB13">
         <v>7000.0</v>
       </c>
       <c r="AC13">
         <v>7000.0</v>
       </c>
       <c r="AD13">
-        <v>1000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="AE13">
         <v>1000.0</v>
       </c>
       <c r="AF13">
         <v>1000.0</v>
       </c>
       <c r="AG13">
         <v>1000.0</v>
       </c>
       <c r="AH13">
         <v>1000.0</v>
       </c>
-      <c r="AI13"/>
+      <c r="AI13">
+        <v>1000.0</v>
+      </c>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
+        <v>110590014.0</v>
+      </c>
+      <c r="C14">
         <v>102998978.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>102597601.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>100371632.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>99398200.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>98319416.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96674921.0</v>
       </c>
       <c r="H14">
         <v>96674921.0</v>
       </c>
       <c r="I14">
+        <v>96674921.0</v>
+      </c>
+      <c r="J14">
         <v>93810177.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>83733730.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>83927961.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>83566293.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>83102296.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>82763688.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>82602842.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>82588368.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>82102191.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>81510894.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>85232690.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>79790036.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>79386836.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>78998656.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>78771930.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>78415195.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>74820950.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>67879914.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>67572452.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>67327975.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>67846510.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>68365044.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51223565.0</v>
       </c>
       <c r="AF14">
         <v>51223565.0</v>
       </c>
       <c r="AG14">
         <v>51223565.0</v>
       </c>
       <c r="AH14">
         <v>51223565.0</v>
       </c>
       <c r="AI14">
+        <v>51223565.0</v>
+      </c>
+      <c r="AJ14">
         <v>29860546.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8497527.0</v>
       </c>
       <c r="AK14">
         <v>8497527.0</v>
       </c>
-      <c r="AL14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:38">
+      <c r="AL14">
+        <v>8497527.0</v>
+      </c>
+      <c r="AM14"/>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>8000.0</v>
       </c>
-      <c r="N15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O15"/>
       <c r="P15">
         <v>8000.0</v>
       </c>
       <c r="Q15">
         <v>8000.0</v>
       </c>
       <c r="R15">
         <v>8000.0</v>
       </c>
       <c r="S15">
         <v>8000.0</v>
       </c>
       <c r="T15">
         <v>8000.0</v>
       </c>
       <c r="U15">
         <v>8000.0</v>
       </c>
       <c r="V15">
         <v>8000.0</v>
       </c>
       <c r="W15">
         <v>8000.0</v>
       </c>
       <c r="X15">
         <v>8000.0</v>
       </c>
       <c r="Y15">
         <v>8000.0</v>
       </c>
       <c r="Z15">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="AA15">
         <v>7000.0</v>
       </c>
       <c r="AB15">
         <v>7000.0</v>
       </c>
       <c r="AC15">
         <v>7000.0</v>
       </c>
       <c r="AD15">
-        <v>1000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="AE15">
         <v>1000.0</v>
       </c>
-      <c r="AF15"/>
+      <c r="AF15">
+        <v>1000.0</v>
+      </c>
       <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>1000.0</v>
       </c>
-      <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
+        <v>6723000.0</v>
+      </c>
+      <c r="C16">
         <v>6684000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>11743000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>13402000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>21850000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>23663000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>55427000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>63961000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>73352000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>82975000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>80561000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>68550000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>61773000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>48231000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>119684000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>106994000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>95611000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>90803000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>94683000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>25417000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>22700000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>23886000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>26596000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>32739000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>32089000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>30165000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>29527000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>40871000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>38526000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>34905000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>33963000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>18978000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>600000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>2700000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AG18">
         <v>100000.0</v>
       </c>
-      <c r="AH18"/>
+      <c r="AH18">
+        <v>100000.0</v>
+      </c>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-    </row>
-    <row r="22" spans="1:38">
+      <c r="AM21"/>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
+      <c r="AH22"/>
+      <c r="AI22">
         <v>1.0</v>
       </c>
-      <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22"/>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>239916000.0</v>
+      </c>
+      <c r="C23">
         <v>293237000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>335285000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>356422000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>408303000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>468303000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>516023000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>570729000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>635494000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>621827000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>672395000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>708737000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>748342000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>787648000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>837038000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>889672000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>954457000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>814658000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>854226000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>397113000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>440364000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>488251000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>531588000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>572030000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>618928000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>421913000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>449730000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>477251000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>496044000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>308359000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>318699000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>115060000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>25452000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>236060000.0</v>
       </c>
-      <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
-    </row>
-    <row r="24" spans="1:38">
+      <c r="AM23"/>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
         <v>33</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>8287000.0</v>
+      </c>
       <c r="C24">
+        <v>9323000.0</v>
+      </c>
+      <c r="D24">
         <v>9611000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>9536000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>9464000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>9389000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>43439000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>-42414000.0</v>
+      </c>
+      <c r="C28">
         <v>-29569000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-38628000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-5288000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3075000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9498000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2520000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-11432000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-34995000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-35637000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-61731000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-90596000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-153375000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-110996000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-139786000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-126728000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-408014000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-281551000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-467911000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-76114000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-60183000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1287000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-38986000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-45793000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-113509000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-41605000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-38858000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-21278000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-13130000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-65470000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-41939000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-48910000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>32451000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-32451000.0</v>
       </c>
-      <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
-    </row>
-    <row r="29" spans="1:38">
+      <c r="AM28"/>
+    </row>
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
         <v>38</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>20149000.0</v>
+      </c>
       <c r="C29">
+        <v>40338000.0</v>
+      </c>
+      <c r="D29">
         <v>67323000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>80711000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>104074000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>136189000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>118933000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>150567000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>178907000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>134158000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>162555000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>196306000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>183015000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>214442000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>253104000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>288516000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>267537000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>300724000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>335890000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>184515000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>227829000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>267530000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>310191000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>355331000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>391734000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>10465000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7825000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4699000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2587000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6491000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8816000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>12819000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>7391000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1584000.0</v>
       </c>
-      <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
-      <c r="W30">
+      <c r="W30"/>
+      <c r="X30">
         <v>1200000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1400000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1500000.0</v>
       </c>
-      <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
-      <c r="AH30">
+      <c r="AH30"/>
+      <c r="AI30">
         <v>200238000.0</v>
       </c>
-      <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
-    </row>
-    <row r="31" spans="1:38">
+      <c r="AM30"/>
+    </row>
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>196306000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>183015000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>214442000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>253104000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>288516000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>267537000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>300724000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>335890000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>184515000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>227829000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>267530000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>310191000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>355331000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>391734000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>194743000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>218587000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>245716000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>266186000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-97398000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-82783000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-69398000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-52033000.0</v>
       </c>
       <c r="AH31">
         <v>-52033000.0</v>
       </c>
-      <c r="AI31"/>
+      <c r="AI31">
+        <v>-52033000.0</v>
+      </c>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
-    </row>
-    <row r="32" spans="1:38">
+      <c r="AM31"/>
+    </row>
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
         <v>41</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>174119000.0</v>
+      </c>
       <c r="C32">
+        <v>196949000.0</v>
+      </c>
+      <c r="D32">
         <v>220421000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>234824000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>256877000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>299758000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>326839000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>372019000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>416473000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>387859000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>457745000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>515722000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>586702000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>632626000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>614074000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>677612000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>748048000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>610158000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>655204000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>254937000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>310675000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>353423000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>398925000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>444232000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>484429000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
-    </row>
-    <row r="33" spans="1:38">
+      <c r="AM32"/>
+    </row>
+    <row r="33" spans="1:39">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>24832000.0</v>
+      </c>
+      <c r="C33">
         <v>26785000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>34900000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>37244000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>41653000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>43486000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>46659000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>51028000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>54104000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>56020000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>59248000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>60745000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>62340000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>61213000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>62075000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>62651000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>63531000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>64945000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>66207000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>67783000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>65627000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>66740000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>61576000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>61942000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>62724000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>64476000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>64247000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>62654000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>53930000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>15183000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>6082000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>4863000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>-32451000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>3086000.0</v>
       </c>
-      <c r="AI33"/>
       <c r="AJ33"/>
       <c r="AK33"/>
       <c r="AL33"/>
-    </row>
-    <row r="34" spans="1:38">
+      <c r="AM33"/>
+    </row>
+    <row r="34" spans="1:39">
       <c r="A34" t="s">
         <v>43</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>1770000.0</v>
+      </c>
       <c r="C34">
-        <v>1444000.0</v>
+        <v>1737000.0</v>
       </c>
       <c r="D34">
         <v>1444000.0</v>
       </c>
       <c r="E34">
+        <v>1444000.0</v>
+      </c>
+      <c r="F34">
         <v>1394000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1234000.0</v>
       </c>
       <c r="G34">
         <v>1234000.0</v>
       </c>
       <c r="H34">
         <v>1234000.0</v>
       </c>
       <c r="I34">
-        <v>1373000.0</v>
+        <v>1234000.0</v>
       </c>
       <c r="J34">
         <v>1373000.0</v>
       </c>
       <c r="K34">
-        <v>898000.0</v>
+        <v>1373000.0</v>
       </c>
       <c r="L34">
         <v>898000.0</v>
       </c>
       <c r="M34">
+        <v>898000.0</v>
+      </c>
+      <c r="N34">
         <v>466027000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>759000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>423045000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>451747000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>544042000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>374379000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>385521000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>158000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>148473000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>152633000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>150310000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>493000.0</v>
       </c>
       <c r="Y34">
         <v>493000.0</v>
       </c>
       <c r="Z34">
         <v>493000.0</v>
       </c>
       <c r="AA34">
-        <v>409000.0</v>
+        <v>493000.0</v>
       </c>
       <c r="AB34">
         <v>409000.0</v>
       </c>
       <c r="AC34">
+        <v>409000.0</v>
+      </c>
+      <c r="AD34">
         <v>96000.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
-    </row>
-    <row r="35" spans="1:38">
+      <c r="AM34"/>
+    </row>
+    <row r="35" spans="1:39">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>188569000.0</v>
+      </c>
+      <c r="C35">
         <v>193085000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>197609000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>200893000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>203920000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>216444000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>254565000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>272480000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>291670000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>309721000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>354438000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>380161000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>466027000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>479397000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>423045000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>451747000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>544042001.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>374379000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>385521000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>138205000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>148473000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>152633000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>150310000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>150843000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>155419000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>165200000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>172425000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>164433000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>174024000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>392714000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>360453000.0</v>
       </c>
-      <c r="AF35"/>
       <c r="AG35"/>
-      <c r="AH35">
+      <c r="AH35"/>
+      <c r="AI35">
         <v>260690000.0</v>
       </c>
-      <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
-    </row>
-    <row r="36" spans="1:38">
+      <c r="AM35"/>
+    </row>
+    <row r="36" spans="1:39">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
+        <v>2215000.0</v>
+      </c>
+      <c r="C36">
         <v>2232000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>6317000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>4494000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>6364000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>6390000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>7634000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>6115000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>8948000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>7418000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>10094000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>10154000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>8804000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>7881000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>7256000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>7391000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>7404000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>7046000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>7188000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>7465000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>4064000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>4089000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>3689000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>2558000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1875000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>2148000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1621000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1582000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1532000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>4246000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>2527000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1617000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-32451000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>252000.0</v>
       </c>
-      <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
-    </row>
-    <row r="37" spans="1:38">
+      <c r="AM36"/>
+    </row>
+    <row r="37" spans="1:39">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
-    </row>
-    <row r="38" spans="1:38">
+      <c r="AM37"/>
+    </row>
+    <row r="38" spans="1:39">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>10154000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>7881000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>7256000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>7391000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>7404000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>7046000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>7188000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>7465000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>4064000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>4089000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>3689000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>2558000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1875000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>2148000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1621000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1582000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1532000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>4246000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>2527000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1617000.0</v>
       </c>
       <c r="AG38">
         <v>1617000.0</v>
       </c>
       <c r="AH38">
+        <v>1617000.0</v>
+      </c>
+      <c r="AI38">
         <v>252000.0</v>
       </c>
-      <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
-      <c r="AL38">
+      <c r="AL38"/>
+      <c r="AM38">
         <v>384000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:38">
+    <row r="39" spans="1:39">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
+        <v>8569000.0</v>
+      </c>
+      <c r="C39">
         <v>10428000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>9277000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>11898000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>12099000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>11420000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>12162000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>16367000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>19307000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>16946000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>24286000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>10119000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>11974000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>10997000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>16657000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>18166000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>22355000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>7071000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>8585000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>9760000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>11993000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>8203000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>8298000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>6448000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>7669000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>4364000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>8074000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>7328000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>11038000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2768000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>3923000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1921000.0</v>
       </c>
-      <c r="AG39"/>
-      <c r="AH39">
+      <c r="AH39"/>
+      <c r="AI39">
         <v>285000.0</v>
       </c>
-      <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
-      <c r="AL39">
+      <c r="AL39"/>
+      <c r="AM39">
         <v>135000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:38">
+    <row r="40" spans="1:39">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
+        <v>22204000.0</v>
+      </c>
+      <c r="C40">
         <v>51706000.0</v>
       </c>
-      <c r="C40">
-[...1 lines deleted...]
-      </c>
       <c r="D40">
+        <v>54485000.0</v>
+      </c>
+      <c r="E40">
         <v>59831000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>76767000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>90427000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>73401000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>70739000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>78444000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>82736000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>142333000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>50854000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>26271000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>33330000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>148353000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>136841000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>128271000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>36208000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>28004000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>29274000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>28354000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>33686000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>36385000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>21678000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>29024000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>24962000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>16983000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>15425000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>7338000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>12917000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>40698000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>36784000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>30552000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>7285000.0</v>
       </c>
-      <c r="AI40"/>
       <c r="AJ40"/>
       <c r="AK40"/>
-      <c r="AL40">
+      <c r="AL40"/>
+      <c r="AM40">
         <v>358000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:38">
+    <row r="41" spans="1:39">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>347416000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>444129000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>386590000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>414132000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>505291000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>334573000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>344687000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>96366000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>105651000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>108889000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>111053000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>110814000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>114634000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>123729000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>130284000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>121636000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>130585000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>147289000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>150283000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>159823000.0</v>
       </c>
       <c r="AG41">
         <v>159823000.0</v>
       </c>
       <c r="AH41">
+        <v>159823000.0</v>
+      </c>
+      <c r="AI41">
         <v>183205000.0</v>
       </c>
-      <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
-      <c r="AL41">
+      <c r="AL41"/>
+      <c r="AM41">
         <v>23000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:38">
+    <row r="42" spans="1:39">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
+        <v>1005461000.0</v>
+      </c>
+      <c r="C42">
         <v>1002528000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>992294000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>971192000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>964008000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>955657000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>945046000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>936011000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>925458000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>844044000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>831912000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>821853000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>810750000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>798696000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>787096999.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>775842999.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>762457998.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>748036000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>726692000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>701670000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>689630000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>676956000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>666958000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>658642000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>648783000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>414414000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>407647000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>402823000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>399066000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>17078000.0</v>
       </c>
-      <c r="AE42">
-[...1 lines deleted...]
-      </c>
       <c r="AF42">
+        <v>-195752000.0</v>
+      </c>
+      <c r="AG42">
         <v>12438000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-92000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>11133000.0</v>
       </c>
-      <c r="AI42"/>
       <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
-    </row>
-    <row r="43" spans="1:38">
+      <c r="AM42"/>
+    </row>
+    <row r="43" spans="1:39">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
-    </row>
-    <row r="44" spans="1:38">
+      <c r="AM43"/>
+    </row>
+    <row r="44" spans="1:39">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
+      <c r="AE44"/>
+      <c r="AF44">
         <v>210170000.0</v>
       </c>
-      <c r="AF44"/>
       <c r="AG44"/>
-      <c r="AH44">
+      <c r="AH44"/>
+      <c r="AI44">
         <v>77485000.0</v>
       </c>
-      <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
-      <c r="AL44">
+      <c r="AL44"/>
+      <c r="AM44">
         <v>77485000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:38">
+    <row r="45" spans="1:39">
       <c r="A45" t="s">
         <v>54</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>22617000.0</v>
+      </c>
       <c r="C45">
+        <v>62046000.0</v>
+      </c>
+      <c r="D45">
         <v>28583000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>30904000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>35289000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>70038000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>39025000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>43367000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>45156000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>75106000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>49154000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>50591000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>52064000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>75944000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>54819000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>60318000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>61563000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>62651000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>30583000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>31516000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>32670000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>33852000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>33861000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>61072000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>21733000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>10937000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>3555000.0</v>
       </c>
-      <c r="AF45"/>
       <c r="AG45"/>
-      <c r="AH45">
+      <c r="AH45"/>
+      <c r="AI45">
         <v>2834000.0</v>
       </c>
-      <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
-    </row>
-    <row r="46" spans="1:38">
+      <c r="AM45"/>
+    </row>
+    <row r="46" spans="1:39">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>22617000.0</v>
+      </c>
+      <c r="C46">
         <v>24553000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>28583000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>30904000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>35289000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>37096000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>39025000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>43367000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>45156000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>47056000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>49154000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>50591000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>52064000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>53332000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>54819000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>55260000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>56127000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>57899000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>59019000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>60318000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>61563000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>62651000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>57887000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>59384000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>60849000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>62328000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>62626000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>61072000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>52398000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>10937000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>3555000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>3246000.0</v>
       </c>
-      <c r="AG46"/>
-      <c r="AH46">
+      <c r="AH46"/>
+      <c r="AI46">
         <v>2834000.0</v>
       </c>
-      <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
-    </row>
-    <row r="47" spans="1:38">
+      <c r="AM46"/>
+    </row>
+    <row r="47" spans="1:39">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>50591000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>24998000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>53332000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>54819000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>55260000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>26228000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>27330000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>27898000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>60318000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>29469000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>30181000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>30583000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>59384000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>60849000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>62328000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>62626000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>61072000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>52398000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>10937000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>3555000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3246000.0</v>
       </c>
       <c r="AG47">
         <v>3246000.0</v>
       </c>
       <c r="AH47">
+        <v>3246000.0</v>
+      </c>
+      <c r="AI47">
         <v>2834000.0</v>
       </c>
-      <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
-      <c r="AL47">
+      <c r="AL47"/>
+      <c r="AM47">
         <v>2536000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:38">
+    <row r="48" spans="1:39">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>-994986000.0</v>
+      </c>
+      <c r="C48">
         <v>-972056000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-934789000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-900122000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-869598000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-829127000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-827053000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-784833000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-746157000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-710078000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-668644000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-624169000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-625544000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-579687000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-527259000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-481111000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-490994000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-446377000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-390769000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-517366000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-462219000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-410048000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-357869000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-305165000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-259839000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-219820000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-189293000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-157555000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-132995000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-114435000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-97062000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-81745000.0</v>
       </c>
       <c r="AG48">
         <v>-81745000.0</v>
       </c>
       <c r="AH48">
+        <v>-81745000.0</v>
+      </c>
+      <c r="AI48">
         <v>-62187000.0</v>
       </c>
-      <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
-    </row>
-    <row r="49" spans="1:38">
+      <c r="AM48"/>
+    </row>
+    <row r="49" spans="1:39">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-625544000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-527259000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-481111000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-490994000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-446377000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-390769000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-517366000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-462219000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-410048000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-357869000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-305165000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-259839000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-219820000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-189293000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-157555000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-132995000.0</v>
       </c>
-      <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
-    </row>
-    <row r="50" spans="1:38">
+      <c r="AM49"/>
+    </row>
+    <row r="50" spans="1:39">
       <c r="A50" t="s">
         <v>59</v>
       </c>
-      <c r="B50"/>
-      <c r="C50"/>
+      <c r="B50">
+        <v>1480000.0</v>
+      </c>
+      <c r="C50">
+        <v>366000.0</v>
+      </c>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>4385000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
-    </row>
-    <row r="51" spans="1:38">
+      <c r="AM50"/>
+    </row>
+    <row r="51" spans="1:39">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
+        <v>34548000.0</v>
+      </c>
+      <c r="C51">
         <v>36233000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>37875000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>39483000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>41048000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>42519000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>34639000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>36113000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>37557000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>38918000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>40233000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>40944000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>42180000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>43327000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>44445000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>45537000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>46606000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>47601000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>48621000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>49599000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>50520000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>51256000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>45993000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>46708000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>47408000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>48036000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>48116000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>47930000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>47824000.0</v>
       </c>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
-    </row>
-    <row r="52" spans="1:38">
+      <c r="AM51"/>
+    </row>
+    <row r="52" spans="1:39">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
+        <v>10615000.0</v>
+      </c>
+      <c r="C52">
         <v>9422000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>8979000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>8904000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>8830000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>8754000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>8680000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>8607000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>8535000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>8462000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>8390000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>8199000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>8130000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>8059000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>7990000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>7922000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>7855000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>7795000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>7787000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>7760000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>7698000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>7512000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>6736000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>6679000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>6623000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>6565000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>11950000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>10266000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>8770000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>34905000.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
-    </row>
-    <row r="53" spans="1:38">
+      <c r="AM52"/>
+    </row>
+    <row r="53" spans="1:39">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53">
+        <v>129553000.0</v>
+      </c>
+      <c r="C53">
         <v>190222000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>214605000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>262509000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>316578000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>380376000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>420043000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>455789000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>489531000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>474306000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>486897000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>498508000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>473774000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>558528000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>574075000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>636590000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>413951000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>406099000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>261318000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>193857000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>252041000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>363339000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>376735000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>411139000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>387618000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>263432000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>294472000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>341725000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>375641000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>224938000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>266755000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>219189000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>64902000.0</v>
       </c>
-      <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
-    </row>
-    <row r="54" spans="1:38">
+      <c r="AM53"/>
+    </row>
+    <row r="54" spans="1:39">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
-    </row>
-    <row r="55" spans="1:38">
+      <c r="AM54"/>
+    </row>
+    <row r="55" spans="1:39">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>239916000.0</v>
+      </c>
+      <c r="C55">
         <v>293237000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>335285000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>356422000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>408303000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>468303000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>516023000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>570729000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>635494000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>621827000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>672395000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>708737000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>748342000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>787648000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>837038000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>889672000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>954457000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>814658000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>854226000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>397113000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>440364000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>488251000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>531588000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>572030000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>618928000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>421913000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>449730000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>477251000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>496044000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>308359000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>318699000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>274883000.0</v>
       </c>
       <c r="AG55">
         <v>274883000.0</v>
       </c>
       <c r="AH55">
+        <v>274883000.0</v>
+      </c>
+      <c r="AI55">
         <v>236060000.0</v>
       </c>
-      <c r="AI55"/>
       <c r="AJ55"/>
       <c r="AK55"/>
-      <c r="AL55">
+      <c r="AL55"/>
+      <c r="AM55">
         <v>54111000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:38">
+    <row r="56" spans="1:39">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>215084000.0</v>
+      </c>
+      <c r="C56">
         <v>266452000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>300385000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>319178000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>366650000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>424817000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>469364000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>519701000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>581390000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>565807000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>613147000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>647992000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>686002000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>726435000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>774963000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>827021000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>890926000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>749713000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>788019000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>329330000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>374737000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>421511000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>470012000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>510088000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>556204000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>357437000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>385483000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>414597000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>442114000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>293176000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>312617000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>270020000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>32451000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>232974000.0</v>
       </c>
-      <c r="AI56"/>
       <c r="AJ56"/>
       <c r="AK56"/>
       <c r="AL56"/>
-    </row>
-    <row r="57" spans="1:38">
+      <c r="AM56"/>
+    </row>
+    <row r="57" spans="1:39">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>40965000.0</v>
+      </c>
+      <c r="C57">
         <v>69503000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>79964000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>84354000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>109773000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>125059000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>142525000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>147682000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>164917000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>177948000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>155402000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>132270000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>99300000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>93809000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>160889000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>149409000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>142878000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>139555000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>132815000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>74393000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>64062000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>68088000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>71087000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>65856000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>71775000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>61970000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>58718000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>67102000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>55834000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>13043000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>41029000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36889000.0</v>
       </c>
       <c r="AG57">
         <v>36889000.0</v>
       </c>
       <c r="AH57">
+        <v>36889000.0</v>
+      </c>
+      <c r="AI57">
         <v>27403000.0</v>
       </c>
-      <c r="AI57"/>
       <c r="AJ57"/>
       <c r="AK57"/>
-      <c r="AL57">
+      <c r="AL57"/>
+      <c r="AM57">
         <v>1510000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:38">
+    <row r="58" spans="1:39">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>229534000.0</v>
+      </c>
+      <c r="C58">
         <v>262588000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>277573000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>285247000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>313693000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>341503000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>397090000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>420162000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>456587000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>487669000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>509840000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>512431000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>565327000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>573206000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>583934000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>601156000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>686920001.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>513934000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>518336000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>212598000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>212535000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>220721000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>221397000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>216699000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>227194000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>227170000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>231143000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>231535000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>229858000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>405757000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>401482000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>36889000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>196712000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>288093000.0</v>
       </c>
-      <c r="AI58"/>
       <c r="AJ58"/>
       <c r="AK58"/>
-      <c r="AL58">
+      <c r="AL58"/>
+      <c r="AM58">
         <v>1533000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:38">
+    <row r="59" spans="1:39">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
-    </row>
-    <row r="60" spans="1:38">
+      <c r="AM59"/>
+    </row>
+    <row r="60" spans="1:39">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>10382000.0</v>
+      </c>
+      <c r="C60">
         <v>30649000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>57712000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>71175000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>94610000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>126800000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>118933000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>150567000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>178907000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>134158000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>162555000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>196306000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>183015000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>214442000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>253104000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>288516000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>267536999.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>300724000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>335890000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>184515000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>227829000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>267530000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>310191000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>355331000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>391734000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>194743000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>218587000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>245716000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>266186000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>-97398000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>-82783000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>78171000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>25452000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>-52033000.0</v>
       </c>
-      <c r="AI60"/>
       <c r="AJ60"/>
       <c r="AK60"/>
-      <c r="AL60">
+      <c r="AL60"/>
+      <c r="AM60">
         <v>52578000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:38">
+    <row r="61" spans="1:39">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
-    </row>
-    <row r="62" spans="1:38">
+      <c r="AM61"/>
+    </row>
+    <row r="62" spans="1:39">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
+      <c r="AM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7577,859 +7742,865 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
         <v>9661000.0</v>
       </c>
       <c r="C2">
-        <v>8841000.0</v>
+        <v>185940000.0</v>
       </c>
       <c r="D2">
         <v>8848000.0</v>
       </c>
       <c r="E2">
         <v>8472000.0</v>
       </c>
       <c r="F2">
         <v>189407000.0</v>
       </c>
       <c r="G2">
         <v>156869000.0</v>
       </c>
       <c r="H2">
         <v>100528000.0</v>
       </c>
       <c r="I2">
         <v>73031000.0</v>
       </c>
       <c r="J2">
         <v>29911000.0</v>
       </c>
       <c r="K2">
         <v>13674000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3">
         <v>9661000.0</v>
       </c>
       <c r="C3">
         <v>8841000.0</v>
       </c>
       <c r="D3">
         <v>8848000.0</v>
       </c>
       <c r="E3">
         <v>8472000.0</v>
       </c>
       <c r="F3">
         <v>8315000.0</v>
       </c>
       <c r="G3">
         <v>7265000.0</v>
       </c>
       <c r="H3">
         <v>5574000.0</v>
       </c>
       <c r="I3">
         <v>1019000.0</v>
       </c>
       <c r="J3">
         <v>680000.0</v>
       </c>
       <c r="K3">
         <v>201000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5">
         <v>-142761000.0</v>
       </c>
       <c r="C5">
-        <v>-144997000.0</v>
+        <v>-118921000.0</v>
       </c>
       <c r="D5">
-        <v>-151740000.0</v>
+        <v>-125179000.0</v>
       </c>
       <c r="E5">
         <v>-137834000.0</v>
       </c>
       <c r="F5">
         <v>-37360000.0</v>
       </c>
       <c r="G5">
         <v>-195174000.0</v>
       </c>
       <c r="H5">
         <v>-114404000.0</v>
       </c>
       <c r="I5">
         <v>-57288000.0</v>
       </c>
       <c r="J5">
         <v>-32679000.0</v>
       </c>
       <c r="K5">
         <v>-15132000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6">
         <v>-133100000.0</v>
       </c>
       <c r="C6">
-        <v>-136156000.0</v>
+        <v>-110080000.0</v>
       </c>
       <c r="D6">
-        <v>-142892000.0</v>
+        <v>-116331000.0</v>
       </c>
       <c r="E6">
         <v>-129362000.0</v>
       </c>
       <c r="F6">
         <v>-29045000.0</v>
       </c>
       <c r="G6">
         <v>-187909000.0</v>
       </c>
       <c r="H6">
         <v>-108830000.0</v>
       </c>
       <c r="I6">
         <v>-56269000.0</v>
       </c>
       <c r="J6">
         <v>-31999000.0</v>
       </c>
       <c r="K6">
         <v>-14931000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
         <v>11384000.0</v>
       </c>
       <c r="C9">
-        <v>100558000.0</v>
+        <v>-85382000.0</v>
       </c>
       <c r="D9">
         <v>88214000.0</v>
       </c>
       <c r="E9">
         <v>133617000.0</v>
       </c>
       <c r="F9">
         <v>207085000.0</v>
       </c>
       <c r="G9">
         <v>21098000.0</v>
       </c>
       <c r="H9">
         <v>21219000.0</v>
       </c>
       <c r="I9">
         <v>27677000.0</v>
       </c>
       <c r="J9">
         <v>-26176000.0</v>
       </c>
       <c r="K9">
         <v>-13258000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
         <v>-142761000.0</v>
       </c>
       <c r="C10">
         <v>-118921000.0</v>
       </c>
       <c r="D10">
         <v>-125179000.0</v>
       </c>
       <c r="E10">
         <v>-130056000.0</v>
       </c>
       <c r="F10">
         <v>-36329000.0</v>
       </c>
       <c r="G10">
         <v>-190228000.0</v>
       </c>
       <c r="H10">
         <v>-105385000.0</v>
       </c>
       <c r="I10">
         <v>-52248000.0</v>
       </c>
       <c r="J10">
         <v>-32480000.0</v>
       </c>
       <c r="K10">
         <v>-15110000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11">
         <v>168000.0</v>
       </c>
       <c r="C11">
         <v>128000.0</v>
       </c>
       <c r="D11">
         <v>5212000.0</v>
       </c>
       <c r="E11">
         <v>3254000.0</v>
       </c>
       <c r="F11">
         <v>-8315000.0</v>
       </c>
       <c r="G11">
         <v>-7265000.0</v>
       </c>
       <c r="H11">
         <v>-5574000.0</v>
       </c>
       <c r="I11">
         <v>5040000.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>16250000.0</v>
       </c>
       <c r="F12">
         <v>8315000.0</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
         <v>-142929000.0</v>
       </c>
       <c r="C15">
         <v>-119049000.0</v>
       </c>
       <c r="D15">
         <v>-130391000.0</v>
       </c>
       <c r="E15">
         <v>-133310000.0</v>
       </c>
       <c r="F15">
         <v>-28014000.0</v>
       </c>
       <c r="G15">
         <v>-182963000.0</v>
       </c>
       <c r="H15">
         <v>-99811000.0</v>
       </c>
       <c r="I15">
         <v>-52248000.0</v>
       </c>
       <c r="J15">
         <v>-32480000.0</v>
       </c>
       <c r="K15">
         <v>-15110000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-133310000.0</v>
       </c>
       <c r="F16">
         <v>-36329000.0</v>
       </c>
       <c r="G16">
         <v>-190228000.0</v>
       </c>
       <c r="H16">
         <v>-105385000.0</v>
       </c>
       <c r="I16">
         <v>-52248000.0</v>
       </c>
       <c r="J16">
         <v>-32480000.0</v>
       </c>
       <c r="K16">
         <v>-15110000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>115</v>
+      </c>
+      <c r="B17">
+        <v>-142929000.0</v>
+      </c>
       <c r="C17">
         <v>-119049000.0</v>
       </c>
       <c r="D17">
         <v>-141385000.0</v>
       </c>
       <c r="E17">
         <v>-133310000.0</v>
       </c>
       <c r="F17">
         <v>-36329000.0</v>
       </c>
       <c r="G17">
         <v>-190228000.0</v>
       </c>
       <c r="H17">
         <v>-105385000.0</v>
       </c>
       <c r="I17">
         <v>-52248000.0</v>
       </c>
       <c r="J17">
         <v>-32480000.0</v>
       </c>
       <c r="K17">
         <v>-15110000.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>1031000.0</v>
       </c>
       <c r="G19">
         <v>4946000.0</v>
       </c>
       <c r="H19">
         <v>9019000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
         <v>-145807000.0</v>
       </c>
       <c r="C21">
         <v>-144997000.0</v>
       </c>
       <c r="D21">
         <v>-151740000.0</v>
       </c>
       <c r="E21">
         <v>-137834000.0</v>
       </c>
       <c r="F21">
         <v>-37360000.0</v>
       </c>
       <c r="G21">
         <v>-195174000.0</v>
       </c>
       <c r="H21">
         <v>-114404000.0</v>
       </c>
       <c r="I21">
         <v>-57288000.0</v>
       </c>
       <c r="J21">
         <v>-32679000.0</v>
       </c>
       <c r="K21">
         <v>-15132000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23">
         <v>166852000.0</v>
       </c>
       <c r="C23">
         <v>245555000.0</v>
       </c>
       <c r="D23">
         <v>248802000.0</v>
       </c>
       <c r="E23">
         <v>271451000.0</v>
       </c>
       <c r="F23">
         <v>244445000.0</v>
       </c>
       <c r="G23">
         <v>216272000.0</v>
       </c>
       <c r="H23">
         <v>135623000.0</v>
       </c>
       <c r="I23">
         <v>84965000.0</v>
       </c>
       <c r="J23">
         <v>36414000.0</v>
       </c>
       <c r="K23">
         <v>15548000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>123</v>
+      </c>
+      <c r="B25">
+        <v>9661000.0</v>
+      </c>
       <c r="C25">
         <v>8841000.0</v>
       </c>
       <c r="D25">
         <v>8703000.0</v>
       </c>
       <c r="E25">
         <v>8472000.0</v>
       </c>
       <c r="F25">
         <v>8315000.0</v>
       </c>
       <c r="G25">
         <v>7265000.0</v>
       </c>
       <c r="H25">
         <v>5574000.0</v>
       </c>
       <c r="I25">
         <v>1019000.0</v>
       </c>
       <c r="J25">
         <v>680000.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26">
         <v>123065000.0</v>
       </c>
       <c r="C26">
-        <v>185940000.0</v>
+        <v>209240000.0</v>
       </c>
       <c r="D26">
         <v>192115000.0</v>
       </c>
       <c r="E26">
         <v>210418000.0</v>
       </c>
       <c r="F26">
         <v>189407000.0</v>
       </c>
       <c r="G26">
         <v>156869000.0</v>
       </c>
       <c r="H26">
         <v>100528000.0</v>
       </c>
       <c r="I26">
         <v>73031000.0</v>
       </c>
       <c r="J26">
         <v>29911000.0</v>
       </c>
       <c r="K26">
         <v>13674000.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
         <v>53987000.0</v>
       </c>
       <c r="C28">
-        <v>59615000.0</v>
+        <v>57410000.0</v>
       </c>
       <c r="D28">
         <v>56687000.0</v>
       </c>
       <c r="E28">
         <v>61033000.0</v>
       </c>
       <c r="F28">
         <v>55038000.0</v>
       </c>
       <c r="G28">
         <v>59403000.0</v>
       </c>
       <c r="H28">
         <v>35095000.0</v>
       </c>
       <c r="I28">
         <v>11934000.0</v>
       </c>
       <c r="J28">
         <v>6503000.0</v>
       </c>
       <c r="K28">
         <v>1874000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>127</v>
+      </c>
+      <c r="B29">
+        <v>168000.0</v>
+      </c>
       <c r="C29">
         <v>128000.0</v>
       </c>
       <c r="D29">
         <v>4267000.0</v>
       </c>
       <c r="E29">
         <v>3254000.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
         <v>157191000.0</v>
       </c>
       <c r="C30">
-        <v>245555000.0</v>
+        <v>59615000.0</v>
       </c>
       <c r="D30">
         <v>239954000.0</v>
       </c>
       <c r="E30">
         <v>271451000.0</v>
       </c>
       <c r="F30">
         <v>244445000.0</v>
       </c>
       <c r="G30">
         <v>216272000.0</v>
       </c>
       <c r="H30">
         <v>135623000.0</v>
       </c>
       <c r="I30">
         <v>84965000.0</v>
       </c>
       <c r="J30">
         <v>36414000.0</v>
       </c>
       <c r="K30">
         <v>15548000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31">
         <v>3046000.0</v>
       </c>
       <c r="C31">
         <v>26076000.0</v>
       </c>
       <c r="D31">
         <v>26561000.0</v>
       </c>
       <c r="E31">
         <v>7778000.0</v>
       </c>
       <c r="F31">
         <v>1031000.0</v>
       </c>
       <c r="G31">
         <v>4946000.0</v>
       </c>
       <c r="H31">
         <v>9019000.0</v>
       </c>
       <c r="I31">
         <v>5040000.0</v>
       </c>
       <c r="J31">
         <v>199000.0</v>
       </c>
       <c r="K31">
         <v>22000.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
         <v>21045000.0</v>
       </c>
       <c r="C32">
         <v>100558000.0</v>
       </c>
       <c r="D32">
         <v>97062000.0</v>
       </c>
       <c r="E32">
         <v>133617000.0</v>
       </c>
       <c r="F32">
         <v>207085000.0</v>
       </c>
       <c r="G32">
         <v>21098000.0</v>
       </c>
       <c r="H32">
         <v>21219000.0</v>
       </c>
       <c r="I32">
         <v>27677000.0</v>
       </c>
@@ -8439,2782 +8610,2858 @@
       <c r="K32">
         <v>416000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL32"/>
+  <dimension ref="A1:AM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:38">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>2084000.0</v>
+      </c>
+      <c r="C2">
         <v>2259000.0</v>
       </c>
-      <c r="C2"/>
-[...3 lines deleted...]
-      <c r="E2"/>
+      <c r="D2"/>
+      <c r="E2">
+        <v>27611000.0</v>
+      </c>
       <c r="F2">
+        <v>33641000.0</v>
+      </c>
+      <c r="G2">
         <v>46461000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2191000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2281000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2291000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2258000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>46328000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>46177000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>51887000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>54493000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>48348000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>54534000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>53043000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>52790000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>43066000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>47818000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>45733000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>44383000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>43819000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>34062000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>34605000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>25762000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>28519000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>25640000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>20607000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>24097000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>20392000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>16818000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>11724000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>10838000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>7983000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5545000.0</v>
       </c>
       <c r="AK2">
         <v>5545000.0</v>
       </c>
       <c r="AL2">
+        <v>5545000.0</v>
+      </c>
+      <c r="AM2">
         <v>15347000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:38">
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3">
-        <v>2813000.0</v>
+        <v>2084000.0</v>
       </c>
       <c r="C3">
+        <v>2259000.0</v>
+      </c>
+      <c r="D3">
         <v>1237000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3222000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1848000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2078000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2191000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2281000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2291000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2258000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1464000.0</v>
       </c>
       <c r="L3">
         <v>1464000.0</v>
       </c>
       <c r="M3">
+        <v>1464000.0</v>
+      </c>
+      <c r="N3">
         <v>1360000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1394000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1347000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1384000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1589000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1594000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1605000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1589000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1541000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1503000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1464000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1457000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1446000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1378000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1571000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1270000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1066000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>276000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>279000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>252000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>212000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>180000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>177000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161500.0</v>
       </c>
       <c r="AK3">
         <v>161500.0</v>
       </c>
-      <c r="AL3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:38">
+      <c r="AL3">
+        <v>161500.0</v>
+      </c>
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5">
+        <v>-22930000.0</v>
+      </c>
+      <c r="C5">
         <v>-37099000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-34667000.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>-44695000.0</v>
+        <v>-30524000.0</v>
       </c>
       <c r="F5">
-        <v>-7249000.0</v>
+        <v>-40471000.0</v>
       </c>
       <c r="G5">
-        <v>-48434000.0</v>
+        <v>-2026000.0</v>
       </c>
       <c r="H5">
-        <v>-45606000.0</v>
+        <v>-42220000.0</v>
       </c>
       <c r="I5">
-        <v>-43708000.0</v>
+        <v>-38603000.0</v>
       </c>
       <c r="J5">
-        <v>-47453000.0</v>
+        <v>-36072000.0</v>
       </c>
       <c r="K5">
-        <v>-50583000.0</v>
+        <v>-39768000.0</v>
       </c>
       <c r="L5">
-        <v>-3589000.0</v>
+        <v>-43223000.0</v>
       </c>
       <c r="M5">
-        <v>-50115000.0</v>
+        <v>2768000.0</v>
       </c>
       <c r="N5">
-        <v>-55438000.0</v>
+        <v>-44956000.0</v>
       </c>
       <c r="O5">
-        <v>-47748000.0</v>
+        <v>-51707000.0</v>
       </c>
       <c r="P5">
-        <v>9475000.0</v>
+        <v>-45415000.0</v>
       </c>
       <c r="Q5">
-        <v>-44123000.0</v>
+        <v>10925000.0</v>
       </c>
       <c r="R5">
-        <v>-55729000.0</v>
+        <v>-43859000.0</v>
       </c>
       <c r="S5">
-        <v>126329000.0</v>
+        <v>-55608000.0</v>
       </c>
       <c r="T5">
-        <v>-55325000.0</v>
+        <v>126597000.0</v>
       </c>
       <c r="U5">
+        <v>-55147000.0</v>
+      </c>
+      <c r="V5">
         <v>-52635000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-52758000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-53749000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-46589000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-42078000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-31184000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-34442000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-28422000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-21827000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-19017000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-16815000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-12231000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-9225000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-9807000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-10091000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6390500.0</v>
       </c>
       <c r="AK5">
         <v>-6390500.0</v>
       </c>
-      <c r="AL5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:38">
+      <c r="AL5">
+        <v>-6390500.0</v>
+      </c>
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6">
-        <v>-34286000.0</v>
+        <v>-20846000.0</v>
       </c>
       <c r="C6">
+        <v>-34840000.0</v>
+      </c>
+      <c r="D6">
         <v>-33430000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>-42847000.0</v>
+        <v>-27302000.0</v>
       </c>
       <c r="F6">
-        <v>-5171000.0</v>
+        <v>-38623000.0</v>
       </c>
       <c r="G6">
-        <v>-46243000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="H6">
-        <v>-43325000.0</v>
+        <v>-40029000.0</v>
       </c>
       <c r="I6">
-        <v>-41417000.0</v>
+        <v>-36322000.0</v>
       </c>
       <c r="J6">
-        <v>-45195000.0</v>
+        <v>-33781000.0</v>
       </c>
       <c r="K6">
-        <v>-49119000.0</v>
+        <v>-37510000.0</v>
       </c>
       <c r="L6">
-        <v>-2125000.0</v>
+        <v>-41759000.0</v>
       </c>
       <c r="M6">
-        <v>-48755000.0</v>
+        <v>4232000.0</v>
       </c>
       <c r="N6">
-        <v>-54044000.0</v>
+        <v>-43596000.0</v>
       </c>
       <c r="O6">
-        <v>-46401000.0</v>
+        <v>-50313000.0</v>
       </c>
       <c r="P6">
-        <v>10859000.0</v>
+        <v>-44068000.0</v>
       </c>
       <c r="Q6">
-        <v>-42534000.0</v>
+        <v>12309000.0</v>
       </c>
       <c r="R6">
-        <v>-54135000.0</v>
+        <v>-42270000.0</v>
       </c>
       <c r="S6">
-        <v>127934000.0</v>
+        <v>-54014000.0</v>
       </c>
       <c r="T6">
-        <v>-53736000.0</v>
+        <v>128202000.0</v>
       </c>
       <c r="U6">
+        <v>-53558000.0</v>
+      </c>
+      <c r="V6">
         <v>-51094000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-51255000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-52285000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-45132000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-40632000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-29806000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-32871000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-27152000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-20761000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-18741000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-16536000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-11979000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-9013000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-9627000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-9914000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6229000.0</v>
       </c>
       <c r="AK6">
         <v>-6229000.0</v>
       </c>
-      <c r="AL6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:38">
+      <c r="AL6">
+        <v>-6229000.0</v>
+      </c>
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
-        <v>3978000.0</v>
+        <v>-1038000.0</v>
       </c>
       <c r="C9">
+        <v>6237000.0</v>
+      </c>
+      <c r="D9">
         <v>3260000.0</v>
       </c>
-      <c r="D9">
-[...1 lines deleted...]
-      </c>
       <c r="E9">
-        <v>3674000.0</v>
+        <v>-19737000.0</v>
       </c>
       <c r="F9">
+        <v>-29967000.0</v>
+      </c>
+      <c r="G9">
         <v>7779000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>15342000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>12802000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>13602000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>12932000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-37219000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>10037000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-35338000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-40053000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-33496000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>25317000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-28569000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-38796000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>139347000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-41250000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-41623000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-39530000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-37915000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-30892000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-27434000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-19761000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-25823000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-18723000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-15002000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-14952000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-13889000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-9709000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-6804000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-7779000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-7830000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5283500.0</v>
       </c>
       <c r="AK9">
         <v>-5283500.0</v>
       </c>
-      <c r="AL9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:38">
+      <c r="AL9">
+        <v>-5283500.0</v>
+      </c>
+      <c r="AM9"/>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>-22930000.0</v>
+      </c>
+      <c r="C10">
         <v>-37099000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-34667000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-30524000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-40471000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2026000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-42220000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-38603000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-36072000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-39768000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-43223000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2768000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-44956000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-51707000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-45415000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>10925000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-43859000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-55608000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>126597000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-55147000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-52171000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-52179000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-52704000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-45326000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-40019000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-30527000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-31738000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-24560000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-18560000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-17373000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-15317000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-11121000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-8437000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-9778000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-10033000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6334500.0</v>
       </c>
       <c r="AK10">
         <v>-6334500.0</v>
       </c>
-      <c r="AL10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:38">
+      <c r="AL10">
+        <v>-6334500.0</v>
+      </c>
+      <c r="AM10"/>
+    </row>
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>109</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>168000.0</v>
       </c>
-      <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>48000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>73000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>7000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1666000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1252000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1393000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>901000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>721000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>733000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1042000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>758000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2146000.0</v>
       </c>
-      <c r="S11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T11"/>
       <c r="U11">
         <v>1.0</v>
       </c>
       <c r="V11">
+        <v>1.0</v>
+      </c>
+      <c r="W11">
         <v>-1964000.0</v>
       </c>
-      <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-      <c r="Z11">
+      <c r="Z11"/>
+      <c r="AA11">
         <v>-3177000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-293000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-449000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-768000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
-      <c r="AI11"/>
+      <c r="AI11">
+        <v>0.0</v>
+      </c>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>5159000.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>5159000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5844000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2333000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1450000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>264000.0</v>
       </c>
-      <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
-    </row>
-    <row r="13" spans="1:38">
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
-    </row>
-    <row r="15" spans="1:38">
+      <c r="AM14"/>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>-22930000.0</v>
+      </c>
+      <c r="C15">
         <v>-37267000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-34667000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-30524000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-40471000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-2074000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-42220000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-38676000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-36079000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-41434000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-44475000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1375000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-45857000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-52428000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-46148000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>9883000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-44617000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-55608000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>126597000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-55147000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-52171000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-52179000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-52704000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-45326000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-40019000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-30527000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-31738000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-24560000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-18560000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-17373000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-15317000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-11121000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-8437000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-9778000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-10033000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6334500.0</v>
       </c>
       <c r="AK15">
         <v>-6334500.0</v>
       </c>
-      <c r="AL15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:38">
+      <c r="AL15">
+        <v>-6334500.0</v>
+      </c>
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>1375000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-45857000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-52428000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-46148000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>9883000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-44617000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-55608000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>126597000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-55147000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-52171000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-52179000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-52704000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-45326000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-40019000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-30527000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-31738000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-24560000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-18560000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-17373000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-15317000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-9779000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-8437000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-9778000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>115</v>
+      </c>
+      <c r="B17">
+        <v>-22930000.0</v>
+      </c>
       <c r="C17">
+        <v>-37267000.0</v>
+      </c>
+      <c r="D17">
         <v>-34667000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-30524000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-40471000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-2074000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-42220000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-38676000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-36079000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-41434000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-44475000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1375000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-45857000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-52428000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-46148000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>9883000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-44617000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-55608000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>126597000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-55147000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-52171000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-52179000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-52704000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-45326000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-40019000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-30527000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-31738000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-24560000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-18560000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-17373000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-15317000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-9779000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-8437000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-9778000.0</v>
       </c>
-      <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>5159000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>2333000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>1450000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>264000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>121000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>268000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>178000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>464000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>579000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1045000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1263000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>2059000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>2411000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>2592000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>2201000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
-        <v>-29366000.0</v>
+        <v>-25219000.0</v>
       </c>
       <c r="C21">
+        <v>-39566000.0</v>
+      </c>
+      <c r="D21">
         <v>-37608000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-34138000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-44695000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-7249000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-48434000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-45606000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-43708000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-47453000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-50583000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-3589000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-50115000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-55438000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-47748000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>9475000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-44123000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-55729000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>126329000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-55325000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-52635000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-52758000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-53749000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-46589000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-42078000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-32342000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-34149000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-27152000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-20761000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-19017000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-16815000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-12231000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-9225000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-9807000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-10091000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6390500.0</v>
       </c>
       <c r="AK21">
         <v>-6390500.0</v>
       </c>
-      <c r="AL21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:38">
+      <c r="AL21">
+        <v>-6390500.0</v>
+      </c>
+      <c r="AM21"/>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22"/>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23">
-        <v>35603000.0</v>
+        <v>26265000.0</v>
       </c>
       <c r="C23">
+        <v>45803000.0</v>
+      </c>
+      <c r="D23">
         <v>40868000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>42012000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>48369000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>61489000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>63776000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>60689000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>59601000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>62643000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>59692000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>59803000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>66664000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>69878000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>62600000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>70376000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>68597000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>69723000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>56084000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>61893000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>56745000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>57611000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>59653000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>49759000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>49249000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>38343000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>36845000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>34069000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>26366000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>28162000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>23318000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>19340000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>14145000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>12866000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>10186000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6596000.0</v>
       </c>
       <c r="AK23">
         <v>6596000.0</v>
       </c>
-      <c r="AL23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:38">
+      <c r="AL23">
+        <v>6596000.0</v>
+      </c>
+      <c r="AM23"/>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>123</v>
+      </c>
+      <c r="B25">
+        <v>2084000.0</v>
+      </c>
       <c r="C25">
+        <v>2259000.0</v>
+      </c>
+      <c r="D25">
         <v>2332000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3222000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1848000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2078000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2191000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2281000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2291000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2258000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2257000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2231000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2102000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2113000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2043000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2057000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2259000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2146000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2101000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2066000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2002000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1964000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1790000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1768000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1743000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3177000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1278000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>821000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>298000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>276000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>279000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>252000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>212000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>180000.0</v>
       </c>
-      <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26">
-        <v>31163000.0</v>
+        <v>17857000.0</v>
       </c>
       <c r="C26">
+        <v>32463000.0</v>
+      </c>
+      <c r="D26">
         <v>30650000.0</v>
       </c>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
       <c r="E26">
-        <v>33641000.0</v>
+        <v>33711000.0</v>
       </c>
       <c r="F26">
+        <v>37941000.0</v>
+      </c>
+      <c r="G26">
         <v>48742000.0</v>
       </c>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
       <c r="H26">
+        <v>53498000.0</v>
+      </c>
+      <c r="I26">
         <v>44033000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>42876000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>45465000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>54128000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>55077000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>53987000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>57093000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>51748000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>57834000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>53043000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>59990000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>44666000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>47818000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>45733000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>44383000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>43819000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>34062000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>34605000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>25762000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>28519000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>25640000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>20607000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>24097000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>20392000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>16818000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>11724000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>10838000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>7983000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5545000.0</v>
       </c>
       <c r="AK26">
         <v>5545000.0</v>
       </c>
       <c r="AL26">
+        <v>5545000.0</v>
+      </c>
+      <c r="AM26">
         <v>13674000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:38">
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>8108000.0</v>
+      </c>
+      <c r="C28">
         <v>13340000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>11518000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14401000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>14728000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>15028000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>15778000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>14375000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>14434000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>14920000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>13364000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>13626000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>14777000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>15385000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>14252000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>15842000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>15554000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>16933000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>13018000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>14075000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>11012000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>13228000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>15834000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>15697000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>14644000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>11423000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8326000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>8429000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5759000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4065000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2926000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2522000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2421000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2028000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2261000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1107000.0</v>
       </c>
       <c r="AK28">
         <v>1107000.0</v>
       </c>
-      <c r="AL28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:38">
+      <c r="AL28">
+        <v>1107000.0</v>
+      </c>
+      <c r="AM28"/>
+    </row>
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>127</v>
+      </c>
+      <c r="B29">
+        <v>0.0</v>
+      </c>
       <c r="C29">
-        <v>0.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
         <v>48000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>0.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>73000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1666000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1252000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1393000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>901000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>721000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>733000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1042000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>758000.0</v>
       </c>
-      <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
-        <v>35544000.0</v>
+        <v>24181000.0</v>
       </c>
       <c r="C30">
+        <v>45803000.0</v>
+      </c>
+      <c r="D30">
         <v>40868000.0</v>
       </c>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
-        <v>48369000.0</v>
+        <v>14401000.0</v>
       </c>
       <c r="F30">
+        <v>14728000.0</v>
+      </c>
+      <c r="G30">
         <v>15028000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>63776000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>58408000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>57310000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>60385000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>13364000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>13626000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>14777000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>15385000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>14252000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>15842000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>15554000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>16933000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>13018000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>14075000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>11012000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>13228000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>15834000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>15697000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>14644000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>12581000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>36845000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>34069000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>26366000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>28162000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>23318000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>19340000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>14145000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>12866000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1051000.0</v>
       </c>
       <c r="AK30">
         <v>1051000.0</v>
       </c>
-      <c r="AL30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:38">
+      <c r="AL30">
+        <v>1051000.0</v>
+      </c>
+      <c r="AM30"/>
+    </row>
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31">
-        <v>-7733000.0</v>
+        <v>2289000.0</v>
       </c>
       <c r="C31">
+        <v>2467000.0</v>
+      </c>
+      <c r="D31">
         <v>2941000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>3614000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>4224000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>5223000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>6214000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>7003000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>7636000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>7685000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>7360000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>6357000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>5159000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>3731000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2333000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1450000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>264000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>121000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>268000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>178000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>464000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>579000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1045000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1263000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2059000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1815000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2411000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>2592000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2201000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1644000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1498000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1110000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>788000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>29000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>58000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56000.0</v>
       </c>
       <c r="AK31">
         <v>56000.0</v>
       </c>
-      <c r="AL31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:38">
+      <c r="AL31">
+        <v>56000.0</v>
+      </c>
+      <c r="AM31"/>
+    </row>
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>1046000.0</v>
+      </c>
+      <c r="C32">
         <v>6237000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3260000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>7874000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3674000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>54240000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>15342000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>15083000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>15893000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>15190000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>9109000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>56214000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>16549000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>14440000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>14852000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>79851000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>24474000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>13994000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>182413000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>6568000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>4110000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>4853000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>5904000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3170000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>7171000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>6001000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2696000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>6917000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>5605000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>9145000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>6503000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>7109000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>4920000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>3059000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261500.0</v>
       </c>
       <c r="AK32">
         <v>261500.0</v>
       </c>
       <c r="AL32">
+        <v>261500.0</v>
+      </c>
+      <c r="AM32">
         <v>416000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -11253,869 +11500,875 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
         <v>34867000.0</v>
       </c>
       <c r="C2">
         <v>76101000.0</v>
       </c>
       <c r="D2">
         <v>155795000.0</v>
       </c>
       <c r="E2">
         <v>329152000.0</v>
       </c>
       <c r="F2">
         <v>51441000.0</v>
       </c>
       <c r="G2">
         <v>91113000.0</v>
       </c>
       <c r="H2">
         <v>65470000.0</v>
       </c>
       <c r="I2">
         <v>32451000.0</v>
       </c>
       <c r="J2">
         <v>51038000.0</v>
       </c>
       <c r="K2">
         <v>66358000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>41000</v>
       </c>
       <c r="C3">
         <v>1255000</v>
       </c>
       <c r="D3">
         <v>2381000</v>
       </c>
       <c r="E3">
         <v>4117000</v>
       </c>
       <c r="F3">
         <v>3247000</v>
       </c>
       <c r="G3">
         <v>5032000</v>
       </c>
       <c r="H3">
         <v>15265000</v>
       </c>
       <c r="I3">
         <v>1884000</v>
       </c>
       <c r="J3">
         <v>801000</v>
       </c>
       <c r="K3">
         <v>2250000</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>279183000.0</v>
       </c>
       <c r="G4">
         <v>-39672000.0</v>
       </c>
       <c r="H4">
         <v>24171000.0</v>
       </c>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>284064000.0</v>
       </c>
       <c r="G5">
         <v>-15977000.0</v>
       </c>
       <c r="H5">
         <v>-9866000.0</v>
       </c>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
         <v>32781000.0</v>
       </c>
       <c r="C6">
         <v>-41234000.0</v>
       </c>
       <c r="D6">
         <v>-79694000.0</v>
       </c>
       <c r="E6">
         <v>-174829000.0</v>
       </c>
       <c r="F6">
         <v>279183000.0</v>
       </c>
       <c r="G6">
         <v>-39672000.0</v>
       </c>
       <c r="H6">
         <v>24171000.0</v>
       </c>
       <c r="I6">
         <v>34491000.0</v>
       </c>
       <c r="J6">
         <v>-18587000.0</v>
       </c>
       <c r="K6">
         <v>-15320000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
         <v>-74057000.0</v>
       </c>
       <c r="C7">
         <v>-146986000.0</v>
       </c>
       <c r="D7">
         <v>-90147000.0</v>
       </c>
       <c r="E7">
         <v>59526000.0</v>
       </c>
       <c r="F7">
         <v>283681000.0</v>
       </c>
       <c r="G7">
         <v>-15222000.0</v>
       </c>
       <c r="H7">
         <v>-12274000.0</v>
       </c>
       <c r="I7">
         <v>174362000.0</v>
       </c>
       <c r="J7">
         <v>8675000.0</v>
       </c>
       <c r="K7">
         <v>-47000.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>2587000.0</v>
       </c>
       <c r="E9">
         <v>4804000.0</v>
       </c>
       <c r="F9">
         <v>-7391000.0</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
         <v>238000.0</v>
       </c>
       <c r="J9">
         <v>-20000.0</v>
       </c>
       <c r="K9">
         <v>-218000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-2587000.0</v>
       </c>
       <c r="E10">
         <v>-4804000.0</v>
       </c>
       <c r="F10">
         <v>7391000.0</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
         <v>2448000.0</v>
       </c>
       <c r="J10">
         <v>6580000.0</v>
       </c>
       <c r="K10">
         <v>-560000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>65811000.0</v>
       </c>
       <c r="F11">
         <v>1603000.0</v>
       </c>
       <c r="G11">
         <v>2388000.0</v>
       </c>
       <c r="H11">
         <v>549000.0</v>
       </c>
       <c r="I11">
         <v>171683000.0</v>
       </c>
       <c r="J11">
         <v>2087000.0</v>
       </c>
       <c r="K11">
         <v>708000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>44983000.0</v>
       </c>
       <c r="F12">
         <v>40785000.0</v>
       </c>
       <c r="G12">
         <v>30629000.0</v>
       </c>
       <c r="H12">
         <v>16320000.0</v>
       </c>
       <c r="I12">
         <v>4331000.0</v>
       </c>
       <c r="J12">
         <v>5354000.0</v>
       </c>
       <c r="K12">
         <v>1963000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-6285000.0</v>
       </c>
       <c r="F13">
         <v>-11151000.0</v>
       </c>
       <c r="G13">
         <v>3467000.0</v>
       </c>
       <c r="H13">
         <v>8793000.0</v>
       </c>
       <c r="I13">
         <v>2679000.0</v>
       </c>
       <c r="J13">
         <v>6588000.0</v>
       </c>
       <c r="K13">
         <v>-537000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
         <v>-861000.0</v>
       </c>
       <c r="C14">
         <v>8841000.0</v>
       </c>
       <c r="D14">
         <v>8848000.0</v>
       </c>
       <c r="E14">
         <v>8472000.0</v>
       </c>
       <c r="F14">
         <v>8315000.0</v>
       </c>
       <c r="G14">
         <v>7265000.0</v>
       </c>
       <c r="H14">
         <v>5574000.0</v>
       </c>
       <c r="I14">
         <v>1019000.0</v>
       </c>
       <c r="J14">
         <v>680000.0</v>
       </c>
       <c r="K14">
         <v>201000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
         <v>67648000.0</v>
       </c>
       <c r="C16">
         <v>34867000.0</v>
       </c>
       <c r="D16">
         <v>76101000.0</v>
       </c>
       <c r="E16">
         <v>154323000.0</v>
       </c>
       <c r="F16">
         <v>330624000.0</v>
       </c>
       <c r="G16">
         <v>51441000.0</v>
       </c>
       <c r="H16">
         <v>89641000.0</v>
       </c>
       <c r="I16">
         <v>66942000.0</v>
       </c>
       <c r="J16">
         <v>32451000.0</v>
       </c>
       <c r="K16">
         <v>51038000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>-184072000.0</v>
       </c>
       <c r="C18">
         <v>-231160000.0</v>
       </c>
       <c r="D18">
         <v>-186543000.0</v>
       </c>
       <c r="E18">
         <v>-24446000.0</v>
       </c>
       <c r="F18">
         <v>295304000.0</v>
       </c>
       <c r="G18">
         <v>-171766000.0</v>
       </c>
       <c r="H18">
         <v>-114573000.0</v>
       </c>
       <c r="I18">
         <v>125580000.0</v>
       </c>
       <c r="J18">
         <v>-18572000.0</v>
       </c>
       <c r="K18">
         <v>-15243000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>148</v>
+      </c>
+      <c r="B19">
+        <v>196638000.0</v>
+      </c>
       <c r="C19">
         <v>107131000.0</v>
       </c>
       <c r="D19">
         <v>102228000.0</v>
       </c>
       <c r="E19">
         <v>-159014000.0</v>
       </c>
       <c r="F19">
         <v>-46416000.0</v>
       </c>
       <c r="G19">
         <v>-100019000.0</v>
       </c>
       <c r="H19">
         <v>-33609000.0</v>
       </c>
       <c r="I19">
         <v>-224119000.0</v>
       </c>
       <c r="J19">
         <v>-801000.0</v>
       </c>
       <c r="K19">
         <v>-2250000.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>149</v>
+      </c>
+      <c r="B20">
+        <v>19983000.0</v>
+      </c>
       <c r="C20">
         <v>71108000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>224603000.0</v>
       </c>
       <c r="H20">
         <v>170128000.0</v>
       </c>
       <c r="I20">
         <v>133050000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>150</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
       <c r="C21">
         <v>9389000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
         <v>-142929000.0</v>
       </c>
       <c r="C22">
         <v>-119049000.0</v>
       </c>
       <c r="D22">
         <v>-130391000.0</v>
       </c>
       <c r="E22">
         <v>-133310000.0</v>
       </c>
       <c r="F22">
         <v>-36329000.0</v>
       </c>
       <c r="G22">
         <v>-190228000.0</v>
       </c>
       <c r="H22">
         <v>-105385000.0</v>
       </c>
       <c r="I22">
         <v>-52248000.0</v>
       </c>
       <c r="J22">
         <v>-32480000.0</v>
       </c>
       <c r="K22">
         <v>-15110000.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
         <v>217000.0</v>
       </c>
       <c r="C23">
         <v>1043000.0</v>
       </c>
       <c r="D23">
         <v>2550000.0</v>
       </c>
       <c r="E23">
         <v>4514000.0</v>
       </c>
       <c r="F23">
         <v>30295000.0</v>
       </c>
       <c r="G23">
         <v>7510000.0</v>
       </c>
       <c r="H23">
         <v>2317000.0</v>
       </c>
       <c r="I23">
         <v>264196000.0</v>
       </c>
       <c r="J23">
         <v>-30000.0</v>
       </c>
       <c r="K23">
         <v>-154000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-159014000.0</v>
       </c>
       <c r="F24">
         <v>-49663000.0</v>
       </c>
       <c r="G24">
         <v>-100019000.0</v>
       </c>
       <c r="H24">
         <v>-33609000.0</v>
       </c>
       <c r="I24">
         <v>-222235000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
         <v>7158000.0</v>
       </c>
       <c r="C25">
         <v>-12174000.0</v>
       </c>
       <c r="D25">
         <v>-15270000.0</v>
       </c>
       <c r="E25">
         <v>-1163000.0</v>
       </c>
       <c r="F25">
         <v>2099000.0</v>
       </c>
       <c r="G25">
         <v>929000.0</v>
       </c>
       <c r="H25">
         <v>-3504000.0</v>
       </c>
       <c r="I25">
         <v>-2594000.0</v>
       </c>
       <c r="J25">
         <v>6775000.0</v>
       </c>
       <c r="K25">
         <v>1875000.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>30295000.0</v>
       </c>
       <c r="G26">
         <v>7510000.0</v>
       </c>
       <c r="H26">
         <v>-92000.0</v>
       </c>
       <c r="I26">
         <v>-1904000.0</v>
       </c>
       <c r="J26">
         <v>-15000.0</v>
       </c>
       <c r="K26">
         <v>-77000.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27">
         <v>26658000.0</v>
       </c>
       <c r="C27">
         <v>39463000.0</v>
       </c>
       <c r="D27">
         <v>42798000.0</v>
       </c>
       <c r="E27">
         <v>46146000.0</v>
       </c>
       <c r="F27">
         <v>40785000.0</v>
       </c>
       <c r="G27">
         <v>30522000.0</v>
       </c>
       <c r="H27">
         <v>16281000.0</v>
       </c>
       <c r="I27">
         <v>6925000.0</v>
       </c>
       <c r="J27">
         <v>5354000.0</v>
       </c>
       <c r="K27">
         <v>1963000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
         <v>20215000.0</v>
       </c>
       <c r="C28">
         <v>81540000.0</v>
       </c>
       <c r="D28">
         <v>2550000.0</v>
       </c>
       <c r="E28">
         <v>4514000.0</v>
       </c>
       <c r="F28">
         <v>30295000.0</v>
       </c>
       <c r="G28">
         <v>232113000.0</v>
       </c>
       <c r="H28">
         <v>172353000.0</v>
       </c>
       <c r="I28">
         <v>131146000.0</v>
       </c>
       <c r="J28">
         <v>-15000.0</v>
       </c>
       <c r="K28">
         <v>-77000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
         <v>-184031000.0</v>
       </c>
       <c r="C29">
         <v>-229905000.0</v>
       </c>
       <c r="D29">
         <v>-184162000.0</v>
       </c>
       <c r="E29">
         <v>-20329000.0</v>
       </c>
       <c r="F29">
         <v>298551000.0</v>
       </c>
       <c r="G29">
         <v>-166734000.0</v>
       </c>
       <c r="H29">
         <v>-99308000.0</v>
       </c>
       <c r="I29">
         <v>127464000.0</v>
       </c>
       <c r="J29">
         <v>-17771000.0</v>
       </c>
       <c r="K29">
         <v>-12993000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
         <v>196597000.0</v>
       </c>
       <c r="C30">
         <v>107131000.0</v>
       </c>
       <c r="D30">
         <v>101918000.0</v>
       </c>
       <c r="E30">
         <v>-159014000.0</v>
       </c>
       <c r="F30">
         <v>-49663000.0</v>
       </c>
       <c r="G30">
         <v>-105051000.0</v>
       </c>
       <c r="H30">
         <v>-48874000.0</v>
       </c>
       <c r="I30">
         <v>-224119000.0</v>
       </c>
@@ -12125,2854 +12378,2920 @@
       <c r="K30">
         <v>-2250000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL30"/>
+  <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:38">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>67648000.0</v>
+      </c>
+      <c r="C2">
         <v>78349000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>46617000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>39819000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>34867000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>37159000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>49091000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>74098000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>76101000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>103510000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>133089000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>195555000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>155795000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>184231000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>172265000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>454620000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>329152000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>516532000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>127185000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>112175000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>51441000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>84979000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>93973000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>162389000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>91113000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>86974000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>70680000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>62426000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>66942000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>43411000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>50382000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>37399000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>32451000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>35035000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>41676000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>46357000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>35035000.0</v>
       </c>
-      <c r="AL2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:38">
+      <c r="AM2"/>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>118000</v>
+      </c>
+      <c r="C3">
         <v>0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>11000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>20000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>173000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>212000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>337000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>533000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>233000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>94000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1217000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1025000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>766000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1915000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>744000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>692000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>557000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>915000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>828000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>947000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>788000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>381000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>297000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3566000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1573000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2299000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>9363000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2030000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>417000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>157000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>697000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>613000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>110000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>147000</v>
-      </c>
-[...1 lines deleted...]
-        <v>272000</v>
       </c>
       <c r="AK3">
         <v>272000</v>
       </c>
       <c r="AL3">
+        <v>272000</v>
+      </c>
+      <c r="AM3">
         <v>2250000</v>
       </c>
     </row>
-    <row r="4" spans="1:38">
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>41232000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>11966000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-282355000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>125468000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-187380000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>390819000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>15010000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>60734000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-35010000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-7522000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-68416000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>71276000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>2667000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>17766000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>8254000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-4516000.0</v>
       </c>
-      <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-11655000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-14447000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-78837000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>163567000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-10734000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>315710000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-7177000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-13735000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-7856000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5472000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-10307000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3286000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-4659000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1055000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>3759000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-7911000.0</v>
       </c>
-      <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-    </row>
-    <row r="6" spans="1:38">
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>11160000.0</v>
+      </c>
+      <c r="C6">
         <v>-10701000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>31732000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>6798000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4952000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-4138000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-10386000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-25007000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2003000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-27409000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-29579000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-64015001.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>41232000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-29908000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>11966000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-282355000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>125468000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-187380000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>390819000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>15010000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>60734000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-35010000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-7522000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-68416000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>71276000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2667000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>17766000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>8254000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-4516000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>23531000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-6971000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>12983000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>4948000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-2584000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-6641000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4681000.0</v>
       </c>
       <c r="AK6">
         <v>-4681000.0</v>
       </c>
-      <c r="AL6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:38">
+      <c r="AL6">
+        <v>-4681000.0</v>
+      </c>
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>-31286000.0</v>
+      </c>
+      <c r="C7">
         <v>-12129000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-5105000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-28270000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-28553000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-62665000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-18682000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-32353000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-33286000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-13676000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-9790000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-53509000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-13172000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-8141000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-15265000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-82008000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>164940000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-9022000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>305719000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1098000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-11918000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-7016000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1564000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-9322000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-448000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-6041000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-1337000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2332000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-7228000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-2312000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-8476000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-6752000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>191902000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>6043000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>1493000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>265500.0</v>
       </c>
       <c r="AK7">
         <v>265500.0</v>
       </c>
-      <c r="AL7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:38">
+      <c r="AL7">
+        <v>265500.0</v>
+      </c>
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>7878000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2640000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-3126000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2112000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3904000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2325000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4003000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-5428000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-5807000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1584000.0</v>
       </c>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
-[...1 lines deleted...]
-      </c>
+      <c r="AA9"/>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
+        <v>0.0</v>
+      </c>
+      <c r="AE9">
         <v>-238000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>238000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>169000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>69000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-85000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109000.0</v>
       </c>
       <c r="AK9">
         <v>109000.0</v>
       </c>
-      <c r="AL9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:38">
+      <c r="AL9">
+        <v>109000.0</v>
+      </c>
+      <c r="AM9"/>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-7878000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2640000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3126000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2112000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-3904000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-2325000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-4003000.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>7282000.0</v>
       </c>
-      <c r="AE10"/>
-      <c r="AF10">
+      <c r="AF10"/>
+      <c r="AG10">
         <v>235000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2632000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>4646000.0</v>
       </c>
-      <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
-    </row>
-    <row r="11" spans="1:38">
+      <c r="AM10"/>
+    </row>
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-49011000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-775000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-14629000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-14705000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-82424000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2043000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2264000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-9495000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-12000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2278000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1301000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-3344000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1296000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3135000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>417000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-282000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-269000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>683000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-9350000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-6277000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>93655000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>194466000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>6675000.0</v>
       </c>
-      <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
-      <c r="AL11">
+      <c r="AL11"/>
+      <c r="AM11">
         <v>354000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:38">
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>6899000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>10975000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>9531000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10317000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>12626000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11939000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>12706000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10201000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9636000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8800000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>8997000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8033000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6948000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6651000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5238000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4104000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3733000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3245000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1755000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1155000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>710500.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>848000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1096000.0</v>
       </c>
-      <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
-    </row>
-    <row r="13" spans="1:38">
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-4498000.0</v>
       </c>
       <c r="N13">
+        <v>-4498000.0</v>
+      </c>
+      <c r="O13">
         <v>6488000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-560000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>416000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-12629000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2708000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-2373000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-1086000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-10400000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-3485000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>10812000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-7448000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3588000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-60000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1641000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>9518000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-3074000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>7038000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-2199000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-1199000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-2633000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>4649000.0</v>
       </c>
-      <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>414000.0</v>
+      </c>
+      <c r="C14">
         <v>2813000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2332000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3222000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1848000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2077999.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2191000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2281000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2291000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2258000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2257000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2231000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2102000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2113000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2043000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2057000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2259000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2146000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2101000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2066000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2002000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1964000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1790000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1768000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1743000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>3177000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1278000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>821000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>298000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>276000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>279000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>252000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>212000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>180000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>177000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161500.0</v>
       </c>
       <c r="AK14">
         <v>161500.0</v>
       </c>
-      <c r="AL14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:38">
+      <c r="AL14">
+        <v>161500.0</v>
+      </c>
+      <c r="AM14"/>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>1118000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>78808000.0</v>
+      </c>
+      <c r="C16">
         <v>67648000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>78349000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>46617000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>39819000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>33021000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>38705000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>49091000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>74098000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>76101000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>103510000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>131539999.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>197027000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>154323000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>184231000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>172265000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>454620000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>329152000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>518004000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>127185000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>112175000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>49969000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>86451000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>93973000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>162389000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>89641000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>88446000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>70680000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>62426000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>66942000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>43411000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>50382000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>37399000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>32451000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>35035000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>41676000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-4681000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>35035000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:38">
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>-49931000.0</v>
+      </c>
+      <c r="C18">
         <v>-41691000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-32522000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-49056000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-60803000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-55201000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-50946000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-63134000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-61879000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-46303000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-46446000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-44221000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-49573000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-49691000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-50968000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-58186000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>134399000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-49822000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>444137000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-45371000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-53640000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-48446000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-41202000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-46239000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-35879000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-30400000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-31162000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-27415000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-25596000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-18071000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-22516000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-17745000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>183912000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-2569000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-6641000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4681000.0</v>
       </c>
       <c r="AK18">
         <v>-4681000.0</v>
       </c>
-      <c r="AL18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:38">
+      <c r="AL18">
+        <v>-4681000.0</v>
+      </c>
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>148</v>
+      </c>
+      <c r="B19">
+        <v>61066000.0</v>
+      </c>
       <c r="C19">
+        <v>25598000.0</v>
+      </c>
+      <c r="D19">
         <v>49542000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>55722000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>65735000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>41402000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>40348000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>37146000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-11765000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>18071000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>16961000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-21815000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>89726000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>18381000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>62445000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-225075000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-11414000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-146196000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-68139000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>57419000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>110500000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>12340000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>33394000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-24447000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-121306000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>31630000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>48208000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>35785000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-149232000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>42882000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-46789000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-109164000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-178902000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-109164000.0</v>
       </c>
-      <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20">
+        <v>5282000.0</v>
+      </c>
+      <c r="D20">
         <v>14701000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>71108000.0</v>
       </c>
-      <c r="J20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-    </row>
-    <row r="22" spans="1:38">
+      <c r="AM21"/>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>-22930000.0</v>
+      </c>
+      <c r="C22">
         <v>-37267000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-34667000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-30524000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-40471000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2073999.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-42220000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-38676000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-36079000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-41434000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-44475000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1375000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-45857000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-52428000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-46148000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>9883000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-44617000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-55608000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>126597000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-55147000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-52171000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-52179000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-52704000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-45326000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-40019000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-30527000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-31738000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-24560000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-18560000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-17373000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-15317000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-11121000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-8437000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-9778000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-10033000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6334500.0</v>
       </c>
       <c r="AK22">
         <v>-6334500.0</v>
       </c>
-      <c r="AL22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:38">
+      <c r="AL22">
+        <v>-6334500.0</v>
+      </c>
+      <c r="AM22"/>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
+        <v>25000.0</v>
+      </c>
+      <c r="C23">
         <v>95000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>14701000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>122000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>399000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-71752000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>644000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-11765000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>590000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>16961000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>881000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1079000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>636000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>489000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>906000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2483000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>8638000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>14821000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2962000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3874000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-715000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>286000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2911000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3217000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1437000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>720000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>63000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>346000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>62612000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>70154000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-124000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-30000.0</v>
       </c>
-      <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
-    </row>
-    <row r="24" spans="1:38">
+      <c r="AM23"/>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>37483000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-11232000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-69128000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>16867000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-20598000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>89726000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>19147000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>62445000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-225075000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-11414000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-146196000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-68139000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>57419000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>110500000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>12340000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>33394000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-24447000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-121306000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>31630000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>48208000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>35785000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-149232000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-224119000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-46789000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-39426000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-178902000.0</v>
       </c>
-      <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>1081000.0</v>
+      </c>
+      <c r="C25">
         <v>49000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1473000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-536000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1958000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-2579000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1058000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-3958000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-4579000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>22919000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-17539000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-3323000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-2596000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1432000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-449000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>148000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>570000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>513000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>434000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>558000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>594000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>671000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>499000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-10000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-231000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-674000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1170000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-339000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-1321000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-905000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-825000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-588000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-276000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1479000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-112000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>360000.0</v>
       </c>
       <c r="AK25">
         <v>360000.0</v>
       </c>
-      <c r="AL25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:38">
+      <c r="AL25">
+        <v>360000.0</v>
+      </c>
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>154</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-122000.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>122000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>-644000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-12230719000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>12231363000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>1079000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-865000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>489000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>12202403000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2483000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>8638000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>15790000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>9440785000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>3874000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1096000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>286000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2911000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>3217000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-168599000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>720000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-116000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1626000.0</v>
       </c>
       <c r="AD26">
         <v>-1626000.0</v>
       </c>
-      <c r="AE26"/>
+      <c r="AE26">
+        <v>-1626000.0</v>
+      </c>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>-62000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-15000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27">
+        <v>2908000.0</v>
+      </c>
+      <c r="C27">
         <v>4843000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6402000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7062000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>8351000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>10212000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>9035000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>9909000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>10307000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>11542000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>10059000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>10222000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>10975000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>10963000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>10766000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>12478000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>11939000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>12706000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>10201000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>9078000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>8800000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>8902000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>8030000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>6948000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>6642000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>5238000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4104000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3694000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3245000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2660000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1980000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1161000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1124000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1096000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1981000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1138500.0</v>
       </c>
       <c r="AK27">
         <v>1138500.0</v>
       </c>
-      <c r="AL27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:38">
+      <c r="AL27">
+        <v>1138500.0</v>
+      </c>
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
+        <v>25000.0</v>
+      </c>
+      <c r="C28">
         <v>5392000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>14701000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>122000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>0.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9788000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>0.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>644000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>71108000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>590000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1267000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>881000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1079000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>636000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>489000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>906000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2483000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>8638000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>14821000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2962000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3874000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1096000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>286000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2270000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>228461000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1437000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>720000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-116000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>170312000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1280000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>62334000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>70154000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-62000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-15000.0</v>
       </c>
-      <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
-    </row>
-    <row r="29" spans="1:38">
+      <c r="AM28"/>
+    </row>
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>-49813000.0</v>
+      </c>
+      <c r="C29">
         <v>-41691000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-32511000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-49046000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-60783000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-55028000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-50734000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-62797000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-61346000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-46070000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-46540000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-43004000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-48548000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-48925000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-49053000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-57442000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>135091000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-49265000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>445052000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-44543000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-52693000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-47658000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-40821000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-45942000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-32313000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-28827000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-28863000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-18052000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-23566000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-17654000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-22359000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-17048000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>184525000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-2459000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-6494000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4409000.0</v>
       </c>
       <c r="AK29">
         <v>-4409000.0</v>
       </c>
-      <c r="AL29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:38">
+      <c r="AL29">
+        <v>-4409000.0</v>
+      </c>
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
+        <v>60948000.0</v>
+      </c>
+      <c r="C30">
         <v>25598000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>49542000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>55722000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>65735000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>41402000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>40348000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>37146000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-11765000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>18071000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>16961000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-21815000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>88701000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>18381000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>60530000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-225819000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-12106000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-146753000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-69054000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>56591000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>109553000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>11552000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>33013000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-24744000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-124872000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>30057000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>45909000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>26422000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-151262000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>42465000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-46946000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-40123000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-179515000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-110000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-147000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-272000.0</v>
       </c>
       <c r="AK30">
         <v>-272000.0</v>
       </c>
-      <c r="AL30"/>
+      <c r="AL30">
+        <v>-272000.0</v>
+      </c>
+      <c r="AM30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>