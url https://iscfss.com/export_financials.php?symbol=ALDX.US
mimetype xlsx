--- v0 (2026-03-02)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -253,50 +253,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -923,51 +929,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -995,51 +1001,51 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
-        <v>158461000000.0</v>
+        <v>158461.0</v>
       </c>
       <c r="C2">
         <v>180453.0</v>
       </c>
       <c r="D2">
         <v>1338057.0</v>
       </c>
       <c r="E2">
         <v>133625.0</v>
       </c>
       <c r="F2">
         <v>1019702.0</v>
       </c>
       <c r="G2">
         <v>381638.0</v>
       </c>
       <c r="H2">
         <v>808302.0</v>
       </c>
       <c r="I2">
         <v>3051678.0</v>
       </c>
       <c r="J2">
         <v>1000963.0</v>
       </c>
@@ -1150,83 +1156,87 @@
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>21</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>280537.0</v>
+      </c>
       <c r="C7">
         <v>271631.0</v>
       </c>
       <c r="D7">
         <v>510814.0</v>
       </c>
       <c r="E7">
         <v>249265.0</v>
       </c>
       <c r="F7">
         <v>354839.0</v>
       </c>
       <c r="G7">
         <v>233310.0</v>
       </c>
       <c r="H7">
         <v>226328.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>22</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>60163.0</v>
+      </c>
       <c r="C8">
         <v>59648.0</v>
       </c>
       <c r="D8">
         <v>59196.0</v>
       </c>
       <c r="E8">
         <v>58560.0</v>
       </c>
       <c r="F8">
         <v>58081.0</v>
       </c>
       <c r="G8">
         <v>38667.0</v>
       </c>
       <c r="H8">
         <v>28657.0</v>
       </c>
       <c r="I8">
         <v>26244.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1253,51 +1263,51 @@
       <c r="H9">
         <v>247409793.0</v>
       </c>
       <c r="I9">
         <v>225136127.0</v>
       </c>
       <c r="J9">
         <v>139241635.0</v>
       </c>
       <c r="K9">
         <v>98938446.0</v>
       </c>
       <c r="L9">
         <v>83478851.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
-        <v>70041254000000.0</v>
+        <v>70041254.0</v>
       </c>
       <c r="C10">
         <v>54527092.0</v>
       </c>
       <c r="D10">
         <v>142823016.0</v>
       </c>
       <c r="E10">
         <v>144419364.0</v>
       </c>
       <c r="F10">
         <v>229790989.0</v>
       </c>
       <c r="G10">
         <v>77858311.0</v>
       </c>
       <c r="H10">
         <v>44425830.0</v>
       </c>
       <c r="I10">
         <v>47357472.0</v>
       </c>
       <c r="J10">
         <v>20023337.0</v>
       </c>
@@ -1323,101 +1333,101 @@
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
-        <v>70041254000000.0</v>
+        <v>70041254.0</v>
       </c>
       <c r="C12">
         <v>101151272.0</v>
       </c>
       <c r="D12">
         <v>142823016.0</v>
       </c>
       <c r="E12">
         <v>174300884.0</v>
       </c>
       <c r="F12">
         <v>229790989.0</v>
       </c>
       <c r="G12">
         <v>77858311.0</v>
       </c>
       <c r="H12">
         <v>73364375.0</v>
       </c>
       <c r="I12">
         <v>93599692.0</v>
       </c>
       <c r="J12">
         <v>42946799.0</v>
       </c>
       <c r="K12">
         <v>24912645.0</v>
       </c>
       <c r="L12">
         <v>27590642.0</v>
       </c>
       <c r="M12">
         <v>8527304.0</v>
       </c>
       <c r="N12">
         <v>3262354.0</v>
       </c>
       <c r="O12">
         <v>1223638.0</v>
       </c>
       <c r="P12">
         <v>250955.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
-        <v>60163000000.0</v>
+        <v>60163.0</v>
       </c>
       <c r="C13">
         <v>59648.0</v>
       </c>
       <c r="D13">
         <v>59196.0</v>
       </c>
       <c r="E13">
         <v>58560.0</v>
       </c>
       <c r="F13">
         <v>58081.0</v>
       </c>
       <c r="G13">
         <v>38667.0</v>
       </c>
       <c r="H13">
         <v>28657.0</v>
       </c>
       <c r="I13">
         <v>26244.0</v>
       </c>
       <c r="J13">
         <v>19138.0</v>
       </c>
@@ -1517,51 +1527,51 @@
       </c>
       <c r="K15">
         <v>12576.0</v>
       </c>
       <c r="L15">
         <v>9713.0</v>
       </c>
       <c r="M15">
         <v>5565.0</v>
       </c>
       <c r="N15">
         <v>4044.0</v>
       </c>
       <c r="O15">
         <v>3773.0</v>
       </c>
       <c r="P15">
         <v>3773.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16">
-        <v>6000000000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C16">
         <v>6000000.0</v>
       </c>
       <c r="D16">
         <v>400227.0</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16">
         <v>16093.0</v>
       </c>
       <c r="O16">
         <v>8837.0</v>
       </c>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
@@ -1709,51 +1719,51 @@
       <c r="H22">
         <v>-28000000.0</v>
       </c>
       <c r="I22"/>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
-        <v>72059317000000.0</v>
+        <v>72059317.0</v>
       </c>
       <c r="C23">
         <v>104606694.0</v>
       </c>
       <c r="D23">
         <v>148326911.0</v>
       </c>
       <c r="E23">
         <v>181291657.0</v>
       </c>
       <c r="F23">
         <v>233137120.0</v>
       </c>
       <c r="G23">
         <v>83352503.0</v>
       </c>
       <c r="H23">
         <v>75518281.0</v>
       </c>
       <c r="I23">
         <v>95091155.0</v>
       </c>
       <c r="J23">
         <v>44174958.0</v>
       </c>
@@ -1875,100 +1885,102 @@
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
-        <v>-54511085000000.0</v>
+        <v>-54511085.0</v>
       </c>
       <c r="C28">
         <v>-39224089.0</v>
       </c>
       <c r="D28">
         <v>-127165656.0</v>
       </c>
       <c r="E28">
         <v>-128335246.0</v>
       </c>
       <c r="F28">
         <v>-213932447.0</v>
       </c>
       <c r="G28">
         <v>-62530769.0</v>
       </c>
       <c r="H28">
         <v>-29671290.0</v>
       </c>
       <c r="I28">
         <v>-47357472.0</v>
       </c>
       <c r="J28">
         <v>-18686826.0</v>
       </c>
       <c r="K28">
         <v>-10698891.0</v>
       </c>
       <c r="L28">
         <v>-13360010.0</v>
       </c>
       <c r="M28">
         <v>-7274277.0</v>
       </c>
       <c r="N28">
         <v>-1990179.0</v>
       </c>
       <c r="O28">
         <v>-790718.0</v>
       </c>
       <c r="P28">
         <v>1949045.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>43</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>59500022.0</v>
+      </c>
       <c r="C29">
         <v>86036243.0</v>
       </c>
       <c r="D29">
         <v>134941576.0</v>
       </c>
       <c r="E29">
         <v>166842882.0</v>
       </c>
       <c r="F29">
         <v>221239226.0</v>
       </c>
       <c r="G29">
         <v>74602790.0</v>
       </c>
       <c r="H29">
         <v>62610529.0</v>
       </c>
       <c r="I29">
         <v>86617979.0</v>
       </c>
       <c r="J29">
         <v>40937530.0</v>
       </c>
       <c r="K29"/>
@@ -2032,88 +2044,90 @@
         <v>48082317.0</v>
       </c>
       <c r="I31">
         <v>86617979.0</v>
       </c>
       <c r="J31">
         <v>39601019.0</v>
       </c>
       <c r="K31">
         <v>21649817.0</v>
       </c>
       <c r="L31">
         <v>24878319.0</v>
       </c>
       <c r="M31">
         <v>6284058.0</v>
       </c>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>46</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>43974529.0</v>
+      </c>
       <c r="C32">
         <v>85470655.0</v>
       </c>
       <c r="D32">
         <v>125550083.0</v>
       </c>
       <c r="E32">
         <v>165662575.0</v>
       </c>
       <c r="F32">
         <v>220980108.0</v>
       </c>
       <c r="G32">
         <v>70649779.0</v>
       </c>
       <c r="H32">
         <v>62261073.0</v>
       </c>
       <c r="I32">
         <v>86296110.0</v>
       </c>
       <c r="J32">
         <v>40612019.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
-        <v>275861000000.0</v>
+        <v>275861.0</v>
       </c>
       <c r="C33">
         <v>534216.0</v>
       </c>
       <c r="D33">
         <v>516578.0</v>
       </c>
       <c r="E33">
         <v>268544.0</v>
       </c>
       <c r="F33">
         <v>384350.0</v>
       </c>
       <c r="G33">
         <v>293235.0</v>
       </c>
       <c r="H33">
         <v>349456.0</v>
       </c>
       <c r="I33">
         <v>321869.0</v>
       </c>
       <c r="J33">
         <v>209192.0</v>
       </c>
@@ -2140,51 +2154,53 @@
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34">
         <v>125232.0</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>49</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>0.0</v>
+      </c>
       <c r="C35">
         <v>15000000.0</v>
       </c>
       <c r="D35">
         <v>6271631.0</v>
       </c>
       <c r="E35">
         <v>14923090.0</v>
       </c>
       <c r="F35">
         <v>15628935.0</v>
       </c>
       <c r="G35">
         <v>11434456.0</v>
       </c>
       <c r="H35">
         <v>14528212.0</v>
       </c>
       <c r="I35">
         <v>0.0</v>
       </c>
       <c r="J35">
         <v>1220192.0</v>
       </c>
       <c r="K35">
@@ -2295,101 +2311,101 @@
         <v>86644.0</v>
       </c>
       <c r="J38">
         <v>165930.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>36236.0</v>
       </c>
       <c r="M38">
         <v>14000.0</v>
       </c>
       <c r="N38">
         <v>472000.0</v>
       </c>
       <c r="O38"/>
       <c r="P38"/>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
-        <v>1742202000000.0</v>
+        <v>1742202.0</v>
       </c>
       <c r="C39">
         <v>2921206.0</v>
       </c>
       <c r="D39">
         <v>4987317.0</v>
       </c>
       <c r="E39">
         <v>3480203.0</v>
       </c>
       <c r="F39">
         <v>2933011.0</v>
       </c>
       <c r="G39">
         <v>5200957.0</v>
       </c>
       <c r="H39">
         <v>1804450.0</v>
       </c>
       <c r="I39">
         <v>1169594.0</v>
       </c>
       <c r="J39">
         <v>1018967.0</v>
       </c>
       <c r="K39">
         <v>218682.0</v>
       </c>
       <c r="L39">
         <v>497552.0</v>
       </c>
       <c r="M39">
         <v>232568.0</v>
       </c>
       <c r="N39">
         <v>8412.0</v>
       </c>
       <c r="O39">
         <v>2950.0</v>
       </c>
       <c r="P39">
         <v>4212.0</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
-        <v>6120297000000.0</v>
+        <v>6120297.0</v>
       </c>
       <c r="C40">
         <v>12118367.0</v>
       </c>
       <c r="D40">
         <v>5536464.0</v>
       </c>
       <c r="E40">
         <v>14065885.0</v>
       </c>
       <c r="F40">
         <v>10523353.0</v>
       </c>
       <c r="G40">
         <v>8134765.0</v>
       </c>
       <c r="H40">
         <v>11873122.0</v>
       </c>
       <c r="I40">
         <v>5421498.0</v>
       </c>
       <c r="J40">
         <v>2236465.0</v>
       </c>
@@ -2419,51 +2435,51 @@
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41">
         <v>394000.0</v>
       </c>
       <c r="O41">
         <v>24234000.0</v>
       </c>
       <c r="P41"/>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
-        <v>5.2814748E+14</v>
+        <v>528147480.0</v>
       </c>
       <c r="C42">
         <v>521018373.0</v>
       </c>
       <c r="D42">
         <v>513994982.0</v>
       </c>
       <c r="E42">
         <v>507770045.0</v>
       </c>
       <c r="F42">
         <v>500369444.0</v>
       </c>
       <c r="G42">
         <v>296385619.0</v>
       </c>
       <c r="H42">
         <v>247409793.0</v>
       </c>
       <c r="I42">
         <v>225136127.0</v>
       </c>
       <c r="J42">
         <v>139241635.0</v>
       </c>
@@ -2516,96 +2532,98 @@
       <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>38317000.0</v>
       </c>
       <c r="O44">
         <v>29230000.0</v>
       </c>
       <c r="P44"/>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>59</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>275861.0</v>
+      </c>
       <c r="C45">
         <v>266955.0</v>
       </c>
       <c r="D45">
         <v>516578.0</v>
       </c>
       <c r="E45">
         <v>268544.0</v>
       </c>
       <c r="F45">
         <v>384350.0</v>
       </c>
       <c r="G45">
         <v>293235.0</v>
       </c>
       <c r="H45">
         <v>349456.0</v>
       </c>
       <c r="I45">
         <v>235225.0</v>
       </c>
       <c r="J45">
         <v>43262.0</v>
       </c>
       <c r="K45">
         <v>56352.0</v>
       </c>
       <c r="L45">
         <v>80334.0</v>
       </c>
       <c r="M45">
         <v>12993.0</v>
       </c>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45">
         <v>3737.0</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
-        <v>275861000000.0</v>
+        <v>275861.0</v>
       </c>
       <c r="C46">
         <v>266955.0</v>
       </c>
       <c r="D46">
         <v>516578.0</v>
       </c>
       <c r="E46">
         <v>268544.0</v>
       </c>
       <c r="F46">
         <v>384350.0</v>
       </c>
       <c r="G46">
         <v>293235.0</v>
       </c>
       <c r="H46">
         <v>349456.0</v>
       </c>
       <c r="I46">
         <v>235225.0</v>
       </c>
       <c r="J46">
         <v>43262.0</v>
       </c>
@@ -2645,51 +2663,51 @@
       </c>
       <c r="I47">
         <v>235225.0</v>
       </c>
       <c r="J47">
         <v>43262.0</v>
       </c>
       <c r="K47">
         <v>56352.0</v>
       </c>
       <c r="L47">
         <v>80334.0</v>
       </c>
       <c r="M47">
         <v>13000.0</v>
       </c>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
-        <v>-4.83957253E+14</v>
+        <v>-483957253.0</v>
       </c>
       <c r="C48">
         <v>-450110592.0</v>
       </c>
       <c r="D48">
         <v>-394259148.0</v>
       </c>
       <c r="E48">
         <v>-356716638.0</v>
       </c>
       <c r="F48">
         <v>-294692002.0</v>
       </c>
       <c r="G48">
         <v>-236915728.0</v>
       </c>
       <c r="H48">
         <v>-199361999.0</v>
       </c>
       <c r="I48">
         <v>-138535168.0</v>
       </c>
       <c r="J48">
         <v>-99641923.0</v>
       </c>
@@ -2732,183 +2750,187 @@
         <v>-199361999.0</v>
       </c>
       <c r="I49">
         <v>-138535168.0</v>
       </c>
       <c r="J49">
         <v>-99641923.0</v>
       </c>
       <c r="K49">
         <v>-77301334.0</v>
       </c>
       <c r="L49">
         <v>-58601884.0</v>
       </c>
       <c r="M49">
         <v>0.0</v>
       </c>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>64</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>15249632.0</v>
+      </c>
       <c r="C50">
         <v>31372.0</v>
       </c>
       <c r="D50">
         <v>15146546.0</v>
       </c>
       <c r="E50">
         <v>911763.0</v>
       </c>
       <c r="F50"/>
       <c r="G50">
         <v>3659776.0</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50">
         <v>116319.0</v>
       </c>
       <c r="K50">
         <v>77546.0</v>
       </c>
       <c r="L50">
         <v>77546.0</v>
       </c>
       <c r="M50">
         <v>77546.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
-        <v>15530169000000.0</v>
+        <v>15530169.0</v>
       </c>
       <c r="C51">
         <v>15303003.0</v>
       </c>
       <c r="D51">
         <v>15657360.0</v>
       </c>
       <c r="E51">
         <v>16084118.0</v>
       </c>
       <c r="F51">
         <v>15858542.0</v>
       </c>
       <c r="G51">
         <v>15327542.0</v>
       </c>
       <c r="H51">
         <v>14754540.0</v>
       </c>
       <c r="I51"/>
       <c r="J51">
         <v>1336511.0</v>
       </c>
       <c r="K51">
         <v>1316170.0</v>
       </c>
       <c r="L51">
         <v>1288856.0</v>
       </c>
       <c r="M51">
         <v>1253027.0</v>
       </c>
       <c r="N51">
         <v>1272175.0</v>
       </c>
       <c r="O51">
         <v>432920.0</v>
       </c>
       <c r="P51">
         <v>2200000.0</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
-        <v>15530169000000.0</v>
+        <v>15530169.0</v>
       </c>
       <c r="C52">
         <v>303003.0</v>
       </c>
       <c r="D52">
         <v>15385729.0</v>
       </c>
       <c r="E52">
         <v>1161028.0</v>
       </c>
       <c r="F52">
         <v>229607.0</v>
       </c>
       <c r="G52">
         <v>3893086.0</v>
       </c>
       <c r="H52">
         <v>226328.0</v>
       </c>
       <c r="I52"/>
       <c r="J52">
         <v>116319.0</v>
       </c>
       <c r="K52">
         <v>77546.0</v>
       </c>
       <c r="L52">
         <v>77546.0</v>
       </c>
       <c r="M52">
         <v>77546.0</v>
       </c>
       <c r="N52">
         <v>143160.0</v>
       </c>
       <c r="O52">
         <v>166667.0</v>
       </c>
       <c r="P52">
         <v>2200000.0</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>67</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>0.0</v>
+      </c>
       <c r="C53">
         <v>46624180.0</v>
       </c>
       <c r="D53">
         <v>0.0</v>
       </c>
       <c r="E53">
         <v>29881520.0</v>
       </c>
       <c r="F53">
         <v>0.0</v>
       </c>
       <c r="G53">
         <v>0.0</v>
       </c>
       <c r="H53">
         <v>28938545.0</v>
       </c>
       <c r="I53">
         <v>46242220.0</v>
       </c>
       <c r="J53">
         <v>22923462.0</v>
       </c>
       <c r="K53">
@@ -2935,201 +2957,201 @@
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
-        <v>72059317000000.0</v>
+        <v>72059317.0</v>
       </c>
       <c r="C55">
         <v>104606694.0</v>
       </c>
       <c r="D55">
         <v>148326911.0</v>
       </c>
       <c r="E55">
         <v>181291657.0</v>
       </c>
       <c r="F55">
         <v>233137120.0</v>
       </c>
       <c r="G55">
         <v>83352503.0</v>
       </c>
       <c r="H55">
         <v>75518281.0</v>
       </c>
       <c r="I55">
         <v>95091155.0</v>
       </c>
       <c r="J55">
         <v>44174958.0</v>
       </c>
       <c r="K55">
         <v>25187679.0</v>
       </c>
       <c r="L55">
         <v>28204764.0</v>
       </c>
       <c r="M55">
         <v>8787103.0</v>
       </c>
       <c r="N55">
         <v>3743233.0</v>
       </c>
       <c r="O55">
         <v>1977024.0</v>
       </c>
       <c r="P55">
         <v>258904.0</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
-        <v>71783456000000.0</v>
+        <v>71783456.0</v>
       </c>
       <c r="C56">
         <v>104072478.0</v>
       </c>
       <c r="D56">
         <v>147810333.0</v>
       </c>
       <c r="E56">
         <v>181023113.0</v>
       </c>
       <c r="F56">
         <v>232752770.0</v>
       </c>
       <c r="G56">
         <v>83059268.0</v>
       </c>
       <c r="H56">
         <v>75168825.0</v>
       </c>
       <c r="I56">
         <v>94769286.0</v>
       </c>
       <c r="J56">
         <v>43965766.0</v>
       </c>
       <c r="K56">
         <v>25131327.0</v>
       </c>
       <c r="L56">
         <v>28088194.0</v>
       </c>
       <c r="M56">
         <v>8759872.0</v>
       </c>
       <c r="N56">
         <v>3270766.0</v>
       </c>
       <c r="O56">
         <v>1977024.0</v>
       </c>
       <c r="P56">
         <v>255167.0</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
-        <v>27808927000000.0</v>
+        <v>27808927.0</v>
       </c>
       <c r="C57">
         <v>18601823.0</v>
       </c>
       <c r="D57">
         <v>22260250.0</v>
       </c>
       <c r="E57">
         <v>15360538.0</v>
       </c>
       <c r="F57">
         <v>11772662.0</v>
       </c>
       <c r="G57">
         <v>12409489.0</v>
       </c>
       <c r="H57">
         <v>12907752.0</v>
       </c>
       <c r="I57">
         <v>8473176.0</v>
       </c>
       <c r="J57">
         <v>3353747.0</v>
       </c>
       <c r="K57">
         <v>2299238.0</v>
       </c>
       <c r="L57">
         <v>2115135.0</v>
       </c>
       <c r="M57">
         <v>1327564.0</v>
       </c>
       <c r="N57">
         <v>605011.0</v>
       </c>
       <c r="O57">
         <v>363433.0</v>
       </c>
       <c r="P57">
         <v>2593452.0</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
-        <v>27808927000000.0</v>
+        <v>27808927.0</v>
       </c>
       <c r="C58">
         <v>33601823.0</v>
       </c>
       <c r="D58">
         <v>28531881.0</v>
       </c>
       <c r="E58">
         <v>30283628.0</v>
       </c>
       <c r="F58">
         <v>27401597.0</v>
       </c>
       <c r="G58">
         <v>23843945.0</v>
       </c>
       <c r="H58">
         <v>27435964.0</v>
       </c>
       <c r="I58">
         <v>8473176.0</v>
       </c>
       <c r="J58">
         <v>4573939.0</v>
       </c>
@@ -3163,51 +3185,51 @@
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
-        <v>44250390000000.0</v>
+        <v>44250390.0</v>
       </c>
       <c r="C60">
         <v>71004871.0</v>
       </c>
       <c r="D60">
         <v>119795030.0</v>
       </c>
       <c r="E60">
         <v>151008029.0</v>
       </c>
       <c r="F60">
         <v>205735523.0</v>
       </c>
       <c r="G60">
         <v>59508558.0</v>
       </c>
       <c r="H60">
         <v>48082317.0</v>
       </c>
       <c r="I60">
         <v>86617979.0</v>
       </c>
       <c r="J60">
         <v>39601019.0</v>
       </c>
@@ -3277,387 +3299,399 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB62"/>
+  <dimension ref="A1:BD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
-        <v>158461000000.0</v>
+        <v>137476.0</v>
       </c>
       <c r="C2">
+        <v>141356.0</v>
+      </c>
+      <c r="D2">
+        <v>158461.0</v>
+      </c>
+      <c r="E2">
         <v>13423.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1455271.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>346146.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>180453.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>186919.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>254434.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>280299.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1338057.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>247194.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>270816.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>429685.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>133625.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1306926.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>264225.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2442830.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1019702.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>467932.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1094461.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>448591.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>381638.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>123900.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>216689.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1072897.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>808302.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>572363.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2773987.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4013362.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>3051678.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>3442370.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>802125.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1618889.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1000963.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>485267.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>762681.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>694922.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>275441.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>733560.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>823301.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>578017.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>851160.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>743623.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>629346.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>406145.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>341294.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>482470.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>556061.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>165961.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>341853.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>65297.0</v>
       </c>
-      <c r="AZ2"/>
-[...1 lines deleted...]
-      <c r="BB2">
+      <c r="BB2"/>
+      <c r="BC2"/>
+      <c r="BD2">
         <v>72538.0</v>
       </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3670,52 +3704,54 @@
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
-    </row>
-    <row r="4" spans="1:54">
+      <c r="BC3"/>
+      <c r="BD3"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3728,230 +3764,230 @@
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
         <v>815.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-10995.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>1598.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>37442.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>66540.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-9658.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-3029.0</v>
       </c>
-      <c r="J5">
-[...2 lines deleted...]
-      <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
+        <v>0.0</v>
+      </c>
+      <c r="O5">
         <v>-103938.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-103938.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-285733.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-285763.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-61677.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>4754.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>57594.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>5866.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>5766.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>13453.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>6812.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-9224.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-5196.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-2559.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-16385.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-17831.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-1002.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-4640.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-4747.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>129.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>6528.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>4703.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>1800.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-8361.0</v>
       </c>
-      <c r="AQ5">
-[...4 lines deleted...]
-      </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
         <v>0.0</v>
       </c>
       <c r="AU5">
+        <v>0.0</v>
+      </c>
+      <c r="AV5">
+        <v>0.0</v>
+      </c>
+      <c r="AW5">
         <v>-10350517.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-11805329.0</v>
       </c>
-      <c r="AW5">
-[...3 lines deleted...]
-      <c r="AY5"/>
+      <c r="AY5">
+        <v>0.0</v>
+      </c>
       <c r="AZ5"/>
-      <c r="BA5">
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5">
         <v>-54384.5</v>
       </c>
-      <c r="BB5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:54">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...4 lines deleted...]
-      </c>
+      <c r="AE6"/>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -3959,557 +3995,587 @@
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
-      <c r="AX6"/>
-      <c r="AY6"/>
+      <c r="AX6">
+        <v>0.0</v>
+      </c>
+      <c r="AY6">
+        <v>0.0</v>
+      </c>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
-    </row>
-    <row r="7" spans="1:54">
+      <c r="BC6"/>
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
         <v>21</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>143447.0</v>
+      </c>
       <c r="C7">
+        <v>212769.0</v>
+      </c>
+      <c r="D7">
+        <v>280537.0</v>
+      </c>
+      <c r="E7">
         <v>344484.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>406998.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>468111.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>271631.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>333475.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>393932.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>453035.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>510814.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>65628.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>129785.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>190202.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>249265.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>184599.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>242636.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>299373.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>354839.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>406757.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>118401.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>175619.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>233310.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>58720.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>116124.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>172241.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>226328.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>277673.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>327868.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>377920.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
-    </row>
-    <row r="8" spans="1:54">
+      <c r="BC7"/>
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
         <v>22</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>60321.0</v>
+      </c>
       <c r="C8">
+        <v>60321.0</v>
+      </c>
+      <c r="D8">
         <v>60163.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
+        <v>60163.0</v>
+      </c>
+      <c r="F8">
         <v>60046.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>60046.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>59648.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>59550.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>59415.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>59415.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>59196.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>59187.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>58801.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>58792.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>58560.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>58560.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>58301.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>58301.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>58081.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>58045.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>57997.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9">
         <v>509516738.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>507770045.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>506235298.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>503517715.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>502172392.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>500369444.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>498549312.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>496764448.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>374232411.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>296385619.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>294755363.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>269502290.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>252615578.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>247409793.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>237047752.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>234779291.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>232605244.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>225136127.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>156481258.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>154051733.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>144036909.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>139241635.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>138574234.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>111030501.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>110377077.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>98938446.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>98302346.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>97372402.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>84084750.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>83478851.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>82931679.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>82395410.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>62467936.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>52790090.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>52324911.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>51867123.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>1276803.0</v>
       </c>
-      <c r="AX9"/>
-      <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-    </row>
-    <row r="10" spans="1:54">
+      <c r="BC9"/>
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
-        <v>70041254000000.0</v>
+        <v>45089786.0</v>
       </c>
       <c r="C10">
+        <v>65002305.0</v>
+      </c>
+      <c r="D10">
+        <v>70041254.0</v>
+      </c>
+      <c r="E10">
         <v>59340599.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>41241269.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>50350617.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>54527092.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>68120029.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>71029723.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>102491900.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>142823016.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>143334888.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>151675561.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>165028105.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>144419364.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>128650541.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>121012015.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>158909328.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>229790989.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>241368688.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>249739010.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>138442379.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>77858311.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>86175507.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>60688834.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>38542971.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>44425830.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>51604203.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>39399564.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>44297555.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>47357472.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>18008652.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>24605674.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>20963541.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>20023337.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>33103849.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>14609742.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>19302850.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>12015061.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>14568508.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>17607522.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>10148524.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>14648866.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>30618365.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>33569784.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>15721097.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>8527304.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>10142137.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>11535788.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>2145621.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>3262354.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>2764455.0</v>
       </c>
-      <c r="AZ10"/>
-      <c r="BA10">
+      <c r="BB10"/>
+      <c r="BC10">
         <v>-1223.64</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>1223638.0</v>
       </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4522,758 +4588,788 @@
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-    </row>
-    <row r="12" spans="1:54">
+      <c r="BC11"/>
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
-        <v>70041254000000.0</v>
+        <v>45089786.0</v>
       </c>
       <c r="C12">
+        <v>65002305.0</v>
+      </c>
+      <c r="D12">
+        <v>70041254.0</v>
+      </c>
+      <c r="E12">
         <v>75297339.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>81919639.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>90058077.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>101151272.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>112744199.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>120331683.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>133037350.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>142823016.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>143334888.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>151675561.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>165028105.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>174300884.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>185329401.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>196689055.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>216866348.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>229790989.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>241368688.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>249739010.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>138442379.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>77858311.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>86175507.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>66189809.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>61376554.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>73364375.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>76171277.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>69456972.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>82124190.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>93599692.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>35142577.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>41678394.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>38938141.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>42946799.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>47911015.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>25820538.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>31212650.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>24912645.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>28875581.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>32548434.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>23025805.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>27590642.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>30618365.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>33569784.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>15721097.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>8527304.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>10142137.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>11535788.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>2145621.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>3262354.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>2764455.0</v>
       </c>
-      <c r="AZ12"/>
-      <c r="BA12">
+      <c r="BB12"/>
+      <c r="BC12">
         <v>1223.64</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>1223638.0</v>
       </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
-        <v>60163000000.0</v>
+        <v>60321.0</v>
       </c>
       <c r="C13">
+        <v>60321.0</v>
+      </c>
+      <c r="D13">
         <v>60163.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
+        <v>60163.0</v>
+      </c>
+      <c r="F13">
         <v>60046.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>60046.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>59648.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>59550.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>59415.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>59415.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>59196.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>59187.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>58801.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>58792.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>58560.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>58560.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>58301.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>58301.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>58081.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>58045.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>57997.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>47651.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>38667.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>38632.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>32997.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>29507.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>28657.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>27152.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>26987.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>26910.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>26244.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>20989.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>20842.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>19665.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>19138.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>19118.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>15150.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>15132.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>12576.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>12569.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>12473.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>9713.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>9713.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>9712.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>9712.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>6890.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5565.0</v>
       </c>
       <c r="AV13">
         <v>5565.0</v>
       </c>
       <c r="AW13">
+        <v>5565.0</v>
+      </c>
+      <c r="AX13">
+        <v>5565.0</v>
+      </c>
+      <c r="AY13">
         <v>327.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>327.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>3928.0</v>
       </c>
-      <c r="AZ13"/>
-[...1 lines deleted...]
-      <c r="BB13">
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13">
         <v>314.0</v>
       </c>
     </row>
-    <row r="14" spans="1:54">
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
         <v>28</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>60321068.0</v>
+      </c>
       <c r="C14">
+        <v>60319000.0</v>
+      </c>
+      <c r="D14">
+        <v>60162773.0</v>
+      </c>
+      <c r="E14">
         <v>60126850.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>60045530.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>59887000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>59485000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>59530113.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>59414489.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>59414489.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>59196000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>58990189.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>58791920.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>58791603.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>58560000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>58458000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>58301000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>58297861.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>58019000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>58019099.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>54280393.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>45630910.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>38678000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>37797000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>30118000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>29211000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>29211000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>27112000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>26985000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>27054000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>27054000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>20970000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>19761000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>19367000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>19367000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>15581000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>15136000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>13797000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>13797000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>12475000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>10622000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9713000.0</v>
       </c>
       <c r="AQ14">
         <v>9713000.0</v>
       </c>
       <c r="AR14">
+        <v>9713000.0</v>
+      </c>
+      <c r="AS14">
+        <v>9713000.0</v>
+      </c>
+      <c r="AT14">
         <v>8398000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>6668000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>6668000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>5565000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>3769000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>5470000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>4802000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>2401157.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>1200736.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>1200736.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>314.42</v>
       </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>58792.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>58560.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>58560.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>58301.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>58301.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>58081.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>58045.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>57997.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>47651.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>38667.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>38632.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>32997.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>29507.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>28657.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>27152.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>26987.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>26910.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>26244.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>20989.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>20842.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>19665.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>19138.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>19118.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>15150.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>15132.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>12576.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>12569.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>12473.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>9713.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>9713.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>9712.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>9712.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>6890.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5565.0</v>
       </c>
       <c r="AV15">
         <v>5565.0</v>
       </c>
       <c r="AW15">
+        <v>5565.0</v>
+      </c>
+      <c r="AX15">
+        <v>5565.0</v>
+      </c>
+      <c r="AY15">
         <v>327.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>4044.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>3928.0</v>
       </c>
-      <c r="AZ15"/>
-[...1 lines deleted...]
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15">
         <v>3773.0</v>
       </c>
     </row>
-    <row r="16" spans="1:54">
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16">
-        <v>6000000000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C16">
         <v>6000000.0</v>
       </c>
       <c r="D16">
         <v>6000000.0</v>
       </c>
       <c r="E16">
         <v>6000000.0</v>
       </c>
       <c r="F16">
         <v>6000000.0</v>
       </c>
       <c r="G16">
         <v>6000000.0</v>
       </c>
       <c r="H16">
         <v>6000000.0</v>
       </c>
       <c r="I16">
         <v>6000000.0</v>
       </c>
       <c r="J16">
         <v>6000000.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16"/>
+      <c r="K16">
+        <v>6000000.0</v>
+      </c>
+      <c r="L16">
+        <v>6000000.0</v>
+      </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16">
         <v>5035959.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>861587.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>16093.0</v>
       </c>
-      <c r="AY16"/>
-      <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16">
         <v>8837.0</v>
       </c>
     </row>
-    <row r="17" spans="1:54">
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5286,154 +5382,158 @@
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18">
         <v>492448.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>538038.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>86644.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>43000.0</v>
       </c>
-      <c r="AF18">
-[...4 lines deleted...]
-      </c>
       <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
         <v>165930.0</v>
       </c>
-      <c r="AI18">
-[...4 lines deleted...]
-      </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
         <v>36236.0</v>
       </c>
-      <c r="AQ18">
-[...4 lines deleted...]
-      </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
         <v>14238.0</v>
       </c>
-      <c r="AU18">
-[...4 lines deleted...]
-      </c>
       <c r="AW18">
+        <v>0.0</v>
+      </c>
+      <c r="AX18">
+        <v>0.0</v>
+      </c>
+      <c r="AY18">
         <v>132373.0</v>
       </c>
-      <c r="AX18"/>
-      <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
-    </row>
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5446,90 +5546,88 @@
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...4 lines deleted...]
-      </c>
+      <c r="AE20"/>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -5537,95 +5635,97 @@
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
-      <c r="AX20"/>
-      <c r="AY20"/>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...4 lines deleted...]
-      </c>
+      <c r="AE21"/>
+      <c r="AF21"/>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
@@ -5633,113 +5733,115 @@
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
         <v>0.0</v>
       </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21"/>
+      <c r="AX21">
+        <v>0.0</v>
+      </c>
+      <c r="AY21">
+        <v>0.0</v>
+      </c>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-    </row>
-    <row r="22" spans="1:54">
+      <c r="BC21"/>
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22">
         <v>-23685.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-3242026.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-21500000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-75275223.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-59943997.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-122595855.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-120467097.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-119775598.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-41585283.0</v>
       </c>
-      <c r="V22"/>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...4 lines deleted...]
-      </c>
+      <c r="AE22"/>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -5747,487 +5849,503 @@
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
-      <c r="AX22"/>
-      <c r="AY22"/>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
-    </row>
-    <row r="23" spans="1:54">
+      <c r="BC22"/>
+      <c r="BD22"/>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
-        <v>72059317000000.0</v>
+        <v>47540559.0</v>
       </c>
       <c r="C23">
+        <v>66483081.0</v>
+      </c>
+      <c r="D23">
+        <v>72059317.0</v>
+      </c>
+      <c r="E23">
         <v>77801012.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>84962888.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>93195717.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>104606694.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>117319352.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>126043834.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>141301892.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>148326911.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>147282247.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>155616350.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>168218792.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>181291657.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>189691725.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>201015324.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>222692981.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>233137120.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>247217570.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>256427212.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>147306100.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>83352503.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>88324430.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>71627295.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>63029099.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>75518281.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>77441000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>73839014.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>88128123.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>95091155.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>37131593.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>43286042.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>40775901.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>44174958.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>49229420.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>26467944.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>31531617.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>25187679.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>29191477.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>32883548.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>23436766.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>28204764.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>31350399.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>33877502.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>15931353.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>8787103.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>10350517.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>11805329.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>2890566.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>3743233.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2818953.0</v>
       </c>
-      <c r="AZ23"/>
-      <c r="BA23">
+      <c r="BB23"/>
+      <c r="BC23">
         <v>1347.34</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1977024.0</v>
       </c>
     </row>
-    <row r="24" spans="1:54">
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>15098529.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>15000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>15000000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>2657189.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>10128037.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>14967688.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>14923090.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>3303042.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>10743535.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>15586501.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>15503703.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>15420904.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>15338105.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>10140799.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>11434456.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>12693311.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>13917180.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>14669717.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>14528212.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>14386706.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>156808.0</v>
       </c>
       <c r="AD24"/>
       <c r="AE24">
+        <v>156808.0</v>
+      </c>
+      <c r="AF24"/>
+      <c r="AG24">
         <v>882841.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>995291.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>1107741.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>1220192.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>905253.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>1016377.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>1127500.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>1238624.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>883282.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>992625.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>1101968.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>1211310.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>1281088.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>961549.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>1068515.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>1175000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>1240828.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>815825.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>972418.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>4648000.0</v>
       </c>
-      <c r="AY24"/>
-      <c r="AZ24"/>
       <c r="BA24"/>
-      <c r="BB24">
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24">
         <v>2535000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:54">
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25">
         <v>14967688.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>14923090.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3303042.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>10743535.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>15586501.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>15503703.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>15420904.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>15338105.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>10140799.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>11434456.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>12693311.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>13917180.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>14669717.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>14528212.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>14386706.0</v>
       </c>
-      <c r="AB25"/>
-      <c r="AC25"/>
       <c r="AD25"/>
-      <c r="AE25">
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25">
         <v>882841.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>995291.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>1107741.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>1220192.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>905253.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>1016377.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>1127500.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>1238624.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>883282.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>992625.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>1101968.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>1211310.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>1281088.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>961549.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>1068515.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>1175481.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>1240828.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>815825.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>972418.0</v>
       </c>
-      <c r="AX25"/>
-      <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-    </row>
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
         <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -6240,52 +6358,54 @@
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26"/>
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6298,1222 +6418,1266 @@
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-    </row>
-    <row r="28" spans="1:54">
+      <c r="BC27"/>
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
-        <v>-54511085000000.0</v>
+        <v>-44946339.0</v>
       </c>
       <c r="C28">
+        <v>-49489536.0</v>
+      </c>
+      <c r="D28">
+        <v>-54511085.0</v>
+      </c>
+      <c r="E28">
         <v>-43796850.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-25685374.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-34783977.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-39224089.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-52506597.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-55393464.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-86834167.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-127165656.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-127150963.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-135523422.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-148915890.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-128335246.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-112713842.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-105100079.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-143023454.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-213932447.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-225541027.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-234282504.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-123031023.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-62530769.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-71164059.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-45761488.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-23701013.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-29671290.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-36939824.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-39071696.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-43919635.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-47357472.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-16660533.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-23261425.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-19623161.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-18686826.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-31772091.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-13283180.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-17981484.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-10698891.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-13258721.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-16304712.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-8852690.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-13360010.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-29337277.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-32298050.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-14458716.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-7274277.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-8901309.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-10312843.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-785466.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-1990179.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-2413697.0</v>
       </c>
-      <c r="AZ28"/>
-      <c r="BA28">
+      <c r="BB28"/>
+      <c r="BC28">
         <v>1223.64</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-790718.0</v>
       </c>
     </row>
-    <row r="29" spans="1:54">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
         <v>43</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>37885303.0</v>
+      </c>
       <c r="C29">
+        <v>57456792.0</v>
+      </c>
+      <c r="D29">
+        <v>59500022.0</v>
+      </c>
+      <c r="E29">
         <v>64443808.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>70437039.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>78697106.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>86036243.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>100375661.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>113552666.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>128624139.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>134941576.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>139126036.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>145905553.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>153165226.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>166842882.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>177945749.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>189698308.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>206275223.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>221239226.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>235090806.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>249018050.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>141310209.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>74602790.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>84123175.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>67600888.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>58142237.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
-    </row>
-    <row r="30" spans="1:54">
+      <c r="BC29"/>
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
-      <c r="E30">
-[...1 lines deleted...]
-      </c>
+      <c r="E30"/>
       <c r="F30"/>
       <c r="G30">
+        <v>755545.0</v>
+      </c>
+      <c r="H30"/>
+      <c r="I30">
         <v>40000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>40000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>50000000.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30">
         <v>23685.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>3242026.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>21500000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>79000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>65000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>28770.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>125000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>125000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>50000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>25000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>15000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>10000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>23000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>28000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>26000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>32000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>39000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>44000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>11000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>17000000.0</v>
       </c>
-      <c r="AG30"/>
-      <c r="AH30">
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>18000000.0</v>
       </c>
-      <c r="AI30"/>
-      <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
-      <c r="BB30">
+      <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30">
         <v>750436.0</v>
       </c>
     </row>
-    <row r="31" spans="1:54">
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>129883199.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>137243213.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>151008029.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>162193649.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>174029008.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>190688722.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>205735523.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>219669902.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>233679945.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>126074472.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>59508558.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>69170447.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>52789666.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>43472520.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>48082317.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>50879294.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>67333370.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>78479770.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>86617979.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>28595067.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>36980597.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>36001204.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>39601019.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>45904937.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>23339796.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>27995007.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>21649817.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>25671538.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>29517724.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>20527027.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>24878319.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>28695363.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>31524781.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>13826670.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>6284058.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>8263558.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>9814977.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-1136569.0</v>
       </c>
-      <c r="AX31"/>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
-    </row>
-    <row r="32" spans="1:54">
+      <c r="BC31"/>
+      <c r="BD31"/>
+    </row>
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
         <v>46</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>37723650.0</v>
+      </c>
       <c r="C32">
+        <v>41947530.0</v>
+      </c>
+      <c r="D32">
+        <v>43974529.0</v>
+      </c>
+      <c r="E32">
         <v>48976102.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>55026929.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>78442933.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>85470655.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>99567349.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>98054917.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>119169509.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>125550083.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>125592695.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>139874004.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>152009329.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>165662575.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>165288088.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>184498629.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>206000622.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>220980108.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>234829784.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>248851566.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>135982093.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>70649779.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>81732108.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>66502077.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>57864821.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
-    </row>
-    <row r="33" spans="1:54">
+      <c r="BC32"/>
+      <c r="BD32"/>
+    </row>
+    <row r="33" spans="1:56">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
-        <v>275861000000.0</v>
+        <v>161653.0</v>
       </c>
       <c r="C33">
+        <v>209262.0</v>
+      </c>
+      <c r="D33">
+        <v>275861.0</v>
+      </c>
+      <c r="E33">
         <v>340977.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>404660.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>466942.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>534216.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>598589.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>394315.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>455946.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>516578.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>72233.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>137232.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>201572.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>268544.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>208603.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>273914.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>337926.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>384350.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>445621.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>166484.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>233178.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>293235.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>131650.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>204769.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>277416.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>349456.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>420635.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>983112.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1131866.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>321869.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>286483.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>214743.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>170862.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>209192.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>176678.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>125923.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>58284.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>56352.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>65690.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>75027.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>127452.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>116570.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>124699.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>40868.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>33182.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>27231.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>5768.0</v>
       </c>
-      <c r="AV33"/>
-      <c r="AW33">
+      <c r="AX33"/>
+      <c r="AY33">
         <v>735204.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>472467.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>50000.0</v>
       </c>
-      <c r="AZ33"/>
-      <c r="BA33">
+      <c r="BB33"/>
+      <c r="BC33">
         <v>-1223.64</v>
       </c>
-      <c r="BB33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:54">
+      <c r="BD33"/>
+    </row>
+    <row r="34" spans="1:56">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34">
         <v>63325.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>125232.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>184599.0</v>
       </c>
-      <c r="T34"/>
-      <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-      <c r="AA34">
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34">
         <v>58720.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>116124.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>156808.0</v>
       </c>
-      <c r="AD34"/>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
-      <c r="AW34">
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34">
         <v>2230843.0</v>
       </c>
-      <c r="AX34"/>
-      <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
-    </row>
-    <row r="35" spans="1:54">
+      <c r="BC34"/>
+      <c r="BD34"/>
+    </row>
+    <row r="35" spans="1:56">
       <c r="A35" t="s">
         <v>49</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>0.0</v>
+      </c>
       <c r="C35">
+        <v>0.0</v>
+      </c>
+      <c r="D35">
+        <v>0.0</v>
+      </c>
+      <c r="E35">
         <v>72536.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>143447.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>15311298.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>15000000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>15070234.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>138893.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>6206014.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>6271631.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>2657189.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>10128037.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>14967688.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>14923090.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>3303042.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>10743535.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>15649826.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>15628935.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>15605503.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>15338105.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>10140799.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>11434456.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>12693311.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>13917180.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>14669717.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>14528212.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>14445426.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>116124.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>156808.0</v>
       </c>
-      <c r="AD35"/>
-      <c r="AE35">
+      <c r="AF35"/>
+      <c r="AG35">
         <v>882841.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>995291.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>1107741.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>1220192.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>905253.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>1016377.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>1127500.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>1238624.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>883282.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>992625.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>1101968.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>1211310.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>1281088.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>961549.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>1068515.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>1175481.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>1240828.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>815825.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>3335634.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>1523383.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>14381758.0</v>
       </c>
-      <c r="AZ35"/>
-[...1 lines deleted...]
-      <c r="BB35">
+      <c r="BB35"/>
+      <c r="BC35"/>
+      <c r="BD35">
         <v>26768253.0</v>
       </c>
     </row>
-    <row r="36" spans="1:54">
+    <row r="36" spans="1:56">
       <c r="A36" t="s">
         <v>50</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>141109.0</v>
+      </c>
       <c r="C36"/>
       <c r="D36"/>
-      <c r="E36">
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36">
         <v>1441812.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>267261.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>267261.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>3859927.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>7318549.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>4463782.0</v>
       </c>
-      <c r="K36"/>
-[...1 lines deleted...]
-      <c r="M36">
+      <c r="M36"/>
+      <c r="N36"/>
+      <c r="O36">
         <v>189033.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>249265.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>181943.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>239873.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>296504.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>-96129.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>406014.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>118401.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>175619.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>233310.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>52195.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>103074.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>152666.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>201007.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>248165.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>492448.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>538038.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>86644.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>43000.0</v>
       </c>
-      <c r="AF36"/>
-[...1 lines deleted...]
-      <c r="AH36">
+      <c r="AH36"/>
+      <c r="AI36"/>
+      <c r="AJ36">
         <v>165930.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>138661.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>77942.0</v>
       </c>
-      <c r="AK36"/>
-      <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
-      <c r="AO36">
+      <c r="AO36"/>
+      <c r="AP36"/>
+      <c r="AQ36">
         <v>45986.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>36236.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>36236.0</v>
       </c>
-      <c r="AR36"/>
-      <c r="AS36">
+      <c r="AT36"/>
+      <c r="AU36">
         <v>20000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>14238.0</v>
       </c>
-      <c r="AU36"/>
-[...1 lines deleted...]
-      <c r="AW36">
+      <c r="AW36"/>
+      <c r="AX36"/>
+      <c r="AY36">
         <v>735204.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>472467.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>50000.0</v>
       </c>
-      <c r="AZ36"/>
-      <c r="BA36">
+      <c r="BB36"/>
+      <c r="BC36">
         <v>-1223.64</v>
       </c>
-      <c r="BB36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:54">
+      <c r="BD36"/>
+    </row>
+    <row r="37" spans="1:56">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...4 lines deleted...]
-      </c>
+      <c r="AE37"/>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -7521,709 +7685,737 @@
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
-      <c r="AX37"/>
-      <c r="AY37"/>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
-    </row>
-    <row r="38" spans="1:54">
+      <c r="BC37"/>
+      <c r="BD37"/>
+    </row>
+    <row r="38" spans="1:56">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
-      <c r="AB38">
+      <c r="AB38"/>
+      <c r="AC38"/>
+      <c r="AD38">
         <v>492448.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>538040.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>86644.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>43000.0</v>
       </c>
-      <c r="AF38">
-[...4 lines deleted...]
-      </c>
       <c r="AH38">
+        <v>0.0</v>
+      </c>
+      <c r="AI38">
+        <v>0.0</v>
+      </c>
+      <c r="AJ38">
         <v>166000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>138000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>78000.0</v>
       </c>
-      <c r="AK38">
-[...4 lines deleted...]
-      </c>
       <c r="AM38">
         <v>0.0</v>
       </c>
       <c r="AN38">
         <v>0.0</v>
       </c>
       <c r="AO38">
+        <v>0.0</v>
+      </c>
+      <c r="AP38">
+        <v>0.0</v>
+      </c>
+      <c r="AQ38">
         <v>46000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>36000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>36000.0</v>
       </c>
-      <c r="AR38">
-[...2 lines deleted...]
-      <c r="AS38">
+      <c r="AT38">
+        <v>0.0</v>
+      </c>
+      <c r="AU38">
         <v>20000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>14000.0</v>
       </c>
-      <c r="AU38">
-[...4 lines deleted...]
-      </c>
       <c r="AW38">
+        <v>0.0</v>
+      </c>
+      <c r="AX38">
+        <v>0.0</v>
+      </c>
+      <c r="AY38">
         <v>736000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>472000.0</v>
       </c>
-      <c r="AY38"/>
-      <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
-    </row>
-    <row r="39" spans="1:54">
+      <c r="BC38"/>
+      <c r="BD38"/>
+    </row>
+    <row r="39" spans="1:56">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
-        <v>1742202000000.0</v>
+        <v>2289120.0</v>
       </c>
       <c r="C39">
+        <v>1271514.0</v>
+      </c>
+      <c r="D39">
+        <v>1742202.0</v>
+      </c>
+      <c r="E39">
         <v>2162696.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>2638589.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>1915153.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>2921206.0</v>
       </c>
-      <c r="G39">
-[...2 lines deleted...]
-      <c r="H39">
+      <c r="I39">
+        <v>3976564.0</v>
+      </c>
+      <c r="J39">
         <v>5317836.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>7808596.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>4987317.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>3875126.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>3803557.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>2965430.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>3480203.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>4153721.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>4052355.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>5488707.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>2933011.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>5403261.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>6521718.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>8630543.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>5200957.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>2017273.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>5232717.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>1375129.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>1804450.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>849087.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>3398930.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>4872067.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>1169594.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>1702533.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>1392905.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>1666898.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>1018967.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>1141727.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>521483.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>260683.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>218682.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>250206.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>260087.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>283509.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>497552.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>607335.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>266850.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>177074.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>232568.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>202612.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>269541.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>9741.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>8412.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>4498.0</v>
       </c>
-      <c r="AZ39"/>
-[...1 lines deleted...]
-      <c r="BB39">
+      <c r="BB39"/>
+      <c r="BC39"/>
+      <c r="BD39">
         <v>2950.0</v>
       </c>
     </row>
-    <row r="40" spans="1:54">
+    <row r="40" spans="1:56">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
-        <v>6120297000000.0</v>
+        <v>3374333.0</v>
       </c>
       <c r="C40">
-        <v>7012719.0</v>
+        <v>2672164.0</v>
       </c>
       <c r="D40">
+        <v>6120297.0</v>
+      </c>
+      <c r="E40">
+        <v>6999297.0</v>
+      </c>
+      <c r="F40">
         <v>6663580.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>7684354.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>12118367.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>10423297.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>5842802.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>5944419.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>5536464.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>7843389.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>9310196.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>14433679.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>14065885.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>10254451.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>10810155.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>13675555.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>10523353.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>11252075.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>6196300.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>5371681.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>8134765.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>4018635.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>3693594.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>3641724.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>11873122.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>11324963.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>3403789.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>5257071.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>5421498.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>3746037.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>4159071.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>1815428.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>2236465.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>1507458.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>1038905.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>1520322.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>1946251.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>1476592.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>1235010.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>1035888.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>1186429.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>630325.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>451641.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>436157.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>908724.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>363661.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>211346.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>137803.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>103905.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>107480.0</v>
       </c>
-      <c r="AZ40"/>
-[...1 lines deleted...]
-      <c r="BB40">
+      <c r="BB40"/>
+      <c r="BC40"/>
+      <c r="BD40">
         <v>115391.0</v>
       </c>
     </row>
-    <row r="41" spans="1:54">
+    <row r="41" spans="1:56">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
-      <c r="AW41">
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41">
         <v>604000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>394000.0</v>
       </c>
-      <c r="AY41"/>
-      <c r="AZ41"/>
       <c r="BA41"/>
-      <c r="BB41">
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41">
         <v>24234000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:54">
+    <row r="42" spans="1:56">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
-        <v>5.2814748E+14</v>
+        <v>530685127.0</v>
       </c>
       <c r="C42">
-        <v>526679837.68</v>
+        <v>529506343.0</v>
       </c>
       <c r="D42">
+        <v>528147480.0</v>
+      </c>
+      <c r="E42">
+        <v>526679311.0</v>
+      </c>
+      <c r="F42">
         <v>525046496.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>523577026.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>521018373.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>519271439.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>517449424.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>515704325.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>513994982.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>512454738.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>511143713.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>509516738.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>507770045.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>506235298.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>503517715.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>502172392.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>500369444.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>498549312.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>496764448.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>374232411.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>296385619.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>294755363.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>269502290.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>252615578.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>247409793.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>237047752.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>234779291.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>232605244.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>225136127.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>156481258.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>154051733.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>144036909.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>139241635.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>138574234.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>111030501.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>110377077.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>98938446.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>98302346.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>97372402.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>84084750.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>83478851.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>82931679.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>82395410.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>62467936.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>52790090.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>52324911.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>51867123.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>1276803.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>1102685.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>897494.0</v>
       </c>
-      <c r="AZ42"/>
-      <c r="BA42">
+      <c r="BB42"/>
+      <c r="BC42">
         <v>0.83</v>
       </c>
-      <c r="BB42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:54">
+      <c r="BD42"/>
+    </row>
+    <row r="43" spans="1:56">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8236,1478 +8428,1524 @@
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
-    </row>
-    <row r="44" spans="1:54">
+      <c r="BC43"/>
+      <c r="BD43"/>
+    </row>
+    <row r="44" spans="1:56">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...4 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
         <v>38509000.0</v>
       </c>
-      <c r="AX44">
+      <c r="AZ44">
         <v>38317000.0</v>
       </c>
-      <c r="AY44"/>
-      <c r="AZ44"/>
       <c r="BA44"/>
-      <c r="BB44">
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44">
         <v>29230000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:54">
+    <row r="45" spans="1:56">
       <c r="A45" t="s">
         <v>59</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>161653.0</v>
+      </c>
       <c r="C45">
+        <v>209262.0</v>
+      </c>
+      <c r="D45">
+        <v>275861.0</v>
+      </c>
+      <c r="E45">
         <v>340977.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>404660.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>466942.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>266955.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>331328.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>394315.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>455946.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>516578.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>72233.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>137232.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>201572.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>268544.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>208603.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>166484.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>233178.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>293235.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>131650.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>204769.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>277416.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>349456.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>420635.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>490664.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>593828.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>235225.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>243483.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>214743.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>170862.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>43262.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>38017.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>47981.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>58284.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>56352.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>65690.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>75027.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>81466.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>80334.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>88463.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>40868.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>13182.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>12993.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>5768.0</v>
       </c>
-      <c r="AV45"/>
-      <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
-    </row>
-    <row r="46" spans="1:54">
+      <c r="BC45"/>
+      <c r="BD45"/>
+    </row>
+    <row r="46" spans="1:56">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
-        <v>275861000000.0</v>
+        <v>161653.0</v>
       </c>
       <c r="C46">
+        <v>209262.0</v>
+      </c>
+      <c r="D46">
+        <v>275861.0</v>
+      </c>
+      <c r="E46">
         <v>340977.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>404660.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>466942.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>266955.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>331328.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>394315.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>455946.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>516578.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>72233.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>137232.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>201572.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>268544.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>208603.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>273914.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>337926.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>384350.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>445621.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>166484.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>233178.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>293235.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>131650.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>204769.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>277416.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>349456.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>420635.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>490664.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>593828.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>235225.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>243483.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>214743.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>170862.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>43262.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>38017.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>47981.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>58284.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>56352.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>65690.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>75027.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>81466.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>80334.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>88463.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>40868.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>13182.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>12993.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>5768.0</v>
       </c>
-      <c r="AV46"/>
-      <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
-    </row>
-    <row r="47" spans="1:54">
+      <c r="BC46"/>
+      <c r="BD46"/>
+    </row>
+    <row r="47" spans="1:56">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>137232.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>12539.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>19279.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>208603.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>34041.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>41422.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>32487.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>445621.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>166484.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>57559.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>59925.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>79455.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>101695.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>124750.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>148449.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>172470.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>196491.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>215908.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>235225.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>243483.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>214743.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>170862.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>43262.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>38017.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>47981.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>58284.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>56352.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>65690.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>75027.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>81466.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>80334.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>88463.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>40868.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>13182.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>13000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>5768.0</v>
       </c>
-      <c r="AV47">
-[...6 lines deleted...]
-      <c r="AY47"/>
+      <c r="AX47">
+        <v>0.0</v>
+      </c>
+      <c r="AY47">
+        <v>0.0</v>
+      </c>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
-    </row>
-    <row r="48" spans="1:54">
+      <c r="BC47"/>
+      <c r="BD47"/>
+    </row>
+    <row r="48" spans="1:56">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
-        <v>-4.83957253E+14</v>
+        <v>-492860145.0</v>
       </c>
       <c r="C48">
+        <v>-487409872.0</v>
+      </c>
+      <c r="D48">
+        <v>-483957253.0</v>
+      </c>
+      <c r="E48">
         <v>-477495746.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-469807405.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-460040093.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-450110592.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-434301825.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-419188842.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-402341270.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-394259148.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-389506186.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-381319315.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-372332317.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-356716638.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-343814476.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-329261245.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-311480294.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-294692002.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-278937455.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-263142500.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-248205590.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-236915728.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-225623548.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-216750375.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-209230159.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-199361999.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-186201376.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-167486361.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-154159196.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-138535168.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-127901984.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-117089419.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-108038985.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-99641923.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-92687413.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-87701215.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-82392455.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-77301334.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-72649905.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-67871854.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-63569236.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-58601884.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-54246028.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-50880341.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-48648156.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-46511597.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-44066918.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-42057711.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-40922565.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-41324338.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-50623003.0</v>
       </c>
-      <c r="AZ48"/>
-[...1 lines deleted...]
-      <c r="BB48">
+      <c r="BB48"/>
+      <c r="BC48"/>
+      <c r="BD48">
         <v>-54384810.0</v>
       </c>
     </row>
-    <row r="49" spans="1:54">
+    <row r="49" spans="1:56">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49">
         <v>-372332317.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-356716638.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-343814476.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-329261245.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-311480294.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-294692002.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-278937455.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-263142500.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-248205590.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-236915728.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-225623548.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-216750375.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-209230159.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-199361999.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-186201376.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-167486361.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-154159196.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-138535168.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-127901984.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-117089419.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-108038985.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-99641923.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-92687413.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-87701215.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-82392455.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-77301334.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-72649905.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-67871854.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-63569236.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-58601884.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-54246028.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-50880341.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>-48648156.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-46511597.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>-44066918.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>-42057711.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>40922565.0</v>
       </c>
-      <c r="AX49"/>
-      <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
-    </row>
-    <row r="50" spans="1:54">
+      <c r="BC49"/>
+      <c r="BD49"/>
+    </row>
+    <row r="50" spans="1:56">
       <c r="A50" t="s">
         <v>64</v>
       </c>
       <c r="B50"/>
       <c r="C50">
+        <v>15300000.0</v>
+      </c>
+      <c r="D50">
+        <v>15249632.0</v>
+      </c>
+      <c r="E50">
         <v>15199265.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>15148897.0</v>
       </c>
-      <c r="E50"/>
-      <c r="F50">
+      <c r="G50"/>
+      <c r="H50">
         <v>31372.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>279957.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>15242327.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>15204698.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>15146546.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>13461108.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>5894317.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>954325.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>911763.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>12449058.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>4925765.0</v>
       </c>
-      <c r="Q50"/>
-      <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50">
         <v>5094938.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>3659776.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>2259417.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>894042.0</v>
       </c>
-      <c r="Y50"/>
-      <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
-[...1 lines deleted...]
-      </c>
+      <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50">
+        <v>221112.0</v>
+      </c>
+      <c r="AF50"/>
+      <c r="AG50">
         <v>465278.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>348958.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>232639.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>116319.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>426505.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>1326562.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>193866.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>77546.0</v>
       </c>
-      <c r="AM50"/>
-      <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>77546.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>77546.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
-    </row>
-    <row r="51" spans="1:54">
+      <c r="BC50"/>
+      <c r="BD50"/>
+    </row>
+    <row r="51" spans="1:56">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
-        <v>15530169000000.0</v>
+        <v>143447.0</v>
       </c>
       <c r="C51">
+        <v>15512769.0</v>
+      </c>
+      <c r="D51">
+        <v>15530169.0</v>
+      </c>
+      <c r="E51">
         <v>15543749.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>15555895.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>15566640.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>15303003.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>15613432.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>15636259.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>15657733.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>15657360.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>16183925.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>16152139.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>16112215.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>16084118.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>15936699.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>15911936.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>15885874.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>15858542.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>15827661.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>15456506.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>15411356.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>15327542.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>15011448.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>14927346.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>14841958.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>14754540.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>14664379.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>327868.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>377920.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51">
+      <c r="AF51"/>
+      <c r="AG51">
         <v>1348119.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>1344249.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>1340380.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>1336511.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>1331758.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>1326562.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>1321366.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>1316170.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>1309787.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>1302810.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>1295834.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>1288856.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>1281088.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>1271734.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>1262381.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>1253027.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>1240828.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>1222945.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>1360155.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>1272175.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>350758.0</v>
       </c>
-      <c r="AZ51"/>
-[...1 lines deleted...]
-      <c r="BB51">
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51">
         <v>432920.0</v>
       </c>
     </row>
-    <row r="52" spans="1:54">
+    <row r="52" spans="1:56">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
-        <v>15530169000000.0</v>
+        <v>143447.0</v>
       </c>
       <c r="C52">
+        <v>15512769.0</v>
+      </c>
+      <c r="D52">
+        <v>15530169.0</v>
+      </c>
+      <c r="E52">
         <v>15471213.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>15412448.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>255342.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>303003.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>543198.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>15497366.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>15451719.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>15385729.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>13526736.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>6024102.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1144527.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>1161028.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>12633657.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>5168401.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>236048.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>229607.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>222158.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>118401.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>5270557.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>3893086.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>2318137.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>1010166.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>172241.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>226328.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>218953.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>211744.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>221112.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>465278.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>348958.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>232639.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>116319.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>426505.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>310185.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>193866.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>77546.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>426505.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>310185.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>193866.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>77546.0</v>
       </c>
-      <c r="AQ52"/>
-      <c r="AR52">
+      <c r="AS52"/>
+      <c r="AT52">
         <v>310185.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>193866.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>77546.0</v>
       </c>
-      <c r="AU52"/>
-      <c r="AV52">
+      <c r="AW52"/>
+      <c r="AX52">
         <v>407120.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>387737.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>143160.0</v>
       </c>
-      <c r="AY52"/>
-      <c r="AZ52"/>
       <c r="BA52"/>
-      <c r="BB52">
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52">
         <v>166667.0</v>
       </c>
     </row>
-    <row r="53" spans="1:54">
+    <row r="53" spans="1:56">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
+        <v>0.0</v>
+      </c>
+      <c r="E53">
         <v>15956740.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>40678370.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>39707460.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>46624180.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>44624170.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>49301960.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>30545450.0</v>
       </c>
-      <c r="J53">
-[...4 lines deleted...]
-      </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
+        <v>0.0</v>
+      </c>
+      <c r="N53">
+        <v>0.0</v>
+      </c>
+      <c r="O53">
         <v>29881520.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>29881520.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>56678860.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>75677040.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>57957020.0</v>
       </c>
-      <c r="R53">
-[...3 lines deleted...]
-      <c r="T53"/>
+      <c r="T53">
+        <v>0.0</v>
+      </c>
       <c r="U53"/>
-      <c r="V53">
-[...4 lines deleted...]
-      </c>
+      <c r="V53"/>
+      <c r="W53"/>
       <c r="X53">
+        <v>0.0</v>
+      </c>
+      <c r="Y53">
+        <v>0.0</v>
+      </c>
+      <c r="Z53">
         <v>5500975.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>22833583.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>28938545.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>24567074.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>30057408.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>37826635.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>46242220.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>17133925.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>17072720.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>17974600.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>22923462.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>14807166.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>11210796.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>11909800.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>12897584.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>14307073.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>14940912.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>12877281.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>12941776.0</v>
       </c>
-      <c r="AQ53">
-[...4 lines deleted...]
-      </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
-      <c r="AX53"/>
-      <c r="AY53"/>
+      <c r="AX53">
+        <v>0.0</v>
+      </c>
+      <c r="AY53">
+        <v>0.0</v>
+      </c>
       <c r="AZ53"/>
-      <c r="BA53">
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53">
         <v>2447.28</v>
       </c>
-      <c r="BB53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:54">
+      <c r="BD53"/>
+    </row>
+    <row r="54" spans="1:56">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -9715,737 +9953,763 @@
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
-      <c r="AX54"/>
-      <c r="AY54"/>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
-    </row>
-    <row r="55" spans="1:54">
+      <c r="BC54"/>
+      <c r="BD54"/>
+    </row>
+    <row r="55" spans="1:56">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
-        <v>72059317000000.0</v>
+        <v>47540559.0</v>
       </c>
       <c r="C55">
+        <v>66483081.0</v>
+      </c>
+      <c r="D55">
+        <v>72059317.0</v>
+      </c>
+      <c r="E55">
         <v>77801012.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>84962888.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>93195717.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>104606694.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>117319352.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>126043834.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>141301892.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>148326911.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>147282247.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>155616350.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>168218792.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>181291657.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>189691725.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>201015324.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>222692981.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>233137120.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>247217570.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>256427212.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>147306100.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>83352503.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>88324430.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>71627295.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>63029099.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>75518281.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>77441000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>73839014.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>88128123.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>95091155.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>37131593.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>43286042.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>40775901.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>44174958.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>49229420.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>26467944.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>31531617.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>25187679.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>29191477.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>32883548.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>23436766.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>28204764.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>31350399.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>33877502.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>15931353.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>8787103.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>10350517.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>11805329.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>2890566.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>3743233.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>2818953.0</v>
       </c>
-      <c r="AZ55"/>
-[...1 lines deleted...]
-      <c r="BB55">
+      <c r="BB55"/>
+      <c r="BC55"/>
+      <c r="BD55">
         <v>1977024.0</v>
       </c>
     </row>
-    <row r="56" spans="1:54">
+    <row r="56" spans="1:56">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
-        <v>71783456000000.0</v>
+        <v>47378906.0</v>
       </c>
       <c r="C56">
+        <v>66273819.0</v>
+      </c>
+      <c r="D56">
+        <v>71783456.0</v>
+      </c>
+      <c r="E56">
         <v>77460035.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>84558228.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>92728775.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>104072478.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>116720763.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>125649519.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>140845946.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>147810333.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>147210014.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>155479118.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>168017220.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>181023113.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>189483122.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>200741410.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>222355055.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>232752770.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>246771949.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>256260728.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>147072922.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>83059268.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>88192780.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>71422526.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>62751683.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>75168825.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>77020364.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>72855902.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>86996257.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>94769286.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>36845110.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>43071299.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>40605039.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>43965766.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>49052742.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>26342021.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>31473333.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>25131327.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>29125787.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>32808521.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>23309314.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>28088194.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>31225700.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>33836634.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>15898171.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>8759872.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>10344749.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>11805329.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>2155362.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>3270766.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>2768953.0</v>
       </c>
-      <c r="AZ56"/>
-      <c r="BA56">
+      <c r="BB56"/>
+      <c r="BC56">
         <v>1223.64</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>1977024.0</v>
       </c>
     </row>
-    <row r="57" spans="1:54">
+    <row r="57" spans="1:56">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
-        <v>27808927000000.0</v>
+        <v>9655256.0</v>
       </c>
       <c r="C57">
+        <v>24326289.0</v>
+      </c>
+      <c r="D57">
+        <v>27808927.0</v>
+      </c>
+      <c r="E57">
         <v>28483933.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>29531299.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>14285842.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>18601823.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>17153414.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>27594602.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>21676437.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>22260250.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>21617319.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>15605114.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>16007891.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>15360538.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>24195034.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>16242781.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>16354433.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>11772662.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>11942165.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>7409162.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>11090829.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>12409489.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>6460672.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>4920449.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>4886862.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>12907752.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>12116279.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>6389520.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>9491545.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>8473176.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>7653685.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>5310154.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>3666956.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>3353747.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>2419230.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>2111771.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>2409110.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>2299238.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>2636657.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>2373199.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>1807771.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>2115135.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>1373948.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>1391172.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>1036168.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>1327564.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>846131.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>1174527.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>691501.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>605011.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>200982.0</v>
       </c>
-      <c r="AZ57"/>
-[...1 lines deleted...]
-      <c r="BB57">
+      <c r="BB57"/>
+      <c r="BC57"/>
+      <c r="BD57">
         <v>363433.0</v>
       </c>
     </row>
-    <row r="58" spans="1:54">
+    <row r="58" spans="1:56">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
-        <v>27808927000000.0</v>
+        <v>9655256.0</v>
       </c>
       <c r="C58">
+        <v>24326289.0</v>
+      </c>
+      <c r="D58">
+        <v>27808927.0</v>
+      </c>
+      <c r="E58">
         <v>28556469.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>29674746.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>29597140.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>33601823.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>32223648.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>27733495.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>27882451.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>28531881.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>24274508.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>25733151.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>30975579.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>30283628.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>27498076.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>26986316.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>32004259.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>27401597.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>27547668.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>22747267.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>21231628.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>23843945.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>19153983.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>18837629.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>19556579.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>27435964.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>26561705.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>6505644.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>9648353.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>8473176.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>8536526.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>6305445.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>4774697.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>4573939.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>3324483.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>3128148.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>3536610.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>3537862.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>3519939.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>3365824.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>2909739.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>3326445.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>2655036.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>2352721.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>2104683.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>2503045.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>2086959.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>1990352.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>4027135.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>2128394.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>14582740.0</v>
       </c>
-      <c r="AZ58"/>
-[...1 lines deleted...]
-      <c r="BB58">
+      <c r="BB58"/>
+      <c r="BC58"/>
+      <c r="BD58">
         <v>27131686.0</v>
       </c>
     </row>
-    <row r="59" spans="1:54">
+    <row r="59" spans="1:56">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...4 lines deleted...]
-      </c>
+      <c r="AE59"/>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -10453,257 +10717,265 @@
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
-      <c r="AX59"/>
-      <c r="AY59"/>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
-    </row>
-    <row r="60" spans="1:54">
+      <c r="BC59"/>
+      <c r="BD59"/>
+    </row>
+    <row r="60" spans="1:56">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
-        <v>44250390000000.0</v>
+        <v>37885303.0</v>
       </c>
       <c r="C60">
+        <v>42156792.0</v>
+      </c>
+      <c r="D60">
+        <v>44250390.0</v>
+      </c>
+      <c r="E60">
         <v>49244543.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>55288142.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>63598577.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>71004871.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>85095704.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>98310339.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>113419441.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>119795030.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>123007739.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>129883199.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>137243213.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>151008029.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>162193649.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>174029008.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>190688722.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>205735523.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>219669902.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>233679945.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>126074472.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>59508558.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>69170447.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>52789666.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>43472520.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>48082317.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>50879294.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>67333370.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>78479770.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>86617979.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>28595067.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>36980597.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>36001204.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>39601019.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>45904937.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>23339796.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>27995007.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>21649817.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>25671538.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>29517724.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>20527027.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>24878319.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>28695363.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>31524781.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>13826670.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>6284058.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>8263558.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>9814977.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>-1136569.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>-1904028.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>-11763787.0</v>
       </c>
-      <c r="AZ60"/>
-      <c r="BA60">
+      <c r="BB60"/>
+      <c r="BC60">
         <v>1347.34</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>-25154662.0</v>
       </c>
     </row>
-    <row r="61" spans="1:54">
+    <row r="61" spans="1:56">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...4 lines deleted...]
-      </c>
+      <c r="AE61"/>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -10711,147 +10983,155 @@
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
-      <c r="AX61"/>
-      <c r="AY61"/>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
-    </row>
-    <row r="62" spans="1:54">
+      <c r="BC61"/>
+      <c r="BD61"/>
+    </row>
+    <row r="62" spans="1:56">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
-      <c r="AW62">
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62">
         <v>77017732.0</v>
       </c>
-      <c r="AX62"/>
-      <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -10876,1205 +11156,1225 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>118</v>
+      </c>
+      <c r="B2">
+        <v>251993.0</v>
+      </c>
       <c r="C2">
         <v>249623.0</v>
       </c>
       <c r="D2">
         <v>262780.0</v>
       </c>
       <c r="E2">
         <v>258707.0</v>
       </c>
       <c r="F2">
         <v>264180.0</v>
       </c>
       <c r="G2">
         <v>56221.0</v>
       </c>
       <c r="H2">
         <v>96305.0</v>
       </c>
       <c r="I2">
         <v>71003.0</v>
       </c>
       <c r="J2">
         <v>37849.0</v>
       </c>
       <c r="K2">
         <v>35792.0</v>
       </c>
       <c r="L2">
         <v>18778.0</v>
       </c>
       <c r="M2">
         <v>0.0</v>
       </c>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>119</v>
+      </c>
+      <c r="B3">
+        <v>251993.0</v>
+      </c>
       <c r="C3">
         <v>249623.0</v>
       </c>
       <c r="D3">
         <v>262780.0</v>
       </c>
       <c r="E3">
         <v>258707.0</v>
       </c>
       <c r="F3">
         <v>264180.0</v>
       </c>
       <c r="G3">
         <v>56221.0</v>
       </c>
       <c r="H3">
         <v>96305.0</v>
       </c>
       <c r="I3">
         <v>71003.0</v>
       </c>
       <c r="J3">
         <v>37849.0</v>
       </c>
       <c r="K3">
         <v>35792.0</v>
       </c>
       <c r="L3">
         <v>18778.0</v>
       </c>
       <c r="M3">
         <v>1069.0</v>
       </c>
       <c r="N3">
         <v>31.0</v>
       </c>
       <c r="O3">
         <v>3737.0</v>
       </c>
       <c r="P3">
         <v>1589.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>121</v>
+      </c>
+      <c r="B5">
+        <v>-31941351.0</v>
+      </c>
       <c r="C5">
         <v>-53925203.0</v>
       </c>
       <c r="D5">
         <v>-35471075.0</v>
       </c>
       <c r="E5">
         <v>-60330538.0</v>
       </c>
       <c r="F5">
         <v>-56034173.0</v>
       </c>
       <c r="G5">
-        <v>-36128796.0</v>
+        <v>-34374531.0</v>
       </c>
       <c r="H5">
         <v>-61533305.0</v>
       </c>
       <c r="I5">
         <v>-38746003.0</v>
       </c>
       <c r="J5">
         <v>-22226849.0</v>
       </c>
       <c r="K5">
         <v>-18593792.0</v>
       </c>
       <c r="L5">
         <v>-11977778.0</v>
       </c>
       <c r="M5">
         <v>-4943069.0</v>
       </c>
       <c r="N5">
         <v>13219969.0</v>
       </c>
       <c r="O5">
         <v>-22732737.0</v>
       </c>
       <c r="P5">
         <v>-2098589.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B6">
-        <v>-35265206000000.0</v>
+        <v>-31689358.0</v>
       </c>
       <c r="C6">
         <v>-53675580.0</v>
       </c>
       <c r="D6">
         <v>-35208295.0</v>
       </c>
       <c r="E6">
         <v>-60071831.0</v>
       </c>
       <c r="F6">
         <v>-55769993.0</v>
       </c>
       <c r="G6">
-        <v>-36072575.0</v>
+        <v>-34318310.0</v>
       </c>
       <c r="H6">
         <v>-61437000.0</v>
       </c>
       <c r="I6">
         <v>-38675000.0</v>
       </c>
       <c r="J6">
         <v>-22189000.0</v>
       </c>
       <c r="K6">
         <v>-18558000.0</v>
       </c>
       <c r="L6">
         <v>-11959000.0</v>
       </c>
       <c r="M6">
         <v>-4942000.0</v>
       </c>
       <c r="N6">
         <v>13220000.0</v>
       </c>
       <c r="O6">
         <v>-22729000.0</v>
       </c>
       <c r="P6">
         <v>-2097000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>125</v>
+      </c>
+      <c r="B9">
+        <v>-251993.0</v>
+      </c>
       <c r="C9">
         <v>-249623.0</v>
       </c>
       <c r="D9">
         <v>-262780.0</v>
       </c>
       <c r="E9">
         <v>-258707.0</v>
       </c>
       <c r="F9">
         <v>-264180.0</v>
       </c>
       <c r="G9">
         <v>-56221.0</v>
       </c>
       <c r="H9">
         <v>-96305.0</v>
       </c>
       <c r="I9">
         <v>-71003.0</v>
       </c>
       <c r="J9">
         <v>-37849.0</v>
       </c>
       <c r="K9">
         <v>-35792.0</v>
       </c>
       <c r="L9">
         <v>-18778.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B10">
-        <v>-33846661000000.0</v>
+        <v>-33846661.0</v>
       </c>
       <c r="C10">
         <v>-55851444.0</v>
       </c>
       <c r="D10">
         <v>-37542510.0</v>
       </c>
       <c r="E10">
         <v>-62024636.0</v>
       </c>
       <c r="F10">
         <v>-57776274.0</v>
       </c>
       <c r="G10">
         <v>-38032994.0</v>
       </c>
       <c r="H10">
         <v>-62137000.0</v>
       </c>
       <c r="I10">
         <v>-38893000.0</v>
       </c>
       <c r="J10">
         <v>-22341000.0</v>
       </c>
       <c r="K10">
         <v>-18699000.0</v>
       </c>
       <c r="L10">
         <v>-12090000.0</v>
       </c>
       <c r="M10">
         <v>-5187000.0</v>
       </c>
       <c r="N10">
         <v>13060000.0</v>
       </c>
       <c r="O10">
         <v>-23075000.0</v>
       </c>
       <c r="P10">
         <v>-2378000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-55851444000000.0</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>-655000.0</v>
       </c>
       <c r="F11">
         <v>1478000.0</v>
       </c>
       <c r="G11">
         <v>-479265.0</v>
       </c>
       <c r="H11">
         <v>-1310000.0</v>
       </c>
       <c r="I11">
         <v>952698.0</v>
       </c>
       <c r="J11">
         <v>223403.0</v>
       </c>
       <c r="K11">
         <v>66245.0</v>
       </c>
       <c r="L11">
         <v>-7652.0</v>
       </c>
       <c r="M11">
         <v>243105.0</v>
       </c>
       <c r="N11">
         <v>159292.0</v>
       </c>
       <c r="O11">
         <v>-21142000.0</v>
       </c>
       <c r="P11">
         <v>285338.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B12">
-        <v>1905310000000.0</v>
+        <v>1905310.0</v>
       </c>
       <c r="C12">
         <v>1926241.0</v>
       </c>
       <c r="D12">
         <v>2071000.0</v>
       </c>
       <c r="E12">
         <v>1694098.0</v>
       </c>
       <c r="F12">
         <v>1742101.0</v>
       </c>
       <c r="G12">
         <v>1904000.0</v>
       </c>
       <c r="H12">
         <v>603846.0</v>
       </c>
       <c r="I12">
         <v>146792.0</v>
       </c>
       <c r="J12">
         <v>113454.0</v>
       </c>
       <c r="K12">
         <v>105509.0</v>
       </c>
       <c r="L12">
         <v>112306.0</v>
       </c>
       <c r="M12">
         <v>244174.0</v>
       </c>
       <c r="N12">
         <v>159323.0</v>
       </c>
       <c r="O12">
         <v>342014.0</v>
       </c>
       <c r="P12">
         <v>279932.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>129</v>
+      </c>
+      <c r="B13">
+        <v>3323855.0</v>
+      </c>
       <c r="C13">
         <v>6191829.0</v>
       </c>
       <c r="D13">
         <v>6719376.0</v>
       </c>
       <c r="E13">
         <v>2349449.0</v>
       </c>
       <c r="F13">
         <v>185363.0</v>
       </c>
       <c r="G13">
         <v>292224.0</v>
       </c>
       <c r="H13">
         <v>1541349.0</v>
       </c>
       <c r="I13">
         <v>952698.0</v>
       </c>
       <c r="J13">
         <v>261252.0</v>
       </c>
       <c r="K13">
         <v>102037.0</v>
       </c>
       <c r="L13">
         <v>101180.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B15">
-        <v>-33846661000000.0</v>
+        <v>-33846661.0</v>
       </c>
       <c r="C15">
         <v>-55851444.0</v>
       </c>
       <c r="D15">
         <v>-37542510.0</v>
       </c>
       <c r="E15">
         <v>-62024636.0</v>
       </c>
       <c r="F15">
         <v>-57776274.0</v>
       </c>
       <c r="G15">
         <v>-37553729.0</v>
       </c>
       <c r="H15">
         <v>-60827000.0</v>
       </c>
       <c r="I15">
         <v>-38893000.0</v>
       </c>
       <c r="J15">
         <v>-22341000.0</v>
       </c>
       <c r="K15">
         <v>-18699000.0</v>
       </c>
       <c r="L15">
         <v>-12090000.0</v>
       </c>
       <c r="M15">
         <v>-5187000.0</v>
       </c>
       <c r="N15">
         <v>13060000.0</v>
       </c>
       <c r="O15">
         <v>-23075000.0</v>
       </c>
       <c r="P15">
         <v>-2378000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-62024636.0</v>
       </c>
       <c r="F16">
         <v>-57776274.0</v>
       </c>
       <c r="G16">
         <v>-37553729.0</v>
       </c>
       <c r="H16">
         <v>-60826831.0</v>
       </c>
       <c r="I16">
         <v>-38893245.0</v>
       </c>
       <c r="J16">
         <v>-22340589.0</v>
       </c>
       <c r="K16">
         <v>-18699450.0</v>
       </c>
       <c r="L16">
         <v>-12090287.0</v>
       </c>
       <c r="M16">
         <v>-9573911.0</v>
       </c>
       <c r="N16">
         <v>13060000.0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>133</v>
+      </c>
+      <c r="B17">
+        <v>-33846661.0</v>
+      </c>
       <c r="C17">
         <v>-55851444.0</v>
       </c>
       <c r="D17">
         <v>-45691710.0</v>
       </c>
       <c r="E17">
         <v>-62024636.0</v>
       </c>
       <c r="F17">
         <v>-57776274.0</v>
       </c>
       <c r="G17">
         <v>-37553729.0</v>
       </c>
       <c r="H17">
         <v>-60826831.0</v>
       </c>
       <c r="I17">
         <v>-38893245.0</v>
       </c>
       <c r="J17">
         <v>-22340589.0</v>
       </c>
       <c r="K17">
         <v>-18699450.0</v>
       </c>
       <c r="L17">
         <v>-12090287.0</v>
       </c>
       <c r="M17">
         <v>-5187259.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>134</v>
+      </c>
+      <c r="B18">
+        <v>1418545.0</v>
+      </c>
       <c r="C18">
         <v>4265588.0</v>
       </c>
       <c r="D18">
         <v>4701386.0</v>
       </c>
       <c r="E18">
         <v>655351.0</v>
       </c>
       <c r="F18">
         <v>-1556738.0</v>
       </c>
       <c r="G18">
         <v>-1611974.0</v>
       </c>
       <c r="H18">
         <v>937503.0</v>
       </c>
       <c r="I18">
         <v>805906.0</v>
       </c>
       <c r="J18">
         <v>147799.0</v>
       </c>
       <c r="K18">
         <v>-3472.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>2349449.0</v>
       </c>
       <c r="F19">
         <v>185363.0</v>
       </c>
       <c r="G19">
         <v>292224.0</v>
       </c>
       <c r="H19">
         <v>1541349.0</v>
       </c>
       <c r="I19">
         <v>952698.0</v>
       </c>
       <c r="J19">
         <v>261252.0</v>
       </c>
       <c r="K19">
         <v>102037.0</v>
       </c>
       <c r="L19">
         <v>11126.0</v>
       </c>
       <c r="M19">
         <v>2327505.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>1754265.0</v>
       </c>
       <c r="H20">
         <v>6567754.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B21">
-        <v>-35265206000000.0</v>
+        <v>-35265206.0</v>
       </c>
       <c r="C21">
         <v>-60117032.0</v>
       </c>
       <c r="D21">
         <v>-42794083.0</v>
       </c>
       <c r="E21">
         <v>-62679987.0</v>
       </c>
       <c r="F21">
         <v>-56219536.0</v>
       </c>
       <c r="G21">
-        <v>-34666755.0</v>
+        <v>-36421020.0</v>
       </c>
       <c r="H21">
         <v>-63074000.0</v>
       </c>
       <c r="I21">
         <v>-39699000.0</v>
       </c>
       <c r="J21">
         <v>-22488000.0</v>
       </c>
       <c r="K21">
         <v>-18696000.0</v>
       </c>
       <c r="L21">
         <v>-11989000.0</v>
       </c>
       <c r="M21">
         <v>-7271000.0</v>
       </c>
       <c r="N21">
         <v>-3676000.0</v>
       </c>
       <c r="O21">
         <v>-1114000.0</v>
       </c>
       <c r="P21">
         <v>-2109000.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>139</v>
+      </c>
+      <c r="B23">
+        <v>35265206.0</v>
+      </c>
       <c r="C23">
         <v>60117032.0</v>
       </c>
       <c r="D23">
         <v>42794083.0</v>
       </c>
       <c r="E23">
         <v>62679987.0</v>
       </c>
       <c r="F23">
         <v>56219536.0</v>
       </c>
       <c r="G23">
         <v>34666755.0</v>
       </c>
       <c r="H23">
         <v>63074000.0</v>
       </c>
       <c r="I23">
         <v>39699000.0</v>
       </c>
       <c r="J23">
         <v>22488000.0</v>
       </c>
       <c r="K23">
         <v>18696000.0</v>
       </c>
       <c r="L23">
         <v>11989000.0</v>
       </c>
       <c r="M23">
         <v>7271000.0</v>
       </c>
       <c r="N23">
         <v>3676000.0</v>
       </c>
       <c r="O23">
         <v>1114000.0</v>
       </c>
       <c r="P23">
         <v>2109000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>4386652.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>141</v>
+      </c>
+      <c r="B25">
+        <v>251993.0</v>
+      </c>
       <c r="C25">
         <v>249623.0</v>
       </c>
       <c r="D25">
         <v>262954.0</v>
       </c>
       <c r="E25">
         <v>258707.0</v>
       </c>
       <c r="F25">
         <v>264180.0</v>
       </c>
       <c r="G25">
         <v>56221.0</v>
       </c>
       <c r="H25">
         <v>96305.0</v>
       </c>
       <c r="I25">
         <v>71003.0</v>
       </c>
       <c r="J25">
         <v>37849.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26">
-        <v>25662855000000.0</v>
+        <v>25662855.0</v>
       </c>
       <c r="C26">
         <v>48224793.0</v>
       </c>
       <c r="D26">
         <v>29458719.0</v>
       </c>
       <c r="E26">
         <v>47306066.0</v>
       </c>
       <c r="F26">
         <v>44936532.0</v>
       </c>
       <c r="G26">
         <v>24681301.0</v>
       </c>
       <c r="H26">
         <v>44352000.0</v>
       </c>
       <c r="I26">
         <v>29823000.0</v>
       </c>
       <c r="J26">
         <v>16303000.0</v>
       </c>
       <c r="K26">
         <v>13176000.0</v>
       </c>
       <c r="L26">
         <v>7574000.0</v>
       </c>
       <c r="M26">
         <v>3708000.0</v>
       </c>
       <c r="N26">
         <v>1542000.0</v>
       </c>
       <c r="O26">
         <v>469270.0</v>
       </c>
       <c r="P26">
         <v>1365000.0</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>262780.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
-        <v>9602351000000.0</v>
+        <v>9602351.0</v>
       </c>
       <c r="C28">
         <v>11892239.0</v>
       </c>
       <c r="D28">
         <v>13335364.0</v>
       </c>
       <c r="E28">
         <v>15373921.0</v>
       </c>
       <c r="F28">
         <v>11283004.0</v>
       </c>
       <c r="G28">
-        <v>9985000.0</v>
+        <v>9985454.0</v>
       </c>
       <c r="H28">
         <v>12155000.0</v>
       </c>
       <c r="I28">
         <v>9876000.0</v>
       </c>
       <c r="J28">
         <v>6186000.0</v>
       </c>
       <c r="K28">
         <v>5520000.0</v>
       </c>
       <c r="L28">
         <v>4415000.0</v>
       </c>
       <c r="M28">
         <v>3563000.0</v>
       </c>
       <c r="N28">
         <v>2135000.0</v>
       </c>
       <c r="O28">
         <v>644941.0</v>
       </c>
       <c r="P28">
         <v>743941.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>-479265.0</v>
       </c>
       <c r="H29">
         <v>-1309973.0</v>
       </c>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
-        <v>35265206000000.0</v>
+        <v>35265206.0</v>
       </c>
       <c r="C30">
         <v>60117032.0</v>
       </c>
       <c r="D30">
         <v>42794083.0</v>
       </c>
       <c r="E30">
         <v>62679987.0</v>
       </c>
       <c r="F30">
         <v>56219536.0</v>
       </c>
       <c r="G30">
-        <v>34610534.0</v>
+        <v>34666755.0</v>
       </c>
       <c r="H30">
         <v>56507000.0</v>
       </c>
       <c r="I30">
         <v>39699000.0</v>
       </c>
       <c r="J30">
         <v>22488000.0</v>
       </c>
       <c r="K30">
         <v>18696000.0</v>
       </c>
       <c r="L30">
         <v>11989000.0</v>
       </c>
       <c r="M30">
         <v>7271000.0</v>
       </c>
       <c r="N30">
         <v>3676000.0</v>
       </c>
       <c r="O30">
         <v>1114000.0</v>
       </c>
       <c r="P30">
         <v>2109000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B31">
-        <v>1418545000000.0</v>
+        <v>1418545.0</v>
       </c>
       <c r="C31">
         <v>4265588.0</v>
       </c>
       <c r="D31">
         <v>5251573.0</v>
       </c>
       <c r="E31">
         <v>655351.0</v>
       </c>
       <c r="F31">
         <v>-1556738.0</v>
       </c>
       <c r="G31">
-        <v>-3366239.0</v>
+        <v>-1754265.0</v>
       </c>
       <c r="H31">
         <v>937503000000.0</v>
       </c>
       <c r="I31">
         <v>805906.0</v>
       </c>
       <c r="J31">
         <v>147799.0</v>
       </c>
       <c r="K31">
         <v>-3472.0</v>
       </c>
       <c r="L31">
         <v>-101000.0</v>
       </c>
       <c r="M31">
         <v>2083000.0</v>
       </c>
       <c r="N31">
         <v>16737000.0</v>
       </c>
       <c r="O31">
         <v>-21960000.0</v>
       </c>
       <c r="P31">
         <v>-270000.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>148</v>
+      </c>
+      <c r="B32">
+        <v>0.0</v>
+      </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
@@ -12089,301 +12389,308 @@
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA32"/>
+  <dimension ref="A1:BD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
         <v>78</v>
       </c>
       <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
         <v>81</v>
       </c>
       <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
         <v>84</v>
       </c>
       <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
         <v>87</v>
       </c>
       <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
         <v>90</v>
       </c>
       <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
         <v>93</v>
       </c>
       <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
         <v>96</v>
       </c>
       <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
         <v>99</v>
       </c>
       <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
         <v>102</v>
       </c>
       <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
         <v>105</v>
       </c>
       <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
         <v>108</v>
       </c>
       <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
         <v>111</v>
       </c>
       <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
         <v>114</v>
       </c>
       <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
         <v>115</v>
       </c>
-      <c r="BA1" t="s">
+      <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:53">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>118</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
+        <v>66599.0</v>
+      </c>
+      <c r="D2">
+        <v>65115.0</v>
+      </c>
+      <c r="E2">
         <v>63683.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>62282.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>60912.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>64373.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>62987.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>61631.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>60632.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>66469.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>64999.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>64339.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>66972.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>66643.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>65310.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>64012.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>62741.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>61271.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>68352.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>66694.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>67863.0</v>
       </c>
-      <c r="U2"/>
-[...1 lines deleted...]
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
-      <c r="AC2">
-[...7 lines deleted...]
-      </c>
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2"/>
       <c r="AF2">
         <v>0.0</v>
       </c>
       <c r="AG2">
         <v>0.0</v>
       </c>
       <c r="AH2">
         <v>0.0</v>
       </c>
       <c r="AI2">
         <v>0.0</v>
       </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
       <c r="AL2">
         <v>0.0</v>
       </c>
       <c r="AM2">
         <v>0.0</v>
       </c>
       <c r="AN2">
@@ -12406,252 +12713,264 @@
       </c>
       <c r="AT2">
         <v>0.0</v>
       </c>
       <c r="AU2">
         <v>0.0</v>
       </c>
       <c r="AV2">
         <v>0.0</v>
       </c>
       <c r="AW2">
         <v>0.0</v>
       </c>
       <c r="AX2">
         <v>0.0</v>
       </c>
       <c r="AY2">
         <v>0.0</v>
       </c>
       <c r="AZ2">
         <v>0.0</v>
       </c>
       <c r="BA2">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:53">
+      <c r="BB2">
+        <v>0.0</v>
+      </c>
+      <c r="BC2">
+        <v>0.0</v>
+      </c>
+      <c r="BD2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B3">
+        <v>70706.0</v>
+      </c>
+      <c r="C3">
+        <v>66599.0</v>
+      </c>
+      <c r="D3">
+        <v>65116.0</v>
+      </c>
+      <c r="E3">
         <v>63683.0</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>62282.0</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>60912.0</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>64373.0</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>62987.0</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>61631.0</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>60632.0</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>66469.0</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>64999.0</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>64340.0</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>66972.0</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>66643.0</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>65311.0</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>64012.0</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>62741.0</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>61271.0</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>68352.0</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>66694.0</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>67863.0</v>
       </c>
-      <c r="U3">
-[...2 lines deleted...]
-      <c r="V3">
+      <c r="X3">
+        <v>-161585.0</v>
+      </c>
+      <c r="Y3">
         <v>73119.0</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>72647.0</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>72040.0</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>24021.0</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>24021.0</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>24021.0</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>24242.0</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>22842.0</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>18879.0</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>17876.0</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>11406.0</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>7922.0</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>9964.0</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>10303.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>9660.0</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>9338.0</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>9337.0</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>9015.0</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>8102.0</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>8129.0</v>
       </c>
-      <c r="AP3">
+      <c r="AS3">
         <v>6647.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AT3">
         <v>2750.0</v>
       </c>
-      <c r="AR3">
+      <c r="AU3">
         <v>1252.0</v>
       </c>
-      <c r="AS3">
+      <c r="AV3">
         <v>730.0</v>
       </c>
-      <c r="AT3">
-[...2 lines deleted...]
-      <c r="AU3">
+      <c r="AW3">
+        <v>339.0</v>
+      </c>
+      <c r="AX3">
         <v>1646000.0</v>
       </c>
-      <c r="AV3">
-[...2 lines deleted...]
-      <c r="AW3">
+      <c r="AY3">
+        <v>87980.0</v>
+      </c>
+      <c r="AZ3">
         <v>1995.0</v>
       </c>
-      <c r="AX3">
+      <c r="BA3">
         <v>-1980.0</v>
       </c>
-      <c r="AY3">
+      <c r="BB3">
         <v>8.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BC3">
         <v>8.0</v>
       </c>
-      <c r="BA3">
+      <c r="BD3">
         <v>934.0</v>
       </c>
     </row>
-    <row r="4" spans="1:53">
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...7 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -12674,413 +12993,434 @@
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B5">
+        <v>-5450250.0</v>
+      </c>
+      <c r="C5">
+        <v>-2983941.0</v>
+      </c>
+      <c r="D5">
+        <v>-5986248.0</v>
+      </c>
+      <c r="E5">
         <v>-7212438.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>-9296694.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>-9445972.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>-15337904.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>-14633731.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>-16369971.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>-7583596.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>-4238698.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>-7648128.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>-8459857.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>-15124392.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>-12441343.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>-14136314.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>-17370556.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>-16382325.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>-15341612.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>-15381845.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>-14503433.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>-10807282.0</v>
       </c>
-      <c r="U5">
-[...2 lines deleted...]
-      <c r="V5">
+      <c r="X5">
+        <v>-11120717.0</v>
+      </c>
+      <c r="Y5">
         <v>-8383982.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>-7034168.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>-9428344.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>-12616543.0</v>
       </c>
-      <c r="Z5">
-[...7 lines deleted...]
-      </c>
       <c r="AC5">
-        <v>-10569842.0</v>
+        <v>-18685860.0</v>
       </c>
       <c r="AD5">
-        <v>-10783879.0</v>
+        <v>-13298516.0</v>
       </c>
       <c r="AE5">
-        <v>-9023876.0</v>
+        <v>-16932039.0</v>
       </c>
       <c r="AF5">
-        <v>-8369406.0</v>
+        <v>-10569640.0</v>
       </c>
       <c r="AG5">
+        <v>-10783719.0</v>
+      </c>
+      <c r="AH5">
+        <v>-9024077.0</v>
+      </c>
+      <c r="AI5">
+        <v>-8369019.0</v>
+      </c>
+      <c r="AJ5">
         <v>-6921922.0</v>
       </c>
-      <c r="AH5">
-[...7 lines deleted...]
-      </c>
       <c r="AK5">
-        <v>-4625338.0</v>
+        <v>-4958621.0</v>
       </c>
       <c r="AL5">
-        <v>-4748337.0</v>
+        <v>-5282297.0</v>
       </c>
       <c r="AM5">
-        <v>-4275015.0</v>
+        <v>-5064284.0</v>
       </c>
       <c r="AN5">
-        <v>-4942102.0</v>
+        <v>-4625427.0</v>
       </c>
       <c r="AO5">
-        <v>-4328129.0</v>
+        <v>-4748653.0</v>
       </c>
       <c r="AP5">
-        <v>-3337647.0</v>
+        <v>-4274799.0</v>
       </c>
       <c r="AQ5">
-        <v>-2203750.0</v>
+        <v>-4942317.0</v>
       </c>
       <c r="AR5">
-        <v>-2108252.0</v>
+        <v>-4327864.0</v>
       </c>
       <c r="AS5">
-        <v>-2410730.0</v>
+        <v>-3337606.0</v>
       </c>
       <c r="AT5">
-        <v>-1968113.0</v>
+        <v>-2203976.0</v>
       </c>
       <c r="AU5">
+        <v>-2108535.0</v>
+      </c>
+      <c r="AV5">
+        <v>-2411044.0</v>
+      </c>
+      <c r="AW5">
+        <v>-1968135.0</v>
+      </c>
+      <c r="AX5">
         <v>-2725000.0</v>
       </c>
-      <c r="AV5">
-[...2 lines deleted...]
-      <c r="AW5">
+      <c r="AY5">
+        <v>514994.0</v>
+      </c>
+      <c r="AZ5">
         <v>9407005.0</v>
       </c>
-      <c r="AX5">
+      <c r="BA5">
         <v>9324980.0</v>
       </c>
-      <c r="AY5">
+      <c r="BB5">
         <v>-1553008.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BC5">
         <v>-3960008.0</v>
       </c>
-      <c r="BA5">
+      <c r="BD5">
         <v>-21730831.0</v>
       </c>
     </row>
-    <row r="6" spans="1:53">
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B6">
+        <v>-5379544.0</v>
+      </c>
+      <c r="C6">
+        <v>-2917342.0</v>
+      </c>
+      <c r="D6">
+        <v>-5921132.0</v>
+      </c>
+      <c r="E6">
         <v>-7148755.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>-9234412.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>-9385060.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>-15273531.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>-14570744.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>-16308340.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>-7522964.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>-4172229.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-7583129.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-8395517.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>-15057420.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>-12374700.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>-14071003.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>-17306544.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>-16319584.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>-15280341.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>-15313493.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>-14436739.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>-10739419.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>-11282302.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>-8310863.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>-6961521.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>-9356304.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>-12592522.0</v>
       </c>
-      <c r="Z6">
-[...7 lines deleted...]
-      </c>
       <c r="AC6">
-        <v>-10547000.0</v>
+        <v>-18661839.0</v>
       </c>
       <c r="AD6">
-        <v>-10765000.0</v>
+        <v>-13274495.0</v>
       </c>
       <c r="AE6">
-        <v>-9006000.0</v>
+        <v>-16907797.0</v>
       </c>
       <c r="AF6">
-        <v>-8358000.0</v>
+        <v>-10546798.0</v>
       </c>
       <c r="AG6">
+        <v>-10764840.0</v>
+      </c>
+      <c r="AH6">
+        <v>-9006201.0</v>
+      </c>
+      <c r="AI6">
+        <v>-8357613.0</v>
+      </c>
+      <c r="AJ6">
         <v>-6914000.0</v>
       </c>
-      <c r="AH6">
-[...7 lines deleted...]
-      </c>
       <c r="AK6">
-        <v>-4616000.0</v>
+        <v>-4948657.0</v>
       </c>
       <c r="AL6">
-        <v>-4739000.0</v>
+        <v>-5271994.0</v>
       </c>
       <c r="AM6">
-        <v>-4266000.0</v>
+        <v>-5054624.0</v>
       </c>
       <c r="AN6">
-        <v>-4934000.0</v>
+        <v>-4616089.0</v>
       </c>
       <c r="AO6">
-        <v>-4320000.0</v>
+        <v>-4739316.0</v>
       </c>
       <c r="AP6">
-        <v>-3331000.0</v>
+        <v>-4265784.0</v>
       </c>
       <c r="AQ6">
-        <v>-2201000.0</v>
+        <v>-4934215.0</v>
       </c>
       <c r="AR6">
-        <v>-2107000.0</v>
+        <v>-4319735.0</v>
       </c>
       <c r="AS6">
-        <v>-2410000.0</v>
+        <v>-3330959.0</v>
       </c>
       <c r="AT6">
-        <v>-1968000.0</v>
+        <v>-2201226.0</v>
       </c>
       <c r="AU6">
-        <v>-1079000.0</v>
+        <v>-2107283.0</v>
       </c>
       <c r="AV6">
-        <v>514994.0</v>
+        <v>-2410314.0</v>
       </c>
       <c r="AW6">
-        <v>9409000.0</v>
+        <v>-1967796.0</v>
       </c>
       <c r="AX6">
-        <v>9323000.0</v>
+        <v>-1078899.0</v>
       </c>
       <c r="AY6">
-        <v>-1553000.0</v>
+        <v>602974.0</v>
       </c>
       <c r="AZ6">
-        <v>-3960000.0</v>
+        <v>9409357.0</v>
       </c>
       <c r="BA6">
+        <v>9323450.0</v>
+      </c>
+      <c r="BB6">
+        <v>-1553482.0</v>
+      </c>
+      <c r="BC6">
+        <v>-3959530.0</v>
+      </c>
+      <c r="BD6">
         <v>-21729897.0</v>
       </c>
     </row>
-    <row r="7" spans="1:53">
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...7 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -13103,91 +13443,94 @@
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:53">
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...7 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -13210,822 +13553,862 @@
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>125</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>-66599.0</v>
+      </c>
+      <c r="D9">
+        <v>-65115.0</v>
+      </c>
+      <c r="E9">
         <v>-63683.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>-62282.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>-60912.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>-64373.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>-62987.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>-61631.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>-60632.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>-66469.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>-64999.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>-64339.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>-66972.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>-66643.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>-65310.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>-64012.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>-62741.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>-61271.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>-68352.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>-66694.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>-67863.0</v>
       </c>
-      <c r="U9"/>
-[...1 lines deleted...]
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
-[...7 lines deleted...]
-      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
       <c r="AF9">
+        <v>0.0</v>
+      </c>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9">
         <v>8302000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>24121715.0</v>
       </c>
-      <c r="AH9">
-[...5 lines deleted...]
-      <c r="AJ9">
+      <c r="AK9">
+        <v>0.0</v>
+      </c>
+      <c r="AL9">
+        <v>0.0</v>
+      </c>
+      <c r="AM9">
         <v>4013000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>16114000.0</v>
       </c>
-      <c r="AL9">
-[...7 lines deleted...]
-      </c>
       <c r="AO9">
+        <v>0.0</v>
+      </c>
+      <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
+        <v>0.0</v>
+      </c>
+      <c r="AR9">
         <v>-265000.0</v>
       </c>
-      <c r="AP9">
-[...7 lines deleted...]
-      </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
         <v>0.0</v>
       </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:53">
+      <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9">
+        <v>0.0</v>
+      </c>
+      <c r="BD9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B10">
+        <v>-5450273.0</v>
+      </c>
+      <c r="C10">
+        <v>-3452619.0</v>
+      </c>
+      <c r="D10">
+        <v>-6461507.0</v>
+      </c>
+      <c r="E10">
         <v>-7688341.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>-9767312.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>-9929501.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>-15808767.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>-15112983.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>-16847572.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>-8082122.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>-4752962.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>-8186871.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>-8986998.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>-15615679.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>-12902162.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>-14553231.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>-17780951.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>-16788292.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>-15754547.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>-15794955.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>-14936910.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>-11289862.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>-11771445.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>-8873173.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>-7520216.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>-9868160.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>-13160623.0</v>
       </c>
-      <c r="Z10">
-[...5 lines deleted...]
-      <c r="AB10">
+      <c r="AC10">
+        <v>-18715014.0</v>
+      </c>
+      <c r="AD10">
+        <v>-13327165.0</v>
+      </c>
+      <c r="AE10">
         <v>-16934000.0</v>
       </c>
-      <c r="AC10">
-[...7 lines deleted...]
-      </c>
       <c r="AF10">
-        <v>-8397000.0</v>
+        <v>-10633184.0</v>
       </c>
       <c r="AG10">
+        <v>-10812565.0</v>
+      </c>
+      <c r="AH10">
+        <v>-9050435.0</v>
+      </c>
+      <c r="AI10">
+        <v>-8397063.0</v>
+      </c>
+      <c r="AJ10">
         <v>-6955000.0</v>
       </c>
-      <c r="AH10">
-[...7 lines deleted...]
-      </c>
       <c r="AK10">
-        <v>-4651000.0</v>
+        <v>-4986199.0</v>
       </c>
       <c r="AL10">
-        <v>-4775000.0</v>
+        <v>-5308760.0</v>
       </c>
       <c r="AM10">
-        <v>-4303000.0</v>
+        <v>-5091121.0</v>
       </c>
       <c r="AN10">
-        <v>-4967000.0</v>
+        <v>-4651429.0</v>
       </c>
       <c r="AO10">
-        <v>-4356000.0</v>
+        <v>-4775307.0</v>
       </c>
       <c r="AP10">
-        <v>-3366000.0</v>
+        <v>-4302616.0</v>
       </c>
       <c r="AQ10">
-        <v>-2232000.0</v>
+        <v>-4967352.0</v>
       </c>
       <c r="AR10">
-        <v>-2137000.0</v>
+        <v>-4355856.0</v>
       </c>
       <c r="AS10">
-        <v>-2445000.0</v>
+        <v>-3365687.0</v>
       </c>
       <c r="AT10">
-        <v>-2009000.0</v>
+        <v>-2232186.0</v>
       </c>
       <c r="AU10">
-        <v>-1135000.0</v>
+        <v>-2136559.0</v>
       </c>
       <c r="AV10">
+        <v>-2444679.0</v>
+      </c>
+      <c r="AW10">
+        <v>-2009206.0</v>
+      </c>
+      <c r="AX10">
+        <v>-1135145.0</v>
+      </c>
+      <c r="AY10">
         <v>401773.0</v>
       </c>
-      <c r="AW10">
-[...7 lines deleted...]
-      </c>
       <c r="AZ10">
-        <v>-3975000.0</v>
+        <v>9295206.0</v>
       </c>
       <c r="BA10">
+        <v>9308983.0</v>
+      </c>
+      <c r="BB10">
+        <v>-1568783.0</v>
+      </c>
+      <c r="BC10">
+        <v>-3974933.0</v>
+      </c>
+      <c r="BD10">
         <v>-21742452.0</v>
       </c>
     </row>
-    <row r="11" spans="1:53">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11">
         <v>3.0</v>
       </c>
-      <c r="F11"/>
-      <c r="G11">
+      <c r="I11"/>
+      <c r="J11">
         <v>-1.0</v>
       </c>
-      <c r="H11">
+      <c r="K11">
         <v>-2.0</v>
       </c>
-      <c r="I11">
+      <c r="L11">
         <v>-3089000.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>1902000.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>1883000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>-696000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>-794628.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>-231000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>66017.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>304585.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>412935.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>59306.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>39665.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>23762.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>-479265.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>5215.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>71710.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>210100.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>-1309971690000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>29154.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>4628.0</v>
       </c>
-      <c r="AB11">
-[...2 lines deleted...]
-      <c r="AC11">
+      <c r="AE11">
+        <v>-1309973.0</v>
+      </c>
+      <c r="AF11">
         <v>525337.0</v>
       </c>
-      <c r="AD11">
+      <c r="AG11">
         <v>163015.0</v>
       </c>
-      <c r="AE11">
+      <c r="AH11">
         <v>141956.0</v>
       </c>
-      <c r="AF11">
+      <c r="AI11">
         <v>110984.0</v>
       </c>
-      <c r="AG11">
+      <c r="AJ11">
         <v>124600.0</v>
       </c>
-      <c r="AH11">
+      <c r="AK11">
         <v>56651.0</v>
       </c>
-      <c r="AI11">
+      <c r="AL11">
         <v>48384.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AM11">
         <v>31617.0</v>
       </c>
-      <c r="AK11">
+      <c r="AN11">
         <v>27574.0</v>
       </c>
-      <c r="AL11">
+      <c r="AO11">
         <v>27792.0</v>
       </c>
-      <c r="AM11">
+      <c r="AP11">
         <v>21951.0</v>
       </c>
-      <c r="AN11">
+      <c r="AQ11">
         <v>24719.0</v>
       </c>
-      <c r="AO11">
+      <c r="AR11">
         <v>11126.0</v>
       </c>
-      <c r="AP11">
+      <c r="AS11">
         <v>-6647.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AT11">
         <v>-2750.0</v>
       </c>
-      <c r="AR11">
-[...5 lines deleted...]
-      <c r="AT11">
+      <c r="AU11">
+        <v>0.0</v>
+      </c>
+      <c r="AV11">
+        <v>0.0</v>
+      </c>
+      <c r="AW11">
         <v>-113.0</v>
       </c>
-      <c r="AU11">
+      <c r="AX11">
         <v>-1590000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AY11">
         <v>113218.0</v>
       </c>
-      <c r="AW11">
+      <c r="AZ11">
         <v>114143.0</v>
       </c>
-      <c r="AX11">
+      <c r="BA11">
         <v>14460.0</v>
       </c>
-      <c r="AY11">
+      <c r="BB11">
         <v>15293.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BC11">
         <v>15395.0</v>
       </c>
-      <c r="BA11">
+      <c r="BD11">
         <v>-21467497.0</v>
       </c>
     </row>
-    <row r="12" spans="1:53">
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B12">
+        <v>23.0</v>
+      </c>
+      <c r="C12">
+        <v>468678.0</v>
+      </c>
+      <c r="D12">
+        <v>475259.0</v>
+      </c>
+      <c r="E12">
         <v>475903.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>470618.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>483529.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>470863.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>479252.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>477601.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>498526.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>514264.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>538743.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>527141.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>491287.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>460819.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>416917.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>410395.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>405967.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>412935.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>413110.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>433477.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>482580.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>489143.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>489191.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>486048.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>439816.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>544080.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>29154.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>28649.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>1962.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>63544.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>28846.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>26358.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>28044.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>32575.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>27578.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>26463.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>26837.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>26000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>26654.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>27817.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>25035.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>27992.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>28081.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>28210.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>28024.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>33635.0</v>
       </c>
-      <c r="AT12">
+      <c r="AW12">
         <v>41071.0</v>
       </c>
-      <c r="AU12">
+      <c r="AX12">
         <v>56246.0</v>
       </c>
-      <c r="AV12">
+      <c r="AY12">
         <v>113221.0</v>
       </c>
-      <c r="AW12">
+      <c r="AZ12">
         <v>114151.0</v>
       </c>
-      <c r="AX12">
+      <c r="BA12">
         <v>14467.0</v>
       </c>
-      <c r="AY12">
+      <c r="BB12">
         <v>15301.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BC12">
         <v>15403.0</v>
       </c>
-      <c r="BA12">
+      <c r="BD12">
         <v>11621.0</v>
       </c>
     </row>
-    <row r="13" spans="1:53">
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B13">
+        <v>400257.0</v>
+      </c>
+      <c r="C13">
+        <v>562977.0</v>
+      </c>
+      <c r="D13">
+        <v>681635.0</v>
+      </c>
+      <c r="E13">
         <v>788694.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>872038.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>981487.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>1239880.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>1503845.0</v>
       </c>
-      <c r="G13">
+      <c r="J13">
         <v>1637836.0</v>
       </c>
-      <c r="H13">
+      <c r="K13">
         <v>1810269.0</v>
       </c>
-      <c r="I13">
+      <c r="L13">
         <v>1859080.0</v>
       </c>
-      <c r="J13">
+      <c r="M13">
         <v>1902242.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>1882800.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>1678885.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>1255448.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>648242.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>344378.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>101382.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>62631.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>59306.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>39665.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>23762.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>5199.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>5215.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>71710.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>210100.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>278971.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>330329.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>432908.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>497180.0</v>
       </c>
-      <c r="AC13"/>
-[...1 lines deleted...]
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...7 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -14048,800 +14431,836 @@
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:53">
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B15">
+        <v>-5450273.0</v>
+      </c>
+      <c r="C15">
+        <v>-3452619.0</v>
+      </c>
+      <c r="D15">
+        <v>-6461507.0</v>
+      </c>
+      <c r="E15">
         <v>-7688341.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>-9767312.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>-9929501.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>-15808767.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>-15112983.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>-16847572.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>-8082122.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>-4752962.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>-8186871.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>-8986998.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>-15615679.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>-12902162.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>-14553231.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>-17780951.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>-16788292.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>-15754547.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>-15794955.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>-14936910.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>-11289862.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>-11292180.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>-8873173.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>-7520216.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>-9868160.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>-13160623.0</v>
       </c>
-      <c r="Z15">
-[...7 lines deleted...]
-      </c>
       <c r="AC15">
-        <v>-10633000.0</v>
+        <v>-18715014.0</v>
       </c>
       <c r="AD15">
-        <v>-10813000.0</v>
+        <v>-13327165.0</v>
       </c>
       <c r="AE15">
-        <v>-9050000.0</v>
+        <v>-15624028.0</v>
       </c>
       <c r="AF15">
-        <v>-8397000.0</v>
+        <v>-10633184.0</v>
       </c>
       <c r="AG15">
+        <v>-10812565.0</v>
+      </c>
+      <c r="AH15">
+        <v>-9050435.0</v>
+      </c>
+      <c r="AI15">
+        <v>-8397063.0</v>
+      </c>
+      <c r="AJ15">
         <v>-6955000.0</v>
       </c>
-      <c r="AH15">
-[...7 lines deleted...]
-      </c>
       <c r="AK15">
-        <v>-4651000.0</v>
+        <v>-4986199.0</v>
       </c>
       <c r="AL15">
-        <v>-4775000.0</v>
+        <v>-5308760.0</v>
       </c>
       <c r="AM15">
-        <v>-4303000.0</v>
+        <v>-5091121.0</v>
       </c>
       <c r="AN15">
-        <v>-4967000.0</v>
+        <v>-4651429.0</v>
       </c>
       <c r="AO15">
-        <v>-4356000.0</v>
+        <v>-4775307.0</v>
       </c>
       <c r="AP15">
-        <v>-3366000.0</v>
+        <v>-4302616.0</v>
       </c>
       <c r="AQ15">
-        <v>-2232000.0</v>
+        <v>-4967352.0</v>
       </c>
       <c r="AR15">
-        <v>-2137000.0</v>
+        <v>-4355856.0</v>
       </c>
       <c r="AS15">
-        <v>-2445000.0</v>
+        <v>-3365687.0</v>
       </c>
       <c r="AT15">
-        <v>-2009000.0</v>
+        <v>-2232186.0</v>
       </c>
       <c r="AU15">
-        <v>-1135000.0</v>
+        <v>-2136559.0</v>
       </c>
       <c r="AV15">
+        <v>-2444679.0</v>
+      </c>
+      <c r="AW15">
+        <v>-2009206.0</v>
+      </c>
+      <c r="AX15">
+        <v>-1135145.0</v>
+      </c>
+      <c r="AY15">
         <v>401773.0</v>
       </c>
-      <c r="AW15">
-[...7 lines deleted...]
-      </c>
       <c r="AZ15">
-        <v>-3975000.0</v>
+        <v>9295206.0</v>
       </c>
       <c r="BA15">
+        <v>9308983.0</v>
+      </c>
+      <c r="BB15">
+        <v>-1568783.0</v>
+      </c>
+      <c r="BC15">
+        <v>-3974933.0</v>
+      </c>
+      <c r="BD15">
         <v>-21742452.0</v>
       </c>
     </row>
-    <row r="16" spans="1:53">
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-8986998.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>-15615679.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>-12902162.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>-14553231.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>-17780951.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>-16788292.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>-15754547.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>-15794955.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>-14936910.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>-11289862.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>-11292180.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>-8873173.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>-7520216.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>-9868160.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>-13160624.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>-18715014.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>-13327165.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>-15624028.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>-10633182.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>-10812565.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>-9050435.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>-8397063.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>-6954509.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>-4986199.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>-5308760.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>-5091121.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>-4654175.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>-4775307.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>-4302616.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>-4967352.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>-4355855.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>-3365687.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>-2232186.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>-2136559.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>-2221240.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>-2009206.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>-5330228.0</v>
       </c>
-      <c r="AV16">
+      <c r="AY16">
         <v>-13237.0</v>
       </c>
-      <c r="AW16">
+      <c r="AZ16">
         <v>9295000.0</v>
       </c>
-      <c r="AX16">
+      <c r="BA16">
         <v>9309000.0</v>
       </c>
-      <c r="AY16">
-[...9 lines deleted...]
-    <row r="17" spans="1:53">
+      <c r="BB16">
+        <v>0.0</v>
+      </c>
+      <c r="BC16">
+        <v>0.0</v>
+      </c>
+      <c r="BD16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B17">
+        <v>-5450273.0</v>
+      </c>
+      <c r="C17">
+        <v>-3452619.0</v>
+      </c>
+      <c r="D17">
+        <v>-6461507.0</v>
+      </c>
+      <c r="E17">
         <v>-7688341.0</v>
       </c>
-      <c r="C17">
+      <c r="F17">
         <v>-9767312.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
         <v>-9929501.0</v>
       </c>
-      <c r="E17">
+      <c r="H17">
         <v>-15808767.0</v>
       </c>
-      <c r="F17">
+      <c r="I17">
         <v>-15112983.0</v>
       </c>
-      <c r="G17">
+      <c r="J17">
         <v>-16847572.0</v>
       </c>
-      <c r="H17">
+      <c r="K17">
         <v>-8082122.0</v>
       </c>
-      <c r="I17">
+      <c r="L17">
         <v>-4752962.0</v>
       </c>
-      <c r="J17">
+      <c r="M17">
         <v>-8186871.0</v>
       </c>
-      <c r="K17">
+      <c r="N17">
         <v>-8986998.0</v>
       </c>
-      <c r="L17">
+      <c r="O17">
         <v>-15615679.0</v>
       </c>
-      <c r="M17">
+      <c r="P17">
         <v>-12902162.0</v>
       </c>
-      <c r="N17">
+      <c r="Q17">
         <v>-14553231.0</v>
       </c>
-      <c r="O17">
+      <c r="R17">
         <v>-17780951.0</v>
       </c>
-      <c r="P17">
+      <c r="S17">
         <v>-16788292.0</v>
       </c>
-      <c r="Q17">
+      <c r="T17">
         <v>-15754547.0</v>
       </c>
-      <c r="R17">
+      <c r="U17">
         <v>-15794955.0</v>
       </c>
-      <c r="S17">
+      <c r="V17">
         <v>-14936910.0</v>
       </c>
-      <c r="T17">
+      <c r="W17">
         <v>-11289862.0</v>
       </c>
-      <c r="U17">
+      <c r="X17">
         <v>-11292180.0</v>
       </c>
-      <c r="V17">
+      <c r="Y17">
         <v>-8873173.0</v>
       </c>
-      <c r="W17">
+      <c r="Z17">
         <v>-7520216.0</v>
       </c>
-      <c r="X17">
+      <c r="AA17">
         <v>-9868160.0</v>
       </c>
-      <c r="Y17">
+      <c r="AB17">
         <v>-13160624.0</v>
       </c>
-      <c r="Z17">
+      <c r="AC17">
         <v>-18715014.0</v>
       </c>
-      <c r="AA17">
+      <c r="AD17">
         <v>-13327165.0</v>
       </c>
-      <c r="AB17">
+      <c r="AE17">
         <v>-15624028.0</v>
       </c>
-      <c r="AC17">
+      <c r="AF17">
         <v>-10633182.0</v>
       </c>
-      <c r="AD17">
+      <c r="AG17">
         <v>-10812565.0</v>
       </c>
-      <c r="AE17">
+      <c r="AH17">
         <v>-9050435.0</v>
       </c>
-      <c r="AF17">
+      <c r="AI17">
         <v>-8397063.0</v>
       </c>
-      <c r="AG17">
+      <c r="AJ17">
         <v>-6954509.0</v>
       </c>
-      <c r="AH17">
+      <c r="AK17">
         <v>-4986199.0</v>
       </c>
-      <c r="AI17">
+      <c r="AL17">
         <v>-5308760.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AM17">
         <v>-5091121.0</v>
       </c>
-      <c r="AK17">
+      <c r="AN17">
         <v>-4654175.0</v>
       </c>
-      <c r="AL17">
+      <c r="AO17">
         <v>-4775307.0</v>
       </c>
-      <c r="AM17">
+      <c r="AP17">
         <v>-4302616.0</v>
       </c>
-      <c r="AN17">
+      <c r="AQ17">
         <v>-4967352.0</v>
       </c>
-      <c r="AO17">
+      <c r="AR17">
         <v>-4355855.0</v>
       </c>
-      <c r="AP17">
+      <c r="AS17">
         <v>-3365687.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AT17">
         <v>-2232186.0</v>
       </c>
-      <c r="AR17">
+      <c r="AU17">
         <v>-2136559.0</v>
       </c>
-      <c r="AS17">
+      <c r="AV17">
         <v>-2444681.0</v>
       </c>
-      <c r="AT17">
+      <c r="AW17">
         <v>-2009206.0</v>
       </c>
-      <c r="AU17">
+      <c r="AX17">
         <v>-1135145.0</v>
       </c>
-      <c r="AV17">
+      <c r="AY17">
         <v>401773.0</v>
       </c>
-      <c r="AW17">
-[...7 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17">
+        <v>0.0</v>
+      </c>
+      <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>400234.0</v>
+      </c>
+      <c r="C18">
+        <v>94299.0</v>
+      </c>
+      <c r="D18">
+        <v>206376.0</v>
+      </c>
+      <c r="E18">
         <v>312791.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>401420.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>497958.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>769017.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>1024593.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>1160235.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>1311743.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>1344816.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>1363499.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>1355659.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>1187598.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>794629.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>231325.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-66017.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-304585.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-350304.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>-353804.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-393812.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>-458818.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>-483944.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>-483976.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>-414338.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>-229716.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>-265109.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>301175.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>404259.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>497178.0</v>
       </c>
-      <c r="AC18"/>
-[...1 lines deleted...]
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
-    </row>
-    <row r="19" spans="1:53">
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19">
         <v>1678885.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>1255447.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>648242.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>344378.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>101382.0</v>
       </c>
-      <c r="Q19">
+      <c r="T19">
         <v>62630.0</v>
       </c>
-      <c r="R19">
+      <c r="U19">
         <v>59306.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>39665.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>23762.0</v>
       </c>
-      <c r="U19">
+      <c r="X19">
         <v>5199.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>5215.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>71710.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>210100.0</v>
       </c>
-      <c r="Y19">
+      <c r="AB19">
         <v>278972.0</v>
       </c>
-      <c r="Z19">
+      <c r="AC19">
         <v>330329.0</v>
       </c>
-      <c r="AA19">
+      <c r="AD19">
         <v>432908.0</v>
       </c>
-      <c r="AB19">
+      <c r="AE19">
         <v>499140.0</v>
       </c>
-      <c r="AC19">
+      <c r="AF19">
         <v>525337.0</v>
       </c>
-      <c r="AD19">
+      <c r="AG19">
         <v>163015.0</v>
       </c>
-      <c r="AE19">
+      <c r="AH19">
         <v>141956.0</v>
       </c>
-      <c r="AF19">
+      <c r="AI19">
         <v>122390.0</v>
       </c>
-      <c r="AG19">
+      <c r="AJ19">
         <v>124600.0</v>
       </c>
-      <c r="AH19">
+      <c r="AK19">
         <v>56651.0</v>
       </c>
-      <c r="AI19">
+      <c r="AL19">
         <v>48384.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AM19">
         <v>31617.0</v>
       </c>
-      <c r="AK19">
+      <c r="AN19">
         <v>27575.0</v>
       </c>
-      <c r="AL19">
+      <c r="AO19">
         <v>27792.0</v>
       </c>
-      <c r="AM19">
+      <c r="AP19">
         <v>21951.0</v>
       </c>
-      <c r="AN19">
+      <c r="AQ19">
         <v>24719.0</v>
       </c>
-      <c r="AO19">
+      <c r="AR19">
         <v>11126.0</v>
       </c>
-      <c r="AP19"/>
-[...2 lines deleted...]
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-1.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>567588.0</v>
       </c>
-      <c r="AV19">
+      <c r="AY19">
         <v>1759918.0</v>
       </c>
-      <c r="AW19"/>
-[...1 lines deleted...]
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
-[...1 lines deleted...]
-      </c>
+      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-      <c r="X20"/>
-      <c r="Y20">
+      <c r="X20">
+        <v>1754265.0</v>
+      </c>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20">
         <v>67153.0</v>
       </c>
-      <c r="Z20">
+      <c r="AC20">
         <v>-47102.0</v>
       </c>
-      <c r="AA20">
+      <c r="AD20">
         <v>-49848.0</v>
       </c>
-      <c r="AB20">
+      <c r="AE20">
         <v>6597551.0</v>
       </c>
-      <c r="AC20">
-[...7 lines deleted...]
-      </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -14864,252 +15283,264 @@
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B21">
+        <v>-5850507.0</v>
+      </c>
+      <c r="C21">
+        <v>-3546918.0</v>
+      </c>
+      <c r="D21">
+        <v>-6667883.0</v>
+      </c>
+      <c r="E21">
         <v>-8001132.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>-10168732.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>-10427459.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>-16577784.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-16137576.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>-18007807.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>-9393865.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>-6097778.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>-9550370.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>-10342657.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-16803277.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>-13696791.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-14784556.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>-17714934.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>-16483707.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-15404243.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-15441151.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>-14543098.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-10831044.0</v>
       </c>
-      <c r="U21">
-[...2 lines deleted...]
-      <c r="V21">
+      <c r="X21">
+        <v>-11287501.0</v>
+      </c>
+      <c r="Y21">
         <v>-8389197.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>-7105878.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-9638444.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>-12895514.0</v>
       </c>
-      <c r="Z21">
-[...7 lines deleted...]
-      </c>
       <c r="AC21">
-        <v>-11095000.0</v>
+        <v>-19016189.0</v>
       </c>
       <c r="AD21">
-        <v>-10947000.0</v>
+        <v>-13731424.0</v>
       </c>
       <c r="AE21">
-        <v>-9166000.0</v>
+        <v>-17431179.0</v>
       </c>
       <c r="AF21">
-        <v>-8491000.0</v>
+        <v>-11094977.0</v>
       </c>
       <c r="AG21">
+        <v>-10946734.0</v>
+      </c>
+      <c r="AH21">
+        <v>-9166033.0</v>
+      </c>
+      <c r="AI21">
+        <v>-8491409.0</v>
+      </c>
+      <c r="AJ21">
         <v>-7047000.0</v>
       </c>
-      <c r="AH21">
-[...7 lines deleted...]
-      </c>
       <c r="AK21">
+        <v>-5015272.0</v>
+      </c>
+      <c r="AL21">
+        <v>-5330681.0</v>
+      </c>
+      <c r="AM21">
+        <v>-5095901.0</v>
+      </c>
+      <c r="AN21">
         <v>-4653000.0</v>
       </c>
-      <c r="AL21">
-[...7 lines deleted...]
-      </c>
       <c r="AO21">
-        <v>-4339000.0</v>
+        <v>-4776445.0</v>
       </c>
       <c r="AP21">
-        <v>-3338000.0</v>
+        <v>-4296750.0</v>
       </c>
       <c r="AQ21">
-        <v>-2204000.0</v>
+        <v>-4967036.0</v>
       </c>
       <c r="AR21">
-        <v>-2109000.0</v>
+        <v>-4338990.0</v>
       </c>
       <c r="AS21">
-        <v>-2411000.0</v>
+        <v>-3337606.0</v>
       </c>
       <c r="AT21">
-        <v>-1968000.0</v>
+        <v>-2203976.0</v>
       </c>
       <c r="AU21">
-        <v>-1646000.0</v>
+        <v>-2108535.0</v>
       </c>
       <c r="AV21">
-        <v>-1245000.0</v>
+        <v>-2411044.0</v>
       </c>
       <c r="AW21">
-        <v>-1233000.0</v>
+        <v>-1968135.0</v>
       </c>
       <c r="AX21">
-        <v>-1166000.0</v>
+        <v>-1646487.0</v>
       </c>
       <c r="AY21">
-        <v>-986000.0</v>
+        <v>-1244924.0</v>
       </c>
       <c r="AZ21">
-        <v>-292000.0</v>
+        <v>-1232723.0</v>
       </c>
       <c r="BA21">
+        <v>-1166456.0</v>
+      </c>
+      <c r="BB21">
+        <v>-985690.0</v>
+      </c>
+      <c r="BC21">
+        <v>-291538.0</v>
+      </c>
+      <c r="BD21">
         <v>-116421.0</v>
       </c>
     </row>
-    <row r="22" spans="1:53">
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...7 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -15132,1235 +15563,1307 @@
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:53">
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>5850507.0</v>
+      </c>
+      <c r="C23">
+        <v>3546918.0</v>
+      </c>
+      <c r="D23">
+        <v>6667883.0</v>
+      </c>
+      <c r="E23">
         <v>8001132.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>10168732.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>10427459.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>16577784.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>16137576.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>18007807.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>9393865.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>6097778.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>9550370.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>10342657.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>16803277.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>13696791.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>14784556.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>17714934.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>16483707.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>15404243.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>15441151.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>14543098.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>10831044.0</v>
       </c>
-      <c r="U23">
-[...2 lines deleted...]
-      <c r="V23">
+      <c r="X23">
+        <v>11287501.0</v>
+      </c>
+      <c r="Y23">
         <v>8389197.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>7105878.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>9638444.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>12895514.0</v>
       </c>
-      <c r="Z23">
-[...7 lines deleted...]
-      </c>
       <c r="AC23">
-        <v>11095000.0</v>
+        <v>19016189.0</v>
       </c>
       <c r="AD23">
-        <v>10947000.0</v>
+        <v>13731424.0</v>
       </c>
       <c r="AE23">
-        <v>9166000.0</v>
+        <v>17431179.0</v>
       </c>
       <c r="AF23">
-        <v>8491000.0</v>
+        <v>11094977.0</v>
       </c>
       <c r="AG23">
+        <v>10946734.0</v>
+      </c>
+      <c r="AH23">
+        <v>9166033.0</v>
+      </c>
+      <c r="AI23">
+        <v>8491409.0</v>
+      </c>
+      <c r="AJ23">
         <v>7047000.0</v>
       </c>
-      <c r="AH23">
-[...7 lines deleted...]
-      </c>
       <c r="AK23">
+        <v>5015272.0</v>
+      </c>
+      <c r="AL23">
+        <v>5330681.0</v>
+      </c>
+      <c r="AM23">
+        <v>5095901.0</v>
+      </c>
+      <c r="AN23">
         <v>4653000.0</v>
       </c>
-      <c r="AL23">
-[...7 lines deleted...]
-      </c>
       <c r="AO23">
-        <v>4339000.0</v>
+        <v>4776445.0</v>
       </c>
       <c r="AP23">
-        <v>3338000.0</v>
+        <v>4296750.0</v>
       </c>
       <c r="AQ23">
-        <v>2204000.0</v>
+        <v>4967036.0</v>
       </c>
       <c r="AR23">
-        <v>2109000.0</v>
+        <v>4338990.0</v>
       </c>
       <c r="AS23">
-        <v>2411000.0</v>
+        <v>3337606.0</v>
       </c>
       <c r="AT23">
-        <v>1968000.0</v>
+        <v>2203976.0</v>
       </c>
       <c r="AU23">
-        <v>1646000.0</v>
+        <v>2108535.0</v>
       </c>
       <c r="AV23">
-        <v>1245000.0</v>
+        <v>2411044.0</v>
       </c>
       <c r="AW23">
-        <v>1233000.0</v>
+        <v>1968135.0</v>
       </c>
       <c r="AX23">
-        <v>1166000.0</v>
+        <v>1646487.0</v>
       </c>
       <c r="AY23">
+        <v>1244924.0</v>
+      </c>
+      <c r="AZ23">
+        <v>1232723.0</v>
+      </c>
+      <c r="BA23">
+        <v>1166456.0</v>
+      </c>
+      <c r="BB23">
         <v>985690.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>291538.0</v>
       </c>
-      <c r="BA23">
+      <c r="BD23">
         <v>116421.0</v>
       </c>
     </row>
-    <row r="24" spans="1:53">
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
-      <c r="AS24">
-[...1 lines deleted...]
-      </c>
+      <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
-      <c r="AV24"/>
+      <c r="AV24">
+        <v>4386652.0</v>
+      </c>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-    </row>
-    <row r="25" spans="1:53">
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>70706.0</v>
+      </c>
+      <c r="C25">
+        <v>66599.0</v>
+      </c>
+      <c r="D25">
+        <v>65116.0</v>
+      </c>
+      <c r="E25">
         <v>63683.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>62282.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>60912.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>64373.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>62987.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>61631.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>60632.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>66469.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>64999.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>64340.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>66972.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>19398.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>65311.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>64012.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>62741.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>61271.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>68352.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>66694.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>67863.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>-161585.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>73119.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>72647.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>72040.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>24021.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>24021.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>24021.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>24242.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>22842.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>18879.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>17876.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>11406.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>7922.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>9964.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>10303.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>9660.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>9338.0</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>9337.0</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>9015.0</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>8102.0</v>
       </c>
-      <c r="AO25">
+      <c r="AR25">
         <v>8129.0</v>
       </c>
-      <c r="AP25">
+      <c r="AS25">
         <v>6647.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AT25">
         <v>2750.0</v>
       </c>
-      <c r="AR25">
+      <c r="AU25">
         <v>1252.0</v>
       </c>
-      <c r="AS25">
+      <c r="AV25">
         <v>730.0</v>
       </c>
-      <c r="AT25"/>
-[...1 lines deleted...]
-      <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-      <c r="BA25">
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25">
         <v>934.0</v>
       </c>
     </row>
-    <row r="26" spans="1:53">
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>3484514.0</v>
+      </c>
+      <c r="C26">
+        <v>2409575.0</v>
+      </c>
+      <c r="D26">
+        <v>4303546.0</v>
+      </c>
+      <c r="E26">
         <v>5430757.0</v>
       </c>
-      <c r="C26">
+      <c r="F26">
         <v>8505229.0</v>
       </c>
-      <c r="D26">
+      <c r="G26">
         <v>7423324.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>14630032.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>12441509.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>14969743.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>6183508.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>4298282.0</v>
       </c>
-      <c r="J26">
+      <c r="M26">
         <v>6961669.0</v>
       </c>
-      <c r="K26">
+      <c r="N26">
         <v>6962907.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>11235861.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>8961472.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>11539620.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>14570654.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>12234320.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>12841400.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>12894344.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>11474446.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>7726342.0</v>
       </c>
-      <c r="U26">
+      <c r="X26">
         <v>7028243.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>6133580.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>4885875.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>6633603.0</v>
       </c>
-      <c r="Y26">
+      <c r="AB26">
         <v>9614431.0</v>
       </c>
-      <c r="Z26">
-[...7 lines deleted...]
-      </c>
       <c r="AC26">
-        <v>8549000.0</v>
+        <v>16223972.0</v>
       </c>
       <c r="AD26">
-        <v>7881000.0</v>
+        <v>10664858.0</v>
       </c>
       <c r="AE26">
-        <v>6793000.0</v>
+        <v>7848590.0</v>
       </c>
       <c r="AF26">
-        <v>6600000.0</v>
+        <v>8548975.0</v>
       </c>
       <c r="AG26">
+        <v>7880822.0</v>
+      </c>
+      <c r="AH26">
+        <v>6792974.0</v>
+      </c>
+      <c r="AI26">
+        <v>6600106.0</v>
+      </c>
+      <c r="AJ26">
         <v>5545000.0</v>
       </c>
-      <c r="AH26">
-[...7 lines deleted...]
-      </c>
       <c r="AK26">
-        <v>3447000.0</v>
+        <v>3539368.0</v>
       </c>
       <c r="AL26">
-        <v>3380000.0</v>
+        <v>3848889.0</v>
       </c>
       <c r="AM26">
-        <v>2835000.0</v>
+        <v>3369023.0</v>
       </c>
       <c r="AN26">
-        <v>3511000.0</v>
+        <v>3447176.0</v>
       </c>
       <c r="AO26">
-        <v>3112000.0</v>
+        <v>3379711.0</v>
       </c>
       <c r="AP26">
-        <v>2076000.0</v>
+        <v>2834523.0</v>
       </c>
       <c r="AQ26">
-        <v>1249000.0</v>
+        <v>3511477.0</v>
       </c>
       <c r="AR26">
-        <v>1136000.0</v>
+        <v>3112457.0</v>
       </c>
       <c r="AS26">
-        <v>1404000.0</v>
+        <v>2076410.0</v>
       </c>
       <c r="AT26">
-        <v>1196000.0</v>
+        <v>1249097.0</v>
       </c>
       <c r="AU26">
+        <v>1136434.0</v>
+      </c>
+      <c r="AV26">
+        <v>1403690.0</v>
+      </c>
+      <c r="AW26">
+        <v>1195668.0</v>
+      </c>
+      <c r="AX26">
         <v>663908.0</v>
       </c>
-      <c r="AV26">
+      <c r="AY26">
         <v>444278.0</v>
       </c>
-      <c r="AW26">
+      <c r="AZ26">
         <v>400358.0</v>
       </c>
-      <c r="AX26">
+      <c r="BA26">
         <v>666040.0</v>
       </c>
-      <c r="AY26">
+      <c r="BB26">
         <v>325050.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BC26">
         <v>150233.0</v>
       </c>
-      <c r="BA26">
+      <c r="BD26">
         <v>96167.0</v>
       </c>
     </row>
-    <row r="27" spans="1:53">
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
         <v>61631.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>3147000.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>66469.0</v>
       </c>
-      <c r="J27"/>
-[...1 lines deleted...]
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-    </row>
-    <row r="28" spans="1:53">
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>2365993.0</v>
+      </c>
+      <c r="C28">
+        <v>1137343000000.0</v>
+      </c>
+      <c r="D28">
+        <v>2364337.0</v>
+      </c>
+      <c r="E28">
         <v>2570375.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>1663503.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>3004135.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>1947752.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>3696067.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>3038064.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>3210357.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>1799496.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>2588701.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>3379750.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>5567416.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>4735319.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>3244936.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>3144280.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>4249387.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>2562843.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>2546807.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>3068652.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>3104702.0</v>
       </c>
-      <c r="U28">
-[...2 lines deleted...]
-      <c r="V28">
+      <c r="X28">
+        <v>2504993.0</v>
+      </c>
+      <c r="Y28">
         <v>2255617.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>2220003.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>3004841.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>3213931.0</v>
       </c>
-      <c r="Z28">
-[...7 lines deleted...]
-      </c>
       <c r="AC28">
+        <v>2839319.0</v>
+      </c>
+      <c r="AD28">
+        <v>3116414.0</v>
+      </c>
+      <c r="AE28">
+        <v>2985038.0</v>
+      </c>
+      <c r="AF28">
         <v>2546000.0</v>
       </c>
-      <c r="AD28">
-[...7 lines deleted...]
-      </c>
       <c r="AG28">
+        <v>3065912.0</v>
+      </c>
+      <c r="AH28">
+        <v>2373059.0</v>
+      </c>
+      <c r="AI28">
+        <v>1891303.0</v>
+      </c>
+      <c r="AJ28">
         <v>1501000.0</v>
       </c>
-      <c r="AH28">
-[...7 lines deleted...]
-      </c>
       <c r="AK28">
-        <v>1206000.0</v>
+        <v>1475904.0</v>
       </c>
       <c r="AL28">
-        <v>1397000.0</v>
+        <v>1481792.0</v>
       </c>
       <c r="AM28">
-        <v>1462000.0</v>
+        <v>1726878.0</v>
       </c>
       <c r="AN28">
-        <v>1456000.0</v>
+        <v>1205825.0</v>
       </c>
       <c r="AO28">
-        <v>1227000.0</v>
+        <v>1396734.0</v>
       </c>
       <c r="AP28">
-        <v>1261000.0</v>
+        <v>1462227.0</v>
       </c>
       <c r="AQ28">
+        <v>1455559.0</v>
+      </c>
+      <c r="AR28">
+        <v>1226533.0</v>
+      </c>
+      <c r="AS28">
+        <v>1261196.0</v>
+      </c>
+      <c r="AT28">
         <v>954879.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>972101.0</v>
       </c>
-      <c r="AS28">
-[...2 lines deleted...]
-      <c r="AT28">
+      <c r="AV28">
+        <v>1007354.0</v>
+      </c>
+      <c r="AW28">
         <v>772467.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>982579.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>800646.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>832365.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>500416.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>660640.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>141305.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>20254.0</v>
       </c>
     </row>
-    <row r="29" spans="1:53">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29">
         <v>-479265.0</v>
       </c>
-      <c r="V29">
-[...7 lines deleted...]
-      </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
         <v>0.0</v>
       </c>
       <c r="AB29">
+        <v>0.0</v>
+      </c>
+      <c r="AC29">
+        <v>0.0</v>
+      </c>
+      <c r="AD29">
+        <v>0.0</v>
+      </c>
+      <c r="AE29">
         <v>-1309970.0</v>
       </c>
-      <c r="AC29"/>
-[...1 lines deleted...]
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
-    </row>
-    <row r="30" spans="1:53">
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>5850507.0</v>
+      </c>
+      <c r="C30">
+        <v>3480319.0</v>
+      </c>
+      <c r="D30">
+        <v>6667883.0</v>
+      </c>
+      <c r="E30">
         <v>8001132.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>10168732.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>10427459.0</v>
       </c>
-      <c r="E30">
-[...2 lines deleted...]
-      <c r="F30">
+      <c r="H30">
+        <v>16577784.0</v>
+      </c>
+      <c r="I30">
         <v>16137576.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>18007807.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>9393865.0</v>
       </c>
-      <c r="I30">
-[...2 lines deleted...]
-      <c r="J30">
+      <c r="L30">
+        <v>6097778.0</v>
+      </c>
+      <c r="M30">
         <v>9550370.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>10342657.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>16803277.0</v>
       </c>
-      <c r="M30">
-[...2 lines deleted...]
-      <c r="N30">
+      <c r="P30">
+        <v>13696791.0</v>
+      </c>
+      <c r="Q30">
         <v>14784556.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>17714934.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>16483707.0</v>
       </c>
-      <c r="Q30">
-[...2 lines deleted...]
-      <c r="R30">
+      <c r="T30">
+        <v>15404243.0</v>
+      </c>
+      <c r="U30">
         <v>15441151.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>14543098.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>10831044.0</v>
       </c>
-      <c r="U30">
-[...2 lines deleted...]
-      <c r="V30">
+      <c r="X30">
+        <v>11287501.0</v>
+      </c>
+      <c r="Y30">
         <v>8389197.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>7105878.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>9638444.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>12895514.0</v>
       </c>
-      <c r="Z30">
-[...7 lines deleted...]
-      </c>
       <c r="AC30">
-        <v>11095000.0</v>
+        <v>19016189.0</v>
       </c>
       <c r="AD30">
-        <v>10947000.0</v>
+        <v>13731424.0</v>
       </c>
       <c r="AE30">
-        <v>9166000.0</v>
+        <v>17431179.0</v>
       </c>
       <c r="AF30">
-        <v>8491000.0</v>
+        <v>11094977.0</v>
       </c>
       <c r="AG30">
+        <v>10946734.0</v>
+      </c>
+      <c r="AH30">
+        <v>9166033.0</v>
+      </c>
+      <c r="AI30">
+        <v>8491409.0</v>
+      </c>
+      <c r="AJ30">
         <v>7047000.0</v>
       </c>
-      <c r="AH30">
-[...7 lines deleted...]
-      </c>
       <c r="AK30">
+        <v>5015272.0</v>
+      </c>
+      <c r="AL30">
+        <v>5330681.0</v>
+      </c>
+      <c r="AM30">
+        <v>5095901.0</v>
+      </c>
+      <c r="AN30">
         <v>4653000.0</v>
       </c>
-      <c r="AL30">
-[...7 lines deleted...]
-      </c>
       <c r="AO30">
-        <v>4339000.0</v>
+        <v>4776445.0</v>
       </c>
       <c r="AP30">
-        <v>3338000.0</v>
+        <v>4296750.0</v>
       </c>
       <c r="AQ30">
-        <v>2204000.0</v>
+        <v>4967036.0</v>
       </c>
       <c r="AR30">
-        <v>2109000.0</v>
+        <v>4338990.0</v>
       </c>
       <c r="AS30">
-        <v>2411000.0</v>
+        <v>3337606.0</v>
       </c>
       <c r="AT30">
-        <v>1968000.0</v>
+        <v>2203976.0</v>
       </c>
       <c r="AU30">
-        <v>1646000.0</v>
+        <v>2108535.0</v>
       </c>
       <c r="AV30">
-        <v>1245000.0</v>
+        <v>2411044.0</v>
       </c>
       <c r="AW30">
-        <v>1233000.0</v>
+        <v>1968135.0</v>
       </c>
       <c r="AX30">
-        <v>1166000.0</v>
+        <v>1646487.0</v>
       </c>
       <c r="AY30">
+        <v>1244924.0</v>
+      </c>
+      <c r="AZ30">
+        <v>1232723.0</v>
+      </c>
+      <c r="BA30">
+        <v>1166456.0</v>
+      </c>
+      <c r="BB30">
         <v>985690.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>291538.0</v>
       </c>
-      <c r="BA30">
+      <c r="BD30">
         <v>116421.0</v>
       </c>
     </row>
-    <row r="31" spans="1:53">
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B31">
+        <v>400234.0</v>
+      </c>
+      <c r="C31">
+        <v>94299.0</v>
+      </c>
+      <c r="D31">
+        <v>206376.0</v>
+      </c>
+      <c r="E31">
         <v>312791.0</v>
       </c>
-      <c r="C31">
+      <c r="F31">
         <v>401420.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>497958.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>769017.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>1024593.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
         <v>1160235.0</v>
       </c>
-      <c r="H31">
+      <c r="K31">
         <v>1311743.0</v>
       </c>
-      <c r="I31">
+      <c r="L31">
         <v>1344816.0</v>
       </c>
-      <c r="J31">
+      <c r="M31">
         <v>1363499.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>1355659.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>1187598.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>794629.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>231325.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>-66017.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>-304585.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>-350304.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>-353804.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>-393812.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>-458818.0</v>
       </c>
-      <c r="U31">
-[...2 lines deleted...]
-      <c r="V31">
+      <c r="X31">
+        <v>-483944.0</v>
+      </c>
+      <c r="Y31">
         <v>-483976.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>-414338.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>-229716.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>-265109.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>301175.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>404259.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>497178.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>461793.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>134169.0</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>115598.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>94346.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>92025.0</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>29073.0</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>21921.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>4780.0</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>1572.0</v>
       </c>
-      <c r="AL31">
+      <c r="AO31">
         <v>1138.0</v>
       </c>
-      <c r="AM31">
+      <c r="AP31">
         <v>-5866.0</v>
       </c>
-      <c r="AN31">
+      <c r="AQ31">
         <v>-316.0</v>
       </c>
-      <c r="AO31">
+      <c r="AR31">
         <v>-16866.0</v>
       </c>
-      <c r="AP31">
+      <c r="AS31">
         <v>-28081.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AT31">
         <v>-28210.0</v>
       </c>
-      <c r="AR31">
+      <c r="AU31">
         <v>-28024.0</v>
       </c>
-      <c r="AS31">
+      <c r="AV31">
         <v>-33635.0</v>
       </c>
-      <c r="AT31">
+      <c r="AW31">
         <v>-41071.0</v>
       </c>
-      <c r="AU31">
+      <c r="AX31">
         <v>511342.0</v>
       </c>
-      <c r="AV31">
-[...7 lines deleted...]
-      </c>
       <c r="AY31">
-        <v>-583000.0</v>
+        <v>1646697.0</v>
       </c>
       <c r="AZ31">
-        <v>-3683000.0</v>
+        <v>10527929.0</v>
       </c>
       <c r="BA31">
+        <v>10475439.0</v>
+      </c>
+      <c r="BB31">
+        <v>-583093.0</v>
+      </c>
+      <c r="BC31">
+        <v>-3683395.0</v>
+      </c>
+      <c r="BD31">
         <v>-21626031.0</v>
       </c>
     </row>
-    <row r="32" spans="1:53">
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
+        <v>0.0</v>
+      </c>
+      <c r="F32">
+        <v>0.0</v>
+      </c>
+      <c r="G32">
+        <v>0.0</v>
+      </c>
+      <c r="H32">
         <v>244526.0</v>
       </c>
-      <c r="F32">
-[...7 lines deleted...]
-      </c>
       <c r="I32">
+        <v>0.0</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32">
         <v>392620.0</v>
       </c>
-      <c r="J32">
-[...7 lines deleted...]
-      </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
@@ -16375,147 +16878,156 @@
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
       <c r="AC32">
         <v>0.0</v>
       </c>
       <c r="AD32">
         <v>0.0</v>
       </c>
       <c r="AE32">
         <v>0.0</v>
       </c>
       <c r="AF32">
+        <v>0.0</v>
+      </c>
+      <c r="AG32">
+        <v>0.0</v>
+      </c>
+      <c r="AH32">
+        <v>0.0</v>
+      </c>
+      <c r="AI32">
         <v>8302000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AJ32">
         <v>24121715.0</v>
       </c>
-      <c r="AH32">
-[...5 lines deleted...]
-      <c r="AJ32">
+      <c r="AK32">
+        <v>0.0</v>
+      </c>
+      <c r="AL32">
+        <v>0.0</v>
+      </c>
+      <c r="AM32">
         <v>4013000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AN32">
         <v>16114000.0</v>
       </c>
-      <c r="AL32">
-[...7 lines deleted...]
-      </c>
       <c r="AO32">
+        <v>0.0</v>
+      </c>
+      <c r="AP32">
+        <v>0.0</v>
+      </c>
+      <c r="AQ32">
+        <v>0.0</v>
+      </c>
+      <c r="AR32">
         <v>-265000.0</v>
       </c>
-      <c r="AP32">
-[...7 lines deleted...]
-      </c>
       <c r="AS32">
         <v>0.0</v>
       </c>
       <c r="AT32">
         <v>0.0</v>
       </c>
       <c r="AU32">
         <v>0.0</v>
       </c>
       <c r="AV32">
         <v>0.0</v>
       </c>
       <c r="AW32">
         <v>0.0</v>
       </c>
       <c r="AX32">
         <v>0.0</v>
       </c>
       <c r="AY32">
         <v>0.0</v>
       </c>
       <c r="AZ32">
         <v>0.0</v>
       </c>
       <c r="BA32">
+        <v>0.0</v>
+      </c>
+      <c r="BB32">
+        <v>0.0</v>
+      </c>
+      <c r="BC32">
+        <v>0.0</v>
+      </c>
+      <c r="BD32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -16540,1200 +17052,1206 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B2">
-        <v>54527092000000.0</v>
+        <v>54527092.0</v>
       </c>
       <c r="C2">
         <v>142823016.0</v>
       </c>
       <c r="D2">
         <v>144419364.0</v>
       </c>
       <c r="E2">
         <v>229790989.0</v>
       </c>
       <c r="F2">
         <v>77858311.0</v>
       </c>
       <c r="G2">
         <v>44425830.0</v>
       </c>
       <c r="H2">
         <v>47357472.0</v>
       </c>
       <c r="I2">
         <v>20023337.0</v>
       </c>
       <c r="J2">
         <v>12015061.0</v>
       </c>
       <c r="K2">
         <v>14648866.0</v>
       </c>
       <c r="L2">
         <v>8527304.0</v>
       </c>
       <c r="M2">
         <v>3262354.0</v>
       </c>
       <c r="N2">
         <v>1223638.0</v>
       </c>
       <c r="O2">
         <v>250955.0</v>
       </c>
       <c r="P2">
         <v>2643715.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>2</v>
       </c>
       <c r="E3">
         <v>16317</v>
       </c>
       <c r="F3">
         <v>7806</v>
       </c>
       <c r="G3">
         <v>5</v>
       </c>
       <c r="H3">
         <v>9529</v>
       </c>
       <c r="I3">
         <v>262966</v>
       </c>
       <c r="J3">
         <v>24759</v>
       </c>
       <c r="K3">
         <v>11810</v>
       </c>
       <c r="L3">
         <v>86119</v>
       </c>
       <c r="M3">
         <v>14062</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-85371625.0</v>
       </c>
       <c r="F4">
         <v>151932678.0</v>
       </c>
       <c r="G4">
         <v>33432481.0</v>
       </c>
       <c r="H4">
         <v>-2931642.0</v>
       </c>
       <c r="I4">
         <v>27334135.0</v>
       </c>
       <c r="J4">
         <v>8008276.0</v>
       </c>
       <c r="K4">
         <v>-2633805.0</v>
       </c>
       <c r="L4">
         <v>6121562.0</v>
       </c>
       <c r="M4">
         <v>5264950.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-3760448.0</v>
       </c>
       <c r="F5">
         <v>2239176.0</v>
       </c>
       <c r="G5">
         <v>-3396507.0</v>
       </c>
       <c r="H5">
         <v>-454429.0</v>
       </c>
       <c r="I5">
         <v>-150627.0</v>
       </c>
       <c r="J5">
         <v>-800285.0</v>
       </c>
       <c r="K5">
         <v>278870.0</v>
       </c>
       <c r="L5">
         <v>-264984.0</v>
       </c>
       <c r="M5">
         <v>-2551658.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B6">
-        <v>15514162000000.0</v>
+        <v>15514162.0</v>
       </c>
       <c r="C6">
         <v>-88295924.0</v>
       </c>
       <c r="D6">
         <v>-1596348.0</v>
       </c>
       <c r="E6">
         <v>-85371625.0</v>
       </c>
       <c r="F6">
         <v>151932678.0</v>
       </c>
       <c r="G6">
         <v>33432481.0</v>
       </c>
       <c r="H6">
         <v>-2931642.0</v>
       </c>
       <c r="I6">
         <v>27334135.0</v>
       </c>
       <c r="J6">
         <v>8008276.0</v>
       </c>
       <c r="K6">
         <v>-2633805.0</v>
       </c>
       <c r="L6">
         <v>6121562.0</v>
       </c>
       <c r="M6">
         <v>5264950.0</v>
       </c>
       <c r="N6">
         <v>2038716.0</v>
       </c>
       <c r="O6">
         <v>972683.0</v>
       </c>
       <c r="P6">
         <v>-2392760.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>154</v>
+      </c>
+      <c r="B7">
+        <v>-5178398.0</v>
+      </c>
       <c r="C7">
         <v>5913232.0</v>
       </c>
       <c r="D7">
         <v>861180.0</v>
       </c>
       <c r="E7">
         <v>-3444139.0</v>
       </c>
       <c r="F7">
         <v>7438689.0</v>
       </c>
       <c r="G7">
         <v>-8829546.0</v>
       </c>
       <c r="H7">
         <v>2740902.0</v>
       </c>
       <c r="I7">
         <v>4998477.0</v>
       </c>
       <c r="J7">
         <v>215451.0</v>
       </c>
       <c r="K7">
         <v>462973.0</v>
       </c>
       <c r="L7">
         <v>536825.0</v>
       </c>
       <c r="M7">
         <v>549773.0</v>
       </c>
       <c r="N7">
         <v>259623.0</v>
       </c>
       <c r="O7">
         <v>91741.0</v>
       </c>
       <c r="P7">
         <v>-65877.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>316309.0</v>
       </c>
       <c r="F11">
         <v>5199513.0</v>
       </c>
       <c r="G11">
         <v>-5433039.0</v>
       </c>
       <c r="H11">
         <v>3195331.0</v>
       </c>
       <c r="I11">
         <v>5149104.0</v>
       </c>
       <c r="J11">
         <v>1015736.0</v>
       </c>
       <c r="K11">
         <v>184103.0</v>
       </c>
       <c r="L11">
         <v>801809.0</v>
       </c>
       <c r="M11">
         <v>774000.0</v>
       </c>
       <c r="N11">
         <v>265000.0</v>
       </c>
       <c r="O11">
         <v>90000.0</v>
       </c>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>8288976.0</v>
       </c>
       <c r="F12">
         <v>7108027.0</v>
       </c>
       <c r="G12">
         <v>8358810.0</v>
       </c>
       <c r="H12">
         <v>13340532.0</v>
       </c>
       <c r="I12">
         <v>4144853.0</v>
       </c>
       <c r="J12">
         <v>2714841.0</v>
       </c>
       <c r="K12">
         <v>2759753.0</v>
       </c>
       <c r="L12">
         <v>2187102.0</v>
       </c>
       <c r="M12">
         <v>2037073.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-2558062.0</v>
       </c>
       <c r="F13">
         <v>6800625.0</v>
       </c>
       <c r="G13">
         <v>-8402882.0</v>
       </c>
       <c r="H13">
         <v>5587044.0</v>
       </c>
       <c r="I13">
         <v>2948895.0</v>
       </c>
       <c r="J13">
         <v>-510071.0</v>
       </c>
       <c r="K13">
         <v>1038692.0</v>
       </c>
       <c r="L13">
         <v>26959.0</v>
       </c>
       <c r="M13">
         <v>550332.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B14">
-        <v>-897557000000.0</v>
+        <v>251993.0</v>
       </c>
       <c r="C14">
         <v>249623.0</v>
       </c>
       <c r="D14">
         <v>262780.0</v>
       </c>
       <c r="E14">
         <v>258707.0</v>
       </c>
       <c r="F14">
         <v>264180.0</v>
       </c>
       <c r="G14">
         <v>56221.0</v>
       </c>
       <c r="H14">
         <v>96305.0</v>
       </c>
       <c r="I14">
         <v>71003.0</v>
       </c>
       <c r="J14">
         <v>37849.0</v>
       </c>
       <c r="K14">
         <v>35792.0</v>
       </c>
       <c r="L14">
         <v>18778.0</v>
       </c>
       <c r="M14">
         <v>1069.0</v>
       </c>
       <c r="N14"/>
       <c r="O14">
         <v>3737.0</v>
       </c>
       <c r="P14">
         <v>1589.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B16">
-        <v>70041254000000.0</v>
+        <v>70041254.0</v>
       </c>
       <c r="C16">
         <v>54527092.0</v>
       </c>
       <c r="D16">
         <v>142823016.0</v>
       </c>
       <c r="E16">
         <v>144419364.0</v>
       </c>
       <c r="F16">
         <v>229790989.0</v>
       </c>
       <c r="G16">
         <v>77858311.0</v>
       </c>
       <c r="H16">
         <v>44425830.0</v>
       </c>
       <c r="I16">
         <v>47357472.0</v>
       </c>
       <c r="J16">
         <v>20023337.0</v>
       </c>
       <c r="K16">
         <v>12015061.0</v>
       </c>
       <c r="L16">
         <v>14648866.0</v>
       </c>
       <c r="M16">
         <v>8527304.0</v>
       </c>
       <c r="N16">
         <v>3262354.0</v>
       </c>
       <c r="O16">
         <v>1223638.0</v>
       </c>
       <c r="P16">
         <v>250955.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B18">
-        <v>-33345682000000.0</v>
+        <v>-33345682.0</v>
       </c>
       <c r="C18">
         <v>-43208747.0</v>
       </c>
       <c r="D18">
         <v>-30326128.0</v>
       </c>
       <c r="E18">
         <v>-56653504.0</v>
       </c>
       <c r="F18">
         <v>-42563713.0</v>
       </c>
       <c r="G18">
         <v>-37493455.0</v>
       </c>
       <c r="H18">
         <v>-44993755.0</v>
       </c>
       <c r="I18">
         <v>-30120097.0</v>
       </c>
       <c r="J18">
         <v>-19247621.0</v>
       </c>
       <c r="K18">
         <v>-15159322.0</v>
       </c>
       <c r="L18">
         <v>-9397872.0</v>
       </c>
       <c r="M18">
         <v>-4790056.0</v>
       </c>
       <c r="N18">
         <v>-1706601.0</v>
       </c>
       <c r="O18">
         <v>-778046.0</v>
       </c>
       <c r="P18">
         <v>-2392760.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>166</v>
+      </c>
+      <c r="B19">
+        <v>47736288.0</v>
+      </c>
       <c r="C19">
         <v>-44915755.0</v>
       </c>
       <c r="D19">
         <v>57000000.0</v>
       </c>
       <c r="E19">
         <v>-29938213.0</v>
       </c>
       <c r="F19">
         <v>-7806.0</v>
       </c>
       <c r="G19">
         <v>29023910.0</v>
       </c>
       <c r="H19">
         <v>17876916.0</v>
       </c>
       <c r="I19">
         <v>-23072610.0</v>
       </c>
       <c r="J19">
         <v>-10173083.0</v>
       </c>
       <c r="K19">
         <v>-213424.0</v>
       </c>
       <c r="L19">
         <v>-12950137.0</v>
       </c>
       <c r="M19">
         <v>-12950137.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>189811611.0</v>
       </c>
       <c r="G20">
         <v>40716544.0</v>
       </c>
       <c r="H20">
         <v>7891678.0</v>
       </c>
       <c r="I20">
         <v>81922675.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>168</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
       <c r="C21">
         <v>-292500.0</v>
       </c>
       <c r="D21">
         <v>-1042500.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21">
         <v>14326814.0</v>
       </c>
       <c r="I21">
         <v>-1395833.0</v>
       </c>
       <c r="J21">
         <v>-1395833.0</v>
       </c>
       <c r="K21">
         <v>-1395833.0</v>
       </c>
       <c r="L21">
         <v>-1395833.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B22">
-        <v>-33846661000000.0</v>
+        <v>-33846661.0</v>
       </c>
       <c r="C22">
         <v>-55851444.0</v>
       </c>
       <c r="D22">
         <v>-37542510.0</v>
       </c>
       <c r="E22">
         <v>-62024636.0</v>
       </c>
       <c r="F22">
         <v>-57776274.0</v>
       </c>
       <c r="G22">
         <v>-37553729.0</v>
       </c>
       <c r="H22">
         <v>-60826831.0</v>
       </c>
       <c r="I22">
         <v>-38893245.0</v>
       </c>
       <c r="J22">
         <v>-22340589.0</v>
       </c>
       <c r="K22">
         <v>-18699450.0</v>
       </c>
       <c r="L22">
         <v>-12090287.0</v>
       </c>
       <c r="M22">
         <v>-5187259.0</v>
       </c>
       <c r="N22">
         <v>13060472.0</v>
       </c>
       <c r="O22">
         <v>-23074515.0</v>
       </c>
       <c r="P22">
         <v>-2378064.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B23">
-        <v>1123556000000.0</v>
+        <v>-444.0</v>
       </c>
       <c r="C23">
         <v>121078.0</v>
       </c>
       <c r="D23">
         <v>-532951.0</v>
       </c>
       <c r="E23">
         <v>1220092.0</v>
       </c>
       <c r="F23">
         <v>4684780.0</v>
       </c>
       <c r="G23">
         <v>1185482.0</v>
       </c>
       <c r="H23">
         <v>1234055.0</v>
       </c>
       <c r="I23">
         <v>-1310260.0</v>
       </c>
       <c r="J23">
         <v>-165930.0</v>
       </c>
       <c r="K23">
         <v>-225234.0</v>
       </c>
       <c r="L23">
         <v>-36236.0</v>
       </c>
       <c r="M23">
         <v>1395833.0</v>
       </c>
       <c r="N23">
         <v>2672337.0</v>
       </c>
       <c r="O23">
         <v>1250729.0</v>
       </c>
       <c r="P23"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-51999948000000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-16317.0</v>
       </c>
       <c r="F24">
         <v>-7806000000.0</v>
       </c>
       <c r="G24">
         <v>29023.0</v>
       </c>
       <c r="H24">
         <v>18486.0</v>
       </c>
       <c r="I24">
         <v>-262966000000.0</v>
       </c>
       <c r="J24">
         <v>-24759000000.0</v>
       </c>
       <c r="K24">
         <v>-11810.0</v>
       </c>
       <c r="L24">
         <v>-12950136.0</v>
       </c>
       <c r="M24">
         <v>-14062.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B25">
-        <v>-4692877000000.0</v>
+        <v>-664029.0</v>
       </c>
       <c r="C25">
         <v>-1493657.0</v>
       </c>
       <c r="D25">
         <v>339651.0</v>
       </c>
       <c r="E25">
         <v>283905.0</v>
       </c>
       <c r="F25">
         <v>409471.0</v>
       </c>
       <c r="G25">
         <v>2229054.0</v>
       </c>
       <c r="H25">
         <v>6232620.0</v>
       </c>
       <c r="I25">
         <v>59322.0</v>
       </c>
       <c r="J25">
         <v>20341.0</v>
       </c>
       <c r="K25">
         <v>27314.0</v>
       </c>
       <c r="L25">
         <v>35829.0</v>
       </c>
       <c r="M25">
         <v>150852.0</v>
       </c>
       <c r="N25">
         <v>-16728409.0</v>
       </c>
       <c r="O25">
         <v>21982090.0</v>
       </c>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-532951.0</v>
       </c>
       <c r="E26">
         <v>1220092.0</v>
       </c>
       <c r="F26">
         <v>194496391.0</v>
       </c>
       <c r="G26">
         <v>41902026.0</v>
       </c>
       <c r="H26">
         <v>9248919.0</v>
       </c>
       <c r="I26">
         <v>81922675.0</v>
       </c>
       <c r="J26">
         <v>37594910.0</v>
       </c>
       <c r="K26">
         <v>12738940.0</v>
       </c>
       <c r="L26">
         <v>28505807.0</v>
       </c>
       <c r="M26">
         <v>10055006.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B27">
-        <v>6091413000000.0</v>
+        <v>6091413.0</v>
       </c>
       <c r="C27">
         <v>7973499.0</v>
       </c>
       <c r="D27">
         <v>5752771.0</v>
       </c>
       <c r="E27">
         <v>8288976.0</v>
       </c>
       <c r="F27">
         <v>7108027.0</v>
       </c>
       <c r="G27">
         <v>7083810.0</v>
       </c>
       <c r="H27">
         <v>8082751.0</v>
       </c>
       <c r="I27">
         <v>4144853.0</v>
       </c>
       <c r="J27">
         <v>2714841.0</v>
       </c>
       <c r="K27">
         <v>2759753.0</v>
       </c>
       <c r="L27">
         <v>2187102.0</v>
       </c>
       <c r="M27">
         <v>2037073.0</v>
       </c>
       <c r="N27">
         <v>1701713.0</v>
       </c>
       <c r="O27">
         <v>84401.0</v>
       </c>
       <c r="P27">
         <v>49592.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B28">
-        <v>1123556000000.0</v>
+        <v>1123556.0</v>
       </c>
       <c r="C28">
         <v>-171422.0</v>
       </c>
       <c r="D28">
         <v>-1270220.0</v>
       </c>
       <c r="E28">
         <v>1220092.0</v>
       </c>
       <c r="F28">
         <v>194496391.0</v>
       </c>
       <c r="G28">
         <v>41902026.0</v>
       </c>
       <c r="H28">
         <v>23575733.0</v>
       </c>
       <c r="I28">
         <v>80526842.0</v>
       </c>
       <c r="J28">
         <v>37428980.0</v>
       </c>
       <c r="K28">
         <v>12738941.0</v>
       </c>
       <c r="L28">
         <v>28469571.0</v>
       </c>
       <c r="M28">
         <v>10055006.0</v>
       </c>
       <c r="N28">
         <v>3745317.0</v>
       </c>
       <c r="O28">
         <v>1750729.0</v>
       </c>
       <c r="P28"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B29">
-        <v>-33345682000000.0</v>
+        <v>-33345682.0</v>
       </c>
       <c r="C29">
         <v>-43208747.0</v>
       </c>
       <c r="D29">
         <v>-30326128.0</v>
       </c>
       <c r="E29">
         <v>-56637187.0</v>
       </c>
       <c r="F29">
         <v>-42555907.0</v>
       </c>
       <c r="G29">
         <v>-37493455.0</v>
       </c>
       <c r="H29">
         <v>-44984226.0</v>
       </c>
       <c r="I29">
         <v>-29857131.0</v>
       </c>
       <c r="J29">
         <v>-19222862.0</v>
       </c>
       <c r="K29">
         <v>-15147512.0</v>
       </c>
       <c r="L29">
         <v>-9311753.0</v>
       </c>
       <c r="M29">
         <v>-4775994.0</v>
       </c>
       <c r="N29">
         <v>-1706601.0</v>
       </c>
       <c r="O29">
         <v>-778046.0</v>
       </c>
       <c r="P29">
         <v>-2392760.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B30">
-        <v>47736288000000.0</v>
+        <v>47736288.0</v>
       </c>
       <c r="C30">
         <v>-44915755.0</v>
       </c>
       <c r="D30">
         <v>30000000.0</v>
       </c>
       <c r="E30">
         <v>-29954530.0</v>
       </c>
       <c r="F30">
         <v>-7806.0</v>
       </c>
       <c r="G30">
         <v>29023910.0</v>
       </c>
       <c r="H30">
         <v>18476851.0</v>
       </c>
       <c r="I30">
         <v>-23335576.0</v>
       </c>
       <c r="J30">
         <v>-10197842.0</v>
       </c>
@@ -17749,1149 +18267,1183 @@
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB30"/>
+  <dimension ref="A1:BD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B2">
-        <v>59340599000000.0</v>
+        <v>65002305.0</v>
       </c>
       <c r="C2">
+        <v>70041254.0</v>
+      </c>
+      <c r="D2">
+        <v>59340599.0</v>
+      </c>
+      <c r="E2">
         <v>41241269.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>50350617.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>54527092.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>68120029.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>71029723.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>52491900.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>142823016.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>143334888.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>151675561.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>165028105.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>144419364.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>128650541.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>42012015.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>158909328.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>104790989.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>241368688.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>249739010.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>138442379.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>77858311.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>86175507.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>60688834.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>38542971.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>44425830.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>51604203.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>39399564.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>44297555.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>47357472.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>18008652.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>24605674.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>20963541.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>20023337.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>33103849.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>14609742.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>19302850.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>12015061.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>14568508.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>17607522.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>10148524.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>14648866.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>30618365.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>33569784.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>15721097.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>8527304.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>10142137.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>11535788.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>2145621.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>3262354.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>2764455.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1343641.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1676053.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1223638.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>133309.0</v>
       </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>23098</v>
       </c>
       <c r="C3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
         <v>2</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>3</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>4</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>16317</v>
       </c>
       <c r="O3">
         <v>2</v>
       </c>
       <c r="P3">
+        <v>16317</v>
+      </c>
+      <c r="Q3">
+        <v>2</v>
+      </c>
+      <c r="R3">
         <v>0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>16321</v>
       </c>
-      <c r="R3">
-[...2 lines deleted...]
-      <c r="S3">
+      <c r="T3">
+        <v>1</v>
+      </c>
+      <c r="U3">
         <v>16317</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>16317</v>
-      </c>
-[...4 lines deleted...]
-        <v>7806</v>
       </c>
       <c r="W3">
         <v>7806</v>
       </c>
       <c r="X3">
         <v>7806</v>
       </c>
       <c r="Y3">
+        <v>7806</v>
+      </c>
+      <c r="Z3">
+        <v>7806</v>
+      </c>
+      <c r="AA3">
         <v>0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>9529</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>9530</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>4604</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>4925</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>14584</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>47619</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>61757</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>139006</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>13167</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>12000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>12000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>11592</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>11810</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>12000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>2576</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>9234</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>86119</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>54243</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>30435</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>1441</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>7955</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>6107</v>
-      </c>
-[...4 lines deleted...]
-        <v>7942</v>
       </c>
       <c r="AX3">
         <v>0</v>
       </c>
       <c r="AY3">
-        <v>0</v>
+        <v>7942</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:54">
+      <c r="BC3">
+        <v>0</v>
+      </c>
+      <c r="BD3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4">
         <v>20608741.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>15768823.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>7638526.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-37897313.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-70881661.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-11577699.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-8370322.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>111296631.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>60584068.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-8317196.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>25486673.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>22145863.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-5882859.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-7178373.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>12204639.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-4897991.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-3059917.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>29348820.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-6597022.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>3642133.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>940204.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-13080512.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>18494107.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-4693108.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>7287789.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-2553447.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-3039014.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>7458998.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-4500342.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-15969499.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-2951419.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>17848687.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>7193793.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-1614833.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-1393651.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>9390167.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-1116733.0</v>
       </c>
-      <c r="AX4"/>
-      <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5">
         <v>3733114.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-2568508.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-101366.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1436352.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-2526926.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>2441480.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-1457065.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>4684347.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-3429586.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-3183684.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>492548.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-1134692.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>429321.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-858693.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>2542368.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>1488737.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-3626841.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>532939.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-309628.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>273993.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-647931.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>122760.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-620244.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-260800.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-42001.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>31524.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>9881.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-51234.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>288699.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>131781.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-362483.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-89776.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>55494.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-29956.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>69054.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-2592085.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>1329.0</v>
       </c>
-      <c r="AX5"/>
-      <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
-    </row>
-    <row r="6" spans="1:54">
+      <c r="BC5"/>
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B6">
-        <v>10700655000000.0</v>
+        <v>-19912519.0</v>
       </c>
       <c r="C6">
+        <v>-5038949.0</v>
+      </c>
+      <c r="D6">
+        <v>10700655.0</v>
+      </c>
+      <c r="E6">
         <v>18099330.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-9109348.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-4176475.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-13592937.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-2909694.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-21462177.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-90331116.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-511872.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-8340673.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-13352544.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>20608741.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>15768823.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>65138526.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-37897313.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-10881661.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-11577699.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-8370322.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>111296631.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>60584068.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-8317196.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>25486673.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>22145863.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-5882859.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-7178373.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>12204639.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-4897991.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-3059917.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>29348820.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-6597022.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>3642133.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>940204.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-13080512.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>18494107.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-4693108.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>7287789.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-2553447.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-3039014.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>7458998.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-4500342.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-15969499.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-2951419.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>17848687.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>7193793.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-1614833.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-1393651.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>9390167.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-1116733.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>497899.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>1420814.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-332412.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>452415.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>1090329.0</v>
       </c>
     </row>
-    <row r="7" spans="1:54">
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B7">
-        <v>-8168000.0</v>
+        <v>-852856.0</v>
       </c>
       <c r="C7">
+        <v>-786883.0</v>
+      </c>
+      <c r="D7">
+        <v>673.0</v>
+      </c>
+      <c r="E7">
         <v>-1761320.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1332252.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-4750003.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2865532.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>4320282.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>2113745.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-3386327.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>5916525.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-788201.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-6109059.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1841915.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-1278838.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-388103.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-3613402.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1836204.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>3048305.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>5791368.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>3371919.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-4772903.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>89774.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>667396.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-1995147.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-7591569.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-185505.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>8374096.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-1415264.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-4032425.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>1731064.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>1917583.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>1800872.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-451042.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>1367463.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-429105.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-674458.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-48449.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>43064.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>312141.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>320618.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-212850.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>809662.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-69522.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>154669.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-357984.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>359693.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>322428.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>27068.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-159416.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>256955.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>93011.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>1027.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-91370.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-431260.0</v>
       </c>
     </row>
-    <row r="8" spans="1:54">
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18902,90 +19454,88 @@
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
-[...4 lines deleted...]
-      </c>
+      <c r="AE9"/>
+      <c r="AF9"/>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
@@ -18993,95 +19543,97 @@
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
         <v>0.0</v>
       </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
         <v>0.0</v>
       </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
-      <c r="AX9"/>
-      <c r="AY9"/>
+      <c r="AX9">
+        <v>0.0</v>
+      </c>
+      <c r="AY9">
+        <v>0.0</v>
+      </c>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-    </row>
-    <row r="10" spans="1:54">
+      <c r="BC9"/>
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...4 lines deleted...]
-      </c>
+      <c r="AE10"/>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
@@ -19089,641 +19641,655 @@
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
-      <c r="AX10"/>
-      <c r="AY10"/>
+      <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
+        <v>0.0</v>
+      </c>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
-    </row>
-    <row r="11" spans="1:54">
+      <c r="BC10"/>
+      <c r="BD10"/>
+    </row>
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>-158869.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-1891199.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1289670.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-1797691.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-3538800.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>4363130.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>606825.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-626529.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>645870.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-1343317.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>3273458.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>174848.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-860455.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-8020890.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>673188.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>5831728.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-2904001.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-405584.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1198125.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>2227211.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>1526879.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>196889.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>1244703.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>191139.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-413658.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-6448.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>11540.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>302260.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>297196.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-426893.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>677881.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>292961.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>244445.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-413478.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>389649.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>253374.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>306798.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-175892.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>265000.0</v>
       </c>
-      <c r="AY11"/>
-      <c r="AZ11"/>
       <c r="BA11"/>
-      <c r="BB11">
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11">
         <v>90000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>1673881.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>4190356.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2821292.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2236771.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1294335.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1936578.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>984473.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1501135.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2425930.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2381656.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-3594710.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1657479.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1742389.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>8553652.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2015913.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>2105837.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2045115.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>7173667.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1017934.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1273720.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>984784.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>868415.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>592172.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>659339.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>605234.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>858096.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>600039.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>877027.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>673579.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>609108.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>547172.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>536269.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>463588.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>640073.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>465178.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>457788.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>748421.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>365686.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
-    </row>
-    <row r="13" spans="1:54">
+      <c r="BC12"/>
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>-5950190.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-5950190.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-105537.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-1430804.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-1434797.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>413076.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2496535.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>6417897.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>2726049.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-4839856.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-167964.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>760185.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-1138939.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-7856164.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-421444.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>10500003.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-100172.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-4391343.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>2122889.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-722662.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>2617636.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-1068968.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-510071.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-151691.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-742217.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-42001.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>1038692.0</v>
       </c>
-      <c r="AM13"/>
-      <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>26959.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>550332.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
-    </row>
-    <row r="14" spans="1:54">
+      <c r="BC13"/>
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B14">
-        <v>1085388184000.0</v>
+        <v>70706.0</v>
       </c>
       <c r="C14">
+        <v>66599.0</v>
+      </c>
+      <c r="D14">
+        <v>65116.0</v>
+      </c>
+      <c r="E14">
         <v>63683.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>62282.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>60912.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>64373.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>62987.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>61631.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>60632.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>66469.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>64999.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>64339.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>66972.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>66643.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>65310.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>64012.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>62741.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>61271.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>68352.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>66694.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>67863.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-161585.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>73119.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>72647.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>72040.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>24021.0</v>
       </c>
       <c r="AB14">
         <v>24021.0</v>
       </c>
       <c r="AC14">
+        <v>24021.0</v>
+      </c>
+      <c r="AD14">
+        <v>24021.0</v>
+      </c>
+      <c r="AE14">
         <v>24242.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>22842.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>18879.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>17876.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>11406.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>7922.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>9964.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>10303.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>9660.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>9338.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>9337.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>9015.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>8102.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>8129.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>6647.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>2750.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>1252.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>730.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>339.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>32790.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>87980.0</v>
       </c>
-      <c r="AX14"/>
-      <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
-      <c r="BB14">
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14">
         <v>934.0</v>
       </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15">
         <v>1041967.05</v>
       </c>
-      <c r="K15"/>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...4 lines deleted...]
-      </c>
+      <c r="AE15"/>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -19731,223 +20297,235 @@
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15"/>
+      <c r="AX15">
+        <v>0.0</v>
+      </c>
+      <c r="AY15">
+        <v>0.0</v>
+      </c>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-    </row>
-    <row r="16" spans="1:54">
+      <c r="BC15"/>
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B16">
-        <v>70041254000000.0</v>
+        <v>45089786.0</v>
       </c>
       <c r="C16">
+        <v>65002305.0</v>
+      </c>
+      <c r="D16">
+        <v>70041254.0</v>
+      </c>
+      <c r="E16">
         <v>59340599.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>41241269.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>50350617.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>54527092.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>68120029.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>31029723.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>52491900.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>142823016.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>143334888.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>151675561.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>165028105.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>144419364.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>107150541.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>121012015.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>93909328.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>229790989.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>241368688.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>249739010.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>138442379.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>77858311.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>86175507.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>60688834.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>38542971.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>44425830.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>51604203.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>39399564.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>44297555.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>47357472.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>18008652.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>24605674.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>20963541.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>20023337.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>33103849.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>14609742.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>19302850.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>12015061.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>14568508.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>17607522.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>10148524.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>14648866.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>30618365.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>33569784.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>15721097.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>8527304.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>10142137.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>11535788.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>2145621.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>3262354.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>2764455.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>1343641.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>1676053.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>1223638.0</v>
       </c>
     </row>
-    <row r="17" spans="1:54">
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19958,1890 +20536,1958 @@
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B18">
-        <v>28195241505000.0</v>
+        <v>-4612520.0</v>
       </c>
       <c r="C18">
-        <v>-7021420.0</v>
+        <v>-5110089.0</v>
       </c>
       <c r="D18">
+        <v>-5299345.0</v>
+      </c>
+      <c r="E18">
+        <v>-7021416.0</v>
+      </c>
+      <c r="F18">
         <v>-8555222.0</v>
       </c>
-      <c r="E18">
-[...2 lines deleted...]
-      <c r="F18">
+      <c r="G18">
+        <v>-12469699.0</v>
+      </c>
+      <c r="H18">
         <v>-12036845.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-7974915.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-13224300.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-9972687.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>500440.0</v>
       </c>
-      <c r="K18">
-[...2 lines deleted...]
-      <c r="L18">
+      <c r="M18">
+        <v>-8024910.0</v>
+      </c>
+      <c r="N18">
         <v>-13357840.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-9443820.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-11231177.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-12574220.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-19958593.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-12889520.0</v>
       </c>
-      <c r="R18">
-[...2 lines deleted...]
-      <c r="S18">
+      <c r="T18">
+        <v>-11577700.0</v>
+      </c>
+      <c r="U18">
         <v>-8434100.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-9072367.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-13479547.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-8317197.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-6237452.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-7579054.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-15359752.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-11216794.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-8315046.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-12815483.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-12636903.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-7982759.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-7736291.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-6307448.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-8093599.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-5031684.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-4705604.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-5311898.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-4198435.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-3897652.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-3503568.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-3255700.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-4490592.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-2897006.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-2937181.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-1632261.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-1845305.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-1614834.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-1216876.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-894454.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-1063892.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-601149.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-516686.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-290745.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-298021.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-160400.0</v>
       </c>
     </row>
-    <row r="19" spans="1:54">
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>166</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
+        <v>16000000.0</v>
+      </c>
+      <c r="E19">
         <v>25000000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-554126.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>7290414.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-1563871.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>5262615.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-18237879.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-30376620.0</v>
       </c>
-      <c r="J19">
-[...4 lines deleted...]
-      </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19">
+        <v>0.0</v>
+      </c>
+      <c r="N19">
+        <v>0.0</v>
+      </c>
+      <c r="O19">
         <v>30000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>27000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>19015976.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-17938720.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-58015469.0</v>
       </c>
       <c r="S19">
         <v>-58015469.0</v>
       </c>
       <c r="T19">
         <v>-58015469.0</v>
       </c>
       <c r="U19">
+        <v>-58015469.0</v>
+      </c>
+      <c r="V19">
+        <v>-58015469.0</v>
+      </c>
+      <c r="W19">
         <v>-7806.0</v>
       </c>
-      <c r="V19">
-[...2 lines deleted...]
-      <c r="W19">
+      <c r="X19">
+        <v>0.0</v>
+      </c>
+      <c r="Y19">
         <v>5500000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>17300000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>6223910.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-4262530.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>5605799.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>7926630.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>8607017.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-28957778.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>26317.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>918364.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>4940487.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-8096808.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-3627932.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>648524.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>903133.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>1319947.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>566662.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-2100033.0</v>
       </c>
-      <c r="AO19"/>
-      <c r="AP19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-12950137.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-12950137.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...4 lines deleted...]
-      </c>
+      <c r="N20"/>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
+      <c r="V20">
         <v>119762161.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21">
         <v>14728470.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-1656.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1395833.0</v>
       </c>
       <c r="AF21">
         <v>-1395833.0</v>
       </c>
       <c r="AG21">
         <v>-1395833.0</v>
       </c>
       <c r="AH21">
         <v>-1395833.0</v>
       </c>
-      <c r="AI21"/>
-      <c r="AJ21"/>
+      <c r="AI21">
+        <v>-1395833.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-1395833.0</v>
+      </c>
       <c r="AK21"/>
-      <c r="AL21">
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21">
         <v>-1395833.0</v>
       </c>
-      <c r="AM21"/>
-      <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-1395833.0</v>
       </c>
-      <c r="AQ21"/>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-    </row>
-    <row r="22" spans="1:54">
+      <c r="BC21"/>
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B22">
-        <v>23164777374000.0</v>
+        <v>-5450273.0</v>
       </c>
       <c r="C22">
+        <v>-3452619.0</v>
+      </c>
+      <c r="D22">
+        <v>-6461507.0</v>
+      </c>
+      <c r="E22">
         <v>-7688341.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-9767312.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-9929501.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-15808767.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-15112983.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-16847572.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-8082122.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-4752962.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-8186871.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-8986998.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-15615679.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-12902162.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-14553231.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-17780951.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-16788292.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-15754547.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-15794955.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-14936910.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-11289862.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-11292180.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-8873173.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-7520216.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-9868160.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-13160623.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-18715015.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-13327165.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-15624028.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-10633184.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-10812565.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-9050433.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-8397063.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-6954510.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-4986198.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-5308760.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-5091121.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-4651429.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-4778052.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-4302617.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-4967352.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-4355856.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-3365686.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-2232186.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-2136559.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-2444679.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-2009207.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-1135146.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>401773.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>9295206.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>9308983.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-1568784.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-3974933.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-21742452.0</v>
       </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>-15300000.0</v>
+      </c>
+      <c r="C23">
+        <v>71140000000.0</v>
+      </c>
+      <c r="D23">
         <v>-2005617994000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="E23"/>
+      <c r="F23">
         <v>1002808997000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1002810000000.0</v>
       </c>
-      <c r="F23">
-[...2 lines deleted...]
-      <c r="G23">
+      <c r="H23">
+        <v>-342500.0</v>
+      </c>
+      <c r="I23">
         <v>-197392.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-18237879.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>18191.0</v>
       </c>
-      <c r="J23">
-[...2 lines deleted...]
-      <c r="K23">
+      <c r="L23">
+        <v>-1012312.0</v>
+      </c>
+      <c r="M23">
         <v>-532951.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>5292.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>52559.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-1123427.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1196768.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-17938720.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>23324.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>4684775315220.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>63778.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>606837.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4014165.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1055174.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>50149.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>80159.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1162392.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>14844158.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>77505.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-400000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-1481447.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>42614.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>856607.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>4801481.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-72824.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-60719.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-32387.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>891541.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1319947.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-36236.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>45986.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-9750.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-14238.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-21998.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-30435.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-1441.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1395833.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-62409.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>52841.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-52841.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-78099.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2000000.0</v>
       </c>
-      <c r="AZ23"/>
-      <c r="BA23">
+      <c r="BB23"/>
+      <c r="BC23">
         <v>750436.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1250729.0</v>
       </c>
     </row>
-    <row r="24" spans="1:54">
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>170</v>
+      </c>
+      <c r="B24">
+        <v>-23097.0</v>
+      </c>
       <c r="C24"/>
-      <c r="D24"/>
+      <c r="D24">
+        <v>-1973296027000.0</v>
+      </c>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24">
         <v>-2.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-18237879.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-30376.62</v>
       </c>
-      <c r="J24"/>
-      <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24"/>
       <c r="O24">
+        <v>30000.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24">
         <v>19015.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-17938.72</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-58015469.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-7806000000.0</v>
       </c>
-      <c r="S24"/>
-[...3 lines deleted...]
-      </c>
+      <c r="U24"/>
       <c r="V24"/>
       <c r="W24">
+        <v>-7806.0</v>
+      </c>
+      <c r="X24"/>
+      <c r="Y24">
         <v>5500000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>17300000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>6223910.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-9529.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>5675527.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>7926630.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>9169379.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-262966000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>26317.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>918364.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>4940487.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-11810000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-3627932.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>648524.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>903133.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>2013914.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>566662.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-2100033.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-9234.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-13036256.0</v>
       </c>
-      <c r="AQ24">
-[...4 lines deleted...]
-      </c>
       <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
+        <v>0.0</v>
+      </c>
+      <c r="AU24">
         <v>-1441.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-14062.0</v>
       </c>
-      <c r="AU24">
-[...4 lines deleted...]
-      </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24"/>
+      <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24">
+        <v>0.0</v>
+      </c>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
-    </row>
-    <row r="25" spans="1:54">
+      <c r="BC24"/>
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B25">
-        <v>7499593918000.0</v>
+        <v>1643000.0</v>
       </c>
       <c r="C25">
+        <v>50368.0</v>
+      </c>
+      <c r="D25">
+        <v>6292.0</v>
+      </c>
+      <c r="E25">
         <v>-216192.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-379009.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-75120.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-421322.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-470997.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-487631.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-113707.0</v>
       </c>
-      <c r="J25">
-[...2 lines deleted...]
-      <c r="K25">
+      <c r="L25">
+        <v>70749.0</v>
+      </c>
+      <c r="M25">
         <v>95943.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>100341.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>72618.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>61888.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>65034.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>77413.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>79570.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>82799.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>82799.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>102368.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>141505.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1895769.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>141506.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>141505.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>141505.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1309971837050.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-18073.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-21072.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>6424117.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>47714.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>3870.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>3869.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>3869.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>4753.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5196.0</v>
       </c>
       <c r="AK25">
         <v>5196.0</v>
       </c>
       <c r="AL25">
+        <v>5196.0</v>
+      </c>
+      <c r="AM25">
+        <v>5196.0</v>
+      </c>
+      <c r="AN25">
         <v>6383.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>6977.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>6976.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>6978.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>7768.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9353.0</v>
       </c>
       <c r="AS25">
         <v>9354.0</v>
       </c>
       <c r="AT25">
+        <v>9353.0</v>
+      </c>
+      <c r="AU25">
+        <v>9354.0</v>
+      </c>
+      <c r="AV25">
         <v>12199.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>18222.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-534797.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>87980.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-10526549.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-10572330.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>652635.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>3717835.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>21840905.0</v>
       </c>
     </row>
-    <row r="26" spans="1:54">
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
         <v>532.95</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-532951.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>52559.0</v>
       </c>
       <c r="N26"/>
       <c r="O26">
-        <v>1196768.0</v>
+        <v>52559.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26">
-        <v>23324.0</v>
+        <v>1196768.0</v>
       </c>
       <c r="R26"/>
       <c r="S26">
+        <v>23324.0</v>
+      </c>
+      <c r="T26"/>
+      <c r="U26">
         <v>63778.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>120368998.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>74063615.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>1.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>4889685.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>5147065.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>3252983.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>8333106.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>115688.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-7482.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>807607.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>67642190.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>1155952.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>9031217.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>4093316.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>75249.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>26888362.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>48208.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>10583091.0</v>
       </c>
-      <c r="AL26">
-[...2 lines deleted...]
-      <c r="AM26">
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
         <v>-65872.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>12768745.0</v>
       </c>
-      <c r="AO26">
-[...2 lines deleted...]
-      <c r="AP26">
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>-1.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-14238.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>19480948.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>9039098.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>1.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>62409.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>10231780.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>3773.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26"/>
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B27">
-        <v>-3554509803000.0</v>
+        <v>1643000.0</v>
       </c>
       <c r="C27">
+        <v>-987554.0</v>
+      </c>
+      <c r="D27">
+        <v>1090081.0</v>
+      </c>
+      <c r="E27">
         <v>2580754.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>196565.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2224013.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1263339.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>3225794.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1935529.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1548837.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>-800341.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>789216.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1573540.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>4190356.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2821292.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2236771.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1294335.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1936578.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>984473.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1418336.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2323562.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>2381656.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1630290.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1757479.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1742389.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1953652.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>1948761.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>2152938.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>2094963.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>1886089.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>1017934.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1273720.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>984784.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>868415.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>592172.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>659339.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>605234.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>858096.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>600039.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>877027.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>673579.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>609108.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>547172.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>536269.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>463588.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>640073.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>465178.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>457788.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>748421.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>365686.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>373239.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>653650.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>624377.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>50447.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>36173.0</v>
       </c>
     </row>
-    <row r="28" spans="1:54">
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>-15300000.0</v>
+      </c>
+      <c r="C28">
+        <v>71140.0</v>
+      </c>
+      <c r="D28">
         <v>-2005617994000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>120746.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1002808997000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1002810.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>7779.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-197392.0</v>
       </c>
-      <c r="H28">
-[...2 lines deleted...]
-      <c r="I28">
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
         <v>18191.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-1012312.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-315759.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>52559.0</v>
       </c>
       <c r="N28">
         <v>5292.0</v>
       </c>
       <c r="O28">
+        <v>52559.0</v>
+      </c>
+      <c r="P28">
+        <v>5292.0</v>
+      </c>
+      <c r="Q28">
         <v>1196768.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1196768.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>23324.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1.9449619650361E+14</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>63778.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>120368998.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>74063615.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>26224125.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>12424917.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3252983.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>8333106.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>14844158.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-9138.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>407607.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>66289357.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1112952.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>9031217.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>4093316.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>47980.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>26827643.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-29734.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>10583091.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>36068.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-102108.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>12814731.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-9750.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-36237.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-14238.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>19480948.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>9039098.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-176775.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>10284621.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-52841.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1099048.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1937500.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-41667.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>750436.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1250729.0</v>
       </c>
     </row>
-    <row r="29" spans="1:54">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B29">
-        <v>28195241505000.0</v>
+        <v>-4589422.0</v>
       </c>
       <c r="C29">
+        <v>-5110089.0</v>
+      </c>
+      <c r="D29">
+        <v>-5299345.0</v>
+      </c>
+      <c r="E29">
         <v>-7021416.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-8555222.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-12469699.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-12036845.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-7974917.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-13224298.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-9972687.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>500440.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-8024914.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-13357836.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-9443818.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-11231177.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-12574218.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-19958593.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-12873199.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-11577699.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-8434100.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-9072367.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-13471741.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-8317197.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-6237452.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-7579054.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-15359752.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-11226323.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-8315046.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-12810879.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-12631978.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-7968175.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-7688672.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-6245691.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-7954593.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-5018517.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-4705604.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-5311898.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-4186843.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-3909462.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-3503568.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-3253124.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-4481358.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-2983125.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-2882938.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-1601826.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-1843864.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-1606879.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-1210769.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-894454.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-1063892.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-601149.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-516686.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-290745.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-298021.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-160400.0</v>
       </c>
     </row>
-    <row r="30" spans="1:54">
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B30">
-        <v>1973312027000.0</v>
-[...1 lines deleted...]
-      <c r="C30">
+        <v>-23097.0</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30">
+        <v>16000000.0</v>
+      </c>
+      <c r="E30">
         <v>25000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-554126.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>7290414.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-1563871.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>5262615.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-18237879.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-30376620.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30">
         <v>30000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>27000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>19015976.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-17938720.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-7805992194.0</v>
       </c>
       <c r="S30">
         <v>-58031786.0</v>
       </c>
       <c r="T30">
+        <v>-7805992194.0</v>
+      </c>
+      <c r="U30">
         <v>-58031786.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
+        <v>-58031786.0</v>
+      </c>
+      <c r="W30">
         <v>-7806.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>29023880976090.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>5500000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>17300000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>6223910.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-4285156.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>5675527.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>7922026.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>9164454.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-28972362.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-21302.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>856607.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>4801481.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-8109975.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-3627932.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>648524.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>891541.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>1319947.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>566662.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-2102609.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-9234.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-12950137.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-54243.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-30435.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-1441.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-7955.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-6107.0</v>
       </c>
-      <c r="AV30">
-[...2 lines deleted...]
-      <c r="AW30">
+      <c r="AX30">
+        <v>0.0</v>
+      </c>
+      <c r="AY30">
         <v>-7942.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>