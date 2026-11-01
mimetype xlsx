--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -1083,51 +1083,53 @@
         <v>406000000.0</v>
       </c>
       <c r="E7">
         <v>430000000.0</v>
       </c>
       <c r="F7">
         <v>406000000.0</v>
       </c>
       <c r="G7">
         <v>385000000.0</v>
       </c>
       <c r="H7">
         <v>341000000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>84000000.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
         <v>18</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>20000000.0</v>
+      </c>
       <c r="C8">
         <v>20000000.0</v>
       </c>
       <c r="D8">
         <v>20000000.0</v>
       </c>
       <c r="E8">
         <v>20000000.0</v>
       </c>
       <c r="F8">
         <v>20000000.0</v>
       </c>
       <c r="G8">
         <v>20000000.0</v>
       </c>
       <c r="H8">
         <v>20000000.0</v>
       </c>
       <c r="I8">
         <v>20000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
@@ -1557,51 +1559,53 @@
         <v>27999000000.0</v>
       </c>
       <c r="G23">
         <v>27600000000.0</v>
       </c>
       <c r="H23">
         <v>27655000000.0</v>
       </c>
       <c r="I23">
         <v>27062000000.0</v>
       </c>
       <c r="J23">
         <v>27388000000.0</v>
       </c>
       <c r="K23">
         <v>27740000000.0</v>
       </c>
       <c r="L23">
         <v>28202000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
         <v>34</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>4162000000.0</v>
+      </c>
       <c r="C24">
         <v>4538000000.0</v>
       </c>
       <c r="D24">
         <v>4594000000.0</v>
       </c>
       <c r="E24">
         <v>4541000000.0</v>
       </c>
       <c r="F24">
         <v>3966000000.0</v>
       </c>
       <c r="G24">
         <v>3949000000.0</v>
       </c>
       <c r="H24">
         <v>3218000000.0</v>
       </c>
       <c r="I24">
         <v>1831000000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
@@ -1613,51 +1617,53 @@
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25">
         <v>4305000000.0</v>
       </c>
       <c r="G25">
         <v>4264000000.0</v>
       </c>
       <c r="H25">
         <v>3498000000.0</v>
       </c>
       <c r="I25">
         <v>89000000.0</v>
       </c>
       <c r="J25">
         <v>84000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
         <v>36</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>600000000.0</v>
+      </c>
       <c r="C26">
         <v>751000000.0</v>
       </c>
       <c r="D26">
         <v>319000000.0</v>
       </c>
       <c r="E26">
         <v>108000000.0</v>
       </c>
       <c r="F26">
         <v>52000000.0</v>
       </c>
       <c r="G26">
         <v>40000000.0</v>
       </c>
       <c r="H26">
         <v>59000000.0</v>
       </c>
       <c r="I26">
         <v>46000000.0</v>
       </c>
       <c r="J26">
         <v>51000000.0</v>
       </c>
       <c r="K26"/>
@@ -1699,51 +1705,53 @@
         <v>2904000000.0</v>
       </c>
       <c r="G28">
         <v>2939000000.0</v>
       </c>
       <c r="H28">
         <v>2982000000.0</v>
       </c>
       <c r="I28">
         <v>-91000000.0</v>
       </c>
       <c r="J28">
         <v>-23000000.0</v>
       </c>
       <c r="K28">
         <v>87000000.0</v>
       </c>
       <c r="L28">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
         <v>39</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>26765000000.0</v>
+      </c>
       <c r="C29">
         <v>26192000000.0</v>
       </c>
       <c r="D29">
         <v>25353000000.0</v>
       </c>
       <c r="E29">
         <v>24315000000.0</v>
       </c>
       <c r="F29">
         <v>23329000000.0</v>
       </c>
       <c r="G29">
         <v>22933000000.0</v>
       </c>
       <c r="H29">
         <v>22766000000.0</v>
       </c>
       <c r="I29">
         <v>23081000000.0</v>
       </c>
       <c r="J29">
         <v>23094000000.0</v>
       </c>
       <c r="K29"/>
@@ -1981,52 +1989,56 @@
         <v>399000000.0</v>
       </c>
       <c r="G36">
         <v>389000000.0</v>
       </c>
       <c r="H36">
         <v>433000000.0</v>
       </c>
       <c r="I36">
         <v>450000000.0</v>
       </c>
       <c r="J36">
         <v>528000000.0</v>
       </c>
       <c r="K36">
         <v>269000000.0</v>
       </c>
       <c r="L36">
         <v>336000000.0</v>
       </c>
     </row>
     <row r="37" spans="1:12">
       <c r="A37" t="s">
         <v>47</v>
       </c>
-      <c r="B37"/>
-      <c r="C37"/>
+      <c r="B37">
+        <v>1000000.0</v>
+      </c>
+      <c r="C37">
+        <v>0.0</v>
+      </c>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
     </row>
     <row r="38" spans="1:12">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38">
         <v>-10028160.0</v>
       </c>
       <c r="E38">
         <v>833000000.0</v>
       </c>
       <c r="F38">
         <v>1365000000.0</v>
       </c>
@@ -2201,51 +2213,53 @@
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
     </row>
     <row r="44" spans="1:12">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
     </row>
     <row r="45" spans="1:12">
       <c r="A45" t="s">
         <v>55</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>8858000000.0</v>
+      </c>
       <c r="C45">
         <v>8037000000.0</v>
       </c>
       <c r="D45">
         <v>7698000000.0</v>
       </c>
       <c r="E45">
         <v>4416000000.0</v>
       </c>
       <c r="F45">
         <v>6732000000.0</v>
       </c>
       <c r="G45">
         <v>3783000000.0</v>
       </c>
       <c r="H45">
         <v>3437000000.0</v>
       </c>
       <c r="I45">
         <v>2879000000.0</v>
       </c>
       <c r="J45">
         <v>2560000000.0</v>
       </c>
       <c r="K45"/>
@@ -2347,51 +2361,53 @@
       </c>
       <c r="L48">
         <v>23810000000.0</v>
       </c>
     </row>
     <row r="49" spans="1:12">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
     </row>
     <row r="50" spans="1:12">
       <c r="A50" t="s">
         <v>60</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>569000000.0</v>
+      </c>
       <c r="C50">
         <v>101000000.0</v>
       </c>
       <c r="D50">
         <v>135000000.0</v>
       </c>
       <c r="E50">
         <v>97000000.0</v>
       </c>
       <c r="F50">
         <v>107000000.0</v>
       </c>
       <c r="G50">
         <v>162000000.0</v>
       </c>
       <c r="H50">
         <v>245000000.0</v>
       </c>
       <c r="I50">
         <v>1735000000.0</v>
       </c>
       <c r="J50">
         <v>65000000.0</v>
       </c>
       <c r="K50"/>
@@ -3329,51 +3345,53 @@
       </c>
       <c r="AB7">
         <v>341000000.0</v>
       </c>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
     </row>
     <row r="8" spans="1:38">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8">
         <v>20000000.0</v>
       </c>
       <c r="C8">
         <v>20000000.0</v>
       </c>
-      <c r="D8"/>
+      <c r="D8">
+        <v>20000000.0</v>
+      </c>
       <c r="E8">
         <v>20000000.0</v>
       </c>
       <c r="F8">
         <v>20000000.0</v>
       </c>
       <c r="G8">
         <v>20000000.0</v>
       </c>
       <c r="H8">
         <v>20000000.0</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>20000000.0</v>
       </c>
       <c r="K8">
         <v>20000000.0</v>
       </c>
       <c r="L8">
         <v>20000000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
@@ -4641,51 +4659,53 @@
         <v>27062000000.0</v>
       </c>
       <c r="AG23">
         <v>26483000000.0</v>
       </c>
       <c r="AH23"/>
       <c r="AI23">
         <v>23029000000.0</v>
       </c>
       <c r="AJ23">
         <v>27388000000.0</v>
       </c>
       <c r="AK23"/>
       <c r="AL23"/>
     </row>
     <row r="24" spans="1:38">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24">
         <v>4149000000.0</v>
       </c>
       <c r="C24">
         <v>4157000000.0</v>
       </c>
-      <c r="D24"/>
+      <c r="D24">
+        <v>4162000000.0</v>
+      </c>
       <c r="E24">
         <v>4163000000.0</v>
       </c>
       <c r="F24">
         <v>4664000000.0</v>
       </c>
       <c r="G24">
         <v>4596000000.0</v>
       </c>
       <c r="H24">
         <v>4538000000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>4550000000.0</v>
       </c>
       <c r="K24">
         <v>4553000000.0</v>
       </c>
       <c r="L24">
         <v>4594000000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
@@ -4791,51 +4811,53 @@
         <v>3498000000.0</v>
       </c>
       <c r="AC25">
         <v>3468000000.0</v>
       </c>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
     </row>
     <row r="26" spans="1:38">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26">
         <v>768000000.0</v>
       </c>
       <c r="C26">
         <v>800000000.0</v>
       </c>
-      <c r="D26"/>
+      <c r="D26">
+        <v>600000000.0</v>
+      </c>
       <c r="E26">
         <v>740000000.0</v>
       </c>
       <c r="F26">
         <v>763000000.0</v>
       </c>
       <c r="G26">
         <v>498000000.0</v>
       </c>
       <c r="H26">
         <v>751000000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26">
         <v>412000000.0</v>
       </c>
       <c r="K26">
         <v>389000000.0</v>
       </c>
       <c r="L26">
         <v>319000000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
@@ -5033,51 +5055,53 @@
         <v>-91000000.0</v>
       </c>
       <c r="AG28">
         <v>63000000.0</v>
       </c>
       <c r="AH28"/>
       <c r="AI28">
         <v>172000000.0</v>
       </c>
       <c r="AJ28">
         <v>23000000.0</v>
       </c>
       <c r="AK28"/>
       <c r="AL28"/>
     </row>
     <row r="29" spans="1:38">
       <c r="A29" t="s">
         <v>39</v>
       </c>
       <c r="B29">
         <v>26311000000.0</v>
       </c>
       <c r="C29">
         <v>26857000000.0</v>
       </c>
-      <c r="D29"/>
+      <c r="D29">
+        <v>26765000000.0</v>
+      </c>
       <c r="E29">
         <v>26817000000.0</v>
       </c>
       <c r="F29">
         <v>26849000000.0</v>
       </c>
       <c r="G29">
         <v>26696000000.0</v>
       </c>
       <c r="H29">
         <v>26192000000.0</v>
       </c>
       <c r="I29"/>
       <c r="J29">
         <v>25627000000.0</v>
       </c>
       <c r="K29">
         <v>25518000000.0</v>
       </c>
       <c r="L29">
         <v>25353000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
@@ -5773,55 +5797,65 @@
         <v>808000000.0</v>
       </c>
       <c r="AE36">
         <v>-258000000.0</v>
       </c>
       <c r="AF36">
         <v>450000000.0</v>
       </c>
       <c r="AG36">
         <v>963000000.0</v>
       </c>
       <c r="AH36"/>
       <c r="AI36">
         <v>-172000000.0</v>
       </c>
       <c r="AJ36">
         <v>1238000000.0</v>
       </c>
       <c r="AK36"/>
       <c r="AL36"/>
     </row>
     <row r="37" spans="1:38">
       <c r="A37" t="s">
         <v>47</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>1000000.0</v>
+      </c>
+      <c r="C37">
+        <v>1000000.0</v>
+      </c>
+      <c r="D37">
+        <v>1000000.0</v>
+      </c>
+      <c r="E37">
+        <v>2000000.0</v>
+      </c>
+      <c r="F37">
+        <v>16000000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
@@ -6373,51 +6407,53 @@
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
     </row>
     <row r="45" spans="1:38">
       <c r="A45" t="s">
         <v>55</v>
       </c>
       <c r="B45">
         <v>5257000000.0</v>
       </c>
       <c r="C45">
         <v>5223000000.0</v>
       </c>
-      <c r="D45"/>
+      <c r="D45">
+        <v>8858000000.0</v>
+      </c>
       <c r="E45">
         <v>5147000000.0</v>
       </c>
       <c r="F45">
         <v>5075000000.0</v>
       </c>
       <c r="G45">
         <v>4903000000.0</v>
       </c>
       <c r="H45">
         <v>8037000000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45">
         <v>4686000000.0</v>
       </c>
       <c r="K45">
         <v>4682000000.0</v>
       </c>
       <c r="L45">
         <v>7698000000.0</v>
       </c>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
@@ -6755,51 +6791,53 @@
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
     </row>
     <row r="50" spans="1:38">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50">
         <v>567000000.0</v>
       </c>
       <c r="C50">
         <v>568000000.0</v>
       </c>
-      <c r="D50"/>
+      <c r="D50">
+        <v>569000000.0</v>
+      </c>
       <c r="E50">
         <v>568000000.0</v>
       </c>
       <c r="F50">
         <v>71000000.0</v>
       </c>
       <c r="G50">
         <v>97000000.0</v>
       </c>
       <c r="H50">
         <v>101000000.0</v>
       </c>
       <c r="I50"/>
       <c r="J50">
         <v>136000000.0</v>
       </c>
       <c r="K50">
         <v>138000000.0</v>
       </c>
       <c r="L50">
         <v>135000000.0</v>
       </c>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
@@ -7989,173 +8027,173 @@
       </c>
       <c r="G2">
         <v>3893000000.0</v>
       </c>
       <c r="H2">
         <v>3846000000.0</v>
       </c>
       <c r="I2">
         <v>3961000000.0</v>
       </c>
       <c r="J2">
         <v>3588000000.0</v>
       </c>
       <c r="K2">
         <v>3485000000.0</v>
       </c>
       <c r="L2">
         <v>3394608088.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>100</v>
       </c>
       <c r="B3">
-        <v>1191000000.0</v>
+        <v>1335000000.0</v>
       </c>
       <c r="C3">
         <v>1228000000.0</v>
       </c>
       <c r="D3">
         <v>1221000000.0</v>
       </c>
       <c r="E3">
-        <v>1159842729.0</v>
+        <v>1123000000.0</v>
       </c>
       <c r="F3">
-        <v>1221593314.0</v>
+        <v>1219000000.0</v>
       </c>
       <c r="G3">
-        <v>1723367112.0</v>
+        <v>1623000000.0</v>
       </c>
       <c r="H3">
-        <v>1462426211.0</v>
+        <v>1425000000.0</v>
       </c>
       <c r="I3">
-        <v>1626140207.0</v>
+        <v>1622000000.0</v>
       </c>
       <c r="J3">
-        <v>1318072848.0</v>
+        <v>1305000000.0</v>
       </c>
       <c r="K3">
         <v>1249451304.0</v>
       </c>
       <c r="L3">
         <v>1212016489.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>102</v>
       </c>
       <c r="B5">
         <v>1160000000.0</v>
       </c>
       <c r="C5">
         <v>1448000000.0</v>
       </c>
       <c r="D5">
         <v>1021000000.0</v>
       </c>
       <c r="E5">
         <v>616586023.0</v>
       </c>
       <c r="F5">
         <v>539144545.0</v>
       </c>
       <c r="G5">
         <v>-542600486.0</v>
       </c>
       <c r="H5">
         <v>-206279066.0</v>
       </c>
       <c r="I5">
-        <v>-274001645.0</v>
+        <v>-274001644.0</v>
       </c>
       <c r="J5">
         <v>-101001753.0</v>
       </c>
       <c r="K5">
-        <v>-79484102.0</v>
+        <v>-82000000.0</v>
       </c>
       <c r="L5">
-        <v>354947685.0</v>
+        <v>354947684.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>103</v>
       </c>
       <c r="B6">
-        <v>2351000000.0</v>
+        <v>2495000000.0</v>
       </c>
       <c r="C6">
         <v>2676000000.0</v>
       </c>
       <c r="D6">
         <v>2242000000.0</v>
       </c>
       <c r="E6">
-        <v>1776428752.0</v>
+        <v>1739586023.0</v>
       </c>
       <c r="F6">
-        <v>1760737859.0</v>
+        <v>1758144545.0</v>
       </c>
       <c r="G6">
-        <v>1180766626.0</v>
+        <v>1080399514.0</v>
       </c>
       <c r="H6">
-        <v>1256147145.0</v>
+        <v>1218720934.0</v>
       </c>
       <c r="I6">
-        <v>1352138562.0</v>
+        <v>1347998356.0</v>
       </c>
       <c r="J6">
-        <v>1217071095.0</v>
+        <v>1203998247.0</v>
       </c>
       <c r="K6">
-        <v>1169967202.0</v>
+        <v>1167451304.0</v>
       </c>
       <c r="L6">
-        <v>1566964174.0</v>
+        <v>1566964173.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
         <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
@@ -9177,141 +9215,141 @@
       </c>
       <c r="AG2">
         <v>1194000000.0</v>
       </c>
       <c r="AH2">
         <v>942000000.0</v>
       </c>
       <c r="AI2">
         <v>908000000.0</v>
       </c>
       <c r="AJ2">
         <v>941000000.0</v>
       </c>
       <c r="AK2">
         <v>-7309874000.0</v>
       </c>
       <c r="AL2">
         <v>3749316000.0</v>
       </c>
     </row>
     <row r="3" spans="1:38">
       <c r="A3" t="s">
         <v>100</v>
       </c>
       <c r="B3">
-        <v>263000000.0</v>
+        <v>793000000.0</v>
       </c>
       <c r="C3">
         <v>278483222.0</v>
       </c>
       <c r="D3">
-        <v>257000000.0</v>
+        <v>476000000.0</v>
       </c>
       <c r="E3">
         <v>330564320.0</v>
       </c>
       <c r="F3">
         <v>362000000.0</v>
       </c>
       <c r="G3">
         <v>310000000.0</v>
       </c>
       <c r="H3">
-        <v>279000000.0</v>
+        <v>298521589.0</v>
       </c>
       <c r="I3">
-        <v>288000000.0</v>
+        <v>317981711.0</v>
       </c>
       <c r="J3">
         <v>311000000.0</v>
       </c>
       <c r="K3">
-        <v>287857964.0</v>
+        <v>296000000.0</v>
       </c>
       <c r="L3">
         <v>328780692.0</v>
       </c>
       <c r="M3">
-        <v>285000000.0</v>
+        <v>299296492.0</v>
       </c>
       <c r="N3">
         <v>297000000.0</v>
       </c>
       <c r="O3">
-        <v>303186980.0</v>
+        <v>302000000.0</v>
       </c>
       <c r="P3">
-        <v>319000000.0</v>
+        <v>276000000.0</v>
       </c>
       <c r="Q3">
-        <v>253663285.0</v>
+        <v>263000000.0</v>
       </c>
       <c r="R3">
-        <v>324039950.0</v>
+        <v>321000000.0</v>
       </c>
       <c r="S3">
-        <v>263139494.0</v>
+        <v>263000000.0</v>
       </c>
       <c r="T3">
-        <v>260700534.0</v>
+        <v>258000000.0</v>
       </c>
       <c r="U3">
-        <v>424295316.0</v>
+        <v>431000000.0</v>
       </c>
       <c r="V3">
-        <v>242294930.0</v>
+        <v>246000000.0</v>
       </c>
       <c r="W3">
-        <v>273405882.0</v>
+        <v>284000000.0</v>
       </c>
       <c r="X3">
         <v>417000000.0</v>
       </c>
       <c r="Y3">
         <v>423000000.0</v>
       </c>
       <c r="Z3">
         <v>407000000.0</v>
       </c>
       <c r="AA3">
         <v>375000000.0</v>
       </c>
       <c r="AB3">
         <v>347000000.0</v>
       </c>
       <c r="AC3">
-        <v>335000000.0</v>
+        <v>384000000.0</v>
       </c>
       <c r="AD3">
-        <v>335000000.0</v>
+        <v>350000000.0</v>
       </c>
       <c r="AE3">
         <v>344000000.0</v>
       </c>
       <c r="AF3">
-        <v>314500000.0</v>
+        <v>338417599.0</v>
       </c>
       <c r="AG3">
         <v>693000000.0</v>
       </c>
       <c r="AH3">
         <v>317500000.0</v>
       </c>
       <c r="AI3">
         <v>317500000.0</v>
       </c>
       <c r="AJ3">
         <v>247000000.0</v>
       </c>
       <c r="AK3"/>
       <c r="AL3"/>
     </row>
     <row r="4" spans="1:38">
       <c r="A4" t="s">
         <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
@@ -9451,141 +9489,141 @@
       </c>
       <c r="AG5">
         <v>55000000.0</v>
       </c>
       <c r="AH5">
         <v>88000000.0</v>
       </c>
       <c r="AI5">
         <v>85000000.0</v>
       </c>
       <c r="AJ5">
         <v>48000000.0</v>
       </c>
       <c r="AK5">
         <v>-1333000000.0</v>
       </c>
       <c r="AL5">
         <v>463000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" t="s">
         <v>103</v>
       </c>
       <c r="B6">
-        <v>270000000.0</v>
+        <v>800000000.0</v>
       </c>
       <c r="C6">
         <v>564811041.0</v>
       </c>
       <c r="D6">
-        <v>521000000.0</v>
+        <v>740000000.0</v>
       </c>
       <c r="E6">
         <v>664564320.0</v>
       </c>
       <c r="F6">
         <v>612000000.0</v>
       </c>
       <c r="G6">
         <v>773000000.0</v>
       </c>
       <c r="H6">
-        <v>616000000.0</v>
+        <v>635521589.0</v>
       </c>
       <c r="I6">
-        <v>629000000.0</v>
+        <v>658981711.0</v>
       </c>
       <c r="J6">
         <v>641000000.0</v>
       </c>
       <c r="K6">
-        <v>656161084.0</v>
+        <v>664303120.0</v>
       </c>
       <c r="L6">
         <v>543780692.0</v>
       </c>
       <c r="M6">
-        <v>570000000.0</v>
+        <v>584296492.0</v>
       </c>
       <c r="N6">
         <v>558000000.0</v>
       </c>
       <c r="O6">
-        <v>565949029.0</v>
+        <v>564762049.0</v>
       </c>
       <c r="P6">
-        <v>503000000.0</v>
+        <v>460000000.0</v>
       </c>
       <c r="Q6">
-        <v>277442141.0</v>
+        <v>286778856.0</v>
       </c>
       <c r="R6">
-        <v>503725653.0</v>
+        <v>500685703.0</v>
       </c>
       <c r="S6">
-        <v>492260958.0</v>
+        <v>492121464.0</v>
       </c>
       <c r="T6">
-        <v>431469483.0</v>
+        <v>428768949.0</v>
       </c>
       <c r="U6">
-        <v>432170871.0</v>
+        <v>438875555.0</v>
       </c>
       <c r="V6">
-        <v>459966386.0</v>
+        <v>463671456.0</v>
       </c>
       <c r="W6">
-        <v>408183428.0</v>
+        <v>418777546.0</v>
       </c>
       <c r="X6">
         <v>552000000.0</v>
       </c>
       <c r="Y6">
         <v>287355446.0</v>
       </c>
       <c r="Z6">
         <v>-65000000.0</v>
       </c>
       <c r="AA6">
         <v>337273203.0</v>
       </c>
       <c r="AB6">
         <v>274000000.0</v>
       </c>
       <c r="AC6">
-        <v>306325753.0</v>
+        <v>355325753.0</v>
       </c>
       <c r="AD6">
-        <v>362000000.0</v>
+        <v>377000000.0</v>
       </c>
       <c r="AE6">
         <v>288300894.0</v>
       </c>
       <c r="AF6">
-        <v>201500000.0</v>
+        <v>225417599.0</v>
       </c>
       <c r="AG6">
         <v>748000000.0</v>
       </c>
       <c r="AH6">
         <v>405500000.0</v>
       </c>
       <c r="AI6">
         <v>402500000.0</v>
       </c>
       <c r="AJ6">
         <v>295000000.0</v>
       </c>
       <c r="AK6"/>
       <c r="AL6"/>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" t="s">
         <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
@@ -12331,54 +12369,54 @@
       <c r="C14">
         <v>1228000000.0</v>
       </c>
       <c r="D14">
         <v>1221000000.0</v>
       </c>
       <c r="E14">
         <v>1123000000.0</v>
       </c>
       <c r="F14">
         <v>1219000000.0</v>
       </c>
       <c r="G14">
         <v>1623000000.0</v>
       </c>
       <c r="H14">
         <v>1425000000.0</v>
       </c>
       <c r="I14">
         <v>1622000000.0</v>
       </c>
       <c r="J14">
         <v>1305000000.0</v>
       </c>
       <c r="K14">
-        <v>1289000000.0</v>
+        <v>1249451304.0</v>
       </c>
       <c r="L14">
-        <v>1258000000.0</v>
+        <v>1212016489.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
         <v>143</v>
       </c>
       <c r="B15">
         <v>166000000.0</v>
       </c>
       <c r="C15">
         <v>130000000.0</v>
       </c>
       <c r="D15">
         <v>116000000.0</v>
       </c>
       <c r="E15">
         <v>100000000.0</v>
       </c>
       <c r="F15">
         <v>54000000.0</v>
       </c>
       <c r="G15">
         <v>54000000.0</v>
       </c>
       <c r="H15">
@@ -12693,54 +12731,54 @@
       <c r="C25">
         <v>-368000000.0</v>
       </c>
       <c r="D25">
         <v>-377784690.0</v>
       </c>
       <c r="E25">
         <v>18000000.0</v>
       </c>
       <c r="F25">
         <v>-116000000.0</v>
       </c>
       <c r="G25">
         <v>-225000000.0</v>
       </c>
       <c r="H25">
         <v>-208000000.0</v>
       </c>
       <c r="I25">
         <v>-355000000.0</v>
       </c>
       <c r="J25">
         <v>53000000.0</v>
       </c>
       <c r="K25">
-        <v>79000000.0</v>
+        <v>118548696.0</v>
       </c>
       <c r="L25">
-        <v>-179443245.0</v>
+        <v>-133459734.0</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
         <v>153</v>
       </c>
       <c r="B26">
         <v>-723000000.0</v>
       </c>
       <c r="C26">
         <v>-47000000.0</v>
       </c>
       <c r="D26">
         <v>-49000000.0</v>
       </c>
       <c r="E26">
         <v>-50000000.0</v>
       </c>
       <c r="F26">
         <v>-22000000.0</v>
       </c>
       <c r="G26">
         <v>-16000000.0</v>
       </c>
       <c r="H26"/>
@@ -14080,141 +14118,141 @@
         <v>-111000000.0</v>
       </c>
       <c r="AB13">
         <v>99000000.0</v>
       </c>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13">
         <v>204000000.0</v>
       </c>
       <c r="AL13">
         <v>-105000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:38">
       <c r="A14" t="s">
         <v>142</v>
       </c>
       <c r="B14">
-        <v>288000000.0</v>
+        <v>793000000.0</v>
       </c>
       <c r="C14">
         <v>278483222.0</v>
       </c>
       <c r="D14">
-        <v>190000000.0</v>
+        <v>476000000.0</v>
       </c>
       <c r="E14">
         <v>330564320.0</v>
       </c>
       <c r="F14">
         <v>362000000.0</v>
       </c>
       <c r="G14">
         <v>310000000.0</v>
       </c>
       <c r="H14">
         <v>298521589.0</v>
       </c>
       <c r="I14">
         <v>317981711.0</v>
       </c>
       <c r="J14">
-        <v>309000000.0</v>
+        <v>311000000.0</v>
       </c>
       <c r="K14">
         <v>296000000.0</v>
       </c>
       <c r="L14">
         <v>328780692.0</v>
       </c>
       <c r="M14">
-        <v>299171878.0</v>
+        <v>299296492.0</v>
       </c>
       <c r="N14">
         <v>299000000.0</v>
       </c>
       <c r="O14">
-        <v>299000000.0</v>
+        <v>302000000.0</v>
       </c>
       <c r="P14">
         <v>276000000.0</v>
       </c>
       <c r="Q14">
         <v>263000000.0</v>
       </c>
       <c r="R14">
         <v>321000000.0</v>
       </c>
       <c r="S14">
         <v>263000000.0</v>
       </c>
       <c r="T14">
         <v>258000000.0</v>
       </c>
       <c r="U14">
         <v>431000000.0</v>
       </c>
       <c r="V14">
         <v>246000000.0</v>
       </c>
       <c r="W14">
         <v>284000000.0</v>
       </c>
       <c r="X14">
         <v>417000000.0</v>
       </c>
       <c r="Y14">
         <v>423000000.0</v>
       </c>
       <c r="Z14">
         <v>407000000.0</v>
       </c>
       <c r="AA14">
         <v>375000000.0</v>
       </c>
       <c r="AB14">
         <v>347000000.0</v>
       </c>
       <c r="AC14">
         <v>384000000.0</v>
       </c>
       <c r="AD14">
         <v>350000000.0</v>
       </c>
       <c r="AE14">
         <v>344000000.0</v>
       </c>
       <c r="AF14">
-        <v>-70000000.0</v>
+        <v>338417599.0</v>
       </c>
       <c r="AG14">
         <v>693000000.0</v>
       </c>
       <c r="AH14">
         <v>317500000.0</v>
       </c>
       <c r="AI14">
         <v>317500000.0</v>
       </c>
       <c r="AJ14">
         <v>247000000.0</v>
       </c>
       <c r="AK14">
         <v>1261000000.0</v>
       </c>
       <c r="AL14">
         <v>1258000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:38">
       <c r="A15" t="s">
         <v>143</v>
       </c>
       <c r="B15">
@@ -15126,141 +15164,141 @@
       </c>
       <c r="AG24">
         <v>-49000000.0</v>
       </c>
       <c r="AH24">
         <v>-48000000.0</v>
       </c>
       <c r="AI24">
         <v>-48000000.0</v>
       </c>
       <c r="AJ24">
         <v>-116000000.0</v>
       </c>
       <c r="AK24">
         <v>-32000000.0</v>
       </c>
       <c r="AL24">
         <v>-16000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:38">
       <c r="A25" t="s">
         <v>152</v>
       </c>
       <c r="B25">
-        <v>405000000.0</v>
+        <v>-100000000.0</v>
       </c>
       <c r="C25">
         <v>215726439.0</v>
       </c>
       <c r="D25">
-        <v>288000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="E25">
         <v>51218193.0</v>
       </c>
       <c r="F25">
         <v>8000000.0</v>
       </c>
       <c r="G25">
         <v>-155000000.0</v>
       </c>
       <c r="H25">
         <v>-66554016.0</v>
       </c>
       <c r="I25">
         <v>-22138920.0</v>
       </c>
       <c r="J25">
-        <v>48000000.0</v>
+        <v>46000000.0</v>
       </c>
       <c r="K25">
         <v>-14127037.0</v>
       </c>
       <c r="L25">
         <v>399633870.0</v>
       </c>
       <c r="M25">
-        <v>459024815.0</v>
+        <v>458900201.0</v>
       </c>
       <c r="N25">
         <v>-143000000.0</v>
       </c>
       <c r="O25">
-        <v>-1000000.0</v>
+        <v>-4000000.0</v>
       </c>
       <c r="P25">
         <v>136000000.0</v>
       </c>
       <c r="Q25">
         <v>-23000000.0</v>
       </c>
       <c r="R25">
         <v>-32000000.0</v>
       </c>
       <c r="S25">
         <v>-68000000.0</v>
       </c>
       <c r="T25">
         <v>-17000000.0</v>
       </c>
       <c r="U25">
         <v>-19000000.0</v>
       </c>
       <c r="V25">
         <v>-12000000.0</v>
       </c>
       <c r="W25">
         <v>-68000000.0</v>
       </c>
       <c r="X25">
         <v>-198000000.0</v>
       </c>
       <c r="Y25">
         <v>25000000.0</v>
       </c>
       <c r="Z25">
         <v>48000000.0</v>
       </c>
       <c r="AA25">
         <v>-69000000.0</v>
       </c>
       <c r="AB25">
         <v>-16000000.0</v>
       </c>
       <c r="AC25">
         <v>-149000000.0</v>
       </c>
       <c r="AD25">
         <v>58000000.0</v>
       </c>
       <c r="AE25">
         <v>66000000.0</v>
       </c>
       <c r="AF25">
-        <v>156000000.0</v>
+        <v>-252417599.0</v>
       </c>
       <c r="AG25">
         <v>-134000000.0</v>
       </c>
       <c r="AH25">
         <v>24000000.0</v>
       </c>
       <c r="AI25">
         <v>12500000.0</v>
       </c>
       <c r="AJ25">
         <v>-273000000.0</v>
       </c>
       <c r="AK25"/>
       <c r="AL25"/>
     </row>
     <row r="26" spans="1:38">
       <c r="A26" t="s">
         <v>153</v>
       </c>
       <c r="B26">
         <v>-289000000.0</v>
       </c>
       <c r="C26">
         <v>-73543104.0</v>