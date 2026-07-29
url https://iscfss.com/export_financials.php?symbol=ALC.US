--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -9044,54 +9044,58 @@
         <v>908000000.0</v>
       </c>
       <c r="AI2">
         <v>941000000.0</v>
       </c>
       <c r="AJ2">
         <v>-7309874000.0</v>
       </c>
       <c r="AK2">
         <v>3749316000.0</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>99</v>
       </c>
       <c r="B3">
         <v>278483222.0</v>
       </c>
       <c r="C3">
         <v>257000000.0</v>
       </c>
       <c r="D3">
         <v>330564320.0</v>
       </c>
-      <c r="E3"/>
-      <c r="F3"/>
+      <c r="E3">
+        <v>362000000.0</v>
+      </c>
+      <c r="F3">
+        <v>310000000.0</v>
+      </c>
       <c r="G3">
-        <v>341142036.0</v>
+        <v>279000000.0</v>
       </c>
       <c r="H3">
         <v>288000000.0</v>
       </c>
       <c r="I3">
         <v>311000000.0</v>
       </c>
       <c r="J3">
         <v>287857964.0</v>
       </c>
       <c r="K3">
         <v>328780692.0</v>
       </c>
       <c r="L3">
         <v>285000000.0</v>
       </c>
       <c r="M3">
         <v>297000000.0</v>
       </c>
       <c r="N3">
         <v>303186980.0</v>
       </c>
       <c r="O3">
         <v>319000000.0</v>
       </c>
@@ -9186,77 +9190,81 @@
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" t="s">
         <v>101</v>
       </c>
       <c r="B5">
-        <v>410860810.0</v>
+        <v>286327819.0</v>
       </c>
       <c r="C5">
         <v>264000000.0</v>
       </c>
       <c r="D5">
         <v>334000000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5"/>
+      <c r="E5">
+        <v>250000000.0</v>
+      </c>
+      <c r="F5">
+        <v>463000000.0</v>
+      </c>
       <c r="G5">
-        <v>417696880.0</v>
+        <v>337000000.0</v>
       </c>
       <c r="H5">
-        <v>332000000.0</v>
+        <v>341000000.0</v>
       </c>
       <c r="I5">
         <v>330000000.0</v>
       </c>
       <c r="J5">
         <v>368303120.0</v>
       </c>
       <c r="K5">
-        <v>226563616.0</v>
+        <v>215000000.0</v>
       </c>
       <c r="L5">
-        <v>293000000.0</v>
+        <v>285000000.0</v>
       </c>
       <c r="M5">
         <v>261000000.0</v>
       </c>
       <c r="N5">
         <v>262762049.0</v>
       </c>
       <c r="O5">
         <v>184000000.0</v>
       </c>
       <c r="P5">
         <v>23778856.0</v>
       </c>
       <c r="Q5">
         <v>179685703.0</v>
       </c>
       <c r="R5">
         <v>229121464.0</v>
       </c>
       <c r="S5">
         <v>170768949.0</v>
       </c>
       <c r="T5">
         <v>7875555.0</v>
       </c>
@@ -9295,81 +9303,81 @@
       </c>
       <c r="AF5">
         <v>55000000.0</v>
       </c>
       <c r="AG5">
         <v>88000000.0</v>
       </c>
       <c r="AH5">
         <v>85000000.0</v>
       </c>
       <c r="AI5">
         <v>48000000.0</v>
       </c>
       <c r="AJ5">
         <v>-1333000000.0</v>
       </c>
       <c r="AK5">
         <v>463000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" t="s">
         <v>102</v>
       </c>
       <c r="B6">
-        <v>689344032.0</v>
+        <v>564811041.0</v>
       </c>
       <c r="C6">
         <v>521000000.0</v>
       </c>
       <c r="D6">
         <v>664564320.0</v>
       </c>
       <c r="E6">
-        <v>250000000.0</v>
+        <v>612000000.0</v>
       </c>
       <c r="F6">
-        <v>463000000.0</v>
+        <v>773000000.0</v>
       </c>
       <c r="G6">
-        <v>397000000.0</v>
+        <v>616000000.0</v>
       </c>
       <c r="H6">
-        <v>620000000.0</v>
+        <v>629000000.0</v>
       </c>
       <c r="I6">
         <v>641000000.0</v>
       </c>
       <c r="J6">
         <v>656161084.0</v>
       </c>
       <c r="K6">
-        <v>215000000.0</v>
+        <v>543780692.0</v>
       </c>
       <c r="L6">
-        <v>578000000.0</v>
+        <v>570000000.0</v>
       </c>
       <c r="M6">
         <v>558000000.0</v>
       </c>
       <c r="N6">
         <v>565949029.0</v>
       </c>
       <c r="O6">
         <v>503000000.0</v>
       </c>
       <c r="P6">
         <v>277442141.0</v>
       </c>
       <c r="Q6">
         <v>503725653.0</v>
       </c>
       <c r="R6">
         <v>492260958.0</v>
       </c>
       <c r="S6">
         <v>431469483.0</v>
       </c>
       <c r="T6">
         <v>432170871.0</v>
       </c>
@@ -11757,51 +11765,51 @@
       </c>
       <c r="G2">
         <v>822000000.0</v>
       </c>
       <c r="H2">
         <v>227000000.0</v>
       </c>
       <c r="I2">
         <v>172000000.0</v>
       </c>
       <c r="J2">
         <v>162000000.0</v>
       </c>
       <c r="K2">
         <v>285000000.0</v>
       </c>
       <c r="L2">
         <v>316152328.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>130</v>
       </c>
       <c r="B3">
-        <v>543000000</v>
+        <v>663000000</v>
       </c>
       <c r="C3">
         <v>670000000</v>
       </c>
       <c r="D3">
         <v>851000000</v>
       </c>
       <c r="E3">
         <v>745000000</v>
       </c>
       <c r="F3">
         <v>1180000000</v>
       </c>
       <c r="G3">
         <v>567000000</v>
       </c>
       <c r="H3">
         <v>676000000</v>
       </c>
       <c r="I3">
         <v>712000000</v>
       </c>
       <c r="J3">
         <v>496000000</v>
       </c>
@@ -11865,51 +11873,51 @@
       </c>
       <c r="G6">
         <v>735000000.0</v>
       </c>
       <c r="H6">
         <v>595000000.0</v>
       </c>
       <c r="I6">
         <v>55000000.0</v>
       </c>
       <c r="J6">
         <v>10000000.0</v>
       </c>
       <c r="K6">
         <v>-123000000.0</v>
       </c>
       <c r="L6">
         <v>-31152328.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>134</v>
       </c>
       <c r="B7">
-        <v>-300000000.0</v>
+        <v>-240000000.0</v>
       </c>
       <c r="C7">
         <v>-189000000.0</v>
       </c>
       <c r="D7">
         <v>-431215310.0</v>
       </c>
       <c r="E7">
         <v>-527000000.0</v>
       </c>
       <c r="F7">
         <v>-314000000.0</v>
       </c>
       <c r="G7">
         <v>-45000000.0</v>
       </c>
       <c r="H7">
         <v>-48000000.0</v>
       </c>
       <c r="I7">
         <v>80000000.0</v>
       </c>
       <c r="J7">
         <v>-84000000.0</v>
       </c>
@@ -12085,51 +12093,51 @@
       <c r="F13">
         <v>88000000.0</v>
       </c>
       <c r="G13">
         <v>-23000000.0</v>
       </c>
       <c r="H13">
         <v>8000000.0</v>
       </c>
       <c r="I13">
         <v>66000000.0</v>
       </c>
       <c r="J13">
         <v>57000000.0</v>
       </c>
       <c r="K13">
         <v>204000000.0</v>
       </c>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
         <v>141</v>
       </c>
       <c r="B14">
-        <v>1191000000.0</v>
+        <v>1335000000.0</v>
       </c>
       <c r="C14">
         <v>1228000000.0</v>
       </c>
       <c r="D14">
         <v>1221000000.0</v>
       </c>
       <c r="E14">
         <v>1123000000.0</v>
       </c>
       <c r="F14">
         <v>1219000000.0</v>
       </c>
       <c r="G14">
         <v>1623000000.0</v>
       </c>
       <c r="H14">
         <v>1425000000.0</v>
       </c>
       <c r="I14">
         <v>1622000000.0</v>
       </c>
       <c r="J14">
         <v>1305000000.0</v>
       </c>
@@ -12209,51 +12217,51 @@
       <c r="L16">
         <v>285000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
         <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
         <v>145</v>
       </c>
       <c r="B18">
-        <v>1728000000.0</v>
+        <v>1608000000.0</v>
       </c>
       <c r="C18">
         <v>1407000000.0</v>
       </c>
       <c r="D18">
         <v>537000000.0</v>
       </c>
       <c r="E18">
         <v>472000000.0</v>
       </c>
       <c r="F18">
         <v>165000000.0</v>
       </c>
       <c r="G18">
         <v>256000000.0</v>
       </c>
       <c r="H18">
         <v>244000000.0</v>
       </c>
       <c r="I18">
         <v>428000000.0</v>
       </c>
       <c r="J18">
         <v>722000000.0</v>
       </c>
@@ -12374,124 +12382,124 @@
       </c>
       <c r="H22">
         <v>-656000000.0</v>
       </c>
       <c r="I22">
         <v>-227000000.0</v>
       </c>
       <c r="J22">
         <v>256000000.0</v>
       </c>
       <c r="K22">
         <v>-170000000.0</v>
       </c>
       <c r="L22">
         <v>296270697.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
         <v>149</v>
       </c>
       <c r="B23">
         <v>-134000000.0</v>
       </c>
       <c r="C23">
-        <v>-55000000.0</v>
+        <v>-8000000.0</v>
       </c>
       <c r="D23">
         <v>-39000000.0</v>
       </c>
       <c r="E23">
         <v>2428000000.0</v>
       </c>
       <c r="F23">
         <v>3000000.0</v>
       </c>
       <c r="G23">
         <v>-54000000.0</v>
       </c>
       <c r="H23">
         <v>-2701000000.0</v>
       </c>
       <c r="I23">
         <v>-72043443.0</v>
       </c>
       <c r="J23">
         <v>-426888057.0</v>
       </c>
       <c r="K23">
         <v>-399135223.0</v>
       </c>
       <c r="L23">
         <v>-839754281.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
         <v>150</v>
       </c>
       <c r="B24">
-        <v>-109000000.0</v>
+        <v>-123000000.0</v>
       </c>
       <c r="C24">
         <v>-205000000.0</v>
       </c>
       <c r="D24">
         <v>-177304042.0</v>
       </c>
       <c r="E24">
         <v>-485000000.0</v>
       </c>
       <c r="F24">
         <v>-18000000.0</v>
       </c>
       <c r="G24">
         <v>-82000000.0</v>
       </c>
       <c r="H24">
         <v>-1000000.0</v>
       </c>
       <c r="I24">
         <v>6949317.0</v>
       </c>
       <c r="J24">
         <v>1000000.0</v>
       </c>
       <c r="K24">
         <v>-14568112.0</v>
       </c>
       <c r="L24">
         <v>3847671.0</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
         <v>151</v>
       </c>
       <c r="B25">
-        <v>400000000.0</v>
+        <v>-146000000.0</v>
       </c>
       <c r="C25">
         <v>-368000000.0</v>
       </c>
       <c r="D25">
         <v>-377784690.0</v>
       </c>
       <c r="E25">
         <v>18000000.0</v>
       </c>
       <c r="F25">
         <v>-116000000.0</v>
       </c>
       <c r="G25">
         <v>-225000000.0</v>
       </c>
       <c r="H25">
         <v>-208000000.0</v>
       </c>
       <c r="I25">
         <v>-355000000.0</v>
       </c>
       <c r="J25">
         <v>53000000.0</v>
       </c>
@@ -12922,84 +12930,84 @@
         <v>139000000.0</v>
       </c>
       <c r="AF2">
         <v>151000000.0</v>
       </c>
       <c r="AG2">
         <v>822000000.0</v>
       </c>
       <c r="AH2">
         <v>172000000.0</v>
       </c>
       <c r="AI2">
         <v>136000000.0</v>
       </c>
       <c r="AJ2"/>
       <c r="AK2"/>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>130</v>
       </c>
       <c r="B3">
         <v>136299882</v>
       </c>
       <c r="C3">
-        <v>169000000</v>
+        <v>201000000</v>
       </c>
       <c r="D3">
         <v>160081505</v>
       </c>
       <c r="E3">
-        <v>102000000</v>
+        <v>133000000</v>
       </c>
       <c r="F3">
-        <v>106000000</v>
+        <v>140000000</v>
       </c>
       <c r="G3">
         <v>149761251</v>
       </c>
       <c r="H3">
         <v>111492814</v>
       </c>
       <c r="I3">
         <v>120000000</v>
       </c>
       <c r="J3">
         <v>143000000</v>
       </c>
       <c r="K3">
         <v>369974690</v>
       </c>
       <c r="L3">
         <v>137873992</v>
       </c>
       <c r="M3">
         <v>117000000</v>
       </c>
       <c r="N3">
-        <v>104000000</v>
+        <v>129000000</v>
       </c>
       <c r="O3">
         <v>255000000</v>
       </c>
       <c r="P3">
         <v>230000000</v>
       </c>
       <c r="Q3">
         <v>130000000</v>
       </c>
       <c r="R3">
         <v>130000000</v>
       </c>
       <c r="S3">
         <v>345000000</v>
       </c>
       <c r="T3">
         <v>202000000</v>
       </c>
       <c r="U3">
         <v>511000000</v>
       </c>
       <c r="V3">
         <v>122000000</v>
       </c>
@@ -13236,93 +13244,93 @@
       </c>
       <c r="AI6">
         <v>36000000.0</v>
       </c>
       <c r="AJ6">
         <v>-123000000.0</v>
       </c>
       <c r="AK6">
         <v>-31000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" t="s">
         <v>134</v>
       </c>
       <c r="B7">
         <v>-269658049.0</v>
       </c>
       <c r="C7">
         <v>81000000.0</v>
       </c>
       <c r="D7">
         <v>78863708.0</v>
       </c>
       <c r="E7">
-        <v>-144000000.0</v>
+        <v>-102000000.0</v>
       </c>
       <c r="F7">
-        <v>-322000000.0</v>
+        <v>-224000000.0</v>
       </c>
       <c r="G7">
         <v>-43396662.0</v>
       </c>
       <c r="H7">
         <v>159929258.0</v>
       </c>
       <c r="I7">
-        <v>-29000000.0</v>
+        <v>-84000000.0</v>
       </c>
       <c r="J7">
         <v>-318872963.0</v>
       </c>
       <c r="K7">
         <v>5572036.0</v>
       </c>
       <c r="L7">
         <v>225845995.0</v>
       </c>
       <c r="M7">
         <v>-135000000.0</v>
       </c>
       <c r="N7">
         <v>-427000000.0</v>
       </c>
       <c r="O7">
         <v>-73000000.0</v>
       </c>
       <c r="P7">
         <v>-18000000.0</v>
       </c>
       <c r="Q7">
         <v>-68000000.0</v>
       </c>
       <c r="R7">
         <v>-363000000.0</v>
       </c>
       <c r="S7">
-        <v>-140000000.0</v>
+        <v>-32000000.0</v>
       </c>
       <c r="T7">
         <v>-6000000.0</v>
       </c>
       <c r="U7">
         <v>-80000000.0</v>
       </c>
       <c r="V7">
         <v>-196000000.0</v>
       </c>
       <c r="W7">
         <v>88000000.0</v>
       </c>
       <c r="X7">
         <v>20000000.0</v>
       </c>
       <c r="Y7">
         <v>49000000.0</v>
       </c>
       <c r="Z7">
         <v>-232000000.0</v>
       </c>
       <c r="AA7">
         <v>97000000.0</v>
       </c>
@@ -13398,51 +13406,51 @@
       <c r="A9" t="s">
         <v>136</v>
       </c>
       <c r="B9">
         <v>-55892759.0</v>
       </c>
       <c r="C9">
         <v>90000000.0</v>
       </c>
       <c r="D9">
         <v>80677691.0</v>
       </c>
       <c r="E9">
         <v>-109000000.0</v>
       </c>
       <c r="F9">
         <v>-56000000.0</v>
       </c>
       <c r="G9">
         <v>-68399456.0</v>
       </c>
       <c r="H9">
         <v>140169765.0</v>
       </c>
       <c r="I9">
-        <v>-31119620.0</v>
+        <v>-28000000.0</v>
       </c>
       <c r="J9">
         <v>-85291248.0</v>
       </c>
       <c r="K9">
         <v>-4680519.0</v>
       </c>
       <c r="L9">
         <v>33197188.0</v>
       </c>
       <c r="M9">
         <v>-57000000.0</v>
       </c>
       <c r="N9">
         <v>-81000000.0</v>
       </c>
       <c r="O9">
         <v>-57000000.0</v>
       </c>
       <c r="P9">
         <v>-13000000.0</v>
       </c>
       <c r="Q9">
         <v>-47000000.0</v>
       </c>
@@ -13511,51 +13519,51 @@
       <c r="A10" t="s">
         <v>137</v>
       </c>
       <c r="B10">
         <v>-74523679.0</v>
       </c>
       <c r="C10">
         <v>176000000.0</v>
       </c>
       <c r="D10">
         <v>-65877437.0</v>
       </c>
       <c r="E10">
         <v>-38000000.0</v>
       </c>
       <c r="F10">
         <v>-69000000.0</v>
       </c>
       <c r="G10">
         <v>42364940.0</v>
       </c>
       <c r="H10">
         <v>-18284717.0</v>
       </c>
       <c r="I10">
-        <v>-42254200.0</v>
+        <v>-41000000.0</v>
       </c>
       <c r="J10">
         <v>-29076562.0</v>
       </c>
       <c r="K10">
         <v>8254746.0</v>
       </c>
       <c r="L10">
         <v>-75814366.0</v>
       </c>
       <c r="M10">
         <v>-78000000.0</v>
       </c>
       <c r="N10">
         <v>-120000000.0</v>
       </c>
       <c r="O10">
         <v>-30000000.0</v>
       </c>
       <c r="P10">
         <v>-69000000.0</v>
       </c>
       <c r="Q10">
         <v>-76000000.0</v>
       </c>
@@ -13843,63 +13851,63 @@
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13">
         <v>204000000.0</v>
       </c>
       <c r="AK13">
         <v>-105000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" t="s">
         <v>141</v>
       </c>
       <c r="B14">
         <v>278483222.0</v>
       </c>
       <c r="C14">
         <v>190000000.0</v>
       </c>
       <c r="D14">
         <v>330564320.0</v>
       </c>
       <c r="E14">
-        <v>219000000.0</v>
+        <v>362000000.0</v>
       </c>
       <c r="F14">
         <v>310000000.0</v>
       </c>
       <c r="G14">
         <v>298521589.0</v>
       </c>
       <c r="H14">
         <v>317981711.0</v>
       </c>
       <c r="I14">
-        <v>311000000.0</v>
+        <v>309000000.0</v>
       </c>
       <c r="J14">
         <v>296000000.0</v>
       </c>
       <c r="K14">
         <v>328780692.0</v>
       </c>
       <c r="L14">
         <v>299171878.0</v>
       </c>
       <c r="M14">
         <v>299000000.0</v>
       </c>
       <c r="N14">
         <v>299000000.0</v>
       </c>
       <c r="O14">
         <v>276000000.0</v>
       </c>
       <c r="P14">
         <v>263000000.0</v>
       </c>
       <c r="Q14">
         <v>321000000.0</v>
       </c>
@@ -13998,51 +14006,51 @@
       <c r="M15">
         <v>116000000.0</v>
       </c>
       <c r="N15">
         <v>116000000.0</v>
       </c>
       <c r="O15">
         <v>294456.0</v>
       </c>
       <c r="P15">
         <v>155223.0</v>
       </c>
       <c r="Q15">
         <v>100947024.0</v>
       </c>
       <c r="R15">
         <v>100000000.0</v>
       </c>
       <c r="S15">
         <v>215727.0</v>
       </c>
       <c r="T15">
         <v>451698.0</v>
       </c>
       <c r="U15">
-        <v>53186691.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="V15">
         <v>54000000.0</v>
       </c>
       <c r="W15">
         <v>54000000.0</v>
       </c>
       <c r="X15">
         <v>54000000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
     </row>
     <row r="16" spans="1:37">
@@ -14183,84 +14191,84 @@
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" t="s">
         <v>145</v>
       </c>
       <c r="B18">
         <v>273580353.0</v>
       </c>
       <c r="C18">
-        <v>489000000.0</v>
+        <v>457000000.0</v>
       </c>
       <c r="D18">
         <v>538691597.0</v>
       </c>
       <c r="E18">
-        <v>403000000.0</v>
+        <v>372000000.0</v>
       </c>
       <c r="F18">
-        <v>278000000.0</v>
+        <v>244000000.0</v>
       </c>
       <c r="G18">
         <v>313179017.0</v>
       </c>
       <c r="H18">
         <v>613183382.0</v>
       </c>
       <c r="I18">
         <v>410000000.0</v>
       </c>
       <c r="J18">
         <v>198000000.0</v>
       </c>
       <c r="K18">
         <v>109395818.0</v>
       </c>
       <c r="L18">
         <v>363840512.0</v>
       </c>
       <c r="M18">
         <v>208000000.0</v>
       </c>
       <c r="N18">
-        <v>-19000000.0</v>
+        <v>-44000000.0</v>
       </c>
       <c r="O18">
         <v>90000000.0</v>
       </c>
       <c r="P18">
         <v>172000000.0</v>
       </c>
       <c r="Q18">
         <v>274000000.0</v>
       </c>
       <c r="R18">
         <v>-64000000.0</v>
       </c>
       <c r="S18">
         <v>42000000.0</v>
       </c>
       <c r="T18">
         <v>214000000.0</v>
       </c>
       <c r="U18">
         <v>-125000000.0</v>
       </c>
       <c r="V18">
         <v>34000000.0</v>
       </c>
@@ -14664,69 +14672,69 @@
       <c r="G23">
         <v>1290418.0</v>
       </c>
       <c r="H23">
         <v>-82846264.0</v>
       </c>
       <c r="I23">
         <v>-34414805.0</v>
       </c>
       <c r="J23">
         <v>10000000.0</v>
       </c>
       <c r="K23">
         <v>-33133750.0</v>
       </c>
       <c r="L23">
         <v>-16738590.0</v>
       </c>
       <c r="M23">
         <v>-29000000.0</v>
       </c>
       <c r="N23">
         <v>42000000.0</v>
       </c>
       <c r="O23">
-        <v>-35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="P23">
         <v>6155223.0</v>
       </c>
       <c r="Q23">
         <v>-40498898.0</v>
       </c>
       <c r="R23">
-        <v>-40000000.0</v>
+        <v>-42000000.0</v>
       </c>
       <c r="S23">
         <v>5215727.0</v>
       </c>
       <c r="T23">
         <v>2000000.0</v>
       </c>
       <c r="U23">
-        <v>-58000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="V23">
         <v>-8000000.0</v>
       </c>
       <c r="W23">
         <v>-23000000.0</v>
       </c>
       <c r="X23">
         <v>-30000000.0</v>
       </c>
       <c r="Y23">
         <v>-61000000.0</v>
       </c>
       <c r="Z23">
         <v>34000000.0</v>
       </c>
       <c r="AA23">
         <v>-19000000.0</v>
       </c>
       <c r="AB23">
         <v>-1509000000.0</v>
       </c>
       <c r="AC23">
         <v>-1589000000.0</v>
       </c>
@@ -14741,84 +14749,84 @@
       </c>
       <c r="AG23">
         <v>-149000000.0</v>
       </c>
       <c r="AH23">
         <v>-149000000.0</v>
       </c>
       <c r="AI23">
         <v>-122000000.0</v>
       </c>
       <c r="AJ23">
         <v>-409000000.0</v>
       </c>
       <c r="AK23">
         <v>-860000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" t="s">
         <v>150</v>
       </c>
       <c r="B24">
         <v>980574.0</v>
       </c>
       <c r="C24">
-        <v>-132000000.0</v>
+        <v>-31000000.0</v>
       </c>
       <c r="D24">
         <v>1327243.0</v>
       </c>
       <c r="E24">
-        <v>-52000000.0</v>
+        <v>-31000000.0</v>
       </c>
       <c r="F24">
-        <v>96000000.0</v>
+        <v>-44000000.0</v>
       </c>
       <c r="G24">
         <v>-9536992.0</v>
       </c>
       <c r="H24">
         <v>-153367387.0</v>
       </c>
       <c r="I24">
         <v>-28109480.0</v>
       </c>
       <c r="J24">
         <v>-106000000.0</v>
       </c>
       <c r="K24">
         <v>-10537843.0</v>
       </c>
       <c r="L24">
         <v>-28000000.0</v>
       </c>
       <c r="M24">
         <v>-296000000.0</v>
       </c>
       <c r="N24">
-        <v>-51000000.0</v>
+        <v>-25000000.0</v>
       </c>
       <c r="O24">
         <v>-501000000.0</v>
       </c>
       <c r="P24">
         <v>-70000000.0</v>
       </c>
       <c r="Q24">
         <v>-11000000.0</v>
       </c>
       <c r="R24">
         <v>-12000000.0</v>
       </c>
       <c r="S24">
         <v>-10467.0</v>
       </c>
       <c r="T24">
         <v>-44000000.0</v>
       </c>
       <c r="U24">
         <v>-397000000.0</v>
       </c>
       <c r="V24">
         <v>-14000000.0</v>
       </c>
@@ -14860,93 +14868,93 @@
       </c>
       <c r="AI24">
         <v>-116000000.0</v>
       </c>
       <c r="AJ24">
         <v>-32000000.0</v>
       </c>
       <c r="AK24">
         <v>-16000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" t="s">
         <v>151</v>
       </c>
       <c r="B25">
         <v>215726439.0</v>
       </c>
       <c r="C25">
         <v>288000000.0</v>
       </c>
       <c r="D25">
         <v>51218193.0</v>
       </c>
       <c r="E25">
-        <v>216000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="F25">
-        <v>7000000.0</v>
+        <v>-155000000.0</v>
       </c>
       <c r="G25">
         <v>-66554016.0</v>
       </c>
       <c r="H25">
         <v>-22138920.0</v>
       </c>
       <c r="I25">
-        <v>-66000000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="J25">
         <v>-14127037.0</v>
       </c>
       <c r="K25">
         <v>399633870.0</v>
       </c>
       <c r="L25">
         <v>459024815.0</v>
       </c>
       <c r="M25">
         <v>-143000000.0</v>
       </c>
       <c r="N25">
         <v>-1000000.0</v>
       </c>
       <c r="O25">
         <v>136000000.0</v>
       </c>
       <c r="P25">
         <v>-23000000.0</v>
       </c>
       <c r="Q25">
         <v>-32000000.0</v>
       </c>
       <c r="R25">
         <v>-68000000.0</v>
       </c>
       <c r="S25">
-        <v>91000000.0</v>
+        <v>-17000000.0</v>
       </c>
       <c r="T25">
         <v>-19000000.0</v>
       </c>
       <c r="U25">
         <v>-12000000.0</v>
       </c>
       <c r="V25">
         <v>-68000000.0</v>
       </c>
       <c r="W25">
         <v>-198000000.0</v>
       </c>
       <c r="X25">
         <v>25000000.0</v>
       </c>
       <c r="Y25">
         <v>48000000.0</v>
       </c>
       <c r="Z25">
         <v>-69000000.0</v>
       </c>
       <c r="AA25">
         <v>-16000000.0</v>
       </c>