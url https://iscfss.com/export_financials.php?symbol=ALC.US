--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -241,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2755,5024 +2758,5156 @@
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK62"/>
+  <dimension ref="A1:AL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
-      <c r="AJ1" t="s">
+      <c r="AK1" t="s">
         <v>10</v>
       </c>
-      <c r="AK1" t="s">
+      <c r="AL1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:37">
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
+        <v>968000000.0</v>
+      </c>
+      <c r="C2">
         <v>924008525.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>926000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>894050024.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>895000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>842000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>773000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>849000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>868000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>818000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>811000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>894000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>902000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>851000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>861000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>854000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>930000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>854000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>903000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>877000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>886000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>807000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>876000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>820000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>781000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>832000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>833000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>797000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>881000000.0</v>
       </c>
-      <c r="AD2"/>
-      <c r="AE2">
+      <c r="AE2"/>
+      <c r="AF2">
         <v>663000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>769000000.0</v>
       </c>
-      <c r="AG2"/>
       <c r="AH2"/>
-      <c r="AI2">
+      <c r="AI2"/>
+      <c r="AJ2">
         <v>672000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>607000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>493000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:37">
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
-    </row>
-    <row r="4" spans="1:37">
+      <c r="AL3"/>
+    </row>
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
+        <v>21575000000.0</v>
+      </c>
+      <c r="C5">
         <v>22232509802.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>22014000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>22042578595.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>22094000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>21983000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>21533000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>21369000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>20910806870.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>20807000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>20597022888.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>20116619957.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>19900189591.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>19801745476.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>19657000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>19627000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>19521000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>19466000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>19236000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>19073000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>19044000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>18893000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>18802000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>18636000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>18753000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>19151000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>19283000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>19821000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>19822000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>22639000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-11000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>43000000.0</v>
       </c>
-      <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>23029000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>87000000.0</v>
       </c>
-      <c r="AJ5"/>
       <c r="AK5"/>
-    </row>
-    <row r="6" spans="1:37">
+      <c r="AL5"/>
+    </row>
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
-    </row>
-    <row r="7" spans="1:37">
+      <c r="AL6"/>
+    </row>
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7">
+        <v>580000000.0</v>
+      </c>
+      <c r="C7">
         <v>528000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>509000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>507000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>516000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>501000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>497000000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>403000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>395000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>406000000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>430000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>400000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>410000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>413000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>406000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>387000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>386000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>398000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>385000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>366000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>361000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>334000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>341000000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8">
         <v>20000000.0</v>
       </c>
-      <c r="C8"/>
-      <c r="D8">
+      <c r="C8">
         <v>20000000.0</v>
       </c>
+      <c r="D8"/>
       <c r="E8">
         <v>20000000.0</v>
       </c>
       <c r="F8">
         <v>20000000.0</v>
       </c>
       <c r="G8">
         <v>20000000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="H8">
         <v>20000000.0</v>
       </c>
+      <c r="I8"/>
       <c r="J8">
         <v>20000000.0</v>
       </c>
       <c r="K8">
         <v>20000000.0</v>
       </c>
-      <c r="L8"/>
+      <c r="L8">
+        <v>20000000.0</v>
+      </c>
       <c r="M8"/>
       <c r="N8"/>
-      <c r="O8">
-[...1 lines deleted...]
-      </c>
+      <c r="O8"/>
       <c r="P8">
         <v>20000000.0</v>
       </c>
       <c r="Q8">
         <v>20000000.0</v>
       </c>
       <c r="R8">
         <v>20000000.0</v>
       </c>
       <c r="S8">
         <v>20000000.0</v>
       </c>
       <c r="T8">
         <v>20000000.0</v>
       </c>
       <c r="U8">
         <v>20000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>20000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-    </row>
-    <row r="10" spans="1:37">
+      <c r="AL9"/>
+    </row>
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
+        <v>1355000000.0</v>
+      </c>
+      <c r="C10">
         <v>1586600057.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1527000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1496409985.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1408000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1412000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1676000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1566000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1372000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1141000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1093629539.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1050197078.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>660375787.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>887107021.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>980000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1177000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1030000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>961000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1575000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1565000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1366000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1564000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1557000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1409000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1324000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>760000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>822000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>792000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>721000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-258000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>227000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>139000000.0</v>
       </c>
-      <c r="AG10"/>
-      <c r="AH10">
+      <c r="AH10"/>
+      <c r="AI10">
         <v>-172000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>172000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>162000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>285000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
-    </row>
-    <row r="12" spans="1:37">
+      <c r="AL11"/>
+    </row>
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
+        <v>1457000000.0</v>
+      </c>
+      <c r="C12">
         <v>1668041505.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1607000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1496409985.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1408000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1412000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1830000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1986000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1374000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1141000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1100627169.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1051196314.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>660375787.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>887107021.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>980000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1177000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1030000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>961000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1578000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1565000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1366000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1572000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1569000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1433000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1338000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>781000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>855000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>820000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>721000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>258000000.0</v>
       </c>
       <c r="AE12">
         <v>258000000.0</v>
       </c>
       <c r="AF12">
+        <v>258000000.0</v>
+      </c>
+      <c r="AG12">
         <v>139000000.0</v>
       </c>
-      <c r="AG12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH12"/>
       <c r="AI12">
         <v>172000000.0</v>
       </c>
-      <c r="AJ12"/>
+      <c r="AJ12">
+        <v>172000000.0</v>
+      </c>
       <c r="AK12"/>
-    </row>
-    <row r="13" spans="1:37">
+      <c r="AL12"/>
+    </row>
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13">
+        <v>20000000.0</v>
+      </c>
+      <c r="C13">
         <v>20108999.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>20000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>19978771.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="F13">
         <v>20000000.0</v>
       </c>
       <c r="G13">
         <v>20000000.0</v>
       </c>
       <c r="H13">
         <v>20000000.0</v>
       </c>
       <c r="I13">
+        <v>20000000.0</v>
+      </c>
+      <c r="J13">
         <v>19990255.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>20000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>19993227.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>19984720.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>19981113.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>19957413.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="P13">
         <v>20000000.0</v>
       </c>
       <c r="Q13">
         <v>20000000.0</v>
       </c>
       <c r="R13">
         <v>20000000.0</v>
       </c>
       <c r="S13">
         <v>20000000.0</v>
       </c>
       <c r="T13">
         <v>20000000.0</v>
       </c>
       <c r="U13">
         <v>20000000.0</v>
       </c>
       <c r="V13">
         <v>20000000.0</v>
       </c>
       <c r="W13">
         <v>20000000.0</v>
       </c>
       <c r="X13">
         <v>20000000.0</v>
       </c>
       <c r="Y13">
         <v>20000000.0</v>
       </c>
       <c r="Z13">
         <v>20000000.0</v>
       </c>
       <c r="AA13">
         <v>20000000.0</v>
       </c>
       <c r="AB13">
         <v>20000000.0</v>
       </c>
       <c r="AC13">
         <v>20000000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13">
+      <c r="AD13">
+        <v>20000000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13">
         <v>22639000000.0</v>
       </c>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
-    </row>
-    <row r="14" spans="1:37">
+      <c r="AL13"/>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
+        <v>488700000.0</v>
+      </c>
+      <c r="C14">
         <v>490200000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>492300000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>495900000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>497900000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>498000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>497500000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>497700000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>497000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>496600000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>493200000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>496300000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>495700000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>495500000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>491800000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>494700000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>494300000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>494000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>494200000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>493800000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>493200000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>492800000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>492400000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>489100000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>489000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>488600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>488200000.0</v>
       </c>
       <c r="AB14">
         <v>488200000.0</v>
       </c>
       <c r="AC14">
         <v>488200000.0</v>
       </c>
       <c r="AD14">
+        <v>488200000.0</v>
+      </c>
+      <c r="AE14">
         <v>488700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>488200000.0</v>
       </c>
       <c r="AF14">
         <v>488200000.0</v>
       </c>
       <c r="AG14">
         <v>488200000.0</v>
       </c>
       <c r="AH14">
         <v>488200000.0</v>
       </c>
       <c r="AI14">
+        <v>488200000.0</v>
+      </c>
+      <c r="AJ14">
         <v>488700000.0</v>
       </c>
-      <c r="AJ14"/>
       <c r="AK14"/>
-    </row>
-    <row r="15" spans="1:37">
+      <c r="AL14"/>
+    </row>
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
-[...1 lines deleted...]
-      </c>
+      <c r="U15"/>
       <c r="V15">
         <v>20000000.0</v>
       </c>
       <c r="W15">
         <v>20000000.0</v>
       </c>
       <c r="X15">
         <v>20000000.0</v>
       </c>
       <c r="Y15">
         <v>20000000.0</v>
       </c>
       <c r="Z15">
         <v>20000000.0</v>
       </c>
       <c r="AA15">
         <v>20000000.0</v>
       </c>
       <c r="AB15">
         <v>20000000.0</v>
       </c>
       <c r="AC15">
         <v>20000000.0</v>
       </c>
-      <c r="AD15"/>
-      <c r="AE15">
+      <c r="AD15">
         <v>20000000.0</v>
       </c>
-      <c r="AF15"/>
+      <c r="AE15"/>
+      <c r="AF15">
+        <v>20000000.0</v>
+      </c>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15"/>
+    </row>
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>72843323.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>186908890.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>142000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>77973586.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>137894575.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>152855516.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>200572005.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>89000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1334000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1237000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1185000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>108000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1299000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1114000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>959000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>110000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1027000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>999000000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>97000000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>94000000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-    </row>
-    <row r="17" spans="1:37">
+      <c r="AL16"/>
+    </row>
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>557000000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>727000000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>725000000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20">
+        <v>9259000000.0</v>
+      </c>
+      <c r="C20">
         <v>9308455850.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>9256000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>9246175450.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>9181000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>9176000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8946000000.0</v>
       </c>
       <c r="H20">
         <v>8946000000.0</v>
       </c>
       <c r="I20">
-        <v>8926000000.0</v>
+        <v>8946000000.0</v>
       </c>
       <c r="J20">
         <v>8926000000.0</v>
       </c>
       <c r="K20">
+        <v>8926000000.0</v>
+      </c>
+      <c r="L20">
         <v>8922977397.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>8919180893.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>8961529225.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>8950899865.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>8970000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8905000000.0</v>
       </c>
       <c r="Q20">
         <v>8905000000.0</v>
       </c>
       <c r="R20">
         <v>8905000000.0</v>
       </c>
       <c r="S20">
         <v>8905000000.0</v>
       </c>
       <c r="T20">
         <v>8905000000.0</v>
       </c>
       <c r="U20">
         <v>8905000000.0</v>
       </c>
       <c r="V20">
         <v>8905000000.0</v>
       </c>
       <c r="W20">
         <v>8905000000.0</v>
       </c>
       <c r="X20">
         <v>8905000000.0</v>
       </c>
       <c r="Y20">
         <v>8905000000.0</v>
       </c>
       <c r="Z20">
         <v>8905000000.0</v>
       </c>
       <c r="AA20">
         <v>8905000000.0</v>
       </c>
       <c r="AB20">
         <v>8905000000.0</v>
       </c>
       <c r="AC20">
         <v>8905000000.0</v>
       </c>
-      <c r="AD20"/>
-      <c r="AE20">
+      <c r="AD20">
+        <v>8905000000.0</v>
+      </c>
+      <c r="AE20"/>
+      <c r="AF20">
         <v>8899000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>8895000000.0</v>
       </c>
-      <c r="AG20"/>
       <c r="AH20"/>
-      <c r="AI20">
+      <c r="AI20"/>
+      <c r="AJ20">
         <v>8895000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>8893000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>8855000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:37">
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21">
+        <v>8270000000.0</v>
+      </c>
+      <c r="C21">
         <v>8926384860.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>9006000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>9162264609.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>9195000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>9383000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>8587000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>8710000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>8760000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8922000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>9060000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>9211000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>9368000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>9523000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>9689000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>8735000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>8811000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>9014000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>8765000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>8897000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>9186000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>8927000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>9097000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>9386000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>9690000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>9962000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>10231000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>10480000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>10719000000.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>10679000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>10534000000.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
-      <c r="AI21">
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>11357000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>12372000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>12951000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22">
+        <v>2510000000.0</v>
+      </c>
+      <c r="C22">
         <v>2451287034.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2391000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2430417552.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2394000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2343000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2268000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2378000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2332000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2319000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2321213703.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2320226084.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2267856336.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2217268617.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2109000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2011000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1988000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1948000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1899000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1866000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1805000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1680000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1644000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1648000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1658000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1533000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1505000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1511000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1489000000.0</v>
       </c>
-      <c r="AD22"/>
-      <c r="AE22">
+      <c r="AE22"/>
+      <c r="AF22">
         <v>1440000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1448000000.0</v>
       </c>
-      <c r="AG22"/>
       <c r="AH22"/>
-      <c r="AI22">
+      <c r="AI22"/>
+      <c r="AJ22">
         <v>1303000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1207000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1149000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:37">
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
+        <v>31098000000.0</v>
+      </c>
+      <c r="C23">
         <v>31791322696.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>31555000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>31490539638.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>31387000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>31008000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>30347000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>30362000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>29718000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>29565000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>29603971840.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>29346563258.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>29181416626.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>29228629648.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>29209000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>27796000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>27727000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>27790000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>27999000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>27802000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>27750000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>27368000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>27600000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>27414000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>27481000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>27199000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>27655000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>27633000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>27774000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>22639000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>27062000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>26483000000.0</v>
       </c>
-      <c r="AG23"/>
-      <c r="AH23">
+      <c r="AH23"/>
+      <c r="AI23">
         <v>23029000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>27388000000.0</v>
       </c>
-      <c r="AJ23"/>
       <c r="AK23"/>
-    </row>
-    <row r="24" spans="1:37">
+      <c r="AL23"/>
+    </row>
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24">
+        <v>4149000000.0</v>
+      </c>
+      <c r="C24">
         <v>4157000000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>4163000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4664000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4596000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4538000000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>4550000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4553000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4594000000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>4541000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3853000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3883000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3916000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3966000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3976000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3986000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3979000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>3949000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3928000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3909000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3157000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3218000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3216000000.0</v>
       </c>
-      <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24"/>
+    </row>
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>4305000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4297000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4305000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4307000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4264000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4229000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4206000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3430000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3498000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3468000000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26">
+        <v>768000000.0</v>
+      </c>
+      <c r="C26">
         <v>800000000.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>740000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>763000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>498000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>751000000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>412000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>389000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>319000000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>108000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>90000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>70000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>54000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>52000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>217000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>220000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>216000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>40000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>211000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>233000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>268000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>59000000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
-      <c r="AJ26">
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>7000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:37">
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
+        <v>3944000000.0</v>
+      </c>
+      <c r="C28">
         <v>3704077700.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3719000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3738028148.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3843000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3782000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3452000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3558000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3717000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3945000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4049628214.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4055899086.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4441801443.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4220992913.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4088000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3156000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3349000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3487000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2904000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2930000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3138000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2943000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2939000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3058000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3180000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3027000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2982000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2986000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3074000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>258000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-91000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>63000000.0</v>
       </c>
-      <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>172000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>23000000.0</v>
       </c>
-      <c r="AJ28"/>
       <c r="AK28"/>
-    </row>
-    <row r="29" spans="1:37">
+      <c r="AL28"/>
+    </row>
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
         <v>39</v>
       </c>
       <c r="B29">
+        <v>26311000000.0</v>
+      </c>
+      <c r="C29">
         <v>26857000000.0</v>
       </c>
-      <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29">
         <v>26817000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>26849000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>26696000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>26192000000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>25627000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>25518000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>25353000000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>24315000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>23580000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>23510000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>23521000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>23329000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>23201000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>23182000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>23022000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>22933000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>22757000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>22916000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>22624000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+    </row>
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
+        <v>2079000000.0</v>
+      </c>
+      <c r="C30">
         <v>2020954445.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1942000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1936941896.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2015000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1857000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2082000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1741000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2060995352.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2011828289.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1886000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1963498818.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2031080146.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2007715777.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1775000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1661000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1705000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1704000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1593000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1550000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1650000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1522000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1468000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1470000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1368000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1564000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1512000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1500000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1538000000.0</v>
       </c>
-      <c r="AD30"/>
-      <c r="AE30">
+      <c r="AE30"/>
+      <c r="AF30">
         <v>1406000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1303000000.0</v>
       </c>
-      <c r="AG30"/>
       <c r="AH30"/>
-      <c r="AI30">
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>1518000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1519000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1415000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:38">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>2015000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1601000000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>1018000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2007000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1825000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1567000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2143000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1291000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>973000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1081000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1547000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>365000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>178000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>304000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>892000000.0</v>
       </c>
-      <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
-      <c r="AJ31">
+      <c r="AJ31"/>
+      <c r="AK31">
         <v>1747000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1831000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:37">
+    <row r="32" spans="1:38">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="B32">
+        <v>3457000000.0</v>
+      </c>
+      <c r="C32">
         <v>3616000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3400000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3343000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3882000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3821000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4031000000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>3647000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3433000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3167000000.0</v>
       </c>
-      <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>2411000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2829000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2697000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2641000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2914000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2915000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2818000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>3003000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2729000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2693000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2554000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1994000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
-    </row>
-    <row r="33" spans="1:37">
+      <c r="AL32"/>
+    </row>
+    <row r="33" spans="1:38">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
+        <v>24474000000.0</v>
+      </c>
+      <c r="C33">
         <v>25135243875.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>25106000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>25164261642.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>25081000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>24941000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>24038000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>24043000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>23731000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>23861000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>23958884078.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>23803800944.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>23986327220.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>23908981133.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>24016000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>22633000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>22710000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>22902000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>22613000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>22512000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>22729000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>22398000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>22613000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>22634000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>22848000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>23071000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>23419000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>23415000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>23632000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>-258000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>23663000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>23164000000.0</v>
       </c>
-      <c r="AG33"/>
-      <c r="AH33">
+      <c r="AH33"/>
+      <c r="AI33">
         <v>-172000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>24101000000.0</v>
       </c>
-      <c r="AJ33"/>
       <c r="AK33"/>
-    </row>
-    <row r="34" spans="1:37">
+      <c r="AL33"/>
+    </row>
+    <row r="34" spans="1:38">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34"/>
-      <c r="C34">
+      <c r="C34"/>
+      <c r="D34">
         <v>6631000000.0</v>
       </c>
-      <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>872000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>128000000.0</v>
       </c>
-      <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>763000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>768000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>166000000.0</v>
       </c>
-      <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>230000000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>168000000.0</v>
       </c>
-      <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-      <c r="W34">
+      <c r="W34"/>
+      <c r="X34">
         <v>237000000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-      <c r="AA34">
+      <c r="AA34"/>
+      <c r="AB34">
         <v>314000000.0</v>
       </c>
-      <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
-    </row>
-    <row r="35" spans="1:37">
+      <c r="AL34"/>
+    </row>
+    <row r="35" spans="1:38">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
+        <v>6335000000.0</v>
+      </c>
+      <c r="C35">
         <v>6517326724.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>6471000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>6439158054.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>6833000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>6743000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>6516000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>6517000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>6437000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>6467000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>6592000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>6706872300.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>6857518015.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>6815456641.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>6750000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>5815000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>5866000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>6057000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>6271000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>6334000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>6483000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>6488000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>6520000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>6671000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>6629000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>5894000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>6052000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>6003000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>4504000000.0</v>
       </c>
-      <c r="AD35"/>
-      <c r="AE35">
+      <c r="AE35"/>
+      <c r="AF35">
         <v>2530000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2380000000.0</v>
       </c>
-      <c r="AG35"/>
       <c r="AH35"/>
-      <c r="AI35">
+      <c r="AI35"/>
+      <c r="AJ35">
         <v>2581000000.0</v>
       </c>
-      <c r="AJ35"/>
       <c r="AK35"/>
-    </row>
-    <row r="36" spans="1:37">
+      <c r="AL35"/>
+    </row>
+    <row r="36" spans="1:38">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
+        <v>920000000.0</v>
+      </c>
+      <c r="C36">
         <v>378049192.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>855000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>398576492.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>397000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>551000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>495000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1190000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>501283113.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>501000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>534726221.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>452787289.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>335349249.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>296904624.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>422000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>388000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>401000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>406000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>399000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>268981150.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>276000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>272000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>389000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>249000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>266000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>276000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>433000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>761000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>808000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-258000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>450000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>963000000.0</v>
       </c>
-      <c r="AG36"/>
-      <c r="AH36">
+      <c r="AH36"/>
+      <c r="AI36">
         <v>-172000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1238000000.0</v>
       </c>
-      <c r="AJ36"/>
       <c r="AK36"/>
-    </row>
-    <row r="37" spans="1:37">
+      <c r="AL36"/>
+    </row>
+    <row r="37" spans="1:38">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
-    </row>
-    <row r="38" spans="1:37">
+      <c r="AL37"/>
+    </row>
+    <row r="38" spans="1:38">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>-2916986.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>1.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1035000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>879000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>833000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>801000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>810000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>819000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1365000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>800000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>790000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>772000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1515000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>737000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>728000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>744000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1512000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>593000000.0</v>
       </c>
-      <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
-      <c r="AF38">
+      <c r="AF38"/>
+      <c r="AG38">
         <v>963000000.0</v>
       </c>
-      <c r="AG38"/>
       <c r="AH38"/>
-      <c r="AI38">
+      <c r="AI38"/>
+      <c r="AJ38">
         <v>1238000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1158000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1260000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:37">
+    <row r="39" spans="1:38">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
+        <v>578000000.0</v>
+      </c>
+      <c r="C39">
         <v>515795837.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>509000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>462508562.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>489000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>455000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>129000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>214000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>220004648.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>232171711.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>337246890.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>207841097.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>235777137.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>207557100.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>329000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>314000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>294000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>275000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>316000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>309000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>200000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>196000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>306000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>229000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>269000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>250000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>364000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>387000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>394000000.0</v>
       </c>
-      <c r="AD39"/>
-      <c r="AE39">
+      <c r="AE39"/>
+      <c r="AF39">
         <v>295000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>429000000.0</v>
       </c>
-      <c r="AG39"/>
       <c r="AH39"/>
-      <c r="AI39">
+      <c r="AI39"/>
+      <c r="AJ39">
         <v>294000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>84000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>82000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:37">
+    <row r="40" spans="1:38">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
+        <v>1548000000.0</v>
+      </c>
+      <c r="C40">
         <v>1435782561.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1468000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1444465180.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1167000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1107000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1100156677.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1416000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1077091111.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>977000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1261065018.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1130297132.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1024016874.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1164326109.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1303000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-216000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-221000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-185000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1007000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-212000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-162000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-121000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>774000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-130000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-129000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>829000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>860000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1138000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1113000000.0</v>
       </c>
-      <c r="AD40"/>
-      <c r="AE40">
+      <c r="AE40"/>
+      <c r="AF40">
         <v>881000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>937000000.0</v>
       </c>
-      <c r="AG40"/>
       <c r="AH40"/>
-      <c r="AI40">
+      <c r="AI40"/>
+      <c r="AJ40">
         <v>995000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>436000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>447000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:37">
+    <row r="41" spans="1:38">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>1805000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>1929000000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>1850000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1625000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1639000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1796000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1966000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2037000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2178000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2181000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>2256000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>2442000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>2423000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>2464000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>2554000000.0</v>
       </c>
-      <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
-      <c r="AJ41">
+      <c r="AJ41"/>
+      <c r="AK41">
         <v>2984000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>2847000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:37">
+    <row r="42" spans="1:38">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
-      <c r="L42">
-[...1 lines deleted...]
-      </c>
+      <c r="L42"/>
       <c r="M42">
         <v>1.0</v>
       </c>
       <c r="N42">
+        <v>1.0</v>
+      </c>
+      <c r="O42">
         <v>19844000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>19657000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>19627000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>19521000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>19466000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>19236000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>19073000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>19044000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>18893000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>18802000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>18636000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>18753000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>19151000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>547000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-38000000.0</v>
       </c>
-      <c r="AC42"/>
       <c r="AD42"/>
-      <c r="AE42">
+      <c r="AE42"/>
+      <c r="AF42">
         <v>-22639000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>43000000.0</v>
       </c>
-      <c r="AG42"/>
       <c r="AH42"/>
-      <c r="AI42">
+      <c r="AI42"/>
+      <c r="AJ42">
         <v>87000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-154000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-173000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:37">
+    <row r="43" spans="1:38">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
-    </row>
-    <row r="44" spans="1:37">
+      <c r="AL43"/>
+    </row>
+    <row r="44" spans="1:38">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
-    </row>
-    <row r="45" spans="1:37">
+      <c r="AL44"/>
+    </row>
+    <row r="45" spans="1:38">
       <c r="A45" t="s">
         <v>55</v>
       </c>
       <c r="B45">
+        <v>5257000000.0</v>
+      </c>
+      <c r="C45">
         <v>5223000000.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>5147000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5075000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4903000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>8037000000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>4686000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4682000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>7698000000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>4416000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>4102000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>3801000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>3746000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>3783000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>3567000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>3477000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>3418000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>3437000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>3210000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>3153000000.0</v>
       </c>
-      <c r="AD45"/>
-      <c r="AE45">
+      <c r="AE45"/>
+      <c r="AF45">
         <v>2879000000.0</v>
       </c>
-      <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
-    </row>
-    <row r="46" spans="1:37">
+      <c r="AL45"/>
+    </row>
+    <row r="46" spans="1:38">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
+        <v>5257000000.0</v>
+      </c>
+      <c r="C46">
         <v>5251465208.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5221000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5141536845.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5075000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4903000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4838000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>4842000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4683716887.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>4682000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>4721400655.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>4484571347.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>4466777833.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>4447509553.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>4416000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>4102000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>4114000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>4110000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>4083000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3863000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3801000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3746000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3783000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>3567000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>3477000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>3418000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>3437000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3210000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>3153000000.0</v>
       </c>
-      <c r="AD46"/>
-      <c r="AE46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>2879000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2679000000.0</v>
       </c>
-      <c r="AG46"/>
       <c r="AH46"/>
-      <c r="AI46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>2560000000.0</v>
       </c>
-      <c r="AJ46"/>
       <c r="AK46"/>
-    </row>
-    <row r="47" spans="1:37">
+      <c r="AL46"/>
+    </row>
+    <row r="47" spans="1:38">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>4488000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>4471000000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>4416000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>4102000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>4114000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>4110000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>4083000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3863000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>3801000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>3746000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>3783000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>3567000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>3477000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>3418000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>3437000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>3210000000.0</v>
       </c>
-      <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
-      <c r="AJ47">
+      <c r="AJ47"/>
+      <c r="AK47">
         <v>2291000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>2151000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:37">
+    <row r="48" spans="1:38">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
-      <c r="S48">
+      <c r="S48"/>
+      <c r="T48">
         <v>19356000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>19175000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>19132000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>18994000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>18899000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>18792000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>18920000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>19309000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-547000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-456000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-390000000.0</v>
       </c>
-      <c r="AD48"/>
       <c r="AE48"/>
-      <c r="AF48">
+      <c r="AF48"/>
+      <c r="AG48">
         <v>22239000000.0</v>
       </c>
-      <c r="AG48"/>
       <c r="AH48"/>
-      <c r="AI48">
+      <c r="AI48"/>
+      <c r="AJ48">
         <v>22942000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>23166000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>23810000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:37">
+    <row r="49" spans="1:38">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
-    </row>
-    <row r="50" spans="1:37">
+      <c r="AL49"/>
+    </row>
+    <row r="50" spans="1:38">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50">
+        <v>567000000.0</v>
+      </c>
+      <c r="C50">
         <v>568000000.0</v>
       </c>
-      <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>568000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>71000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>97000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>101000000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>136000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>138000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>135000000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>97000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>80000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>86000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>119000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>107000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132000000.0</v>
       </c>
       <c r="U50">
         <v>132000000.0</v>
       </c>
       <c r="V50">
+        <v>132000000.0</v>
+      </c>
+      <c r="W50">
         <v>130000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>162000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>173000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>234000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>296000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>245000000.0</v>
       </c>
-      <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
-    </row>
-    <row r="51" spans="1:37">
+      <c r="AL50"/>
+    </row>
+    <row r="51" spans="1:38">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
+        <v>5299000000.0</v>
+      </c>
+      <c r="C51">
         <v>5290677757.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>5246000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>5234438133.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5251000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>5194000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>5136000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>5124000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>5089000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>5086000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>5143257753.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>5106096164.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>5102177230.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>5108099934.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>5068000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4333000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>4379000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>4448000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>4479000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>4495000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>4504000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>4507000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>4496000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4467000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>4504000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3787000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3804000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>3778000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>3795000000.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51">
+      <c r="AE51"/>
+      <c r="AF51">
         <v>136000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>202000000.0</v>
       </c>
-      <c r="AG51"/>
       <c r="AH51"/>
-      <c r="AI51">
+      <c r="AI51"/>
+      <c r="AJ51">
         <v>195000000.0</v>
       </c>
-      <c r="AJ51"/>
       <c r="AK51"/>
-    </row>
-    <row r="52" spans="1:37">
+      <c r="AL51"/>
+    </row>
+    <row r="52" spans="1:38">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52">
+        <v>651000000.0</v>
+      </c>
+      <c r="C52">
         <v>660580632.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>655000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>648311135.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>147000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>170000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>169000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>191000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>208000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>192000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>134000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>203000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>172000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>175000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>168000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>146000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>153000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>208000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>174000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>199000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>203000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>201000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>239000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>240000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>299000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>357000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>322000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>310000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>1824000000.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>47000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>115000000.0</v>
       </c>
-      <c r="AG52"/>
       <c r="AH52"/>
-      <c r="AI52">
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>111000000.0</v>
       </c>
-      <c r="AJ52"/>
       <c r="AK52"/>
-    </row>
-    <row r="53" spans="1:37">
+      <c r="AL52"/>
+    </row>
+    <row r="53" spans="1:38">
       <c r="A53" t="s">
         <v>63</v>
       </c>
       <c r="B53">
+        <v>101000000.0</v>
+      </c>
+      <c r="C53">
         <v>81441447.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>80000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E53">
         <v>0.0</v>
       </c>
       <c r="F53">
         <v>0.0</v>
       </c>
       <c r="G53">
+        <v>0.0</v>
+      </c>
+      <c r="H53">
         <v>154000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>420000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>2000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>6000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>6997629.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>999236.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1000000.0</v>
       </c>
-      <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>-179000000.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>3000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>3000353.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>5000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>8000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>12000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>24000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>14000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>21000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>33000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>28000000.0</v>
       </c>
-      <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53">
         <v>516000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>31000000.0</v>
       </c>
-      <c r="AF53"/>
       <c r="AG53"/>
-      <c r="AH53">
+      <c r="AH53"/>
+      <c r="AI53">
         <v>344000000.0</v>
       </c>
-      <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
-    </row>
-    <row r="54" spans="1:37">
+      <c r="AL53"/>
+    </row>
+    <row r="54" spans="1:38">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
-    </row>
-    <row r="55" spans="1:37">
+      <c r="AL54"/>
+    </row>
+    <row r="55" spans="1:38">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
+        <v>31098000000.0</v>
+      </c>
+      <c r="C55">
         <v>31791322696.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>31555000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>31490539638.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>31387000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>31008000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>30347000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>30362000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>29718000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>29565000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>29603971840.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>29346563258.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>29181416626.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>29228629648.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>29209000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>27796000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>27727000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>27790000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>27999000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>27802000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>27750000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>27368000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>27600000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>27414000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>27481000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>27199000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>27655000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>27633000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>27774000000.0</v>
       </c>
-      <c r="AD55"/>
-      <c r="AE55">
+      <c r="AE55"/>
+      <c r="AF55">
         <v>27062000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>26483000000.0</v>
       </c>
-      <c r="AG55"/>
       <c r="AH55"/>
-      <c r="AI55">
+      <c r="AI55"/>
+      <c r="AJ55">
         <v>27388000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>27740000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>28202000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:37">
+    <row r="56" spans="1:38">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
+        <v>6624000000.0</v>
+      </c>
+      <c r="C56">
         <v>6656078821.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6449000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>6326277995.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>6306000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>6067000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>6309000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>6319000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>5987000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>5704000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>5645087762.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>5542762313.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>5195089406.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>5319648515.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>5193000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>5163000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>5017000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>4888000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>5386000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>5290000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>5021000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>4970000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>4987000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>4780000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>4633000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>4128000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>4236000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>4218000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>4142000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>258000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3399000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>3319000000.0</v>
       </c>
-      <c r="AG56"/>
-      <c r="AH56">
+      <c r="AH56"/>
+      <c r="AI56">
         <v>172000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>3287000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>3019000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>2974000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:37">
+    <row r="57" spans="1:38">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
+        <v>3167000000.0</v>
+      </c>
+      <c r="C57">
         <v>3020371718.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3049000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2986826339.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2424000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2246000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2278000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2456000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2340000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2271000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2398000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2503086280.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2403727905.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2591470117.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2738000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2334000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2320000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2247000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2472000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2375000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2203000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1967000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2258000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2087000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2079000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2134000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>2300000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2245000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>3818000000.0</v>
       </c>
-      <c r="AD57"/>
-      <c r="AE57">
+      <c r="AE57"/>
+      <c r="AF57">
         <v>1893000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1821000000.0</v>
       </c>
-      <c r="AG57"/>
       <c r="AH57"/>
-      <c r="AI57">
+      <c r="AI57"/>
+      <c r="AJ57">
         <v>1778000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1665000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1643000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:37">
+    <row r="58" spans="1:38">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
+        <v>9502000000.0</v>
+      </c>
+      <c r="C58">
         <v>9537698443.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>9520000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>9425984393.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>9257000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>8989000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>8794000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>8973000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>8777000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>8738000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>8986955725.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>9209958580.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>9261245921.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>9406926758.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>9532000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>8149000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>8186000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>8304000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>8743000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>8709000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>8686000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>8455000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>8778000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>8758000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>8708000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>8028000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>8352000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>8248000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>8322000000.0</v>
       </c>
-      <c r="AD58"/>
-      <c r="AE58">
+      <c r="AE58"/>
+      <c r="AF58">
         <v>4423000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>4201000000.0</v>
       </c>
-      <c r="AG58"/>
       <c r="AH58"/>
-      <c r="AI58">
+      <c r="AI58"/>
+      <c r="AJ58">
         <v>4359000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>4728000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>4565000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:37">
+    <row r="59" spans="1:38">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
-    </row>
-    <row r="60" spans="1:37">
+      <c r="AL59"/>
+    </row>
+    <row r="60" spans="1:38">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
+        <v>21595000000.0</v>
+      </c>
+      <c r="C60">
         <v>22252618802.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>22034000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>22062557367.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>22114000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>22003000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>21553000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>21389000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>20930797125.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>20827000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>20617016115.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>20136604678.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>19920170705.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>19821702889.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>19677000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>19647000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>19541000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>19486000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>19256000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>19093000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>19064000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>18913000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>18822000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>18656000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>18773000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>19171000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>19303000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>19385000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>19452000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22639000000.0</v>
       </c>
       <c r="AE60">
         <v>22639000000.0</v>
       </c>
       <c r="AF60">
+        <v>22639000000.0</v>
+      </c>
+      <c r="AG60">
         <v>22282000000.0</v>
       </c>
-      <c r="AG60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH60"/>
       <c r="AI60">
         <v>23029000000.0</v>
       </c>
       <c r="AJ60">
+        <v>23029000000.0</v>
+      </c>
+      <c r="AK60">
         <v>23012000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>23637000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:37">
+    <row r="61" spans="1:38">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
-    </row>
-    <row r="62" spans="1:37">
+      <c r="AL61"/>
+    </row>
+    <row r="62" spans="1:38">
       <c r="A62" t="s">
         <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
+      <c r="AL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7813,975 +7948,975 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B2">
         <v>4656000000.0</v>
       </c>
       <c r="C2">
         <v>4399000000.0</v>
       </c>
       <c r="D2">
         <v>4208000000.0</v>
       </c>
       <c r="E2">
         <v>3969000000.0</v>
       </c>
       <c r="F2">
         <v>3639000000.0</v>
       </c>
       <c r="G2">
         <v>3893000000.0</v>
       </c>
       <c r="H2">
         <v>3846000000.0</v>
       </c>
       <c r="I2">
         <v>3961000000.0</v>
       </c>
       <c r="J2">
         <v>3588000000.0</v>
       </c>
       <c r="K2">
         <v>3485000000.0</v>
       </c>
       <c r="L2">
         <v>3394608088.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B3">
         <v>1191000000.0</v>
       </c>
       <c r="C3">
         <v>1228000000.0</v>
       </c>
       <c r="D3">
         <v>1221000000.0</v>
       </c>
       <c r="E3">
         <v>1159842729.0</v>
       </c>
       <c r="F3">
         <v>1221593314.0</v>
       </c>
       <c r="G3">
         <v>1723367112.0</v>
       </c>
       <c r="H3">
         <v>1462426211.0</v>
       </c>
       <c r="I3">
         <v>1626140207.0</v>
       </c>
       <c r="J3">
         <v>1318072848.0</v>
       </c>
       <c r="K3">
         <v>1249451304.0</v>
       </c>
       <c r="L3">
         <v>1212016489.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B5">
         <v>1160000000.0</v>
       </c>
       <c r="C5">
         <v>1448000000.0</v>
       </c>
       <c r="D5">
         <v>1021000000.0</v>
       </c>
       <c r="E5">
         <v>616586023.0</v>
       </c>
       <c r="F5">
         <v>539144545.0</v>
       </c>
       <c r="G5">
         <v>-542600486.0</v>
       </c>
       <c r="H5">
         <v>-206279066.0</v>
       </c>
       <c r="I5">
         <v>-274001645.0</v>
       </c>
       <c r="J5">
         <v>-101001753.0</v>
       </c>
       <c r="K5">
         <v>-79484102.0</v>
       </c>
       <c r="L5">
         <v>354947685.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6">
         <v>2351000000.0</v>
       </c>
       <c r="C6">
         <v>2676000000.0</v>
       </c>
       <c r="D6">
         <v>2242000000.0</v>
       </c>
       <c r="E6">
         <v>1776428752.0</v>
       </c>
       <c r="F6">
         <v>1760737859.0</v>
       </c>
       <c r="G6">
         <v>1180766626.0</v>
       </c>
       <c r="H6">
         <v>1256147145.0</v>
       </c>
       <c r="I6">
         <v>1352138562.0</v>
       </c>
       <c r="J6">
         <v>1217071095.0</v>
       </c>
       <c r="K6">
         <v>1169967202.0</v>
       </c>
       <c r="L6">
         <v>1566964174.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>413000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9">
         <v>5745000000.0</v>
       </c>
       <c r="C9">
         <v>5512000000.0</v>
       </c>
       <c r="D9">
         <v>5247000000.0</v>
       </c>
       <c r="E9">
         <v>4748000000.0</v>
       </c>
       <c r="F9">
         <v>4652000000.0</v>
       </c>
       <c r="G9">
         <v>2940000000.0</v>
       </c>
       <c r="H9">
         <v>3662000000.0</v>
       </c>
       <c r="I9">
         <v>3192000000.0</v>
       </c>
       <c r="J9">
         <v>3204000000.0</v>
       </c>
       <c r="K9">
         <v>3111000000.0</v>
       </c>
       <c r="L9">
         <v>3123347254.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10">
         <v>1160000000.0</v>
       </c>
       <c r="C10">
         <v>1256000000.0</v>
       </c>
       <c r="D10">
         <v>832000000.0</v>
       </c>
       <c r="E10">
         <v>463000000.0</v>
       </c>
       <c r="F10">
         <v>418000000.0</v>
       </c>
       <c r="G10">
         <v>-635000000.0</v>
       </c>
       <c r="H10">
         <v>-332000000.0</v>
       </c>
       <c r="I10">
         <v>-300000000.0</v>
       </c>
       <c r="J10">
         <v>-127000000.0</v>
       </c>
       <c r="K10">
         <v>-113000000.0</v>
       </c>
       <c r="L10">
         <v>337633164.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11">
         <v>180000000.0</v>
       </c>
       <c r="C11">
         <v>238000000.0</v>
       </c>
       <c r="D11">
         <v>-142000000.0</v>
       </c>
       <c r="E11">
         <v>128000000.0</v>
       </c>
       <c r="F11">
         <v>42000000.0</v>
       </c>
       <c r="G11">
         <v>-104000000.0</v>
       </c>
       <c r="H11">
         <v>324000000.0</v>
       </c>
       <c r="I11">
         <v>-73000000.0</v>
       </c>
       <c r="J11">
         <v>-383000000.0</v>
       </c>
       <c r="K11">
         <v>57000000.0</v>
       </c>
       <c r="L11">
         <v>41362467.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12">
         <v>204000000.0</v>
       </c>
       <c r="C12">
         <v>186180000.0</v>
       </c>
       <c r="D12">
         <v>189000000.0</v>
       </c>
       <c r="E12">
         <v>138396193.0</v>
       </c>
       <c r="F12">
         <v>120255289.0</v>
       </c>
       <c r="G12">
         <v>131668220.0</v>
       </c>
       <c r="H12">
         <v>134440585.0</v>
       </c>
       <c r="I12">
         <v>23826230.0</v>
       </c>
       <c r="J12">
         <v>27000000.0</v>
       </c>
       <c r="K12">
         <v>30048867.0</v>
       </c>
       <c r="L12">
         <v>17314521.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B13">
         <v>74000000.0</v>
       </c>
       <c r="C13">
         <v>84000000.0</v>
       </c>
       <c r="D13">
         <v>45000000.0</v>
       </c>
       <c r="E13">
         <v>16000000.0</v>
       </c>
       <c r="F13">
         <v>146000000.0</v>
       </c>
       <c r="G13">
         <v>6000000.0</v>
       </c>
       <c r="H13">
         <v>8000000.0</v>
       </c>
       <c r="I13">
         <v>39000000.0</v>
       </c>
       <c r="J13">
         <v>37000000.0</v>
       </c>
       <c r="K13">
         <v>101000000.0</v>
       </c>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15">
         <v>980000000.0</v>
       </c>
       <c r="C15">
         <v>1018000000.0</v>
       </c>
       <c r="D15">
         <v>974000000.0</v>
       </c>
       <c r="E15">
         <v>335000000.0</v>
       </c>
       <c r="F15">
         <v>376000000.0</v>
       </c>
       <c r="G15">
         <v>-531000000.0</v>
       </c>
       <c r="H15">
         <v>-656000000.0</v>
       </c>
       <c r="I15">
         <v>-227000000.0</v>
       </c>
       <c r="J15">
         <v>256000000.0</v>
       </c>
       <c r="K15">
         <v>-170000000.0</v>
       </c>
       <c r="L15">
         <v>296270697.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>335000000.0</v>
       </c>
       <c r="F16">
         <v>376000000.0</v>
       </c>
       <c r="G16">
         <v>-531000000.0</v>
       </c>
       <c r="H16">
         <v>-656000000.0</v>
       </c>
       <c r="I16">
         <v>-227000000.0</v>
       </c>
       <c r="J16">
         <v>256000000.0</v>
       </c>
       <c r="K16">
         <v>-170000000.0</v>
       </c>
       <c r="L16"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17">
         <v>980000000.0</v>
       </c>
       <c r="C17">
         <v>1018000000.0</v>
       </c>
       <c r="D17">
         <v>974000000.0</v>
       </c>
       <c r="E17">
         <v>335000000.0</v>
       </c>
       <c r="F17">
         <v>376000000.0</v>
       </c>
       <c r="G17">
         <v>-531000000.0</v>
       </c>
       <c r="H17">
         <v>-656000000.0</v>
       </c>
       <c r="I17">
         <v>-315000000.0</v>
       </c>
       <c r="J17">
         <v>256000000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B18">
         <v>-142000000.0</v>
       </c>
       <c r="C18">
         <v>-120000000.0</v>
       </c>
       <c r="D18">
         <v>-155000000.0</v>
       </c>
       <c r="E18">
         <v>-146000000.0</v>
       </c>
       <c r="F18">
         <v>-162000000.0</v>
       </c>
       <c r="G18">
         <v>-131000000.0</v>
       </c>
       <c r="H18">
         <v>-125000000.0</v>
       </c>
       <c r="I18">
         <v>-163000000.0</v>
       </c>
       <c r="J18">
         <v>-30000000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21">
         <v>1360000000.0</v>
       </c>
       <c r="C21">
         <v>1413000000.0</v>
       </c>
       <c r="D21">
         <v>1039000000.0</v>
       </c>
       <c r="E21">
         <v>672000000.0</v>
       </c>
       <c r="F21">
         <v>580000000.0</v>
       </c>
       <c r="G21">
         <v>-482000000.0</v>
       </c>
       <c r="H21">
         <v>-187000000.0</v>
       </c>
       <c r="I21">
         <v>-248000000.0</v>
       </c>
       <c r="J21">
         <v>-77000000.0</v>
       </c>
       <c r="K21">
         <v>10000000.0</v>
       </c>
       <c r="L21">
         <v>401119740.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23">
         <v>9041000000.0</v>
       </c>
       <c r="C23">
         <v>8498000000.0</v>
       </c>
       <c r="D23">
         <v>8416000000.0</v>
       </c>
       <c r="E23">
         <v>8045000000.0</v>
       </c>
       <c r="F23">
         <v>7711000000.0</v>
       </c>
       <c r="G23">
         <v>7315000000.0</v>
       </c>
       <c r="H23">
         <v>7695000000.0</v>
       </c>
       <c r="I23">
         <v>7401000000.0</v>
       </c>
       <c r="J23">
         <v>6869000000.0</v>
       </c>
       <c r="K23">
         <v>6586000000.0</v>
       </c>
       <c r="L23">
         <v>6116835599.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B25">
         <v>1335000000.0</v>
       </c>
       <c r="C25">
         <v>1228000000.0</v>
       </c>
       <c r="D25">
         <v>1221000000.0</v>
       </c>
       <c r="E25">
         <v>1123000000.0</v>
       </c>
       <c r="F25">
         <v>1219000000.0</v>
       </c>
       <c r="G25">
         <v>1626000000.0</v>
       </c>
       <c r="H25">
         <v>1425000000.0</v>
       </c>
       <c r="I25">
         <v>1638000000.0</v>
       </c>
       <c r="J25">
         <v>1305000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26">
         <v>990000000.0</v>
       </c>
       <c r="C26">
         <v>876000000.0</v>
       </c>
       <c r="D26">
         <v>859000000.0</v>
       </c>
       <c r="E26">
         <v>702000000.0</v>
       </c>
       <c r="F26">
         <v>842000000.0</v>
       </c>
       <c r="G26">
         <v>673000000.0</v>
       </c>
       <c r="H26">
         <v>656000000.0</v>
       </c>
       <c r="I26">
         <v>587000000.0</v>
       </c>
       <c r="J26">
         <v>584000000.0</v>
       </c>
       <c r="K26">
         <v>499000000.0</v>
       </c>
       <c r="L26">
         <v>440558374.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28">
         <v>3449000000.0</v>
       </c>
       <c r="C28">
         <v>3250000000.0</v>
       </c>
       <c r="D28">
         <v>3209000000.0</v>
       </c>
       <c r="E28">
         <v>3068000000.0</v>
       </c>
       <c r="F28">
         <v>3057000000.0</v>
       </c>
       <c r="G28">
         <v>2694000000.0</v>
       </c>
       <c r="H28">
         <v>2847000000.0</v>
       </c>
       <c r="I28">
         <v>2801000000.0</v>
       </c>
       <c r="J28">
         <v>2596000000.0</v>
       </c>
       <c r="K28">
         <v>2526000000.0</v>
       </c>
       <c r="L28"/>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29">
         <v>180000000.0</v>
       </c>
       <c r="C29">
         <v>238000000.0</v>
       </c>
       <c r="D29">
         <v>-142000000.0</v>
       </c>
       <c r="E29">
         <v>128000000.0</v>
       </c>
       <c r="F29">
         <v>42000000.0</v>
       </c>
       <c r="G29">
         <v>-104000000.0</v>
       </c>
       <c r="H29">
         <v>324000000.0</v>
       </c>
       <c r="I29">
         <v>-96000000.0</v>
       </c>
       <c r="J29">
         <v>-383000000.0</v>
       </c>
       <c r="K29">
         <v>57000000.0</v>
       </c>
       <c r="L29"/>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30">
         <v>4385000000.0</v>
       </c>
       <c r="C30">
         <v>4099000000.0</v>
       </c>
       <c r="D30">
         <v>4208000000.0</v>
       </c>
       <c r="E30">
         <v>4076000000.0</v>
       </c>
       <c r="F30">
         <v>4072000000.0</v>
       </c>
       <c r="G30">
         <v>3422000000.0</v>
       </c>
       <c r="H30">
         <v>3849000000.0</v>
       </c>
       <c r="I30">
         <v>3440000000.0</v>
       </c>
       <c r="J30">
         <v>3281000000.0</v>
       </c>
       <c r="K30">
         <v>3101000000.0</v>
       </c>
       <c r="L30">
         <v>2722227509.0</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31">
         <v>-200000000.0</v>
       </c>
       <c r="C31">
         <v>-157000000.0</v>
       </c>
       <c r="D31">
         <v>-207000000.0</v>
       </c>
       <c r="E31">
         <v>-209000000.0</v>
       </c>
       <c r="F31">
         <v>-162000000.0</v>
       </c>
       <c r="G31">
         <v>-153000000.0</v>
       </c>
       <c r="H31">
         <v>-145000000.0</v>
       </c>
       <c r="I31">
         <v>-52000000.0</v>
       </c>
       <c r="J31">
         <v>-50000000.0</v>
       </c>
       <c r="K31">
         <v>-123000000.0</v>
       </c>
       <c r="L31">
         <v>-63486576.0</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32">
         <v>10401000000.0</v>
       </c>
       <c r="C32">
         <v>9911000000.0</v>
       </c>
       <c r="D32">
         <v>9455000000.0</v>
       </c>
       <c r="E32">
         <v>8717000000.0</v>
       </c>
       <c r="F32">
         <v>8291000000.0</v>
       </c>
       <c r="G32">
         <v>6833000000.0</v>
       </c>
       <c r="H32">
         <v>7508000000.0</v>
       </c>
       <c r="I32">
         <v>7153000000.0</v>
       </c>
@@ -8794,2894 +8929,2970 @@
       <c r="L32">
         <v>6517955342.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK32"/>
+  <dimension ref="A1:AL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
-      <c r="AJ1" t="s">
+      <c r="AK1" t="s">
         <v>10</v>
       </c>
-      <c r="AK1" t="s">
+      <c r="AL1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:37">
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>1148000000.0</v>
+      </c>
+      <c r="C2">
         <v>1158058750.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1245000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1156000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1208000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1090000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1117000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1083000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1122000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1077000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1062000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1040000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1059000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1047000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1001000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>974000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1013000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>981000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>943000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>907000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>890000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>899000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1065000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>990000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>869000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>969000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1000000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>918000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>956000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>972000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>912000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1194000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>942000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>908000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>941000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>-7309874000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3749316000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:37">
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B3">
+        <v>263000000.0</v>
+      </c>
+      <c r="C3">
         <v>278483222.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>257000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>330564320.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>362000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>310000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>279000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>288000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>311000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>287857964.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>328780692.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>285000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>297000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>303186980.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>319000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>253663285.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>324039950.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>263139494.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>260700534.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>424295316.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>242294930.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>273405882.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>417000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>423000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>407000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>375000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>347000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>335000000.0</v>
       </c>
       <c r="AC3">
         <v>335000000.0</v>
       </c>
       <c r="AD3">
+        <v>335000000.0</v>
+      </c>
+      <c r="AE3">
         <v>344000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>314500000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>693000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317500000.0</v>
       </c>
       <c r="AH3">
         <v>317500000.0</v>
       </c>
       <c r="AI3">
+        <v>317500000.0</v>
+      </c>
+      <c r="AJ3">
         <v>247000000.0</v>
       </c>
-      <c r="AJ3"/>
       <c r="AK3"/>
-    </row>
-    <row r="4" spans="1:37">
+      <c r="AL3"/>
+    </row>
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-      <c r="AJ4">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ4"/>
       <c r="AK4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B5">
+        <v>7000000.0</v>
+      </c>
+      <c r="C5">
         <v>286327819.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>264000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>334000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>250000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>463000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>337000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>341000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>330000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>368303120.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>215000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>285000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>261000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>262762049.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>184000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>23778856.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>179685703.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>229121464.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>170768949.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>7875555.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>217671456.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>134777546.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>135000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-135644554.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-472000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-37726797.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-73000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-28674247.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>27000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-55699106.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-113000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>55000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>88000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>85000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>48000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1333000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>463000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:37">
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6">
+        <v>270000000.0</v>
+      </c>
+      <c r="C6">
         <v>564811041.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>521000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>664564320.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>612000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>773000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>616000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>629000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>641000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>656161084.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>543780692.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>570000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>558000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>565949029.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>503000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>277442141.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>503725653.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>492260958.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>431469483.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>432170871.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>459966386.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>408183428.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>552000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>287355446.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-65000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>337273203.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>274000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>306325753.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>362000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>288300894.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>201500000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>748000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>405500000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>402500000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>295000000.0</v>
       </c>
-      <c r="AJ6"/>
       <c r="AK6"/>
-    </row>
-    <row r="7" spans="1:37">
+      <c r="AL6"/>
+    </row>
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
-      <c r="AJ7">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ7"/>
       <c r="AK7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-      <c r="AJ8">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ8"/>
       <c r="AK8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>1675000000.0</v>
+      </c>
+      <c r="C9">
         <v>1495376456.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1473000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1458000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1388000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1383000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1385000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1371000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1374000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1382000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1290000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1289000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1363000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1305000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1170000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1166000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1204000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1208000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1206000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1195000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1220000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1031000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>875000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>848000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>345000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>872000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>921000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>950000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>947000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>852000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>879000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>568000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>878000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>867000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>820000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-6875352000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>3433014000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>-46000000.0</v>
+      </c>
+      <c r="C10">
         <v>235337934.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>264000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>283000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>199000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>414000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>349000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>292000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>280000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>335000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>168000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>238000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>213000000.0</v>
       </c>
       <c r="N10">
         <v>213000000.0</v>
       </c>
       <c r="O10">
+        <v>213000000.0</v>
+      </c>
+      <c r="P10">
         <v>-31000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147000000.0</v>
       </c>
       <c r="Q10">
         <v>147000000.0</v>
       </c>
       <c r="R10">
+        <v>147000000.0</v>
+      </c>
+      <c r="S10">
         <v>200000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>141000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-23000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>191000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>109000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>104000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-168000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-502000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-69000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-107000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-64000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-96000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-65000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-87000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-298000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>24000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>61000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-68876330.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1166000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>351000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11">
+        <v>-46000000.0</v>
+      </c>
+      <c r="C11">
         <v>50009311.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>47000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>46000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>23000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>64000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>65000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>29000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>57000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>87000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-259000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>34000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>44000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>39000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>66000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>31000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>32000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-25000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>40000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>25000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>9000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-21000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-80000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-12000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-16000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>294000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>44000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-37000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-91000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>9000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>16000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-397000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-72000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>43000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:37">
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>53000000.0</v>
+      </c>
+      <c r="C12">
         <v>50989885.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>53000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51000000.0</v>
       </c>
       <c r="E12">
         <v>51000000.0</v>
       </c>
       <c r="F12">
+        <v>51000000.0</v>
+      </c>
+      <c r="G12">
         <v>49759837.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>48000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>49000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>50000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>45000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>49527860.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>47000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>48000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>47000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>41700676.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>34000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>31000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>29000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>28293081.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>31000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>30000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>31000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>31697566.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>32000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>30000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>31000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="AC12">
         <v>35000000.0</v>
       </c>
       <c r="AD12">
+        <v>35000000.0</v>
+      </c>
+      <c r="AE12">
         <v>9000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>6000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>7826230.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5064436.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>23533000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>12730000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>28000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>31000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000000.0</v>
       </c>
       <c r="W13">
         <v>31000000.0</v>
       </c>
       <c r="X13">
+        <v>31000000.0</v>
+      </c>
+      <c r="Y13">
         <v>32000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>30000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>31000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>34000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>35000000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
-    </row>
-    <row r="14" spans="1:37">
+      <c r="AL13"/>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
-      <c r="G14"/>
-      <c r="H14">
+      <c r="G14">
         <v>0.0</v>
       </c>
+      <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
-      <c r="J14"/>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
-      <c r="AJ14">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ14"/>
       <c r="AK14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:37">
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>0.0</v>
+      </c>
+      <c r="C15">
         <v>185328623.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>217000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>237000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>176000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>350000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>284000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>263000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>223000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>248000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>427000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>204000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>169000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>174000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-97000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>116000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>148000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>168000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>139000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>151000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>84000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>95000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-147000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-422000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-57000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-91000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-66000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-390000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-109000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-73000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-207000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>15000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>26500000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>329000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-1094000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>308000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:37">
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>204000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>169000000.0</v>
       </c>
       <c r="N16">
         <v>169000000.0</v>
       </c>
       <c r="O16">
+        <v>169000000.0</v>
+      </c>
+      <c r="P16">
         <v>-97000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>116000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>148000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>168000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>139000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>151000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>84000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>95000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-147000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-422000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-57000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-91000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-66000000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>-1094000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>308000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:37">
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>0.0</v>
+      </c>
+      <c r="C17">
         <v>189000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>217000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>237000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>176000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>350000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>284000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>263000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>223000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>248000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>427000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>204000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>169000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>174000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-97000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>116000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>148000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>168000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>139000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>2000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>151000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>84000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>95000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-147000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-422000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-57000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-91000000.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-      <c r="AJ17">
+      <c r="AJ17"/>
+      <c r="AK17">
         <v>-1094000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>308000000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:37">
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>-53000000.0</v>
+      </c>
+      <c r="C18">
         <v>-50000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-7000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-48000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-47000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-40000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-10000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-39000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-38000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-33000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>12000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-55000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-57000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-55000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>11000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-58000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-53000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-46000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-41000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-43000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-38000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-40000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-15000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-39000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-36000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-41000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-19000000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ20"/>
       <c r="AK20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>11000000.0</v>
+      </c>
+      <c r="C21">
         <v>410860810.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>313000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>332000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>247000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>468000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>395000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>332000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>318000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>368000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>208000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>293000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>270000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>268000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>21000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>205000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>200000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>246000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>182000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>20000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>229000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>149000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>141000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-129000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-466000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-28000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-68000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-18000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-53000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-48000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-75000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-284000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>38000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>73000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-57734571.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-1426570000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>535371000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
-      <c r="AJ22">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ22"/>
       <c r="AK22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:37">
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23">
+        <v>2812000000.0</v>
+      </c>
+      <c r="C23">
         <v>2242574397.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2405000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2282000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2349000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2005000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2107000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2122000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2178000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2091000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2144000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2036000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2152000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2084000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2150000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1935000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2017000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1943000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1967000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2082000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1881000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1781000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1799000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1967000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1680000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1869000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1981000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1886000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1956000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1872000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1885036537.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2046000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1782000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1751500000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1841428961.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>78000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24"/>
+    </row>
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B25">
+        <v>793000000.0</v>
+      </c>
+      <c r="C25">
         <v>322000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>476000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>187000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>362000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>310000000.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>311000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>296000000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>297000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>302000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>276000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>263000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>321000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>263000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>258000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>431000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>246000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>284000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>417000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>427000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>407000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>375000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>347000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>384000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>350000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>344000000.0</v>
       </c>
-      <c r="AE25"/>
-      <c r="AF25">
+      <c r="AF25"/>
+      <c r="AG25">
         <v>654000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>674000000.0</v>
       </c>
-      <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26">
+        <v>663000000.0</v>
+      </c>
+      <c r="C26">
         <v>240240807.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>273000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>250000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>245000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>222000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>232000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>225000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>220000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>199000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>239000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>201000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>217000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>202000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>236000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>159000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>181000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>166000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>219000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>318000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>178000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>166000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>155000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>216000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>163000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>139000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>164000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>179000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>167000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>146000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>167693496.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>132000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>152000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>144500000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>146868646.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>890000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>457000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:37">
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>964000000.0</v>
+      </c>
+      <c r="C28">
         <v>882000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>901000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>865000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>870000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>813000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>802000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>809000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>837000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>802000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>794000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>798000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>832000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>785000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>762000000.0</v>
       </c>
       <c r="P28">
         <v>762000000.0</v>
       </c>
       <c r="Q28">
+        <v>762000000.0</v>
+      </c>
+      <c r="R28">
         <v>803000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>741000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>806000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>776000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>785000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>699000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>729000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>685000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>589000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>674000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>714000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>717000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>760000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>656000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>734000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>692000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>722000000.0</v>
       </c>
-      <c r="AH28"/>
       <c r="AI28"/>
-      <c r="AJ28">
+      <c r="AJ28"/>
+      <c r="AK28">
         <v>4484524000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2348239000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>-46000000.0</v>
+      </c>
+      <c r="C29">
         <v>51000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>47000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>46000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>23000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>64000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>65000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>29000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>57000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>87000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-259000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>34000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>44000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>39000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>66000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>31000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-1000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>32000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-25000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>40000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>25000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>9000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-21000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-80000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-12000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-16000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2000000.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+    </row>
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>1664000000.0</v>
+      </c>
+      <c r="C30">
         <v>1084515646.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1160000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1126000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1141000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>915000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>990000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1039000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1056000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1014000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1082000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>996000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1093000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1037000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1149000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>961000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1004000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>962000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1024000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1175000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>991000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>882000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>734000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>977000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>811000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>900000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>981000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>968000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1000000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>900000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>954000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>852000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>840000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>836500000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>877000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-12399000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>6313000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:38">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31">
+        <v>-57000000.0</v>
+      </c>
+      <c r="C31">
         <v>-175522876.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-49000000.0</v>
       </c>
       <c r="D31">
         <v>-49000000.0</v>
       </c>
       <c r="E31">
+        <v>-49000000.0</v>
+      </c>
+      <c r="F31">
         <v>-48000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-54000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-46000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-40000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-38000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-33000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-40000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-55000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-57000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-55000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-52000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-58000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-53000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-46000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-41000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-43000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-38000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-40000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-37000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-39000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-36000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-41000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-39000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-46000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-43000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-17000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14000000.0</v>
       </c>
       <c r="AG31">
         <v>-14000000.0</v>
       </c>
       <c r="AH31">
+        <v>-14000000.0</v>
+      </c>
+      <c r="AI31">
         <v>-12000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-11141759.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>167000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-112000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:37">
+    <row r="32" spans="1:38">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>2823000000.0</v>
+      </c>
+      <c r="C32">
         <v>2653435207.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2718000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2614000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2596000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2473000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2502000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2454000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2496000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2459000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2352000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2329000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2422000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2352000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2171000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2140000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2217000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2189000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2149000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2102000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2110000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1930000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1940000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1838000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1214000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1841000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1913000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1868000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1903000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1824000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1809271403.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1762000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1820000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1800000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1783694390.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>14095729000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>7131329000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
@@ -11724,959 +11935,959 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
         <v>1676000000.0</v>
       </c>
       <c r="C2">
         <v>1094000000.0</v>
       </c>
       <c r="D2">
         <v>980000000.0</v>
       </c>
       <c r="E2">
         <v>1575000000.0</v>
       </c>
       <c r="F2">
         <v>1557000000.0</v>
       </c>
       <c r="G2">
         <v>822000000.0</v>
       </c>
       <c r="H2">
         <v>227000000.0</v>
       </c>
       <c r="I2">
         <v>172000000.0</v>
       </c>
       <c r="J2">
         <v>162000000.0</v>
       </c>
       <c r="K2">
         <v>285000000.0</v>
       </c>
       <c r="L2">
         <v>316152328.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>663000000</v>
       </c>
       <c r="C3">
         <v>670000000</v>
       </c>
       <c r="D3">
         <v>851000000</v>
       </c>
       <c r="E3">
         <v>745000000</v>
       </c>
       <c r="F3">
         <v>1180000000</v>
       </c>
       <c r="G3">
         <v>567000000</v>
       </c>
       <c r="H3">
         <v>676000000</v>
       </c>
       <c r="I3">
         <v>712000000</v>
       </c>
       <c r="J3">
         <v>496000000</v>
       </c>
       <c r="K3">
         <v>506000000</v>
       </c>
       <c r="L3">
         <v>485768513</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
         <v>-149000000.0</v>
       </c>
       <c r="C6">
         <v>582000000.0</v>
       </c>
       <c r="D6">
         <v>114000000.0</v>
       </c>
       <c r="E6">
         <v>-595000000.0</v>
       </c>
       <c r="F6">
         <v>18000000.0</v>
       </c>
       <c r="G6">
         <v>735000000.0</v>
       </c>
       <c r="H6">
         <v>595000000.0</v>
       </c>
       <c r="I6">
         <v>55000000.0</v>
       </c>
       <c r="J6">
         <v>10000000.0</v>
       </c>
       <c r="K6">
         <v>-123000000.0</v>
       </c>
       <c r="L6">
         <v>-31152328.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7">
         <v>-240000000.0</v>
       </c>
       <c r="C7">
         <v>-189000000.0</v>
       </c>
       <c r="D7">
         <v>-431215310.0</v>
       </c>
       <c r="E7">
         <v>-527000000.0</v>
       </c>
       <c r="F7">
         <v>-314000000.0</v>
       </c>
       <c r="G7">
         <v>-45000000.0</v>
       </c>
       <c r="H7">
         <v>-48000000.0</v>
       </c>
       <c r="I7">
         <v>80000000.0</v>
       </c>
       <c r="J7">
         <v>-84000000.0</v>
       </c>
       <c r="K7">
         <v>-10000000.0</v>
       </c>
       <c r="L7">
         <v>-122000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9">
         <v>-129000000.0</v>
       </c>
       <c r="C9">
         <v>-55000000.0</v>
       </c>
       <c r="D9">
         <v>-117410109.0</v>
       </c>
       <c r="E9">
         <v>-164000000.0</v>
       </c>
       <c r="F9">
         <v>-198000000.0</v>
       </c>
       <c r="G9">
         <v>43000000.0</v>
       </c>
       <c r="H9">
         <v>-115000000.0</v>
       </c>
       <c r="I9">
         <v>53000000.0</v>
       </c>
       <c r="J9">
         <v>-54000000.0</v>
       </c>
       <c r="K9">
         <v>-150000000.0</v>
       </c>
       <c r="L9">
         <v>37000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10">
         <v>-156000000.0</v>
       </c>
       <c r="C10">
         <v>-47000000.0</v>
       </c>
       <c r="D10">
         <v>-289255814.0</v>
       </c>
       <c r="E10">
         <v>-217000000.0</v>
       </c>
       <c r="F10">
         <v>-326000000.0</v>
       </c>
       <c r="G10">
         <v>-159000000.0</v>
       </c>
       <c r="H10">
         <v>-108000000.0</v>
       </c>
       <c r="I10">
         <v>-150000000.0</v>
       </c>
       <c r="J10">
         <v>-87000000.0</v>
       </c>
       <c r="K10">
         <v>-64000000.0</v>
       </c>
       <c r="L10">
         <v>-54000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-48000000.0</v>
       </c>
       <c r="F11">
         <v>60000000.0</v>
       </c>
       <c r="G11">
         <v>-21000000.0</v>
       </c>
       <c r="H11">
         <v>84000000.0</v>
       </c>
       <c r="I11">
         <v>44000000.0</v>
       </c>
       <c r="J11">
         <v>48000000.0</v>
       </c>
       <c r="K11">
         <v>83000000.0</v>
       </c>
       <c r="L11"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>380000000.0</v>
       </c>
       <c r="F12">
         <v>128000000.0</v>
       </c>
       <c r="G12">
         <v>-101000000.0</v>
       </c>
       <c r="H12">
         <v>290000000.0</v>
       </c>
       <c r="I12">
         <v>-284000000.0</v>
       </c>
       <c r="J12">
         <v>-307000000.0</v>
       </c>
       <c r="K12">
         <v>81000000.0</v>
       </c>
       <c r="L12"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-192000000.0</v>
       </c>
       <c r="F13">
         <v>88000000.0</v>
       </c>
       <c r="G13">
         <v>-23000000.0</v>
       </c>
       <c r="H13">
         <v>8000000.0</v>
       </c>
       <c r="I13">
         <v>66000000.0</v>
       </c>
       <c r="J13">
         <v>57000000.0</v>
       </c>
       <c r="K13">
         <v>204000000.0</v>
       </c>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14">
         <v>1335000000.0</v>
       </c>
       <c r="C14">
         <v>1228000000.0</v>
       </c>
       <c r="D14">
         <v>1221000000.0</v>
       </c>
       <c r="E14">
         <v>1123000000.0</v>
       </c>
       <c r="F14">
         <v>1219000000.0</v>
       </c>
       <c r="G14">
         <v>1623000000.0</v>
       </c>
       <c r="H14">
         <v>1425000000.0</v>
       </c>
       <c r="I14">
         <v>1622000000.0</v>
       </c>
       <c r="J14">
         <v>1305000000.0</v>
       </c>
       <c r="K14">
         <v>1289000000.0</v>
       </c>
       <c r="L14">
         <v>1258000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15">
         <v>166000000.0</v>
       </c>
       <c r="C15">
         <v>130000000.0</v>
       </c>
       <c r="D15">
         <v>116000000.0</v>
       </c>
       <c r="E15">
         <v>100000000.0</v>
       </c>
       <c r="F15">
         <v>54000000.0</v>
       </c>
       <c r="G15">
         <v>54000000.0</v>
       </c>
       <c r="H15">
         <v>54000000.0</v>
       </c>
       <c r="I15">
         <v>54000000.0</v>
       </c>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16">
         <v>1527000000.0</v>
       </c>
       <c r="C16">
         <v>1676000000.0</v>
       </c>
       <c r="D16">
         <v>1094000000.0</v>
       </c>
       <c r="E16">
         <v>980000000.0</v>
       </c>
       <c r="F16">
         <v>1575000000.0</v>
       </c>
       <c r="G16">
         <v>1557000000.0</v>
       </c>
       <c r="H16">
         <v>822000000.0</v>
       </c>
       <c r="I16">
         <v>227000000.0</v>
       </c>
       <c r="J16">
         <v>172000000.0</v>
       </c>
       <c r="K16">
         <v>162000000.0</v>
       </c>
       <c r="L16">
         <v>285000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18">
         <v>1608000000.0</v>
       </c>
       <c r="C18">
         <v>1407000000.0</v>
       </c>
       <c r="D18">
         <v>537000000.0</v>
       </c>
       <c r="E18">
         <v>472000000.0</v>
       </c>
       <c r="F18">
         <v>165000000.0</v>
       </c>
       <c r="G18">
         <v>256000000.0</v>
       </c>
       <c r="H18">
         <v>244000000.0</v>
       </c>
       <c r="I18">
         <v>428000000.0</v>
       </c>
       <c r="J18">
         <v>722000000.0</v>
       </c>
       <c r="K18">
         <v>739000000.0</v>
       </c>
       <c r="L18">
         <v>832058939.0</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19">
         <v>22000000.0</v>
       </c>
       <c r="C19">
         <v>-1167000000.0</v>
       </c>
       <c r="D19">
         <v>-1094000000.0</v>
       </c>
       <c r="E19">
         <v>-1865000000.0</v>
       </c>
       <c r="F19">
         <v>-18000000.0</v>
       </c>
       <c r="G19">
         <v>-572000000.0</v>
       </c>
       <c r="H19">
         <v>-1011000000.0</v>
       </c>
       <c r="I19">
         <v>-1001000000.0</v>
       </c>
       <c r="J19">
         <v>-679000000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
         <v>-31000000.0</v>
       </c>
       <c r="C21">
         <v>-137000000.0</v>
       </c>
       <c r="D21">
         <v>-7000000.0</v>
       </c>
       <c r="E21">
         <v>208000000.0</v>
       </c>
       <c r="F21">
         <v>-63000000.0</v>
       </c>
       <c r="G21">
         <v>536000000.0</v>
       </c>
       <c r="H21">
         <v>3293000000.0</v>
       </c>
       <c r="I21">
         <v>15000000.0</v>
       </c>
       <c r="J21">
         <v>-91000000.0</v>
       </c>
       <c r="K21">
         <v>-26000000.0</v>
       </c>
       <c r="L21"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
         <v>980000000.0</v>
       </c>
       <c r="C22">
         <v>1018000000.0</v>
       </c>
       <c r="D22">
         <v>974000000.0</v>
       </c>
       <c r="E22">
         <v>335000000.0</v>
       </c>
       <c r="F22">
         <v>376000000.0</v>
       </c>
       <c r="G22">
         <v>-531000000.0</v>
       </c>
       <c r="H22">
         <v>-656000000.0</v>
       </c>
       <c r="I22">
         <v>-227000000.0</v>
       </c>
       <c r="J22">
         <v>256000000.0</v>
       </c>
       <c r="K22">
         <v>-170000000.0</v>
       </c>
       <c r="L22">
         <v>296270697.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23">
         <v>-134000000.0</v>
       </c>
       <c r="C23">
         <v>-8000000.0</v>
       </c>
       <c r="D23">
         <v>-39000000.0</v>
       </c>
       <c r="E23">
         <v>2428000000.0</v>
       </c>
       <c r="F23">
         <v>3000000.0</v>
       </c>
       <c r="G23">
         <v>-54000000.0</v>
       </c>
       <c r="H23">
         <v>-2701000000.0</v>
       </c>
       <c r="I23">
         <v>-72043443.0</v>
       </c>
       <c r="J23">
         <v>-426888057.0</v>
       </c>
       <c r="K23">
         <v>-399135223.0</v>
       </c>
       <c r="L23">
         <v>-839754281.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24">
         <v>-123000000.0</v>
       </c>
       <c r="C24">
         <v>-205000000.0</v>
       </c>
       <c r="D24">
         <v>-177304042.0</v>
       </c>
       <c r="E24">
         <v>-485000000.0</v>
       </c>
       <c r="F24">
         <v>-18000000.0</v>
       </c>
       <c r="G24">
         <v>-82000000.0</v>
       </c>
       <c r="H24">
         <v>-1000000.0</v>
       </c>
       <c r="I24">
         <v>6949317.0</v>
       </c>
       <c r="J24">
         <v>1000000.0</v>
       </c>
       <c r="K24">
         <v>-14568112.0</v>
       </c>
       <c r="L24">
         <v>3847671.0</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
         <v>-146000000.0</v>
       </c>
       <c r="C25">
         <v>-368000000.0</v>
       </c>
       <c r="D25">
         <v>-377784690.0</v>
       </c>
       <c r="E25">
         <v>18000000.0</v>
       </c>
       <c r="F25">
         <v>-116000000.0</v>
       </c>
       <c r="G25">
         <v>-225000000.0</v>
       </c>
       <c r="H25">
         <v>-208000000.0</v>
       </c>
       <c r="I25">
         <v>-355000000.0</v>
       </c>
       <c r="J25">
         <v>53000000.0</v>
       </c>
       <c r="K25">
         <v>79000000.0</v>
       </c>
       <c r="L25">
         <v>-179443245.0</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26">
         <v>-723000000.0</v>
       </c>
       <c r="C26">
         <v>-47000000.0</v>
       </c>
       <c r="D26">
         <v>-49000000.0</v>
       </c>
       <c r="E26">
         <v>-50000000.0</v>
       </c>
       <c r="F26">
         <v>-22000000.0</v>
       </c>
       <c r="G26">
         <v>-16000000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27">
         <v>162000000.0</v>
       </c>
       <c r="C27">
         <v>150000000.0</v>
       </c>
       <c r="D27">
         <v>144000000.0</v>
       </c>
       <c r="E27">
         <v>140000000.0</v>
       </c>
       <c r="F27">
         <v>138000000.0</v>
       </c>
       <c r="G27">
         <v>105000000.0</v>
       </c>
       <c r="H27">
         <v>83000000.0</v>
       </c>
       <c r="I27">
         <v>93000000.0</v>
       </c>
       <c r="J27">
         <v>71000000.0</v>
       </c>
       <c r="K27">
         <v>53000000.0</v>
       </c>
       <c r="L27">
         <v>65000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28">
         <v>-1119000000.0</v>
       </c>
       <c r="C28">
         <v>-322000000.0</v>
       </c>
       <c r="D28">
         <v>-211000000.0</v>
       </c>
       <c r="E28">
         <v>-8000000.0</v>
       </c>
       <c r="F28">
         <v>-123000000.0</v>
       </c>
       <c r="G28">
         <v>466000000.0</v>
       </c>
       <c r="H28">
         <v>659000000.0</v>
       </c>
       <c r="I28">
         <v>-78000000.0</v>
       </c>
       <c r="J28">
         <v>-539000000.0</v>
       </c>
       <c r="K28">
         <v>-435000000.0</v>
       </c>
       <c r="L28">
         <v>-796467978.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
         <v>2271000000.0</v>
       </c>
       <c r="C29">
         <v>2077000000.0</v>
       </c>
       <c r="D29">
         <v>1388000000.0</v>
       </c>
       <c r="E29">
         <v>1217000000.0</v>
       </c>
       <c r="F29">
         <v>1345000000.0</v>
       </c>
       <c r="G29">
         <v>823000000.0</v>
       </c>
       <c r="H29">
         <v>920000000.0</v>
       </c>
       <c r="I29">
         <v>1140000000.0</v>
       </c>
       <c r="J29">
         <v>1218000000.0</v>
       </c>
       <c r="K29">
         <v>1245000000.0</v>
       </c>
       <c r="L29">
         <v>1317827452.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30">
         <v>-1344000000.0</v>
       </c>
       <c r="C30">
         <v>-1167000000.0</v>
       </c>
       <c r="D30">
         <v>-1094000000.0</v>
       </c>
       <c r="E30">
         <v>-1865000000.0</v>
       </c>
       <c r="F30">
         <v>-1198000000.0</v>
       </c>
       <c r="G30">
         <v>-572000000.0</v>
       </c>
       <c r="H30">
         <v>-1011000000.0</v>
       </c>
       <c r="I30">
         <v>-1001000000.0</v>
       </c>
@@ -12689,2836 +12900,2910 @@
       <c r="L30">
         <v>-517511802.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK30"/>
+  <dimension ref="A1:AL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
-      <c r="AJ1" t="s">
+      <c r="AK1" t="s">
         <v>10</v>
       </c>
-      <c r="AK1" t="s">
+      <c r="AL1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:37">
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>1578000000.0</v>
+      </c>
+      <c r="C2">
         <v>1525998517.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1498000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1412615987.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1412000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1676000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1558832013.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1371331534.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1141000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1094000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1050197078.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>660375787.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>889000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>980000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1177000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1030000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>961000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1575000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1565000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1366000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1564000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1557000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1409000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1324000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>760000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>822000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>792000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>721000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>499000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>227000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>139000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>151000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>822000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>172000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>136000000.0</v>
       </c>
-      <c r="AJ2"/>
       <c r="AK2"/>
-    </row>
-    <row r="3" spans="1:37">
+      <c r="AL2"/>
+    </row>
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>96000000</v>
+      </c>
+      <c r="C3">
         <v>136299882</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>201000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>160081505</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>133000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>140000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>149761251</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>111492814</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>120000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>143000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>369974690</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>137873992</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>117000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>129000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>255000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>230000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>130000000</v>
       </c>
       <c r="R3">
         <v>130000000</v>
       </c>
       <c r="S3">
+        <v>130000000</v>
+      </c>
+      <c r="T3">
         <v>345000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>202000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>511000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>122000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>240000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>127000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>96000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>104000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>271000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>144000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>126000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>135000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>208000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>137000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>89500000</v>
       </c>
       <c r="AH3">
         <v>89500000</v>
       </c>
       <c r="AI3">
+        <v>89500000</v>
+      </c>
+      <c r="AJ3">
         <v>200000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>444000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>446000000</v>
       </c>
     </row>
-    <row r="4" spans="1:37">
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-    </row>
-    <row r="6" spans="1:37">
+      <c r="AL5"/>
+    </row>
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>-223000000.0</v>
+      </c>
+      <c r="C6">
         <v>60601540.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>29000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>83793998.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-4000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-264000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>113570872.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>187500479.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>231000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>47000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>43432461.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>389821291.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-228000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-91000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-197000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>147000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>69000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-614000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>10000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>199000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-198000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>7000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>148000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>85000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>564000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-62000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>30000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>71000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>222000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>272000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>88000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10500000.0</v>
       </c>
       <c r="AH6">
         <v>-10500000.0</v>
       </c>
       <c r="AI6">
+        <v>-10500000.0</v>
+      </c>
+      <c r="AJ6">
         <v>36000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-123000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-31000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:37">
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7">
+        <v>-225000000.0</v>
+      </c>
+      <c r="C7">
         <v>-269658049.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>81000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>78863708.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-102000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-224000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-43396662.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>159929258.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-84000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-318872963.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>5572036.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>225845995.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-135000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-427000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-73000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-18000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-68000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-363000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-32000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-6000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-80000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-196000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>88000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>20000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>49000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-232000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>97000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>72000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-69000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-315000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>120000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-79000000.0</v>
       </c>
       <c r="AH7">
         <v>-79000000.0</v>
       </c>
       <c r="AI7">
+        <v>-79000000.0</v>
+      </c>
+      <c r="AJ7">
         <v>87000000.0</v>
       </c>
-      <c r="AJ7"/>
       <c r="AK7"/>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9">
+        <v>-100000000.0</v>
+      </c>
+      <c r="C9">
         <v>-55892759.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>90000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>80677691.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-109000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-56000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-68399456.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>140169765.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-28000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-85291248.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-4680519.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>33197188.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-57000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-81000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-57000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-13000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-47000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-104000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-67000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-14000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-100000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-17000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-35000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-107000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>234000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-49000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-1000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>8000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-60000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-62000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>88000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>59000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-47000000.0</v>
       </c>
       <c r="AH9">
         <v>-47000000.0</v>
       </c>
       <c r="AI9">
+        <v>-47000000.0</v>
+      </c>
+      <c r="AJ9">
         <v>-54000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-150000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>37000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10">
+        <v>-90000000.0</v>
+      </c>
+      <c r="C10">
         <v>-74523679.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>176000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-65877437.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-38000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-69000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>42364940.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-18284717.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-41000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-29076562.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>8254746.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-75814366.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-78000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-120000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-30000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-69000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-76000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-42000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-56000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-86000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-120000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-64000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>17000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>16000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-120000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-72000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-50000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-40000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-17000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>6000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-62000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-47000000.0</v>
       </c>
       <c r="AH10">
         <v>-47000000.0</v>
       </c>
       <c r="AI10">
+        <v>-47000000.0</v>
+      </c>
+      <c r="AJ10">
         <v>-87000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-64000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-54000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-39000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>33000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-10000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-46000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>47000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-39000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>46000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-9000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>56000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-33000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>30000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>20000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-65000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-6000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>30000000.0</v>
       </c>
-      <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
-      <c r="AJ11">
+      <c r="AJ11"/>
+      <c r="AK11">
         <v>83000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-120000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:37">
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-210000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67000000.0</v>
       </c>
       <c r="N12">
         <v>67000000.0</v>
       </c>
       <c r="O12">
+        <v>67000000.0</v>
+      </c>
+      <c r="P12">
         <v>282000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-31000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>98000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>31000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-188000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>180000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>87000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>49000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-249000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182000000.0</v>
       </c>
       <c r="Y12">
         <v>182000000.0</v>
       </c>
       <c r="Z12">
+        <v>182000000.0</v>
+      </c>
+      <c r="AA12">
         <v>-34000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-56000000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
-      <c r="AJ12">
+      <c r="AJ12"/>
+      <c r="AK12">
         <v>81000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>46000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>312000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-108000000.0</v>
       </c>
       <c r="N13">
         <v>-108000000.0</v>
       </c>
       <c r="O13">
+        <v>-108000000.0</v>
+      </c>
+      <c r="P13">
         <v>-132000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>180000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-29000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-211000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>33000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>90000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>67000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-102000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>53000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>57000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-22000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-111000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>99000000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
-      <c r="AJ13">
+      <c r="AJ13"/>
+      <c r="AK13">
         <v>204000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-105000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:37">
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14">
+        <v>288000000.0</v>
+      </c>
+      <c r="C14">
         <v>278483222.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>190000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>330564320.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>362000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>310000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>298521589.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>317981711.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>309000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>296000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>328780692.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>299171878.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>299000000.0</v>
       </c>
       <c r="N14">
         <v>299000000.0</v>
       </c>
       <c r="O14">
+        <v>299000000.0</v>
+      </c>
+      <c r="P14">
         <v>276000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>263000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>321000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>263000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>258000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>431000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>246000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>284000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>417000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>423000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>407000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>375000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>347000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>384000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>350000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>344000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-70000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>693000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317500000.0</v>
       </c>
       <c r="AH14">
         <v>317500000.0</v>
       </c>
       <c r="AI14">
+        <v>317500000.0</v>
+      </c>
+      <c r="AJ14">
         <v>247000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1261000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1258000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:37">
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-      <c r="C15">
+        <v>143</v>
+      </c>
+      <c r="B15">
+        <v>174000000.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15">
         <v>0.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>5353332.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>166000000.0</v>
       </c>
-      <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>1567173.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5834832.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>130000000.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>509286.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1945882.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116000000.0</v>
       </c>
       <c r="N15">
         <v>116000000.0</v>
       </c>
       <c r="O15">
+        <v>116000000.0</v>
+      </c>
+      <c r="P15">
         <v>294456.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>155223.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>100947024.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>100000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>215727.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>451698.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000000.0</v>
       </c>
       <c r="V15">
         <v>54000000.0</v>
       </c>
       <c r="W15">
         <v>54000000.0</v>
       </c>
       <c r="X15">
         <v>54000000.0</v>
       </c>
-      <c r="Y15"/>
+      <c r="Y15">
+        <v>54000000.0</v>
+      </c>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15"/>
+    </row>
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>1355000000.0</v>
+      </c>
+      <c r="C16">
         <v>1586600057.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1527000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1496409985.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1408000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1412000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1672402885.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1558832013.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1372000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1141000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1093629539.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1050197078.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>661000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>889000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>980000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1177000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1030000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>961000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1575000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1565000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1366000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1564000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1557000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1409000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1324000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>760000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>822000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>792000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>721000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>499000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>227000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>139000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-10500000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>161500000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>172000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>136000000.0</v>
       </c>
-      <c r="AK16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:37">
+      <c r="AL16"/>
+    </row>
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>414000000.0</v>
+      </c>
+      <c r="C18">
         <v>273580353.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>457000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>538691597.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>372000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>244000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>313179017.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>613183382.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>410000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>198000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>109395818.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>363840512.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>208000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-44000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>90000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>172000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>274000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-64000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>42000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>214000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-125000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>199000000.0</v>
       </c>
       <c r="X18">
         <v>199000000.0</v>
       </c>
       <c r="Y18">
+        <v>199000000.0</v>
+      </c>
+      <c r="Z18">
         <v>-68000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-74000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>75000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>129000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>145000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-105000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>18000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>222000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>188000000.0</v>
       </c>
       <c r="AH18">
         <v>188000000.0</v>
       </c>
       <c r="AI18">
+        <v>188000000.0</v>
+      </c>
+      <c r="AJ18">
         <v>261000000.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19">
+        <v>-82000000.0</v>
+      </c>
+      <c r="C19">
         <v>-28000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-101000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-312000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-154000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-578000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-333000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-483000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-133000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-218000000.0</v>
       </c>
-      <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-189000000.0</v>
       </c>
       <c r="N19">
         <v>-189000000.0</v>
       </c>
       <c r="O19">
+        <v>-189000000.0</v>
+      </c>
+      <c r="P19">
         <v>-852000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19000000.0</v>
       </c>
       <c r="Q19">
         <v>-19000000.0</v>
       </c>
       <c r="R19">
+        <v>-19000000.0</v>
+      </c>
+      <c r="S19">
         <v>-603000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-6000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-9000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-238000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-6000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-97000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-104000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-290000000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>-2000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:37">
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>-26000000.0</v>
+      </c>
+      <c r="C21">
         <v>-16000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-56000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>77000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-35000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-17000000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="N21">
         <v>-3000000.0</v>
       </c>
       <c r="O21">
+        <v>-3000000.0</v>
+      </c>
+      <c r="P21">
         <v>316000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-17000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-42000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-49000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-37000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-16000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-15000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-34000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-82000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>678000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-26000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-27000000.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
-      <c r="AJ21">
+      <c r="AJ21"/>
+      <c r="AK21">
         <v>-26000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>32000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>0.0</v>
+      </c>
+      <c r="C22">
         <v>185328623.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>217000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>238126881.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>176000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>350000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>274369357.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>268904148.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>223000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>248000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>449965883.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>196874397.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>169000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>174000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-97000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>116000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>148000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>168000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>139000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>151000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>84000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>95000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-147000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-422000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-57000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-91000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-66000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-390000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-109000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-73000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-207000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>15000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>26500000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>329000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-170000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>308000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:37">
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23">
+        <v>-21000000.0</v>
+      </c>
+      <c r="C23">
         <v>-62756782.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-3000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-34643364.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-56000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-46000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1290418.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-82846264.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-34414805.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>10000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-33133750.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-16738590.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-29000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>42000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>20000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6155223.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-40498898.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-42000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5215727.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-8000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-23000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-30000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-61000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>34000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-19000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1509000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1589000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>384000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>396000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-195000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-149000000.0</v>
       </c>
       <c r="AH23">
         <v>-149000000.0</v>
       </c>
       <c r="AI23">
+        <v>-149000000.0</v>
+      </c>
+      <c r="AJ23">
         <v>-122000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-409000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-860000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24">
+        <v>-126000000.0</v>
+      </c>
+      <c r="C24">
         <v>980574.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-31000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1327243.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-31000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-44000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-9536992.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-153367387.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-28109480.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-106000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-10537843.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-28000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-296000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-25000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-501000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-70000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-11000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-12000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-10467.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-44000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-397000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-14000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-24000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-26000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-18000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-14000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-16394.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-36000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-36000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-93000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-49000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-48000000.0</v>
       </c>
       <c r="AH24">
         <v>-48000000.0</v>
       </c>
       <c r="AI24">
+        <v>-48000000.0</v>
+      </c>
+      <c r="AJ24">
         <v>-116000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-32000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-16000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:37">
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>405000000.0</v>
+      </c>
+      <c r="C25">
         <v>215726439.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>288000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>51218193.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-155000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-66554016.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-22138920.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>48000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-14127037.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>399633870.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>459024815.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-143000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>136000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-23000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-32000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-68000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-17000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-19000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-12000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-68000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-198000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>25000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>48000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-69000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-16000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-149000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>58000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>66000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>156000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-134000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>24000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>12500000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-273000000.0</v>
       </c>
-      <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26">
+        <v>-289000000.0</v>
+      </c>
+      <c r="C26">
         <v>-73543104.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-308000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-250462074.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-126000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-33000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-2000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-3000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-9000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-33000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="L26">
         <v>-3000000.0</v>
       </c>
       <c r="M26">
+        <v>-3000000.0</v>
+      </c>
+      <c r="N26">
         <v>-16000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="P26">
         <v>-2000000.0</v>
       </c>
       <c r="Q26">
+        <v>-2000000.0</v>
+      </c>
+      <c r="R26">
         <v>-18000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-28000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-22000000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26"/>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27">
+        <v>42000000.0</v>
+      </c>
+      <c r="C27">
         <v>45000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>-118000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>41000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>38000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>39000000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>34000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>43000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>50000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>35000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>34000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>40000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>37000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>33000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>36000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>34000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>37000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>33000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>41000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>27000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="Y27">
         <v>26000000.0</v>
       </c>
       <c r="Z27">
-        <v>25000000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="AA27">
         <v>25000000.0</v>
       </c>
       <c r="AB27">
+        <v>25000000.0</v>
+      </c>
+      <c r="AC27">
         <v>30000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>28000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>-28000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>93000000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>71000000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28">
+        <v>-510000000.0</v>
+      </c>
+      <c r="C28">
         <v>-130416438.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-330000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-282314884.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-383000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-96000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-7697905.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-72181038.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-171000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-66000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-58643036.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>12435331.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-145000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-21000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>281000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-12000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-188000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-89000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-33000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-14000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-73000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-3000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-57000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-112000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>617000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-44000000.0</v>
       </c>
       <c r="AB28">
         <v>-44000000.0</v>
       </c>
       <c r="AC28">
+        <v>-44000000.0</v>
+      </c>
+      <c r="AD28">
         <v>82000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>665000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>405000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-185000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-149000000.0</v>
       </c>
       <c r="AH28">
         <v>-149000000.0</v>
       </c>
       <c r="AI28">
+        <v>-149000000.0</v>
+      </c>
+      <c r="AJ28">
         <v>-122000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-435000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-828000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>510000000.0</v>
+      </c>
+      <c r="C29">
         <v>409880235.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>658000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>698773102.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>505000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>384000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>462940268.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>724676197.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>530000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>341000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>479370508.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>501714504.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>325000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>85000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>345000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>402000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>404000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>66000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>387000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>416000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>386000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>156000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>439000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>326000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>28000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>30000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>346000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>273000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>271000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>30000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>226000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>359000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>277500000.0</v>
       </c>
       <c r="AH29">
         <v>277500000.0</v>
       </c>
       <c r="AI29">
+        <v>277500000.0</v>
+      </c>
+      <c r="AJ29">
         <v>461000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1245000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>1370000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:37">
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30">
+        <v>-222000000.0</v>
+      </c>
+      <c r="C30">
         <v>-213765290.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-300000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-303589055.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-154000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-578000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-331761755.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-478088931.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-133000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-218000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-397276403.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-137162611.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-413000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-155000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-852000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-251000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-159000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-603000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-351000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-204000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-512000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-131000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-238000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-133000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-97000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-104000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-290000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-163000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-136000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-422000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-540000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-186000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-137500000.0</v>
       </c>
       <c r="AH30">
         <v>-137500000.0</v>
       </c>
       <c r="AI30">
+        <v>-137500000.0</v>
+      </c>
+      <c r="AJ30">
         <v>-316000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-843000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-538000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>