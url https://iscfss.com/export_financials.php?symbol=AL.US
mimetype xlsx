--- v0 (2026-03-02)
+++ v1 (2026-06-17)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -256,50 +256,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -3692,449 +3695,453 @@
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM62"/>
+  <dimension ref="A1:BN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BH1" t="s">
         <v>121</v>
       </c>
       <c r="BI1" t="s">
         <v>122</v>
       </c>
       <c r="BJ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BL1" t="s">
         <v>124</v>
       </c>
       <c r="BM1" t="s">
         <v>125</v>
       </c>
+      <c r="BN1" t="s">
+        <v>126</v>
+      </c>
     </row>
-    <row r="2" spans="1:65">
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
         <v>17</v>
       </c>
-      <c r="B2">
+      <c r="B2"/>
+      <c r="C2">
         <v>204336000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>210758000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>214801000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1167217000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1272984000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1072033000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>916998000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1160132000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1164140000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1400890000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1427631000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>681096000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>696899000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>604327000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>628526000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>544280000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>611757000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>542531000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>532440000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>451094000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>492473000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>401443000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>497709000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>491251000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>516497000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>420444000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>453536000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>366826000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>382132000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>310240000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>329426000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>281122000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>309182000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>232399000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>274353000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>223374000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>256775000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>235227000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>227216000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>192389000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>215983000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>168558000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>362250000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>250068000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>190952000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>160755000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>170758000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>146177000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>131223000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>123604000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>112675000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>104045000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>90169000.0</v>
       </c>
-      <c r="BC2">
-[...1 lines deleted...]
-      </c>
       <c r="BD2">
         <v>0.0</v>
       </c>
       <c r="BE2">
         <v>0.0</v>
       </c>
       <c r="BF2">
+        <v>0.0</v>
+      </c>
+      <c r="BG2">
         <v>54648000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>44139000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>28986000.0</v>
       </c>
-      <c r="BI2"/>
-      <c r="BJ2">
+      <c r="BJ2"/>
+      <c r="BK2">
         <v>22054000.0</v>
       </c>
-      <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
+      <c r="BN2"/>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4158,52 +4165,53 @@
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
+      <c r="BN3"/>
     </row>
-    <row r="4" spans="1:65">
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4227,278 +4235,280 @@
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
+      <c r="BN4"/>
     </row>
-    <row r="5" spans="1:65">
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5">
+        <v>-7602000.0</v>
+      </c>
+      <c r="C5">
         <v>-4716000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>39999.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3529000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>6623000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>19573000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3106000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>151000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>662000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1775000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1385000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1524000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1819000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2355000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2937000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-535000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-70000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1808000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1735000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1149000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-922000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>325000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-971000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2351000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2875000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1397000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="AB5">
         <v>-100000.0</v>
       </c>
       <c r="AC5">
         <v>-100000.0</v>
       </c>
       <c r="AD5">
+        <v>-100000.0</v>
+      </c>
+      <c r="AE5">
         <v>-2278214000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2161154000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2098524000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1955924000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1819790000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1725061000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1643809000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1657268000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1555605000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1490007000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1398298000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1311215000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1213323000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1114720000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1012674000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-969204000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-878617000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-829159000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-754227000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-693075000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-621180000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-551432000.0</v>
       </c>
-      <c r="AZ5">
-[...1 lines deleted...]
-      </c>
       <c r="BA5">
+        <v>0.0</v>
+      </c>
+      <c r="BB5">
         <v>-410898000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-347035000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-286374000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-228442000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-175905000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-131569000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-92693000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-62036000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-37392000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-19262000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
+      <c r="BN5"/>
     </row>
-    <row r="6" spans="1:65">
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -4542,57 +4552,60 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
+      <c r="BN6"/>
     </row>
-    <row r="7" spans="1:65">
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -4616,1551 +4629,1569 @@
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
+      <c r="BN7"/>
     </row>
-    <row r="8" spans="1:65">
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
         <v>23</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>1129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1127000.0</v>
       </c>
       <c r="D8">
         <v>1127000.0</v>
       </c>
       <c r="E8">
         <v>1127000.0</v>
       </c>
       <c r="F8">
+        <v>1127000.0</v>
+      </c>
+      <c r="G8">
         <v>1123000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1223000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1220000.0</v>
       </c>
       <c r="I8">
         <v>1220000.0</v>
       </c>
       <c r="J8">
-        <v>1216000.0</v>
+        <v>1220000.0</v>
       </c>
       <c r="K8">
         <v>1216000.0</v>
       </c>
       <c r="L8">
         <v>1216000.0</v>
       </c>
       <c r="M8">
         <v>1216000.0</v>
       </c>
       <c r="N8">
-        <v>1215000.0</v>
+        <v>1216000.0</v>
       </c>
       <c r="O8">
         <v>1215000.0</v>
       </c>
       <c r="P8">
         <v>1215000.0</v>
       </c>
       <c r="Q8">
+        <v>1215000.0</v>
+      </c>
+      <c r="R8">
         <v>1219000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1246000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1243000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1244000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
+      <c r="BN8"/>
     </row>
-    <row r="9" spans="1:65">
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
         <v>24</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>3383414000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3392298000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3382695000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3370053000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3364712000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3598407000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>3275949000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3267230000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3258639000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3255973000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3250169000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3244282000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3259105000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3399245000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3095620000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3094708000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3088302000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2793178000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2788490000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2781832000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2775640000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2777601000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2758928000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2733948000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2717405000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2474238000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2270302000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2265393000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2258987000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2260064000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2248950000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2243038000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2237250000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2237866000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2233242000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2228617000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>2224151000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2227376000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>2222682000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>2218034000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2213370000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>2215479000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2204543000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>2200572000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>2211302000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>2209566000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2202731000.0</v>
       </c>
-      <c r="AZ9"/>
-      <c r="BA9">
+      <c r="BA9"/>
+      <c r="BB9">
         <v>2203534000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2198501000.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-      <c r="BG9">
+      <c r="BG9"/>
+      <c r="BH9">
         <v>2165856000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>2167187000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
+      <c r="BN9"/>
     </row>
-    <row r="10" spans="1:65">
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
+        <v>554062000.0</v>
+      </c>
+      <c r="C10">
         <v>466410000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>452215000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>454801000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>456623000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>472554000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>460785000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>455656000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>555925000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>460870000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>512084000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>576730000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>690408000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>766418000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1101844000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1012779000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1490765000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1086500000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1873844000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1210054000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1327999000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1734155000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1238569000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>926435000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>732719000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>317488000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>291772000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>264058000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>285715000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>300127000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>228502000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>259530000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>252491000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>292204000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>226019000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>239710000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>155758000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>274802000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>226822000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>172734000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>162814000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>156675000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>119722000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>162989000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>210156000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>282819000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>210671000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>244447000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>256078000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>270173000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>221680000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>234299000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>217623000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>230089000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>439681000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>388587000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>803266000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>281805000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>279647000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>445038000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>230313000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>328821000.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
+      <c r="BN10"/>
     </row>
-    <row r="11" spans="1:65">
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
         <v>26</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>466410000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>452215000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>454801000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>456623000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>472554000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>460785000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>512084000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>576730000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>690408000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>766418000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1101844000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1012779000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1490765000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1086500000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1873844000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1210054000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
+      <c r="BN11"/>
     </row>
-    <row r="12" spans="1:65">
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12">
+        <v>554062000.0</v>
+      </c>
+      <c r="C12">
         <v>466410000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>452215000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>454801000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>456623000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>472554000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>460785000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>455656000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>555925000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>460870000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>512084000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>576730000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>690408000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>766418000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1101844000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1012779000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1490765000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1086500000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1873844000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1210054000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1327999000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1734155000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1238569000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>926435000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>732719000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>317488000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>291772000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>264058000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>285715000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>300127000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>228502000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>259530000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>252491000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>292204000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>226019000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>239710000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>155758000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>274802000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>226822000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>172734000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>162814000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>156675000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>119722000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>162989000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>210156000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>282819000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>210671000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>244447000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>256078000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>270173000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>221680000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>234299000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>217623000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>230089000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>439681000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>388587000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>803266000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>281805000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>279647000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>445038000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>230313000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>328821000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
+      <c r="BN12"/>
     </row>
-    <row r="13" spans="1:65">
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13">
+        <v>1124000.0</v>
+      </c>
+      <c r="C13">
         <v>1120000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118000.0</v>
       </c>
       <c r="D13">
         <v>1118000.0</v>
       </c>
       <c r="E13">
         <v>1118000.0</v>
       </c>
       <c r="F13">
-        <v>1114000.0</v>
+        <v>1118000.0</v>
       </c>
       <c r="G13">
         <v>1114000.0</v>
       </c>
       <c r="H13">
         <v>1114000.0</v>
       </c>
       <c r="I13">
         <v>1114000.0</v>
       </c>
       <c r="J13">
-        <v>1110000.0</v>
+        <v>1114000.0</v>
       </c>
       <c r="K13">
         <v>1110000.0</v>
       </c>
       <c r="L13">
         <v>1110000.0</v>
       </c>
       <c r="M13">
         <v>1110000.0</v>
       </c>
       <c r="N13">
-        <v>1109000.0</v>
+        <v>1110000.0</v>
       </c>
       <c r="O13">
         <v>1109000.0</v>
       </c>
       <c r="P13">
         <v>1109000.0</v>
       </c>
       <c r="Q13">
+        <v>1109000.0</v>
+      </c>
+      <c r="R13">
         <v>1113000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1140000.0</v>
       </c>
       <c r="S13">
         <v>1140000.0</v>
       </c>
       <c r="T13">
-        <v>1141000.0</v>
+        <v>1140000.0</v>
       </c>
       <c r="U13">
         <v>1141000.0</v>
       </c>
       <c r="V13">
+        <v>1141000.0</v>
+      </c>
+      <c r="W13">
         <v>1139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1138000.0</v>
       </c>
       <c r="X13">
         <v>1138000.0</v>
       </c>
       <c r="Y13">
+        <v>1138000.0</v>
+      </c>
+      <c r="Z13">
         <v>1136000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1134000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1127000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1117000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1111000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041000.0</v>
       </c>
       <c r="AF13">
         <v>1041000.0</v>
       </c>
       <c r="AG13">
+        <v>1041000.0</v>
+      </c>
+      <c r="AH13">
         <v>1040000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1036000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1032000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1012000.0</v>
       </c>
       <c r="AK13">
         <v>1012000.0</v>
       </c>
       <c r="AL13">
-        <v>1010000.0</v>
+        <v>1012000.0</v>
       </c>
       <c r="AM13">
         <v>1010000.0</v>
       </c>
       <c r="AN13">
         <v>1010000.0</v>
       </c>
       <c r="AO13">
         <v>1010000.0</v>
       </c>
       <c r="AP13">
         <v>1010000.0</v>
       </c>
       <c r="AQ13">
         <v>1010000.0</v>
       </c>
       <c r="AR13">
         <v>1010000.0</v>
       </c>
       <c r="AS13">
         <v>1010000.0</v>
       </c>
       <c r="AT13">
         <v>1010000.0</v>
       </c>
       <c r="AU13">
         <v>1010000.0</v>
       </c>
       <c r="AV13">
         <v>1010000.0</v>
       </c>
       <c r="AW13">
-        <v>1009000.0</v>
+        <v>1010000.0</v>
       </c>
       <c r="AX13">
         <v>1009000.0</v>
       </c>
       <c r="AY13">
         <v>1009000.0</v>
       </c>
       <c r="AZ13">
         <v>1009000.0</v>
       </c>
       <c r="BA13">
         <v>1009000.0</v>
       </c>
       <c r="BB13">
         <v>1009000.0</v>
       </c>
       <c r="BC13">
         <v>1009000.0</v>
       </c>
       <c r="BD13">
         <v>1009000.0</v>
       </c>
       <c r="BE13">
-        <v>1002000.0</v>
+        <v>1009000.0</v>
       </c>
       <c r="BF13">
         <v>1002000.0</v>
       </c>
       <c r="BG13">
         <v>1002000.0</v>
       </c>
       <c r="BH13">
         <v>1002000.0</v>
       </c>
       <c r="BI13">
-        <v>654000.0</v>
+        <v>1002000.0</v>
       </c>
       <c r="BJ13">
         <v>654000.0</v>
       </c>
-      <c r="BK13"/>
+      <c r="BK13">
+        <v>654000.0</v>
+      </c>
       <c r="BL13"/>
       <c r="BM13"/>
+      <c r="BN13"/>
     </row>
-    <row r="14" spans="1:65">
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14">
         <v>112403983.0</v>
       </c>
       <c r="C14">
+        <v>112403983.0</v>
+      </c>
+      <c r="D14">
         <v>112341139.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>112233226.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>112030382.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>111902000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>111804113.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>111740821.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>111529770.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>111410767.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>111346799.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>111239004.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>111199996.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>111162063.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>111090133.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>111043836.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>113894867.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>114332498.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>114381621.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>114377965.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>114237109.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>114105700.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>113951102.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>113773127.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>113785028.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>113728058.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>113263396.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>112807023.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>112380856.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>112325696.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>112509612.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>112424582.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>112230410.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>111954824.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>111709545.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>111564483.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>111429926.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>111000951.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>110788913.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>110839180.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>110563526.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>110629779.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>110623960.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>110737844.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>110558709.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>110192771.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>110457170.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>110056625.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>110037382.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>109632661.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>109227709.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>108815938.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>108346885.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>107656463.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>107875105.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>107410967.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>107426789.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>90416346.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>100767839.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>91163657.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>65511529.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>40000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>64984887.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>449565.0</v>
       </c>
       <c r="BM14">
         <v>449565.0</v>
       </c>
+      <c r="BN14">
+        <v>449565.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:65">
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>1110000.0</v>
       </c>
       <c r="N15">
-        <v>1109000.0</v>
+        <v>1110000.0</v>
       </c>
       <c r="O15">
         <v>1109000.0</v>
       </c>
       <c r="P15">
         <v>1109000.0</v>
       </c>
       <c r="Q15">
+        <v>1109000.0</v>
+      </c>
+      <c r="R15">
         <v>1113000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1140000.0</v>
       </c>
       <c r="S15">
         <v>1140000.0</v>
       </c>
       <c r="T15">
-        <v>1141000.0</v>
+        <v>1140000.0</v>
       </c>
       <c r="U15">
         <v>1141000.0</v>
       </c>
       <c r="V15">
+        <v>1141000.0</v>
+      </c>
+      <c r="W15">
         <v>1139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1138000.0</v>
       </c>
       <c r="X15">
         <v>1138000.0</v>
       </c>
       <c r="Y15">
+        <v>1138000.0</v>
+      </c>
+      <c r="Z15">
         <v>1136000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1134000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1127000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1117000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1111000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041000.0</v>
       </c>
       <c r="AF15">
         <v>1041000.0</v>
       </c>
       <c r="AG15">
+        <v>1041000.0</v>
+      </c>
+      <c r="AH15">
         <v>1040000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1036000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1032000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1012000.0</v>
       </c>
       <c r="AK15">
         <v>1012000.0</v>
       </c>
       <c r="AL15">
-        <v>1010000.0</v>
+        <v>1012000.0</v>
       </c>
       <c r="AM15">
         <v>1010000.0</v>
       </c>
       <c r="AN15">
         <v>1010000.0</v>
       </c>
       <c r="AO15">
         <v>1010000.0</v>
       </c>
       <c r="AP15">
         <v>1010000.0</v>
       </c>
       <c r="AQ15">
         <v>1010000.0</v>
       </c>
       <c r="AR15">
         <v>1010000.0</v>
       </c>
       <c r="AS15">
         <v>1010000.0</v>
       </c>
       <c r="AT15">
         <v>1010000.0</v>
       </c>
       <c r="AU15">
         <v>1010000.0</v>
       </c>
       <c r="AV15">
         <v>1010000.0</v>
       </c>
       <c r="AW15">
-        <v>1009000.0</v>
+        <v>1010000.0</v>
       </c>
       <c r="AX15">
         <v>1009000.0</v>
       </c>
       <c r="AY15">
         <v>1009000.0</v>
       </c>
       <c r="AZ15">
         <v>1009000.0</v>
       </c>
       <c r="BA15">
         <v>1009000.0</v>
       </c>
       <c r="BB15">
         <v>1009000.0</v>
       </c>
       <c r="BC15">
         <v>1009000.0</v>
       </c>
       <c r="BD15">
         <v>1009000.0</v>
       </c>
       <c r="BE15">
-        <v>1002000.0</v>
+        <v>1009000.0</v>
       </c>
       <c r="BF15">
         <v>1002000.0</v>
       </c>
       <c r="BG15">
         <v>1002000.0</v>
       </c>
       <c r="BH15">
         <v>1002000.0</v>
       </c>
       <c r="BI15">
-        <v>654000.0</v>
+        <v>1002000.0</v>
       </c>
       <c r="BJ15">
         <v>654000.0</v>
       </c>
-      <c r="BK15"/>
+      <c r="BK15">
+        <v>654000.0</v>
+      </c>
       <c r="BL15"/>
       <c r="BM15"/>
+      <c r="BN15"/>
     </row>
-    <row r="16" spans="1:65">
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
         <v>31</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>143631000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>132093000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>133804000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>127617000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>136566000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>129303000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>128992000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>138181000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>143861000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>141484000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>141294000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>153588000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>147654000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>149923000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>147127000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>135642000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>138816000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>138716000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>136114000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>132684000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>142915000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>140228000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>131951000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>134779000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>143692000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>134635000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>124142000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>116657000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>119526000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>109156000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>112151000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>106844000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>104820000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>102442000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>105328000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>102632000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>99385000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>101418000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>95041000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>90281000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>91485000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>84630000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>81815000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>77065000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>75877000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>68580000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>65645000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>60620000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>61520000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>53589000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>49724000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>46971000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>41137000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>26017000.0</v>
       </c>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>8038000.0</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
+      <c r="BN16"/>
     </row>
-    <row r="17" spans="1:65">
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6184,219 +6215,221 @@
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
+      <c r="BN17"/>
     </row>
-    <row r="18" spans="1:65">
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>1029685000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>999379000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>970797000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>936526000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>908653000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>880383000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1013270000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>980775000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>954989000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>934642000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>916404000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>850869000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>817981000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>782368000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>749495000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>749504000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>711788000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>680567000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>643767000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>611748000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>580273000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>548435000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>517795000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>823540000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>768980000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>714907000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>667060000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>615012000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>563817000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>513630000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>461967000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>418592000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>376055000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>334001000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>323359000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>294062000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>260218000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>226575000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>193263000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>164049000.0</v>
       </c>
-      <c r="AZ18">
-[...1 lines deleted...]
-      </c>
       <c r="BA18">
+        <v>0.0</v>
+      </c>
+      <c r="BB18">
         <v>114418000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>92742000.0</v>
       </c>
-      <c r="BC18">
-[...1 lines deleted...]
-      </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
         <v>6809000.0</v>
       </c>
-      <c r="BH18">
-[...2 lines deleted...]
-      <c r="BI18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
+      <c r="BN18"/>
     </row>
-    <row r="19" spans="1:65">
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6420,87 +6453,86 @@
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
+      <c r="BN19"/>
     </row>
-    <row r="20" spans="1:65">
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
         <v>35</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -6544,92 +6576,93 @@
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
+      <c r="BN20"/>
     </row>
-    <row r="21" spans="1:65">
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...1 lines deleted...]
-      </c>
+      <c r="AE21"/>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
@@ -6673,112 +6706,113 @@
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
-      <c r="BI21"/>
+      <c r="BI21">
+        <v>0.0</v>
+      </c>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
+      <c r="BN21"/>
     </row>
-    <row r="22" spans="1:65">
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>1.0</v>
       </c>
       <c r="J22">
+        <v>1.0</v>
+      </c>
+      <c r="K22">
         <v>-945819000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="M22">
         <v>1.0</v>
       </c>
       <c r="N22">
+        <v>1.0</v>
+      </c>
+      <c r="O22">
         <v>-24600000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-256557000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-141091000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1.0</v>
       </c>
-      <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -6822,741 +6856,750 @@
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
-      <c r="BI22"/>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
+      <c r="BN22"/>
     </row>
-    <row r="23" spans="1:65">
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23">
+        <v>33168280000.0</v>
+      </c>
+      <c r="C23">
         <v>32883693000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>33386421000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>33295410000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>32361997000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>32277896000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>32153829000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>31018377000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>30912435000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>30452252000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>29672225000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>29757822000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>29363141000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>28396705000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>28223971000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>27646457000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>26874849000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>26968722000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>27014561000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>25755520000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>25189381000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>25215175000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>23604765000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>22993720000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>22682345000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>21709155000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>21609701000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>20484348000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>19178935000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>18481808000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>17567303000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>17255447000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>15944846000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>15614164000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>14901647000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>14861397000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>14477040000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>13975616000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>13680907000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>13340170000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>12783410000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>12355098000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>11911694000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>11666206000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>11145238000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>10774784000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>10545563000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>10052116000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>9553305000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>9332604000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>8808301000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>8439671000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>7955675000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>7353624000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>7165478000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>6808337000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>6286628000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>5164593000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>4247017000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3753499000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2788658000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2276282000.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
+      <c r="BN23"/>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
         <v>39</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>18368729000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>18686930000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>19384406000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>19002383000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>20209985000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>20161860000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>19679063000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>19479961000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>19182657000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>18645843000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>18895793000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>19447601000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>18641063000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>18769057000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>18336075000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>17824725000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>17022480000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>17616880000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>16540258000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>16166904000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>16518338000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>15180145000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>14639045000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>14414621000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>13578866000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>13751872000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>12859244000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>11869671000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>11538905000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>11094337000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>10962446000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>9887499000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>9698785000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>9237320000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>9303312000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>9102689000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>8713874000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>8554732000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>8390466000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>8017501000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>7712421000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>7498240000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>7220460000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>6954802000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>6714362000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>6646635000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>6284177000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>5943096000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>5853317000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>5466278000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>5226342000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>4861201000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>4384732000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>4296076000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>4046786000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>3657632000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>2406425000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1802648000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1383570000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1299788000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>882376000.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
+      <c r="BN24"/>
     </row>
-    <row r="25" spans="1:65">
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
         <v>40</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>19730129000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>20194930000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>20320406000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>19890883000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>20209985000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>20161860000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>18645843000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>18895793000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>19447601000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>18641063000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>18769057000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>18336075000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>17824725000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>17022480000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>17616880000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>16540258000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>16166904000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>16518338000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>15180145000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>14639045000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>14414621000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>13578866000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>13751872000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>12859244000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>11869671000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>11538905000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>11094337000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>10962446000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>9887499000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>9698785000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>9237320000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>9303312000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>9102689000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>8713874000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>8554732000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>8390466000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>8017501000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>7712421000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>7498240000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>7220460000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>6954802000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>6714362000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>6646635000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>6284177000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>5943096000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>5853317000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>5466278000.0</v>
       </c>
-      <c r="AZ25"/>
-      <c r="BA25">
+      <c r="BA25"/>
+      <c r="BB25">
         <v>4861201000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>4384732000.0</v>
       </c>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-      <c r="BG25">
+      <c r="BG25"/>
+      <c r="BH25">
         <v>1802648000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1383570000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
+      <c r="BN25"/>
     </row>
-    <row r="26" spans="1:65">
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
         <v>41</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>167611000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>166161000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>164046000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>75600000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>71600000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>71400000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>70200000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>69500000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>69400000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>65900000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>65600000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>65100000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>64700000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>64100000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>64200000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>62400000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>73200000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>72900000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>59600000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>56400000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>51300000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>50400000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>49500000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>5400000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>43300000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>37200000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>36300000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>32300000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>25100000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>18600000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>10100000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
+      <c r="BN26"/>
     </row>
-    <row r="27" spans="1:65">
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
         <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7580,1454 +7623,1466 @@
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
+      <c r="BN27"/>
     </row>
-    <row r="28" spans="1:65">
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
+        <v>-554062000.0</v>
+      </c>
+      <c r="C28">
         <v>19263719000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>19742715000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>19865605000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>19434260000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>19737431000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>19701075000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>19223407000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>18924036000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>18721787000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>18133759000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>18319063000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>18757592000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>17874582000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>17667213000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>17323221000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>16334235000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>15935500000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>15743156000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>15330204000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>14838905000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>14784183000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>13941576000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>13712610000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>13681902000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>13261378000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>13460100000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>12595186000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>11583956000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>11238778000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>10865835000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>10702916000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>9635008000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>9406581000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>9011301000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>9063602000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>8946931000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>8439072000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>8327910000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>8217732000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>7854687000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>7555746000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>7378518000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>7057471000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6744646000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>6431543000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>6435964000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>6039730000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5687018000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>5583144000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5244598000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>4992043000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>4643578000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>4154643000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3856395000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3658199000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2854366000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2320994000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1523001000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>938532000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1144507000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>583160000.0</v>
       </c>
-      <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
+      <c r="BN28"/>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
         <v>44</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>28202876000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>28536052000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>28544628000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>27756059000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>27742602000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>27837448000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>26986203000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>26711726000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>26342589000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>25606790000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>25748340000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>26192480000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>25287320000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>25297385000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>24775603000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>24194204000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>24030942000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>24200560000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>23041870000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>22595013000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>22590579000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>21157368000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>20508746000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>20150890000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
+      <c r="BN29"/>
     </row>
-    <row r="30" spans="1:65">
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
         <v>45</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>824340000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>857426000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>321738000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>471646000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>433048000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>414556000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>368244000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>375275000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>340719000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>307773000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>12300000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>278272000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>24600000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>256557000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>141091000.0</v>
       </c>
-      <c r="Q30"/>
-      <c r="R30">
+      <c r="R30"/>
+      <c r="S30">
         <v>28429000.0</v>
       </c>
-      <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
-      <c r="BG30">
+      <c r="BG30"/>
+      <c r="BH30">
         <v>28066000.0</v>
       </c>
-      <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
+      <c r="BN30"/>
     </row>
-    <row r="31" spans="1:65">
+    <row r="31" spans="1:66">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>6960947000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>6852547000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>6744480000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>6646257000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>6528328000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>6439528000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>6369479000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>7008462000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>6583680000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>6501612000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>6428109000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>6072241000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>5977223000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>5869701000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>5736269000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>5623444000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>5462073000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>5299784000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>5173717000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>4806900000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>4478918000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>4337842000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>4226623000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>4127442000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>3655583000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>3558204000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>3459232000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>3382187000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>3288289000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>3195529000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>3104403000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>3019912000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>2939448000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>2861861000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>2785184000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>2772062000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>2695090000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>2631758000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>2583508000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>2523434000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>2460806000.0</v>
       </c>
-      <c r="AZ31"/>
-      <c r="BA31">
+      <c r="BA31"/>
+      <c r="BB31">
         <v>2375118000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>2332621000.0</v>
       </c>
-      <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-      <c r="BG31">
+      <c r="BG31"/>
+      <c r="BH31">
         <v>2143288000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>2126348000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
+      <c r="BN31"/>
     </row>
-    <row r="32" spans="1:65">
+    <row r="32" spans="1:66">
       <c r="A32" t="s">
         <v>47</v>
       </c>
-      <c r="B32">
+      <c r="B32"/>
+      <c r="C32">
         <v>-1601089000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-1786372000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-1257385000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-1722721000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-933446000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-735986000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-590334000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-742388000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-843509000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-1026640000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-988490000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-133147000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-64536000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>362718000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>258195000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>832134000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>357719000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1212421000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>700320000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>901099000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1265294000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>860694000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>444281000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-252870000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
+      <c r="BN32"/>
     </row>
-    <row r="33" spans="1:65">
+    <row r="33" spans="1:66">
       <c r="A33" t="s">
         <v>48</v>
       </c>
-      <c r="B33">
+      <c r="B33"/>
+      <c r="C33">
         <v>30676174000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>31297421000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>32514670000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>31901384000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>31801792000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>31688479000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>30562721000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>30356510000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>29987760000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>29156491000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>29177387000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>28661604000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>27616688000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>27107003000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>26612609000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>25362793000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>25860430000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>25120893000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>24522760000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>23837188000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>23457408000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>22342628000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>22051730000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>21928964000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>21371094000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>21273278000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>20196246000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>18880693000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>18158810000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>17318384000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>16974389000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>15673222000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>15305882000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>14656217000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>14599448000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>14302952000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>13684814000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>13437023000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>13143046000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>12604106000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>12181895000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>11781272000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>11494684000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>10918103000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>10484496000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>10326694000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>9793283000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>9220486000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>8975123000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>8501105000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>8127397000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>7627494000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>7017228000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>6614013000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>6306741000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>5370985000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>4786631000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>3892551000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>3239599000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>2496281000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1898785000.0</v>
       </c>
-      <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
+      <c r="BN33"/>
     </row>
-    <row r="34" spans="1:65">
+    <row r="34" spans="1:66">
       <c r="A34" t="s">
         <v>49</v>
       </c>
-      <c r="B34">
+      <c r="B34"/>
+      <c r="C34">
         <v>151122000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>130846000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>126433000.0</v>
       </c>
-      <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>173243000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>1410766000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1336492000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1293929000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1235704000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1186442000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1120234000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1173831000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>1151876000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1090004000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1075845000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>1072704000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>1054757000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1037233000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1122957000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1097061000.0</v>
       </c>
-      <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
+      <c r="BN34"/>
     </row>
-    <row r="35" spans="1:65">
+    <row r="35" spans="1:66">
       <c r="A35" t="s">
         <v>50</v>
       </c>
       <c r="B35">
+        <v>1448357000.0</v>
+      </c>
+      <c r="C35">
         <v>22044683000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>22486453000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>23033054000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>22313478000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>23335720000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>23276796000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>21097654000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>20793913999.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>21984213000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>21168798000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>21336244000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>21783871000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>20905789000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>20941287000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>20431170000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>19825342000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>19209581000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>19749531000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>18585251000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>18177391000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>18507446000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>17085771000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>16494259000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>16319946000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>15425422000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>15592449000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>14606786000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>13521635000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>13173250000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>12668989000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>12476028000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>11330257000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>11072720000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>10911223000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>10923512000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>10691802000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>10237269000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>10055973000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>9822384000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>9396337000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>9027718000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>8719058000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>8360280000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>8032921000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>7735893000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>7621138000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>7183955000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>6763000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>6616427000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>6170302000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>5866245000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>5429541000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>4889697000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>4784566000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>4485493000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>4023062000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>2907645000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>2059590000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>1598165000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1526557000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>1021255000.0</v>
       </c>
-      <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
+      <c r="BN35"/>
     </row>
-    <row r="36" spans="1:65">
+    <row r="36" spans="1:66">
       <c r="A36" t="s">
         <v>51</v>
       </c>
-      <c r="B36">
+      <c r="B36"/>
+      <c r="C36">
         <v>30127268000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>31210021000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>2012422000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2446776000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2798288000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2671910000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2562456000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2645344000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2484084000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>2321895000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>2490749000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1626654000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1668630000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1621003000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1461980000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1389207000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1379334000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1339699000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1275487000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1243040000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1224339000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1139780000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1102922000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1081595000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1056069000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>715152000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>704280000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>680127000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>601840000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>596233000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>554738000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>516588000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>430556000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>431530000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>416334000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>348209000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>327113000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>333181000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>312340000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>284795000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>297385000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>277995000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>400345000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>296350000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>386089000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>285121000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>287224000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>293714000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>286965000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>294343000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>282682000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>279945000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>200647000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>741625000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>653489000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>613605000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>143666000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>551936000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>421412000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>347416000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>76734000.0</v>
       </c>
-      <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
+      <c r="BN36"/>
     </row>
-    <row r="37" spans="1:65">
+    <row r="37" spans="1:66">
       <c r="A37" t="s">
         <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -9071,990 +9126,1002 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
+      <c r="BN37"/>
     </row>
-    <row r="38" spans="1:65">
+    <row r="38" spans="1:66">
       <c r="A38" t="s">
         <v>53</v>
       </c>
       <c r="B38">
+        <v>32614218000.0</v>
+      </c>
+      <c r="C38">
         <v>32417283000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>345388000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>32840609000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>31905374000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>-779190000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>4565000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>30564254000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>30358062000.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>29160141000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>29181092000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>11129000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>13599000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>27122127000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>26633678000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>25384084000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>25882222000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>27014561000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>24453860000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>23837188000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>23457408000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>22281128000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>21962930000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>21695464000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>21065094000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>21221978000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>20145846000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>12527000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>18153410000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>17275084000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>16937189000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>15636922000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2025632000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1983280000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1856783000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1679902000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1642889000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1561907000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1445122000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1364485000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1368420000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1362070000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1425290000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1443987000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1530692000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1428083000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1463942000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1473885000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1361988000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1261017000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1144085000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1056417000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>765365000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>741625000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>653489000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>613605000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>549215000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>551936000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>424673000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>354543000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>268976000.0</v>
       </c>
-      <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
+      <c r="BN38"/>
     </row>
-    <row r="39" spans="1:65">
+    <row r="39" spans="1:66">
       <c r="A39" t="s">
         <v>54</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>916769000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>779359000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>4201000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3990000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3550000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>4565000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1533000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1552000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3622000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3649999.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3704999.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>11128999.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>13599000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>15124000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>21069000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>21291000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>21792000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>19824000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>22706000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>24194000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>23612000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>23568000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>15555000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>20662000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>20573000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>44651000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>24044000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>12527000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>22871000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>20417000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>21528000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>19133000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>16078000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>19411000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>22239000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>18330000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>16000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>17062000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>24390000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>16490000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>16528000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>10700000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>8533000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>16979000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>7469000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>8198000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>14386000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>76741000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>87308000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>85516000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>939378000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>110558000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>106307000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>111784000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>113009000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>112377000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>405549000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>74819000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>68862000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>62064000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>48676000.0</v>
       </c>
-      <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
+      <c r="BN39"/>
     </row>
-    <row r="40" spans="1:65">
+    <row r="40" spans="1:66">
       <c r="A40" t="s">
         <v>55</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>656887000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>707986000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>753520000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-127617000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-136566000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-423509000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>916998000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1160132000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-4372668000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-26820000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-1300288000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-1398216000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-2623262000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-4953021000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-3963094.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1237336155.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-138816000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-17616880000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>532440000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>451094000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>492473000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>401443000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>497709000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-515000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-20000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-610000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-801000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-827000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-602000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>310240000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-956000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-337000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-847000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-1436000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-1477000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-706000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-766000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-1018000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-1658000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-1599000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-720000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-494000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-695000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-338000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-569000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-459000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-989000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-575000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-808000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-1239000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-950000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-445000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-420000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>95240000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>81994000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>52139000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>26017000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>44139000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>28986000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>23082000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>-120000000.0</v>
       </c>
-      <c r="BK40"/>
       <c r="BL40"/>
       <c r="BM40"/>
+      <c r="BN40"/>
     </row>
-    <row r="41" spans="1:65">
+    <row r="41" spans="1:66">
       <c r="A41" t="s">
         <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>2664439000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>2581745000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>2412380000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2322153000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2242222000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2136259000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2325917000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2271367000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2181107000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2143171000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2132023000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>2045854000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1987165000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>2040104000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1990248000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1975212000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1871684000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1768621000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1753871000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1683808000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1625733000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>1549602000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1270142000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1185204000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>1230901000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>1200212000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>1212495000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>1222874000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>1190358000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>1147876000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>1160798000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>1055414000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>1207830000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>1071251000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>965001000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>909776000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>875963000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>800126000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>762590000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>717168000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>664563000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>604938000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>543529000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>512465000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>469618000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>382198000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>364819000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>294272000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>243581000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>174819000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>139366000.0</v>
       </c>
-      <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
+      <c r="BN41"/>
     </row>
-    <row r="42" spans="1:65">
+    <row r="42" spans="1:66">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42">
+        <v>3372563000.0</v>
+      </c>
+      <c r="C42">
         <v>3383414000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>3392298000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>3382695000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>3370053000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>3364712000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>3598407000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>3294959000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>3286122000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>3287234000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>3275949000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>3267230000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>3258639000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>3255973000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>3250169000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>3244282000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>3259105000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>3399245000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>3095620000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>3094708000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>3088302000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2793178000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2788490000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>2781832000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>2775640000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>2777601000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2759028000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2734048000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2717505000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>2474238000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>2270302000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>2265393000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>2258987000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>2260064000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>2248950000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>2243038000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>2237250000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>2237866000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>2233242000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>2228617000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>2224151000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>2227376000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>2222682000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>2218034000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>2213370000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>2215479000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>2204543000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>2200572000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>2211302000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>2209566000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>2202731000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>2198986000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>2203534000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>2198501000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>2191361000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>2183550000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>2182306000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>2174089000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>2165856000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>2167187000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>1287229000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>1276321000.0</v>
       </c>
-      <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
+      <c r="BN42"/>
     </row>
-    <row r="43" spans="1:65">
+    <row r="43" spans="1:66">
       <c r="A43" t="s">
         <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -10078,123 +10145,122 @@
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
+      <c r="BN43"/>
     </row>
-    <row r="44" spans="1:65">
+    <row r="44" spans="1:66">
       <c r="A44" t="s">
         <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-      <c r="L44">
-[...1 lines deleted...]
-      </c>
+      <c r="L44"/>
       <c r="M44">
         <v>106000.0</v>
       </c>
       <c r="N44">
         <v>106000.0</v>
       </c>
       <c r="O44">
         <v>106000.0</v>
       </c>
       <c r="P44">
         <v>106000.0</v>
       </c>
       <c r="Q44">
         <v>106000.0</v>
       </c>
       <c r="R44">
         <v>106000.0</v>
       </c>
       <c r="S44">
-        <v>103000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="T44">
         <v>103000.0</v>
       </c>
       <c r="U44">
         <v>103000.0</v>
       </c>
       <c r="V44">
-        <v>100000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="W44">
         <v>100000.0</v>
       </c>
       <c r="X44">
         <v>100000.0</v>
       </c>
       <c r="Y44">
         <v>100000.0</v>
       </c>
       <c r="Z44">
         <v>100000.0</v>
       </c>
       <c r="AA44">
         <v>100000.0</v>
       </c>
       <c r="AB44">
         <v>100000.0</v>
       </c>
       <c r="AC44">
         <v>100000.0</v>
       </c>
-      <c r="AD44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD44">
+        <v>100000.0</v>
+      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -10238,1617 +10304,1629 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
+      <c r="BN44"/>
     </row>
-    <row r="45" spans="1:65">
+    <row r="45" spans="1:66">
       <c r="A45" t="s">
         <v>60</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>37034113000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>37562851000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>36873997000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>35647078000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>34930357000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>34903274000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>33775360000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>33362246000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>32990309000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>32134451000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>31729193000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>32145280000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>30811861000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>30149310000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>23187673000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>22541448000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>22180469000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>21150648000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>20899008000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>19222361000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>18704337000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>18911267000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>17752201000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>16285378000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>15707110000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>15148422000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>14864244000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>13588944000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>13280250000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>12672937000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>12742665000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>12623050000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>12041925000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>11875116000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>11697924000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>11239621000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>10813475000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>10419202000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>10069394000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>9474116000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>8953804000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>8898611000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>8329341000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>7746601000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>7613135000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>7240088000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>6983312000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>6571077000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>6251863000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>5872388000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>5653252000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>4757380000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>4237416000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>3340615000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>2814926000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>2141738000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>1813176000.0</v>
       </c>
-      <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
+      <c r="BN45"/>
     </row>
-    <row r="46" spans="1:65">
+    <row r="46" spans="1:66">
       <c r="A46" t="s">
         <v>61</v>
       </c>
-      <c r="B46">
+      <c r="B46"/>
+      <c r="C46">
         <v>30207285000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>30715931000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>30338202000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>29379008000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>28931904000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>28945169000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>27921265000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>27632866000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>27434276000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>26768696000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>26621038000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>26969850000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>25883358000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>25421900000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>25086429000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>23911186000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>24407896000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>23708294000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>23187673000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>22541448000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>22180469000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>21150648000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>20899008000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>20798869000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>20268525000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>20512226000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>19446966000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>18156466000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>17516370000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>16722151000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>16419651000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>15156634000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>14843026000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>14224687000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>14183114000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>13954743000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>13332601000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>13103842000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>12830706000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>12319311000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>11884510000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>11503277000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>11094339000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>10621753000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>10098407000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>10041573000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>9506059000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>8926772000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>8688158000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>8206762000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>7844715000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>7347549000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>6816581000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>5872388000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>5653252000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>4757380000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>4642965000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>3340615000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>2814926000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>2141738000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>1813176000.0</v>
       </c>
-      <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
+      <c r="BN46"/>
     </row>
-    <row r="47" spans="1:65">
+    <row r="47" spans="1:66">
       <c r="A47" t="s">
         <v>62</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>29053630000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>29527409000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>29131786000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>28607113000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>28170466000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>27894901000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>25595314000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>26621038000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>26969850000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>25883358000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>25421900000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>25086429000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>23911186000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>24407896000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>23708294000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>21531315000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1767489000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1800119000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1634152000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1790935000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1576508000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1564188000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1600959000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1694765000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1871088000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>17516370000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>16722151000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>16419651000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>15156634000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>14843026000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>14224687000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>14183114000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>13954743000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>13332601000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>13103842000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>12830706000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>12319311000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>11884510000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>11503277000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>11094339000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>10621753000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>10098407000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>10041573000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>9506059000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>7746601000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>7613135000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>7240088000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>6983312000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>6571077000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>6251863000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>5872388000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>5653252000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>4757380000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>4237416000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>3340615000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>2814926000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>2141738000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>1629809000.0</v>
       </c>
-      <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
+      <c r="BN47"/>
     </row>
-    <row r="48" spans="1:65">
+    <row r="48" spans="1:66">
       <c r="A48" t="s">
         <v>63</v>
       </c>
       <c r="B48">
+        <v>5183013000.0</v>
+      </c>
+      <c r="C48">
         <v>5092929000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>4947666000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>4836880000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>4487382000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>4147218000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>4079173000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>4010916000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>3943867000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>3869813000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>3682503000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>3582683000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>3482912000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>3386820000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>3274113000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>3194672000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>3109331000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>3609885000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>3488655000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>3406912000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>3339588000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>3277599000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>3188566000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>3089082000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>2962368000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>2846106000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>2702018000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>2564719000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>2455201000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>2331552000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>2207575000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>2071408000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1966596000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1866342000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>1405601000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1314154000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1220970000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1143311000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>1054037000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>965902000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>879242000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>791526000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>715756000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>642817000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>570804000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>555573000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>489537000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>430176000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>371197000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>312859000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>257066000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>211032000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>170575000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>133111000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>93302000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>56291000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>28119000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>1192000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-23570000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-41841000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-48864000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-52040000.0</v>
       </c>
-      <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
+      <c r="BN48"/>
     </row>
-    <row r="49" spans="1:65">
+    <row r="49" spans="1:66">
       <c r="A49" t="s">
         <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>3582683000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>3482912000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>3386820000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>3274113000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>3194672000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>3109331000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>3609885000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>3488655000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>3406912000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>3339588000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>3277599000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>3188566000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>3089082000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>2962368000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>2846106000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>2702018000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>2564719000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>2455201000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>2331552000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>2207575000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>2071408000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>1966596000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>1866342000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>1405601000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>1314154000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>1220970000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>1143311000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>1054037000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>965902000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>879242000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>791526000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>715756000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>642817000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>570804000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>555573000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>489537000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>430176000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>371197000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>312859000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>257066000.0</v>
       </c>
-      <c r="AZ49">
-[...1 lines deleted...]
-      </c>
       <c r="BA49">
+        <v>0.0</v>
+      </c>
+      <c r="BB49">
         <v>170575000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>133111000.0</v>
       </c>
-      <c r="BC49">
-[...1 lines deleted...]
-      </c>
       <c r="BD49">
         <v>0.0</v>
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
+        <v>0.0</v>
+      </c>
+      <c r="BH49">
         <v>-23570000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-41841000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
+      <c r="BN49"/>
     </row>
-    <row r="50" spans="1:65">
+    <row r="50" spans="1:66">
       <c r="A50" t="s">
         <v>65</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>1361400000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1508000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>936000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>888500000.0</v>
       </c>
-      <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>515000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>20000000.0</v>
       </c>
-      <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>2907000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>10962446000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>9887499000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>9698785000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>9237320000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>9303312000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>9102689000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>8713874000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>7712421000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>6630758000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
+      <c r="BN50"/>
     </row>
-    <row r="51" spans="1:65">
+    <row r="51" spans="1:66">
       <c r="A51" t="s">
         <v>66</v>
       </c>
-      <c r="B51">
+      <c r="B51"/>
+      <c r="C51">
         <v>19730129000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>20194930000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>20320406000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>19890883000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>20209985000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>20161860000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>19679063000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>19479961000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>19182657000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>18672663000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>20196081000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>20845817000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>21264325000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>23722078000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>18340038094.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>19080601000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>17022000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>17617000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>17766376000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>17375433000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>16518338000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>16375130000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>15808229000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>14929621000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>13598866000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>14361872000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>13660244000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>12696671000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>12140905000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>12166397000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>11918446000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>10224499000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>10545785000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>10673320000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>10780312000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>9808689000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>9479874000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>9572732000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>10048466000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>9616501000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>8432421000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>7992240000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>7915460000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>7292802000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>7283362000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>7105635000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>7273177000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>6518096000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>6661317000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>6705278000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>5226342000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>5306201000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>4804732000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>4296076000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>4046786000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>3657632000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>2602799000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>2052781000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>1598165000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>1374820000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>911981000.0</v>
       </c>
-      <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
+      <c r="BN51"/>
     </row>
-    <row r="52" spans="1:65">
+    <row r="52" spans="1:66">
       <c r="A52" t="s">
         <v>67</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>1361400000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1508000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>936000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>888500000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2916903000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>423509000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1696479000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1726518000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3208528000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>26820000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1300288000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1398216000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2623262000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>4953021000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>3963094.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1255876000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>17022480000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>17616880000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1226118000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1208529000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>16518338000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1194985000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1169184000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>515000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>20000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>610000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>801000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>827000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>602000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1072060000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>956000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>337000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>847000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1436000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1477000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>706000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>766000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1018000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1658000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>1599000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>720000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>494000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>695000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>338000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>569000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>459000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>989000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>575000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>808000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>1239000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>950000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>445000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>420000000.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
-      <c r="BF52">
+      <c r="BF52"/>
+      <c r="BG52">
         <v>358000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>250133000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>214595000.0</v>
       </c>
-      <c r="BI52"/>
-      <c r="BJ52">
+      <c r="BJ52"/>
+      <c r="BK52">
         <v>120000000.0</v>
       </c>
-      <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
+      <c r="BN52"/>
     </row>
-    <row r="53" spans="1:65">
+    <row r="53" spans="1:66">
       <c r="A53" t="s">
         <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>20417000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>21528000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>19133000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>16078000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>19411000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>22239000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>18330000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>16000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>17062000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>24390000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>16490000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>16528000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>10700000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>8533000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>16979000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>7469000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>8198000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>14386000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>76741000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>87308000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>85516000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>77975000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>110558000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>106307000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>111784000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>113009000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>112377000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>96157000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>74819000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>68862000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>62064000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>48676000.0</v>
       </c>
-      <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
+      <c r="BN53"/>
     </row>
-    <row r="54" spans="1:65">
+    <row r="54" spans="1:66">
       <c r="A54" t="s">
         <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -11892,856 +11970,867 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
+      <c r="BN54"/>
     </row>
-    <row r="55" spans="1:65">
+    <row r="55" spans="1:66">
       <c r="A55" t="s">
         <v>70</v>
       </c>
       <c r="B55">
+        <v>33168280000.0</v>
+      </c>
+      <c r="C55">
         <v>32883693000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>33386421000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>33295410000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>32361997000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>32277896000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>32153829000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>31018377000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>30912435000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>30452252000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>29672225000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>29757822000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>29363141000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>28396705000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>28223971000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>27646457000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>26874849000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>26968722000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>27014561000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>25755520000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>25189381000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>25215175000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>23604765000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>22993720000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>22682345000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>21709155000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>21609701000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>20484348000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>19178935000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>18481808000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>17567303000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>17255447000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>15944846000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>15614164000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>14901647000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>14861397000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>14477040000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>13975616000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>13680907000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>13340170000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>12783410000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>12355098000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>11911694000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>11666206000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>11145238000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>10774784000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>10545563000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>10052116000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>9553305000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>9332604000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>8808301000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>8439671000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>7955675000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>7353624000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>7165478000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>6808337000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>6286628000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>5164593000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>4247017000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>3753499000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2788658000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>2276282000.0</v>
       </c>
-      <c r="BK55"/>
       <c r="BL55"/>
       <c r="BM55"/>
+      <c r="BN55"/>
     </row>
-    <row r="56" spans="1:65">
+    <row r="56" spans="1:66">
       <c r="A56" t="s">
         <v>71</v>
       </c>
       <c r="B56">
+        <v>554062000.0</v>
+      </c>
+      <c r="C56">
         <v>2207519000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2089000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>780740000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>460613000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>476104000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>465350000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>455656000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>555925000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>464492000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>515734000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>580435000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>701537000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>780017000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1116968000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1033848000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1512056000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1108292000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1893668000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1232760000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1352193000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1757767000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1262137000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>941990000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>753381000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>338061000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>336423000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>288102000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>298242000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>322998000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>248919000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>281058000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>271624000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>308282000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>245430000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>261949000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>174088000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>290802000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>243884000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>197124000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>179304000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>173203000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>130422000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>171522000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>227135000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>290288000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>218869000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>258833000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>332819000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>357481000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>307196000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>312274000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>328181000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>336396000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>551465000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>501596000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>915643000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>377962000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>354466000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>513900000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>292377000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>377497000.0</v>
       </c>
-      <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
+      <c r="BN56"/>
     </row>
-    <row r="57" spans="1:65">
+    <row r="57" spans="1:66">
       <c r="A57" t="s">
         <v>72</v>
       </c>
-      <c r="B57">
+      <c r="B57"/>
+      <c r="C57">
         <v>2366254000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2558837000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2038125000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2183334000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1409550000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1201336000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2613477000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2886650000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1308001000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1542374000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1568925000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>834684000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>844553000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>754250000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>775653000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>679922000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>750573000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>681247000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>668554000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>583778000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>635388000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>541671000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>629660000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>626030000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>660189000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>555079000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>577678000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>483483000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>501658000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>419396000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>441577000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>387966000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>414002000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>334841000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>379681000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>326006000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>356160000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>336645000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>322257000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>282670000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>307468000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>253188000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>444065000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>327133000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>266829000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>229335000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>236403000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>206797000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>192743000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>177193000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>162399000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>151016000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>131306000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>95240000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>81994000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>52139000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>80665000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>44139000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>28986000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>23082000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>30092000.0</v>
       </c>
-      <c r="BK57"/>
       <c r="BL57"/>
       <c r="BM57"/>
+      <c r="BN57"/>
     </row>
-    <row r="58" spans="1:65">
+    <row r="58" spans="1:66">
       <c r="A58" t="s">
         <v>73</v>
       </c>
       <c r="B58">
+        <v>24619182000.0</v>
+      </c>
+      <c r="C58">
         <v>24410937000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>25045290000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>25071179000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>24496812000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>24745270000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>24478132000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>23711131000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>23680564000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>23292214000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>22711172000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>22905169000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>22618555000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>21750342000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>21695537000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>21206823000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>20505264000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>19960154000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>20430778000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>19253805000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>18761169000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>19142834000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>17627442000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>17123919000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>16945976000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>16085611000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>16147528000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>15184464000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>14005118000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>13674908000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>13088385000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>12917605000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>11718223000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>11486722000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>11246064000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>11303193000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>11017808000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>10593429000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>10392618000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>10144641000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>9679007000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>9335186000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>8972246000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>8804345000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>8360054000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>8002722000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>7850473000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>7420358000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>6969797000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>6809170000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>6347495000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>6028644000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>5580557000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>5021003000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>4879806000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>4567487000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>4075201000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>2988310000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>2103729000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1627151000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1549639000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1051347000.0</v>
       </c>
-      <c r="BK58"/>
       <c r="BL58"/>
       <c r="BM58"/>
+      <c r="BN58"/>
     </row>
-    <row r="59" spans="1:65">
+    <row r="59" spans="1:66">
       <c r="A59" t="s">
         <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -12785,283 +12874,287 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
+      <c r="BN59"/>
     </row>
-    <row r="60" spans="1:65">
+    <row r="60" spans="1:66">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
+        <v>8549098000.0</v>
+      </c>
+      <c r="C60">
         <v>8472756000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>8341130999.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>8224231000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>7865185000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>7532626000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>7675697000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>7307246000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>7231871000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>7160038000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>6961053000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>6852653000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>6744586000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>6646363000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>6528434000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>6439634000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>6369585000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>7008568000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>6583783000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>6501715000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>6428212000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>6072341000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>5977323000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>5869801000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>5736369000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>5623544000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>5462173000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>5299884000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>5173817000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>4806900000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>4478918000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>4337842000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>4226623000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>4127442000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>3655583000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>3558204000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>3459232000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>3382187000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>3288289000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>3195529000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>3104403000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>3019912000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2939448000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2861861000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2785184000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2772062000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2695090000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2631758000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2583508000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>2523434000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>2460806000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>2411027000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>2375118000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>2332621000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>2285672000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>2240850000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>2211427000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>2176283000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>2143288000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>2126348000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1239019000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1224935000.0</v>
       </c>
-      <c r="BK60"/>
       <c r="BL60"/>
       <c r="BM60"/>
+      <c r="BN60"/>
     </row>
-    <row r="61" spans="1:65">
+    <row r="61" spans="1:66">
       <c r="A61" t="s">
         <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -13105,57 +13198,60 @@
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
+      <c r="BN61"/>
     </row>
-    <row r="62" spans="1:65">
+    <row r="62" spans="1:66">
       <c r="A62" t="s">
         <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -13179,50 +13275,51 @@
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
+      <c r="BN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -13283,51 +13380,51 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
         <v>1223532000.0</v>
       </c>
       <c r="C2">
         <v>1925757000.0</v>
       </c>
       <c r="D2">
         <v>1723682000.0</v>
       </c>
       <c r="E2">
         <v>1458879000.0</v>
       </c>
       <c r="F2">
         <v>1344958000.0</v>
       </c>
       <c r="G2">
         <v>1212424000.0</v>
       </c>
       <c r="H2">
         <v>1100130000.0</v>
       </c>
       <c r="I2">
         <v>892011000.0</v>
       </c>
@@ -13336,269 +13433,269 @@
       </c>
       <c r="K2">
         <v>707941000.0</v>
       </c>
       <c r="L2">
         <v>633397000.0</v>
       </c>
       <c r="M2">
         <v>529475000.0</v>
       </c>
       <c r="N2">
         <v>448780000.0</v>
       </c>
       <c r="O2">
         <v>346638000.0</v>
       </c>
       <c r="P2">
         <v>157169000.0</v>
       </c>
       <c r="Q2">
         <v>48276000.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
         <v>1223532000.0</v>
       </c>
       <c r="C3">
         <v>1143761000.0</v>
       </c>
       <c r="D3">
         <v>1068772000.0</v>
       </c>
       <c r="E3">
         <v>965955000.0</v>
       </c>
       <c r="F3">
         <v>882562000.0</v>
       </c>
       <c r="G3">
         <v>780691000.0</v>
       </c>
       <c r="H3">
         <v>702810000.0</v>
       </c>
       <c r="I3">
         <v>581985000.0</v>
       </c>
       <c r="J3">
         <v>508352000.0</v>
       </c>
       <c r="K3">
         <v>452682000.0</v>
       </c>
       <c r="L3">
         <v>397760000.0</v>
       </c>
       <c r="M3">
         <v>336657000.0</v>
       </c>
       <c r="N3">
         <v>280037000.0</v>
       </c>
       <c r="O3">
         <v>216219000.0</v>
       </c>
       <c r="P3">
         <v>112307000.0</v>
       </c>
       <c r="Q3"/>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5">
         <v>1523844000.0</v>
       </c>
       <c r="C5">
         <v>588080000.0</v>
       </c>
       <c r="D5">
         <v>807687000.0</v>
       </c>
       <c r="E5">
         <v>-85511000.0</v>
       </c>
       <c r="F5">
         <v>591636000.0</v>
       </c>
       <c r="G5">
         <v>689703000.0</v>
       </c>
       <c r="H5">
         <v>772376000.0</v>
       </c>
       <c r="I5">
         <v>672844000.0</v>
       </c>
       <c r="J5">
         <v>638984000.0</v>
       </c>
       <c r="K5">
         <v>611180000.0</v>
       </c>
       <c r="L5">
         <v>495460000.0</v>
       </c>
       <c r="M5">
         <v>422548000.0</v>
       </c>
       <c r="N5">
         <v>317069000.0</v>
       </c>
       <c r="O5">
         <v>220967000.0</v>
       </c>
       <c r="P5">
         <v>137184000.0</v>
       </c>
       <c r="Q5"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
         <v>2747376000.0</v>
       </c>
       <c r="C6">
         <v>1731841000.0</v>
       </c>
       <c r="D6">
         <v>1876459000.0</v>
       </c>
       <c r="E6">
         <v>880444000.0</v>
       </c>
       <c r="F6">
         <v>1474198000.0</v>
       </c>
       <c r="G6">
         <v>1470394000.0</v>
       </c>
       <c r="H6">
         <v>1475186000.0</v>
       </c>
       <c r="I6">
         <v>1254829000.0</v>
       </c>
       <c r="J6">
         <v>1147336000.0</v>
       </c>
       <c r="K6">
         <v>1063862000.0</v>
       </c>
       <c r="L6">
         <v>893220000.0</v>
       </c>
       <c r="M6">
         <v>759205000.0</v>
       </c>
       <c r="N6">
         <v>597106000.0</v>
       </c>
       <c r="O6">
         <v>437186000.0</v>
       </c>
       <c r="P6">
         <v>249491000.0</v>
       </c>
       <c r="Q6"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>354127000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
         <v>1792217000.0</v>
       </c>
       <c r="C9">
         <v>807900000.0</v>
       </c>
       <c r="D9">
         <v>961295000.0</v>
       </c>
       <c r="E9">
         <v>858423000.0</v>
       </c>
       <c r="F9">
         <v>743431000.0</v>
       </c>
       <c r="G9">
         <v>803015000.0</v>
       </c>
       <c r="H9">
         <v>916774000.0</v>
       </c>
       <c r="I9">
         <v>787691000.0</v>
       </c>
@@ -13607,153 +13704,153 @@
       </c>
       <c r="K9">
         <v>711114000.0</v>
       </c>
       <c r="L9">
         <v>589443000.0</v>
       </c>
       <c r="M9">
         <v>521018000.0</v>
       </c>
       <c r="N9">
         <v>409895000.0</v>
       </c>
       <c r="O9">
         <v>299215000.0</v>
       </c>
       <c r="P9">
         <v>175550000.0</v>
       </c>
       <c r="Q9">
         <v>8799000.0</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10">
         <v>1369693000.0</v>
       </c>
       <c r="C10">
         <v>533257000.0</v>
       </c>
       <c r="D10">
         <v>753634000.0</v>
       </c>
       <c r="E10">
         <v>-138765000.0</v>
       </c>
       <c r="F10">
         <v>541016000.0</v>
       </c>
       <c r="G10">
         <v>646678000.0</v>
       </c>
       <c r="H10">
         <v>735685000.0</v>
       </c>
       <c r="I10">
         <v>640138000.0</v>
       </c>
       <c r="J10">
         <v>609530000.0</v>
       </c>
       <c r="K10">
         <v>580238000.0</v>
       </c>
       <c r="L10">
         <v>392953000.0</v>
       </c>
       <c r="M10">
         <v>394776000.0</v>
       </c>
       <c r="N10">
         <v>293442000.0</v>
       </c>
       <c r="O10">
         <v>203973000.0</v>
       </c>
       <c r="P10">
         <v>82841000.0</v>
       </c>
       <c r="Q10"/>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11">
         <v>281306000.0</v>
       </c>
       <c r="C11">
         <v>105553000.0</v>
       </c>
       <c r="D11">
         <v>139012000.0</v>
       </c>
       <c r="E11">
         <v>-41741000.0</v>
       </c>
       <c r="F11">
         <v>104384000.0</v>
       </c>
       <c r="G11">
         <v>130414000.0</v>
       </c>
       <c r="H11">
         <v>148564000.0</v>
       </c>
       <c r="I11">
         <v>129303000.0</v>
       </c>
       <c r="J11">
         <v>-146622000.0</v>
       </c>
       <c r="K11">
         <v>205313000.0</v>
       </c>
       <c r="L11">
         <v>139562000.0</v>
       </c>
       <c r="M11">
         <v>138778000.0</v>
       </c>
       <c r="N11">
         <v>103031000.0</v>
       </c>
       <c r="O11">
         <v>72054000.0</v>
       </c>
       <c r="P11">
         <v>29609000.0</v>
       </c>
       <c r="Q11"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12">
         <v>890560000.0</v>
       </c>
       <c r="C12">
         <v>54823000.0</v>
       </c>
       <c r="D12">
         <v>54053000.0</v>
       </c>
       <c r="E12">
         <v>53254000.0</v>
       </c>
       <c r="F12">
         <v>50620000.0</v>
       </c>
       <c r="G12">
         <v>43025000.0</v>
       </c>
       <c r="H12">
         <v>36691000.0</v>
       </c>
       <c r="I12">
         <v>32706000.0</v>
       </c>
@@ -13762,840 +13859,840 @@
       </c>
       <c r="K12">
         <v>30942000.0</v>
       </c>
       <c r="L12">
         <v>30507000.0</v>
       </c>
       <c r="M12">
         <v>27772000.0</v>
       </c>
       <c r="N12">
         <v>23627000.0</v>
       </c>
       <c r="O12">
         <v>147413000.0</v>
       </c>
       <c r="P12">
         <v>9481000.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13">
         <v>890560000.0</v>
       </c>
       <c r="C13">
         <v>836819000.0</v>
       </c>
       <c r="D13">
         <v>708963000.0</v>
       </c>
       <c r="E13">
         <v>546178000.0</v>
       </c>
       <c r="F13">
         <v>513016000.0</v>
       </c>
       <c r="G13">
         <v>474758000.0</v>
       </c>
       <c r="H13">
         <v>434011000.0</v>
       </c>
       <c r="I13">
         <v>342732000.0</v>
       </c>
       <c r="J13">
         <v>287371000.0</v>
       </c>
       <c r="K13">
         <v>286201000.0</v>
       </c>
       <c r="L13">
         <v>266144000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15">
         <v>1088387000.0</v>
       </c>
       <c r="C15">
         <v>427704000.0</v>
       </c>
       <c r="D15">
         <v>614622000.0</v>
       </c>
       <c r="E15">
         <v>-97024000.0</v>
       </c>
       <c r="F15">
         <v>436632000.0</v>
       </c>
       <c r="G15">
         <v>516264000.0</v>
       </c>
       <c r="H15">
         <v>587121000.0</v>
       </c>
       <c r="I15">
         <v>510835000.0</v>
       </c>
       <c r="J15">
         <v>756152000.0</v>
       </c>
       <c r="K15">
         <v>374925000.0</v>
       </c>
       <c r="L15">
         <v>253391000.0</v>
       </c>
       <c r="M15">
         <v>255998000.0</v>
       </c>
       <c r="N15">
         <v>190411000.0</v>
       </c>
       <c r="O15">
         <v>131919000.0</v>
       </c>
       <c r="P15">
         <v>53232000.0</v>
       </c>
       <c r="Q15"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16">
         <v>1044062000.0</v>
       </c>
       <c r="C16">
         <v>372073000.0</v>
       </c>
       <c r="D16">
         <v>572922000.0</v>
       </c>
       <c r="E16">
         <v>-138724000.0</v>
       </c>
       <c r="F16">
         <v>408159000.0</v>
       </c>
       <c r="G16">
         <v>500889000.0</v>
       </c>
       <c r="H16">
         <v>575163000.0</v>
       </c>
       <c r="I16">
         <v>510835000.0</v>
       </c>
       <c r="J16">
         <v>756152000.0</v>
       </c>
       <c r="K16">
         <v>374925000.0</v>
       </c>
       <c r="L16">
         <v>253391000.0</v>
       </c>
       <c r="M16">
         <v>255998000.0</v>
       </c>
       <c r="N16">
         <v>190411000.0</v>
       </c>
       <c r="O16">
         <v>131919000.0</v>
       </c>
       <c r="P16">
         <v>53232000.0</v>
       </c>
       <c r="Q16"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17">
         <v>1088387000.0</v>
       </c>
       <c r="C17">
         <v>427704000.0</v>
       </c>
       <c r="D17">
         <v>614622000.0</v>
       </c>
       <c r="E17">
         <v>-97024000.0</v>
       </c>
       <c r="F17">
         <v>436632000.0</v>
       </c>
       <c r="G17">
         <v>516264000.0</v>
       </c>
       <c r="H17">
         <v>587121000.0</v>
       </c>
       <c r="I17">
         <v>510835000.0</v>
       </c>
       <c r="J17">
         <v>756152000.0</v>
       </c>
       <c r="K17">
         <v>374925000.0</v>
       </c>
       <c r="L17">
         <v>253391000.0</v>
       </c>
       <c r="M17">
         <v>255998000.0</v>
       </c>
       <c r="N17">
         <v>190411000.0</v>
       </c>
       <c r="O17">
         <v>131919000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
         <v>-52799000.0</v>
       </c>
       <c r="C18">
         <v>-54823000.0</v>
       </c>
       <c r="D18">
         <v>-54053000.0</v>
       </c>
       <c r="E18">
         <v>-53254000.0</v>
       </c>
       <c r="F18">
         <v>-50620000.0</v>
       </c>
       <c r="G18">
         <v>-474758000.0</v>
       </c>
       <c r="H18">
         <v>-434011000.0</v>
       </c>
       <c r="I18">
         <v>-342732000.0</v>
       </c>
       <c r="J18">
         <v>-287371000.0</v>
       </c>
       <c r="K18">
         <v>-286201000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>1317654000.0</v>
       </c>
       <c r="F20">
         <v>513016000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>342732000.0</v>
       </c>
       <c r="J20">
         <v>287371000.0</v>
       </c>
       <c r="K20">
         <v>286201000.0</v>
       </c>
       <c r="L20">
         <v>338144000.0</v>
       </c>
       <c r="M20">
         <v>220590000.0</v>
       </c>
       <c r="N20">
         <v>192370000.0</v>
       </c>
       <c r="O20">
         <v>147413000.0</v>
       </c>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21">
         <v>1523844000.0</v>
       </c>
       <c r="C21">
         <v>588080000.0</v>
       </c>
       <c r="D21">
         <v>740665000.0</v>
       </c>
       <c r="E21">
         <v>685965000.0</v>
       </c>
       <c r="F21">
         <v>591636000.0</v>
       </c>
       <c r="G21">
         <v>689703000.0</v>
       </c>
       <c r="H21">
         <v>772376000.0</v>
       </c>
       <c r="I21">
         <v>672844000.0</v>
       </c>
       <c r="J21">
         <v>638984000.0</v>
       </c>
       <c r="K21">
         <v>611180000.0</v>
       </c>
       <c r="L21">
         <v>495460000.0</v>
       </c>
       <c r="M21">
         <v>422548000.0</v>
       </c>
       <c r="N21">
         <v>317069000.0</v>
       </c>
       <c r="O21">
         <v>211074000.0</v>
       </c>
       <c r="P21">
         <v>91649000.0</v>
       </c>
       <c r="Q21"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23">
         <v>1491905000.0</v>
       </c>
       <c r="C23">
         <v>2145577000.0</v>
       </c>
       <c r="D23">
         <v>1944312000.0</v>
       </c>
       <c r="E23">
         <v>1631337000.0</v>
       </c>
       <c r="F23">
         <v>1496753000.0</v>
       </c>
       <c r="G23">
         <v>2015439000.0</v>
       </c>
       <c r="H23">
         <v>1244528000.0</v>
       </c>
       <c r="I23">
         <v>1006858000.0</v>
       </c>
       <c r="J23">
         <v>877396000.0</v>
       </c>
       <c r="K23">
         <v>807875000.0</v>
       </c>
       <c r="L23">
         <v>727380000.0</v>
       </c>
       <c r="M23">
         <v>627945000.0</v>
       </c>
       <c r="N23">
         <v>541606000.0</v>
       </c>
       <c r="O23">
         <v>434779000.0</v>
       </c>
       <c r="P23">
         <v>241070000.0</v>
       </c>
       <c r="Q23"/>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>41700000.0</v>
       </c>
       <c r="F24">
         <v>28473000.0</v>
       </c>
       <c r="G24">
         <v>15375000.0</v>
       </c>
       <c r="H24">
         <v>11958000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
         <v>1223532000.0</v>
       </c>
       <c r="C25">
         <v>1143761000.0</v>
       </c>
       <c r="D25">
         <v>1068772000.0</v>
       </c>
       <c r="E25">
         <v>965955000.0</v>
       </c>
       <c r="F25">
         <v>882562000.0</v>
       </c>
       <c r="G25">
         <v>780691000.0</v>
       </c>
       <c r="H25">
         <v>702810000.0</v>
       </c>
       <c r="I25">
         <v>581985000.0</v>
       </c>
       <c r="J25">
         <v>508352000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>185933000.0</v>
       </c>
       <c r="D27">
         <v>186015000.0</v>
       </c>
       <c r="E27">
         <v>156855000.0</v>
       </c>
       <c r="F27">
         <v>125279000.0</v>
       </c>
       <c r="G27">
         <v>95684000.0</v>
       </c>
       <c r="H27">
         <v>123653000.0</v>
       </c>
       <c r="I27">
         <v>97369000.0</v>
       </c>
       <c r="J27">
         <v>91323000.0</v>
       </c>
       <c r="K27">
         <v>82993000.0</v>
       </c>
       <c r="L27">
         <v>76961000.0</v>
       </c>
       <c r="M27">
         <v>82422000.0</v>
       </c>
       <c r="N27">
         <v>71212000.0</v>
       </c>
       <c r="O27">
         <v>56453000.0</v>
       </c>
       <c r="P27">
         <v>44559000.0</v>
       </c>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
         <v>268373000.0</v>
       </c>
       <c r="C28">
         <v>33887000.0</v>
       </c>
       <c r="D28">
         <v>34615000.0</v>
       </c>
       <c r="E28">
         <v>15603000.0</v>
       </c>
       <c r="F28">
         <v>26516000.0</v>
       </c>
       <c r="G28">
         <v>17628000.0</v>
       </c>
       <c r="H28">
         <v>20745000.0</v>
       </c>
       <c r="I28">
         <v>17478000.0</v>
       </c>
       <c r="J28">
         <v>19804000.0</v>
       </c>
       <c r="K28">
         <v>16941000.0</v>
       </c>
       <c r="L28">
         <v>17022000.0</v>
       </c>
       <c r="M28">
         <v>16048000.0</v>
       </c>
       <c r="N28">
         <v>21614000.0</v>
       </c>
       <c r="O28">
         <v>31688000.0</v>
       </c>
       <c r="P28">
         <v>39342000.0</v>
       </c>
       <c r="Q28"/>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
         <v>281306000.0</v>
       </c>
       <c r="C29">
         <v>105553000.0</v>
       </c>
       <c r="D29">
         <v>139012000.0</v>
       </c>
       <c r="E29">
         <v>-41741000.0</v>
       </c>
       <c r="F29">
         <v>104384000.0</v>
       </c>
       <c r="G29">
         <v>130414000.0</v>
       </c>
       <c r="H29">
         <v>148564000.0</v>
       </c>
       <c r="I29">
         <v>129303000.0</v>
       </c>
       <c r="J29">
         <v>-146622000.0</v>
       </c>
       <c r="K29">
         <v>205313000.0</v>
       </c>
       <c r="L29">
         <v>139562000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
         <v>268373000.0</v>
       </c>
       <c r="C30">
         <v>219820000.0</v>
       </c>
       <c r="D30">
         <v>220630000.0</v>
       </c>
       <c r="E30">
         <v>172458000.0</v>
       </c>
       <c r="F30">
         <v>151795000.0</v>
       </c>
       <c r="G30">
         <v>803015000.0</v>
       </c>
       <c r="H30">
         <v>144398000.0</v>
       </c>
       <c r="I30">
         <v>114847000.0</v>
       </c>
       <c r="J30">
         <v>111127000.0</v>
       </c>
       <c r="K30">
         <v>99934000.0</v>
       </c>
       <c r="L30">
         <v>93983000.0</v>
       </c>
       <c r="M30">
         <v>98470000.0</v>
       </c>
       <c r="N30">
         <v>92826000.0</v>
       </c>
       <c r="O30">
         <v>88141000.0</v>
       </c>
       <c r="P30">
         <v>83901000.0</v>
       </c>
       <c r="Q30"/>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B31">
         <v>-154151000.0</v>
       </c>
       <c r="C31">
         <v>-54823000.0</v>
       </c>
       <c r="D31">
         <v>12969000.0</v>
       </c>
       <c r="E31">
         <v>-824730000.0</v>
       </c>
       <c r="F31">
         <v>-50620000.0</v>
       </c>
       <c r="G31">
         <v>646678000.0</v>
       </c>
       <c r="H31">
         <v>-36691000.0</v>
       </c>
       <c r="I31">
         <v>-32706000.0</v>
       </c>
       <c r="J31">
         <v>-29454000.0</v>
       </c>
       <c r="K31">
         <v>-30942000.0</v>
       </c>
       <c r="L31">
         <v>-102507000.0</v>
       </c>
       <c r="M31">
         <v>-27772000.0</v>
       </c>
       <c r="N31">
         <v>-23627000.0</v>
       </c>
       <c r="O31">
         <v>-16994000.0</v>
       </c>
       <c r="P31">
         <v>-12830000.0</v>
       </c>
       <c r="Q31"/>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B32">
         <v>3015749000.0</v>
       </c>
       <c r="C32">
         <v>2733657000.0</v>
       </c>
       <c r="D32">
         <v>2684977000.0</v>
       </c>
       <c r="E32">
         <v>2317302000.0</v>
       </c>
       <c r="F32">
         <v>2088389000.0</v>
       </c>
       <c r="G32">
         <v>2015439000.0</v>
       </c>
       <c r="H32">
         <v>2016904000.0</v>
       </c>
       <c r="I32">
         <v>1679702000.0</v>
       </c>
@@ -14623,682 +14720,685 @@
       <c r="Q32">
         <v>57075000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM32"/>
+  <dimension ref="A1:BN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BH1" t="s">
         <v>121</v>
       </c>
       <c r="BI1" t="s">
         <v>122</v>
       </c>
       <c r="BJ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BL1" t="s">
         <v>124</v>
       </c>
       <c r="BM1" t="s">
         <v>125</v>
       </c>
+      <c r="BN1" t="s">
+        <v>126</v>
+      </c>
     </row>
-    <row r="2" spans="1:65">
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>127</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>309099000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>526627000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>513375000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>507593000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>501692000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>493224000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>471986000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>458855000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>442468000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>267392999.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>268586000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>411293000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>252860000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>242503000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>235284000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>352585000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>230820000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>224960000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>217817000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>208965000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>202722000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>195054000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>194020000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>188895000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>187862000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>288425000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>268513000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>248691000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>238990000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>231892000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>216052000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>205077000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>194726000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>191067000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>189504000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>190972000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>185109000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>177971000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>175326000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>169535000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>168283000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>162149000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>156550000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>146415000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>143464000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>134701000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>128810000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>122500000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>118679000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>113757000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>112251000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>104093000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>346638000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>57932000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>52537000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>44336000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>157169000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>30657000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>24644000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>20773000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>20903000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>18882000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>8014000.0</v>
       </c>
-      <c r="BM2"/>
+      <c r="BN2"/>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>128</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>309099000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>311126000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>304288000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>299019000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>294387000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>290132000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>281982000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>277260000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>273113000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>267392999.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>268586000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>259680000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>252860000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>242503000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>235284000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>235308000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>230819000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>224960001.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>217817000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>208965000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>202722000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>195054000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>-296856000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>-289741000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>-323418000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>183788000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>171689000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>159471000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>153548000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>149703000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>142600000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>136134000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>130400000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>127553000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>126490000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>123909000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>118720000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>113251000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>112136000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>108575000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>106300000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>102046000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>98402000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>91012000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>90921000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>86119000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>81475000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>78142000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>75580000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>71811000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>68783000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>63863000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>61414000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>57932000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>52537000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>44336000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>38876000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>30657000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>24644000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>18130000.0</v>
       </c>
-      <c r="BJ3"/>
-      <c r="BK3">
+      <c r="BK3"/>
+      <c r="BL3">
         <v>6301000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>327000.0</v>
       </c>
-      <c r="BM3"/>
+      <c r="BN3"/>
     </row>
-    <row r="4" spans="1:65">
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -15357,477 +15457,480 @@
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
-      <c r="BM4"/>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4"/>
     </row>
-    <row r="5" spans="1:65">
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>130</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>443782000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>197848000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>499798000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>485663000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>154006000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>144603000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>141033000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>148437000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>280038000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>340482001.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>349771000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>171339000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>327961000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>273349000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>277342000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-471238000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>318043000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>261774999.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>240673000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>233540000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>263166000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>271673000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>194163000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>182200000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>216779000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>202865000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>169248000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>183484000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>180503000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>187581000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>155419000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>149341000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>172730000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>161078000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>162306000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>142870000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>157715000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>152654000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>149659000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>151152000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>132953000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>127006000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>125845000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>109656000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>114980000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>103700000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>102669000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>101199000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>97627000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>80900000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>71660000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>66882000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-13028000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>61788000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>47975000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>44477000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>7704000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>39334000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>26663000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>16312000.0</v>
       </c>
-      <c r="BJ5">
-[...1 lines deleted...]
-      </c>
       <c r="BK5">
+        <v>0.0</v>
+      </c>
+      <c r="BL5">
         <v>-5431000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-6155000.0</v>
       </c>
-      <c r="BM5"/>
+      <c r="BN5"/>
     </row>
-    <row r="6" spans="1:65">
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B6">
+        <v>131</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6">
         <v>752881000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>508974000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>804086000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>784682000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>448393000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>434735000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>423015000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>425697000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>553151000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>607875000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>618357000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>431019000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>580821000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>515852000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>512626000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-235930000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>548862000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>486735000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>458490000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>442505000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>465888000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>466727000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>388183000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>371095000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>404641000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>386653000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>340937000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>342955000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>334051000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>337284000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>298019000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>285475000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>303130000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>288631000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>288796000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>266779000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>276435000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>265905000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>261795000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>259727000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>239253000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>229052000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>224247000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>200668000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>205901000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>189819000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>184144000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>179341000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>173207000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>152711000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>140443000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>130745000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>48386000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>119720000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>100512000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>88813000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>46580000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>69991000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>51307000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>34442000.0</v>
       </c>
-      <c r="BJ6"/>
-      <c r="BK6">
+      <c r="BK6"/>
+      <c r="BL6">
         <v>870000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-5828000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-477000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:65">
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -15886,87 +15989,88 @@
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
-      <c r="BM7"/>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7"/>
     </row>
-    <row r="8" spans="1:65">
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -16025,988 +16129,1000 @@
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
-      <c r="BM8"/>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8"/>
     </row>
-    <row r="9" spans="1:65">
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>134</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>511280000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>198766000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>218321000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>230689000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>211203000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>196940000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>195302000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>204455000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>274100000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>347971000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>359218000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>224849000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>320550000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>318831000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>322412000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>244076000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>366356000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>299549000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>274060000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>265862000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>286380000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>298547000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>327329000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>322492000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>360694000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>242477000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>202882000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>217360000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>210991000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>218806000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>181762000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>176132000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>203745000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>185698000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>191453000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>169215000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>185378000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>177130000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>174813000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>173793000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>158414000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>150977000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>148152000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>131900000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>142480000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>127238000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>127515000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>123785000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>124222000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>100078000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>94048000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>86010000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-160428000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>114924000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>102513000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>87401000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-43542000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>59819000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>49360000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>55215000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>8799000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>19110000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1235000.0</v>
       </c>
-      <c r="BM9"/>
+      <c r="BN9"/>
     </row>
-    <row r="10" spans="1:65">
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10">
+        <v>149901000.0</v>
+      </c>
+      <c r="C10">
         <v>226476000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>184968000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>486581000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>471668000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>139955000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>130232000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>127741000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>135329000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>266399000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>165018000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>163951000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>158266000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>180176000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>137839000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>144932000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-601713000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>188380000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>134545000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>114562000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>103529000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>137821000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>153255000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>183930000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>171672000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>206418000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>193787000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>160536000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>174944000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>172028000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>179382000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>147409000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>141319000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>165664000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>154119000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>155869000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>133878000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>149403000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>144573000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>142271000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>143991000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>124703000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>119587000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>118164000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>29974000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>108110000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>96277000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>95680000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>94709000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>90571000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>74888000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>66311000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>61672000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>61286000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>57193000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>43884000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>41610000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>38687000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>28341000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>10888000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>4924000.0</v>
       </c>
-      <c r="BJ10">
-[...1 lines deleted...]
-      </c>
       <c r="BK10">
+        <v>0.0</v>
+      </c>
+      <c r="BL10">
         <v>-11237000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-44666000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-477000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:65">
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11">
+        <v>-24005000.0</v>
+      </c>
+      <c r="C11">
         <v>45544000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>38512000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>101414000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>95836000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>27034000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>26261000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>24795000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>27463000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>45348000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>32568000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>31550000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>29546000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>34865000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>27458000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>28655000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-132720000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>36599000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>27208000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>21140000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>19437000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>26728000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>32860000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>36305000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>34521000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>41483000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>38000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>32231000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>36850000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>33629000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>32808000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>32198000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>30668000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-305438000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>54931000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>54944000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>48941000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>52415000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>51297000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>50468000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>51133000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>43804000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>42545000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>42046000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>10642000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>37979000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>33844000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>33643000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>33312000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>31724000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>26310000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>23321000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>21676000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>21477000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>20182000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>15712000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>14683000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>13925000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>10070000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>3865000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>1748000.0</v>
       </c>
-      <c r="BJ11">
-[...1 lines deleted...]
-      </c>
       <c r="BK11">
+        <v>0.0</v>
+      </c>
+      <c r="BL11">
         <v>-3490000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-4002000.0</v>
       </c>
-      <c r="BM11"/>
+      <c r="BN11"/>
     </row>
-    <row r="12" spans="1:65">
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12">
+        <v>214252000.0</v>
+      </c>
+      <c r="C12">
         <v>217306000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>12880000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>13217000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>13995000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14051000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14371000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>13292000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>13108000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>13639000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>13695000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13646000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13073000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>13482000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>13162000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>13413000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>13198000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>13511000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12571000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>12513000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>12025000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>11365000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>10899000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>10233000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10528000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>10361000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>9078000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>8712000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>8540000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>8475000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8199000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>8010000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>8022000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>7066000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>6959000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>6437000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>8992000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>8312000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>8081000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>7388000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>7161000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>7725000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>7419000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>7681000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>7682000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>6870000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>7423000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>6989000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>6490000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>50155000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>6012000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>5349000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>5210000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>74314000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>35248000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>38237000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>21914000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>30983000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>13301000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>15775000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>11388000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>7426000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>5806000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>38511000.0</v>
       </c>
-      <c r="BM12"/>
+      <c r="BN12"/>
     </row>
-    <row r="13" spans="1:65">
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>138</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>217306000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>228381000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>222304000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>222569000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>221356000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>217463000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>175464000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>185820000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>164686000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>147785000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>135510000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>132410000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>130475000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>129663000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>127230000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>126111000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>130011000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>125345000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>118418000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>112926000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>118069000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>117000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>113715000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>105536000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>97760000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
+      <c r="BN13"/>
     </row>
-    <row r="14" spans="1:65">
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -17065,761 +17181,770 @@
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
-      <c r="BM14"/>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14"/>
     </row>
-    <row r="15" spans="1:65">
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15">
+        <v>114815000.0</v>
+      </c>
+      <c r="C15">
         <v>180932000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>146456000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>385167000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>375832000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>112921000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>103971000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>102946000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>107866000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>221051000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>132450000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>132401000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>128720000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>145311000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>110381000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>116277000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-468993000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>151781000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>107337000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>93422000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>84092000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>111093000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>120395000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>147625000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>137151000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>164935000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>151943000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>124034000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>138094000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>138399000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>146574000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>115211000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>110651000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>471102000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>99188000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>100925000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>84937000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>96988000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>93276000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>91803000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>92858000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>80899000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>77042000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>76118000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>19332000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>70131000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>62433000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>62037000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>61397000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>58847000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>48578000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>42990000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>39996000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>39809000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>37011000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>28172000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>26927000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>24762000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>18271000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>7023000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>3176000.0</v>
       </c>
-      <c r="BJ15">
-[...1 lines deleted...]
-      </c>
       <c r="BK15">
+        <v>0.0</v>
+      </c>
+      <c r="BL15">
         <v>-7747000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-40664000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-477000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:65">
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>141</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>169851000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>135374000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>374086000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>364751000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>92548000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>91646000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>122025000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>121976000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>118295000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>134886000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>99956000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>105852000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-479418000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>142318000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>100006000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>85587000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>80248000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>107249000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>116552000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>143781000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>133307000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>161092000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>151943000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>124034000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>138094000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>138399000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>146574000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>115211000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>110651000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>471102000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>99188000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>100925000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>84937000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>96988000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>93276000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>91803000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>92858000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>80899000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>77042000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>76118000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>19332000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>70131000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>62433000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>62037000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>61397000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>58847000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>48578000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>42990000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>39996000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>39809000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>37011000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>28172000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>26927000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>24762000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>18271000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>7023000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>3176000.0</v>
       </c>
-      <c r="BJ16">
-[...1 lines deleted...]
-      </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
         <v>0.0</v>
       </c>
-      <c r="BM16"/>
+      <c r="BM16">
+        <v>0.0</v>
+      </c>
+      <c r="BN16"/>
     </row>
-    <row r="17" spans="1:65">
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>142</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>180932000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>146456000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>385167000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>375832000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>112921000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>103971000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>102946000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>107866000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>221051000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>132450000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>132401000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>128720000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>145311000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>110381000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>116277000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-468993000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>151781000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>107337000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>93422000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>84092000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>111093000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>120395000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>147625000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>137151000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>164935000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>155787000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>128305000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>138094000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>138399000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>146574000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>115211000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>110651000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>471102000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>99188000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>100925000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>84937000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>96988000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>93276000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>91803000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>92858000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>80899000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>77042000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>76118000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>19332000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>70131000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>62433000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>62037000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>61397000.0</v>
       </c>
-      <c r="AX17">
-[...1 lines deleted...]
-      </c>
       <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>48578000.0</v>
       </c>
-      <c r="AZ17">
-[...1 lines deleted...]
-      </c>
       <c r="BA17">
+        <v>0.0</v>
+      </c>
+      <c r="BB17">
         <v>39996000.0</v>
       </c>
-      <c r="BB17">
-[...1 lines deleted...]
-      </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>18271000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>7023000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
-      <c r="BM17"/>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17"/>
     </row>
-    <row r="18" spans="1:65">
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>143</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>-12707000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-12880000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-13217000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-13995000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-14051000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-14371000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-13292000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-13108000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-13639000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-13695000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-13646000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-13073000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-13482000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-13162000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-13413000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-13198000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-13511000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-12571000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-12513000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-12025000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-125345000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-118418000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-112926000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-118069000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-117000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-113715000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-105536000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-97760000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
+      <c r="BN18"/>
     </row>
-    <row r="19" spans="1:65">
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -17841,442 +17966,443 @@
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
+      <c r="BN19"/>
     </row>
-    <row r="20" spans="1:65">
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>185820000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>164686000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>116907000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>135510000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>132410000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>932827000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>259675000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>127230000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>126111000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
+      <c r="AC20"/>
+      <c r="AD20">
         <v>97760000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>93917000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>90388000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>81462000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>76965000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>71392000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>70473000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>69451000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>76055000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>74701000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>72801000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>70578000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>68121000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>141708000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>67522000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>65829000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>63085000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>59413000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>56005000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>54324000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>50848000.0</v>
       </c>
-      <c r="AX20">
-[...1 lines deleted...]
-      </c>
       <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
         <v>47958000.0</v>
       </c>
-      <c r="AZ20">
-[...1 lines deleted...]
-      </c>
       <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
         <v>45440000.0</v>
       </c>
-      <c r="BB20">
-[...1 lines deleted...]
-      </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
         <v>13301000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>15775000.0</v>
       </c>
-      <c r="BI20">
-[...1 lines deleted...]
-      </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
-      <c r="BM20"/>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20"/>
     </row>
-    <row r="21" spans="1:65">
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>146</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>443782000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>137379000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>155796000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>153725000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>154006000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>144603000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>141033000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>148437000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>213016000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>296482000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>304671000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>171339000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>268884000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>273349000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>277342000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>213837000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>318043000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>261775000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>240673000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>233540000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>263166000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>271673000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>296856000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>289741001.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>323418000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>202865000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>169248000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>183484000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>180503000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>187581000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>155419000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>149341000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>172730000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>161078000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>162306000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>142870000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>157715000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>152654000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>149659000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>151152000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>132953000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>127006000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>125845000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>109656000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>114980000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>103700000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>102669000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>101199000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>103164000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>78830000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>70087000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>64988000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-28466000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>94967000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>78998000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>65575000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>9623000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>39993000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>26323000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>16312000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>3193000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-6073000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-6629000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-477000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:65">
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -18335,580 +18461,584 @@
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
-      <c r="BM22"/>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22"/>
     </row>
-    <row r="23" spans="1:65">
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>148</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>376597000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>588014000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>575900000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>584557000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>558889000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>545561000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>526255000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>514873000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>503552000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>318882000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>323133000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>464803000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>304526000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>287985000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>280354000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>382824000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>279133000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>262734000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>251204000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>241287000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>225936000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>221928000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>224493000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>221645999.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>225138000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>328037000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>302147000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>282567000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>269478000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>263117000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>242395000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>231868000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>225741000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>215687000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>218651000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>217317000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>212772000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>202447000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>200480000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>192176000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>194269000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>186120000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>178857000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>168659000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>170964000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>158239000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>153656000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>145086000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>145274000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>135005000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>136212000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>125115000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>214676000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>77889000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>76052000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>66162000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>104004000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>50483000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>47681000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>38903000.0</v>
       </c>
-      <c r="BJ23">
-[...1 lines deleted...]
-      </c>
       <c r="BK23">
+        <v>0.0</v>
+      </c>
+      <c r="BL23">
         <v>25183000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>7864000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>477000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24">
         <v>10425000.0</v>
       </c>
       <c r="N24">
         <v>10425000.0</v>
       </c>
       <c r="O24">
         <v>10425000.0</v>
       </c>
       <c r="P24">
         <v>10425000.0</v>
       </c>
       <c r="Q24">
         <v>10425000.0</v>
       </c>
       <c r="R24">
+        <v>10425000.0</v>
+      </c>
+      <c r="S24">
         <v>9463000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>7331000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>7835000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3844000.0</v>
       </c>
       <c r="V24">
         <v>3844000.0</v>
       </c>
       <c r="W24">
+        <v>3844000.0</v>
+      </c>
+      <c r="X24">
         <v>3843000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3844000.0</v>
       </c>
       <c r="Y24">
         <v>3844000.0</v>
       </c>
       <c r="Z24">
+        <v>3844000.0</v>
+      </c>
+      <c r="AA24">
         <v>3843000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3844000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>4271000.0</v>
       </c>
-      <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
+      <c r="BN24"/>
     </row>
-    <row r="25" spans="1:65">
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>150</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>309099000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>311126000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>304288000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>299019000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>294387000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>290132000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>281982000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>277260000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>273113000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>267393000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>268586000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>259680000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>252860000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>242504000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>235283000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>235308000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>230820000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>224960000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>217817000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>208965000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>202722000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>195054000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>194020000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>188895000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>187862000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>183788000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>171689000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>159471000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>153548000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>149703000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>142600000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>136134000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>130400000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>127553000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>126490000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>123909000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>118720000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>113251000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>112136000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>108575000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>106300000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>102046000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>98402000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>91012000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>90921000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>86119000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>81475000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>78142000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>75580000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>71811000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>68783000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>63863000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>61414000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>57932000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>52537000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>44336000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>38876000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>30657000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>24644000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>18130000.0</v>
       </c>
-      <c r="BJ25"/>
-      <c r="BK25">
+      <c r="BK25"/>
+      <c r="BL25">
         <v>6301000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>327000.0</v>
       </c>
-      <c r="BM25"/>
+      <c r="BN25"/>
     </row>
-    <row r="26" spans="1:65">
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -18967,1143 +19097,1156 @@
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
-      <c r="BM26"/>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26"/>
     </row>
-    <row r="27" spans="1:65">
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>51784000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>49851000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>59348000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>48341000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>44418000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>45432000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>47743000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>49799000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>42770000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>45832000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>47614000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>45862000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>39718000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>38512000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>32762000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>40597000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>31082000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>26687000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>26914000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>20542000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>20239000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>26581000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>28322000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>31465000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>34715000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>27771000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>29702000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>26175000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>26377000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>21458000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>23359000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>25646000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>19262000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>23843000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>22572000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>23064000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>19874000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>20653000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>19402000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>21336000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>19323000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>17729000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>19098000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>23674000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>19656000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>19906000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>19186000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>22820000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>17497000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>16648000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>14247000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>56453000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>12833000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>14308000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>13609000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>44559000.0</v>
       </c>
-      <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
+      <c r="BN27"/>
     </row>
-    <row r="28" spans="1:65">
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>153</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>67498000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>9603000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12674000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>17616000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8856000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7919000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8837000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8275000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11285000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8719000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8715000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5896000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5804000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5764000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6558000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2523000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>7716000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6692000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6700000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5408000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2672000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6635000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3892000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4429000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5811000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4897000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5863000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4174000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4313000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4848000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4885000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3432000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5369000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>5358000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>5304000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3773000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4599000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4602000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4501000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3239000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4650000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>4648000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4578000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3146000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3826000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3882000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>4940000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3400000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3775000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3751000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>7313000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>6775000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>33610000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>19957000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>23515000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>21826000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>24293000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>19826000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>23037000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>20773000.0</v>
       </c>
-      <c r="BJ28">
-[...1 lines deleted...]
-      </c>
       <c r="BK28">
+        <v>0.0</v>
+      </c>
+      <c r="BL28">
         <v>18882000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>7537000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>477000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>154</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>45544000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>38512000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>101414000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>95836000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>27034000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>26261000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>24795000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>27463000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>45348000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>32568000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>31550000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>29546000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>34865000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>27458000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>28655000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-132720000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>36599000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>27208000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>21140000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>19437000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>26728000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>32860000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>36305000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>34521000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>41483000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>38000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>32231000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>36850000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
+      <c r="BN29"/>
     </row>
-    <row r="30" spans="1:65">
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>60191000.0</v>
+      </c>
+      <c r="C30">
         <v>67498000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>61387000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>62525000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>76964000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>57197000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>52337000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>54269000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>56018000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>61084000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>51489000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>54547000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>53510000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>51666000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>45482000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>45070000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>30239000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>48313000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>37774000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>33387000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>32322000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>23214000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>26874000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>30473000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>32750999.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>37276000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>39612000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>33634000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>33876000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>30488000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>31225000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>26343000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>26791000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>31015000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>24620000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>29147000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>26345000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>27663000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>24476000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>25154000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>22641000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>25986000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>23971000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>22307000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>22244000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>27500000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>23538000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>24846000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>22586000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>26595000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>21248000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>23961000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>21022000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-131962000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>77889000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>76052000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>66162000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-53165000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>50483000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>47681000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>38903000.0</v>
       </c>
-      <c r="BJ30">
-[...1 lines deleted...]
-      </c>
       <c r="BK30">
+        <v>0.0</v>
+      </c>
+      <c r="BL30">
         <v>25183000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>7864000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>477000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:65">
+    <row r="31" spans="1:66">
       <c r="A31" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>156</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>-217306000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>47589000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>330785000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>317943000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-14051000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-14371000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-13292000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-13108000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>53383000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-131464000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-140720000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-13073000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-88708000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-135510000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-132410000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-815550000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-129663000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-127230000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-126111000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-130011000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-125345000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-118418000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-112926000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-118069001.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-117000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-9078000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-8712000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-8540000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-8475000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-8199000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-8010000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-8022000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-7066000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-6959000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-6437000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-8992000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-8312000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-8081000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-7388000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-7161000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-7725000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-7419000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-7681000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-72000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-6870000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-7423000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-6989000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-6490000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-12593000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-6012000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-5349000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-5210000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>89752000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-37774000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-968000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-2051000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>29064000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-11652000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-15435000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-10785000.0</v>
       </c>
-      <c r="BJ31">
-[...1 lines deleted...]
-      </c>
       <c r="BK31">
+        <v>0.0</v>
+      </c>
+      <c r="BL31">
         <v>-5164000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-38037000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-477000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:65">
+    <row r="32" spans="1:66">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B32">
+        <v>739223000.0</v>
+      </c>
+      <c r="C32">
         <v>820379000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>725393000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>731696000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>738282000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>712895000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>690164000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>667288000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>663310000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>716568000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>615364000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>627804000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>636142000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>573410000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>561334000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>557696000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>596661000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>597176000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>524509000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>491877000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>474827000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>489102000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>493601000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>521349000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>511387000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>548556000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>530902000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>471395000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>466051000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>449981000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>450698000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>397814000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>381209000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>398471000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>376765000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>380957000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>360187000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>370487000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>355101000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>350139000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>343328000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>326697000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>313126000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>304702000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>278315000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>285944000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>261939000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>256325000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>246285000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>242901000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>213835000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>206299000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>190103000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>186210000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>172856000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>155050000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>131737000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>113627000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>90476000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>74004000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>55215000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>36730000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>19110000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>1235000.0</v>
       </c>
-      <c r="BM32"/>
+      <c r="BN32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20164,102 +20307,102 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
         <v>476104000.0</v>
       </c>
       <c r="C2">
         <v>464492000.0</v>
       </c>
       <c r="D2">
         <v>780017000.0</v>
       </c>
       <c r="E2">
         <v>1108292000.0</v>
       </c>
       <c r="F2">
         <v>1757767000.0</v>
       </c>
       <c r="G2">
         <v>338061000.0</v>
       </c>
       <c r="H2">
         <v>322998000.0</v>
       </c>
       <c r="I2">
         <v>308282000.0</v>
       </c>
       <c r="J2">
         <v>274802000.0</v>
       </c>
       <c r="K2">
         <v>156675000.0</v>
       </c>
       <c r="L2">
         <v>282819000.0</v>
       </c>
       <c r="M2">
         <v>270173000.0</v>
       </c>
       <c r="N2">
         <v>230089000.0</v>
       </c>
       <c r="O2">
         <v>281805000.0</v>
       </c>
       <c r="P2">
         <v>328821000.0</v>
       </c>
       <c r="Q2"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
         <v>3393920000</v>
       </c>
       <c r="C3">
         <v>4561014000</v>
       </c>
       <c r="D3">
         <v>4527911000</v>
       </c>
       <c r="E3">
         <v>3639628000</v>
       </c>
       <c r="F3">
         <v>3232667000</v>
       </c>
       <c r="G3">
         <v>2678223000</v>
       </c>
       <c r="H3">
         <v>4839322000</v>
       </c>
       <c r="I3">
         <v>3776192000</v>
       </c>
@@ -20268,557 +20411,557 @@
       </c>
       <c r="K3">
         <v>2993556000</v>
       </c>
       <c r="L3">
         <v>2905548000</v>
       </c>
       <c r="M3">
         <v>2409506000</v>
       </c>
       <c r="N3">
         <v>2283642000</v>
       </c>
       <c r="O3">
         <v>2392414000</v>
       </c>
       <c r="P3">
         <v>2977156000</v>
       </c>
       <c r="Q3">
         <v>1649071000</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-328275000.0</v>
       </c>
       <c r="F4">
         <v>-649475000.0</v>
       </c>
       <c r="G4">
         <v>1419706000.0</v>
       </c>
       <c r="H4">
         <v>15063000.0</v>
       </c>
       <c r="I4">
         <v>14716000.0</v>
       </c>
       <c r="J4">
         <v>17402000.0</v>
       </c>
       <c r="K4">
         <v>118127000.0</v>
       </c>
       <c r="L4">
         <v>-126144000.0</v>
       </c>
       <c r="M4">
         <v>12646000.0</v>
       </c>
       <c r="N4">
         <v>40084000.0</v>
       </c>
       <c r="O4">
         <v>-51716000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-170774000.0</v>
       </c>
       <c r="F5">
         <v>-133943000.0</v>
       </c>
       <c r="G5">
         <v>-385236000.0</v>
       </c>
       <c r="H5">
         <v>-104287000.0</v>
       </c>
       <c r="I5">
         <v>-49644000.0</v>
       </c>
       <c r="J5">
         <v>-108622000.0</v>
       </c>
       <c r="K5">
         <v>321811000.0</v>
       </c>
       <c r="L5">
         <v>257553000.0</v>
       </c>
       <c r="M5">
         <v>254807000.0</v>
       </c>
       <c r="N5">
         <v>168524000.0</v>
       </c>
       <c r="O5">
         <v>113161000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
         <v>-6154000.0</v>
       </c>
       <c r="C6">
         <v>11612000.0</v>
       </c>
       <c r="D6">
         <v>-315525000.0</v>
       </c>
       <c r="E6">
         <v>-328275000.0</v>
       </c>
       <c r="F6">
         <v>-649475000.0</v>
       </c>
       <c r="G6">
         <v>1419706000.0</v>
       </c>
       <c r="H6">
         <v>15063000.0</v>
       </c>
       <c r="I6">
         <v>14716000.0</v>
       </c>
       <c r="J6">
         <v>17402000.0</v>
       </c>
       <c r="K6">
         <v>118127000.0</v>
       </c>
       <c r="L6">
         <v>-126144000.0</v>
       </c>
       <c r="M6">
         <v>12646000.0</v>
       </c>
       <c r="N6">
         <v>40084000.0</v>
       </c>
       <c r="O6">
         <v>-51716000.0</v>
       </c>
       <c r="P6">
         <v>-47016000.0</v>
       </c>
       <c r="Q6"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7">
         <v>73931000.0</v>
       </c>
       <c r="C7">
         <v>80489000.0</v>
       </c>
       <c r="D7">
         <v>60038000.0</v>
       </c>
       <c r="E7">
         <v>-218368000.0</v>
       </c>
       <c r="F7">
         <v>-117378000.0</v>
       </c>
       <c r="G7">
         <v>-451270000.0</v>
       </c>
       <c r="H7">
         <v>2201000.0</v>
       </c>
       <c r="I7">
         <v>-8343000.0</v>
       </c>
       <c r="J7">
         <v>-52355000.0</v>
       </c>
       <c r="K7">
         <v>-1864000.0</v>
       </c>
       <c r="L7">
         <v>43579000.0</v>
       </c>
       <c r="M7">
         <v>58904000.0</v>
       </c>
       <c r="N7">
         <v>57237000.0</v>
       </c>
       <c r="O7">
         <v>26043000.0</v>
       </c>
       <c r="P7">
         <v>19888000.0</v>
       </c>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
         <v>0.0</v>
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
       <c r="Q9"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10"/>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>255000.0</v>
       </c>
       <c r="F11">
         <v>63112000.0</v>
       </c>
       <c r="G11">
         <v>-22810000.0</v>
       </c>
       <c r="H11">
         <v>139337000.0</v>
       </c>
       <c r="I11">
         <v>65880000.0</v>
       </c>
       <c r="J11">
         <v>56268000.0</v>
       </c>
       <c r="K11">
         <v>53883000.0</v>
       </c>
       <c r="L11">
         <v>32243000.0</v>
       </c>
       <c r="M11">
         <v>60095000.0</v>
       </c>
       <c r="N11">
         <v>59890000.0</v>
       </c>
       <c r="O11">
         <v>40917000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>630484000.0</v>
       </c>
       <c r="F12">
         <v>77853000.0</v>
       </c>
       <c r="G12">
         <v>158252000.0</v>
       </c>
       <c r="H12">
         <v>30800000.0</v>
       </c>
       <c r="I12">
         <v>112339000.0</v>
       </c>
       <c r="J12">
         <v>-181891000.0</v>
       </c>
       <c r="K12">
         <v>160760000.0</v>
       </c>
       <c r="L12">
         <v>121732000.0</v>
       </c>
       <c r="M12">
         <v>89687000.0</v>
       </c>
       <c r="N12">
         <v>122135000.0</v>
       </c>
       <c r="O12">
         <v>103738000.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-232358000.0</v>
       </c>
       <c r="F13">
         <v>-113279000.0</v>
       </c>
       <c r="G13">
         <v>-446968000.0</v>
       </c>
       <c r="H13">
         <v>-21965000.0</v>
       </c>
       <c r="I13">
         <v>-23048000.0</v>
       </c>
       <c r="J13">
         <v>-57791000.0</v>
       </c>
       <c r="K13">
         <v>-9764000.0</v>
       </c>
       <c r="L13">
         <v>27971000.0</v>
       </c>
       <c r="M13">
         <v>44547000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14">
         <v>1223532000.0</v>
       </c>
       <c r="C14">
         <v>1143761000.0</v>
       </c>
       <c r="D14">
         <v>1068772000.0</v>
       </c>
       <c r="E14">
         <v>965955000.0</v>
       </c>
       <c r="F14">
         <v>882562000.0</v>
       </c>
       <c r="G14">
         <v>780691000.0</v>
       </c>
       <c r="H14">
         <v>702810000.0</v>
       </c>
       <c r="I14">
         <v>581985000.0</v>
       </c>
       <c r="J14">
         <v>508352000.0</v>
       </c>
       <c r="K14">
         <v>452682000.0</v>
       </c>
       <c r="L14">
         <v>397760000.0</v>
       </c>
       <c r="M14">
         <v>336657000.0</v>
       </c>
       <c r="N14">
         <v>280037000.0</v>
       </c>
       <c r="O14">
         <v>216219000.0</v>
       </c>
       <c r="P14">
         <v>112307000.0</v>
       </c>
       <c r="Q14"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
         <v>142592000.0</v>
       </c>
       <c r="C15">
         <v>141243000.0</v>
       </c>
       <c r="D15">
         <v>130492000.0</v>
       </c>
       <c r="E15">
         <v>124953000.0</v>
       </c>
       <c r="F15">
         <v>101474000.0</v>
       </c>
       <c r="G15">
         <v>83558000.0</v>
       </c>
       <c r="H15">
         <v>69984000.0</v>
       </c>
       <c r="I15">
         <v>41563000.0</v>
       </c>
       <c r="J15">
         <v>30933000.0</v>
       </c>
       <c r="K15">
         <v>20555000.0</v>
       </c>
       <c r="L15">
         <v>16405000.0</v>
       </c>
       <c r="M15">
         <v>12243000.0</v>
       </c>
       <c r="N15">
         <v>7608000.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16">
         <v>469950000.0</v>
       </c>
       <c r="C16">
         <v>476104000.0</v>
       </c>
       <c r="D16">
         <v>464492000.0</v>
       </c>
       <c r="E16">
         <v>780017000.0</v>
       </c>
       <c r="F16">
         <v>1108292000.0</v>
       </c>
       <c r="G16">
         <v>1757767000.0</v>
       </c>
       <c r="H16">
         <v>338061000.0</v>
       </c>
       <c r="I16">
         <v>322998000.0</v>
       </c>
@@ -20827,297 +20970,297 @@
       </c>
       <c r="K16">
         <v>274802000.0</v>
       </c>
       <c r="L16">
         <v>156675000.0</v>
       </c>
       <c r="M16">
         <v>282819000.0</v>
       </c>
       <c r="N16">
         <v>270173000.0</v>
       </c>
       <c r="O16">
         <v>230089000.0</v>
       </c>
       <c r="P16">
         <v>281805000.0</v>
       </c>
       <c r="Q16">
         <v>328821000.0</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
         <v>-1659291000.0</v>
       </c>
       <c r="C18">
         <v>-2883995000.0</v>
       </c>
       <c r="D18">
         <v>-2781031000.0</v>
       </c>
       <c r="E18">
         <v>-2257478000.0</v>
       </c>
       <c r="F18">
         <v>-1855831000.0</v>
       </c>
       <c r="G18">
         <v>-1588037000.0</v>
       </c>
       <c r="H18">
         <v>-3446850000.0</v>
       </c>
       <c r="I18">
         <v>-2522091000.0</v>
       </c>
       <c r="J18">
         <v>-1863727000.0</v>
       </c>
       <c r="K18">
         <v>-1973478000.0</v>
       </c>
       <c r="L18">
         <v>-2065753000.0</v>
       </c>
       <c r="M18">
         <v>-1640488000.0</v>
       </c>
       <c r="N18">
         <v>-1629429000.0</v>
       </c>
       <c r="O18">
         <v>-1901385000.0</v>
       </c>
       <c r="P18">
         <v>-2709990000.0</v>
       </c>
       <c r="Q18"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-3036303000.0</v>
       </c>
       <c r="D19">
         <v>-2778383000.0</v>
       </c>
       <c r="E19">
         <v>-3404204000.0</v>
       </c>
       <c r="F19">
         <v>-3094780000.0</v>
       </c>
       <c r="G19">
         <v>-2527091000.0</v>
       </c>
       <c r="H19">
         <v>-3843977000.0</v>
       </c>
       <c r="I19">
         <v>-3384820000.0</v>
       </c>
       <c r="J19">
         <v>-2143951000.0</v>
       </c>
       <c r="K19">
         <v>-2005516000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>295012000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>295912000.0</v>
       </c>
       <c r="F20">
         <v>591340000.0</v>
       </c>
       <c r="G20">
         <v>-9000.0</v>
       </c>
       <c r="H20">
         <v>242130000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
         <v>-641885000.0</v>
       </c>
       <c r="C21">
         <v>1061667000.0</v>
       </c>
       <c r="D21">
         <v>480394000.0</v>
       </c>
       <c r="E21">
         <v>1977635000.0</v>
       </c>
       <c r="F21">
         <v>590386000.0</v>
       </c>
       <c r="G21">
         <v>2942218000.0</v>
       </c>
       <c r="H21">
         <v>2253809000.0</v>
       </c>
       <c r="I21">
         <v>2189720000.0</v>
       </c>
       <c r="J21">
         <v>1130235000.0</v>
       </c>
       <c r="K21">
         <v>1129990000.0</v>
       </c>
       <c r="L21">
         <v>1208509000.0</v>
       </c>
       <c r="M21">
         <v>1071662000.0</v>
       </c>
       <c r="N21">
         <v>1589922000.0</v>
       </c>
       <c r="O21">
         <v>1809448000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B22">
         <v>1088387000.0</v>
       </c>
       <c r="C22">
         <v>427704000.0</v>
       </c>
       <c r="D22">
         <v>614622000.0</v>
       </c>
       <c r="E22">
         <v>-97024000.0</v>
       </c>
       <c r="F22">
         <v>436632000.0</v>
       </c>
       <c r="G22">
         <v>516264000.0</v>
       </c>
       <c r="H22">
         <v>587121000.0</v>
       </c>
       <c r="I22">
         <v>510835000.0</v>
       </c>
       <c r="J22">
         <v>756152000.0</v>
       </c>
       <c r="K22">
         <v>374925000.0</v>
       </c>
       <c r="L22">
         <v>253391000.0</v>
       </c>
       <c r="M22">
         <v>255998000.0</v>
       </c>
       <c r="N22">
         <v>190411000.0</v>
       </c>
       <c r="O22">
         <v>131919000.0</v>
       </c>
       <c r="P22">
         <v>53232000.0</v>
       </c>
       <c r="Q22"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
         <v>369420000.0</v>
       </c>
       <c r="C23">
         <v>165736999.0</v>
       </c>
       <c r="D23">
         <v>366076000.0</v>
       </c>
       <c r="E23">
         <v>4054630000.0</v>
       </c>
       <c r="F23">
         <v>121597000.0</v>
       </c>
       <c r="G23">
         <v>4688198000.0</v>
       </c>
       <c r="H23">
         <v>4096921000.0</v>
       </c>
       <c r="I23">
         <v>168618000.0</v>
       </c>
@@ -21126,255 +21269,255 @@
       </c>
       <c r="K23">
         <v>149536000.0</v>
       </c>
       <c r="L23">
         <v>148131000.0</v>
       </c>
       <c r="M23">
         <v>214620000.0</v>
       </c>
       <c r="N23">
         <v>114350000.0</v>
       </c>
       <c r="O23">
         <v>56701000.0</v>
       </c>
       <c r="P23">
         <v>105010000.0</v>
       </c>
       <c r="Q23">
         <v>9293000.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24">
         <v>2072859000.0</v>
       </c>
       <c r="C24">
         <v>1524711000.0</v>
       </c>
       <c r="D24">
         <v>1749528000.0</v>
       </c>
       <c r="E24">
         <v>-282846000.0</v>
       </c>
       <c r="F24">
         <v>-358951000.0</v>
       </c>
       <c r="G24">
         <v>-734547000.0</v>
       </c>
       <c r="H24">
         <v>110886000.0</v>
       </c>
       <c r="I24">
         <v>391372000.0</v>
       </c>
       <c r="J24">
         <v>779489000.0</v>
       </c>
       <c r="K24">
         <v>988040000.0</v>
       </c>
       <c r="L24">
         <v>752747000.0</v>
       </c>
       <c r="M24">
         <v>603849000.0</v>
       </c>
       <c r="N24">
         <v>97748000.0</v>
       </c>
       <c r="O24">
         <v>47490000.0</v>
       </c>
       <c r="P24">
         <v>-276681000.0</v>
       </c>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25">
         <v>-851149000.0</v>
       </c>
       <c r="C25">
         <v>-71843000.0</v>
       </c>
       <c r="D25">
         <v>-164525000.0</v>
       </c>
       <c r="E25">
         <v>759476000.0</v>
       </c>
       <c r="F25">
         <v>51058000.0</v>
       </c>
       <c r="G25">
         <v>60406000.0</v>
       </c>
       <c r="H25">
         <v>-12454000.0</v>
       </c>
       <c r="I25">
         <v>22843000.0</v>
       </c>
       <c r="J25">
         <v>-25618000.0</v>
       </c>
       <c r="K25">
         <v>-27919000.0</v>
       </c>
       <c r="L25">
         <v>-10565000.0</v>
       </c>
       <c r="M25">
         <v>-35696000.0</v>
       </c>
       <c r="N25">
         <v>2278000.0</v>
       </c>
       <c r="O25">
         <v>13110000.0</v>
       </c>
       <c r="P25">
         <v>12830000.0</v>
       </c>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-9387000.0</v>
       </c>
       <c r="D26">
         <v>-3354000.0</v>
       </c>
       <c r="E26">
         <v>-150000000.0</v>
       </c>
       <c r="F26">
         <v>-5780000.0</v>
       </c>
       <c r="G26">
         <v>6569000.0</v>
       </c>
       <c r="H26">
         <v>-242130000.0</v>
       </c>
       <c r="I26">
         <v>-7548000.0</v>
       </c>
       <c r="J26">
         <v>-6926000.0</v>
       </c>
       <c r="K26">
         <v>-5890000.0</v>
       </c>
       <c r="L26">
         <v>-5302000.0</v>
       </c>
       <c r="M26">
         <v>-18089000.0</v>
       </c>
       <c r="N26">
         <v>-12664000.0</v>
       </c>
       <c r="O26">
         <v>-7312000.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27">
         <v>48930000.0</v>
       </c>
       <c r="C27">
         <v>33887000.0</v>
       </c>
       <c r="D27">
         <v>34615000.0</v>
       </c>
       <c r="E27">
         <v>15603000.0</v>
       </c>
       <c r="F27">
         <v>26516000.0</v>
       </c>
       <c r="G27">
         <v>17628000.0</v>
       </c>
       <c r="H27">
         <v>20745000.0</v>
       </c>
       <c r="I27">
         <v>17478000.0</v>
       </c>
       <c r="J27">
         <v>19804000.0</v>
       </c>
       <c r="K27">
         <v>16941000.0</v>
       </c>
       <c r="L27">
         <v>17022000.0</v>
       </c>
       <c r="M27">
         <v>16048000.0</v>
       </c>
       <c r="N27">
         <v>21614000.0</v>
       </c>
       <c r="O27">
         <v>31688000.0</v>
       </c>
       <c r="P27">
         <v>39342000.0</v>
       </c>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
         <v>-419722000.0</v>
       </c>
       <c r="C28">
         <v>1370896000.0</v>
       </c>
       <c r="D28">
         <v>715978000.0</v>
       </c>
       <c r="E28">
         <v>1693779000.0</v>
       </c>
       <c r="F28">
         <v>1068469000.0</v>
       </c>
       <c r="G28">
         <v>2856611000.0</v>
       </c>
       <c r="H28">
         <v>2466568000.0</v>
       </c>
       <c r="I28">
         <v>2145435000.0</v>
       </c>
@@ -21383,51 +21526,51 @@
       </c>
       <c r="K28">
         <v>1103565000.0</v>
       </c>
       <c r="L28">
         <v>1186862000.0</v>
       </c>
       <c r="M28">
         <v>1049285000.0</v>
       </c>
       <c r="N28">
         <v>1571765000.0</v>
       </c>
       <c r="O28">
         <v>1802179000.0</v>
       </c>
       <c r="P28">
         <v>2662974000.0</v>
       </c>
       <c r="Q28">
         <v>2138407000.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29">
         <v>1734629000.0</v>
       </c>
       <c r="C29">
         <v>1677019000.0</v>
       </c>
       <c r="D29">
         <v>1746880000.0</v>
       </c>
       <c r="E29">
         <v>1382150000.0</v>
       </c>
       <c r="F29">
         <v>1376836000.0</v>
       </c>
       <c r="G29">
         <v>1090186000.0</v>
       </c>
       <c r="H29">
         <v>1392472000.0</v>
       </c>
       <c r="I29">
         <v>1254101000.0</v>
       </c>
@@ -21436,51 +21579,51 @@
       </c>
       <c r="K29">
         <v>1020078000.0</v>
       </c>
       <c r="L29">
         <v>839795000.0</v>
       </c>
       <c r="M29">
         <v>769018000.0</v>
       </c>
       <c r="N29">
         <v>654213000.0</v>
       </c>
       <c r="O29">
         <v>491029000.0</v>
       </c>
       <c r="P29">
         <v>267166000.0</v>
       </c>
       <c r="Q29">
         <v>45124000.0</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
         <v>-1321061000.0</v>
       </c>
       <c r="C30">
         <v>-3036303000.0</v>
       </c>
       <c r="D30">
         <v>-2778383000.0</v>
       </c>
       <c r="E30">
         <v>-3404204000.0</v>
       </c>
       <c r="F30">
         <v>-3094780000.0</v>
       </c>
       <c r="G30">
         <v>-2527091000.0</v>
       </c>
       <c r="H30">
         <v>-3843977000.0</v>
       </c>
       <c r="I30">
         <v>-3384820000.0</v>
       </c>
@@ -21506,1304 +21649,1319 @@
         <v>-2977156000.0</v>
       </c>
       <c r="Q30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BK30"/>
+  <dimension ref="A1:BL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63">
+    <row r="1" spans="1:64">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BH1" t="s">
         <v>121</v>
       </c>
       <c r="BI1" t="s">
         <v>122</v>
       </c>
       <c r="BJ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
-        <v>125</v>
+      <c r="BL1" t="s">
+        <v>126</v>
       </c>
     </row>
-    <row r="2" spans="1:63">
+    <row r="2" spans="1:64">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>469950000.0</v>
+      </c>
+      <c r="C2">
         <v>455757000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>459002000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>460613000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>476104000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>465350000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>455656000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>555925000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>464492000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>515734000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>580435000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>701537000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>780017000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1116968000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1033848000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1512056000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1108292000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1893668000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1232760000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1352193000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1757767000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1262137000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>941990000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>753381000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>338061000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>336423000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>288102000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>298242000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>322998000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>248919000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>281058000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>271624000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>308282000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>226019000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>239710000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>155758000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>274802000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>226822000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>172734000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>162814000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>156675000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>119722000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>162989000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>210156000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>282819000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>210671000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>244447000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>256078000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>270173000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>221680000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>234299000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>217623000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>230089000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>439681000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>388587000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>803266000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>281805000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>279647000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>445038000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>230313000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>328821000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>251000.0</v>
       </c>
-      <c r="BK2"/>
+      <c r="BL2"/>
     </row>
-    <row r="3" spans="1:63">
+    <row r="3" spans="1:64">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>762455000</v>
+      </c>
+      <c r="C3">
         <v>894872000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>510960000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1221663000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>838370000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>998801000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1724944000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1006544000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>830725000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1290805000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>560131000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1382208000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1294767000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>881990000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>736030000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1400289000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>621319000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1080249000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>749003000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>853731000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>549684000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1176893000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>464158000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>299775000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>737397000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>852735000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1399797000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1445044000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1141746000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1149424000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>722829000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1422699000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>481240000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>919071000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>391500000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>763602000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>849267000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>749762000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>550811000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>980795000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>712188000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>535515000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>541004000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1113020000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>716009000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>553638000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>703816000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>788859000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>363193000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>616071000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>498934000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>564038000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>659168000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>483726000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>345800000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>965059000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>597829000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>953214000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>849828000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>689857000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>512323000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1649071000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>4250000</v>
       </c>
     </row>
-    <row r="4" spans="1:63">
+    <row r="4" spans="1:64">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-121102000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-78480000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-336951000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>83120000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-478208000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>403764000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-785376000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>660908000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-119433000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-405574000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>495630000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>320147000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>188609000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>415320000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>1638000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>48321000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-10140000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-24756000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>74079000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-32139000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>9434000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-36658000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>66185000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-13691000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>83952000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-119044000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>47980000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>54088000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>9920000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>6139000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>36953000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-43267000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-47167000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-72663000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>72148000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-33776000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-11631000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-14095000.0</v>
       </c>
-      <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
-      <c r="BA4">
+      <c r="BA4"/>
+      <c r="BB4">
         <v>-12466000.0</v>
       </c>
-      <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
+      <c r="BL4"/>
     </row>
-    <row r="5" spans="1:63">
+    <row r="5" spans="1:64">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>39382000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-462000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>21342000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-80209000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-51478000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-60429000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-14365000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-34961000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-47929000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-36688000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-83110000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-45820000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-169436000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-86870000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>6154000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-2466000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-18498000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-89477000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-10164000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-14108000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-8810000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-16562000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-313163000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>105391000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>38261000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>60889000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>68179000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>66604000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>84724000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>102304000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>66677000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>74302000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>77237000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>39337000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>56238000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>59643000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>65047000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>73879000.0</v>
       </c>
-      <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
-      <c r="BA5">
+      <c r="BA5"/>
+      <c r="BB5">
         <v>46735000.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
+      <c r="BL5"/>
     </row>
-    <row r="6" spans="1:63">
+    <row r="6" spans="1:64">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>84614000.0</v>
+      </c>
+      <c r="C6">
         <v>14193000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-3245000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1611000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-15491000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>10754000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>9694000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-100269000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>91433000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-51242000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-64701000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-121102000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-78480000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-336951000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>83120000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-478208000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>403764000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-785376000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>660908000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-119433000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-405574000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>495630000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>320147000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>188609000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>415320000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1638000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>48321000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-10140000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-24756000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>74079000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-32139000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>9434000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-36658000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>66185000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-13691000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>83952000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-119044000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>47980000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>54088000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>9920000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>6139000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>36953000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-43267000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-47167000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-72663000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>72148000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-33776000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-11631000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-14095000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>48493000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-12619000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>16676000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-12466000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-209592000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>51094000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-414679000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>521461000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>2158000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-165391000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>214725000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-98508000.0</v>
       </c>
-      <c r="BJ6"/>
-      <c r="BK6">
+      <c r="BK6"/>
+      <c r="BL6">
         <v>251000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:63">
+    <row r="7" spans="1:64">
       <c r="A7" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>163</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>97701000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>36738000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1372000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-35366000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>68971000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>43118000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3256000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-34856000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>29904000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-11708000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>106120000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-64278000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>16836000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-126532000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>29018000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-137690000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>43086000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-62180000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>7184000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-105468000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-32957000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-117661000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-148590000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-145182000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>85676000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-45867000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>38260000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-75868000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>49740000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-41838000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>32250000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-48495000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>30866000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-30603000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-5453000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-47661000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-8628000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-3824000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>27462000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-14241000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>15125000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-8113000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>15676000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>13717000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>16182000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>9346000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>21447000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>11929000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-13045000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>29226000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-23000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>24696000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-16748000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>5432000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>28979000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>4496000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>12571000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>9545000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-4670000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>2442000.0</v>
       </c>
-      <c r="BJ7"/>
-      <c r="BK7">
+      <c r="BK7"/>
+      <c r="BL7">
         <v>2287000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:63">
+    <row r="8" spans="1:64">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -22823,87 +22981,86 @@
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
+      <c r="BL8"/>
     </row>
-    <row r="9" spans="1:63">
+    <row r="9" spans="1:64">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
-[...1 lines deleted...]
-      </c>
+      <c r="AE9"/>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
@@ -22947,90 +23104,91 @@
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
-      <c r="BI9"/>
+      <c r="BI9">
+        <v>0.0</v>
+      </c>
       <c r="BJ9"/>
       <c r="BK9"/>
+      <c r="BL9"/>
     </row>
-    <row r="10" spans="1:63">
+    <row r="10" spans="1:64">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
@@ -23074,1047 +23232,1062 @@
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
-      <c r="BI10"/>
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
       <c r="BJ10"/>
       <c r="BK10"/>
+      <c r="BL10"/>
     </row>
-    <row r="11" spans="1:63">
+    <row r="11" spans="1:64">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>190000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>84479000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-45493000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>8609000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-34944000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>11485000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-64068000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>70395000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-12034000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3430000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-59914000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>61235000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-67789000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>31602000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-47858000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>88181000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-34062000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>64429000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>20789000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>65770000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-23627000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>48650000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-24913000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>58979000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-39894000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>64485000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-27302000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>20181000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>22848000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>34541000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-23687000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>29347000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-5373000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>14557000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-6288000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>30075000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>12136000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>18437000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-553000.0</v>
       </c>
-      <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
-      <c r="BA11">
+      <c r="BA11"/>
+      <c r="BB11">
         <v>16882000.0</v>
       </c>
-      <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
+      <c r="BL11"/>
     </row>
-    <row r="12" spans="1:63">
+    <row r="12" spans="1:64">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-19321000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-6085000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-7028000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-18016000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>18829000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>29993000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>599678000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-4694000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>28850000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>27887000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>25810000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>69292000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>36508000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>20275000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>32177000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-36577000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3183000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>40362000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>23832000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>27969000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>15372000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>35663000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>33335000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-331357000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>53664000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>42626000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>53176000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>43207000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>45925000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>38235000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>33393000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>43188000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>6111000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-5325000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>77758000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>13741000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>28386000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>25278000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>22282000.0</v>
       </c>
-      <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
-      <c r="BA12">
+      <c r="BA12"/>
+      <c r="BB12">
         <v>28451000.0</v>
       </c>
-      <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
+      <c r="BL12"/>
     </row>
-    <row r="13" spans="1:63">
+    <row r="13" spans="1:64">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-11898000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118414000.0</v>
       </c>
       <c r="M13">
         <v>118414000.0</v>
       </c>
       <c r="N13">
+        <v>118414000.0</v>
+      </c>
+      <c r="O13">
         <v>19105000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-130368000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>17533000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-138628000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>42986000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-60933000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1829000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-97161000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-32119000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-132818000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-145762000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-136269000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>76619000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-56360000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>30775000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-72999000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>39370000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-38842000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>26942000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-50518000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-57790000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-30805000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-875000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-24048000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-9745000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-26672000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-7079000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>9446000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>27971000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>44547000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
+      <c r="BL13"/>
     </row>
-    <row r="14" spans="1:63">
+    <row r="14" spans="1:64">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14">
+        <v>309783000.0</v>
+      </c>
+      <c r="C14">
         <v>309099000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>311126000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>304288000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>299019000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>294387000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>290132000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>281982000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>277260000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>273113000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>267393000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>268586000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>259680000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>252860000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>242504000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>235283000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>235308000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>230820000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>224960000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>217817000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>208965000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>202722000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>195054000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>194020000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>188895000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>187862000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>183788000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>171689000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>159471000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>153548000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>149703000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>142600000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>136134000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>130400000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>127553000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>126490000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>123909000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>118720000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>113251000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>112136000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>108575000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>106300000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>102046000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>98402000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>91012000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>90921000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>86119000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>81475000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>78142000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>75580000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>71811000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>68783000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>63863000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>61414000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>57932000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>52537000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>44336000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>38876000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>30657000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>24644000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>18130000.0</v>
       </c>
-      <c r="BJ14"/>
       <c r="BK14"/>
+      <c r="BL14"/>
     </row>
-    <row r="15" spans="1:63">
+    <row r="15" spans="1:64">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
+        <v>24588000.0</v>
+      </c>
+      <c r="C15">
         <v>35669000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>35670000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>35669000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>35584000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>35893000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>35714000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>35895000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>33741000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32630000.0</v>
       </c>
       <c r="K15">
         <v>32630000.0</v>
       </c>
       <c r="L15">
+        <v>32630000.0</v>
+      </c>
+      <c r="M15">
         <v>32629000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>32603000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30940000.0</v>
       </c>
       <c r="O15">
         <v>30940000.0</v>
       </c>
       <c r="P15">
+        <v>30940000.0</v>
+      </c>
+      <c r="Q15">
         <v>31560000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>31513000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>27727000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>25593000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>26094000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>22060000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20911000.0</v>
       </c>
       <c r="W15">
         <v>20911000.0</v>
       </c>
       <c r="X15">
+        <v>20911000.0</v>
+      </c>
+      <c r="Y15">
         <v>20889000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>20847000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>18486000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>18361000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>18716000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>14421000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>10408000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10398000.0</v>
       </c>
       <c r="AF15">
         <v>10398000.0</v>
       </c>
       <c r="AG15">
+        <v>10398000.0</v>
+      </c>
+      <c r="AH15">
         <v>10359000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>7742000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>7741000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>7736000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>7714000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5142000.0</v>
       </c>
       <c r="AM15">
         <v>5142000.0</v>
       </c>
       <c r="AN15">
         <v>5142000.0</v>
       </c>
       <c r="AO15">
+        <v>5142000.0</v>
+      </c>
+      <c r="AP15">
         <v>5129000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>4103000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4104000.0</v>
       </c>
       <c r="AR15">
         <v>4104000.0</v>
       </c>
       <c r="AS15">
+        <v>4104000.0</v>
+      </c>
+      <c r="AT15">
         <v>4094000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3072000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3058000.0</v>
       </c>
       <c r="AV15">
         <v>3058000.0</v>
       </c>
       <c r="AW15">
+        <v>3058000.0</v>
+      </c>
+      <c r="AX15">
         <v>3055000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2543000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2533000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2532000.0</v>
       </c>
       <c r="BA15">
         <v>2532000.0</v>
       </c>
       <c r="BB15">
-        <v>0.0</v>
+        <v>2532000.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
+      <c r="BL15"/>
     </row>
-    <row r="16" spans="1:63">
+    <row r="16" spans="1:64">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16">
+        <v>554564000.0</v>
+      </c>
+      <c r="C16">
         <v>469950000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>455757000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>459002000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>460613000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>476104000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>465350000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>455656000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>555925000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>464492000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>515734000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>580435000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>701537000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>780017000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1116968000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1033848000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1512056000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1108292000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1893668000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1232760000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1352193000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1757767000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1262137000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>941990000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>753381000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>338061000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>336423000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>288102000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>298242000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>322998000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>248919000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>281058000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>271624000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>292204000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>226019000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>239710000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>155758000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>274802000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>226822000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>172734000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>162814000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>156675000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>119722000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>162989000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>210156000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>282819000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>210671000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>244447000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>256078000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>270173000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>221680000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>234299000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>217623000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>230089000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>439681000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>388587000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>803266000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>281805000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>279647000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>445038000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>230313000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>328821000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>251000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:64">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -24134,2301 +24307,2333 @@
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
+      <c r="BL17"/>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:64">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>-259118000.0</v>
+      </c>
+      <c r="C18">
         <v>-480796000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-52364000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-748052000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-450024000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-568837000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1263032000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-592731000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-459395000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-826231000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-158724000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-849799000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-946277000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-458403000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-466306000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-966144000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-366625000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-632801000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-422280000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-485356000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-315394000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-804296000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-214911000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-65456000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-503374000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-431819000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1084489000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1050045000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-880497000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-765427000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-440716000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-1081375000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-234573000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-610994000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-137827000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-485303000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-629603000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-491163000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-294102000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-703771000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-484442000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-282278000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-356499000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-920468000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-506508000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-355793000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-510109000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-591633000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-182953000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-454644000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-314028000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-417299000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-498027000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-365193000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-213524000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-826361000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-496307000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-852245000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-770663000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-641557000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-473591000.0</v>
       </c>
-      <c r="BJ18"/>
-      <c r="BK18">
+      <c r="BK18"/>
+      <c r="BL18">
         <v>-2440000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:64">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-434105000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-870168000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-102200000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-358135000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1271375000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-776469000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-630324000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1109697000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-253187000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-142123000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1273376000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-688609000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-695153000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1399873000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-620569000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-944404000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-749003000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-851689000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-549684000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1176892000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-447636000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-230236000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-672327000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-283772000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1223179000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1442544000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-894482000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
+      <c r="BL19"/>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:64">
       <c r="A20" t="s">
-        <v>175</v>
-[...4 lines deleted...]
-      <c r="C20"/>
+        <v>176</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>888500000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>-520000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...2 lines deleted...]
-      <c r="J20"/>
+      <c r="I20"/>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>295912000.0</v>
       </c>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
       <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
         <v>21000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
+      <c r="BL20"/>
     </row>
-    <row r="21" spans="1:63">
+    <row r="21" spans="1:64">
       <c r="A21" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>177</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>-488134000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-119482000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1213645000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1247914000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>115565000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>435543000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-254752000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-478634000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>882238000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-40989000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>539365000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>510160000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>906891000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-556605000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1114561000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>363180000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-357841000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1318823000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>539424000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>203112000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>880859000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-129890000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>954459000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1045436000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>383804000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>697378000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>180098000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1099457000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>212787000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>495504000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-31185000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>240095000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>425821000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>205435000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>211324000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>403468000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>309763000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>262025000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>294867000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>310799000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>340818000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>113332000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>403836000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>442771000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>111723000.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
-      <c r="BA21">
+      <c r="BA21"/>
+      <c r="BB21">
         <v>489835000.0</v>
       </c>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
+      <c r="BL21"/>
     </row>
-    <row r="22" spans="1:63">
+    <row r="22" spans="1:64">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B22">
+        <v>125896000.0</v>
+      </c>
+      <c r="C22">
         <v>180932000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>146455000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>385168000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>375832000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>112921000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>103971000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>102946000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>107866000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>221051000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>132450000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>132401000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>128720000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>145310000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>110382000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>116277000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-468993000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>151781000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>107337000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>93422000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>84092000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>111093000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>120395000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>147625000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>137151000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>164935000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>155787000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>128305000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>138094000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>138399000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>146574000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>115211000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>110651000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>471102000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>99188000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>100925000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>84937000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>96988000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>93276000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>91803000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>92858000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>80899000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>77042000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>76118000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>19332000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>70131000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>62433000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>62037000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>61397000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>58847000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>48578000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>42990000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>39996000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>39809000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>37011000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>28172000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>26927000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>24762000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>18271000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>7023000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>3176000.0</v>
       </c>
-      <c r="BJ22"/>
-      <c r="BK22">
+      <c r="BK22"/>
+      <c r="BL22">
         <v>-477000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:63">
+    <row r="23" spans="1:64">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
+        <v>178048000.0</v>
+      </c>
+      <c r="C23">
         <v>38508000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>466342000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-782999000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>981861000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-140747000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>419328000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>92058000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>79833000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>121572000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1078347000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-380850000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2088980000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>717763000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>97948000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>61276000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>110028000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>348137000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>41631000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>26795000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>297812000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6028000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>13034000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-13492000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>22866000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>71702000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>88886000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>70388000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>298217000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>59908000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>52438000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>31319000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>24953000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>45136000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>39287000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>47830000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>42406000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>54841000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>54233000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>35219000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>5771000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>55557000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>23541000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>50617000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>18416000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>53945000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>32960000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>103338000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>24377000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>21805000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>16277000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>64252000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>12016000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>32110000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>15987000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>32879000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-24248000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-126595000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>18240000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>916938000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>11981000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>9293000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1748000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:64">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24">
+        <v>190272000.0</v>
+      </c>
+      <c r="C24">
         <v>980284000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>76855000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>351495000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>736170000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>640666000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>453569000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>230075000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>200401000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>181108000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1319189000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1109260000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>17391000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>103535000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>40877000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>416000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>750000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>135845000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-100918000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2042000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-218541000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>16522000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>69539000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>65070000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>568963000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>176618000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2500000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>247264000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>152305000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>238817000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>250000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-134647000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>183693000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>162512000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>336444000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>96840000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>338830000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>142008000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>315378000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>191824000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>61289000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>22469000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>566566000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>102423000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>310571000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>91506000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>139918000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>61854000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>97748000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>49100000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>5469000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-145201000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>47490000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>250836000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-146830000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-104006000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>28066000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>169143000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-69406000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-99737000.0</v>
       </c>
-      <c r="BJ24"/>
       <c r="BK24"/>
+      <c r="BL24"/>
     </row>
-    <row r="25" spans="1:63">
+    <row r="25" spans="1:64">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25">
+        <v>38650000.0</v>
+      </c>
+      <c r="C25">
         <v>-98852000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-83619000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-328371000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-364077000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-40868000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-9977000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-7096000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-13902000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-112727000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-27743000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-13801000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-10254000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-31766000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>10678000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>18612000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>761952000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-18470000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>23968000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>22844000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>22716000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>23885000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>12312000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1901000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>15428000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-17851000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-11782000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>18626000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-1447000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4368000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-9982000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>14180000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>14277000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-24222000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-2754000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-3911000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>5765000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-5495000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-1893000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-9346000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-13818000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2888000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-33655000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-44276000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>71652000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-19523000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-1917000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-6316000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-7940000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>4941000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>5230000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>4355000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>4135000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>5441000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>4595000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>4091000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2867000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>27271000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2308000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>5685000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2328000.0</v>
       </c>
-      <c r="BJ25"/>
       <c r="BK25"/>
+      <c r="BL25"/>
     </row>
-    <row r="26" spans="1:63">
+    <row r="26" spans="1:64">
       <c r="A26" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>-31000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-12271000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-3000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>9384000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>-9384000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3354000.0</v>
       </c>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>-125000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-3229000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-150000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>124000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-52356000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-97644000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5780000.0</v>
       </c>
       <c r="S26">
         <v>-5780000.0</v>
       </c>
       <c r="T26">
+        <v>-5780000.0</v>
+      </c>
+      <c r="U26">
         <v>-275000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-7169000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1580541000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-7000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-198000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-8413000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-183000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-502000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>10685000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-3587000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-407000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>60000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1500000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-7141000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-1326000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>550000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-348000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-5252000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>243965000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
         <v>-13000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-5877000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>165960000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000.0</v>
       </c>
       <c r="AR26">
         <v>40000.0</v>
       </c>
       <c r="AS26">
-        <v>0.0</v>
+        <v>40000.0</v>
       </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>99000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-16040000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>5000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>287635000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>945000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-11867000.0</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
         <v>-1742000.0</v>
       </c>
-      <c r="BB26">
-[...1 lines deleted...]
-      </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
-      <c r="BI26"/>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
+      <c r="BL26"/>
     </row>
-    <row r="27" spans="1:63">
+    <row r="27" spans="1:64">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27">
+        <v>5096000.0</v>
+      </c>
+      <c r="C27">
         <v>9038000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>9602000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>12674000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>17616000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>8856000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7919000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>8837000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>8275000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>11285000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>8719000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8715000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5896000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>5804000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5764000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>6558000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>-2523000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>7716000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>6692000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>6700000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5408000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2672000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>6635000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3892000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4429000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>5811000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4897000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>5863000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>4174000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4313000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4848000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4885000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3432000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>5369000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>5358000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>5304000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3773000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>4599000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>4602000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>4501000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3239000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>4650000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4648000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>4578000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>3146000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>3826000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3882000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>4940000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>3400000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>3775000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>3751000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>7313000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>6775000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>7140000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>7124000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>9207000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>8217000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>8368000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>8314000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>11752000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>10908000.0</v>
       </c>
-      <c r="BJ27"/>
       <c r="BK27"/>
+      <c r="BL27"/>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:64">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
+        <v>153460000.0</v>
+      </c>
+      <c r="C28">
         <v>-485295000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-27736000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>394946000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-301637000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-61075000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>819157000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>262387000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>350427000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>593881000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-212921000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-511388000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>846406000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-71929000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>508549000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>487520000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>769639000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-288420000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1083188000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>363881000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-90180000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1299925000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>518536000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>184526000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>853624000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-135506000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>956192000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1037405000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>608477000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>687201000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>169760000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1090559000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>197915000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>490153000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-41204000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>236720000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>416049000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>200313000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>206182000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>398313000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>298757000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>257942000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>290763000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>306735000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>331422000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>117370000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>384827000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>440084000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>107004000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>405389000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>252309000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>428506000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>485561000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>108111000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>264618000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>411682000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1017768000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>826337000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>436129000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>925688000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>474820000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2138407000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2691000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:64">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29">
+        <v>503337000.0</v>
+      </c>
+      <c r="C29">
         <v>414076000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>458596000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>473611000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>388346000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>429964000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>461912000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>413813000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>371330000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>464574000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>401407000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>532409000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>348490000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>423587000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>269724000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>434145000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>254694000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>447448000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>326723000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>368375000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>234290000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>372597000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>249247000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>234319000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>234023000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>420916000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>315308000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>394999000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>261249000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>383997000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>282113000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>341324000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>246667000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>308077000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>253673000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>278299000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>219664000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>258599000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>256709000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>277024000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>227746000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>253237000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>184505000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>192552000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>209501000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>197845000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>193707000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>197226000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>180240000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>161427000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>184906000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>146739000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>161141000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>118533000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>132276000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>138698000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>101522000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>100969000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>79165000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>48483000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>38549000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>45124000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>1810000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:64">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
+        <v>-572183000.0</v>
+      </c>
+      <c r="C30">
         <v>85412000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-434105000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-870168000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-102200000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-358135000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1271375000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-776469000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-630324000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1109697000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1668686000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-142123000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1273376000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-688609000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-695153000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1399873000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-620569000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-944404000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-749003000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-851689000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-549684000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1176892000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-447636000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-230236000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-672327000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-283772000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1223179000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1442544000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-894482000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-997119000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-484012000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1422449000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-481240000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-735378000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-228988000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-427158000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-752427000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-410932000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-408803000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-665417000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-520364000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-474226000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-518535000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-546454000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-613586000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-243067000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-612310000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-648941000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-301339000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-518323000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-449834000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-558569000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-659168000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-436236000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-345800000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-965059000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-597829000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-925148000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-680685000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-759446000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-611877000.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>-4250000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>