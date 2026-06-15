--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1139,51 +1142,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
         <v>2101200000.0</v>
       </c>
       <c r="C2">
-        <v>3407400000.0</v>
+        <v>2914200000.0</v>
       </c>
       <c r="D2">
         <v>2419300000.0</v>
       </c>
       <c r="E2">
         <v>4238400000.0</v>
       </c>
       <c r="F2">
         <v>4509800000.0</v>
       </c>
       <c r="G2">
         <v>16945900000.0</v>
       </c>
       <c r="H2">
         <v>3976900000.0</v>
       </c>
       <c r="I2">
         <v>3128900000.0</v>
       </c>
       <c r="J2">
         <v>2736500000.0</v>
       </c>
       <c r="K2">
         <v>2578926000.0</v>
       </c>
@@ -1674,54 +1677,54 @@
       <c r="K11">
         <v>1031971000.0</v>
       </c>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
-        <v>10411800000.0</v>
+        <v>4552000000.0</v>
       </c>
       <c r="C12">
-        <v>4187200000.0</v>
+        <v>9264400000.0</v>
       </c>
       <c r="D12">
         <v>3733600000.0</v>
       </c>
       <c r="E12">
         <v>7975900000.0</v>
       </c>
       <c r="F12">
         <v>9503900000.0</v>
       </c>
       <c r="G12">
         <v>16010800000.0</v>
       </c>
       <c r="H12">
         <v>14592000000.0</v>
       </c>
       <c r="I12">
         <v>12884300000.0</v>
       </c>
       <c r="J12">
         <v>10943500000.0</v>
       </c>
       <c r="K12">
         <v>10831856000.0</v>
       </c>
@@ -1985,89 +1988,99 @@
         <v>1443000.0</v>
       </c>
       <c r="T15">
         <v>1438000.0</v>
       </c>
       <c r="U15">
         <v>1430000.0</v>
       </c>
       <c r="V15">
         <v>1426000.0</v>
       </c>
       <c r="W15">
         <v>1423000.0</v>
       </c>
       <c r="X15">
         <v>1092000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>41</v>
       </c>
-      <c r="B16"/>
-[...1 lines deleted...]
-      <c r="D16"/>
+      <c r="B16">
+        <v>20881400000.0</v>
+      </c>
+      <c r="C16">
+        <v>20211400000.0</v>
+      </c>
+      <c r="D16">
+        <v>20110400000.0</v>
+      </c>
       <c r="E16">
         <v>4013700000.0</v>
       </c>
-      <c r="F16"/>
+      <c r="F16">
+        <v>18623700000.0</v>
+      </c>
       <c r="G16">
         <v>16895900000.0</v>
       </c>
       <c r="H16">
         <v>3874500000.0</v>
       </c>
       <c r="I16">
         <v>-105500000.0</v>
       </c>
       <c r="J16">
         <v>-393700000.0</v>
       </c>
       <c r="K16">
         <v>-48063000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16">
         <v>134033000.0</v>
       </c>
       <c r="Q16">
         <v>154493000.0</v>
       </c>
       <c r="R16">
         <v>164899000.0</v>
       </c>
       <c r="S16">
         <v>187360000.0</v>
       </c>
-      <c r="T16"/>
+      <c r="T16">
+        <v>216772000.0</v>
+      </c>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
@@ -2227,57 +2240,57 @@
       <c r="U20">
         <v>790519000.0</v>
       </c>
       <c r="V20">
         <v>804864000.0</v>
       </c>
       <c r="W20">
         <v>823054000.0</v>
       </c>
       <c r="X20">
         <v>828523000.0</v>
       </c>
       <c r="Y20">
         <v>834138000.0</v>
       </c>
       <c r="Z20">
         <v>2089704000.0</v>
       </c>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
-        <v>10187600000.0</v>
+        <v>10709600000.0</v>
       </c>
       <c r="C21">
-        <v>543600000.0</v>
+        <v>10528400000.0</v>
       </c>
       <c r="D21">
-        <v>651000000.0</v>
+        <v>10618200000.0</v>
       </c>
       <c r="E21">
         <v>262800000.0</v>
       </c>
       <c r="F21">
         <v>583400000.0</v>
       </c>
       <c r="G21">
         <v>1156500000.0</v>
       </c>
       <c r="H21">
         <v>2004300000.0</v>
       </c>
       <c r="I21">
         <v>3157800000.0</v>
       </c>
       <c r="J21">
         <v>313000000.0</v>
       </c>
       <c r="K21">
         <v>272475000.0</v>
       </c>
       <c r="L21">
         <v>318317000.0</v>
       </c>
@@ -2740,60 +2753,60 @@
       <c r="L28">
         <v>-116923000.0</v>
       </c>
       <c r="M28">
         <v>-147577000.0</v>
       </c>
       <c r="N28">
         <v>-79066000.0</v>
       </c>
       <c r="O28">
         <v>62995000.0</v>
       </c>
       <c r="P28">
         <v>-194435000.0</v>
       </c>
       <c r="Q28">
         <v>-178352000.0</v>
       </c>
       <c r="R28">
         <v>-346494000.0</v>
       </c>
       <c r="S28">
         <v>-68727000.0</v>
       </c>
       <c r="T28">
-        <v>708549000.0</v>
+        <v>166899000.0</v>
       </c>
       <c r="U28">
-        <v>-15898000.0</v>
+        <v>350060000.0</v>
       </c>
       <c r="V28">
         <v>116121000.0</v>
       </c>
       <c r="W28">
-        <v>699860000.0</v>
+        <v>164529000.0</v>
       </c>
       <c r="X28">
         <v>791803000.0</v>
       </c>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
         <v>8078500000.0</v>
       </c>
       <c r="C29">
         <v>7189800000.0</v>
       </c>
       <c r="D29">
         <v>6889900000.0</v>
       </c>
       <c r="E29">
         <v>6358600000.0</v>
       </c>
       <c r="F29">
@@ -2812,57 +2825,57 @@
         <v>5338800000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
-        <v>1989400000.0</v>
+        <v>8596100000.0</v>
       </c>
       <c r="C30">
-        <v>9633500000.0</v>
+        <v>9764000000.0</v>
       </c>
       <c r="D30">
-        <v>8914800000.0</v>
+        <v>9011800000.0</v>
       </c>
       <c r="E30">
         <v>7005900000.0</v>
       </c>
       <c r="F30">
         <v>6178900000.0</v>
       </c>
       <c r="G30">
         <v>9839900000.0</v>
       </c>
       <c r="H30">
         <v>9593400000.0</v>
       </c>
       <c r="I30">
         <v>9166000000.0</v>
       </c>
       <c r="J30">
         <v>9790200000.0</v>
       </c>
       <c r="K30">
         <v>9083207000.0</v>
       </c>
       <c r="L30">
         <v>7470403000.0</v>
       </c>
@@ -2975,57 +2988,57 @@
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
-        <v>2646300000.0</v>
+        <v>23141500000.0</v>
       </c>
       <c r="C33">
-        <v>2616000000.0</v>
+        <v>15992200000.0</v>
       </c>
       <c r="D33">
-        <v>11338800000.0</v>
+        <v>20889800000.0</v>
       </c>
       <c r="E33">
         <v>3887000000.0</v>
       </c>
       <c r="F33">
         <v>11625200000.0</v>
       </c>
       <c r="G33">
         <v>8364900000.0</v>
       </c>
       <c r="H33">
         <v>6801500000.0</v>
       </c>
       <c r="I33">
         <v>28578200000.0</v>
       </c>
       <c r="J33">
         <v>21183600000.0</v>
       </c>
       <c r="K33">
         <v>19105012000.0</v>
       </c>
       <c r="L33">
         <v>15630308000.0</v>
       </c>
@@ -3107,57 +3120,57 @@
         <v>21371447000.0</v>
       </c>
       <c r="O34">
         <v>21052050000.0</v>
       </c>
       <c r="P34"/>
       <c r="Q34">
         <v>19177858000.0</v>
       </c>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
-        <v>28261100000.0</v>
+        <v>6528400000.0</v>
       </c>
       <c r="C35">
-        <v>2083100000.0</v>
+        <v>5951000000.0</v>
       </c>
       <c r="D35">
-        <v>28282900000.0</v>
+        <v>5360500000.0</v>
       </c>
       <c r="E35">
         <v>4238400000.0</v>
       </c>
       <c r="F35">
         <v>2202500000.0</v>
       </c>
       <c r="G35">
         <v>2252900000.0</v>
       </c>
       <c r="H35">
         <v>2006900000.0</v>
       </c>
       <c r="I35">
         <v>2006000000.0</v>
       </c>
       <c r="J35">
         <v>1068200000.0</v>
       </c>
       <c r="K35">
         <v>1067020000.0</v>
       </c>
       <c r="L35">
         <v>1164656000.0</v>
       </c>
@@ -3184,117 +3197,117 @@
       </c>
       <c r="T35">
         <v>21007712000.0</v>
       </c>
       <c r="U35">
         <v>21296319000.0</v>
       </c>
       <c r="V35">
         <v>20314698000.0</v>
       </c>
       <c r="W35">
         <v>15392206999.0</v>
       </c>
       <c r="X35">
         <v>1750000000.0</v>
       </c>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
-        <v>-17531700000.0</v>
+        <v>1599800000.0</v>
       </c>
       <c r="C36">
-        <v>-11593100000.0</v>
+        <v>991700000.0</v>
       </c>
       <c r="D36">
-        <v>-11338800000.0</v>
+        <v>862300000.0</v>
       </c>
       <c r="E36">
         <v>-6344400000.0</v>
       </c>
       <c r="F36">
         <v>-11625200000.0</v>
       </c>
       <c r="G36">
         <v>-8364900000.0</v>
       </c>
       <c r="H36">
         <v>-6801500000.0</v>
       </c>
       <c r="I36">
         <v>18625200000.0</v>
       </c>
       <c r="J36">
         <v>17252600000.0</v>
       </c>
       <c r="K36">
         <v>15978818000.0</v>
       </c>
       <c r="L36">
         <v>11909571000.0</v>
       </c>
       <c r="M36">
         <v>12000137000.0</v>
       </c>
       <c r="N36">
-        <v>220271000.0</v>
+        <v>-13667067000.0</v>
       </c>
       <c r="O36">
-        <v>-1089314000.0</v>
+        <v>-14164982000.0</v>
       </c>
       <c r="P36">
         <v>-1142039000.0</v>
       </c>
       <c r="Q36">
         <v>-807631000.0</v>
       </c>
       <c r="R36">
         <v>-11100468000.0</v>
       </c>
       <c r="S36">
         <v>-10218913000.0</v>
       </c>
       <c r="T36">
-        <v>-11281723000.0</v>
+        <v>-12281729000.0</v>
       </c>
       <c r="U36">
-        <v>-10230959000.0</v>
+        <v>-11239522000.0</v>
       </c>
       <c r="V36">
-        <v>-10679626000.0</v>
+        <v>-11704696000.0</v>
       </c>
       <c r="W36">
-        <v>-1233364228000.0</v>
+        <v>-11275787000.0</v>
       </c>
       <c r="X36">
-        <v>-9253463000.0</v>
+        <v>-10573441000.0</v>
       </c>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37">
         <v>3400000.0</v>
       </c>
       <c r="H37">
         <v>29300000.0</v>
       </c>
       <c r="I37">
         <v>21900000.0</v>
       </c>
       <c r="J37">
         <v>10900000.0</v>
@@ -3352,81 +3365,81 @@
       <c r="F38">
         <v>6603500000.0</v>
       </c>
       <c r="G38">
         <v>10434300000.0</v>
       </c>
       <c r="H38">
         <v>13304300000.0</v>
       </c>
       <c r="I38">
         <v>9614100000.0</v>
       </c>
       <c r="J38">
         <v>8426400000.0</v>
       </c>
       <c r="K38">
         <v>8354176000.0</v>
       </c>
       <c r="L38">
         <v>11896618000.0</v>
       </c>
       <c r="M38">
         <v>12824690000.0</v>
       </c>
       <c r="N38">
-        <v>13309033000.0</v>
+        <v>29714689000.0</v>
       </c>
       <c r="O38">
-        <v>14295323000.0</v>
+        <v>28946607000.0</v>
       </c>
       <c r="P38">
         <v>13530826000.0</v>
       </c>
       <c r="Q38">
         <v>13109620000.0</v>
       </c>
       <c r="R38">
         <v>22813493000.0</v>
       </c>
       <c r="S38">
         <v>21680201000.0</v>
       </c>
       <c r="T38">
-        <v>24256538000.0</v>
+        <v>26750316000.0</v>
       </c>
       <c r="U38">
-        <v>23111756000.0</v>
+        <v>25165148000.0</v>
       </c>
       <c r="V38">
-        <v>22982511000.0</v>
+        <v>25365453000.0</v>
       </c>
       <c r="W38">
-        <v>344043000.0</v>
+        <v>24548106000.0</v>
       </c>
       <c r="X38">
-        <v>4474949000000.0</v>
+        <v>24093444000.0</v>
       </c>
       <c r="Y38">
         <v>22634469000.0</v>
       </c>
       <c r="Z38">
         <v>24431412000.0</v>
       </c>
       <c r="AA38">
         <v>24392536000.0</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
         <v>-505100000.0</v>
       </c>
       <c r="C39">
         <v>-13820700000.0</v>
       </c>
       <c r="D39">
         <v>-12648400000.0</v>
       </c>
       <c r="E39">
@@ -3435,155 +3448,155 @@
       <c r="F39">
         <v>3941800000.0</v>
       </c>
       <c r="G39">
         <v>4115500000.0</v>
       </c>
       <c r="H39">
         <v>-22319200000.0</v>
       </c>
       <c r="I39">
         <v>-20833100000.0</v>
       </c>
       <c r="J39">
         <v>-19864300000.0</v>
       </c>
       <c r="K39">
         <v>-18903554000.0</v>
       </c>
       <c r="L39">
         <v>-18218857000.0</v>
       </c>
       <c r="M39">
         <v>-18878137000.0</v>
       </c>
       <c r="N39">
-        <v>-17514467000.0</v>
+        <v>-20311822000.0</v>
       </c>
       <c r="O39">
-        <v>-18647040000.0</v>
+        <v>-20386471000.0</v>
       </c>
       <c r="P39">
         <v>-441383000.0</v>
       </c>
       <c r="Q39">
         <v>-358702000.0</v>
       </c>
       <c r="R39">
         <v>-453469000.0</v>
       </c>
       <c r="S39">
         <v>-747558000.0</v>
       </c>
       <c r="T39">
-        <v>-436890000.0</v>
+        <v>-1822233000.0</v>
       </c>
       <c r="U39">
-        <v>-4841097000.0</v>
+        <v>-1913797000.0</v>
       </c>
       <c r="V39">
-        <v>-981101000.0</v>
+        <v>-2291459000.0</v>
       </c>
       <c r="W39">
-        <v>1240996368000.0</v>
+        <v>-1542632000.0</v>
       </c>
       <c r="X39">
-        <v>16429941000.0</v>
+        <v>-6186093000.0</v>
       </c>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>21788400000.0</v>
+        <v>907000000.0</v>
       </c>
       <c r="C40">
-        <v>-3407400000.0</v>
+        <v>837300000.0</v>
       </c>
       <c r="D40">
-        <v>-2419300000.0</v>
+        <v>935500000.0</v>
       </c>
       <c r="E40">
         <v>-4238400000.0</v>
       </c>
       <c r="F40">
         <v>-4509800000.0</v>
       </c>
       <c r="G40">
         <v>-16945900000.0</v>
       </c>
       <c r="H40">
         <v>-3976900000.0</v>
       </c>
       <c r="I40">
         <v>30842400000.0</v>
       </c>
       <c r="J40">
         <v>23767700000.0</v>
       </c>
       <c r="K40">
         <v>21965082000.0</v>
       </c>
       <c r="L40">
         <v>21644744000.0</v>
       </c>
       <c r="M40">
         <v>21718927000.0</v>
       </c>
       <c r="N40">
-        <v>3771034000.0</v>
+        <v>-3070038000.0</v>
       </c>
       <c r="O40">
-        <v>3249546000.0</v>
+        <v>-4064398000.0</v>
       </c>
       <c r="P40">
         <v>19336366000.0</v>
       </c>
       <c r="Q40">
         <v>18984609000.0</v>
       </c>
       <c r="R40">
         <v>18330283000.0</v>
       </c>
       <c r="S40">
         <v>18113219000.0</v>
       </c>
       <c r="T40">
-        <v>8845788000.0</v>
+        <v>-1653701000.0</v>
       </c>
       <c r="U40">
-        <v>9138993000.0</v>
+        <v>-1414431000.0</v>
       </c>
       <c r="V40">
-        <v>10328944000.0</v>
+        <v>-1351196000.0</v>
       </c>
       <c r="W40">
-        <v>7414821000.0</v>
+        <v>-1400352000.0</v>
       </c>
       <c r="X40">
         <v>-1364581000.0</v>
       </c>
       <c r="Y40">
         <v>348188000.0</v>
       </c>
       <c r="Z40">
         <v>366174000.0</v>
       </c>
       <c r="AA40"/>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>620000000.0</v>
       </c>
       <c r="F41">
         <v>2021000000.0</v>
       </c>
@@ -4361,54 +4374,54 @@
         <v>652655000.0</v>
       </c>
       <c r="S52">
         <v>715499000.0</v>
       </c>
       <c r="T52">
         <v>601838000.0</v>
       </c>
       <c r="U52">
         <v>426146000.0</v>
       </c>
       <c r="V52">
         <v>670850000.0</v>
       </c>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
     </row>
     <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53">
-        <v>8577700000.0</v>
+        <v>2717900000.0</v>
       </c>
       <c r="C53">
-        <v>2379500000.0</v>
+        <v>7456700000.0</v>
       </c>
       <c r="D53">
         <v>2106200000.0</v>
       </c>
       <c r="E53">
         <v>6439200000.0</v>
       </c>
       <c r="F53">
         <v>7463100000.0</v>
       </c>
       <c r="G53">
         <v>13782200000.0</v>
       </c>
       <c r="H53">
         <v>12724900000.0</v>
       </c>
       <c r="I53">
         <v>11630300000.0</v>
       </c>
       <c r="J53">
         <v>9946700000.0</v>
       </c>
       <c r="K53">
         <v>9799885000.0</v>
       </c>
@@ -4572,57 +4585,57 @@
       </c>
       <c r="V55">
         <v>25365453000.0</v>
       </c>
       <c r="W55">
         <v>24503896000.0</v>
       </c>
       <c r="X55">
         <v>23728319000.0</v>
       </c>
       <c r="Y55">
         <v>22634469000.0</v>
       </c>
       <c r="Z55">
         <v>24431412000.0</v>
       </c>
       <c r="AA55">
         <v>24392536000.0</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
-        <v>11896100000.0</v>
+        <v>13148100000.0</v>
       </c>
       <c r="C56">
-        <v>10352200000.0</v>
+        <v>19028400000.0</v>
       </c>
       <c r="D56">
-        <v>10805100000.0</v>
+        <v>12745400000.0</v>
       </c>
       <c r="E56">
         <v>10226800000.0</v>
       </c>
       <c r="F56">
         <v>15682800000.0</v>
       </c>
       <c r="G56">
         <v>25850700000.0</v>
       </c>
       <c r="H56">
         <v>24185400000.0</v>
       </c>
       <c r="I56">
         <v>2897000000.0</v>
       </c>
       <c r="J56">
         <v>2233000000.0</v>
       </c>
       <c r="K56">
         <v>2249940000.0</v>
       </c>
       <c r="L56">
         <v>2549022000.0</v>
       </c>
@@ -4652,54 +4665,54 @@
       </c>
       <c r="U56">
         <v>987672000.0</v>
       </c>
       <c r="V56">
         <v>1310358000.0</v>
       </c>
       <c r="W56">
         <v>1242539000000.0</v>
       </c>
       <c r="X56">
         <v>22616034000.0</v>
       </c>
       <c r="Y56"/>
       <c r="Z56"/>
       <c r="AA56"/>
     </row>
     <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
         <v>23889600000.0</v>
       </c>
       <c r="C57">
-        <v>3967000000.0</v>
+        <v>23962900000.0</v>
       </c>
       <c r="D57">
-        <v>542800000.0</v>
+        <v>23465200000.0</v>
       </c>
       <c r="E57">
         <v>4238400000.0</v>
       </c>
       <c r="F57">
         <v>4509800000.0</v>
       </c>
       <c r="G57">
         <v>16945900000.0</v>
       </c>
       <c r="H57">
         <v>3976900000.0</v>
       </c>
       <c r="I57">
         <v>33971300000.0</v>
       </c>
       <c r="J57">
         <v>26504200000.0</v>
       </c>
       <c r="K57">
         <v>24544008000.0</v>
       </c>
       <c r="L57">
         <v>24347779000.0</v>
       </c>
@@ -4871,60 +4884,60 @@
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
         <v>5871600000.0</v>
       </c>
       <c r="C60">
         <v>5106700000.0</v>
       </c>
       <c r="D60">
         <v>4809500000.0</v>
       </c>
       <c r="E60">
         <v>4228700000.0</v>
       </c>
       <c r="F60">
         <v>5489700000.0</v>
       </c>
       <c r="G60">
-        <v>5951400000.0</v>
+        <v>5954800000.0</v>
       </c>
       <c r="H60">
-        <v>5652800000.0</v>
+        <v>5682100000.0</v>
       </c>
       <c r="I60">
-        <v>5112000000.0</v>
+        <v>5133900000.0</v>
       </c>
       <c r="J60">
-        <v>4270600000.0</v>
+        <v>4281500000.0</v>
       </c>
       <c r="K60">
         <v>4098100000.0</v>
       </c>
       <c r="L60">
         <v>4523967000.0</v>
       </c>
       <c r="M60">
         <v>5181307000.0</v>
       </c>
       <c r="N60">
         <v>4833479000.0</v>
       </c>
       <c r="O60">
         <v>5185366000.0</v>
       </c>
       <c r="P60">
         <v>5026936000.0</v>
       </c>
       <c r="Q60">
         <v>4780537000.0</v>
       </c>
       <c r="R60">
         <v>4853249000.0</v>
       </c>
@@ -5055,634 +5068,640 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ62"/>
+  <dimension ref="A1:CR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
       </c>
-      <c r="CQ1" t="s">
+      <c r="CR1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>606000000.0</v>
+      </c>
+      <c r="C2">
         <v>2101200000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2212000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2350900000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2570100000.0</v>
       </c>
-      <c r="F2">
-[...1 lines deleted...]
-      </c>
       <c r="G2">
+        <v>2914200000.0</v>
+      </c>
+      <c r="H2">
         <v>3560800000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2584200000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2405400000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2419300000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2430800000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4014300000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4119600000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4238400000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4033500000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2661000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4103400000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4509800000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7209800000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7091400000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2000200000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>16945900000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3193600000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3602600000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3545900000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3046200000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3216300000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3044000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3069900000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3144600000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4067400000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3590000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2500700000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2736500000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>7708100000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2658800000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2556300000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2578926000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3513688000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3409600000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3451774000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2703035000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4201695000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4109959000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3888841000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3491073000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3688471000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3685613000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3528421000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2503419000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3541085000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3530453000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3736144000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2274994000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2342789000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1941850000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1940007000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3567263000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1967623000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1915278000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2120725000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1458196000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2051667000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2059672000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1962771000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1484280000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2076698000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1974909000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1233030000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1521421000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2150978000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1307330000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1409357000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1332824000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1288572000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1251910000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1215283000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1282903000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1130366000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1158026000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1092163000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1351196000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1133277000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1109135000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1209002000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1328483000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1308728000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1314518000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1396161000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1364581000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>4748721000.0</v>
       </c>
-      <c r="CN2"/>
       <c r="CO2"/>
-      <c r="CP2">
+      <c r="CP2"/>
+      <c r="CQ2">
         <v>4916151000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>4820731000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5736,52 +5755,53 @@
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
+      <c r="CR3"/>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5835,371 +5855,373 @@
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>-629000000.0</v>
+      </c>
+      <c r="C5">
         <v>-544200000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-547000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-634600000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-748500000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-836100000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-627200000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-852700000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-811200000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-765000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1051000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-922700000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-899500000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-986200000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1084900000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-822200000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-485300000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-150000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-84100000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>604000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>504500000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>709800000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>658200000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>568900000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>88400000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>411500000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>405200000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>328700000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>103400000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-155400000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-97700000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-137900000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>51700000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>234000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>256400000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>236900000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>148300000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>94602000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>328106000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>327254000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>225240000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>118549000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>246038000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>348419000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>548997000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>555767000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>659746000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>764072000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>583481000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>426830000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>386306000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>420508000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>778029000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>830403000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>858859000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>676432000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>597216000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>554867000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>524412000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>381273000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>297022000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>285524000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>514671000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>278151000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>154038000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>65925000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>122361000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-311600000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-782328000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-670946000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-475798000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-137768000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-5497000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>53911000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-2486000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-48216000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>88990000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>88064000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>158150000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-39997000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>78400000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>219499000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>263029000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>399549000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>256529000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>338163000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>306665000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>135697000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>415760000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>318527000.0</v>
       </c>
-      <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
+      <c r="CR5"/>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
-      <c r="AL6">
-[...1 lines deleted...]
-      </c>
+      <c r="AL6"/>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
@@ -6246,79 +6268,82 @@
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
       <c r="BN6">
         <v>0.0</v>
       </c>
       <c r="BO6">
         <v>0.0</v>
       </c>
       <c r="BP6">
         <v>0.0</v>
       </c>
-      <c r="BQ6"/>
+      <c r="BQ6">
+        <v>0.0</v>
+      </c>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
+      <c r="CR6"/>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6372,113 +6397,116 @@
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>500000.0</v>
       </c>
       <c r="C8">
         <v>500000.0</v>
       </c>
       <c r="D8">
         <v>500000.0</v>
       </c>
       <c r="E8">
         <v>500000.0</v>
       </c>
       <c r="F8">
         <v>500000.0</v>
       </c>
       <c r="G8">
         <v>500000.0</v>
       </c>
       <c r="H8">
         <v>500000.0</v>
       </c>
       <c r="I8">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="J8">
         <v>600000.0</v>
       </c>
       <c r="K8">
         <v>600000.0</v>
       </c>
       <c r="L8">
         <v>600000.0</v>
       </c>
       <c r="M8">
         <v>600000.0</v>
       </c>
       <c r="N8">
         <v>600000.0</v>
       </c>
       <c r="O8">
         <v>600000.0</v>
       </c>
       <c r="P8">
         <v>600000.0</v>
       </c>
       <c r="Q8">
         <v>600000.0</v>
       </c>
       <c r="R8">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="S8">
         <v>700000.0</v>
       </c>
       <c r="T8">
         <v>700000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>700000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6509,595 +6537,600 @@
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
         <v>34</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>1711800000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1701500000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1684500000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1673900000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1686800000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1683300000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>1673100000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1653700000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1642200000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1637800000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1627100000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1629900000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1652100000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1695000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1731300000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1786200000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1804300000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1956800000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>4568200000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4550400000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>4540600000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4537700000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>4524500000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>4509200000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>4496000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>4495600000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4478800000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>4459700000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3478800000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>3197900000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>3186800000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>3172400000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>3173500000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>3175867000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>3168267000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>3150911000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>3152977000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>3148409000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>3138801000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>3126772000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>3135397000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>3131274000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>3117645000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>3104104000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>3095561000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>3087533000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>3075444000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>3059228000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>3051639000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>3052454000.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-      <c r="BG9">
+      <c r="BG9"/>
+      <c r="BH9">
         <v>3016300000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>3003524000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>2997130000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>2993957000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
+      <c r="CR9"/>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>1591700000.0</v>
+      </c>
+      <c r="C10">
         <v>1834100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1712500000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1486700000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1669600000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1807700000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1813400000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1713100000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1281900000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1627400000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1425300000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>9390300000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1525600000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1536700000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1429800000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1182000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1250900000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2040800000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2027900000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2746000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1651300000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2228600000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2203000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2137500000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1999900000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1867100000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1749300000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1490400000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1274200000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1254000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1306600000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1253700000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2342000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>996800000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>992800000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>848200000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>874500000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1031971000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1116623000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1232674000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2060815000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1288305000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1543936000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1297436000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1065165000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1318656000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1411266000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1398870000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1105912000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1717184000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1286697000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1270395000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1604625000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>909404000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1072506000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1106992000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1064815000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1166713000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1059523000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1135099000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>940434000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1150516000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1168000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1003723000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>932541000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1318552000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1235851000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>809182000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>664339000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1040684000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1053679000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>956603000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1020594000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>804964000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>815147000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1010071000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>759835000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>987672000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>647137000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>663501000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>650705000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>855569000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>641268000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>500770000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>475034000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>807082000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>692373000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>608870000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>573861000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>958197000.0</v>
       </c>
-      <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
-      <c r="CP10">
+      <c r="CP10"/>
+      <c r="CQ10">
         <v>610694000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>559304000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
         <v>36</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>1834100000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1712500000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1486700000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1669600000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1807700000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1813400000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>1425300000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1401700000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1525600000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1536700000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1429800000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1182000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1250900000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2040800000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2027900000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2746000000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -7128,1311 +7161,1337 @@
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
-        <v>10411800000.0</v>
+        <v>1921500000.0</v>
       </c>
       <c r="C12">
-        <v>10007200000.0</v>
+        <v>4552000000.0</v>
       </c>
       <c r="D12">
-        <v>9558500000.0</v>
+        <v>4338300000.0</v>
       </c>
       <c r="E12">
+        <v>4035500000.0</v>
+      </c>
+      <c r="F12">
         <v>4124300000.0</v>
       </c>
-      <c r="F12">
-[...1 lines deleted...]
-      </c>
       <c r="G12">
+        <v>9264400000.0</v>
+      </c>
+      <c r="H12">
         <v>4260100000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3990200000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>8688800000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3733600000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>8246200000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>9390300000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8083400000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7975900000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7834500000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7670300000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8283200000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9503900000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9895700000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9467600000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8372500000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>16010800000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>15547500000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>14984900000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>13892300000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>14592000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>14436300000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>14076700000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>13452700000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>12884300000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>13028000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>12894800000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>11707200000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>10943500000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>10991800000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>10626500000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>10595000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>10831856000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>11432812000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>11475154000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>11550253000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>12012583000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>12605830000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>12485986000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>12700001000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>12927076000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>13500570000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>13571952000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>13268090000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>13479517000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>13706959000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>13465350000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>13988207000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>13381967000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1324001000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1611916000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1448531000.0</v>
       </c>
-      <c r="BF12">
-[...1 lines deleted...]
-      </c>
       <c r="BG12">
+        <v>12800695000.0</v>
+      </c>
+      <c r="BH12">
         <v>1567898000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1582112000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1376046000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1509218000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1168000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1420538000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1368939000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1772021000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1681535000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1330833000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1328611000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1744086000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1674113000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1428818000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1672899000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1215842000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1134622000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1274016000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1190605000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1301786000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>918292000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1444665000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1468648000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1832802000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1577816000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1312216000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1453915000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1107175000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>918224000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>923646000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>978830000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1234075000.0</v>
       </c>
-      <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>500000.0</v>
       </c>
       <c r="C13">
         <v>500000.0</v>
       </c>
       <c r="D13">
         <v>500000.0</v>
       </c>
       <c r="E13">
         <v>500000.0</v>
       </c>
       <c r="F13">
         <v>500000.0</v>
       </c>
       <c r="G13">
         <v>500000.0</v>
       </c>
       <c r="H13">
         <v>500000.0</v>
       </c>
       <c r="I13">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="J13">
         <v>600000.0</v>
       </c>
       <c r="K13">
         <v>600000.0</v>
       </c>
       <c r="L13">
         <v>600000.0</v>
       </c>
       <c r="M13">
         <v>600000.0</v>
       </c>
       <c r="N13">
         <v>600000.0</v>
       </c>
       <c r="O13">
         <v>600000.0</v>
       </c>
       <c r="P13">
         <v>600000.0</v>
       </c>
       <c r="Q13">
         <v>600000.0</v>
       </c>
       <c r="R13">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="S13">
         <v>700000.0</v>
       </c>
       <c r="T13">
         <v>700000.0</v>
       </c>
       <c r="U13">
         <v>700000.0</v>
       </c>
       <c r="V13">
+        <v>700000.0</v>
+      </c>
+      <c r="W13">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="X13">
         <v>1600000.0</v>
       </c>
       <c r="Y13">
         <v>1600000.0</v>
       </c>
       <c r="Z13">
         <v>1600000.0</v>
       </c>
       <c r="AA13">
         <v>1600000.0</v>
       </c>
       <c r="AB13">
         <v>1600000.0</v>
       </c>
       <c r="AC13">
         <v>1600000.0</v>
       </c>
       <c r="AD13">
         <v>1600000.0</v>
       </c>
       <c r="AE13">
         <v>1600000.0</v>
       </c>
       <c r="AF13">
         <v>1600000.0</v>
       </c>
       <c r="AG13">
-        <v>1500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="AH13">
         <v>1500000.0</v>
       </c>
       <c r="AI13">
         <v>1500000.0</v>
       </c>
       <c r="AJ13">
         <v>1500000.0</v>
       </c>
       <c r="AK13">
         <v>1500000.0</v>
       </c>
       <c r="AL13">
+        <v>1500000.0</v>
+      </c>
+      <c r="AM13">
         <v>1504000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1503000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1502000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1497000.0</v>
       </c>
       <c r="AQ13">
         <v>1497000.0</v>
       </c>
       <c r="AR13">
+        <v>1497000.0</v>
+      </c>
+      <c r="AS13">
         <v>1496000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>1493000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1490000.0</v>
       </c>
       <c r="AU13">
         <v>1490000.0</v>
       </c>
       <c r="AV13">
+        <v>1490000.0</v>
+      </c>
+      <c r="AW13">
         <v>1489000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>1486000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1482000.0</v>
       </c>
       <c r="AY13">
         <v>1482000.0</v>
       </c>
       <c r="AZ13">
+        <v>1482000.0</v>
+      </c>
+      <c r="BA13">
         <v>1480000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>1478000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>1474000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>1473000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>1472000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>1463000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>1464000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>1458000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>1457000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>1456000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1453000.0</v>
       </c>
       <c r="BK13">
         <v>1453000.0</v>
       </c>
       <c r="BL13">
-        <v>1451000.0</v>
+        <v>1453000.0</v>
       </c>
       <c r="BM13">
         <v>1451000.0</v>
       </c>
       <c r="BN13">
+        <v>1451000.0</v>
+      </c>
+      <c r="BO13">
         <v>1447000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>4781088000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>4676177000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>1445000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1443000.0</v>
       </c>
       <c r="BS13">
         <v>1443000.0</v>
       </c>
       <c r="BT13">
+        <v>1443000.0</v>
+      </c>
+      <c r="BU13">
         <v>1442000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>1440000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>1438000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>1437000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>1436000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>1432000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>1430000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>1429000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>1428000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>1427000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>1426000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>1425000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>1424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1423000.0</v>
       </c>
       <c r="CH13">
         <v>1423000.0</v>
       </c>
       <c r="CI13">
         <v>1423000.0</v>
       </c>
       <c r="CJ13">
         <v>1423000.0</v>
       </c>
       <c r="CK13">
         <v>1423000.0</v>
       </c>
       <c r="CL13">
+        <v>1423000.0</v>
+      </c>
+      <c r="CM13">
         <v>1092000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>830000.0</v>
       </c>
-      <c r="CN13"/>
       <c r="CO13"/>
-      <c r="CP13">
-[...1 lines deleted...]
-      </c>
+      <c r="CP13"/>
       <c r="CQ13">
         <v>830000.0</v>
       </c>
+      <c r="CR13">
+        <v>830000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>50197547.0</v>
+      </c>
+      <c r="C14">
         <v>50197571.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>51320491.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>51572065.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>51731116.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>52076048.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>52464522.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>52717736.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>52872254.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>53434515.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>53745173.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>53889682.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>53698162.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>53773862.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>54066605.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>55014947.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>56180404.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>57728138.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>59479464.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>61322556.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>61783392.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>62399318.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>60425722.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>63347189.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>63626926.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>64266672.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>61804492.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>65288447.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>65777945.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>63232485.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>63800347.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>57264408.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>54189498.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>54334415.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>54524874.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>55509898.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>56756641.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>58162397.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>60828341.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>62723292.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>65920546.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>67592973.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>67632920.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>69244399.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>70757549.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>72104349.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>73046704.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>73544191.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>73873952.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>74713082.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>76459791.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>78366115.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>80946649.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>81037457.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>82959453.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>87044581.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>90069097.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>94299100.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>96303012.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>98690114.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>101974815.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>107519487.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>108584282.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>112715117.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>117194873.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>119198168.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>118291841.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>118728304.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>117967747.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>118072963.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>117750167.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>119640883.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>119387321.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>119560739.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>119741434.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>122492504.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>124111534.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>125618413.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>127766049.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>130327634.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>132000306.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>131643350.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>136177498.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>139019388.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>139833013.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>140213270.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>141787153.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>142220994.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>129521599.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109222276.0</v>
       </c>
       <c r="CM14">
         <v>109222276.0</v>
       </c>
       <c r="CN14">
         <v>109222276.0</v>
       </c>
       <c r="CO14">
         <v>109222276.0</v>
       </c>
       <c r="CP14">
         <v>109222276.0</v>
       </c>
       <c r="CQ14">
         <v>109222276.0</v>
       </c>
+      <c r="CR14">
+        <v>109222276.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>600000.0</v>
       </c>
       <c r="N15">
         <v>600000.0</v>
       </c>
       <c r="O15">
         <v>600000.0</v>
       </c>
       <c r="P15">
         <v>600000.0</v>
       </c>
       <c r="Q15">
         <v>600000.0</v>
       </c>
       <c r="R15">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="S15">
         <v>700000.0</v>
       </c>
       <c r="T15">
         <v>700000.0</v>
       </c>
       <c r="U15">
         <v>700000.0</v>
       </c>
       <c r="V15">
+        <v>700000.0</v>
+      </c>
+      <c r="W15">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="X15">
         <v>1600000.0</v>
       </c>
       <c r="Y15">
         <v>1600000.0</v>
       </c>
       <c r="Z15">
         <v>1600000.0</v>
       </c>
       <c r="AA15">
         <v>1600000.0</v>
       </c>
       <c r="AB15">
         <v>1600000.0</v>
       </c>
       <c r="AC15">
         <v>1600000.0</v>
       </c>
       <c r="AD15">
         <v>1600000.0</v>
       </c>
       <c r="AE15">
         <v>1600000.0</v>
       </c>
       <c r="AF15">
         <v>1600000.0</v>
       </c>
       <c r="AG15">
-        <v>1500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="AH15">
         <v>1500000.0</v>
       </c>
       <c r="AI15">
         <v>1500000.0</v>
       </c>
       <c r="AJ15">
         <v>1500000.0</v>
       </c>
       <c r="AK15">
         <v>1500000.0</v>
       </c>
       <c r="AL15">
+        <v>1500000.0</v>
+      </c>
+      <c r="AM15">
         <v>1504000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1503000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1502000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1497000.0</v>
       </c>
       <c r="AQ15">
         <v>1497000.0</v>
       </c>
       <c r="AR15">
+        <v>1497000.0</v>
+      </c>
+      <c r="AS15">
         <v>1496000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1493000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1490000.0</v>
       </c>
       <c r="AU15">
         <v>1490000.0</v>
       </c>
       <c r="AV15">
+        <v>1490000.0</v>
+      </c>
+      <c r="AW15">
         <v>1489000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1486000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1482000.0</v>
       </c>
       <c r="AY15">
         <v>1482000.0</v>
       </c>
       <c r="AZ15">
+        <v>1482000.0</v>
+      </c>
+      <c r="BA15">
         <v>1480000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1478000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1474000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1473000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1472000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1463000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1464000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1458000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1457000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1456000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1453000.0</v>
       </c>
-      <c r="BK15">
-[...1 lines deleted...]
-      </c>
       <c r="BL15">
-        <v>1451000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BM15">
         <v>1451000.0</v>
       </c>
       <c r="BN15">
-        <v>1447000.0</v>
+        <v>1451000.0</v>
       </c>
       <c r="BO15">
         <v>1447000.0</v>
       </c>
       <c r="BP15">
-        <v>1445000.0</v>
+        <v>1447000.0</v>
       </c>
       <c r="BQ15">
         <v>1445000.0</v>
       </c>
       <c r="BR15">
-        <v>1443000.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="BS15">
         <v>1443000.0</v>
       </c>
       <c r="BT15">
+        <v>1443000.0</v>
+      </c>
+      <c r="BU15">
         <v>1442000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1440000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1438000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1437000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1436000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1432000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1430000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1429000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1428000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1427000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1426000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1425000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1423000.0</v>
       </c>
       <c r="CH15">
         <v>1423000.0</v>
       </c>
       <c r="CI15">
         <v>1423000.0</v>
       </c>
       <c r="CJ15">
         <v>1423000.0</v>
       </c>
       <c r="CK15">
         <v>1423000.0</v>
       </c>
       <c r="CL15">
+        <v>1423000.0</v>
+      </c>
+      <c r="CM15">
         <v>1092000.0</v>
       </c>
-      <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
+      <c r="CR15"/>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
         <v>41</v>
       </c>
-      <c r="B16"/>
-[...5 lines deleted...]
-      <c r="H16"/>
+      <c r="B16">
+        <v>20902700000.0</v>
+      </c>
+      <c r="C16">
+        <v>20881400000.0</v>
+      </c>
+      <c r="D16">
+        <v>20609200000.0</v>
+      </c>
+      <c r="E16">
+        <v>20497200000.0</v>
+      </c>
+      <c r="F16">
+        <v>20132500000.0</v>
+      </c>
+      <c r="G16">
+        <v>20211400000.0</v>
+      </c>
+      <c r="H16">
+        <v>20400000000.0</v>
+      </c>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>3964300000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>4013700000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>2322300000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2316700000.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>129148000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>161288000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>120215000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>124816000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>129412000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>134033000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>139141000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>144254000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>149359000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>154493000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>146770000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>152794000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>158819000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>164899000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>167006000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>173808000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>180558000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>187360000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>194687000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>202066000.0</v>
       </c>
-      <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>108429000.0</v>
       </c>
-      <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>57157000.0</v>
       </c>
-      <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>47514000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
-      <c r="CH16">
+      <c r="CH16"/>
+      <c r="CI16">
         <v>4224000000.0</v>
       </c>
-      <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
+      <c r="CR16"/>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8486,213 +8545,215 @@
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-      <c r="AL18">
-[...1 lines deleted...]
-      </c>
+      <c r="AL18"/>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
         <v>323073000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>324920000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>251637000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>129148000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>44878000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>32916000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>179502000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>161288000.0</v>
       </c>
-      <c r="BC18">
-[...1 lines deleted...]
-      </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
         <v>13674000.0</v>
       </c>
-      <c r="BH18">
-[...1 lines deleted...]
-      </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
       <c r="BN18">
         <v>0.0</v>
       </c>
       <c r="BO18">
         <v>0.0</v>
       </c>
       <c r="BP18">
         <v>0.0</v>
       </c>
-      <c r="BQ18"/>
+      <c r="BQ18">
+        <v>0.0</v>
+      </c>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8746,1813 +8807,1831 @@
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20">
+        <v>2654500000.0</v>
+      </c>
+      <c r="C20">
         <v>2646300000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>2649700000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>2630800000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>2620700000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2616000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>2625200000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2618400000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>2608500000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2608800000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>2605200000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>2606300000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>2603500000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>2603000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>2547400000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2558200000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>2569400000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>2571600000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>2579900000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>2588700000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>2586000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>2589300000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>2325800000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>2441400000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>2336200000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>2343400000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>2331000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>2338000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>2331200000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>2321800000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>2312500000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>2369200000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>923100000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>917700000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>916000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>905500000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>894500000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>830956000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>839681000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>834173000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>839766000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>833512000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>841183000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>842202000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>828564000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>841239000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>816818000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>804880000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>785453000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>784561000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>672233000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>638976000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>638621000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>640714000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>640934000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>639517000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>640098000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>639097000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>639018000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>640638000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>621412000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>619779000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>926195000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>924426000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>924834000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>926398000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>1009089000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>1009394000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>1005027000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>1001899000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>840490000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>828743000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>829039000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>832656000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>801709000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>791195000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>790545000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>790519000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>805186000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>805254000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>804889000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>804864000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>817828000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>820501000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>820617000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>823054000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>831346000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>833789000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>828445000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>828523000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>834138000.0</v>
       </c>
-      <c r="CN20"/>
       <c r="CO20"/>
-      <c r="CP20">
+      <c r="CP20"/>
+      <c r="CQ20">
         <v>834138000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>2089704000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
-        <v>10187600000.0</v>
+        <v>511100000.0</v>
       </c>
       <c r="C21">
-        <v>10136200000.0</v>
+        <v>10709600000.0</v>
       </c>
       <c r="D21">
-        <v>535900000.0</v>
+        <v>10663700000.0</v>
       </c>
       <c r="E21">
-        <v>559400000.0</v>
+        <v>10674400000.0</v>
       </c>
       <c r="F21">
-        <v>543600000.0</v>
+        <v>10519200000.0</v>
       </c>
       <c r="G21">
-        <v>557600000.0</v>
+        <v>10528400000.0</v>
       </c>
       <c r="H21">
+        <v>10641400000.0</v>
+      </c>
+      <c r="I21">
         <v>575900000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>609400000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>651000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>714600000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>166400000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>210800000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>262800000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>323500000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1073400000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>484300000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>583400000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>698600000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>841300000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1660700000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1156500000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1921600000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1539900000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1753300000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2544500000.0</v>
       </c>
-      <c r="AA21">
-[...1 lines deleted...]
-      </c>
       <c r="AB21">
-        <v>2554700000.0</v>
+        <v>2810100000.0</v>
       </c>
       <c r="AC21">
-        <v>2858100000.0</v>
+        <v>3118800000.0</v>
       </c>
       <c r="AD21">
-        <v>3157800000.0</v>
+        <v>3464600000.0</v>
       </c>
       <c r="AE21">
-        <v>3905500000.0</v>
+        <v>3780200000.0</v>
       </c>
       <c r="AF21">
+        <v>4548300000.0</v>
+      </c>
+      <c r="AG21">
         <v>3962500000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>298400000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>313000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>332900000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>344700000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>360100000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>272475000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>297634000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>287047000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>313081000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>318317000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>344716000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>373954000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>374795000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>427422000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>416513000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>419826000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>396728000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>408185000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>349701000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>329527000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>356045000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>325103000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>334305000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>346412000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>372409000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>374846000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>379759000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>424547000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>385324000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>82208000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>926195000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>924426000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>924834000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>94632000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1107081000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1009394000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1109654000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1439742000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>840490000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>945253000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>949936000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1080905000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>936190000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>917905000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>921015000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>924956000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>944050000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>948509000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>952426000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>956376000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>974136000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>981452000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>986431000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>834930000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>831346000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>833789000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>828445000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>846266000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>1031765000.0</v>
       </c>
-      <c r="CN21"/>
       <c r="CO21"/>
-      <c r="CP21">
+      <c r="CP21"/>
+      <c r="CQ21">
         <v>834138000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>2089704000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-10736400000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-10498700000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-4406200000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-8662400000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-10943800000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-8611200000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-155500000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-9791900000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3710600000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-1843200000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1942500000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1702400000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1693600000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1924200000.0</v>
       </c>
-      <c r="V22"/>
-      <c r="W22">
+      <c r="W22"/>
+      <c r="X22">
         <v>1576700000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1475400000.0</v>
       </c>
-      <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>1692800000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1767100000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1745700000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1706200000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1679800000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1643700000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1567000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1283100000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1363600000.0</v>
       </c>
-      <c r="AI22"/>
-      <c r="AJ22">
+      <c r="AJ22"/>
+      <c r="AK22">
         <v>1373800000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1254200000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1238431000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1312738000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1218299000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1331527000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1284893000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1303668000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1426284000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1573984000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1460762000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1340200000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1343085000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1129270000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1080171000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>983166000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>884952000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>900067000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>862767000.0</v>
       </c>
-      <c r="BC22">
-[...1 lines deleted...]
-      </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
-      <c r="BQ22"/>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
+      <c r="CR22"/>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>35768500000.0</v>
+      </c>
+      <c r="C23">
         <v>36289600000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>35782100000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>35525900000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>34988400000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>35020600000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>35332300000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>33773000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>33225400000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>33635200000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>33208800000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>33104700000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>32915200000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>33123800000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>33245700000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>31728700000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>33022600000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>33911500000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>33624800000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>45994800000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>44410600000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>44649900000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>43582600000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>44233200000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>43423300000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>44291200000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>43751500000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>43139500000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>42237000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>41089300000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>43443100000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>42361300000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>32427900000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>31843000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>32405200000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>30058900000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>29567700000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>29709128000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>30283836000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>29804213000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>30287195000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>30075948000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>30586091000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>30842082000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>30800356000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>31562466000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>30673129000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>30617173000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>29668385000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>29714689000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>29348585000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>28728795000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>29481540000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>28946607000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>28169623000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>27243589000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>27254868000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>27115445000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>26774000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>26779755000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>26697375000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>26397018000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>26845334000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>26115330000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>26238814000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>25841796000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>25665578000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>24822474000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>23820644000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>24514586000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>25354315000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>26212032000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>26446415000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>26750316000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>26568380000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>25772955000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>25461049000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>25165148000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>25023450000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>24532416000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>24680684000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>25365453000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>25412444000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>24456763000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>24321974000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>24503896000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>23638294000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>23349181000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>23704277000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>23728319000.0</v>
       </c>
-      <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
+      <c r="CR23"/>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>2207500000.0</v>
+      </c>
+      <c r="C24">
         <v>2206900000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2206400000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1909800000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1909300000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2083100000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2082500000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2081800000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2081200000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2080400000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2080000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2129400000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2502700000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2129900000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2503800000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2128800000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2558100000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2202500000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2551900000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2550500000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2563500000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2611500000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2369800000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2554800000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2560100000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2326300000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2294200000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2315300000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2300600000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2278000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2284400000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2351900000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>2178000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1248000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1210600000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1290000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1196000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1178741000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1272481000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1270730000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1516104000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1265799000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1265050000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1266861000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1258299000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1246240000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1249712000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1249638000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1250225000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1714896000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1709269000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1705737000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1731428000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1033812000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>972368000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>972337000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>972308000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>972278000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1039945000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1033988000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1036273000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1043058000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>980297000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>980270000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>980244000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>980218000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>980192000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>980167000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>980142000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>983117000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>983093000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>983069000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>983046000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>993023000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>992991000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>993978000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>993956000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>993934000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>994913000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>994891000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>994871000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>995850000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>995830000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>995810000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>995791000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>995771000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>995753000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>995774000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>995736000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>1970384000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>1470234000.0</v>
       </c>
-      <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24">
-[...1 lines deleted...]
-      </c>
+      <c r="CP24"/>
       <c r="CQ24">
         <v>1446074000.0</v>
       </c>
+      <c r="CR24">
+        <v>1446074000.0</v>
+      </c>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
         <v>50</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>2206900000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2206400000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2084400000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2083700000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2083100000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2082500000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>2080000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2505600000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2502700000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2129900000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2503800000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2467500000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2558100000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2202500000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2551900000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2909800000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2563500000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2611500000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2369800000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2554800000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2560100000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2326300000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2294200000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2315300000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2300600000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2278000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2284400000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2351900000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2178000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1248000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1210600000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1290000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1196000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1178741000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1272481000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1270730000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1516104000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1265799000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1265050000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1266861000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1258299000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1246240000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1249712000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1249638000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1250225000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1714896000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1709269000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1705737000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1731428000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1033812000.0</v>
       </c>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-      <c r="BG25">
+      <c r="BG25"/>
+      <c r="BH25">
         <v>1039945000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1033988000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1036273000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1043058000.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26">
+        <v>9310900000.0</v>
+      </c>
+      <c r="C26">
         <v>9164300000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>8854500000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>8596000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>8131700000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>7665200000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>8140500000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>7688800000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>7650800000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>7393200000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>7077400000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>8079300000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>7915100000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>7609600000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>7601200000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>7702000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>8308300000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>8733700000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>9260200000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>7027000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>7943300000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>15809100000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>15338900000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>14789200000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>13771400000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>14698400000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>14679200000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>14556600000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>14114500000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>13529400000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>13631900000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>13525300000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>11071600000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>11658900000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>11790700000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>11745500000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>11565000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>11589151000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>12149913000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>12073482000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>11539683000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>13124515000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>13636562000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>13838881000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>14317119000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>14270320000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>14759922000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>14811110000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>14771321000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>14389204000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>15030755000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>14798722000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>15045439000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>15125350000.0</v>
       </c>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-      <c r="BG26">
+      <c r="BG26"/>
+      <c r="BH26">
         <v>14095763000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>13741965000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>14072971000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>13652547000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10606,405 +10685,411 @@
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>615800000.0</v>
+      </c>
+      <c r="C28">
         <v>372800000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>493900000.0</v>
+      </c>
+      <c r="E28">
         <v>597700000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>414100000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>275400000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>269100000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>368700000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>799300000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>453000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>654700000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-7260900000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>603200000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>593200000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>699500000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>946900000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>952100000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>161700000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>174000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-195500000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>552400000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>24300000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-194400000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>70500000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>207600000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>139800000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>257000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>516900000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>732400000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>752000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>698800000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>751100000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-337600000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>71400000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>75100000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>288400000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>192800000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>35049000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>48934000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-67419000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-646111000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-116923000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-372631000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-126207000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>105988000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-147577000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-240261000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-227938000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>64947000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-79066000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>351691000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>376495000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>65898000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>62995000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-100138000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-134655000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-92507000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-194435000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-87274000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-162879000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>31758000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-178352000.0</v>
       </c>
-      <c r="BK28">
-[...1 lines deleted...]
-      </c>
       <c r="BL28">
+        <v>972137000.0</v>
+      </c>
+      <c r="BM28">
         <v>-31613000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>39543000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-346494000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-263819000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>162825000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>307643000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-68727000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-81746000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>15306000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>472639000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>708549000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>156684000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-38253000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>211961000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-15898000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>324616000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>308230000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>321006000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>116121000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>330402000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>470880000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>496597000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>699860000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>279220000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>362744000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>397715000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>791803000.0</v>
       </c>
-      <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
+      <c r="CR28"/>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>8076900000.0</v>
+      </c>
+      <c r="C29">
         <v>8078500000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7964900000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7582900000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7317900000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7189800000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7337800000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7086100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7001200000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6889900000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6570600000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6615400000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6525200000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6358600000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6228200000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6588500000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7224100000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7692200000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7946300000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8458900000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>8025900000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8201400000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>7942100000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8172900000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>7574600000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -11030,522 +11115,527 @@
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
+      <c r="CR29"/>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
-        <v>1989400000.0</v>
+        <v>2025300000.0</v>
       </c>
       <c r="C30">
-        <v>8969800000.0</v>
+        <v>8596100000.0</v>
       </c>
       <c r="D30">
-        <v>9259900000.0</v>
+        <v>9090500000.0</v>
       </c>
       <c r="E30">
-        <v>9204100000.0</v>
+        <v>9383700000.0</v>
       </c>
       <c r="F30">
-        <v>9633500000.0</v>
+        <v>9343200000.0</v>
       </c>
       <c r="G30">
-        <v>9414400000.0</v>
+        <v>9764000000.0</v>
       </c>
       <c r="H30">
+        <v>9534700000.0</v>
+      </c>
+      <c r="I30">
         <v>8542700000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8591800000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8914800000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9094000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6636600000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6655100000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7005900000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7561800000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8471700000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6068300000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>6178900000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7135400000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>6708800000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8452300000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>9839900000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11372900000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>9581900000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>9539500000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>11286200000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>11277700000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>10908300000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>10767800000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>10809500000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>12900500000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>10978300000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>9278400000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>9790200000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>11982100000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>8953200000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>8868800000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>9083207000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>10372685000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>9945642000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>10021350000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>7470403000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>8583623000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>8803226000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>8779268000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>7254585000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>7489908000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>7345353000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>6953635000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>5752134000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>6667751000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>6567399000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>6766555000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>6141737000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>809804000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>695809000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>672200000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>6060186000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>644968000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>612522000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>576088000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>542927000.0</v>
       </c>
-      <c r="BK30"/>
-      <c r="BL30">
+      <c r="BL30"/>
+      <c r="BM30">
         <v>523657000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>513820000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>507933000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>515631000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>582189000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>439534000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>557337000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>538437000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>586715000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>621150000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>606391000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>584688000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>560544000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>500120000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>4526983000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>536339000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>536871000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>514146000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>458657000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>481744000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>427993000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>459981000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>435457000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>4745602000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>4764866000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>4825185000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>4952018000.0</v>
       </c>
-      <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
+      <c r="CR30"/>
     </row>
-    <row r="31" spans="1:95">
+    <row r="31" spans="1:96">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>1295500000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1271300000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1177000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>986800000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>920500000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1901500000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1756600000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2918100000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2526100000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>3319700000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>2563500000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2663000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>3025900000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2941400000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2509900000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2766300000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2776900000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>2825200000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2500000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2164900000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>2261200000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>2275600000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>3288000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>3064300000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>2915600000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>3002600000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>2934300000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>3026834000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>3401949000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>3523479000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>3450748000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>3413292000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>3541635000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>3653388000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>3968310000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>3958108000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>4156724000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>4174542000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>3965597000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>3694282000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>3816683000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>3885165000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>4271882000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>4281658000.0</v>
       </c>
-      <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-      <c r="BG31">
+      <c r="BG31"/>
+      <c r="BH31">
         <v>4069067000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>3886655000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>3819556000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>4160758000.0</v>
       </c>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
+      <c r="CR31"/>
     </row>
-    <row r="32" spans="1:95">
+    <row r="32" spans="1:96">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -11599,1146 +11689,1155 @@
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
+      <c r="CR32"/>
     </row>
-    <row r="33" spans="1:95">
+    <row r="33" spans="1:96">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
-        <v>2646300000.0</v>
+        <v>31821700000.0</v>
       </c>
       <c r="C33">
-        <v>35782100000.0</v>
+        <v>23141500000.0</v>
       </c>
       <c r="D33">
-        <v>3972200000.0</v>
+        <v>22353300000.0</v>
       </c>
       <c r="E33">
-        <v>21660000000.0</v>
+        <v>22106700000.0</v>
       </c>
       <c r="F33">
-        <v>2616000000.0</v>
+        <v>21520900000.0</v>
       </c>
       <c r="G33">
-        <v>3913300000.0</v>
+        <v>15992200000.0</v>
       </c>
       <c r="H33">
+        <v>21537500000.0</v>
+      </c>
+      <c r="I33">
         <v>22957900000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>22890100000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>20986800000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3859500000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2606300000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3890600000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3887000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3796000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>30546700000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>11738100000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>12344400000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>12736000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>11606600000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>3727000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>190000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4715800000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>29429100000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>27652000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>40732200000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>29581400000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>29420300000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>29128200000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>28578200000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>31019900000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>29810100000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>20891800000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>21183600000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>21680000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>19631300000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>19202000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>19105012000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>19247622000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>18827340000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>19186633000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>15630308000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>18728226000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>18798707000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>18347880000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>15973490000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>14501941000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>14407193000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>13791152000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>13608301000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>13031133000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>12659678000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>12831476000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>12911853000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>12170223000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>11827105000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>11892867000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>11768784000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>11618714000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>11902691000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>11683970000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>11593955000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>11621888000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>11261071000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>11528427000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1201818000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1283735000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1285129000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1282315000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1280520000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1106771000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1098882000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1101372000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1108435000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1078669000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1070943000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1069198000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>1065720000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>1076882000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>1079924000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1073131000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1072584000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>1092977000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>1094143000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>1099308000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>-1218035104000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>1102268000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>1105987000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>-1023023723000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>1112285000.0</v>
       </c>
-      <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
       <c r="CQ33"/>
+      <c r="CR33"/>
     </row>
-    <row r="34" spans="1:95">
+    <row r="34" spans="1:96">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>23584300000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>23377200000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>23667100000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>24175800000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>22282000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>22750100000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>22822600000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>22754100000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>34571700000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>33633200000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>33288700000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>32770700000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>31735800000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>33041100000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>33524300000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>33129000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>32465400000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>32003500000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>31490000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>33706900000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>32065800000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>23893100000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>24267200000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>24693400000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>22532000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>22319500000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>22446617000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>22439979000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>21968095000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>22122465000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>22203552000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>22448827000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>22519059000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>22141490000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>22459404000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>21939678000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>21876715000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>21382604000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>21371447000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>21037474000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>20623500000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>20781055000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>21052050000.0</v>
       </c>
-      <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-      <c r="BG34">
+      <c r="BG34"/>
+      <c r="BH34">
         <v>19263088000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>19472489000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>19494860000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>19177858000.0</v>
       </c>
-      <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
+      <c r="CR34"/>
     </row>
-    <row r="35" spans="1:95">
+    <row r="35" spans="1:96">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
-        <v>28261100000.0</v>
+        <v>2207500000.0</v>
       </c>
       <c r="C35">
-        <v>30023600000.0</v>
+        <v>6528400000.0</v>
       </c>
       <c r="D35">
-        <v>30027400000.0</v>
+        <v>6328800000.0</v>
       </c>
       <c r="E35">
-        <v>29754200000.0</v>
+        <v>6139300000.0</v>
       </c>
       <c r="F35">
-        <v>2083100000.0</v>
+        <v>6016400000.0</v>
       </c>
       <c r="G35">
-        <v>30077000000.0</v>
+        <v>5951000000.0</v>
       </c>
       <c r="H35">
+        <v>5332200000.0</v>
+      </c>
+      <c r="I35">
         <v>28768700000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>28305400000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>26013700000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>28718200000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2129400000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>4119600000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4238400000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>6681400000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>26620400000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2203000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2202500000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2201900000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2550500000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>38585000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2252900000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>37642600000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2208000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2207500000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2006900000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>38061100000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>37379200000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>36765300000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>2006000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>38203400000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2005000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2004000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1068000000.0</v>
       </c>
       <c r="AI35">
         <v>1068000000.0</v>
       </c>
       <c r="AJ35">
+        <v>1068000000.0</v>
+      </c>
+      <c r="AK35">
         <v>1137000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1067000000.0</v>
       </c>
       <c r="AL35">
         <v>1067000000.0</v>
       </c>
       <c r="AM35">
+        <v>1067000000.0</v>
+      </c>
+      <c r="AN35">
         <v>22158310000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>25114840000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>25464463000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1165000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>25902492000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>25987177000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>25640951000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1171000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>25305972000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>25267466000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>24557201000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1638000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>24544707000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>23583984000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>23929070000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>972000000.0</v>
       </c>
       <c r="BC35">
         <v>972000000.0</v>
       </c>
       <c r="BD35">
         <v>972000000.0</v>
       </c>
       <c r="BE35">
         <v>972000000.0</v>
       </c>
       <c r="BF35">
+        <v>972000000.0</v>
+      </c>
+      <c r="BG35">
         <v>22025618000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>972000000.0</v>
       </c>
       <c r="BH35">
         <v>972000000.0</v>
       </c>
       <c r="BI35">
         <v>972000000.0</v>
       </c>
       <c r="BJ35">
+        <v>972000000.0</v>
+      </c>
+      <c r="BK35">
         <v>977000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>21446334000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>980000000.0</v>
       </c>
       <c r="BM35">
         <v>980000000.0</v>
       </c>
       <c r="BN35">
+        <v>980000000.0</v>
+      </c>
+      <c r="BO35">
         <v>20791181000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>980000000.0</v>
       </c>
       <c r="BP35">
         <v>980000000.0</v>
       </c>
       <c r="BQ35">
+        <v>980000000.0</v>
+      </c>
+      <c r="BR35">
         <v>18736734000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>19096300000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>983000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>20455156000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>20818683000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>993000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>21356743000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>20706653000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>20324505000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>994000000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>20133643000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>19804036000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>19934952000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>996000000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>20589205000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>19480046000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>19453235000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>996000000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>18774515000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>18656299000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>20063904000000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>1750000000.0</v>
       </c>
-      <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
+      <c r="CR35"/>
     </row>
-    <row r="36" spans="1:95">
+    <row r="36" spans="1:96">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
-        <v>-17531700000.0</v>
+        <v>17915100000.0</v>
       </c>
       <c r="C36">
-        <v>14141700000.0</v>
+        <v>1599800000.0</v>
       </c>
       <c r="D36">
-        <v>-8602000000.0</v>
+        <v>1055100000.0</v>
       </c>
       <c r="E36">
-        <v>-12098100000.0</v>
+        <v>1020900000.0</v>
       </c>
       <c r="F36">
-        <v>-11593100000.0</v>
+        <v>1005800000.0</v>
       </c>
       <c r="G36">
-        <v>-12065500000.0</v>
+        <v>991700000.0</v>
       </c>
       <c r="H36">
+        <v>1004200000.0</v>
+      </c>
+      <c r="I36">
         <v>-11615700000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-11574800000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-11338800000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-11061600000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-3581600000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-6592300000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-6344400000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-6399800000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>19507000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>695100000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>719200000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>638400000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>654400000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-11730200000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-18235400000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-18444700000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>20946100000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>18933900000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-20455100000.0</v>
       </c>
-      <c r="AA36">
-[...1 lines deleted...]
-      </c>
       <c r="AB36">
-        <v>19614400000.0</v>
+        <v>-20730800000.0</v>
       </c>
       <c r="AC36">
-        <v>19060500000.0</v>
+        <v>-20941200000.0</v>
       </c>
       <c r="AD36">
-        <v>18625200000.0</v>
+        <v>-20830200000.0</v>
       </c>
       <c r="AE36">
-        <v>20401800000.0</v>
+        <v>-20189000000.0</v>
       </c>
       <c r="AF36">
+        <v>-20948800000.0</v>
+      </c>
+      <c r="AG36">
         <v>19390300000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>16675600000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>17252600000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>18395500000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>16164200000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>15866300000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>15978818000.0</v>
       </c>
-      <c r="AM36">
-[...1 lines deleted...]
-      </c>
       <c r="AN36">
-        <v>15659242000.0</v>
+        <v>-12241221000.0</v>
       </c>
       <c r="AO36">
-        <v>15785789000.0</v>
+        <v>-12126067000.0</v>
       </c>
       <c r="AP36">
+        <v>-11358311000.0</v>
+      </c>
+      <c r="AQ36">
         <v>11909571000.0</v>
       </c>
-      <c r="AQ36">
-[...1 lines deleted...]
-      </c>
       <c r="AR36">
-        <v>14871469000.0</v>
+        <v>-13057447000.0</v>
       </c>
       <c r="AS36">
-        <v>14413885000.0</v>
+        <v>-13217908000.0</v>
       </c>
       <c r="AT36">
+        <v>-13654890000.0</v>
+      </c>
+      <c r="AU36">
         <v>12000137000.0</v>
       </c>
-      <c r="AU36">
-[...1 lines deleted...]
-      </c>
       <c r="AV36">
-        <v>351438000.0</v>
+        <v>-14118761000.0</v>
       </c>
       <c r="AW36">
-        <v>-126288000.0</v>
+        <v>-14150661000.0</v>
       </c>
       <c r="AX36">
+        <v>-14062531000.0</v>
+      </c>
+      <c r="AY36">
         <v>9775458000.0</v>
       </c>
-      <c r="AY36">
-[...1 lines deleted...]
-      </c>
       <c r="AZ36">
-        <v>-913512000.0</v>
+        <v>-14160702000.0</v>
       </c>
       <c r="BA36">
-        <v>-1096475000.0</v>
+        <v>-13869801000.0</v>
       </c>
       <c r="BB36">
+        <v>-14104494000.0</v>
+      </c>
+      <c r="BC36">
         <v>9286214000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-1637178000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-1225760000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-1094673000.0</v>
       </c>
-      <c r="BF36">
-[...1 lines deleted...]
-      </c>
       <c r="BG36">
+        <v>-13253209000.0</v>
+      </c>
+      <c r="BH36">
         <v>-1171850000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-646903000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-899051000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-2521977000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>10422943000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>-3208208000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-1234521000.0</v>
       </c>
-      <c r="BN36">
-[...1 lines deleted...]
-      </c>
       <c r="BO36">
+        <v>-12229678000.0</v>
+      </c>
+      <c r="BP36">
         <v>-12692309000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-13126720000.0</v>
       </c>
-      <c r="BQ36">
-[...1 lines deleted...]
-      </c>
       <c r="BR36">
-        <v>-11363390000.0</v>
+        <v>-10937561000.0</v>
       </c>
       <c r="BS36">
+        <v>-11050061000.0</v>
+      </c>
+      <c r="BT36">
         <v>-12828773000.0</v>
       </c>
-      <c r="BT36">
-[...1 lines deleted...]
-      </c>
       <c r="BU36">
-        <v>-11125475000.0</v>
+        <v>-11978387000.0</v>
       </c>
       <c r="BV36">
+        <v>-12174679000.0</v>
+      </c>
+      <c r="BW36">
         <v>-12253149000.0</v>
       </c>
-      <c r="BW36">
-[...1 lines deleted...]
-      </c>
       <c r="BX36">
-        <v>-10262457000.0</v>
+        <v>-11996455000.0</v>
       </c>
       <c r="BY36">
-        <v>-10624667000.0</v>
+        <v>-11329723000.0</v>
       </c>
       <c r="BZ36">
+        <v>-11629602000.0</v>
+      </c>
+      <c r="CA36">
         <v>-9918421000.0</v>
       </c>
-      <c r="CA36">
-[...1 lines deleted...]
-      </c>
       <c r="CB36">
-        <v>-9656195000.0</v>
+        <v>-11340740000.0</v>
       </c>
       <c r="CC36">
-        <v>-9653609000.0</v>
+        <v>-11458134000.0</v>
       </c>
       <c r="CD36">
+        <v>-11484639000.0</v>
+      </c>
+      <c r="CE36">
         <v>-9715922000.0</v>
       </c>
-      <c r="CE36">
-[...1 lines deleted...]
-      </c>
       <c r="CF36">
-        <v>-10897864000.0</v>
+        <v>-11813935000.0</v>
       </c>
       <c r="CG36">
-        <v>-9777090000.0</v>
+        <v>-11902009000.0</v>
       </c>
       <c r="CH36">
+        <v>-11791097000.0</v>
+      </c>
+      <c r="CI36">
         <v>-1229958893000.0</v>
       </c>
-      <c r="CI36">
-[...1 lines deleted...]
-      </c>
       <c r="CJ36">
-        <v>-9573667000.0</v>
+        <v>-10922134000.0</v>
       </c>
       <c r="CK36">
-        <v>-1034596269000.0</v>
+        <v>-10549260000.0</v>
       </c>
       <c r="CL36">
-        <v>-9253463000.0</v>
-[...1 lines deleted...]
-      <c r="CM36"/>
+        <v>-10933178000.0</v>
+      </c>
+      <c r="CM36">
+        <v>-10573441000.0</v>
+      </c>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
+      <c r="CR36"/>
     </row>
-    <row r="37" spans="1:95">
+    <row r="37" spans="1:96">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
-      <c r="U37">
-[...1 lines deleted...]
-      </c>
+      <c r="U37"/>
       <c r="V37">
         <v>3400000.0</v>
       </c>
       <c r="W37">
+        <v>3400000.0</v>
+      </c>
+      <c r="X37">
         <v>3600000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>16700000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>16200000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>29300000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>31800000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>30100000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>31100000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>21900000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>20300000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>20400000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>11200000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>10900000.0</v>
       </c>
-      <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
-      <c r="AL37">
-[...1 lines deleted...]
-      </c>
+      <c r="AL37"/>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
@@ -12785,1464 +12884,1476 @@
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
       <c r="BN37">
         <v>0.0</v>
       </c>
       <c r="BO37">
         <v>0.0</v>
       </c>
       <c r="BP37">
         <v>0.0</v>
       </c>
-      <c r="BQ37"/>
+      <c r="BQ37">
+        <v>0.0</v>
+      </c>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
+      <c r="CR37"/>
     </row>
-    <row r="38" spans="1:95">
+    <row r="38" spans="1:96">
       <c r="A38" t="s">
         <v>63</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>21747200000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>19851000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>20063900000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>34988400000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>35020600000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>35332300000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>33773000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>33225400000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>33635200000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>33208800000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>21108100000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>18609000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>19010000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>19593100000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>20380500000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>4665500000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>46255900000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>46360800000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>57601400000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>44410600000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>26504900000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>43582600000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>11192100000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>14135300000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>44291200000.0</v>
       </c>
-      <c r="AA38">
-[...1 lines deleted...]
-      </c>
       <c r="AB38">
-        <v>10484200000.0</v>
+        <v>43751500000.0</v>
       </c>
       <c r="AC38">
-        <v>10139800000.0</v>
+        <v>43139500000.0</v>
       </c>
       <c r="AD38">
-        <v>9614100000.0</v>
+        <v>42237000000.0</v>
       </c>
       <c r="AE38">
-        <v>9516200000.0</v>
+        <v>41089300000.0</v>
       </c>
       <c r="AF38">
+        <v>43443100000.0</v>
+      </c>
+      <c r="AG38">
         <v>9786200000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>7946100000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>8426400000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>8447200000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>8243600000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>8247700000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>8354176000.0</v>
       </c>
-      <c r="AM38">
-[...1 lines deleted...]
-      </c>
       <c r="AN38">
-        <v>8525900000.0</v>
+        <v>30283836000.0</v>
       </c>
       <c r="AO38">
-        <v>7708220000.0</v>
+        <v>29804213000.0</v>
       </c>
       <c r="AP38">
+        <v>30287195000.0</v>
+      </c>
+      <c r="AQ38">
         <v>11896618000.0</v>
       </c>
-      <c r="AQ38">
-[...1 lines deleted...]
-      </c>
       <c r="AR38">
-        <v>9319655000.0</v>
+        <v>30586091000.0</v>
       </c>
       <c r="AS38">
-        <v>9813327000.0</v>
+        <v>30842082000.0</v>
       </c>
       <c r="AT38">
+        <v>30800356000.0</v>
+      </c>
+      <c r="AU38">
         <v>12824690000.0</v>
       </c>
-      <c r="AU38">
-[...1 lines deleted...]
-      </c>
       <c r="AV38">
-        <v>13516245000.0</v>
+        <v>30673129000.0</v>
       </c>
       <c r="AW38">
-        <v>13642051000.0</v>
+        <v>30617173000.0</v>
       </c>
       <c r="AX38">
+        <v>29668385000.0</v>
+      </c>
+      <c r="AY38">
         <v>13309033000.0</v>
       </c>
-      <c r="AY38">
-[...1 lines deleted...]
-      </c>
       <c r="AZ38">
-        <v>13913770000.0</v>
+        <v>29348585000.0</v>
       </c>
       <c r="BA38">
-        <v>14154539000.0</v>
+        <v>28728795000.0</v>
       </c>
       <c r="BB38">
+        <v>29481540000.0</v>
+      </c>
+      <c r="BC38">
         <v>14295323000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>14166218000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>13623672000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>13624986000.0</v>
       </c>
-      <c r="BF38">
-[...1 lines deleted...]
-      </c>
       <c r="BG38">
+        <v>27019862000.0</v>
+      </c>
+      <c r="BH38">
         <v>13481486000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>13129443000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>13496883000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>13109620000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>13509972000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>13326879000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>13264026000.0</v>
       </c>
-      <c r="BN38">
-[...1 lines deleted...]
-      </c>
       <c r="BO38">
+        <v>25860667000.0</v>
+      </c>
+      <c r="BP38">
         <v>22630361000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>22145974000.0</v>
       </c>
-      <c r="BQ38">
-[...1 lines deleted...]
-      </c>
       <c r="BR38">
-        <v>21680201000.0</v>
+        <v>23820644000.0</v>
       </c>
       <c r="BS38">
+        <v>24514586000.0</v>
+      </c>
+      <c r="BT38">
         <v>22679314000.0</v>
       </c>
-      <c r="BT38">
-[...1 lines deleted...]
-      </c>
       <c r="BU38">
-        <v>23703299000.0</v>
+        <v>26212032000.0</v>
       </c>
       <c r="BV38">
+        <v>26446415000.0</v>
+      </c>
+      <c r="BW38">
         <v>24256538000.0</v>
       </c>
-      <c r="BW38">
-[...1 lines deleted...]
-      </c>
       <c r="BX38">
-        <v>23131397000.0</v>
+        <v>26568380000.0</v>
       </c>
       <c r="BY38">
-        <v>23131896000.0</v>
+        <v>25772955000.0</v>
       </c>
       <c r="BZ38">
+        <v>25461049000.0</v>
+      </c>
+      <c r="CA38">
         <v>23111756000.0</v>
       </c>
-      <c r="CA38">
-[...1 lines deleted...]
-      </c>
       <c r="CB38">
-        <v>22788991000.0</v>
+        <v>25023450000.0</v>
       </c>
       <c r="CC38">
-        <v>22442702000.0</v>
+        <v>24532416000.0</v>
       </c>
       <c r="CD38">
+        <v>24680684000.0</v>
+      </c>
+      <c r="CE38">
         <v>22982511000.0</v>
       </c>
-      <c r="CE38">
-[...1 lines deleted...]
-      </c>
       <c r="CF38">
-        <v>22433857000.0</v>
+        <v>25412444000.0</v>
       </c>
       <c r="CG38">
-        <v>22287651000.0</v>
+        <v>24456763000.0</v>
       </c>
       <c r="CH38">
+        <v>24321974000.0</v>
+      </c>
+      <c r="CI38">
         <v>16912758000.0</v>
       </c>
-      <c r="CI38">
-[...1 lines deleted...]
-      </c>
       <c r="CJ38">
-        <v>21152252000.0</v>
+        <v>23638294000.0</v>
       </c>
       <c r="CK38">
-        <v>16432064000.0</v>
+        <v>23349181000.0</v>
       </c>
       <c r="CL38">
-        <v>15882106000.0</v>
+        <v>23704277000.0</v>
       </c>
       <c r="CM38">
+        <v>24093444000.0</v>
+      </c>
+      <c r="CN38">
         <v>15755312000.0</v>
       </c>
-      <c r="CN38"/>
       <c r="CO38"/>
-      <c r="CP38">
+      <c r="CP38"/>
+      <c r="CQ38">
         <v>14370501000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>16851131000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:95">
+    <row r="39" spans="1:96">
       <c r="A39" t="s">
         <v>64</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>-505100000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>-18977000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-7328600000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-13328400000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-13820700000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-13674500000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>-12532900000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>-17280600000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-12648400000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-17340200000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4307200000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>4288300000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-4599500000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>4252200000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-8685700000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>7208100000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3941800000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2155300000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>16518200000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>-16824800000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>9839900000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>-26920400000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>-22430200000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>-23431800000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>-25878200000.0</v>
       </c>
-      <c r="AA39">
-[...1 lines deleted...]
-      </c>
       <c r="AB39">
-        <v>-21750000000.0</v>
+        <v>-25714000000.0</v>
       </c>
       <c r="AC39">
-        <v>-21251500000.0</v>
+        <v>-24985000000.0</v>
       </c>
       <c r="AD39">
-        <v>-20833100000.0</v>
+        <v>-24220500000.0</v>
       </c>
       <c r="AE39">
-        <v>-23021500000.0</v>
+        <v>-23693800000.0</v>
       </c>
       <c r="AF39">
+        <v>-25928500000.0</v>
+      </c>
+      <c r="AG39">
         <v>-22675100000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>-18678700000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>-19864300000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>-20695900000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>-18769500000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>-18600000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>-18903554000.0</v>
       </c>
-      <c r="AM39">
-[...1 lines deleted...]
-      </c>
       <c r="AN39">
-        <v>-18969823000.0</v>
+        <v>-21805497000.0</v>
       </c>
       <c r="AO39">
-        <v>-18179261000.0</v>
+        <v>-21420796000.0</v>
       </c>
       <c r="AP39">
+        <v>-21571603000.0</v>
+      </c>
+      <c r="AQ39">
         <v>-18218857000.0</v>
       </c>
-      <c r="AQ39">
-[...1 lines deleted...]
-      </c>
       <c r="AR39">
-        <v>-18565492000.0</v>
+        <v>-21189453000.0</v>
       </c>
       <c r="AS39">
-        <v>-18840120000.0</v>
+        <v>-21289212000.0</v>
       </c>
       <c r="AT39">
+        <v>-21479269000.0</v>
+      </c>
+      <c r="AU39">
         <v>-18878137000.0</v>
       </c>
-      <c r="AU39">
-[...1 lines deleted...]
-      </c>
       <c r="AV39">
-        <v>-18223570000.0</v>
+        <v>-20990478000.0</v>
       </c>
       <c r="AW39">
-        <v>-17986543000.0</v>
+        <v>-20917305000.0</v>
       </c>
       <c r="AX39">
+        <v>-20221725000.0</v>
+      </c>
+      <c r="AY39">
         <v>-17514467000.0</v>
       </c>
-      <c r="AY39">
-[...1 lines deleted...]
-      </c>
       <c r="AZ39">
-        <v>-17877402000.0</v>
+        <v>-20374710000.0</v>
       </c>
       <c r="BA39">
-        <v>-18259237000.0</v>
+        <v>-20032749000.0</v>
       </c>
       <c r="BB39">
+        <v>-20754762000.0</v>
+      </c>
+      <c r="BC39">
         <v>-18647040000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>-300623000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>-514913000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>-383716000.0</v>
       </c>
-      <c r="BF39">
-[...1 lines deleted...]
-      </c>
       <c r="BG39">
+        <v>-18860881000.0</v>
+      </c>
+      <c r="BH39">
         <v>-539066000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>-447013000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>-435612000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>-358702000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>545474000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>-416815000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>-436398000.0</v>
       </c>
-      <c r="BN39">
-[...1 lines deleted...]
-      </c>
       <c r="BO39">
+        <v>-2279954000.0</v>
+      </c>
+      <c r="BP39">
         <v>-445684000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>-521651000.0</v>
       </c>
-      <c r="BQ39">
-[...1 lines deleted...]
-      </c>
       <c r="BR39">
-        <v>-747558000.0</v>
+        <v>-1768145000.0</v>
       </c>
       <c r="BS39">
+        <v>-2301423000.0</v>
+      </c>
+      <c r="BT39">
         <v>-644320000.0</v>
       </c>
-      <c r="BT39">
-[...1 lines deleted...]
-      </c>
       <c r="BU39">
-        <v>-652305000.0</v>
+        <v>-2015533000.0</v>
       </c>
       <c r="BV39">
+        <v>-2294049000.0</v>
+      </c>
+      <c r="BW39">
         <v>-436890000.0</v>
       </c>
-      <c r="BW39">
-[...1 lines deleted...]
-      </c>
       <c r="BX39">
-        <v>-263945000.0</v>
+        <v>-1719310000.0</v>
       </c>
       <c r="BY39">
-        <v>-430770000.0</v>
+        <v>-1834560000.0</v>
       </c>
       <c r="BZ39">
+        <v>-1690725000.0</v>
+      </c>
+      <c r="CA39">
         <v>-4841097000.0</v>
       </c>
-      <c r="CA39">
-[...1 lines deleted...]
-      </c>
       <c r="CB39">
-        <v>-1318035000.0</v>
+        <v>-1454631000.0</v>
       </c>
       <c r="CC39">
-        <v>-817943000.0</v>
+        <v>-1981536000.0</v>
       </c>
       <c r="CD39">
+        <v>-1982794000.0</v>
+      </c>
+      <c r="CE39">
         <v>-981101000.0</v>
       </c>
-      <c r="CE39">
-[...1 lines deleted...]
-      </c>
       <c r="CF39">
-        <v>-811446000.0</v>
+        <v>-2059560000.0</v>
       </c>
       <c r="CG39">
-        <v>-978881000.0</v>
+        <v>-1740209000.0</v>
       </c>
       <c r="CH39">
+        <v>-1913896000.0</v>
+      </c>
+      <c r="CI39">
         <v>1240996368000.0</v>
       </c>
-      <c r="CI39">
-[...1 lines deleted...]
-      </c>
       <c r="CJ39">
-        <v>-4597570000.0</v>
+        <v>-5663826000.0</v>
       </c>
       <c r="CK39">
-        <v>1040923985000.0</v>
+        <v>-5688512000.0</v>
       </c>
       <c r="CL39">
-        <v>16429941000.0</v>
-[...1 lines deleted...]
-      <c r="CM39"/>
+        <v>-5804015000.0</v>
+      </c>
+      <c r="CM39">
+        <v>-6186093000.0</v>
+      </c>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
+      <c r="CR39"/>
     </row>
-    <row r="40" spans="1:95">
+    <row r="40" spans="1:96">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>21768100000.0</v>
+        <v>6182900000.0</v>
       </c>
       <c r="C40">
-        <v>-2510900000.0</v>
+        <v>907000000.0</v>
       </c>
       <c r="D40">
-        <v>-2525500000.0</v>
+        <v>873600000.0</v>
       </c>
       <c r="E40">
-        <v>-2744500000.0</v>
+        <v>865400000.0</v>
       </c>
       <c r="F40">
-        <v>-3407400000.0</v>
+        <v>860800000.0</v>
       </c>
       <c r="G40">
-        <v>-3560800000.0</v>
+        <v>837300000.0</v>
       </c>
       <c r="H40">
+        <v>784000000.0</v>
+      </c>
+      <c r="I40">
         <v>-2584200000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-2405400000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-2419300000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-2430800000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-4014300000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-50000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-4238400000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2647900000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-2012400000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1180600000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1231700000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-7209800000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-7091400000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-2000200000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-12137900000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-3193600000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>29932500000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>29783200000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-3046200000.0</v>
       </c>
-      <c r="AA40">
-[...1 lines deleted...]
-      </c>
       <c r="AB40">
-        <v>895600000.0</v>
+        <v>-2705100000.0</v>
       </c>
       <c r="AC40">
-        <v>672800000.0</v>
+        <v>-2596200000.0</v>
       </c>
       <c r="AD40">
-        <v>233100000.0</v>
+        <v>-2733500000.0</v>
       </c>
       <c r="AE40">
-        <v>633800000.0</v>
+        <v>-3144600000.0</v>
       </c>
       <c r="AF40">
+        <v>-3750500000.0</v>
+      </c>
+      <c r="AG40">
         <v>31454000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>23433300000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>23767500000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>19490900000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>22038200000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>21785700000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>21965074000.0</v>
       </c>
-      <c r="AM40">
-[...1 lines deleted...]
-      </c>
       <c r="AN40">
-        <v>20540098000.0</v>
+        <v>-3570771000.0</v>
       </c>
       <c r="AO40">
-        <v>20598139000.0</v>
+        <v>-3490902000.0</v>
       </c>
       <c r="AP40">
+        <v>-3709861000.0</v>
+      </c>
+      <c r="AQ40">
         <v>21643965000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-4201695000.0</v>
       </c>
-      <c r="AR40">
-[...1 lines deleted...]
-      </c>
       <c r="AS40">
-        <v>20580966000.0</v>
+        <v>-4136904000.0</v>
       </c>
       <c r="AT40">
+        <v>-3920034000.0</v>
+      </c>
+      <c r="AU40">
         <v>21718927000.0</v>
       </c>
-      <c r="AU40">
-[...1 lines deleted...]
-      </c>
       <c r="AV40">
+        <v>-3713065000.0</v>
+      </c>
+      <c r="AW40">
         <v>-3685613000.0</v>
       </c>
-      <c r="AW40">
-[...1 lines deleted...]
-      </c>
       <c r="AX40">
+        <v>-3543317000.0</v>
+      </c>
+      <c r="AY40">
         <v>17651342000.0</v>
       </c>
-      <c r="AY40">
-[...1 lines deleted...]
-      </c>
       <c r="AZ40">
+        <v>-3562044000.0</v>
+      </c>
+      <c r="BA40">
         <v>-3564080000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-3736144000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>16870831000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>20125479000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>19595516000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>19618128000.0</v>
       </c>
-      <c r="BF40">
-[...1 lines deleted...]
-      </c>
       <c r="BG40">
+        <v>-3731727000.0</v>
+      </c>
+      <c r="BH40">
         <v>19118159000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>19287596000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>19308805000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>18984609000.0</v>
       </c>
-      <c r="BK40">
-[...1 lines deleted...]
-      </c>
       <c r="BL40">
+        <v>-2084126000.0</v>
+      </c>
+      <c r="BM40">
         <v>18289783000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>18564142000.0</v>
       </c>
-      <c r="BN40">
-[...1 lines deleted...]
-      </c>
       <c r="BO40">
+        <v>-1679305000.0</v>
+      </c>
+      <c r="BP40">
         <v>18194769000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>17965077000.0</v>
       </c>
-      <c r="BQ40">
-[...1 lines deleted...]
-      </c>
       <c r="BR40">
-        <v>18113219000.0</v>
+        <v>-1478084000.0</v>
       </c>
       <c r="BS40">
+        <v>-1708781000.0</v>
+      </c>
+      <c r="BT40">
         <v>19107434000.0</v>
       </c>
-      <c r="BT40">
-[...1 lines deleted...]
-      </c>
       <c r="BU40">
+        <v>-1509396000.0</v>
+      </c>
+      <c r="BV40">
         <v>-1504077000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>20335176000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>-1316415000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>-1303531000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>-1289271000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>19019865000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>-1130366000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-1158026000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>-1128732000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>19318804000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>-1159188000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>-1160515000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>-1319161000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>18516648000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>-1383317000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>-1372225000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>-1487077000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>-1364581000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>348854000.0</v>
       </c>
-      <c r="CN40"/>
       <c r="CO40"/>
-      <c r="CP40">
+      <c r="CP40"/>
+      <c r="CQ40">
         <v>348188000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>366174000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:95">
+    <row r="41" spans="1:96">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>724900000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>736400000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>2598800000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>620000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>3429100000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1944100000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>612600000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2021000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>3243000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2952400000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>15311000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>14909800000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>11999200000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>11790000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>11415200000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>11859200000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>11497500000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>11515900000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>11450300000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>11053900000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>13916900000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>13457800000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>13165400000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>20154400000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>19491000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>19099000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>18838600000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>18775546000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>18650437000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>18306058000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>18417126000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>17875262000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>17905105000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>18124527000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>17888557000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>18191548000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>17732924000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>17685100000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>17470416000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>17522286000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>17205752000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>16802969000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>16759951000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>16709385000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>16418837000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>16099115000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>16151499000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>15757553000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>15491008000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>15710130000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>15804796000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>15526685000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>15242080000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>14876066000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>15146332000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>14933266000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>14800512000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>14625084000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>14402027000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>14764612000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>15661048000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>16161082000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>16090913000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>16552062000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>16542391000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>15911368000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>15470516000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>15160628000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>15168005000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>14972539000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>15003174000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>14965355000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>14658584000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>14437993000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>14327699000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>14481507000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>13631544000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>13700340000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>13765092000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>13767305000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>13461518000.0</v>
       </c>
-      <c r="CN41"/>
       <c r="CO41"/>
-      <c r="CP41">
+      <c r="CP41"/>
+      <c r="CQ41">
         <v>12902686000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>14116033000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:95">
+    <row r="42" spans="1:96">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
+        <v>1548600000.0</v>
+      </c>
+      <c r="C42">
         <v>1589000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1578700000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1561700000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1551100000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1564000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1560500000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1546800000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1536400000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1545700000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1550300000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-922700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-600000.0</v>
       </c>
       <c r="N42">
         <v>-600000.0</v>
       </c>
       <c r="O42">
         <v>-600000.0</v>
       </c>
       <c r="P42">
+        <v>-600000.0</v>
+      </c>
+      <c r="Q42">
         <v>1507100000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-700000.0</v>
       </c>
       <c r="S42">
         <v>-700000.0</v>
       </c>
       <c r="T42">
         <v>-700000.0</v>
       </c>
       <c r="U42">
+        <v>-700000.0</v>
+      </c>
+      <c r="V42">
         <v>1681500000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-3500000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-852300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4500000.0</v>
       </c>
       <c r="Y42">
         <v>-4500000.0</v>
       </c>
       <c r="Z42">
+        <v>-4500000.0</v>
+      </c>
+      <c r="AA42">
         <v>-729600000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-634000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-583900000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-547000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-496800000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-464500000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-4500000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-4400000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-1662200000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-1534300000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-1514500000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-1401800000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-1294684000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-1120366000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-902060000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-706639000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-452753000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-388128000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-373625000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-262775000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-185237000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-97318000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-73651000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-23619000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-10708000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>69721000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>158443000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>325011000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-1474000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>376412000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>471799000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>632108000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>1438688000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>891851000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>955300000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>1059271000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>1229535000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>1376925000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>1409506000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>1623995000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>1731411000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>-3068320000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>-2941291000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>1736742000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>1728637000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>1710607000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>1771515000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>1772368000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>1764447000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>1761664000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>1871767000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>1993216000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>2066932000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>2163878000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>2311674000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>2414769000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>2471724000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>2521010000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>2651622000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>2703417000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>2726240000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>2753697000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>2788734000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>-755310966000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>2063763000.0</v>
       </c>
-      <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
+      <c r="CR42"/>
     </row>
-    <row r="43" spans="1:95">
+    <row r="43" spans="1:96">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14296,118 +14407,117 @@
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
+      <c r="CR43"/>
     </row>
-    <row r="44" spans="1:95">
+    <row r="44" spans="1:96">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
-      <c r="V44">
-[...1 lines deleted...]
-      </c>
+      <c r="V44"/>
       <c r="W44">
         <v>2900000.0</v>
       </c>
       <c r="X44">
         <v>2900000.0</v>
       </c>
       <c r="Y44">
         <v>2900000.0</v>
       </c>
       <c r="Z44">
         <v>2900000.0</v>
       </c>
       <c r="AA44">
         <v>2900000.0</v>
       </c>
       <c r="AB44">
         <v>2900000.0</v>
       </c>
       <c r="AC44">
         <v>2900000.0</v>
       </c>
       <c r="AD44">
         <v>2900000.0</v>
       </c>
       <c r="AE44">
         <v>2900000.0</v>
       </c>
       <c r="AF44">
         <v>2900000.0</v>
       </c>
       <c r="AG44">
         <v>2900000.0</v>
       </c>
-      <c r="AH44"/>
+      <c r="AH44">
+        <v>2900000.0</v>
+      </c>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
-      <c r="AL44">
-[...1 lines deleted...]
-      </c>
+      <c r="AL44"/>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
@@ -14454,2310 +14564,2328 @@
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
       <c r="BN44">
         <v>0.0</v>
       </c>
       <c r="BO44">
         <v>0.0</v>
       </c>
       <c r="BP44">
         <v>0.0</v>
       </c>
-      <c r="BQ44"/>
+      <c r="BQ44">
+        <v>0.0</v>
+      </c>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
-      <c r="CP44">
+      <c r="CP44"/>
+      <c r="CQ44">
         <v>24660000.0</v>
       </c>
-      <c r="CQ44">
+      <c r="CR44">
         <v>25160000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:95">
+    <row r="45" spans="1:96">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>469100000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>190000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>468400000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>450000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>438000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>433000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>418000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>419000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>409000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>392000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>381000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>370000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>355000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>347000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>358000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>355000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>348000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>343572000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>337100000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>327861000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>312324000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>298414000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>286751000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>289416000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>286186000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>277645000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>274419000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>262117000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>255514000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>253630000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>253870000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>250564000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>250481000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>250796000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>246969000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>241722000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>236465000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>242908000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>247497000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>254257000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>259460000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>267169000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>272750000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>272922000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>273270000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>275420000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>274646000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>275735000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>277288000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>278621000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>266281000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>270139000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>272333000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>275779000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>276960000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>279748000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>278653000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>275201000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>271696000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>274670000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>268242000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>267720000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>275149000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>273642000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>278691000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>277088000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>270922000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>272198000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>284294000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>283762000.0</v>
       </c>
-      <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
+      <c r="CR45"/>
     </row>
-    <row r="46" spans="1:95">
+    <row r="46" spans="1:96">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>848900000.0</v>
+      </c>
+      <c r="C46">
         <v>841700000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>831100000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>811500000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>786300000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>768300000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>742200000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>732600000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>706100000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>685800000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>664400000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>642700000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>671200000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>645100000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>617600000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>608800000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>585300000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>561400000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>529000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>495200000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>469100000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>493300000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>468400000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>450100000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>438100000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>433700000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>418800000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>419200000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>409800000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>392500000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>381700000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>370600000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>355200000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>347600000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>358400000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>355500000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>348800000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>343572000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>337100000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>327861000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>312324000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>298414000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>286751000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>289416000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>286186000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>277645000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>274419000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>262117000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>255514000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>253630000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>253870000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>250564000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>250481000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>250796000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>246969000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>241722000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>236465000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>242908000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>247497000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>254257000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>259460000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>267169000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>272750000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>272922000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>273270000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>275420000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>274646000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>275735000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>277288000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>278621000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>266281000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>270139000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>272333000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>275779000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>276960000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>279748000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>278653000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>275201000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>271696000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>274670000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>268242000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>267720000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>275149000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>273642000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>278691000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>277088000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>270922000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>272198000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>284294000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>283762000.0</v>
       </c>
-      <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
+      <c r="CR46"/>
     </row>
-    <row r="47" spans="1:95">
+    <row r="47" spans="1:96">
       <c r="A47" t="s">
         <v>72</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>900900000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>831100000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>811500000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>786300000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>822400000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>742200000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>664400000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>642700000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>671200000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>645100000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>617600000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>608800000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>585300000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>561400000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>529000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>495200000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>469100000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>493300000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>468400000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>450100000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>438100000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>433700000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>418800000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>419200000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>409800000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>392500000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>381700000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>370600000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>355200000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>347600000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>358400000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>355500000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>348800000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>343572000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>337100000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>327861000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>312324000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>298414000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>286751000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>289416000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>286186000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>277645000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>274419000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>262117000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>255514000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>253630000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>253870000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>250564000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>250481000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>250796000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>246969000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>241722000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>236465000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>242908000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>247497000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>254257000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>259460000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>267169000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>272750000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>272922000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>273270000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>275420000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>274646000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>275735000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>277288000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>278621000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>266281000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>270139000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>272333000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>275779000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>276960000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>279748000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>278653000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>275201000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>271696000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>274670000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>268242000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>267720000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>275149000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>273642000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>278691000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>277088000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>270922000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>272198000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>284294000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>283762000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>284906000.0</v>
       </c>
-      <c r="CN47"/>
       <c r="CO47"/>
-      <c r="CP47">
+      <c r="CP47"/>
+      <c r="CQ47">
         <v>250785000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>233473000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:95">
+    <row r="48" spans="1:96">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>4949300000.0</v>
+      </c>
+      <c r="C48">
         <v>4826300000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>4726300000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>4570900000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>4431100000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>4378300000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>4321500000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>4309700000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>4194200000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>4028200000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>3990700000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>5408700000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>5295900000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>5214900000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>5183800000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>3774200000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>5506400000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>5639700000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>5828500000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>5304400000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>3635500000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>5241600000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>6126000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>5398900000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>5281600000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>5966400000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>5882900000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>5980900000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>5879700000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>5759700000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>5777100000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>5450400000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>4438100000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>4036600000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>5414600000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>3987700000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>4010500000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>4003498000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>4176808000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>4280817000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>4339405000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>4405418000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>4437561000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>4479541000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>4579215000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>4625540000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>4682817000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>4585635000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>4512807000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>4406649000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>4325410000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>4215455000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>4102087000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>4354963000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>3992869000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>3883865000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>3734103000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>3742479000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>3596751000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>3537946000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>3389644000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>3264025000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>3465332000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>3340900000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>3194101000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>3054466000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>3060160000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>2933131000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>2714463000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>2650371000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>2484399000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>2612291000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>2438904000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>2269107000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>2162450000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>1989405000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>1837623000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>1676171000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>1435984000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>1297249000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>1158973000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>1006910000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>880338000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>790827000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>674208000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>569605000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>493266000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>428350000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>343099000000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>248721000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>688368000.0</v>
       </c>
-      <c r="CN48"/>
       <c r="CO48"/>
-      <c r="CP48">
+      <c r="CP48"/>
+      <c r="CQ48">
         <v>490204000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>1387550000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:95">
+    <row r="49" spans="1:96">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>3877200000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>3775900000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>3699300000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>3678900000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>3774200000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>3976500000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>4066800000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>4219300000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>3640300000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>3635500000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>3548700000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>6126000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>6194400000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>6061100000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>5966400000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>5882900000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>5980900000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>5879700000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>5759700000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>5777100000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>5846300000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>5815000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>5697300000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>5414600000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>5500700000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>5410800000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>5296678000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>5295671000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>5181375000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>5044544000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>4856674000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>4824192000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>4851670000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>4840497000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>4809287000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>4778645000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>4657797000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>4534940000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>4415875000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>4325410000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>4215455000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>4102087000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>4001096000.0</v>
       </c>
-      <c r="BC49">
-[...1 lines deleted...]
-      </c>
       <c r="BD49">
         <v>0.0</v>
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
+        <v>0.0</v>
+      </c>
+      <c r="BH49">
         <v>3596751000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>3537946000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>3389644000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>3264025000.0</v>
       </c>
-      <c r="BK49">
-[...1 lines deleted...]
-      </c>
       <c r="BL49">
         <v>0.0</v>
       </c>
       <c r="BM49">
         <v>0.0</v>
       </c>
       <c r="BN49">
         <v>0.0</v>
       </c>
       <c r="BO49">
         <v>0.0</v>
       </c>
       <c r="BP49">
         <v>0.0</v>
       </c>
-      <c r="BQ49"/>
+      <c r="BQ49">
+        <v>0.0</v>
+      </c>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
+      <c r="CR49"/>
     </row>
-    <row r="50" spans="1:95">
+    <row r="50" spans="1:96">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
-[...1 lines deleted...]
-      </c>
+      <c r="C50"/>
       <c r="D50">
+        <v>0.0</v>
+      </c>
+      <c r="E50">
         <v>174600000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>174400000.0</v>
       </c>
-      <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-      <c r="J50">
-[...1 lines deleted...]
-      </c>
+      <c r="J50"/>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
-        <v>50000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M50">
         <v>50000000.0</v>
       </c>
       <c r="N50">
+        <v>50000000.0</v>
+      </c>
+      <c r="O50">
         <v>224700000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
-      <c r="X50">
-[...1 lines deleted...]
-      </c>
+      <c r="X50"/>
       <c r="Y50">
         <v>200000000.0</v>
       </c>
-      <c r="Z50"/>
+      <c r="Z50">
+        <v>200000000.0</v>
+      </c>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>2004800000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>2004400000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>349800000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1225600000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1136600000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>1067300000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>1067000000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>1164656000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>1267065000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
+      <c r="CR50"/>
     </row>
-    <row r="51" spans="1:95">
+    <row r="51" spans="1:96">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>2207500000.0</v>
+      </c>
+      <c r="C51">
         <v>2206900000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2206400000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2084400000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2083700000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2083100000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2082500000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2081800000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2081200000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2080400000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2080000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2555600000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2552700000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2354600000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2503800000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2467500000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2558100000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>4404500000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2551902201.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2909800000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2203700000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>7115500000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2008600000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2754800000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2760100000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2006900000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2006300000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2007300000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2006600000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2006000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2005400000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>4356700000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>4182400000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1597800000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>2436200000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>2426600000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>2263300000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>2245741000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1165557000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1165255000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1414704000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>2430455000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1171305000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1171229000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1171153000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>2513305000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1171005000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1170932000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1170859000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>4673987000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1638388000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1646890000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1670523000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>4515699000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>972368000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>972337000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>972308000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>972278000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>1476868000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>1449116000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>1637162000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>1084760000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>972137000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>972110000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>972084000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>972058000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>972032000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>972007000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>971982000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>971957000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>971933000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>971909000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>1493233000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>1513513000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>971831000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>971818000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>971796000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>971774000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>971753000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>971731000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>971711000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>971690000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>971670000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>971650000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>971631000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>1506942000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>971593000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>971614000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>971576000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>1750000000.0</v>
       </c>
-      <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
+      <c r="CR51"/>
     </row>
-    <row r="52" spans="1:95">
+    <row r="52" spans="1:96">
       <c r="A52" t="s">
         <v>77</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>20300000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>298900000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>174600000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>174400000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>17700000.0</v>
       </c>
-      <c r="G52">
-[...2 lines deleted...]
-      <c r="H52"/>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
-[...1 lines deleted...]
-      </c>
+      <c r="K52"/>
       <c r="L52">
-        <v>50000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M52">
         <v>50000000.0</v>
       </c>
       <c r="N52">
+        <v>50000000.0</v>
+      </c>
+      <c r="O52">
         <v>224700000.0</v>
       </c>
-      <c r="O52">
-[...1 lines deleted...]
-      </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
+        <v>0.0</v>
+      </c>
+      <c r="S52">
         <v>2202000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>2201.0</v>
       </c>
-      <c r="T52">
-[...3 lines deleted...]
-      <c r="V52">
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52"/>
+      <c r="W52">
         <v>4504000000.0</v>
       </c>
-      <c r="W52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X52"/>
       <c r="Y52">
         <v>200000000.0</v>
       </c>
       <c r="Z52">
+        <v>200000000.0</v>
+      </c>
+      <c r="AA52">
         <v>102400000.0</v>
       </c>
-      <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
-      <c r="AD52">
+      <c r="AD52"/>
+      <c r="AE52">
         <v>105500000.0</v>
       </c>
-      <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>2004800000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>2004400000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>349800000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1225600000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1136600000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1067300000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1067000000.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>1164656000.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>1267065000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
-      <c r="AX52">
+      <c r="AX52"/>
+      <c r="AY52">
         <v>2959091000.0</v>
       </c>
-      <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
-      <c r="BB52">
+      <c r="BB52"/>
+      <c r="BC52">
         <v>3481887000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>620483000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>424182000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>369547000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>30431000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>436923000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>415128000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>600889000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>41702000.0</v>
       </c>
-      <c r="BK52"/>
-      <c r="BL52">
+      <c r="BL52"/>
+      <c r="BM52">
         <v>405249000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>400732000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>30126000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>656473000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>635794000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>64496000.0</v>
       </c>
-      <c r="BR52"/>
-      <c r="BS52">
+      <c r="BS52"/>
+      <c r="BT52">
         <v>813099000.0</v>
       </c>
-      <c r="BT52"/>
       <c r="BU52"/>
-      <c r="BV52">
+      <c r="BV52"/>
+      <c r="BW52">
         <v>108429000.0</v>
       </c>
-      <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
-      <c r="BZ52">
+      <c r="BZ52"/>
+      <c r="CA52">
         <v>20925000.0</v>
       </c>
-      <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
-      <c r="CD52">
+      <c r="CD52"/>
+      <c r="CE52">
         <v>47514000.0</v>
       </c>
-      <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
-      <c r="CH52">
+      <c r="CH52"/>
+      <c r="CI52">
         <v>4152131000.0</v>
       </c>
-      <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
+      <c r="CR52"/>
     </row>
-    <row r="53" spans="1:95">
+    <row r="53" spans="1:96">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53">
-        <v>8577700000.0</v>
+        <v>329800000.0</v>
       </c>
       <c r="C53">
-        <v>8294700000.0</v>
+        <v>2717900000.0</v>
       </c>
       <c r="D53">
-        <v>8071800000.0</v>
+        <v>2625800000.0</v>
       </c>
       <c r="E53">
+        <v>2548800000.0</v>
+      </c>
+      <c r="F53">
         <v>2454700000.0</v>
       </c>
-      <c r="F53">
-[...1 lines deleted...]
-      </c>
       <c r="G53">
+        <v>7456700000.0</v>
+      </c>
+      <c r="H53">
         <v>2446700000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>2277100000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>7406900000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>2106200000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>6820900000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>6617800000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>6557800000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>6439200000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>6404700000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>6488300000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>7032300000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>7463100000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>7867800000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>6721600000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>6721200000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>13782200000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>13344500000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>12847400000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>11892400000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>12724900000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>12687000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>12586300000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>12178500000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>11630300000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>11721400000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>11641100000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>9365200000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>9946700000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>9999000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>9778300000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>9720500000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>9799885000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>10316189000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>10242480000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>9489438000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>10724278000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>11061894000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>11188550000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>11634836000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>11608420000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>12089304000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>12173082000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>12162178000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>11762333000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>12420262000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>12194955000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>12383582000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>12472563000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>251495000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>504924000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>383716000.0</v>
       </c>
-      <c r="BF53">
-[...1 lines deleted...]
-      </c>
       <c r="BG53">
+        <v>11633982000.0</v>
+      </c>
+      <c r="BH53">
         <v>508375000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>447013000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>435612000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>358702000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>15140572000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>416815000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>436398000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>453469000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>445684000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>521651000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>664272000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>703402000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>620434000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>472215000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>652305000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>410878000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>319475000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>263945000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>430770000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>314114000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>271155000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>781164000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>817943000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>977233000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>936548000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>811446000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>978881000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>300093000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>225851000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>314776000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>404969000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>275878000.0</v>
       </c>
-      <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
-      <c r="CP53">
+      <c r="CP53"/>
+      <c r="CQ53">
         <v>957994000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>626727000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:95">
+    <row r="54" spans="1:96">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
-      <c r="AL54">
-[...1 lines deleted...]
-      </c>
+      <c r="AL54"/>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
@@ -16804,1237 +16932,1254 @@
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
       <c r="BN54">
         <v>0.0</v>
       </c>
       <c r="BO54">
         <v>0.0</v>
       </c>
       <c r="BP54">
         <v>0.0</v>
       </c>
-      <c r="BQ54"/>
+      <c r="BQ54">
+        <v>0.0</v>
+      </c>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
+      <c r="CR54"/>
     </row>
-    <row r="55" spans="1:95">
+    <row r="55" spans="1:96">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>35768500000.0</v>
+      </c>
+      <c r="C55">
         <v>36289600000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>35782100000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>35525900000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>34988400000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>35020600000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>35332300000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>33773000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>33225400000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>33635200000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>33208800000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>33104700000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>32915200000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>33123800000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>33245700000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>31728700000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>33022600000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>33911500000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>33624800000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>45994800000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>44410600000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>44649900000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>43582600000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>44233200000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>43423300000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>44291200000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>43751500000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>43139500000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>42237000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>41089300000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>43443100000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>42361300000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>32427900000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>31843000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>32405200000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>30058900000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>29567700000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>29709128000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>30283836000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>29804213000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>30287195000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>30075948000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>30586091000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>30842082000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>30800356000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>31562466000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>30673129000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>30617173000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>29668385000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>29714689000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>29348585000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>28728795000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>29481540000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>28946607000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>28169623000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>27243589000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>27254868000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>27115445000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>26774000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>26779755000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>26697375000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>26397018000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>26845334000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>26115330000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>26238814000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>25841796000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>25665578000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>24822474000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>23820644000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>24514586000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>25354315000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>26212032000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>26446415000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>26750316000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>26568380000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>25772955000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>25461049000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>25165148000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>25023450000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>24532416000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>24680684000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>25365453000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>25412444000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>24456763000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>24321974000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>24503896000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>23638294000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>23349181000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>23704277000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>23728319000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>22873297000.0</v>
       </c>
-      <c r="CN55"/>
       <c r="CO55"/>
-      <c r="CP55">
+      <c r="CP55"/>
+      <c r="CQ55">
         <v>22218009000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>24449877000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:95">
+    <row r="56" spans="1:96">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
-        <v>11896100000.0</v>
+        <v>3946800000.0</v>
       </c>
       <c r="C56">
-        <v>11492000000.0</v>
+        <v>13148100000.0</v>
       </c>
       <c r="D56">
-        <v>11489800000.0</v>
+        <v>13428800000.0</v>
       </c>
       <c r="E56">
-        <v>13328400000.0</v>
+        <v>13419200000.0</v>
       </c>
       <c r="F56">
-        <v>10352200000.0</v>
+        <v>13467500000.0</v>
       </c>
       <c r="G56">
-        <v>11192100000.0</v>
+        <v>19028400000.0</v>
       </c>
       <c r="H56">
+        <v>13794800000.0</v>
+      </c>
+      <c r="I56">
         <v>4087200000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3746200000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>12648400000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>10366000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>9390300000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>10415600000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>10226800000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>9856600000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1182000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>16619000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>21567100000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>20888800000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>34388200000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>3575000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>17955000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>38866800000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3612000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1636000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>3559000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>3516000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>3235000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2969000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>2897000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>2907000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>2765000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>3590000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>2233000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2278000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>2184000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>2118000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2249940000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>2429361000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>2450973000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>3392342000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2549022000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2818269000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2723720000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>2639149000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>2764286000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>2751466000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>2693735000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>2235182000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>2797355000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>2269863000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>2155347000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>2495525000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1739431000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1833182000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1792812000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1737015000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1815835000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1673800000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1747621000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>1516522000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1693443000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1713474000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>1527380000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1446361000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1826485000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1751482000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1391371000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>1103873000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1553865000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1568230000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>1484954000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1641744000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>1385343000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>1399835000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>1570615000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>1259955000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>987672000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>1181524000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>663501000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>1164851000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>1310358000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>1123012000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>928763000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>935015000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>1242539000000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>1174933000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>1090942000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>1046728000000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>22616034000.0</v>
       </c>
-      <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
       <c r="CQ56"/>
+      <c r="CR56"/>
     </row>
-    <row r="57" spans="1:95">
+    <row r="57" spans="1:96">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>27691600000.0</v>
+      </c>
+      <c r="C57">
         <v>23889600000.0</v>
       </c>
-      <c r="C57"/>
-      <c r="D57"/>
+      <c r="D57">
+        <v>23694800000.0</v>
+      </c>
       <c r="E57">
-        <v>3019600000.0</v>
+        <v>23888100000.0</v>
       </c>
       <c r="F57">
-        <v>3967000000.0</v>
+        <v>23737800000.0</v>
       </c>
       <c r="G57">
-        <v>4087000000.0</v>
+        <v>23962900000.0</v>
       </c>
       <c r="H57">
+        <v>24744800000.0</v>
+      </c>
+      <c r="I57">
         <v>-3632000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>-3684700000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2419300000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3032800000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4014300000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>4119600000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>4238400000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>6681400000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>648600000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>5284000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>5741500000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>7209800000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>7091400000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>4591000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4808000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3845700000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>36057400000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>35845800000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>36631500000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>36086600000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>35402000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>34789800000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>33971300000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>36219000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>35044000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>25934000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>26504000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>27199000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>24697000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>24342000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>24544000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>24613000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>24031000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>24308000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>24347000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>24731000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>24843000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>24501000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>25210000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>24160000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>24096000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>23401000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>23243000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>22928000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>22286000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>22604000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>22789000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>21968000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>21238000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>21318000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>21174000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>20788000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>20932000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>20978000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>20639000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>20499000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>20097000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>20285000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>20027000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>19782000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>19478000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>19170000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>19822000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>20640000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>20982000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>21256000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>21668000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>21652000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>20965000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>20546000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>20339000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>20269000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>19967000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>20032000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>20670000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>20751000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>19617000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>19690000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>19917000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>19087000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>18999000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>19159000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>1364581000.0</v>
       </c>
-      <c r="CM57"/>
       <c r="CN57"/>
       <c r="CO57"/>
       <c r="CP57"/>
       <c r="CQ57"/>
+      <c r="CR57"/>
     </row>
-    <row r="58" spans="1:95">
+    <row r="58" spans="1:96">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>29899100000.0</v>
+      </c>
+      <c r="C58">
         <v>30418000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>30023600000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>30027400000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>29754200000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>29913900000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>30077000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>28768700000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>28305400000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>28825700000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>28718200000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>28618700000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>28518800000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>28895100000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>29146800000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>27269000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>28001500000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>28421800000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>27880400000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>40086400000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>38585000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>38695100000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>37642600000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>38248700000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>38037100000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>38609100000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>38061100000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>37379200000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>36765300000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>35955400000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>38203400000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>37028400000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>27926900000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>27561500000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>28267000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>25834300000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>25408900000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>25611028000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>25778922000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>25196142000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>25722550000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>25551981000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>25902492000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>26014122000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>25672144000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>26381159000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>25330566000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>25267466000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>24572097000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>24881210000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>24565666000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>23932909000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>24274935000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>23761241000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>22940010000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>22210021000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>22289978000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>22088509000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>21759528000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>21903779000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>21949982000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>21616481000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>21478793000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>21077162000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>21265229000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>20988547000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>20762129000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>20457897000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>20150322000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>20805081000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>21622504000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>21964552000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>22228040000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>22640253000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>22645315000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>21958563000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>21539788000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>21310391000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>21264009000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>20962062000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>21027115000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>21641734000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>21722482000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>20589181000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>20662237000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>20844305000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>20083243000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>19970817000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>20130660000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>20875832000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>20120074000.0</v>
       </c>
-      <c r="CN58"/>
       <c r="CO58"/>
-      <c r="CP58">
+      <c r="CP58"/>
+      <c r="CQ58">
         <v>19638290000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>20972312000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:95">
+    <row r="59" spans="1:96">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
-      <c r="AL59">
-[...1 lines deleted...]
-      </c>
+      <c r="AL59"/>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
@@ -18081,617 +18226,624 @@
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
       <c r="BN59">
         <v>0.0</v>
       </c>
       <c r="BO59">
         <v>0.0</v>
       </c>
       <c r="BP59">
         <v>0.0</v>
       </c>
-      <c r="BQ59"/>
+      <c r="BQ59">
+        <v>0.0</v>
+      </c>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
+      <c r="CR59"/>
     </row>
-    <row r="60" spans="1:95">
+    <row r="60" spans="1:96">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>5869400000.0</v>
+      </c>
+      <c r="C60">
         <v>5871600000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>5758500000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>5498500000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5234200000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>5106700000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>5255300000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>5004300000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>4920000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>4809500000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>4490600000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>4486000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>4396400000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>4228700000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>4098900000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>4459700000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>5021100000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>5489700000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>5744400000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>5908400000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>5822200000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>5951400000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>5936400000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>5967800000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>5370000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>5652800000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>5658600000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>5730200000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>5440600000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>5112000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>5219400000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>5312500000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>4489800000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>4270600000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>4138200000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>4224600000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>4158800000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>4098100000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>4504914000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>4608071000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>4564645000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>4523967000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>4683599000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>4827960000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>5128212000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>5181307000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>5342563000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>5349707000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>5096288000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>4833479000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>4782919000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>4795886000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>5206605000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>5185366000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>5229613000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>5033568000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>4964890000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>5026936000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>5014472000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>4875976000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>4747393000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>4780537000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>5366541000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>5038168000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>4973585000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>4853249000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>4903449000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>4364577000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>3670322000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>3709505000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>3731811000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>4247480000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>4207215000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>4088903000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>3923065000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>3814392000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>3921261000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>3832597000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>3759441000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>3570354000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>3653569000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>3699559000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>3665802000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>3843422000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>3635577000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>3635431000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>3555051000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>3354204000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>3549457000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>2632103000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>2753223000.0</v>
       </c>
-      <c r="CN60"/>
       <c r="CO60"/>
-      <c r="CP60">
+      <c r="CP60"/>
+      <c r="CQ60">
         <v>2579719000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>3477565000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:95">
+    <row r="61" spans="1:96">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
-[...1 lines deleted...]
-      </c>
+      <c r="L61"/>
       <c r="M61">
         <v>-122800000.0</v>
       </c>
       <c r="N61">
         <v>-122800000.0</v>
       </c>
       <c r="O61">
         <v>-122800000.0</v>
       </c>
       <c r="P61">
         <v>-122800000.0</v>
       </c>
       <c r="Q61">
         <v>-122800000.0</v>
       </c>
       <c r="R61">
         <v>-122800000.0</v>
       </c>
       <c r="S61">
         <v>-122800000.0</v>
       </c>
       <c r="T61">
         <v>-122800000.0</v>
       </c>
       <c r="U61">
         <v>-122800000.0</v>
       </c>
       <c r="V61">
+        <v>-122800000.0</v>
+      </c>
+      <c r="W61">
         <v>-267400000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-5420500000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-5350400000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-5324600000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-5267300000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-5158500000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-5093100000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-5043000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-4992400000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-4943300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4860100000.0</v>
       </c>
       <c r="AG61">
         <v>-4860100000.0</v>
       </c>
       <c r="AH61">
         <v>-4860100000.0</v>
       </c>
       <c r="AI61">
+        <v>-4860100000.0</v>
+      </c>
+      <c r="AJ61">
         <v>-4721100000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-4686900000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-4575300000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-4470551000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-4288633000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-4052971000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-3859616000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-3601162000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-3526929000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-3500397000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-3398172000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-3316511000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-3214963000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-3177755000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-3119180000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-3098241000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-3005723000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-2900785000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-2726628000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-2700061000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-2666709000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-2556866000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-2396708000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-2297351000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-2124449000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-2048224000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-1937859000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-1764422000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-1600631000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-1555765000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-1340656000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1231472000.0</v>
       </c>
       <c r="BO61">
         <v>-1231472000.0</v>
       </c>
       <c r="BP61">
-        <v>-1199523000.0</v>
+        <v>-1231472000.0</v>
       </c>
       <c r="BQ61">
         <v>-1199523000.0</v>
       </c>
       <c r="BR61">
         <v>-1199523000.0</v>
       </c>
       <c r="BS61">
         <v>-1199523000.0</v>
       </c>
       <c r="BT61">
-        <v>-1140523000.0</v>
+        <v>-1199523000.0</v>
       </c>
       <c r="BU61">
         <v>-1140523000.0</v>
       </c>
       <c r="BV61">
         <v>-1140523000.0</v>
       </c>
       <c r="BW61">
         <v>-1140523000.0</v>
       </c>
       <c r="BX61">
+        <v>-1140523000.0</v>
+      </c>
+      <c r="BY61">
         <v>-1021636000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-905420000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-827960000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-728516000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-573407000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-466086000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-408605000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-332011000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-187476000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CH61">
         <v>-88759000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CI61">
         <v>-64236000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CJ61">
         <v>-36743000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-1706000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-1265000.0</v>
       </c>
-      <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
+      <c r="CR61"/>
     </row>
-    <row r="62" spans="1:95">
+    <row r="62" spans="1:96">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -18745,50 +18897,51 @@
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
+      <c r="CR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18863,51 +19016,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
         <v>2927800000.0</v>
       </c>
       <c r="C2">
         <v>2766500000.0</v>
       </c>
       <c r="D2">
         <v>2521800000.0</v>
       </c>
       <c r="E2">
         <v>2359800000.0</v>
       </c>
       <c r="F2">
         <v>6037700000.0</v>
       </c>
       <c r="G2">
         <v>5947200000.0</v>
       </c>
       <c r="H2">
         <v>5622900000.0</v>
       </c>
       <c r="I2">
         <v>4643400000.0</v>
       </c>
@@ -18946,51 +19099,51 @@
       </c>
       <c r="U2">
         <v>4720634000.0</v>
       </c>
       <c r="V2">
         <v>4632512000.0</v>
       </c>
       <c r="W2">
         <v>4660225000.0</v>
       </c>
       <c r="X2">
         <v>4492425000.0</v>
       </c>
       <c r="Y2">
         <v>4167185000.0</v>
       </c>
       <c r="Z2">
         <v>5691960000.0</v>
       </c>
       <c r="AA2">
         <v>486284000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
         <v>250000000.0</v>
       </c>
       <c r="C3">
         <v>223500000.0</v>
       </c>
       <c r="D3">
         <v>196400000.0</v>
       </c>
       <c r="E3">
         <v>182000000.0</v>
       </c>
       <c r="F3">
         <v>171600000.0</v>
       </c>
       <c r="G3">
         <v>142300000.0</v>
       </c>
       <c r="H3">
         <v>125500000.0</v>
       </c>
       <c r="I3">
         <v>126900000.0</v>
       </c>
@@ -19025,90 +19178,90 @@
         <v>62197000.0</v>
       </c>
       <c r="T3">
         <v>61168000.0</v>
       </c>
       <c r="U3">
         <v>93305000.0</v>
       </c>
       <c r="V3">
         <v>83169000.0</v>
       </c>
       <c r="W3">
         <v>3125000.0</v>
       </c>
       <c r="X3">
         <v>48117000.0</v>
       </c>
       <c r="Y3">
         <v>46867000.0</v>
       </c>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>758900000.0</v>
       </c>
       <c r="G4">
         <v>758900000.0</v>
       </c>
       <c r="H4">
         <v>758900000.0</v>
       </c>
       <c r="I4">
         <v>758900000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5">
         <v>1197100000.0</v>
       </c>
       <c r="C5">
         <v>1034300000.0</v>
       </c>
       <c r="D5">
         <v>914800000.0</v>
       </c>
       <c r="E5">
         <v>458200000.0</v>
       </c>
       <c r="F5">
         <v>883100000.0</v>
       </c>
       <c r="G5">
         <v>682600000.0</v>
       </c>
       <c r="H5">
         <v>565300000.0</v>
       </c>
       <c r="I5">
         <v>433800000.0</v>
       </c>
@@ -19147,51 +19300,51 @@
       </c>
       <c r="U5">
         <v>1156985000.0</v>
       </c>
       <c r="V5">
         <v>716866000.0</v>
       </c>
       <c r="W5">
         <v>592346000.0</v>
       </c>
       <c r="X5">
         <v>260532000.0</v>
       </c>
       <c r="Y5">
         <v>370397000.0</v>
       </c>
       <c r="Z5">
         <v>112054000.0</v>
       </c>
       <c r="AA5">
         <v>218910000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
         <v>1447100000.0</v>
       </c>
       <c r="C6">
         <v>1257800000.0</v>
       </c>
       <c r="D6">
         <v>1111200000.0</v>
       </c>
       <c r="E6">
         <v>640200000.0</v>
       </c>
       <c r="F6">
         <v>1054700000.0</v>
       </c>
       <c r="G6">
         <v>824900000.0</v>
       </c>
       <c r="H6">
         <v>690800000.0</v>
       </c>
       <c r="I6">
         <v>560700000.0</v>
       </c>
@@ -19230,129 +19383,129 @@
       </c>
       <c r="U6">
         <v>1250290000.0</v>
       </c>
       <c r="V6">
         <v>800035000.0</v>
       </c>
       <c r="W6">
         <v>595471000.0</v>
       </c>
       <c r="X6">
         <v>308649000.0</v>
       </c>
       <c r="Y6">
         <v>417264000.0</v>
       </c>
       <c r="Z6">
         <v>112054000.0</v>
       </c>
       <c r="AA6">
         <v>218910000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>758900000.0</v>
       </c>
       <c r="G8">
         <v>84400000.0</v>
       </c>
       <c r="H8">
         <v>80400000.0</v>
       </c>
       <c r="I8">
         <v>-1500000.0</v>
       </c>
       <c r="J8">
         <v>177000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8">
         <v>1547000.0</v>
       </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
         <v>9886500000.0</v>
       </c>
       <c r="C9">
         <v>9111000000.0</v>
       </c>
       <c r="D9">
         <v>8609800000.0</v>
       </c>
       <c r="E9">
         <v>7833200000.0</v>
       </c>
       <c r="F9">
         <v>4149900000.0</v>
       </c>
       <c r="G9">
         <v>3663300000.0</v>
       </c>
       <c r="H9">
         <v>3906900000.0</v>
       </c>
       <c r="I9">
         <v>3357300000.0</v>
       </c>
@@ -19391,51 +19544,51 @@
       </c>
       <c r="U9">
         <v>3349950000.0</v>
       </c>
       <c r="V9">
         <v>2865163000.0</v>
       </c>
       <c r="W9">
         <v>2750489000.0</v>
       </c>
       <c r="X9">
         <v>2583793000.0</v>
       </c>
       <c r="Y9">
         <v>2365015000.0</v>
       </c>
       <c r="Z9">
         <v>6186874000.0</v>
       </c>
       <c r="AA9">
         <v>6211979000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
         <v>1087400000.0</v>
       </c>
       <c r="C10">
         <v>927300000.0</v>
       </c>
       <c r="D10">
         <v>806800000.0</v>
       </c>
       <c r="E10">
         <v>349900000.0</v>
       </c>
       <c r="F10">
         <v>771300000.0</v>
       </c>
       <c r="G10">
         <v>578100000.0</v>
       </c>
       <c r="H10">
         <v>454700000.0</v>
       </c>
       <c r="I10">
         <v>333500000.0</v>
       </c>
@@ -19474,51 +19627,51 @@
       </c>
       <c r="U10">
         <v>1095742000.0</v>
       </c>
       <c r="V10">
         <v>655608000.0</v>
       </c>
       <c r="W10">
         <v>535928000.0</v>
       </c>
       <c r="X10">
         <v>259357000.0</v>
       </c>
       <c r="Y10">
         <v>370397000.0</v>
       </c>
       <c r="Z10">
         <v>463977000.0</v>
       </c>
       <c r="AA10">
         <v>640759000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11">
         <v>214700000.0</v>
       </c>
       <c r="C11">
         <v>167100000.0</v>
       </c>
       <c r="D11">
         <v>164300000.0</v>
       </c>
       <c r="E11">
         <v>73300000.0</v>
       </c>
       <c r="F11">
         <v>168400000.0</v>
       </c>
       <c r="G11">
         <v>58700000.0</v>
       </c>
       <c r="H11">
         <v>148300000.0</v>
       </c>
       <c r="I11">
         <v>80900000.0</v>
       </c>
@@ -19557,51 +19710,51 @@
       </c>
       <c r="U11">
         <v>379871000.0</v>
       </c>
       <c r="V11">
         <v>176253000.0</v>
       </c>
       <c r="W11">
         <v>185368000.0</v>
       </c>
       <c r="X11">
         <v>73705000.0</v>
       </c>
       <c r="Y11">
         <v>110657000.0</v>
       </c>
       <c r="Z11">
         <v>365924000.0</v>
       </c>
       <c r="AA11">
         <v>104500000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12">
         <v>109700000.0</v>
       </c>
       <c r="C12">
         <v>107000000.0</v>
       </c>
       <c r="D12">
         <v>108000000.0</v>
       </c>
       <c r="E12">
         <v>108300000.0</v>
       </c>
       <c r="F12">
         <v>111800000.0</v>
       </c>
       <c r="G12">
         <v>104500000.0</v>
       </c>
       <c r="H12">
         <v>110600000.0</v>
       </c>
       <c r="I12">
         <v>100300000.0</v>
       </c>
@@ -19640,51 +19793,51 @@
       </c>
       <c r="U12">
         <v>61243000.0</v>
       </c>
       <c r="V12">
         <v>61258000.0</v>
       </c>
       <c r="W12">
         <v>56418000.0</v>
       </c>
       <c r="X12">
         <v>1175000.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>14001000.0</v>
       </c>
       <c r="AA12">
         <v>24726000.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13">
         <v>109700000.0</v>
       </c>
       <c r="C13">
         <v>107000000.0</v>
       </c>
       <c r="D13">
         <v>108000000.0</v>
       </c>
       <c r="E13">
         <v>108300000.0</v>
       </c>
       <c r="F13">
         <v>111800000.0</v>
       </c>
       <c r="G13">
         <v>110400000.0</v>
       </c>
       <c r="H13">
         <v>273600000.0</v>
       </c>
       <c r="I13">
         <v>100300000.0</v>
       </c>
@@ -19693,102 +19846,102 @@
       </c>
       <c r="K13">
         <v>57619000.0</v>
       </c>
       <c r="L13">
         <v>55116000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>200000.0</v>
       </c>
       <c r="G14">
         <v>900000.0</v>
       </c>
       <c r="H14">
         <v>4200000.0</v>
       </c>
       <c r="I14">
         <v>1600000.0</v>
       </c>
       <c r="J14">
         <v>10900000.0</v>
       </c>
       <c r="K14">
         <v>10900000.0</v>
       </c>
       <c r="L14">
         <v>10900000.0</v>
       </c>
       <c r="M14">
         <v>10900000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14">
         <v>118396000.0</v>
       </c>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
         <v>872700000.0</v>
       </c>
       <c r="C15">
         <v>760200000.0</v>
       </c>
       <c r="D15">
         <v>642500000.0</v>
       </c>
       <c r="E15">
         <v>276600000.0</v>
       </c>
       <c r="F15">
         <v>1361800000.0</v>
       </c>
       <c r="G15">
         <v>440800000.0</v>
       </c>
       <c r="H15">
         <v>382600000.0</v>
       </c>
       <c r="I15">
         <v>251000000.0</v>
       </c>
@@ -19827,51 +19980,51 @@
       </c>
       <c r="U15">
         <v>717418000.0</v>
       </c>
       <c r="V15">
         <v>479355000.0</v>
       </c>
       <c r="W15">
         <v>350560000.0</v>
       </c>
       <c r="X15">
         <v>185652000.0</v>
       </c>
       <c r="Y15">
         <v>-1001199000.0</v>
       </c>
       <c r="Z15">
         <v>98053000.0</v>
       </c>
       <c r="AA15">
         <v>89684000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16">
         <v>872700000.0</v>
       </c>
       <c r="C16">
         <v>760200000.0</v>
       </c>
       <c r="D16">
         <v>642500000.0</v>
       </c>
       <c r="E16">
         <v>276600000.0</v>
       </c>
       <c r="F16">
         <v>1367700000.0</v>
       </c>
       <c r="G16">
         <v>423100000.0</v>
       </c>
       <c r="H16">
         <v>363900000.0</v>
       </c>
       <c r="I16">
         <v>236800000.0</v>
       </c>
@@ -19908,51 +20061,51 @@
       <c r="T16">
         <v>653746000.0</v>
       </c>
       <c r="U16">
         <v>715871000.0</v>
       </c>
       <c r="V16">
         <v>479355000.0</v>
       </c>
       <c r="W16">
         <v>350560000.0</v>
       </c>
       <c r="X16">
         <v>185652000.0</v>
       </c>
       <c r="Y16">
         <v>259740000.0</v>
       </c>
       <c r="Z16">
         <v>98053000.0</v>
       </c>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17">
         <v>872700000.0</v>
       </c>
       <c r="C17">
         <v>760200000.0</v>
       </c>
       <c r="D17">
         <v>642500000.0</v>
       </c>
       <c r="E17">
         <v>276600000.0</v>
       </c>
       <c r="F17">
         <v>613500000.0</v>
       </c>
       <c r="G17">
         <v>442700000.0</v>
       </c>
       <c r="H17">
         <v>386800000.0</v>
       </c>
       <c r="I17">
         <v>252600000.0</v>
       </c>
@@ -19969,168 +20122,168 @@
         <v>470907000.0</v>
       </c>
       <c r="N17">
         <v>488907000.0</v>
       </c>
       <c r="O17">
         <v>483705000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17">
         <v>279177000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
         <v>-109700000.0</v>
       </c>
       <c r="C18">
         <v>-107000000.0</v>
       </c>
       <c r="D18">
         <v>-108000000.0</v>
       </c>
       <c r="E18">
         <v>-108300000.0</v>
       </c>
       <c r="F18">
         <v>-111800000.0</v>
       </c>
       <c r="G18">
         <v>-104500000.0</v>
       </c>
       <c r="H18">
         <v>-110600000.0</v>
       </c>
       <c r="I18">
         <v>-100300000.0</v>
       </c>
       <c r="J18">
         <v>-49500000.0</v>
       </c>
       <c r="K18">
         <v>-57619000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-179700000.0</v>
       </c>
       <c r="F19">
         <v>128200000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
         <v>1087400000.0</v>
       </c>
       <c r="C21">
         <v>927300000.0</v>
       </c>
       <c r="D21">
         <v>806800000.0</v>
       </c>
       <c r="E21">
         <v>349900000.0</v>
       </c>
       <c r="F21">
         <v>771300000.0</v>
       </c>
       <c r="G21">
         <v>578100000.0</v>
       </c>
       <c r="H21">
         <v>454700000.0</v>
       </c>
       <c r="I21">
         <v>333500000.0</v>
       </c>
@@ -20169,82 +20322,82 @@
       </c>
       <c r="U21">
         <v>1095742000.0</v>
       </c>
       <c r="V21">
         <v>655608000.0</v>
       </c>
       <c r="W21">
         <v>535928000.0</v>
       </c>
       <c r="X21">
         <v>259357000.0</v>
       </c>
       <c r="Y21">
         <v>370397000.0</v>
       </c>
       <c r="Z21">
         <v>112054000.0</v>
       </c>
       <c r="AA21">
         <v>218910000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
         <v>11726900000.0</v>
       </c>
       <c r="C23">
         <v>10950200000.0</v>
       </c>
       <c r="D23">
         <v>10324800000.0</v>
       </c>
       <c r="E23">
         <v>9843100000.0</v>
       </c>
       <c r="F23">
         <v>9416300000.0</v>
       </c>
       <c r="G23">
         <v>9032400000.0</v>
       </c>
       <c r="H23">
         <v>9075100000.0</v>
       </c>
       <c r="I23">
         <v>7667200000.0</v>
       </c>
@@ -20283,231 +20436,231 @@
       </c>
       <c r="U23">
         <v>6974842000.0</v>
       </c>
       <c r="V23">
         <v>6842067000.0</v>
       </c>
       <c r="W23">
         <v>6874786000.0</v>
       </c>
       <c r="X23">
         <v>6816861000.0</v>
       </c>
       <c r="Y23">
         <v>6161803000.0</v>
       </c>
       <c r="Z23">
         <v>1860551000.0</v>
       </c>
       <c r="AA23">
         <v>2592826000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>4700000.0</v>
       </c>
       <c r="G24">
         <v>18700000.0</v>
       </c>
       <c r="H24">
         <v>18700000.0</v>
       </c>
       <c r="I24">
         <v>14200000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
         <v>250000000.0</v>
       </c>
       <c r="C25">
         <v>223500000.0</v>
       </c>
       <c r="D25">
         <v>196400000.0</v>
       </c>
       <c r="E25">
         <v>182000000.0</v>
       </c>
       <c r="F25">
         <v>171600000.0</v>
       </c>
       <c r="G25">
         <v>144300000.0</v>
       </c>
       <c r="H25">
         <v>125800000.0</v>
       </c>
       <c r="I25">
         <v>126900000.0</v>
       </c>
       <c r="J25">
         <v>115700000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>3835800000.0</v>
       </c>
       <c r="G27">
         <v>3529400000.0</v>
       </c>
       <c r="H27">
         <v>3322100000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27">
         <v>1448575000.0</v>
       </c>
       <c r="Q27">
         <v>1521238000.0</v>
       </c>
       <c r="R27">
         <v>1601880000.0</v>
       </c>
       <c r="S27">
         <v>1671680000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
         <v>8688100000.0</v>
       </c>
       <c r="C28">
         <v>8076700000.0</v>
       </c>
       <c r="D28">
         <v>7695100000.0</v>
       </c>
       <c r="E28">
         <v>7366300000.0</v>
       </c>
       <c r="F28">
         <v>3240600000.0</v>
       </c>
       <c r="G28">
         <v>3110000000.0</v>
       </c>
       <c r="H28">
         <v>3250500000.0</v>
       </c>
       <c r="I28">
         <v>5281200000.0</v>
       </c>
@@ -20546,51 +20699,51 @@
       </c>
       <c r="U28">
         <v>2191368000.0</v>
       </c>
       <c r="V28">
         <v>2148297000.0</v>
       </c>
       <c r="W28">
         <v>2156692000.0</v>
       </c>
       <c r="X28">
         <v>2004871000.0</v>
       </c>
       <c r="Y28">
         <v>1876222000.0</v>
       </c>
       <c r="Z28">
         <v>1846550000.0</v>
       </c>
       <c r="AA28">
         <v>2081816000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
         <v>214700000.0</v>
       </c>
       <c r="C29">
         <v>167100000.0</v>
       </c>
       <c r="D29">
         <v>164300000.0</v>
       </c>
       <c r="E29">
         <v>73300000.0</v>
       </c>
       <c r="F29">
         <v>169500000.0</v>
       </c>
       <c r="G29">
         <v>72600000.0</v>
       </c>
       <c r="H29">
         <v>167700000.0</v>
       </c>
       <c r="I29">
         <v>80900000.0</v>
       </c>
@@ -20599,51 +20752,51 @@
       </c>
       <c r="K29">
         <v>283238000.0</v>
       </c>
       <c r="L29">
         <v>59626000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
         <v>8799100000.0</v>
       </c>
       <c r="C30">
         <v>8183700000.0</v>
       </c>
       <c r="D30">
         <v>7803000000.0</v>
       </c>
       <c r="E30">
         <v>7483300000.0</v>
       </c>
       <c r="F30">
         <v>3378600000.0</v>
       </c>
       <c r="G30">
         <v>3085200000.0</v>
       </c>
       <c r="H30">
         <v>3452200000.0</v>
       </c>
       <c r="I30">
         <v>3023800000.0</v>
       </c>
@@ -20682,51 +20835,51 @@
       </c>
       <c r="U30">
         <v>2254208000.0</v>
       </c>
       <c r="V30">
         <v>2209555000.0</v>
       </c>
       <c r="W30">
         <v>2214561000.0</v>
       </c>
       <c r="X30">
         <v>2324436000.0</v>
       </c>
       <c r="Y30">
         <v>1994618000.0</v>
       </c>
       <c r="Z30">
         <v>-6074820000.0</v>
       </c>
       <c r="AA30">
         <v>-5993069000.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>-107000000.0</v>
       </c>
       <c r="D31">
         <v>164300000.0</v>
       </c>
       <c r="E31">
         <v>73300000.0</v>
       </c>
       <c r="F31">
         <v>-9399600000.0</v>
       </c>
       <c r="G31">
         <v>-18605200000.0</v>
       </c>
       <c r="H31">
         <v>-2842700000.0</v>
       </c>
       <c r="I31">
         <v>-2435100000.0</v>
       </c>
       <c r="J31">
         <v>-1819500000.0</v>
@@ -20763,51 +20916,51 @@
       </c>
       <c r="U31">
         <v>-24753000.0</v>
       </c>
       <c r="V31">
         <v>-19515000.0</v>
       </c>
       <c r="W31">
         <v>-56418000.0</v>
       </c>
       <c r="X31">
         <v>-1175000.0</v>
       </c>
       <c r="Y31">
         <v>370397000.0</v>
       </c>
       <c r="Z31">
         <v>351923000.0</v>
       </c>
       <c r="AA31">
         <v>421849000.0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B32">
         <v>12814300000.0</v>
       </c>
       <c r="C32">
         <v>11877500000.0</v>
       </c>
       <c r="D32">
         <v>11131600000.0</v>
       </c>
       <c r="E32">
         <v>10193000000.0</v>
       </c>
       <c r="F32">
         <v>10187600000.0</v>
       </c>
       <c r="G32">
         <v>9610500000.0</v>
       </c>
       <c r="H32">
         <v>9529800000.0</v>
       </c>
       <c r="I32">
         <v>8000700000.0</v>
       </c>
@@ -20865,891 +21018,898 @@
       <c r="AA32">
         <v>6211979000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ32"/>
+  <dimension ref="A1:CR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
       </c>
-      <c r="CQ1" t="s">
+      <c r="CR1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>769100000.0</v>
+      </c>
+      <c r="C2">
         <v>717000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>709600000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>721500000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>779700000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>670500000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>776800000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>696100000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>623100000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>599100000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>644600000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>632500000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>645600000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>599300000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>670500000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>600000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>490000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1446600000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1583000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1526600000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1475400000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1566700000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1565800000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1390600000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1430500000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1507300000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1574700000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1502800000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1392000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1497100000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1431500000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>953800000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>761000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>760300000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1014700000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>763100000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>672500000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>772648000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>765500000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>743500000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>878100000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1348137000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1595644000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1621597000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1579730000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1511473000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1510402000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1516202000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1352814000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1335678000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1306582000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1263409000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1240150000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1031539000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1259476000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1206888000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1198116000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>873627000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>997431000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>986844000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>893028000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>894413000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>913253000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>905316000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>927996000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>977093000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>941145000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>989402000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>960342000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>988432000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1095048000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>998208000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1342667000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1378115000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1295301000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1257098000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1209236000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1203324000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1186689000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1158985000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1175062000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1087833000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1206371000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1151106000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1158969000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1145129000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1190731000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1183168000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1166227000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1738586000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1112163000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1122511000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1027922000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>5996540000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>5691960000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>66500000.0</v>
+      </c>
+      <c r="C3">
         <v>72000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>62300000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>59000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>56700000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>63900000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>58500000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>50500000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>50600000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>55200000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>45900000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>47200000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>48100000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>41800000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>44800000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>48100000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>47300000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>45600000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>41900000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>42700000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>41400000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>39200000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>39500000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>32200000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>32500000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>38400000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>27300000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>30400000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>29700000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>-97300000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>35700000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>24900000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>30000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>-170600000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>95400000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>-191100000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>-227700000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>-91500000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>-234900000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>-267400000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>-322500000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>-107222000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>18472000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>-53803000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>-96971000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>-104124000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>-238527000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>-207563000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>-252318000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>-198903000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>-214742000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>-232287000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>-221502000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>-49901000.0</v>
       </c>
-      <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
+      <c r="CR3"/>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-      <c r="R4">
+      <c r="R4"/>
+      <c r="S4">
         <v>-3100000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>728800000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>33200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14300000.0</v>
       </c>
       <c r="V4">
         <v>14300000.0</v>
       </c>
       <c r="W4">
         <v>14300000.0</v>
       </c>
       <c r="X4">
         <v>14300000.0</v>
       </c>
-      <c r="Y4"/>
+      <c r="Y4">
+        <v>14300000.0</v>
+      </c>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -21901,656 +22061,663 @@
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5">
+        <v>363900000.0</v>
+      </c>
+      <c r="C5">
         <v>311800000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>359100000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>315700000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>210500000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>276800000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>178200000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>259600000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>319700000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>253400000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>255800000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>231500000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>174100000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>124200000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>34800000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>97100000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>202100000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>188900000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>215700000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>268500000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>221500000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>210200000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>138000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>236000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>125600000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>204200000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>7600000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>209800000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>243500000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>42900000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>102300000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>104300000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>158000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>158300000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-107600000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>178700000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>215100000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>54711000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>220858000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>235512000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>337507000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>110214000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-32251000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>40025000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>83193000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>90346000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>224751000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>193787000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>235253000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>178537000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>193971000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>210767000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>206424000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>34823000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>208619000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>264661000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>249648000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>253089000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>115309000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>131928000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>214629000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-122110000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>226732000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>253456000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>248366000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>61155000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>209066000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>281518000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>157867000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>191456000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-163520000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>249414000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>285928000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>196903000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>284145000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>252474000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>277518000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>390182000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>231041000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>232163000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>242356000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>149412000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>141374000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>188099000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>176723000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>139869000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>109254000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>144044000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>142761000.0</v>
       </c>
-      <c r="CL5">
-[...1 lines deleted...]
-      </c>
       <c r="CM5">
+        <v>0.0</v>
+      </c>
+      <c r="CN5">
         <v>145776000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>137606000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>110367000.0</v>
       </c>
-      <c r="CP5">
-[...1 lines deleted...]
-      </c>
       <c r="CQ5">
         <v>0.0</v>
       </c>
+      <c r="CR5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>430400000.0</v>
+      </c>
+      <c r="C6">
         <v>383800000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>421400000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>374700000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>267200000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>340700000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>236700000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>310100000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>370300000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>308600000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>301700000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>278700000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>222200000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>166000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>79600000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>145200000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>249400000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>234500000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>257600000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>311200000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>262900000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>249400000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>177500000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>268200000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>158100000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>242600000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>34900000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>240200000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>273200000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>69200000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>138000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>129200000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>188000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>170600000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-95400000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>191100000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>227700000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>68589000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>234900000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>250700000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>352100000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>123995000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-18472000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>53803000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>96971000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>104124000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>238527000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>207563000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>252318000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>198903000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>214742000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>232287000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>221502000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>49901000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>223697000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>279735000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>264724000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>268165000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>127501000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>145717000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>229557000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-106948000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>241894000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>268617000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>263527000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>76315000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>224226000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>296678000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>173056000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>206644000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-148330000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>264701000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>301216000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>212200000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>299433000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>267770000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>292815000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>405488000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>246348000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>247478000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>257671000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>164727000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>156689000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>203413000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>192037000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>155183000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>124361000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>159878000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>152924000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-209653000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>145776000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>137606000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>110367000.0</v>
       </c>
-      <c r="CP6"/>
       <c r="CQ6"/>
+      <c r="CR6"/>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -22702,110 +22869,111 @@
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
+      <c r="CR7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
-[...1 lines deleted...]
-      </c>
+      <c r="N8"/>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
+        <v>0.0</v>
+      </c>
+      <c r="S8">
         <v>-3100000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>728800000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>18900000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>14300000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>19900000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-118500000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>18800000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>79300000.0</v>
       </c>
-      <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -22904,1335 +23072,1350 @@
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
         <v>1547000.0</v>
       </c>
-      <c r="CA8">
-[...1 lines deleted...]
-      </c>
       <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
         <v>-1547000.0</v>
       </c>
-      <c r="CC8">
+      <c r="CD8">
         <v>1547000.0</v>
       </c>
-      <c r="CD8">
-[...1 lines deleted...]
-      </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
+      <c r="CR8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>2651000000.0</v>
+      </c>
+      <c r="C9">
         <v>2633400000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2521900000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2436900000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2294300000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2434300000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2190900000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2228800000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2257000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2384000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2129500000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2099100000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1997200000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2053500000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1877500000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1909700000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1992700000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1128300000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1054800000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1015700000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>957200000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>986400000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>810900000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>940600000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1018200000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1101700000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>920200000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1038000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1035800000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>809200000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>826100000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>862900000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>859100000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>895900000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>548600000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>814000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>842000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>894385000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>932800000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>928500000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1192200000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1196452000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>935269000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1020055000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1015622000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1123674000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1188441000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1088255000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1091898000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1060868000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>947994000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>970285000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>906381000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1111024000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>881004000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>917806000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>870187000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1237904000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1064284000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1076043000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1143643000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1211188000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1200718000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1234978000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1239860000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>1205049000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>1215728000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>1284207000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1127535000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>1232176000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>859487000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>1250552000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>834658000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>805218000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>852891000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>807629000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>848027000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>1004309000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>797390000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>790105000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>754720000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>793744000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>673070000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>723197000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>703385000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>722334000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>642816000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>655995000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>693681000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>1836295000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>663414000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>600090000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>703818000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>445187000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>364930000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>335600000.0</v>
+      </c>
+      <c r="C10">
         <v>283500000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>331200000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>289000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>183700000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>250000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>151500000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>232900000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>292900000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>226600000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>228800000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>204300000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>147100000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>96300000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>8500000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>69900000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>175200000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>161800000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>188200000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>239700000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>193100000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>183400000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>112500000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>209300000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>100100000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>178800000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-24600000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>183300000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>217000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>42900000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>75800000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>78300000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>136500000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>158300000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-107600000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>178700000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>215100000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>54711000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>220900000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>235500000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>337600000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>110214000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-32251000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>40025000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>83193000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>90346000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>224751000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>193787000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>235253000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>178537000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>193971000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>210767000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>206424000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>34823000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>208619000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>264661000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>249648000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>253089000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>112423000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>130642000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>214426000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-122110000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>226732000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>253456000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>248366000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>61155000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>209066000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>281518000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>157867000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>191456000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-163520000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>249414000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>285928000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>196903000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>284145000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>252474000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>277518000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>390182000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>231041000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>232163000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>242356000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>149412000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>141374000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>188099000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>176723000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>139869000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>109254000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>144044000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>142761000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-134392000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>145776000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>137606000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>110367000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>370397000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>205644000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11">
+        <v>61500000.0</v>
+      </c>
+      <c r="C11">
         <v>58300000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>65600000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>53700000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>37100000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>48700000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>17700000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>44200000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>56500000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>44100000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>38700000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>48000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>33500000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>28200000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1200000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>17700000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>26200000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>35100000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>37200000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>52600000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>44600000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>44400000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>24500000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>44600000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-48500000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>50000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>28600000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>40700000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>48400000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>16300000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>22800000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>11300000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>30500000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-154600000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-50300000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>58500000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>71300000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>23395000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>76500000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>66200000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>117200000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>44470000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-25229000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>7236000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>33149000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>40591000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>84454000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>50177000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>98008000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>69721000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>65183000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>77244000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>88644000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>9836000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>82331000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>95491000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>86388000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>90834000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>38386000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-34374000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>73675000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>62281000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>85062000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>88781000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>91143000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>49214000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>64336000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>88196000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>77286000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>9015000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-52091000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>59460000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>99098000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>76085000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>96954000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>86194000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>98061000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>137675000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>79738000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>81027000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>81431000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>12366000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>41087000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>60475000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>62325000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>53741000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>34410000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>48834000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>48383000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-56759000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>46378000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>46956000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>37130000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>110657000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>107591000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12">
         <v>28300000.0</v>
       </c>
       <c r="C12">
+        <v>28300000.0</v>
+      </c>
+      <c r="D12">
         <v>27900000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>26700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26800000.0</v>
       </c>
       <c r="F12">
         <v>26800000.0</v>
       </c>
       <c r="G12">
-        <v>26700000.0</v>
+        <v>26800000.0</v>
       </c>
       <c r="H12">
         <v>26700000.0</v>
       </c>
       <c r="I12">
-        <v>26800000.0</v>
+        <v>26700000.0</v>
       </c>
       <c r="J12">
         <v>26800000.0</v>
       </c>
       <c r="K12">
+        <v>26800000.0</v>
+      </c>
+      <c r="L12">
         <v>27000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>27200000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>27000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>27900000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>26300000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>27200000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>26900000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>27100000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>27500000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>28800000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>28400000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>26800000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>25500000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>26700000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>25500000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>25400000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>32200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26500000.0</v>
       </c>
       <c r="AC12">
         <v>26500000.0</v>
       </c>
       <c r="AD12">
+        <v>26500000.0</v>
+      </c>
+      <c r="AE12">
         <v>26300000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>26500000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>26000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>21500000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>12300000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>12200000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>12400000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>12600000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>13878000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>14000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>15200000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>14500000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>13781000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>13779000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13778000.0</v>
       </c>
       <c r="AS12">
         <v>13778000.0</v>
       </c>
       <c r="AT12">
         <v>13778000.0</v>
       </c>
       <c r="AU12">
-        <v>13776000.0</v>
+        <v>13778000.0</v>
       </c>
       <c r="AV12">
         <v>13776000.0</v>
       </c>
       <c r="AW12">
+        <v>13776000.0</v>
+      </c>
+      <c r="AX12">
         <v>17065000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>20366000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>20771000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>21520000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15078000.0</v>
       </c>
       <c r="BB12">
         <v>15078000.0</v>
       </c>
       <c r="BC12">
         <v>15078000.0</v>
       </c>
       <c r="BD12">
+        <v>15078000.0</v>
+      </c>
+      <c r="BE12">
         <v>15074000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15076000.0</v>
       </c>
       <c r="BF12">
         <v>15076000.0</v>
       </c>
       <c r="BG12">
+        <v>15076000.0</v>
+      </c>
+      <c r="BH12">
         <v>15078000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>15075000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>15131000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15162000.0</v>
       </c>
       <c r="BK12">
         <v>15162000.0</v>
       </c>
       <c r="BL12">
-        <v>15161000.0</v>
+        <v>15162000.0</v>
       </c>
       <c r="BM12">
         <v>15161000.0</v>
       </c>
       <c r="BN12">
-        <v>15160000.0</v>
+        <v>15161000.0</v>
       </c>
       <c r="BO12">
         <v>15160000.0</v>
       </c>
       <c r="BP12">
         <v>15160000.0</v>
       </c>
       <c r="BQ12">
+        <v>15160000.0</v>
+      </c>
+      <c r="BR12">
         <v>15189000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>15188000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>15190000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>15287000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>15288000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>15297000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>15288000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>15296000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>15297000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>15306000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>15307000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15315000.0</v>
       </c>
       <c r="CC12">
         <v>15315000.0</v>
       </c>
       <c r="CD12">
         <v>15315000.0</v>
       </c>
       <c r="CE12">
         <v>15315000.0</v>
       </c>
       <c r="CF12">
-        <v>15314000.0</v>
+        <v>15315000.0</v>
       </c>
       <c r="CG12">
         <v>15314000.0</v>
       </c>
       <c r="CH12">
         <v>15314000.0</v>
       </c>
       <c r="CI12">
+        <v>15314000.0</v>
+      </c>
+      <c r="CJ12">
         <v>15107000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>15834000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>10163000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1175000000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>29288000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>28935000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>29631000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>118396000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>132371000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>169</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>28300000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>27900000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>26700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26800000.0</v>
       </c>
       <c r="F13">
         <v>26800000.0</v>
       </c>
       <c r="G13">
+        <v>26800000.0</v>
+      </c>
+      <c r="H13">
         <v>26700000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>27000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>27200000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>27000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>27900000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>26300000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>27200000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>26900000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>27100000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>27500000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>28800000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>28400000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>26800000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>25500000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>26300000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>12400000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>57900000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>153300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26500000.0</v>
       </c>
       <c r="AC13">
         <v>26500000.0</v>
       </c>
-      <c r="AD13"/>
+      <c r="AD13">
+        <v>26500000.0</v>
+      </c>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -24254,165 +24437,164 @@
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
+      <c r="CR13"/>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
-      <c r="P14">
-[...1 lines deleted...]
-      </c>
+      <c r="P14"/>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
         <v>0.0</v>
       </c>
       <c r="S14">
         <v>0.0</v>
       </c>
       <c r="T14">
+        <v>0.0</v>
+      </c>
+      <c r="U14">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="V14">
         <v>-200000.0</v>
       </c>
       <c r="W14">
+        <v>-200000.0</v>
+      </c>
+      <c r="X14">
         <v>-300000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>300000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1100000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1200000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1600000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-1500000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2900000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1600000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>20300000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>20400000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>11200000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-817500000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>970100000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-152600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10900000.0</v>
       </c>
       <c r="AL14">
         <v>10900000.0</v>
       </c>
       <c r="AM14">
-        <v>0.0</v>
+        <v>10900000.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>10900000.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>10900000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
@@ -24508,811 +24690,818 @@
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
+        <v>0.0</v>
+      </c>
+      <c r="CQ14">
         <v>118396000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>0.0</v>
       </c>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
+        <v>274100000.0</v>
+      </c>
+      <c r="C15">
         <v>225200000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>265600000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>235300000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>146600000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>201300000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>133800000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>188700000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>236400000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>182500000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>190100000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>156300000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>113600000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>68100000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>7300000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>52200000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>149000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>123600000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>879800000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>205800000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>163000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>139200000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-30200000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>178100000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>154700000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>127600000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-54800000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>144100000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>165700000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>25000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>53000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>67000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>106000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>312900000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-57300000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>120200000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>143800000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>31316000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>144400000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>169300000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>220400000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>65744000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-7022000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>32789000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>50044000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>49755000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>140297000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>143610000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>137245000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>108816000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>128788000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>133523000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>117780000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>24987000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>126288000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>169170000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>163260000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>162255000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>74037000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>165016000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>140751000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-184391000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>141670000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>164675000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>157223000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>11941000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>144730000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>193322000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>80581000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>182441000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-111429000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>189954000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>186830000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>120818000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>187191000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>166280000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>179457000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>252507000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>151303000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>151136000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>162472000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>137046000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>100287000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>127624000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>114398000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>86128000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>74844000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>95210000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>94378000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-77633000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>99398000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>90650000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>73237000.0</v>
       </c>
-      <c r="CP15">
-[...1 lines deleted...]
-      </c>
       <c r="CQ15">
+        <v>0.0</v>
+      </c>
+      <c r="CR15">
         <v>98053000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>172</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>225200000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>265600000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>235300000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>146600000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>201300000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>133800000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>190100000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>156300000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>113600000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>68100000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7300000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>52200000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>145500000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>123600000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>882400000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>203400000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>158300000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>134500000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-34900000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>173500000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>150000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>122900000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-59500000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>139500000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>161000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>20300000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>48300000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>62200000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>106000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>312900000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-57300000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>120200000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>143800000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>31316000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>144367000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>169349000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>220318000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>65744000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-7022000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>32789000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>50044000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>49755000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>140297000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>143610000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>137245000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>108816000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>128788000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>133523000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>117780000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>24987000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>126288000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>169170000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>163260000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>159152000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>75983000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>165860000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>141741000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>137507000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>141670000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>164675000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>157223000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>11941000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>144730000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>193322000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>80581000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>182441000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>-189954000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>189954000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>186830000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>120818000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>187191000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>166280000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>179457000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>252507000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>151303000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>151136000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>160925000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>137046000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>100287000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>127624000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>114398000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>86128000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>74844000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>95210000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>94378000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>86254000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>99398000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>90650000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>73237000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>259740000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>98053000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17">
+        <v>274100000.0</v>
+      </c>
+      <c r="C17">
         <v>225200000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>265600000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>235300000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>146600000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>201300000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>133800000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>188700000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>236400000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>182500000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>190100000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>156300000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>113600000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>68100000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>7300000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>52200000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>145500000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>126700000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>153600000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>184700000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>148500000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>139000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-30500000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>178400000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>155800000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>128800000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-53200000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>142600000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>168600000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>26600000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>53000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>67000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>106000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>162700000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-57300000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>120200000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>143800000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-26664643000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>144367000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>169349000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>220318000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>65744000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-7022000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>32789000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>50044000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>470907000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>140297000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>143610000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>137245000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>108816000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>128788000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>133523000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>117780000.0</v>
       </c>
-      <c r="BB17">
-[...1 lines deleted...]
-      </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>75983000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>165860000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>141741000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -25368,140 +25557,145 @@
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
+      <c r="CR17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
         <v>-28300000.0</v>
       </c>
       <c r="C18">
+        <v>-28300000.0</v>
+      </c>
+      <c r="D18">
         <v>-27900000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-26700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26800000.0</v>
       </c>
       <c r="F18">
         <v>-26800000.0</v>
       </c>
       <c r="G18">
-        <v>-26700000.0</v>
+        <v>-26800000.0</v>
       </c>
       <c r="H18">
         <v>-26700000.0</v>
       </c>
       <c r="I18">
-        <v>-26800000.0</v>
+        <v>-26700000.0</v>
       </c>
       <c r="J18">
         <v>-26800000.0</v>
       </c>
       <c r="K18">
+        <v>-26800000.0</v>
+      </c>
+      <c r="L18">
         <v>-27000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-27200000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-27000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-27900000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-26300000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-27200000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-26900000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-27100000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-27500000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-28800000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-28400000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-26800000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-25500000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-26700000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-25500000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-25400000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-32200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26500000.0</v>
       </c>
       <c r="AC18">
         <v>-26500000.0</v>
       </c>
-      <c r="AD18"/>
+      <c r="AD18">
+        <v>-26500000.0</v>
+      </c>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -25523,77 +25717,78 @@
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>-179700000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>128200000.0</v>
       </c>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
@@ -25626,86 +25821,85 @@
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -25857,373 +26051,377 @@
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
+      <c r="CR20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>335600000.0</v>
+      </c>
+      <c r="C21">
         <v>283500000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>331200000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>289000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>183700000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>250000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>151500000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>232900000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>292900000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>226600000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>228800000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>204300000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>147100000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>96300000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>8700000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>69900000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>175200000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>161800000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>188200000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>239700000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>193100000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>183400000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>112500000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>209300000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>100100000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>178800000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-24600000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>183300000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>217000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>42900000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>75800000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>78300000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>136500000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>158300000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-107600000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>178700000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>215100000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>54711000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>220900000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>235500000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>337600000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>110214000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-32251000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>40025000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>83193000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>90346000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>224751000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>193787000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>235253000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>178537000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>193971000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>210767000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>206424000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>34823000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>208619000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>264661000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>249648000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>253089000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>112423000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>130642000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>214426000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-122110000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>226732000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>253456000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>248366000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>61155000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>209066000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>281518000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>157867000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>191456000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-163520000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>249414000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>285928000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>196903000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>284145000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>252474000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>277518000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>390182000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>231041000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>232163000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>242356000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>149412000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>141374000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>188099000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>176723000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>139869000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>109254000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>144044000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>142761000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-209653000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>145776000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>137606000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>110367000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>398320000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>208031000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -26375,398 +26573,404 @@
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
+      <c r="CR22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>3084500000.0</v>
+      </c>
+      <c r="C23">
         <v>3066900000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2900300000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2869400000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2890300000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2854800000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2816200000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2692000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2587200000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2756500000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2545300000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2527300000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2495700000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2556500000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2539300000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2439800000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2307500000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2413100000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2449600000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2302600000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2239500000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2369700000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2264200000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2121900000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2348600000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2430200000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2519500000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2357500000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2210800000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2263400000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2181800000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1738400000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1483600000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1497900000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1670900000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1398400000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1299400000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1612322000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1477400000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1436500000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1732700000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2434375000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2563164000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2601627000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2512159000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2544801000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2474092000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2410670000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2209459000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2218009000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2060605000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2022927000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1940107000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2107740000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1931861000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1860033000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1818655000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1858442000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1949292000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1932245000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1822245000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2227711000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1887239000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1886838000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1919490000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2120987000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1947807000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1992091000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1930010000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2029152000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2118055000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1999346000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1891397000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1986430000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1864047000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1812253000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1779745000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1817451000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1753038000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1716927000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1687426000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1732165000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1738067000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1686204000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1685631000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1727594000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1724293000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1695119000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1717147000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1970687000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1629801000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>1584995000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1621373000.0</v>
       </c>
-      <c r="CP23">
-[...1 lines deleted...]
-      </c>
       <c r="CQ23">
         <v>0.0</v>
       </c>
+      <c r="CR23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
-[...1 lines deleted...]
-      </c>
+      <c r="U24"/>
       <c r="V24">
         <v>4700000.0</v>
       </c>
       <c r="W24">
         <v>4700000.0</v>
       </c>
       <c r="X24">
+        <v>4700000.0</v>
+      </c>
+      <c r="Y24">
         <v>4600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4700000.0</v>
       </c>
       <c r="Z24">
         <v>4700000.0</v>
       </c>
       <c r="AA24">
         <v>4700000.0</v>
       </c>
       <c r="AB24">
+        <v>4700000.0</v>
+      </c>
+      <c r="AC24">
         <v>4600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4700000.0</v>
       </c>
       <c r="AD24">
         <v>4700000.0</v>
       </c>
       <c r="AE24">
         <v>4700000.0</v>
       </c>
       <c r="AF24">
+        <v>4700000.0</v>
+      </c>
+      <c r="AG24">
         <v>4800000.0</v>
       </c>
-      <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
@@ -26785,140 +26989,143 @@
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
+      <c r="CR24"/>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>66500000.0</v>
+      </c>
+      <c r="C25">
         <v>72000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>62300000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>59000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>56700000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>63900000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>58500000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>50500000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>50600000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>55200000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>45900000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>47200000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>48100000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>41800000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>44800000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>48100000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>47300000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>45600000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>41900000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>42700000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>41400000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>39200000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>40100000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>31500000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>33500000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>38400000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>27300000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>30400000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>29700000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
@@ -26940,86 +27147,85 @@
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -27171,642 +27377,649 @@
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
+      <c r="CR26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>1369100000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>965600000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>991400000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>946700000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>302700000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>946200000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>885300000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>914200000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>8800000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>990600000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>815800000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>777300000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>681800000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>750600000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>463200000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>346400000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>340400000.0</v>
       </c>
-      <c r="AI27"/>
-      <c r="AJ27">
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>346700000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>314500000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1112692000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>330353000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>342640000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>334342000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1402573000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>341439000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>353883000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>369003000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1303588000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>386709000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>366589000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>344782000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>998365000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>372750000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>346459000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>382789000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>362600000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>363996000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>334861000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>341758000.0</v>
       </c>
-      <c r="BF27"/>
-      <c r="BG27">
+      <c r="BG27"/>
+      <c r="BH27">
         <v>33764000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>33054000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>30745000.0</v>
       </c>
-      <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27">
         <v>376850000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>362117000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>405184000.0</v>
       </c>
-      <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>390382000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>398493000.0</v>
       </c>
-      <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>2377000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>422767000.0</v>
       </c>
-      <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>2376000.0</v>
       </c>
-      <c r="BV27"/>
-      <c r="BW27">
+      <c r="BW27"/>
+      <c r="BX27">
         <v>741000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>1028000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>927000.0</v>
       </c>
-      <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>8301000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>9696000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>12141000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>2104477051000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>7982000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>16166000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>573603406000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>1917990461000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>184</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>2321600000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2161500000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2121200000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2083800000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2157500000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2012700000.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>1873700000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1867600000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1823200000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1921500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1842500000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1811700000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1790600000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3240600000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>818300000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>747200000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>735700000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1967500000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>687500000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>736200000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>908100000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1730700000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>764500000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>832900000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>800100000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>809500000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>736500000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>773600000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>719600000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>751600000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>667100000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>646300000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>651300000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>119311000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>833778000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>803595000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>917359000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>11377000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>956984000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>969494000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>921909000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>90985000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>953559000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>884336000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>843240000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>235961000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>737326000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>742070000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>688971000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>716936000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>661907000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>642667000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>610084000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>607884000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>596110000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>598728000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>588546000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>634668000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>581974000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>604244000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>571149000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>620523000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>601120000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>589036000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>566685000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>606916000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>585050000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>560763000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>533442000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>593018000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>553458000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>539859000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>555212000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>598821000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>551042000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>542627000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>497049000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>629017000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>516381000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>519784000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>511348000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>576383000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>518455000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>496117000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>538594000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1918503281000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>488350000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>433549000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>563820000.0</v>
       </c>
-      <c r="CP28">
-[...1 lines deleted...]
-      </c>
       <c r="CQ28">
         <v>0.0</v>
       </c>
+      <c r="CR28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>61500000.0</v>
+      </c>
+      <c r="C29">
         <v>58300000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>65600000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>53700000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>37100000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>48700000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>17700000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>44200000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>56500000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>44100000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>38700000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>48000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>33500000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>28200000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1200000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>17700000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>25300000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>35100000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>37900000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>51900000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>44600000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>44400000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>26400000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>48400000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-46600000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>50000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>28600000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>40700000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>48400000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -27828,905 +28041,913 @@
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
+      <c r="CR29"/>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>2315400000.0</v>
+      </c>
+      <c r="C30">
         <v>2349900000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2190700000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2147900000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2110600000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2184300000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2039400000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1995900000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1964100000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2157400000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1900700000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1894800000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1850100000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1957200000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1868800000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1839800000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1817500000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>966500000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>866600000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>776000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>764100000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>803000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>698400000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>731300000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>918100000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>922900000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>944800000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>854700000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>818800000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>766300000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>750300000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>784600000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>722600000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>737600000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>656200000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>635300000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>626900000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>839674000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>711900000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>693000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>854600000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1086238000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>967520000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>980030000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>932429000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1033328000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>963690000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>894468000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>856645000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>882331000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>754023000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>759518000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>699957000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1076201000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>672385000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>653145000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>620539000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>984815000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>951861000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>945401000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>929217000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1333298000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>973986000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>981522000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>991494000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1143894000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1006662000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1002689000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>969668000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1040720000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>1023007000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1001138000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>548730000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>608315000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>568746000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>555155000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>570509000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>614127000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>566349000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>557942000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>512364000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>644332000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>531696000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>535098000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>526662000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>582465000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>533562000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>511951000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>550920000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>1919989000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>517638000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>462484000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>593451000.0</v>
       </c>
-      <c r="CP30">
-[...1 lines deleted...]
-      </c>
       <c r="CQ30">
         <v>0.0</v>
       </c>
+      <c r="CR30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:95">
+    <row r="31" spans="1:96">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
+      <c r="C31"/>
+      <c r="D31">
         <v>-29200000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-26700000.0</v>
       </c>
-      <c r="E31"/>
-      <c r="F31">
+      <c r="F31"/>
+      <c r="G31">
         <v>-26800000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>151500000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2692000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-26800000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>143200000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>228800000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>204300000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2495700000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-2538500000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-200000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>17700000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2307500000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-451700000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2449600000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-2302600000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>44600000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>685100000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>229100000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-494200000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-524900000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2380800000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-24600000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-2353000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2218400000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2274100000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-694700000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-501600000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-417600000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1518300000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>10900000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1421800000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1336400000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>40736000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1613200000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1562300000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1780300000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-2420847000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-32251000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-2604869000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-2515417000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-2532346000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-2477737000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2414314000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2213119000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2222081000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2064679000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-21520000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15078000.0</v>
       </c>
       <c r="BB31">
         <v>-15078000.0</v>
       </c>
       <c r="BC31">
+        <v>-15078000.0</v>
+      </c>
+      <c r="BD31">
         <v>208619000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>114969000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>111403000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>89473000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>106578000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>99584000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>93875000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-122110000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>99244000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>90027000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>76645000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>93672000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>89329000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>222203000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>83706000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>77711000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-163520000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>79280000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>73898000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>80989000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>65533000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>70578000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>75288000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>139739000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>88442000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>81058000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>242356000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>74537000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>71115000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>69967000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>65768000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>63727000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>67464000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>60340000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>66622000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>27852000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>71046000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>71719000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>82234000.0</v>
       </c>
-      <c r="CP31">
-[...1 lines deleted...]
-      </c>
       <c r="CQ31">
         <v>0.0</v>
       </c>
+      <c r="CR31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:95">
+    <row r="32" spans="1:96">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B32">
+        <v>3420100000.0</v>
+      </c>
+      <c r="C32">
         <v>3350400000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3231500000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3158400000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3074000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3104800000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2967700000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2924900000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2880100000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2983100000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2774100000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2731600000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2642800000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2652800000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2548000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2509700000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2482700000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2574900000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2637800000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2542300000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2432600000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2553100000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2376700000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2331200000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2448700000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2609000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2494900000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>2540800000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>2427800000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>2306300000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>2257600000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1816700000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1620100000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1656200000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1563300000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1577100000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1514500000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1667033000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1698300000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1672000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>2070300000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2544589000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>2530913000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>2641652000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>2595352000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>2635147000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>2698843000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>2604457000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>2444712000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>2396546000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>2254576000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>2233694000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>2146531000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>2142563000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>2140480000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>2124694000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>2068303000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>2111531000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>2061715000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>2062887000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>2036671000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>2105601000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>2113971000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>2140294000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>2167856000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>2182142000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>2156873000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>2273609000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>2087877000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>2220608000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>1954535000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>2248760000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>2177325000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>2183333000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>2148192000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>2064727000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>2057263000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>2207633000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>1984079000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>1949090000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>1929782000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>1881577000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>1879441000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>1874303000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>1862354000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>1867463000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>1833547000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>1839163000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>1859908000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>1836295000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>1775577000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>1722601000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>1731740000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>6441727000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>6056890000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z30"/>
@@ -28825,51 +29046,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
         <v>1807700000.0</v>
       </c>
       <c r="C2">
         <v>1627400000.0</v>
       </c>
       <c r="D2">
         <v>1536700000.0</v>
       </c>
       <c r="E2">
         <v>2054800000.0</v>
       </c>
       <c r="F2">
         <v>2228600000.0</v>
       </c>
       <c r="G2">
         <v>1867100000.0</v>
       </c>
       <c r="H2">
         <v>1254000000.0</v>
       </c>
       <c r="I2">
         <v>996800000.0</v>
       </c>
@@ -28903,51 +29124,51 @@
       <c r="S2">
         <v>804964000.0</v>
       </c>
       <c r="T2">
         <v>987672000.0</v>
       </c>
       <c r="U2">
         <v>855569000.0</v>
       </c>
       <c r="V2">
         <v>807082000.0</v>
       </c>
       <c r="W2">
         <v>958197000.0</v>
       </c>
       <c r="X2">
         <v>610694000.0</v>
       </c>
       <c r="Y2">
         <v>668584000.0</v>
       </c>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
         <v>235500000</v>
       </c>
       <c r="C3">
         <v>221300000</v>
       </c>
       <c r="D3">
         <v>202500000</v>
       </c>
       <c r="E3">
         <v>186300000</v>
       </c>
       <c r="F3">
         <v>187400000</v>
       </c>
       <c r="G3">
         <v>121200000</v>
       </c>
       <c r="H3">
         <v>110300000</v>
       </c>
       <c r="I3">
         <v>82800000</v>
       </c>
@@ -28983,51 +29204,51 @@
       </c>
       <c r="T3">
         <v>58676000</v>
       </c>
       <c r="U3">
         <v>74706000</v>
       </c>
       <c r="V3">
         <v>55200000</v>
       </c>
       <c r="W3">
         <v>58409000</v>
       </c>
       <c r="X3">
         <v>81751000</v>
       </c>
       <c r="Y3">
         <v>74667000</v>
       </c>
       <c r="Z3">
         <v>47783000</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-483600000.0</v>
       </c>
       <c r="F4">
         <v>-150500000.0</v>
       </c>
       <c r="G4">
         <v>342000000.0</v>
       </c>
       <c r="H4">
         <v>614400000.0</v>
       </c>
       <c r="I4">
         <v>257200000.0</v>
       </c>
       <c r="J4">
         <v>-35200000.0</v>
       </c>
       <c r="K4">
         <v>-256334000.0</v>
       </c>
@@ -29037,51 +29258,51 @@
       <c r="M4">
         <v>-398528000.0</v>
       </c>
       <c r="N4">
         <v>807780000.0</v>
       </c>
       <c r="O4">
         <v>-257309000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4">
         <v>-168036000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>456400000.0</v>
       </c>
       <c r="F5">
         <v>-491600000.0</v>
       </c>
       <c r="G5">
         <v>517300000.0</v>
       </c>
       <c r="H5">
         <v>1125900000.0</v>
       </c>
       <c r="I5">
         <v>-534900000.0</v>
       </c>
       <c r="J5">
         <v>844300000.0</v>
       </c>
       <c r="K5">
         <v>-179098000.0</v>
       </c>
@@ -29091,51 +29312,51 @@
       <c r="M5">
         <v>-68637000.0</v>
       </c>
       <c r="N5">
         <v>-423438000.0</v>
       </c>
       <c r="O5">
         <v>807392000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5">
         <v>654269000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
         <v>26400000.0</v>
       </c>
       <c r="C6">
         <v>180300000.0</v>
       </c>
       <c r="D6">
         <v>90700000.0</v>
       </c>
       <c r="E6">
         <v>-518100000.0</v>
       </c>
       <c r="F6">
         <v>-173800000.0</v>
       </c>
       <c r="G6">
         <v>361500000.0</v>
       </c>
       <c r="H6">
         <v>613100000.0</v>
       </c>
       <c r="I6">
         <v>257200000.0</v>
       </c>
@@ -29169,54 +29390,54 @@
       <c r="S6">
         <v>235720000.0</v>
       </c>
       <c r="T6">
         <v>-182708000.0</v>
       </c>
       <c r="U6">
         <v>132103000.0</v>
       </c>
       <c r="V6">
         <v>48487000.0</v>
       </c>
       <c r="W6">
         <v>-151115000.0</v>
       </c>
       <c r="X6">
         <v>347503000.0</v>
       </c>
       <c r="Y6">
         <v>-57890000.0</v>
       </c>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7">
-        <v>413000000.0</v>
+        <v>387800000.0</v>
       </c>
       <c r="C7">
         <v>-1000000.0</v>
       </c>
       <c r="D7">
         <v>261000000.0</v>
       </c>
       <c r="E7">
         <v>-218300000.0</v>
       </c>
       <c r="F7">
         <v>-243300000.0</v>
       </c>
       <c r="G7">
         <v>372100000.0</v>
       </c>
       <c r="H7">
         <v>628900000.0</v>
       </c>
       <c r="I7">
         <v>151700000.0</v>
       </c>
       <c r="J7">
         <v>97000000.0</v>
       </c>
@@ -29247,51 +29468,51 @@
       <c r="S7">
         <v>86445000.0</v>
       </c>
       <c r="T7">
         <v>1290830000.0</v>
       </c>
       <c r="U7">
         <v>566962000.0</v>
       </c>
       <c r="V7">
         <v>484110000.0</v>
       </c>
       <c r="W7">
         <v>263056000.0</v>
       </c>
       <c r="X7">
         <v>808155000.0</v>
       </c>
       <c r="Y7">
         <v>-141839000.0</v>
       </c>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-804600000.0</v>
       </c>
       <c r="F8">
         <v>-439000000.0</v>
       </c>
       <c r="G8">
         <v>-195400000.0</v>
       </c>
       <c r="H8">
         <v>-416000000.0</v>
       </c>
       <c r="I8">
         <v>504300000.0</v>
       </c>
       <c r="J8">
         <v>-871500000.0</v>
       </c>
       <c r="K8">
         <v>-224699000.0</v>
       </c>
@@ -29301,51 +29522,51 @@
       <c r="M8">
         <v>-411728000.0</v>
       </c>
       <c r="N8">
         <v>464687000.0</v>
       </c>
       <c r="O8">
         <v>-725886000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8">
         <v>-755800000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9">
         <v>723300000.0</v>
       </c>
       <c r="C9">
         <v>-719400000.0</v>
       </c>
       <c r="D9">
         <v>466200000.0</v>
       </c>
       <c r="E9">
         <v>-1275100000.0</v>
       </c>
       <c r="F9">
         <v>-869700000.0</v>
       </c>
       <c r="G9">
         <v>-47200000.0</v>
       </c>
       <c r="H9">
         <v>-460600000.0</v>
       </c>
       <c r="I9">
         <v>388700000.0</v>
       </c>
@@ -29381,51 +29602,51 @@
       </c>
       <c r="T9">
         <v>883121000.0</v>
       </c>
       <c r="U9">
         <v>420380000.0</v>
       </c>
       <c r="V9">
         <v>637692000.0</v>
       </c>
       <c r="W9">
         <v>256542000.0</v>
       </c>
       <c r="X9">
         <v>117084000.0</v>
       </c>
       <c r="Y9">
         <v>57739000.0</v>
       </c>
       <c r="Z9">
         <v>302444000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-139700000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>424900000.0</v>
       </c>
       <c r="G10">
         <v>503500000.0</v>
       </c>
       <c r="H10">
         <v>862300000.0</v>
       </c>
       <c r="I10">
         <v>-157500000.0</v>
       </c>
       <c r="J10">
         <v>1101400000.0</v>
       </c>
       <c r="K10">
         <v>-11680000.0</v>
       </c>
@@ -29451,51 +29672,51 @@
         <v>-132168000.0</v>
       </c>
       <c r="S10">
         <v>20104000.0</v>
       </c>
       <c r="T10">
         <v>20717170000.0</v>
       </c>
       <c r="U10">
         <v>19472085000.0</v>
       </c>
       <c r="V10">
         <v>18980658000.0</v>
       </c>
       <c r="W10">
         <v>-1222975372000.0</v>
       </c>
       <c r="X10">
         <v>-22424262000.0</v>
       </c>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>129900000.0</v>
       </c>
       <c r="F11">
         <v>-75500000.0</v>
       </c>
       <c r="G11">
         <v>27800000.0</v>
       </c>
       <c r="H11">
         <v>51400000.0</v>
       </c>
       <c r="I11">
         <v>141100000.0</v>
       </c>
       <c r="J11">
         <v>-88300000.0</v>
       </c>
       <c r="K11">
         <v>-45755000.0</v>
       </c>
@@ -29505,51 +29726,51 @@
       <c r="M11">
         <v>378675000.0</v>
       </c>
       <c r="N11">
         <v>358899000.0</v>
       </c>
       <c r="O11">
         <v>6205000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11">
         <v>-50623000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>356600000.0</v>
       </c>
       <c r="F12">
         <v>243800000.0</v>
       </c>
       <c r="G12">
         <v>406200000.0</v>
       </c>
       <c r="H12">
         <v>143700000.0</v>
       </c>
       <c r="I12">
         <v>168300000.0</v>
       </c>
       <c r="J12">
         <v>3200000.0</v>
       </c>
       <c r="K12">
         <v>-110994000.0</v>
       </c>
@@ -29567,99 +29788,99 @@
       </c>
       <c r="P12"/>
       <c r="Q12">
         <v>287117000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12">
         <v>121142000.0</v>
       </c>
       <c r="V12">
         <v>32914000.0</v>
       </c>
       <c r="W12">
         <v>168757000.0</v>
       </c>
       <c r="X12">
         <v>3133000.0</v>
       </c>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>181600000.0</v>
       </c>
       <c r="F13">
         <v>338000000.0</v>
       </c>
       <c r="G13">
         <v>161700000.0</v>
       </c>
       <c r="H13">
         <v>666000000.0</v>
       </c>
       <c r="I13">
         <v>234700000.0</v>
       </c>
       <c r="J13">
         <v>159700000.0</v>
       </c>
       <c r="K13">
         <v>131400000.0</v>
       </c>
       <c r="L13">
         <v>-60000000.0</v>
       </c>
       <c r="M13">
         <v>-144392000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14">
         <v>250000000.0</v>
       </c>
       <c r="C14">
         <v>223500000.0</v>
       </c>
       <c r="D14">
         <v>196400000.0</v>
       </c>
       <c r="E14">
         <v>182000000.0</v>
       </c>
       <c r="F14">
         <v>171600000.0</v>
       </c>
       <c r="G14">
         <v>144300000.0</v>
       </c>
       <c r="H14">
         <v>125800000.0</v>
       </c>
       <c r="I14">
         <v>126900000.0</v>
       </c>
@@ -29693,51 +29914,51 @@
       <c r="S14">
         <v>62197000.0</v>
       </c>
       <c r="T14">
         <v>94307000.0</v>
       </c>
       <c r="U14">
         <v>93305000.0</v>
       </c>
       <c r="V14">
         <v>7393000.0</v>
       </c>
       <c r="W14">
         <v>45675000.0</v>
       </c>
       <c r="X14">
         <v>48117000.0</v>
       </c>
       <c r="Y14">
         <v>46867000.0</v>
       </c>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15">
         <v>168400000.0</v>
       </c>
       <c r="C15">
         <v>155900000.0</v>
       </c>
       <c r="D15">
         <v>152300000.0</v>
       </c>
       <c r="E15">
         <v>150200000.0</v>
       </c>
       <c r="F15">
         <v>162300000.0</v>
       </c>
       <c r="G15">
         <v>173300000.0</v>
       </c>
       <c r="H15">
         <v>170000000.0</v>
       </c>
       <c r="I15">
         <v>148000000.0</v>
       </c>
@@ -29773,51 +29994,51 @@
       </c>
       <c r="T15">
         <v>55038000.0</v>
       </c>
       <c r="U15">
         <v>48157000.0</v>
       </c>
       <c r="V15">
         <v>42050000.0</v>
       </c>
       <c r="W15">
         <v>29676000.0</v>
       </c>
       <c r="X15">
         <v>181187000.0</v>
       </c>
       <c r="Y15">
         <v>41876000.0</v>
       </c>
       <c r="Z15">
         <v>109298000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16">
         <v>1834100000.0</v>
       </c>
       <c r="C16">
         <v>1807700000.0</v>
       </c>
       <c r="D16">
         <v>1627400000.0</v>
       </c>
       <c r="E16">
         <v>1536700000.0</v>
       </c>
       <c r="F16">
         <v>2054800000.0</v>
       </c>
       <c r="G16">
         <v>2228600000.0</v>
       </c>
       <c r="H16">
         <v>1867100000.0</v>
       </c>
       <c r="I16">
         <v>1254000000.0</v>
       </c>
@@ -29853,97 +30074,97 @@
       </c>
       <c r="T16">
         <v>804964000.0</v>
       </c>
       <c r="U16">
         <v>987672000.0</v>
       </c>
       <c r="V16">
         <v>855569000.0</v>
       </c>
       <c r="W16">
         <v>807082000.0</v>
       </c>
       <c r="X16">
         <v>958197000.0</v>
       </c>
       <c r="Y16">
         <v>610694000.0</v>
       </c>
       <c r="Z16">
         <v>668584000.0</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-35000000.0</v>
       </c>
       <c r="J17">
         <v>2300000.0</v>
       </c>
       <c r="K17">
         <v>-16146000.0</v>
       </c>
       <c r="L17">
         <v>-56231000.0</v>
       </c>
       <c r="M17">
         <v>-28126000.0</v>
       </c>
       <c r="N17">
         <v>-23742000.0</v>
       </c>
       <c r="O17">
         <v>-6483000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17">
         <v>-429000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
         <v>1598400000.0</v>
       </c>
       <c r="C18">
         <v>1111400000.0</v>
       </c>
       <c r="D18">
         <v>935600000.0</v>
       </c>
       <c r="E18">
         <v>410600000.0</v>
       </c>
       <c r="F18">
         <v>594300000.0</v>
       </c>
       <c r="G18">
         <v>1220800000.0</v>
       </c>
       <c r="H18">
         <v>1303100000.0</v>
       </c>
       <c r="I18">
         <v>573900000.0</v>
       </c>
@@ -29977,51 +30198,51 @@
       <c r="S18">
         <v>943067000.0</v>
       </c>
       <c r="T18">
         <v>1144885000.0</v>
       </c>
       <c r="U18">
         <v>848291000.0</v>
       </c>
       <c r="V18">
         <v>964952000.0</v>
       </c>
       <c r="W18">
         <v>775756000.0</v>
       </c>
       <c r="X18">
         <v>659477000.0</v>
       </c>
       <c r="Y18">
         <v>290296000.0</v>
       </c>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19">
         <v>-1220600000.0</v>
       </c>
       <c r="C19">
         <v>-657800000.0</v>
       </c>
       <c r="D19">
         <v>-768000000.0</v>
       </c>
       <c r="E19">
         <v>-33700000.0</v>
       </c>
       <c r="F19">
         <v>-784700000.0</v>
       </c>
       <c r="G19">
         <v>-275700000.0</v>
       </c>
       <c r="H19">
         <v>-82000000.0</v>
       </c>
       <c r="I19">
         <v>-55400000.0</v>
       </c>
@@ -30037,87 +30258,87 @@
       <c r="M19">
         <v>-503296000.0</v>
       </c>
       <c r="N19">
         <v>-1064545000.0</v>
       </c>
       <c r="O19">
         <v>-395980000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19">
         <v>-111449000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>276400000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21">
         <v>121700000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>-51800000.0</v>
       </c>
       <c r="E21">
         <v>-75900000.0</v>
       </c>
       <c r="F21">
         <v>-72600000.0</v>
       </c>
       <c r="G21">
         <v>243700000.0</v>
       </c>
       <c r="H21">
         <v>-32900000.0</v>
       </c>
       <c r="I21">
         <v>1778200000.0</v>
       </c>
@@ -30131,51 +30352,51 @@
         <v>-123400000.0</v>
       </c>
       <c r="M21">
         <v>-467330000.0</v>
       </c>
       <c r="N21">
         <v>664459000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21">
         <v>-14370000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22">
         <v>872700000.0</v>
       </c>
       <c r="C22">
         <v>760200000.0</v>
       </c>
       <c r="D22">
         <v>642500000.0</v>
       </c>
       <c r="E22">
         <v>276600000.0</v>
       </c>
       <c r="F22">
         <v>1372400000.0</v>
       </c>
       <c r="G22">
         <v>441800000.0</v>
       </c>
       <c r="H22">
         <v>382600000.0</v>
       </c>
       <c r="I22">
         <v>251000000.0</v>
       </c>
@@ -30211,51 +30432,51 @@
       </c>
       <c r="T22">
         <v>653746000.0</v>
       </c>
       <c r="U22">
         <v>717418000.0</v>
       </c>
       <c r="V22">
         <v>479355000.0</v>
       </c>
       <c r="W22">
         <v>350560000.0</v>
       </c>
       <c r="X22">
         <v>185652000.0</v>
       </c>
       <c r="Y22">
         <v>-1001199000.0</v>
       </c>
       <c r="Z22">
         <v>98053000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
         <v>-13800000.0</v>
       </c>
       <c r="C23">
         <v>-14200000.0</v>
       </c>
       <c r="D23">
         <v>-6700000.0</v>
       </c>
       <c r="E23">
         <v>-19500000.0</v>
       </c>
       <c r="F23">
         <v>331600000.0</v>
       </c>
       <c r="G23">
         <v>-26700000.0</v>
       </c>
       <c r="H23">
         <v>27100000.0</v>
       </c>
       <c r="I23">
         <v>301400000.0</v>
       </c>
@@ -30289,51 +30510,51 @@
       <c r="S23">
         <v>5682000.0</v>
       </c>
       <c r="T23">
         <v>8381000.0</v>
       </c>
       <c r="U23">
         <v>561000.0</v>
       </c>
       <c r="V23">
         <v>2130000.0</v>
       </c>
       <c r="W23">
         <v>972482000.0</v>
       </c>
       <c r="X23">
         <v>-1251313000.0</v>
       </c>
       <c r="Y23">
         <v>-1552000.0</v>
       </c>
       <c r="Z23"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24">
         <v>6000000.0</v>
       </c>
       <c r="C24">
         <v>-16500000.0</v>
       </c>
       <c r="D24">
         <v>-32800000.0</v>
       </c>
       <c r="E24">
         <v>-42100000.0</v>
       </c>
       <c r="F24">
         <v>1129700000.0</v>
       </c>
       <c r="G24">
         <v>-338300000.0</v>
       </c>
       <c r="H24">
         <v>-427500000.0</v>
       </c>
       <c r="I24">
         <v>-92200000.0</v>
       </c>
@@ -30369,54 +30590,54 @@
       </c>
       <c r="T24">
         <v>452434000.0</v>
       </c>
       <c r="U24">
         <v>-7564000.0</v>
       </c>
       <c r="V24">
         <v>-61105000.0</v>
       </c>
       <c r="W24">
         <v>17634000.0</v>
       </c>
       <c r="X24">
         <v>-959048000.0</v>
       </c>
       <c r="Y24">
         <v>20976000.0</v>
       </c>
       <c r="Z24">
         <v>137840000.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
-        <v>298200000.0</v>
+        <v>136300000.0</v>
       </c>
       <c r="C25">
         <v>24000000.0</v>
       </c>
       <c r="D25">
         <v>71600000.0</v>
       </c>
       <c r="E25">
         <v>230200000.0</v>
       </c>
       <c r="F25">
         <v>-717400000.0</v>
       </c>
       <c r="G25">
         <v>134300000.0</v>
       </c>
       <c r="H25">
         <v>130700000.0</v>
       </c>
       <c r="I25">
         <v>49600000.0</v>
       </c>
       <c r="J25">
         <v>-233200000.0</v>
       </c>
@@ -30447,51 +30668,51 @@
       <c r="S25">
         <v>378568000.0</v>
       </c>
       <c r="T25">
         <v>-835322000.0</v>
       </c>
       <c r="U25">
         <v>-454688000.0</v>
       </c>
       <c r="V25">
         <v>49294000.0</v>
       </c>
       <c r="W25">
         <v>174874000.0</v>
       </c>
       <c r="X25">
         <v>-300696000.0</v>
       </c>
       <c r="Y25">
         <v>1461134000.0</v>
       </c>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26">
         <v>-303700000.0</v>
       </c>
       <c r="C26">
         <v>-307400000.0</v>
       </c>
       <c r="D26">
         <v>-193100000.0</v>
       </c>
       <c r="E26">
         <v>-572800000.0</v>
       </c>
       <c r="F26">
         <v>-839300000.0</v>
       </c>
       <c r="G26">
         <v>-297000000.0</v>
       </c>
       <c r="H26">
         <v>-271800000.0</v>
       </c>
       <c r="I26">
         <v>-139300000.0</v>
       </c>
@@ -30525,51 +30746,51 @@
       <c r="S26">
         <v>-59000000.0</v>
       </c>
       <c r="T26">
         <v>-316570000.0</v>
       </c>
       <c r="U26">
         <v>-424451000.0</v>
       </c>
       <c r="V26">
         <v>-342148000.0</v>
       </c>
       <c r="W26">
         <v>-259852000.0</v>
       </c>
       <c r="X26">
         <v>-1250350000.0</v>
       </c>
       <c r="Y26">
         <v>-500000.0</v>
       </c>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27">
         <v>85700000.0</v>
       </c>
       <c r="C27">
         <v>81100000.0</v>
       </c>
       <c r="D27">
         <v>75100000.0</v>
       </c>
       <c r="E27">
         <v>62600000.0</v>
       </c>
       <c r="F27">
         <v>66700000.0</v>
       </c>
       <c r="G27">
         <v>57900000.0</v>
       </c>
       <c r="H27">
         <v>55900000.0</v>
       </c>
       <c r="I27">
         <v>57100000.0</v>
       </c>
@@ -30595,51 +30816,51 @@
         <v>36888000.0</v>
       </c>
       <c r="Q27">
         <v>34591000.0</v>
       </c>
       <c r="R27">
         <v>30288000.0</v>
       </c>
       <c r="S27">
         <v>24129000.0</v>
       </c>
       <c r="T27">
         <v>19526000.0</v>
       </c>
       <c r="U27">
         <v>17569000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
         <v>-364200000.0</v>
       </c>
       <c r="C28">
         <v>-477500000.0</v>
       </c>
       <c r="D28">
         <v>-403900000.0</v>
       </c>
       <c r="E28">
         <v>-818400000.0</v>
       </c>
       <c r="F28">
         <v>-1089800000.0</v>
       </c>
       <c r="G28">
         <v>-264800000.0</v>
       </c>
       <c r="H28">
         <v>-179200000.0</v>
       </c>
       <c r="I28">
         <v>1838000000.0</v>
       </c>
@@ -30673,51 +30894,51 @@
       <c r="S28">
         <v>-412134000.0</v>
       </c>
       <c r="T28">
         <v>-186577000.0</v>
       </c>
       <c r="U28">
         <v>-717544000.0</v>
       </c>
       <c r="V28">
         <v>-303642000.0</v>
       </c>
       <c r="W28">
         <v>-341555000.0</v>
       </c>
       <c r="X28">
         <v>317500000.0</v>
       </c>
       <c r="Y28">
         <v>-43428000.0</v>
       </c>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
         <v>1833900000.0</v>
       </c>
       <c r="C29">
         <v>1332700000.0</v>
       </c>
       <c r="D29">
         <v>1138100000.0</v>
       </c>
       <c r="E29">
         <v>596900000.0</v>
       </c>
       <c r="F29">
         <v>781700000.0</v>
       </c>
       <c r="G29">
         <v>1342000000.0</v>
       </c>
       <c r="H29">
         <v>1413400000.0</v>
       </c>
       <c r="I29">
         <v>656700000.0</v>
       </c>
@@ -30753,51 +30974,51 @@
       </c>
       <c r="T29">
         <v>1203561000.0</v>
       </c>
       <c r="U29">
         <v>922997000.0</v>
       </c>
       <c r="V29">
         <v>1020152000.0</v>
       </c>
       <c r="W29">
         <v>834165000.0</v>
       </c>
       <c r="X29">
         <v>741228000.0</v>
       </c>
       <c r="Y29">
         <v>364963000.0</v>
       </c>
       <c r="Z29">
         <v>536156000.0</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
         <v>-1457800000.0</v>
       </c>
       <c r="C30">
         <v>-657800000.0</v>
       </c>
       <c r="D30">
         <v>-637700000.0</v>
       </c>
       <c r="E30">
         <v>-262100000.0</v>
       </c>
       <c r="F30">
         <v>157600000.0</v>
       </c>
       <c r="G30">
         <v>-735200000.0</v>
       </c>
       <c r="H30">
         <v>-619800000.0</v>
       </c>
       <c r="I30">
         <v>-2202500000.0</v>
       </c>
@@ -30850,2320 +31071,2339 @@
         <v>-379425000.0</v>
       </c>
       <c r="Z30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ30"/>
+  <dimension ref="A1:CR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
       </c>
-      <c r="CQ1" t="s">
+      <c r="CR1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
+        <v>1834100000.0</v>
+      </c>
+      <c r="C2">
         <v>1712500000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1486700000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1669600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1807700000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1813400000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1713100000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1281900000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1627400000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1425300000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1401700000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1525600000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1536700000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1429800000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1182000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1258800000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2040800000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2027900000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2771800000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1651300000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2207600000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2203000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2137500000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1999900000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1867100000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1749300000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1490400000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1274200000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1254000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1306600000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1253700000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2342000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>996800000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>992800000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>848200000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>874500000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1032000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1116623000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1232674000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2060815000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1288305000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1543936000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1297436000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1065165000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1318656000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1411266000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1398870000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1105912000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1717184000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1286697000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1270395000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1604625000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>909404000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1072506000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1106992000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1064815000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1166713000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1059523000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1135099000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>940434000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1150516000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1168307000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1003723000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>932541000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1318552000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1235851000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>809182000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>664339000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1040684000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1053679000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>956603000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1020594000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>804964000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>815147000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1010071000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>759835000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>987672000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>647137000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>663501000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>650705000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>855569000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>641268000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>500770000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>475034000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>807082000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>692373000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>608870000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>573861000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>958197000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>544365000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>440546000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>738637000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>610694000.0</v>
       </c>
-      <c r="CP2"/>
       <c r="CQ2"/>
+      <c r="CR2"/>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
+        <v>47700000</v>
+      </c>
+      <c r="C3">
         <v>59300000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>62900000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>59900000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>53400000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>68000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>106200000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>55400000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>50800000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>54300000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>50400000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>49400000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>48400000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>52400000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>46600000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>46200000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>41100000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>56100000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>46100000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>45600000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>39600000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>40100000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>34900000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>24600000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>21600000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>39800000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>12700000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>25400000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>32400000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>23900000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>20800000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>21600000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>16500000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>18700000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>12300000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>16300000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>14800000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>18442000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>19070000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>24971000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>22750000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>25463000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>27182000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>40094000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>22157000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>24724000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>28012000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>17762000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>13105000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>18807000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>11616000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>10191000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>11712000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>16415000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>17679000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>15237000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>7126000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>10594000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>8112000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>10828000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>6213000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>9111000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>14268000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>14636000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>13196000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>17519000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>10304000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>14776000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>13286000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>18680000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>8590000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>13343000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>15455000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>18923000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>9788000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>13814000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>16151000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>40681000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>9484000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>11621000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>12920000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>18883000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>14493000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>8206000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>13618000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>22798000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>10427000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>11868000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>13316000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1047000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>82798000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>16546000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>74667000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>47783000</v>
       </c>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-126400000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-12800000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>98700000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>263700000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-54100000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-791900000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>43200000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-735200000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>1098700000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-557200000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>12400000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>57600000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>122400000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>149600000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>110200000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>269500000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>214300000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>20400000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-52600000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>52900000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-1088300000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>1345200000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>4000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>144600000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-26300000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-157500000.0</v>
       </c>
-      <c r="AL4"/>
-      <c r="AM4">
+      <c r="AM4"/>
+      <c r="AN4">
         <v>-116051000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-828141000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>772510000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-255631000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>246500000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>232271000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-253491000.0</v>
       </c>
-      <c r="AT4"/>
-      <c r="AU4">
+      <c r="AU4"/>
+      <c r="AV4">
         <v>12396000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>292958000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-611272000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>430487000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>16302000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-334230000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>695221000.0</v>
       </c>
-      <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-      <c r="BG4">
+      <c r="BG4"/>
+      <c r="BH4">
         <v>-75576000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>194665000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-210082000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>37000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-362800000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-497700000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1763400000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>15700000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-825000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-42000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-411600000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>793000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-831000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>365400000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>384600000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>189200000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-421900000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>381200000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>767400000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>178700000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-201400000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-534900000.0</v>
       </c>
-      <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>844300000.0</v>
       </c>
-      <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>270352000.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
-      <c r="AX5">
+      <c r="AX5"/>
+      <c r="AY5">
         <v>-423438000.0</v>
       </c>
-      <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
+      <c r="CR5"/>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
+        <v>-242400000.0</v>
+      </c>
+      <c r="C6">
         <v>121600000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>225800000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-182900000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-138100000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-5700000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>100300000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>431200000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-345500000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>202100000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>23600000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-123900000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-11100000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>106900000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>247800000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-76800000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-789900000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>26900000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-743900000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1100200000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-557000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>25600000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>65500000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>137600000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>132800000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>117800000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>258900000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>216200000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>20200000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-52600000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>52900000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-1088300000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1345200000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>4000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>144600000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-26300000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-157500000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-84652000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-116051000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-828141000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>772510000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-255631000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>246500000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>232271000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-253491000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-92610000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>12396000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>292958000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-611272000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>430487000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>16302000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-334230000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>695221000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-163102000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-34486000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>42177000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-101898000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>107190000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-75576000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>194665000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-210082000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-17791000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>164584000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>71182000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-386011000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>82701000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>426669000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>144843000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-376345000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-12995000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>97076000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-63991000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>215630000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-10183000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-194924000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>250236000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-227837000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>340535000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-16364000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>12796000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-204864000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>214301000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>140498000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>25736000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-332048000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>114709000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>83503000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>35009000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-384336000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>413832000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>103819000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-298091000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>127943000.0</v>
       </c>
-      <c r="CP6"/>
       <c r="CQ6"/>
+      <c r="CR6"/>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7">
-        <v>248700000.0</v>
+        <v>-172700000.0</v>
       </c>
       <c r="C7">
+        <v>269600000.0</v>
+      </c>
+      <c r="D7">
         <v>77400000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-130300000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>171100000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-238900000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>5600000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>427900000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-225800000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>130400000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-56800000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-30600000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>89100000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>90500000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>458700000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-9800000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-754000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>45000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-286400000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>679100000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-681000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>283500000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>449000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>180400000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-540800000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-9800000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>331800000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>221800000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>85100000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>2237700000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-1033000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-9935000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>1927000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>650000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-2408000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-289000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>70060000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-110421000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-603612000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-664369000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>882320000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>114753000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>206549000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-257429000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>583863000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-1037180000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-6269000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-236447000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-720173000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>212492000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-527484000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-22178000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>941094000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-914751000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-689630000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>135797000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-222820000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-243965000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>70179000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>277099000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-515921000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-160031000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-215906000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>269019000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-638124000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-169997000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>56111000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-20502000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>202008000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>803635000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>425276000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>117210000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>668401000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-30492000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-857780000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-108340000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>65283000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-263852000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>216023000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-436350000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>492493000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>268346000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-939751000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>66748000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-1241376985000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>1240534067000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-4009000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-1045477058000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>1004952966000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>22616034000.0</v>
       </c>
-      <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>33800000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>367300000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>579400000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-1436100000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-51400000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>103500000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>87300000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-411400000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-185400000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>70500000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-83500000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-180200000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-11800000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>80100000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-169900000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-365600000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-102600000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>222100000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>504300000.0</v>
       </c>
-      <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
+      <c r="AH8"/>
+      <c r="AI8">
         <v>-871500000.0</v>
       </c>
-      <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-      <c r="AP8">
+      <c r="AP8"/>
+      <c r="AQ8">
         <v>-124511000.0</v>
       </c>
-      <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-      <c r="AX8">
+      <c r="AX8"/>
+      <c r="AY8">
         <v>464687000.0</v>
       </c>
-      <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9">
-        <v>22100000.0</v>
+        <v>-16700000.0</v>
       </c>
       <c r="C9">
+        <v>82300000.0</v>
+      </c>
+      <c r="D9">
         <v>351200000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-142300000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>432100000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-69600000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-884400000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>25900000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>358800000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>125000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-56800000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>31800000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>427500000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>506300000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1413900000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-171800000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-198000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-220400000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-391000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>56800000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-315100000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4500000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-292900000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>153800000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>87400000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-62300000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-384000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-171900000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>157600000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-220200000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>123700000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>120900000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>484300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10300000.0</v>
       </c>
       <c r="AI9">
         <v>-10300000.0</v>
       </c>
       <c r="AJ9">
         <v>-10300000.0</v>
       </c>
       <c r="AK9">
         <v>-10300000.0</v>
       </c>
       <c r="AL9">
+        <v>-10300000.0</v>
+      </c>
+      <c r="AM9">
         <v>-212493000.0</v>
       </c>
-      <c r="AM9">
-[...1 lines deleted...]
-      </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
         <v>185606000.0</v>
       </c>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
         <v>-292241000.0</v>
       </c>
-      <c r="AU9">
-[...1 lines deleted...]
-      </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
+        <v>0.0</v>
+      </c>
+      <c r="AY9">
         <v>-210997000.0</v>
       </c>
-      <c r="AY9">
-[...1 lines deleted...]
-      </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9">
         <v>-185273000.0</v>
       </c>
-      <c r="BC9">
-[...1 lines deleted...]
-      </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
       <c r="BK9">
         <v>0.0</v>
       </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
       <c r="BN9">
         <v>0.0</v>
       </c>
       <c r="BO9">
         <v>0.0</v>
       </c>
       <c r="BP9">
         <v>0.0</v>
       </c>
-      <c r="BQ9"/>
-      <c r="BR9">
+      <c r="BQ9">
+        <v>0.0</v>
+      </c>
+      <c r="BR9"/>
+      <c r="BS9">
         <v>2806000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>4910000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>420380000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9">
         <v>290355000.0</v>
       </c>
-      <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
-      <c r="CL9">
+      <c r="CL9"/>
+      <c r="CM9">
         <v>117084000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>94863000.0</v>
       </c>
-      <c r="CN9"/>
       <c r="CO9"/>
-      <c r="CP9">
+      <c r="CP9"/>
+      <c r="CQ9">
         <v>57739000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>302444000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-135300000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>176600000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>77900000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>-159500000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>364000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>319800000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-99400000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>86300000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>606900000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>33700000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-223400000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>77000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>658400000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>203100000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-76200000.0</v>
       </c>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-      <c r="AH10">
-[...1 lines deleted...]
-      </c>
+      <c r="AH10"/>
       <c r="AI10">
         <v>7400000.0</v>
       </c>
       <c r="AJ10">
         <v>7400000.0</v>
       </c>
       <c r="AK10">
         <v>7400000.0</v>
       </c>
       <c r="AL10">
+        <v>7400000.0</v>
+      </c>
+      <c r="AM10">
         <v>4579000.0</v>
       </c>
-      <c r="AM10">
-[...1 lines deleted...]
-      </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
         <v>-27269000.0</v>
       </c>
-      <c r="AQ10">
-[...1 lines deleted...]
-      </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
         <v>-85742000.0</v>
       </c>
-      <c r="AU10">
-[...1 lines deleted...]
-      </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
         <v>-34682000.0</v>
       </c>
-      <c r="AY10">
-[...1 lines deleted...]
-      </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
@@ -33171,2032 +33411,2054 @@
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
       <c r="BM10">
         <v>0.0</v>
       </c>
       <c r="BN10">
         <v>0.0</v>
       </c>
       <c r="BO10">
         <v>0.0</v>
       </c>
       <c r="BP10">
         <v>0.0</v>
       </c>
-      <c r="BQ10"/>
+      <c r="BQ10">
+        <v>0.0</v>
+      </c>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
+      <c r="CR10"/>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11">
         <v>-114900000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>77600000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>8800000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>170900000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>23500000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-73300000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>16000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-201400000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>39400000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>70500000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-19700000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>248500000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-8200000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-192800000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-193500000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>33200000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>199600000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>12100000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>141100000.0</v>
       </c>
-      <c r="AE11">
-[...1 lines deleted...]
-      </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>-88300000.0</v>
       </c>
-      <c r="AI11">
-[...1 lines deleted...]
-      </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
-      <c r="AM11"/>
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>-168854000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>266648000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>358899000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>22400000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>26000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>15800000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>76700000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>97600000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>81400000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>100900000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>24200000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>98100000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>22500000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>66900000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-200000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>146600000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>37100000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>222700000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>61700000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>34700000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>28800000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>18500000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>168300000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>210300000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>141900000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-181700000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3200000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>424000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-144700000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-119600000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-508000000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>26194000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>-17358000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>13655000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
-      <c r="BZ12">
+      <c r="BZ12"/>
+      <c r="CA12">
         <v>121142000.0</v>
       </c>
-      <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>32914000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>168757000.0</v>
       </c>
-      <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
-      <c r="CL12">
+      <c r="CL12"/>
+      <c r="CM12">
         <v>3133000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>82902000.0</v>
       </c>
-      <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>152600000.0</v>
       </c>
       <c r="M13">
         <v>152600000.0</v>
       </c>
       <c r="N13">
+        <v>152600000.0</v>
+      </c>
+      <c r="O13">
         <v>137600000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>298700000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>117600000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-372300000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>372000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-151200000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>419700000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-302500000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>142900000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>367700000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>48300000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-397200000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>120500000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>363600000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>79200000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>102700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>234600000.0</v>
       </c>
       <c r="AE13">
         <v>234600000.0</v>
       </c>
       <c r="AF13">
         <v>234600000.0</v>
       </c>
       <c r="AG13">
         <v>234600000.0</v>
       </c>
       <c r="AH13">
+        <v>234600000.0</v>
+      </c>
+      <c r="AI13">
         <v>212800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240700000.0</v>
       </c>
       <c r="AJ13">
         <v>240700000.0</v>
       </c>
       <c r="AK13">
         <v>240700000.0</v>
       </c>
       <c r="AL13">
+        <v>240700000.0</v>
+      </c>
+      <c r="AM13">
         <v>131400000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-60000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-144392000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
+      <c r="CR13"/>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14">
+        <v>66500000.0</v>
+      </c>
+      <c r="C14">
         <v>72000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>62300000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>59000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>56700000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>63900000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>58500000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>50500000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>50600000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>55200000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>45900000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>47200000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>48100000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>41800000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>44800000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>48100000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>47300000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>45600000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>41900000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>42700000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>41400000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>39200000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>40100000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>31500000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>33500000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>38400000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>27300000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>30400000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>29700000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-56900000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>35700000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>24900000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>30000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-103900000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>16900000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>36300000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>115700000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-394513000.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>-12988000.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>32094000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
         <v>34047000.0</v>
       </c>
-      <c r="AY14">
-[...1 lines deleted...]
-      </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
         <v>34471000.0</v>
       </c>
-      <c r="BC14">
-[...1 lines deleted...]
-      </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
         <v>39523000.0</v>
       </c>
-      <c r="BG14">
-[...1 lines deleted...]
-      </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
         <v>39489000.0</v>
       </c>
-      <c r="BK14">
-[...1 lines deleted...]
-      </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
         <v>37243000.0</v>
       </c>
-      <c r="BO14">
-[...1 lines deleted...]
-      </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
-      <c r="BQ14"/>
-      <c r="BR14">
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14"/>
+      <c r="BS14">
         <v>35689000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>7379000.0</v>
       </c>
-      <c r="BT14"/>
       <c r="BU14"/>
-      <c r="BV14">
+      <c r="BV14"/>
+      <c r="BW14">
         <v>33589000.0</v>
       </c>
-      <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
-      <c r="BZ14">
+      <c r="BZ14"/>
+      <c r="CA14">
         <v>30114000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>11706000.0</v>
       </c>
-      <c r="CB14"/>
       <c r="CC14"/>
-      <c r="CD14">
+      <c r="CD14"/>
+      <c r="CE14">
         <v>26452000.0</v>
       </c>
-      <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
-      <c r="CH14">
+      <c r="CH14"/>
+      <c r="CI14">
         <v>23856000000.0</v>
       </c>
-      <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
-      <c r="CL14">
+      <c r="CL14"/>
+      <c r="CM14">
         <v>16850000000.0</v>
       </c>
-      <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
+      <c r="CR14"/>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15">
+        <v>44000000.0</v>
+      </c>
+      <c r="C15">
         <v>44200000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>40600000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>42700000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>40900000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>41100000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>37500000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>39900000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>37400000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>38500000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>37100000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>39700000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>37000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>37500000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>36700000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>38600000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>37400000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>39100000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>38500000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>41800000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>42900000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>44200000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>42200000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>44200000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>42700000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>43000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>42000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>42900000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>42100000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>42400000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>40200000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>35700000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>29700000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>30200000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>28800000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>30300000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>29700000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>30309000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>30071000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>32518000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>32448000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>33262000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>20456000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>21616000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>18834000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>19113000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>19449000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>20753000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>18180000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>18351000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>18833000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>20155000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>16789000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>16760000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>17284000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>19408000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>15941000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>16527000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>17178000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>17558000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>16122000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>16916000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>17238000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>17876000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>17588000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>17635000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>17701000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>17771000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>16489000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>16469000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>16463000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>16567000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>14173000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>14161000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>14146000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>14498000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>12233000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>12320000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>12568000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>12860000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>10409000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>10474000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>10776000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>11005000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>9795000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>9789000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>9928000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>9959000.0</v>
       </c>
-      <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15">
         <v>181005813000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>21053000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>139311000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>20823000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>41876000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>109298000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16">
+        <v>1591700000.0</v>
+      </c>
+      <c r="C16">
         <v>1834100000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1712500000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1486700000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1669600000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1807700000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1813400000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1713100000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1281900000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1627400000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1425300000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1401700000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1525600000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1536700000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1429800000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1182000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1250900000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2054800000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2027900000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2746000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1651300000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2228600000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2203000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2137500000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1999900000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1867100000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1749300000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1490400000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1274200000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1254000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1306600000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1253700000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2342000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>996800000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>992800000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>848200000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>874500000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1031971000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1116623000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1232674000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2060815000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1288305000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1543936000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1297436000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1065165000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1318656000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1411266000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1398870000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1105912000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1717184000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1286697000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1270395000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1604625000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>909404000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1072506000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1106992000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1064815000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1166713000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1059523000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1135099000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>940434000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1150516000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1168307000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1003723000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>932541000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1318552000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1235851000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>809182000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>664339000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1040684000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1053679000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>956603000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1020594000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>804964000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>815147000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1010071000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>759835000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>987672000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>647137000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>663501000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>650705000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>855569000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>641268000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>500770000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>475034000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>807082000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>692373000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>608870000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>573861000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>958197000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>544365000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>440546000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>738637000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>610694000.0</v>
       </c>
-      <c r="CQ16"/>
+      <c r="CR16"/>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17">
         <v>-4200000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-8000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-20600000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-2200000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-3800000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>1000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>300000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>4800000.0</v>
       </c>
-      <c r="AL17"/>
-      <c r="AM17">
+      <c r="AM17"/>
+      <c r="AN17">
         <v>-3053000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-1882000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-514000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-20772000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-19980000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>6798000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-22277000.0</v>
       </c>
-      <c r="AT17"/>
-      <c r="AU17">
+      <c r="AU17"/>
+      <c r="AV17">
         <v>-9882000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>4247000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-13125000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-8883000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-2293000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-4445000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-8121000.0</v>
       </c>
-      <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-      <c r="BG17">
+      <c r="BG17"/>
+      <c r="BH17">
         <v>-7740000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-1140000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>3812000.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
+        <v>192600000.0</v>
+      </c>
+      <c r="C18">
         <v>611700000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>442100000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>205600000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>339000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>34800000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>542700000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>655500000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>31700000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>308300000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>280100000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>136000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>211200000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>224700000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>601300000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>126800000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-542200000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>198600000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-48100000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>902100000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-458300000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>400300000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>574500000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>391300000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-145300000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>205700000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>429500000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>453600000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>214300000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>178200000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>261500000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>226400000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-92200000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>145300000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>354400000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-40800000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>9400000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>159139000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>239580000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>12354000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-361780000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-300365000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>333396000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>306468000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-199823000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-145572000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>224884000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>116828000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>114073000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>284716000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>438760000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>211790000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>39969000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>234124000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>226969000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>168253000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-6105000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>335019000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>177828000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>129297000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>177413000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>66170000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>132909000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>181755000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>108697000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>39367000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>376492000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>76036000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-277855000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>166084000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>372121000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-29875000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>434737000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>347799000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>310894000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>330385000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>155807000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>272675000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>430044000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>256061000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-110489000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>371469000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>420697000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>103508000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>69278000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>203908000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>283673000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>124150000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>164025000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>108578000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>253668000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>106340000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>255049000.0</v>
       </c>
-      <c r="CP18"/>
       <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19">
+        <v>-237400000.0</v>
+      </c>
+      <c r="C19">
         <v>-353200000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-269500000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-362900000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-421600000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>71000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-207200000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-193400000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-328200000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>3100000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-157000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-216000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-178400000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-11200000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-198000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>168900000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>6600000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>182300000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1226700000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>171500000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>113300000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-130000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-194400000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-111200000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>159900000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>59900000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>35600000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-70100000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-107400000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-173600000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-153200000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-23000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>294400000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-744700000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-6900000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>54900000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>108100000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-277900000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-67982000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-565514000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>251750000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-586532000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>2837000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>52052000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>8414000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>309677000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-120785000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>329575000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-204689000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>229461000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-931021000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-335855000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-27130000.0</v>
       </c>
-      <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>-140921000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>225564000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-178097000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -35248,2726 +35510,2755 @@
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
-        <v>207</v>
-[...4 lines deleted...]
-      <c r="C21"/>
+        <v>208</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>0.0</v>
+      </c>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
-[...1 lines deleted...]
-      </c>
+      <c r="F21"/>
       <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-50000000.0</v>
       </c>
       <c r="M21">
+        <v>-50000000.0</v>
+      </c>
+      <c r="N21">
         <v>-1800000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-50000000.0</v>
       </c>
-      <c r="O21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P21"/>
       <c r="Q21">
         <v>-75900000.0</v>
       </c>
       <c r="R21">
         <v>-75900000.0</v>
       </c>
       <c r="S21">
+        <v>-75900000.0</v>
+      </c>
+      <c r="T21">
         <v>-369800000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>347200000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-50000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>243700000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-200000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>200000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-404800000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-44500000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-2100000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>418500000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>11100000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>426100000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>405200000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>935800000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>210300000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>88700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000000.0</v>
       </c>
       <c r="AK21">
         <v>69000000.0</v>
       </c>
       <c r="AL21">
+        <v>69000000.0</v>
+      </c>
+      <c r="AM21">
         <v>-123400000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-75000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-250000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>249625000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-123400000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-467330000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>-467330000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-1324000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-8590000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1372466000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-698093000.0</v>
       </c>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
-      <c r="BH21">
+      <c r="BH21"/>
+      <c r="BI21">
         <v>183321000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-168951000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
+      <c r="CR21"/>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22">
+        <v>274100000.0</v>
+      </c>
+      <c r="C22">
         <v>225200000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>265600000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>235300000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>146600000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>201300000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>133800000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>188700000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>236400000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>182500000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>190100000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>156300000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>113600000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>68100000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>7300000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>52200000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>145500000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>885600000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>153600000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>170200000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>163000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>139200000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-30200000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>178100000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>154700000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>127600000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-54800000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>144100000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>165700000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>25000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>53000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>67000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>106000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>312900000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-57300000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>120200000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>143800000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>31316000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>144367000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>169349000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>220318000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>65744000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-7022000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>32789000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>50044000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>49755000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>140297000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>143610000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>137245000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>108816000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>128788000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>133523000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>117780000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>24987000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>126288000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>169170000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>163260000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>162255000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>75983000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>165860000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>141741000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-184391000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>141670000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>164675000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>157223000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>11941000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>144730000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>193322000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>80581000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>182441000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-111429000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>189954000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>186830000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>120818000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>187191000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>166280000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>179457000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>252507000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>151303000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>151136000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>162472000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>137046000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>100287000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>127624000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>114398000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>86128000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>74844000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>95210000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>94378000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-77633000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>99398000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>90650000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>73237000.0</v>
       </c>
-      <c r="CP22"/>
-      <c r="CQ22">
+      <c r="CQ22"/>
+      <c r="CR22">
         <v>98053000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
+        <v>-34400000.0</v>
+      </c>
+      <c r="C23">
         <v>2300000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-4300000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1700000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-13500000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1700000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3900000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>700000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-12700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2500000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-104400000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>100000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>169000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>77400000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-14600000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3700000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-10100000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1700000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-7100000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>7900000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-18100000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-25000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1700000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-5100000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-8600000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>28200000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-15800000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-8100000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>22800000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2700000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>12000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1600000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>288300000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>12200000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>900000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>79200000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>7100000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-3752000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4400000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-228800000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>8800000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-54300000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-43568000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-998000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-1187000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>525000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>962000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4893000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-22571000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>57000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>131000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3707000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-4515000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-46000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-514000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>4238000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-2730000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-1259000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>495000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-1426000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-6943000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-15613000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-175000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-2562000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-3928000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-79000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-179000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-877000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-3655000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>285089000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>517000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>4621000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-9401000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1910000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-903000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>5934000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>75000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-421767000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>202000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>571000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-896000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>115267000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>48274000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-18379000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>64990000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>945000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-165432000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-90000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-379122000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-1250098000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-199000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-253000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-763000.0</v>
       </c>
-      <c r="CP23"/>
       <c r="CQ23"/>
+      <c r="CR23"/>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24">
+        <v>50400000.0</v>
+      </c>
+      <c r="C24">
         <v>200000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-700000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>15300000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2600000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>100000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1640600000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>100000.0</v>
       </c>
-      <c r="I24">
-[...1 lines deleted...]
-      </c>
       <c r="J24">
+        <v>-4900000.0</v>
+      </c>
+      <c r="K24">
         <v>1700000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-492600000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>11000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-2600000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-63600000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-11300000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>500000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-23800000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-27700000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-78400000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-96000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-54000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>22600000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>18400000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-400000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>300000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-5400000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1500000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2200000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>300000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-4000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-33800000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-37000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-3400000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>7900000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2600000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>23900000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-6000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>782730000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>24218000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>262144000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>19663000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>129216000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>71742000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-7095000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>14007000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-20912000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-8464000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>13237000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>27762000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-16476000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-765000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-1388000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>103000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1846000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>308000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-2729000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>1765000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-143710000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-3323000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>14895000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>32411000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>47835000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>10994000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>37657000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>93203000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-4652000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>50298000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-22158000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>53890000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>82737000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>130496000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>10444000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>20303000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>637848000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>313014000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>84554000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-583087000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>90504000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-199178000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>32287000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>67464000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-76351000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>47631000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>18379000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-64990000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-1188407000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>1171167000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-19134000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>47854000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-2039584000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>1014176000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-2039000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>15145000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>12000000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>137840000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
+        <v>11700000.0</v>
+      </c>
+      <c r="C25">
+        <v>39000000.0</v>
+      </c>
+      <c r="D25">
+        <v>41900000.0</v>
+      </c>
+      <c r="E25">
+        <v>39600000.0</v>
+      </c>
+      <c r="F25">
+        <v>15800000.0</v>
+      </c>
+      <c r="G25">
+        <v>28700000.0</v>
+      </c>
+      <c r="H25">
+        <v>17500000.0</v>
+      </c>
+      <c r="I25">
+        <v>20800000.0</v>
+      </c>
+      <c r="J25">
+        <v>-12800000.0</v>
+      </c>
+      <c r="K25">
+        <v>12400000.0</v>
+      </c>
+      <c r="L25">
+        <v>94500000.0</v>
+      </c>
+      <c r="M25">
+        <v>6500000.0</v>
+      </c>
+      <c r="N25">
+        <v>8600000.0</v>
+      </c>
+      <c r="O25">
+        <v>63100000.0</v>
+      </c>
+      <c r="P25">
+        <v>67800000.0</v>
+      </c>
+      <c r="Q25">
+        <v>77500000.0</v>
+      </c>
+      <c r="R25">
+        <v>21600000.0</v>
+      </c>
+      <c r="S25">
+        <v>-749000000.0</v>
+      </c>
+      <c r="T25">
+        <v>-68500000.0</v>
+      </c>
+      <c r="U25">
+        <v>74600000.0</v>
+      </c>
+      <c r="V25">
+        <v>25500000.0</v>
+      </c>
+      <c r="W25">
+        <v>-57000000.0</v>
+      </c>
+      <c r="X25">
         <v>125100000.0</v>
       </c>
-      <c r="C25">
-[...62 lines deleted...]
-      <c r="X25">
+      <c r="Y25">
         <v>-35300000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>101500000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>25200000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>135900000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>51500000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-81900000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-2081200000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1262300000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>10116000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-2108700000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-726300000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2832000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>144300000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-189660000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>256686000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>717895000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>532345000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-1441668000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-455399000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>161051000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>571202000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-811573000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>866577000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>118868000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>227427000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>710106000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-17785000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>849072000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>110636000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-1007193000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1140303000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>807990000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-121477000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>60581000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>427323000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>39778000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-302834000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>557806000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>419703000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>221413000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-237303000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>602794000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>214942000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>185955000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-82008000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-547158000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-801312000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>66864000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-323696000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-405039000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-1139233000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>991271000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>286259000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-72782000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-599418000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>60496000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>552896000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-752534000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-41492000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1266567000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-82658000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1241345483000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-1264249489000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>223265000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1045517866000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-1004870003000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-39278776000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>154270000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>15690000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>198358000.0</v>
       </c>
-      <c r="CP25"/>
       <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26">
+        <v>-124200000.0</v>
+      </c>
+      <c r="C26">
         <v>-94300000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-81800000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-63300000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-64300000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-120300000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-99400000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-41600000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-46100000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-126000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-54400000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-17800000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-4200000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-15200000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-91000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-236600000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-230000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-295000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-321200000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-181100000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-42000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-142500000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-68300000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-29600000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-56600000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-107500000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-65800000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-48500000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-50000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-52100000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-80300000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>100000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-7000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-132100000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-38200000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-113500000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-105100000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-188800000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-228700000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-199800000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-245800000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-74233000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-30921000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-103423000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-84329000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-99317000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-34008000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-55751000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-26107000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-93388000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-106500000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-186507000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-6617000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-41727000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-111774000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-155066000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-103629000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-168905000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-78152000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-111197000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-180594000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-156547000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-56345000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-212475000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-100339000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>34949000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-31949000.0</v>
       </c>
-      <c r="BP26">
-[...1 lines deleted...]
-      </c>
       <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
         <v>-3000000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>69000000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-59000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000000.0</v>
       </c>
       <c r="BU26">
         <v>-10000000.0</v>
       </c>
       <c r="BV26">
+        <v>-10000000.0</v>
+      </c>
+      <c r="BW26">
         <v>-1000000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-124882000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-115686000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-75002000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>318465000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-154969000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-101633000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-61863000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-76552000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-134638000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-96094000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-24602000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-27593000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-35238000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-797000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>-196224000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>-1249850000.0</v>
       </c>
-      <c r="CM26"/>
       <c r="CN26"/>
-      <c r="CO26">
+      <c r="CO26"/>
+      <c r="CP26">
         <v>-500000.0</v>
       </c>
-      <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27">
+        <v>17600000.0</v>
+      </c>
+      <c r="C27">
         <v>25000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>23200000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>22400000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>15100000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>22800000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>23700000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>20100000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>14500000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>21500000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>23900000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>17200000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>12500000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>15400000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>17900000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>16900000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>12400000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>18100000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>18200000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>17200000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>13200000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>16000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>15500000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>14900000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>11500000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>15200000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>15000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>14200000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>11500000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>57100000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>17400000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>12100000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>9600000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>35500000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>11200000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>9300000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1600000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>41614000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>15300000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>6800000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>6200000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>38773000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>10756000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>7533000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>5890000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>49354000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>9965000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>16549000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>8574000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>50004000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>15075000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>13876000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>7743000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>37589000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>11396000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
-      <c r="BF27">
+      <c r="BF27"/>
+      <c r="BG27">
         <v>36888000.0</v>
       </c>
-      <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>34591000.0</v>
       </c>
-      <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>30288000.0</v>
       </c>
-      <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>24129000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>156141000.0</v>
       </c>
-      <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>19526000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>17569000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>8087000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
+        <v>-202600000.0</v>
+      </c>
+      <c r="C28">
         <v>-136200000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-5000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-104300000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-118700000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-159700000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-140800000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-80800000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-96200000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-162000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-141500000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-57400000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-43000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-51200000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-142300000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-347400000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-277500000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-332400000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-736600000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>132200000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-153000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>32000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-308800000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-79400000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>91400000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-129100000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-168700000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-102300000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>220900000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>47600000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>145900000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>300500000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1344000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>143000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>22600000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-64600000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-127700000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-345892000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-257278000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-476231000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-26792000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-161795000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-94945000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-126037000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-104350000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-117905000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-52495000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-71611000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-534188000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-113006000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-133792000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-226675000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>670172000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-58533000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-129572000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-170236000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-122300000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-186691000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-91511000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-127576000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-231070000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-185916000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-73268000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-241594000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-198695000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>5277000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-77315000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>3510000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-74034000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-115979000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-229888000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-22390000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-43877000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-125461000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-114334000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-69772000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>122990000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-418120000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-103954000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-58094000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-137376000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-10067000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-200835000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-125033000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>32293000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-36438000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-45165000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-11009000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-248943000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>499902000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-21252000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-139564000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-21586000.0</v>
       </c>
-      <c r="CP28"/>
       <c r="CQ28"/>
+      <c r="CR28"/>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
+        <v>240300000.0</v>
+      </c>
+      <c r="C29">
         <v>671000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>505000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>265500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>392400000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>102800000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>436500000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>710900000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>82500000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>362600000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>330500000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>185400000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>259600000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>277100000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>647900000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>173000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-501100000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>254700000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-2000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>947700000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-418700000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>440400000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>609400000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>415900000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-123700000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>245500000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>442200000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>479000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>246700000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>202100000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>282300000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>248000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-75700000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>164000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>366700000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-24500000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>24200000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>177581000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>258650000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>37325000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-339030000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-274902000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>360578000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>346562000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-177666000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-120848000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>252896000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>134590000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>127178000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>303523000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>450376000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>221981000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>51681000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>250539000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>244648000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>183490000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>1021000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>345613000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>185940000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>140125000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>183626000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>75281000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>147177000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>196391000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>121893000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>56886000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>386796000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>90812000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-264569000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>184764000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>380711000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-16532000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>450192000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>366722000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>320682000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>344199000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>171958000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>313356000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>439528000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>267682000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-97569000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>390352000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>435190000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>111714000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>82896000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>226706000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>294100000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>136018000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>177341000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>109625000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>253668000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>106340000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>271595000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>394792000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>536156000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
+        <v>-282300000.0</v>
+      </c>
+      <c r="C30">
         <v>-403800000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-269500000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-362900000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-421600000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>71000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-207200000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-193400000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-328200000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3100000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-640800000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-254400000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-229400000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-127200000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-241900000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>120300000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-13300000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>120900000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3400000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>18800000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>14500000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-460000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-243000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-214100000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>181900000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-6200000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-4000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-162400000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-447200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-298100000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-389600000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1593900000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>79100000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-299200000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-245700000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>62500000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-58800000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>94356000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-114370000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-387353000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1132988000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>193919000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>14624000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1735000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>54015000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>207417000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-178123000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>225732000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-191137000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>248853000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-297989000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-325091000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-18511000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-351592000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-149708000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>32841000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>18576000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-51129000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-162265000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>183256000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-166450000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>91612000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>87365000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>119128000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-306981000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>19380000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>116157000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>41085000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-35155000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-66186000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-46787000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-26119000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-189911000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-252424000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-404321000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-28699000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-523141000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>443623000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-361423000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-196792000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>30081000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-165984000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-93857000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>39055000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-447237000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-75559000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-165432000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-90000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-312734000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-195695000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-128597000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-264867000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-122066000.0</v>
       </c>
-      <c r="CP30"/>
       <c r="CQ30"/>
+      <c r="CR30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>