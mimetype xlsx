--- v1 (2026-06-15)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5068,640 +5071,646 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR62"/>
+  <dimension ref="A1:CS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
       </c>
-      <c r="CR1" t="s">
+      <c r="CS1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>2109600000.0</v>
+      </c>
+      <c r="C2">
         <v>606000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2101200000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2212000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2350900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2570100000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2914200000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3560800000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2584200000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2405400000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2419300000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2430800000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4014300000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4119600000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4238400000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4033500000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2661000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4103400000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4509800000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7209800000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7091400000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2000200000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>16945900000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3193600000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3602600000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3545900000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3046200000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3216300000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3044000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3069900000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3144600000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4067400000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3590000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2500700000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2736500000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7708100000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2658800000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2556300000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2578926000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3513688000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3409600000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3451774000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2703035000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4201695000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>4109959000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3888841000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3491073000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3688471000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3685613000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3528421000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2503419000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3541085000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3530453000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3736144000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2274994000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2342789000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1941850000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1940007000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3567263000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1967623000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1915278000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2120725000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1458196000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2051667000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2059672000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1962771000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1484280000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2076698000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1974909000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1233030000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1521421000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2150978000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1307330000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1409357000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1332824000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1288572000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1251910000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1215283000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1282903000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1130366000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1158026000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1092163000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1351196000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1133277000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1109135000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1209002000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1328483000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1308728000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1314518000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1396161000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1364581000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>4748721000.0</v>
       </c>
-      <c r="CO2"/>
       <c r="CP2"/>
-      <c r="CQ2">
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>4916151000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>4820731000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5756,52 +5765,53 @@
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
+      <c r="CS3"/>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5856,375 +5866,377 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>-600000000.0</v>
+      </c>
+      <c r="C5">
         <v>-629000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-544200000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-547000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-634600000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-748500000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-836100000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-627200000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-852700000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-811200000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-765000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1051000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-922700000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-899500000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-986200000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1084900000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-822200000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-485300000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-150000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-84100000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>604000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>504500000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>709800000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>658200000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>568900000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>88400000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>411500000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>405200000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>328700000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>103400000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-155400000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-97700000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-137900000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>51700000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>234000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>256400000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>236900000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>148300000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>94602000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>328106000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>327254000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>225240000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>118549000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>246038000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>348419000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>548997000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>555767000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>659746000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>764072000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>583481000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>426830000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>386306000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>420508000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>778029000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>830403000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>858859000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>676432000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>597216000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>554867000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>524412000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>381273000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>297022000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>285524000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>514671000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>278151000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>154038000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>65925000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>122361000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-311600000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-782328000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-670946000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-475798000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-137768000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-5497000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>53911000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-2486000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-48216000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>88990000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>88064000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>158150000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-39997000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>78400000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>219499000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>263029000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>399549000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>256529000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>338163000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>306665000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>135697000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>415760000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>318527000.0</v>
       </c>
-      <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
+      <c r="CS5"/>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-      <c r="AM6">
-[...1 lines deleted...]
-      </c>
+      <c r="AM6"/>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
@@ -6271,79 +6283,82 @@
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
       <c r="BN6">
         <v>0.0</v>
       </c>
       <c r="BO6">
         <v>0.0</v>
       </c>
       <c r="BP6">
         <v>0.0</v>
       </c>
       <c r="BQ6">
         <v>0.0</v>
       </c>
-      <c r="BR6"/>
+      <c r="BR6">
+        <v>0.0</v>
+      </c>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
+      <c r="CS6"/>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6398,116 +6413,119 @@
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
+      <c r="CS7"/>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>500000.0</v>
       </c>
       <c r="C8">
         <v>500000.0</v>
       </c>
       <c r="D8">
         <v>500000.0</v>
       </c>
       <c r="E8">
         <v>500000.0</v>
       </c>
       <c r="F8">
         <v>500000.0</v>
       </c>
       <c r="G8">
         <v>500000.0</v>
       </c>
       <c r="H8">
         <v>500000.0</v>
       </c>
       <c r="I8">
         <v>500000.0</v>
       </c>
       <c r="J8">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="K8">
         <v>600000.0</v>
       </c>
       <c r="L8">
         <v>600000.0</v>
       </c>
       <c r="M8">
         <v>600000.0</v>
       </c>
       <c r="N8">
         <v>600000.0</v>
       </c>
       <c r="O8">
         <v>600000.0</v>
       </c>
       <c r="P8">
         <v>600000.0</v>
       </c>
       <c r="Q8">
         <v>600000.0</v>
       </c>
       <c r="R8">
         <v>600000.0</v>
       </c>
       <c r="S8">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="T8">
         <v>700000.0</v>
       </c>
       <c r="U8">
         <v>700000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>700000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6538,600 +6556,605 @@
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>1711800000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1701500000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1684500000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1673900000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1686800000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1683300000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1673100000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1653700000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1642200000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1637800000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1627100000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1629900000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1652100000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1695000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1731300000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1786200000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1804300000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1956800000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4568200000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>4550400000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4540600000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>4537700000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>4524500000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>4509200000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>4496000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4495600000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>4478800000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>4459700000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>3478800000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>3197900000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>3186800000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>3172400000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>3173500000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>3175867000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>3168267000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>3150911000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>3152977000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>3148409000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>3138801000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>3126772000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>3135397000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>3131274000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>3117645000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>3104104000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>3095561000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>3087533000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>3075444000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>3059228000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>3051639000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>3052454000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>3016300000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>3003524000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>2997130000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>2993957000.0</v>
       </c>
-      <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
+      <c r="CS9"/>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>1698700000.0</v>
+      </c>
+      <c r="C10">
         <v>1591700000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1834100000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1712500000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1486700000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1669600000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1807700000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1813400000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1713100000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1281900000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1627400000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1425300000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9390300000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1525600000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1536700000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1429800000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1182000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1250900000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2040800000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2027900000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2746000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1651300000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2228600000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2203000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2137500000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1999900000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1867100000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1749300000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1490400000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1274200000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1254000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1306600000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1253700000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2342000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>996800000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>992800000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>848200000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>874500000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1031971000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1116623000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1232674000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2060815000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1288305000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1543936000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1297436000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1065165000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1318656000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1411266000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1398870000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1105912000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1717184000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1286697000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1270395000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1604625000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>909404000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1072506000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1106992000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1064815000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1166713000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1059523000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1135099000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>940434000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1150516000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1168000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1003723000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>932541000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1318552000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1235851000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>809182000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>664339000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1040684000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1053679000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>956603000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1020594000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>804964000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>815147000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1010071000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>759835000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>987672000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>647137000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>663501000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>650705000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>855569000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>641268000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>500770000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>475034000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>807082000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>692373000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>608870000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>573861000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>958197000.0</v>
       </c>
-      <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
-      <c r="CQ10">
+      <c r="CQ10"/>
+      <c r="CR10">
         <v>610694000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>559304000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>1834100000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1712500000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1486700000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1669600000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1807700000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1813400000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1425300000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1401700000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1525600000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1536700000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1429800000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1182000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1250900000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2040800000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2027900000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2746000000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -7162,1336 +7185,1350 @@
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
+      <c r="CS11"/>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>11850800000.0</v>
+      </c>
+      <c r="C12">
         <v>1921500000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4552000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4338300000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4035500000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4124300000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9264400000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4260100000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3990200000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8688800000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3733600000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>8246200000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9390300000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8083400000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7975900000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7834500000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7670300000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8283200000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9503900000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9895700000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>9467600000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>8372500000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>16010800000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>15547500000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>14984900000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>13892300000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>14592000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>14436300000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>14076700000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>13452700000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>12884300000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>13028000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>12894800000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>11707200000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>10943500000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>10991800000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>10626500000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>10595000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>10831856000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>11432812000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>11475154000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>11550253000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>12012583000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>12605830000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>12485986000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>12700001000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>12927076000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>13500570000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>13571952000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>13268090000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>13479517000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>13706959000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>13465350000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>13988207000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>13381967000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1324001000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1611916000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1448531000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>12800695000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1567898000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1582112000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1376046000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1509218000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1168000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1420538000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1368939000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1772021000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1681535000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1330833000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1328611000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1744086000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1674113000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1428818000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1672899000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1215842000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1134622000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1274016000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1190605000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1301786000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>918292000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1444665000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1468648000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1832802000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1577816000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1312216000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1453915000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1107175000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>918224000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>923646000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>978830000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>1234075000.0</v>
       </c>
-      <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
+      <c r="CS12"/>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>500000.0</v>
       </c>
       <c r="C13">
         <v>500000.0</v>
       </c>
       <c r="D13">
         <v>500000.0</v>
       </c>
       <c r="E13">
         <v>500000.0</v>
       </c>
       <c r="F13">
         <v>500000.0</v>
       </c>
       <c r="G13">
         <v>500000.0</v>
       </c>
       <c r="H13">
         <v>500000.0</v>
       </c>
       <c r="I13">
         <v>500000.0</v>
       </c>
       <c r="J13">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="K13">
         <v>600000.0</v>
       </c>
       <c r="L13">
         <v>600000.0</v>
       </c>
       <c r="M13">
         <v>600000.0</v>
       </c>
       <c r="N13">
         <v>600000.0</v>
       </c>
       <c r="O13">
         <v>600000.0</v>
       </c>
       <c r="P13">
         <v>600000.0</v>
       </c>
       <c r="Q13">
         <v>600000.0</v>
       </c>
       <c r="R13">
         <v>600000.0</v>
       </c>
       <c r="S13">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="T13">
         <v>700000.0</v>
       </c>
       <c r="U13">
         <v>700000.0</v>
       </c>
       <c r="V13">
         <v>700000.0</v>
       </c>
       <c r="W13">
+        <v>700000.0</v>
+      </c>
+      <c r="X13">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="Y13">
         <v>1600000.0</v>
       </c>
       <c r="Z13">
         <v>1600000.0</v>
       </c>
       <c r="AA13">
         <v>1600000.0</v>
       </c>
       <c r="AB13">
         <v>1600000.0</v>
       </c>
       <c r="AC13">
         <v>1600000.0</v>
       </c>
       <c r="AD13">
         <v>1600000.0</v>
       </c>
       <c r="AE13">
         <v>1600000.0</v>
       </c>
       <c r="AF13">
         <v>1600000.0</v>
       </c>
       <c r="AG13">
         <v>1600000.0</v>
       </c>
       <c r="AH13">
-        <v>1500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="AI13">
         <v>1500000.0</v>
       </c>
       <c r="AJ13">
         <v>1500000.0</v>
       </c>
       <c r="AK13">
         <v>1500000.0</v>
       </c>
       <c r="AL13">
         <v>1500000.0</v>
       </c>
       <c r="AM13">
+        <v>1500000.0</v>
+      </c>
+      <c r="AN13">
         <v>1504000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1503000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1502000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1497000.0</v>
       </c>
       <c r="AR13">
         <v>1497000.0</v>
       </c>
       <c r="AS13">
+        <v>1497000.0</v>
+      </c>
+      <c r="AT13">
         <v>1496000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>1493000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1490000.0</v>
       </c>
       <c r="AV13">
         <v>1490000.0</v>
       </c>
       <c r="AW13">
+        <v>1490000.0</v>
+      </c>
+      <c r="AX13">
         <v>1489000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>1486000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1482000.0</v>
       </c>
       <c r="AZ13">
         <v>1482000.0</v>
       </c>
       <c r="BA13">
+        <v>1482000.0</v>
+      </c>
+      <c r="BB13">
         <v>1480000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>1478000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>1474000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>1473000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>1472000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>1463000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>1464000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>1458000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>1457000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>1456000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1453000.0</v>
       </c>
       <c r="BL13">
         <v>1453000.0</v>
       </c>
       <c r="BM13">
-        <v>1451000.0</v>
+        <v>1453000.0</v>
       </c>
       <c r="BN13">
         <v>1451000.0</v>
       </c>
       <c r="BO13">
+        <v>1451000.0</v>
+      </c>
+      <c r="BP13">
         <v>1447000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>4781088000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>4676177000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>1445000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1443000.0</v>
       </c>
       <c r="BT13">
         <v>1443000.0</v>
       </c>
       <c r="BU13">
+        <v>1443000.0</v>
+      </c>
+      <c r="BV13">
         <v>1442000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>1440000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>1438000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>1437000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>1436000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>1432000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>1430000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>1429000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>1428000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>1427000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>1426000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>1425000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>1424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1423000.0</v>
       </c>
       <c r="CI13">
         <v>1423000.0</v>
       </c>
       <c r="CJ13">
         <v>1423000.0</v>
       </c>
       <c r="CK13">
         <v>1423000.0</v>
       </c>
       <c r="CL13">
         <v>1423000.0</v>
       </c>
       <c r="CM13">
+        <v>1423000.0</v>
+      </c>
+      <c r="CN13">
         <v>1092000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>830000.0</v>
       </c>
-      <c r="CO13"/>
       <c r="CP13"/>
-      <c r="CQ13">
-[...1 lines deleted...]
-      </c>
+      <c r="CQ13"/>
       <c r="CR13">
         <v>830000.0</v>
       </c>
+      <c r="CS13">
+        <v>830000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>49831416.0</v>
+      </c>
+      <c r="C14">
         <v>50197547.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>50197571.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>51320491.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>51572065.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>51731116.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>52076048.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>52464522.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>52717736.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>52872254.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>53434515.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>53745173.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>53889682.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>53698162.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>53773862.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>54066605.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>55014947.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>56180404.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>57728138.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>59479464.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>61322556.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>61783392.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>62399318.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>60425722.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>63347189.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>63626926.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>64266672.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>61804492.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>65288447.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>65777945.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>63232485.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>63800347.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>57264408.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>54189498.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>54334415.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>54524874.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>55509898.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>56756641.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>58162397.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>60828341.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>62723292.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>65920546.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>67592973.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>67632920.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>69244399.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>70757549.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>72104349.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>73046704.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>73544191.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>73873952.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>74713082.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>76459791.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>78366115.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>80946649.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>81037457.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>82959453.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>87044581.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>90069097.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>94299100.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>96303012.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>98690114.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>101974815.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>107519487.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>108584282.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>112715117.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>117194873.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>119198168.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>118291841.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>118728304.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>117967747.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>118072963.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>117750167.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>119640883.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>119387321.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>119560739.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>119741434.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>122492504.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>124111534.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>125618413.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>127766049.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>130327634.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>132000306.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>131643350.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>136177498.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>139019388.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>139833013.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>140213270.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>141787153.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>142220994.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>129521599.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109222276.0</v>
       </c>
       <c r="CN14">
         <v>109222276.0</v>
       </c>
       <c r="CO14">
         <v>109222276.0</v>
       </c>
       <c r="CP14">
         <v>109222276.0</v>
       </c>
       <c r="CQ14">
         <v>109222276.0</v>
       </c>
       <c r="CR14">
         <v>109222276.0</v>
       </c>
+      <c r="CS14">
+        <v>109222276.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>600000.0</v>
       </c>
       <c r="O15">
         <v>600000.0</v>
       </c>
       <c r="P15">
         <v>600000.0</v>
       </c>
       <c r="Q15">
         <v>600000.0</v>
       </c>
       <c r="R15">
         <v>600000.0</v>
       </c>
       <c r="S15">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="T15">
         <v>700000.0</v>
       </c>
       <c r="U15">
         <v>700000.0</v>
       </c>
       <c r="V15">
         <v>700000.0</v>
       </c>
       <c r="W15">
+        <v>700000.0</v>
+      </c>
+      <c r="X15">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="Y15">
         <v>1600000.0</v>
       </c>
       <c r="Z15">
         <v>1600000.0</v>
       </c>
       <c r="AA15">
         <v>1600000.0</v>
       </c>
       <c r="AB15">
         <v>1600000.0</v>
       </c>
       <c r="AC15">
         <v>1600000.0</v>
       </c>
       <c r="AD15">
         <v>1600000.0</v>
       </c>
       <c r="AE15">
         <v>1600000.0</v>
       </c>
       <c r="AF15">
         <v>1600000.0</v>
       </c>
       <c r="AG15">
         <v>1600000.0</v>
       </c>
       <c r="AH15">
-        <v>1500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="AI15">
         <v>1500000.0</v>
       </c>
       <c r="AJ15">
         <v>1500000.0</v>
       </c>
       <c r="AK15">
         <v>1500000.0</v>
       </c>
       <c r="AL15">
         <v>1500000.0</v>
       </c>
       <c r="AM15">
+        <v>1500000.0</v>
+      </c>
+      <c r="AN15">
         <v>1504000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1503000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1502000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1497000.0</v>
       </c>
       <c r="AR15">
         <v>1497000.0</v>
       </c>
       <c r="AS15">
+        <v>1497000.0</v>
+      </c>
+      <c r="AT15">
         <v>1496000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1493000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1490000.0</v>
       </c>
       <c r="AV15">
         <v>1490000.0</v>
       </c>
       <c r="AW15">
+        <v>1490000.0</v>
+      </c>
+      <c r="AX15">
         <v>1489000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1486000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1482000.0</v>
       </c>
       <c r="AZ15">
         <v>1482000.0</v>
       </c>
       <c r="BA15">
+        <v>1482000.0</v>
+      </c>
+      <c r="BB15">
         <v>1480000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1478000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1474000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1473000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1472000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1463000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1464000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1458000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1457000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1456000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1453000.0</v>
       </c>
-      <c r="BL15">
-[...1 lines deleted...]
-      </c>
       <c r="BM15">
-        <v>1451000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BN15">
         <v>1451000.0</v>
       </c>
       <c r="BO15">
-        <v>1447000.0</v>
+        <v>1451000.0</v>
       </c>
       <c r="BP15">
         <v>1447000.0</v>
       </c>
       <c r="BQ15">
-        <v>1445000.0</v>
+        <v>1447000.0</v>
       </c>
       <c r="BR15">
         <v>1445000.0</v>
       </c>
       <c r="BS15">
-        <v>1443000.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="BT15">
         <v>1443000.0</v>
       </c>
       <c r="BU15">
+        <v>1443000.0</v>
+      </c>
+      <c r="BV15">
         <v>1442000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1440000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1438000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1437000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1436000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1432000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1430000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1429000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1428000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1427000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1426000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1425000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1423000.0</v>
       </c>
       <c r="CI15">
         <v>1423000.0</v>
       </c>
       <c r="CJ15">
         <v>1423000.0</v>
       </c>
       <c r="CK15">
         <v>1423000.0</v>
       </c>
       <c r="CL15">
         <v>1423000.0</v>
       </c>
       <c r="CM15">
+        <v>1423000.0</v>
+      </c>
+      <c r="CN15">
         <v>1092000.0</v>
       </c>
-      <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
+      <c r="CS15"/>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
+        <v>21105500000.0</v>
+      </c>
+      <c r="C16">
         <v>20902700000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>20881400000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>20609200000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>20497200000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>20132500000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>20211400000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>20400000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>3964300000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>4013700000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>2322300000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2316700000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>129148000.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>161288000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>120215000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>124816000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>129412000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>134033000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>139141000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>144254000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>149359000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>154493000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>146770000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>152794000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>158819000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>164899000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>167006000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>173808000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>180558000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>187360000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>194687000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>202066000.0</v>
       </c>
-      <c r="BV16"/>
-      <c r="BW16">
+      <c r="BW16"/>
+      <c r="BX16">
         <v>108429000.0</v>
       </c>
-      <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>57157000.0</v>
       </c>
-      <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
-      <c r="CE16">
+      <c r="CE16"/>
+      <c r="CF16">
         <v>47514000.0</v>
       </c>
-      <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
-      <c r="CI16">
+      <c r="CI16"/>
+      <c r="CJ16">
         <v>4224000000.0</v>
       </c>
-      <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
+      <c r="CS16"/>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8546,214 +8583,216 @@
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-      <c r="AM18">
-[...1 lines deleted...]
-      </c>
+      <c r="AM18"/>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
+        <v>0.0</v>
+      </c>
+      <c r="AW18">
         <v>323073000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>324920000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>251637000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>129148000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>44878000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>32916000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>179502000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>161288000.0</v>
       </c>
-      <c r="BD18">
-[...1 lines deleted...]
-      </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
         <v>13674000.0</v>
       </c>
-      <c r="BI18">
-[...1 lines deleted...]
-      </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
       <c r="BN18">
         <v>0.0</v>
       </c>
       <c r="BO18">
         <v>0.0</v>
       </c>
       <c r="BP18">
         <v>0.0</v>
       </c>
       <c r="BQ18">
         <v>0.0</v>
       </c>
-      <c r="BR18"/>
+      <c r="BR18">
+        <v>0.0</v>
+      </c>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
+      <c r="CS18"/>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8808,1830 +8847,1848 @@
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20">
+        <v>2656300000.0</v>
+      </c>
+      <c r="C20">
         <v>2654500000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>2646300000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>2649700000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>2630800000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2620700000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>2616000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2625200000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>2618400000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2608500000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>2608800000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>2605200000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>2606300000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>2603500000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>2603000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2547400000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>2558200000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>2569400000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>2571600000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>2579900000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>2588700000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>2586000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>2589300000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>2325800000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>2441400000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>2336200000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>2343400000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>2331000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>2338000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>2331200000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>2321800000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>2312500000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>2369200000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>923100000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>917700000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>916000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>905500000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>894500000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>830956000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>839681000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>834173000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>839766000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>833512000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>841183000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>842202000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>828564000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>841239000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>816818000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>804880000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>785453000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>784561000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>672233000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>638976000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>638621000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>640714000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>640934000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>639517000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>640098000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>639097000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>639018000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>640638000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>621412000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>619779000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>926195000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>924426000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>924834000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>926398000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>1009089000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>1009394000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>1005027000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>1001899000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>840490000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>828743000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>829039000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>832656000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>801709000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>791195000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>790545000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>790519000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>805186000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>805254000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>804889000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>804864000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>817828000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>820501000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>820617000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>823054000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>831346000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>833789000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>828445000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>828523000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>834138000.0</v>
       </c>
-      <c r="CO20"/>
       <c r="CP20"/>
-      <c r="CQ20">
+      <c r="CQ20"/>
+      <c r="CR20">
         <v>834138000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>2089704000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>487700000.0</v>
+      </c>
+      <c r="C21">
         <v>511100000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>10709600000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>10663700000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>10674400000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10519200000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>10528400000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>10641400000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>575900000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>609400000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>651000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>714600000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>166400000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>210800000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>262800000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>323500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1073400000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>484300000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>583400000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>698600000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>841300000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1660700000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1156500000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1921600000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1539900000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1753300000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2544500000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2810100000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3118800000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>3464600000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>3780200000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4548300000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3962500000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>298400000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>313000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>332900000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>344700000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>360100000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>272475000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>297634000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>287047000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>313081000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>318317000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>344716000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>373954000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>374795000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>427422000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>416513000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>419826000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>396728000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>408185000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>349701000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>329527000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>356045000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>325103000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>334305000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>346412000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>372409000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>374846000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>379759000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>424547000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>385324000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>82208000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>926195000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>924426000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>924834000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>94632000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1107081000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1009394000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1109654000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>1439742000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>840490000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>945253000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>949936000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1080905000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>936190000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>917905000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>921015000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>924956000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>944050000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>948509000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>952426000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>956376000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>974136000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>981452000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>986431000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>834930000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>831346000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>833789000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>828445000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>846266000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1031765000.0</v>
       </c>
-      <c r="CO21"/>
       <c r="CP21"/>
-      <c r="CQ21">
+      <c r="CQ21"/>
+      <c r="CR21">
         <v>834138000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>2089704000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>-10736400000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-10498700000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-4406200000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-8662400000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-10943800000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-8611200000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-155500000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-9791900000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3710600000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-1843200000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1942500000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1702400000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1693600000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1924200000.0</v>
       </c>
-      <c r="W22"/>
-      <c r="X22">
+      <c r="X22"/>
+      <c r="Y22">
         <v>1576700000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1475400000.0</v>
       </c>
-      <c r="Z22"/>
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22">
         <v>1692800000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1767100000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1745700000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1706200000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1679800000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1643700000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1567000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1283100000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1363600000.0</v>
       </c>
-      <c r="AJ22"/>
-      <c r="AK22">
+      <c r="AK22"/>
+      <c r="AL22">
         <v>1373800000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1254200000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1238431000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1312738000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1218299000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1331527000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1284893000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1303668000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1426284000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1573984000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1460762000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1340200000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1343085000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1129270000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1080171000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>983166000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>884952000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>900067000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>862767000.0</v>
       </c>
-      <c r="BD22">
-[...1 lines deleted...]
-      </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
-      <c r="BR22"/>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
+      <c r="CS22"/>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>36081400000.0</v>
+      </c>
+      <c r="C23">
         <v>35768500000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>36289600000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>35782100000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>35525900000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>34988400000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>35020600000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>35332300000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>33773000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>33225400000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>33635200000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>33208800000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>33104700000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>32915200000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>33123800000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>33245700000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>31728700000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>33022600000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>33911500000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>33624800000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>45994800000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>44410600000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>44649900000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>43582600000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>44233200000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>43423300000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>44291200000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>43751500000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>43139500000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>42237000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>41089300000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>43443100000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>42361300000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>32427900000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>31843000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>32405200000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>30058900000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>29567700000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>29709128000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>30283836000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>29804213000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>30287195000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>30075948000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>30586091000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>30842082000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>30800356000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>31562466000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>30673129000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>30617173000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>29668385000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>29714689000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>29348585000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>28728795000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>29481540000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>28946607000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>28169623000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>27243589000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>27254868000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>27115445000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>26774000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>26779755000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>26697375000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>26397018000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>26845334000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>26115330000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>26238814000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>25841796000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>25665578000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>24822474000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>23820644000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>24514586000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>25354315000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>26212032000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>26446415000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>26750316000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>26568380000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>25772955000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>25461049000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>25165148000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>25023450000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>24532416000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>24680684000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>25365453000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>25412444000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>24456763000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>24321974000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>24503896000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>23638294000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>23349181000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>23704277000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>23728319000.0</v>
       </c>
-      <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
+      <c r="CS23"/>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>2208100000.0</v>
+      </c>
+      <c r="C24">
         <v>2207500000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2206900000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2206400000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1909800000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1909300000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2083100000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2082500000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2081800000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2081200000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2080400000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2080000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2129400000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2502700000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2129900000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2503800000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2128800000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2558100000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2202500000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2551900000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2550500000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2563500000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2611500000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2369800000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2554800000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2560100000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2326300000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2294200000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2315300000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2300600000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2278000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2284400000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>2351900000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>2178000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1248000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1210600000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1290000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1196000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1178741000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1272481000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1270730000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1516104000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1265799000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1265050000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1266861000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1258299000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1246240000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1249712000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1249638000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1250225000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1714896000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1709269000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1705737000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1731428000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1033812000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>972368000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>972337000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>972308000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>972278000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1039945000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1033988000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1036273000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>1043058000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>980297000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>980270000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>980244000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>980218000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>980192000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>980167000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>980142000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>983117000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>983093000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>983069000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>983046000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>993023000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>992991000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>993978000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>993956000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>993934000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>994913000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>994891000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>994871000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>995850000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>995830000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>995810000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>995791000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>995771000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>995753000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>995774000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>995736000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>1970384000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>1470234000.0</v>
       </c>
-      <c r="CO24"/>
       <c r="CP24"/>
-      <c r="CQ24">
-[...1 lines deleted...]
-      </c>
+      <c r="CQ24"/>
       <c r="CR24">
         <v>1446074000.0</v>
       </c>
+      <c r="CS24">
+        <v>1446074000.0</v>
+      </c>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>2206900000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2206400000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2084400000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2083700000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2083100000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2082500000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>2080000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2505600000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2502700000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2129900000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2503800000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2467500000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2558100000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2202500000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2551900000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2909800000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2563500000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2611500000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2369800000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2554800000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2560100000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2326300000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2294200000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2315300000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2300600000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2278000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2284400000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2351900000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2178000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1248000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1210600000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1290000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1196000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1178741000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1272481000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1270730000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1516104000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1265799000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1265050000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1266861000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1258299000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1246240000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1249712000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1249638000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1250225000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1714896000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1709269000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1705737000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1731428000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1033812000.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-      <c r="BH25">
+      <c r="BH25"/>
+      <c r="BI25">
         <v>1039945000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1033988000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1036273000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1043058000.0</v>
       </c>
-      <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
+      <c r="CS25"/>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26">
+        <v>9520400000.0</v>
+      </c>
+      <c r="C26">
         <v>9310900000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>9164300000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>8854500000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>8596000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>8131700000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>7665200000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>8140500000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>7688800000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>7650800000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>7393200000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>7077400000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>8079300000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>7915100000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>7609600000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>7601200000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>7702000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>8308300000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>8733700000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>9260200000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>7027000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>7943300000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>15809100000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>15338900000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>14789200000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>13771400000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>14698400000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>14679200000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>14556600000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>14114500000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>13529400000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>13631900000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>13525300000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>11071600000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>11658900000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>11790700000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>11745500000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>11565000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>11589151000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>12149913000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>12073482000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>11539683000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>13124515000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>13636562000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>13838881000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>14317119000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>14270320000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>14759922000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>14811110000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>14771321000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>14389204000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>15030755000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>14798722000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>15045439000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>15125350000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-      <c r="BH26">
+      <c r="BH26"/>
+      <c r="BI26">
         <v>14095763000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>13741965000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>14072971000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>13652547000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
+      <c r="CS26"/>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10686,411 +10743,417 @@
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>509400000.0</v>
+      </c>
+      <c r="C28">
         <v>615800000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>372800000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>493900000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>597700000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>414100000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>275400000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>269100000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>368700000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>799300000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>453000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>654700000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-7260900000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>603200000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>593200000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>699500000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>946900000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>952100000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>161700000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>174000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-195500000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>552400000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>24300000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-194400000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>70500000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>207600000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>139800000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>257000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>516900000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>732400000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>752000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>698800000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>751100000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-337600000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>71400000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>75100000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>288400000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>192800000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>35049000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>48934000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-67419000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-646111000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-116923000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-372631000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-126207000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>105988000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-147577000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-240261000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-227938000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>64947000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-79066000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>351691000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>376495000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>65898000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>62995000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-100138000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-134655000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-92507000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-194435000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-87274000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-162879000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>31758000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-178352000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>972137000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-31613000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>39543000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-346494000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-263819000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>162825000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>307643000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-68727000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-81746000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>15306000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>472639000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>708549000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>156684000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-38253000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>211961000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-15898000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>324616000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>308230000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>321006000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>116121000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>330402000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>470880000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>496597000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>699860000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>279220000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>362744000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>397715000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>791803000.0</v>
       </c>
-      <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
+      <c r="CS28"/>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>8306000000.0</v>
+      </c>
+      <c r="C29">
         <v>8076900000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8078500000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7964900000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7582900000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7317900000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7189800000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7337800000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7086100000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7001200000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6889900000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6570600000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6615400000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6525200000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6358600000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6228200000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6588500000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7224100000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7692200000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7946300000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>8458900000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8025900000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>8201400000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>7942100000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>8172900000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>7574600000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -11116,526 +11179,531 @@
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
+      <c r="CS29"/>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>8491600000.0</v>
+      </c>
+      <c r="C30">
         <v>2025300000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>8596100000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9090500000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9383700000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>9343200000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9764000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9534700000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8542700000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8591800000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8914800000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>9094000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6636600000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>6655100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7005900000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7561800000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8471700000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>6068300000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6178900000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7135400000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6708800000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8452300000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>9839900000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>11372900000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>9581900000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9539500000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>11286200000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>11277700000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>10908300000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>10767800000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>10809500000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>12900500000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>10978300000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>9278400000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>9790200000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>11982100000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>8953200000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>8868800000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>9083207000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>10372685000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>9945642000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>10021350000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>7470403000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>8583623000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>8803226000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>8779268000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>7254585000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>7489908000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>7345353000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>6953635000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5752134000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>6667751000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>6567399000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>6766555000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>6141737000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>809804000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>695809000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>672200000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>6060186000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>644968000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>612522000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>576088000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>542927000.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30">
         <v>523657000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>513820000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>507933000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>515631000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>582189000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>439534000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>557337000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>538437000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>586715000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>621150000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>606391000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>584688000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>560544000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>500120000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>4526983000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>536339000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>536871000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>514146000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>458657000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>481744000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>427993000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>459981000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>435457000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>4745602000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>4764866000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>4825185000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>4952018000.0</v>
       </c>
-      <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
+      <c r="CS30"/>
     </row>
-    <row r="31" spans="1:96">
+    <row r="31" spans="1:97">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>1295500000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1271300000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1177000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>986800000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>920500000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1901500000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1756600000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2918100000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>2526100000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>3319700000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2563500000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>2663000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>3025900000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2941400000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2509900000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2766300000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>2776900000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2825200000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2500000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>2164900000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>2261200000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>2275600000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>3288000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>3064300000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>2915600000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>3002600000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>2934300000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>3026834000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>3401949000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>3523479000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>3450748000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>3413292000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>3541635000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>3653388000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>3968310000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>3958108000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>4156724000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>4174542000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>3965597000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>3694282000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>3816683000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>3885165000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>4271882000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>4281658000.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-      <c r="BH31">
+      <c r="BH31"/>
+      <c r="BI31">
         <v>4069067000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>3886655000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>3819556000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>4160758000.0</v>
       </c>
-      <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
+      <c r="CS31"/>
     </row>
-    <row r="32" spans="1:96">
+    <row r="32" spans="1:97">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -11690,1157 +11758,1166 @@
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
+      <c r="CS32"/>
     </row>
-    <row r="33" spans="1:96">
+    <row r="33" spans="1:97">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>5359000000.0</v>
+      </c>
+      <c r="C33">
         <v>31821700000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>23141500000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>22353300000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>22106700000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>21520900000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>15992200000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>21537500000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>22957900000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>22890100000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>20986800000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3859500000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2606300000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3890600000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3887000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3796000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>30546700000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>11738100000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>12344400000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>12736000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>11606600000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3727000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>190000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>4715800000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>29429100000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>27652000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>40732200000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>29581400000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>29420300000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>29128200000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>28578200000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>31019900000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>29810100000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>20891800000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>21183600000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>21680000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>19631300000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>19202000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>19105012000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>19247622000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>18827340000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>19186633000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>15630308000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>18728226000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>18798707000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>18347880000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>15973490000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>14501941000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>14407193000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>13791152000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>13608301000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>13031133000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>12659678000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>12831476000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>12911853000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>12170223000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>11827105000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>11892867000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>11768784000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>11618714000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>11902691000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>11683970000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>11593955000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>11621888000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>11261071000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>11528427000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1201818000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1283735000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1285129000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1282315000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1280520000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1106771000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1098882000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1101372000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1108435000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1078669000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1070943000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>1069198000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>1065720000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>1076882000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1079924000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1073131000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>1072584000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>1092977000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>1094143000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>1099308000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>-1218035104000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>1102268000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>1105987000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>-1023023723000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>1112285000.0</v>
       </c>
-      <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
       <c r="CQ33"/>
       <c r="CR33"/>
+      <c r="CS33"/>
     </row>
-    <row r="34" spans="1:96">
+    <row r="34" spans="1:97">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>23584300000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>23377200000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>23667100000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>24175800000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>22282000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>22750100000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>22822600000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>22754100000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>34571700000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>33633200000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>33288700000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>32770700000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>31735800000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>33041100000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>33524300000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>33129000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>32465400000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>32003500000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>31490000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>33706900000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>32065800000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>23893100000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>24267200000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>24693400000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>22532000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>22319500000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>22446617000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>22439979000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>21968095000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>22122465000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>22203552000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>22448827000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>22519059000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>22141490000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>22459404000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>21939678000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>21876715000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>21382604000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>21371447000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>21037474000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>20623500000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>20781055000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>21052050000.0</v>
       </c>
-      <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-      <c r="BH34">
+      <c r="BH34"/>
+      <c r="BI34">
         <v>19263088000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>19472489000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>19494860000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>19177858000.0</v>
       </c>
-      <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
+      <c r="CS34"/>
     </row>
-    <row r="35" spans="1:96">
+    <row r="35" spans="1:97">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>5863100000.0</v>
+      </c>
+      <c r="C35">
         <v>2207500000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>6528400000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>6328800000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>6139300000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>6016400000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5951000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>5332200000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>28768700000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>28305400000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>26013700000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>28718200000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2129400000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4119600000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>4238400000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>6681400000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>26620400000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2203000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2202500000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2201900000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2550500000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>38585000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2252900000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>37642600000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2208000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2207500000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2006900000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>38061100000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>37379200000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>36765300000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2006000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>38203400000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2005000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>2004000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1068000000.0</v>
       </c>
       <c r="AJ35">
         <v>1068000000.0</v>
       </c>
       <c r="AK35">
+        <v>1068000000.0</v>
+      </c>
+      <c r="AL35">
         <v>1137000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1067000000.0</v>
       </c>
       <c r="AM35">
         <v>1067000000.0</v>
       </c>
       <c r="AN35">
+        <v>1067000000.0</v>
+      </c>
+      <c r="AO35">
         <v>22158310000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>25114840000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>25464463000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1165000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>25902492000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>25987177000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>25640951000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1171000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>25305972000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>25267466000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>24557201000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1638000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>24544707000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>23583984000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>23929070000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>972000000.0</v>
       </c>
       <c r="BD35">
         <v>972000000.0</v>
       </c>
       <c r="BE35">
         <v>972000000.0</v>
       </c>
       <c r="BF35">
         <v>972000000.0</v>
       </c>
       <c r="BG35">
+        <v>972000000.0</v>
+      </c>
+      <c r="BH35">
         <v>22025618000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>972000000.0</v>
       </c>
       <c r="BI35">
         <v>972000000.0</v>
       </c>
       <c r="BJ35">
         <v>972000000.0</v>
       </c>
       <c r="BK35">
+        <v>972000000.0</v>
+      </c>
+      <c r="BL35">
         <v>977000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>21446334000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>980000000.0</v>
       </c>
       <c r="BN35">
         <v>980000000.0</v>
       </c>
       <c r="BO35">
+        <v>980000000.0</v>
+      </c>
+      <c r="BP35">
         <v>20791181000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>980000000.0</v>
       </c>
       <c r="BQ35">
         <v>980000000.0</v>
       </c>
       <c r="BR35">
+        <v>980000000.0</v>
+      </c>
+      <c r="BS35">
         <v>18736734000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>19096300000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>983000000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>20455156000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>20818683000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>993000000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>21356743000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>20706653000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>20324505000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>994000000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>20133643000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>19804036000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>19934952000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>996000000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>20589205000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>19480046000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>19453235000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>996000000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>18774515000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>18656299000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>20063904000000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>1750000000.0</v>
       </c>
-      <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
       <c r="CR35"/>
+      <c r="CS35"/>
     </row>
-    <row r="36" spans="1:96">
+    <row r="36" spans="1:97">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>1060000000.0</v>
+      </c>
+      <c r="C36">
         <v>17915100000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1599800000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1055100000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1020900000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1005800000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>991700000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1004200000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-11615700000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-11574800000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-11338800000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-11061600000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-3581600000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-6592300000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-6344400000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-6399800000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>19507000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>695100000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>719200000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>638400000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>654400000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-11730200000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-18235400000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-18444700000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>20946100000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>18933900000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-20455100000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-20730800000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-20941200000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-20830200000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-20189000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-20948800000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>19390300000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>16675600000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>17252600000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>18395500000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>16164200000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>15866300000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>15978818000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-12241221000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-12126067000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-11358311000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>11909571000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-13057447000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-13217908000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-13654890000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>12000137000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-14118761000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-14150661000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>-14062531000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>9775458000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-14160702000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-13869801000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-14104494000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>9286214000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-1637178000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-1225760000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-1094673000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>-13253209000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-1171850000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-646903000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-899051000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-2521977000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>10422943000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-3208208000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-1234521000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>-12229678000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-12692309000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>-13126720000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>-10937561000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>-11050061000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>-12828773000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>-11978387000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>-12174679000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>-12253149000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>-11996455000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-11329723000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>-11629602000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>-9918421000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>-11340740000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>-11458134000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>-11484639000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>-9715922000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>-11813935000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>-11902009000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>-11791097000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>-1229958893000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>-10922134000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>-10549260000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>-10933178000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>-10573441000.0</v>
       </c>
-      <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
       <c r="CR36"/>
+      <c r="CS36"/>
     </row>
-    <row r="37" spans="1:96">
+    <row r="37" spans="1:97">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
-      <c r="V37">
-[...1 lines deleted...]
-      </c>
+      <c r="V37"/>
       <c r="W37">
         <v>3400000.0</v>
       </c>
       <c r="X37">
+        <v>3400000.0</v>
+      </c>
+      <c r="Y37">
         <v>3600000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>16700000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>16200000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>29300000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>31800000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>30100000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>31100000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>21900000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>20300000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>20400000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>11200000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>10900000.0</v>
       </c>
-      <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
-      <c r="AM37">
-[...1 lines deleted...]
-      </c>
+      <c r="AM37"/>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
@@ -12887,1473 +12964,1487 @@
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
       <c r="BN37">
         <v>0.0</v>
       </c>
       <c r="BO37">
         <v>0.0</v>
       </c>
       <c r="BP37">
         <v>0.0</v>
       </c>
       <c r="BQ37">
         <v>0.0</v>
       </c>
-      <c r="BR37"/>
+      <c r="BR37">
+        <v>0.0</v>
+      </c>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
+      <c r="CS37"/>
     </row>
-    <row r="38" spans="1:96">
+    <row r="38" spans="1:97">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>21747200000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>19851000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>20063900000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>34988400000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>35020600000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>35332300000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>33773000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>33225400000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>33635200000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>33208800000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>21108100000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>18609000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>19010000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>19593100000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>20380500000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>4665500000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>46255900000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>46360800000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>57601400000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>44410600000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>26504900000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>43582600000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>11192100000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>14135300000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>44291200000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>43751500000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>43139500000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>42237000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>41089300000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>43443100000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>9786200000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>7946100000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>8426400000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>8447200000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>8243600000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>8247700000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>8354176000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>30283836000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>29804213000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>30287195000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>11896618000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>30586091000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>30842082000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>30800356000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>12824690000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>30673129000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>30617173000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>29668385000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>13309033000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>29348585000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>28728795000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>29481540000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>14295323000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>14166218000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>13623672000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>13624986000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>27019862000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>13481486000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>13129443000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>13496883000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>13109620000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>13509972000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>13326879000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>13264026000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>25860667000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>22630361000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>22145974000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>23820644000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>24514586000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>22679314000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>26212032000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>26446415000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>24256538000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>26568380000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>25772955000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>25461049000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>23111756000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>25023450000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>24532416000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>24680684000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>22982511000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>25412444000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>24456763000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>24321974000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>16912758000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>23638294000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>23349181000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>23704277000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>24093444000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>15755312000.0</v>
       </c>
-      <c r="CO38"/>
       <c r="CP38"/>
-      <c r="CQ38">
+      <c r="CQ38"/>
+      <c r="CR38">
         <v>14370501000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>16851131000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:96">
+    <row r="39" spans="1:97">
       <c r="A39" t="s">
         <v>64</v>
       </c>
-      <c r="B39"/>
-      <c r="C39">
+      <c r="B39">
+        <v>10380000000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
         <v>-505100000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-18977000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-7328600000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-13328400000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-13820700000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>-13674500000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>-12532900000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-17280600000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-12648400000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-17340200000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>4307200000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4288300000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-4599500000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4252200000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>-8685700000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>7208100000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3941800000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2155300000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>16518200000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-16824800000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>9839900000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>-26920400000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>-22430200000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>-23431800000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>-25878200000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>-25714000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>-24985000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>-24220500000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>-23693800000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>-25928500000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>-22675100000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>-18678700000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>-19864300000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>-20695900000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>-18769500000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>-18600000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>-18903554000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>-21805497000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>-21420796000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>-21571603000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>-18218857000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>-21189453000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>-21289212000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>-21479269000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>-18878137000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>-20990478000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>-20917305000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>-20221725000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>-17514467000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>-20374710000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>-20032749000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>-20754762000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>-18647040000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>-300623000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>-514913000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>-383716000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>-18860881000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>-539066000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>-447013000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>-435612000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>-358702000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>545474000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>-416815000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>-436398000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>-2279954000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>-445684000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>-521651000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>-1768145000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>-2301423000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>-644320000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>-2015533000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>-2294049000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>-436890000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>-1719310000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>-1834560000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>-1690725000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>-4841097000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>-1454631000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>-1981536000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>-1982794000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>-981101000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>-2059560000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>-1740209000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>-1913896000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>1240996368000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>-5663826000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>-5688512000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>-5804015000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>-6186093000.0</v>
       </c>
-      <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
+      <c r="CS39"/>
     </row>
-    <row r="40" spans="1:96">
+    <row r="40" spans="1:97">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>3014900000.0</v>
+      </c>
+      <c r="C40">
         <v>6182900000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>907000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>873600000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>865400000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>860800000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>837300000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>784000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-2584200000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-2405400000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-2419300000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-2430800000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-4014300000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-50000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-4238400000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>2647900000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-2012400000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1180600000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1231700000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-7209800000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-7091400000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-2000200000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-12137900000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-3193600000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>29932500000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>29783200000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-3046200000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-2705100000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-2596200000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-2733500000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-3144600000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-3750500000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>31454000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>23433300000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>23767500000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>19490900000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>22038200000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>21785700000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>21965074000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-3570771000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-3490902000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-3709861000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>21643965000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-4201695000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-4136904000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-3920034000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>21718927000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-3713065000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-3685613000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-3543317000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>17651342000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-3562044000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-3564080000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-3736144000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>16870831000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>20125479000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>19595516000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>19618128000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>-3731727000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>19118159000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>19287596000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>19308805000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>18984609000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>-2084126000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>18289783000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>18564142000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>-1679305000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>18194769000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>17965077000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>-1478084000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>-1708781000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>19107434000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>-1509396000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>-1504077000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>20335176000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>-1316415000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>-1303531000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>-1289271000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>19019865000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-1130366000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>-1158026000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>-1128732000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>19318804000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>-1159188000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>-1160515000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>-1319161000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>18516648000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>-1383317000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>-1372225000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>-1487077000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>-1364581000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>348854000.0</v>
       </c>
-      <c r="CO40"/>
       <c r="CP40"/>
-      <c r="CQ40">
+      <c r="CQ40"/>
+      <c r="CR40">
         <v>348188000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>366174000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:96">
+    <row r="41" spans="1:97">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>724900000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>736400000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>2598800000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>620000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>3429100000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1944100000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>612600000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2021000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>3243000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2952400000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>15311000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>14909800000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>11999200000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>11790000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>11415200000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>11859200000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>11497500000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>11515900000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>11450300000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>11053900000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>13916900000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>13457800000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>13165400000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>20154400000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>19491000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>19099000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>18838600000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>18775546000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>18650437000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>18306058000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>18417126000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>17875262000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>17905105000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>18124527000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>17888557000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>18191548000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>17732924000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>17685100000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>17470416000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>17522286000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>17205752000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>16802969000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>16759951000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>16709385000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>16418837000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>16099115000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>16151499000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>15757553000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>15491008000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>15710130000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>15804796000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>15526685000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>15242080000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>14876066000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>15146332000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>14933266000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>14800512000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>14625084000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>14402027000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>14764612000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>15661048000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>16161082000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>16090913000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>16552062000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>16542391000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>15911368000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>15470516000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>15160628000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>15168005000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>14972539000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>15003174000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>14965355000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>14658584000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>14437993000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>14327699000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>14481507000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>13631544000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>13700340000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>13765092000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>13767305000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>13461518000.0</v>
       </c>
-      <c r="CO41"/>
       <c r="CP41"/>
-      <c r="CQ41">
+      <c r="CQ41"/>
+      <c r="CR41">
         <v>12902686000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>14116033000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:96">
+    <row r="42" spans="1:97">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
+        <v>1563100000.0</v>
+      </c>
+      <c r="C42">
         <v>1548600000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1589000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1578700000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1561700000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1551100000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1564000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1560500000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1546800000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1536400000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1545700000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1550300000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-922700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-600000.0</v>
       </c>
       <c r="O42">
         <v>-600000.0</v>
       </c>
       <c r="P42">
         <v>-600000.0</v>
       </c>
       <c r="Q42">
+        <v>-600000.0</v>
+      </c>
+      <c r="R42">
         <v>1507100000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-700000.0</v>
       </c>
       <c r="T42">
         <v>-700000.0</v>
       </c>
       <c r="U42">
         <v>-700000.0</v>
       </c>
       <c r="V42">
+        <v>-700000.0</v>
+      </c>
+      <c r="W42">
         <v>1681500000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-3500000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-852300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4500000.0</v>
       </c>
       <c r="Z42">
         <v>-4500000.0</v>
       </c>
       <c r="AA42">
+        <v>-4500000.0</v>
+      </c>
+      <c r="AB42">
         <v>-729600000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-634000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-583900000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-547000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-496800000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-464500000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-4500000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-4400000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-1662200000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-1534300000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-1514500000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-1401800000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-1294684000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-1120366000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-902060000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-706639000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-452753000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-388128000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-373625000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-262775000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-185237000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-97318000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-73651000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-23619000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-10708000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>69721000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>158443000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>325011000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-1474000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>376412000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>471799000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>632108000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1438688000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>891851000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>955300000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>1059271000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>1229535000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>1376925000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>1409506000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>1623995000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>1731411000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>-3068320000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>-2941291000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>1736742000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>1728637000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>1710607000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>1771515000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>1772368000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>1764447000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>1761664000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>1871767000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>1993216000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>2066932000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>2163878000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>2311674000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>2414769000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>2471724000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>2521010000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>2651622000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>2703417000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>2726240000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>2753697000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>2788734000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>-755310966000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>2063763000.0</v>
       </c>
-      <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
       <c r="CR42"/>
+      <c r="CS42"/>
     </row>
-    <row r="43" spans="1:96">
+    <row r="43" spans="1:97">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14408,119 +14499,118 @@
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
+      <c r="CS43"/>
     </row>
-    <row r="44" spans="1:96">
+    <row r="44" spans="1:97">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-      <c r="W44">
-[...1 lines deleted...]
-      </c>
+      <c r="W44"/>
       <c r="X44">
         <v>2900000.0</v>
       </c>
       <c r="Y44">
         <v>2900000.0</v>
       </c>
       <c r="Z44">
         <v>2900000.0</v>
       </c>
       <c r="AA44">
         <v>2900000.0</v>
       </c>
       <c r="AB44">
         <v>2900000.0</v>
       </c>
       <c r="AC44">
         <v>2900000.0</v>
       </c>
       <c r="AD44">
         <v>2900000.0</v>
       </c>
       <c r="AE44">
         <v>2900000.0</v>
       </c>
       <c r="AF44">
         <v>2900000.0</v>
       </c>
       <c r="AG44">
         <v>2900000.0</v>
       </c>
       <c r="AH44">
         <v>2900000.0</v>
       </c>
-      <c r="AI44"/>
+      <c r="AI44">
+        <v>2900000.0</v>
+      </c>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
-      <c r="AM44">
-[...1 lines deleted...]
-      </c>
+      <c r="AM44"/>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
@@ -14567,2328 +14657,2348 @@
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
       <c r="BN44">
         <v>0.0</v>
       </c>
       <c r="BO44">
         <v>0.0</v>
       </c>
       <c r="BP44">
         <v>0.0</v>
       </c>
       <c r="BQ44">
         <v>0.0</v>
       </c>
-      <c r="BR44"/>
+      <c r="BR44">
+        <v>0.0</v>
+      </c>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
-      <c r="CQ44">
+      <c r="CQ44"/>
+      <c r="CR44">
         <v>24660000.0</v>
       </c>
-      <c r="CR44">
+      <c r="CS44">
         <v>25160000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:96">
+    <row r="45" spans="1:97">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
-      <c r="V45">
+      <c r="V45"/>
+      <c r="W45">
         <v>469100000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>190000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>468400000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>450000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>438000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>433000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>418000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>419000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>409000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>392000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>381000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>370000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>355000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>347000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>358000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>355000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>348000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>343572000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>337100000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>327861000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>312324000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>298414000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>286751000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>289416000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>286186000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>277645000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>274419000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>262117000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>255514000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>253630000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>253870000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>250564000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>250481000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>250796000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>246969000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>241722000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>236465000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>242908000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>247497000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>254257000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>259460000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>267169000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>272750000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>272922000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>273270000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>275420000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>274646000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>275735000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>277288000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>278621000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>266281000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>270139000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>272333000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>275779000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>276960000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>279748000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>278653000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>275201000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>271696000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>274670000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>268242000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>267720000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>275149000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>273642000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>278691000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>277088000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>270922000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>272198000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>284294000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>283762000.0</v>
       </c>
-      <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
+      <c r="CS45"/>
     </row>
-    <row r="46" spans="1:96">
+    <row r="46" spans="1:97">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>849600000.0</v>
+      </c>
+      <c r="C46">
         <v>848900000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>841700000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>831100000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>811500000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>786300000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>768300000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>742200000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>732600000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>706100000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>685800000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>664400000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>642700000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>671200000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>645100000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>617600000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>608800000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>585300000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>561400000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>529000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>495200000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>469100000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>493300000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>468400000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>450100000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>438100000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>433700000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>418800000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>419200000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>409800000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>392500000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>381700000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>370600000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>355200000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>347600000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>358400000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>355500000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>348800000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>343572000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>337100000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>327861000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>312324000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>298414000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>286751000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>289416000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>286186000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>277645000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>274419000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>262117000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>255514000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>253630000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>253870000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>250564000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>250481000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>250796000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>246969000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>241722000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>236465000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>242908000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>247497000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>254257000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>259460000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>267169000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>272750000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>272922000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>273270000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>275420000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>274646000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>275735000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>277288000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>278621000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>266281000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>270139000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>272333000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>275779000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>276960000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>279748000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>278653000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>275201000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>271696000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>274670000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>268242000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>267720000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>275149000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>273642000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>278691000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>277088000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>270922000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>272198000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>284294000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>283762000.0</v>
       </c>
-      <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
       <c r="CR46"/>
+      <c r="CS46"/>
     </row>
-    <row r="47" spans="1:96">
+    <row r="47" spans="1:97">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>900900000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>831100000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>811500000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>786300000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>822400000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>742200000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>664400000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>642700000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>671200000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>645100000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>617600000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>608800000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>585300000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>561400000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>529000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>495200000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>469100000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>493300000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>468400000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>450100000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>438100000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>433700000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>418800000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>419200000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>409800000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>392500000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>381700000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>370600000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>355200000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>347600000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>358400000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>355500000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>348800000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>343572000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>337100000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>327861000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>312324000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>298414000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>286751000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>289416000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>286186000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>277645000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>274419000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>262117000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>255514000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>253630000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>253870000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>250564000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>250481000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>250796000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>246969000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>241722000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>236465000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>242908000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>247497000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>254257000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>259460000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>267169000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>272750000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>272922000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>273270000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>275420000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>274646000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>275735000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>277288000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>278621000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>266281000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>270139000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>272333000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>275779000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>276960000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>279748000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>278653000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>275201000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>271696000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>274670000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>268242000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>267720000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>275149000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>273642000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>278691000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>277088000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>270922000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>272198000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>284294000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>283762000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>284906000.0</v>
       </c>
-      <c r="CO47"/>
       <c r="CP47"/>
-      <c r="CQ47">
+      <c r="CQ47"/>
+      <c r="CR47">
         <v>250785000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>233473000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:96">
+    <row r="48" spans="1:97">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>5134300000.0</v>
+      </c>
+      <c r="C48">
         <v>4949300000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>4826300000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>4726300000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>4570900000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>4431100000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>4378300000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>4321500000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>4309700000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>4194200000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>4028200000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>3990700000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>5408700000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>5295900000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>5214900000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>5183800000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>3774200000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>5506400000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>5639700000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>5828500000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>5304400000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>3635500000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>5241600000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>6126000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>5398900000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>5281600000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>5966400000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>5882900000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>5980900000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>5879700000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>5759700000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>5777100000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>5450400000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>4438100000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>4036600000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>5414600000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>3987700000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>4010500000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>4003498000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>4176808000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>4280817000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>4339405000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>4405418000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>4437561000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>4479541000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>4579215000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>4625540000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>4682817000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>4585635000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>4512807000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>4406649000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>4325410000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>4215455000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>4102087000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>4354963000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>3992869000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>3883865000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>3734103000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>3742479000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>3596751000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>3537946000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>3389644000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>3264025000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>3465332000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>3340900000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>3194101000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>3054466000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>3060160000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>2933131000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>2714463000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>2650371000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>2484399000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>2612291000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>2438904000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>2269107000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>2162450000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>1989405000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>1837623000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>1676171000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>1435984000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>1297249000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>1158973000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>1006910000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>880338000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>790827000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>674208000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>569605000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>493266000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>428350000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>343099000000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>248721000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>688368000.0</v>
       </c>
-      <c r="CO48"/>
       <c r="CP48"/>
-      <c r="CQ48">
+      <c r="CQ48"/>
+      <c r="CR48">
         <v>490204000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>1387550000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:96">
+    <row r="49" spans="1:97">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>3877200000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>3775900000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>3699300000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>3678900000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>3774200000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>3976500000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>4066800000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>4219300000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>3640300000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>3635500000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>3548700000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>6126000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>6194400000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>6061100000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>5966400000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>5882900000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>5980900000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>5879700000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>5759700000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>5777100000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>5846300000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>5815000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>5697300000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>5414600000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>5500700000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>5410800000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>5296678000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>5295671000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>5181375000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>5044544000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>4856674000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>4824192000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>4851670000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>4840497000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>4809287000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>4778645000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>4657797000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>4534940000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>4415875000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>4325410000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>4215455000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>4102087000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>4001096000.0</v>
       </c>
-      <c r="BD49">
-[...1 lines deleted...]
-      </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
+        <v>0.0</v>
+      </c>
+      <c r="BI49">
         <v>3596751000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>3537946000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>3389644000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>3264025000.0</v>
       </c>
-      <c r="BL49">
-[...1 lines deleted...]
-      </c>
       <c r="BM49">
         <v>0.0</v>
       </c>
       <c r="BN49">
         <v>0.0</v>
       </c>
       <c r="BO49">
         <v>0.0</v>
       </c>
       <c r="BP49">
         <v>0.0</v>
       </c>
       <c r="BQ49">
         <v>0.0</v>
       </c>
-      <c r="BR49"/>
+      <c r="BR49">
+        <v>0.0</v>
+      </c>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
+      <c r="CS49"/>
     </row>
-    <row r="50" spans="1:96">
+    <row r="50" spans="1:97">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
-      <c r="D50">
-[...1 lines deleted...]
-      </c>
+      <c r="D50"/>
       <c r="E50">
+        <v>0.0</v>
+      </c>
+      <c r="F50">
         <v>174600000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>174400000.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
-[...1 lines deleted...]
-      </c>
+      <c r="K50"/>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50">
-        <v>50000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N50">
         <v>50000000.0</v>
       </c>
       <c r="O50">
+        <v>50000000.0</v>
+      </c>
+      <c r="P50">
         <v>224700000.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
-[...1 lines deleted...]
-      </c>
+      <c r="Y50"/>
       <c r="Z50">
         <v>200000000.0</v>
       </c>
-      <c r="AA50"/>
+      <c r="AA50">
+        <v>200000000.0</v>
+      </c>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>2004800000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>2004400000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>349800000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1225600000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>1136600000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>1067300000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>1067000000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>1164656000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>1267065000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
+      <c r="CS50"/>
     </row>
-    <row r="51" spans="1:96">
+    <row r="51" spans="1:97">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>2208100000.0</v>
+      </c>
+      <c r="C51">
         <v>2207500000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2206900000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2206400000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2084400000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2083700000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2083100000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2082500000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2081800000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2081200000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2080400000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2080000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2555600000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2552700000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2354600000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2503800000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2467500000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2558100000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>4404500000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2551902201.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2909800000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2203700000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>7115500000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2008600000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2754800000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2760100000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2006900000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2006300000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2007300000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2006600000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2006000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2005400000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>4356700000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>4182400000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1597800000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>2436200000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>2426600000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>2263300000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>2245741000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1165557000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1165255000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1414704000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>2430455000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1171305000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1171229000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1171153000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>2513305000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1171005000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1170932000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1170859000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>4673987000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1638388000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1646890000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1670523000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>4515699000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>972368000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>972337000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>972308000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>972278000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>1476868000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>1449116000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>1637162000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>1084760000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>972137000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>972110000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>972084000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>972058000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>972032000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>972007000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>971982000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>971957000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>971933000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>971909000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>1493233000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>1513513000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>971831000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>971818000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>971796000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>971774000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>971753000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>971731000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>971711000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>971690000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>971670000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>971650000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>971631000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>1506942000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>971593000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>971614000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>971576000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>1750000000.0</v>
       </c>
-      <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
+      <c r="CS51"/>
     </row>
-    <row r="52" spans="1:96">
+    <row r="52" spans="1:97">
       <c r="A52" t="s">
         <v>77</v>
       </c>
-      <c r="B52"/>
-      <c r="C52">
+      <c r="B52">
+        <v>299300000.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>20300000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>298900000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>174600000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>174400000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>17700000.0</v>
       </c>
-      <c r="H52">
-[...2 lines deleted...]
-      <c r="I52"/>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
       <c r="J52"/>
       <c r="K52"/>
-      <c r="L52">
-[...1 lines deleted...]
-      </c>
+      <c r="L52"/>
       <c r="M52">
-        <v>50000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N52">
         <v>50000000.0</v>
       </c>
       <c r="O52">
+        <v>50000000.0</v>
+      </c>
+      <c r="P52">
         <v>224700000.0</v>
       </c>
-      <c r="P52">
-[...1 lines deleted...]
-      </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
+        <v>0.0</v>
+      </c>
+      <c r="T52">
         <v>2202000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>2201.0</v>
       </c>
-      <c r="U52">
-[...3 lines deleted...]
-      <c r="W52">
+      <c r="V52">
+        <v>0.0</v>
+      </c>
+      <c r="W52"/>
+      <c r="X52">
         <v>4504000000.0</v>
       </c>
-      <c r="X52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y52"/>
       <c r="Z52">
         <v>200000000.0</v>
       </c>
       <c r="AA52">
+        <v>200000000.0</v>
+      </c>
+      <c r="AB52">
         <v>102400000.0</v>
       </c>
-      <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>105500000.0</v>
       </c>
-      <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>2004800000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>2004400000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>349800000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1225600000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1136600000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1067300000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1067000000.0</v>
       </c>
-      <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>1164656000.0</v>
       </c>
-      <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>1267065000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>2959091000.0</v>
       </c>
-      <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
-      <c r="BC52">
+      <c r="BC52"/>
+      <c r="BD52">
         <v>3481887000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>620483000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>424182000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>369547000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>30431000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>436923000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>415128000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>600889000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>41702000.0</v>
       </c>
-      <c r="BL52"/>
-      <c r="BM52">
+      <c r="BM52"/>
+      <c r="BN52">
         <v>405249000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>400732000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>30126000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>656473000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>635794000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>64496000.0</v>
       </c>
-      <c r="BS52"/>
-      <c r="BT52">
+      <c r="BT52"/>
+      <c r="BU52">
         <v>813099000.0</v>
       </c>
-      <c r="BU52"/>
       <c r="BV52"/>
-      <c r="BW52">
+      <c r="BW52"/>
+      <c r="BX52">
         <v>108429000.0</v>
       </c>
-      <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
-      <c r="CA52">
+      <c r="CA52"/>
+      <c r="CB52">
         <v>20925000.0</v>
       </c>
-      <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
-      <c r="CE52">
+      <c r="CE52"/>
+      <c r="CF52">
         <v>47514000.0</v>
       </c>
-      <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
-      <c r="CI52">
+      <c r="CI52"/>
+      <c r="CJ52">
         <v>4152131000.0</v>
       </c>
-      <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
+      <c r="CS52"/>
     </row>
-    <row r="53" spans="1:96">
+    <row r="53" spans="1:97">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53">
+        <v>10152100000.0</v>
+      </c>
+      <c r="C53">
         <v>329800000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>2717900000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>2625800000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>2548800000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>2454700000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>7456700000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>2446700000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>2277100000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>7406900000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>2106200000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>6820900000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>6617800000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>6557800000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>6439200000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>6404700000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>6488300000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>7032300000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>7463100000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>7867800000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>6721600000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>6721200000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>13782200000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>13344500000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>12847400000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>11892400000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>12724900000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>12687000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>12586300000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>12178500000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>11630300000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>11721400000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>11641100000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>9365200000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>9946700000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>9999000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>9778300000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>9720500000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>9799885000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>10316189000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>10242480000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>9489438000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>10724278000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>11061894000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>11188550000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>11634836000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>11608420000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>12089304000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>12173082000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>12162178000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>11762333000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>12420262000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>12194955000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>12383582000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>12472563000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>251495000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>504924000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>383716000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>11633982000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>508375000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>447013000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>435612000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>358702000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>15140572000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>416815000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>436398000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>453469000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>445684000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>521651000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>664272000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>703402000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>620434000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>472215000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>652305000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>410878000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>319475000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>263945000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>430770000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>314114000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>271155000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>781164000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>817943000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>977233000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>936548000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>811446000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>978881000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>300093000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>225851000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>314776000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>404969000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>275878000.0</v>
       </c>
-      <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
-      <c r="CQ53">
+      <c r="CQ53"/>
+      <c r="CR53">
         <v>957994000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>626727000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:96">
+    <row r="54" spans="1:97">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
-      <c r="AM54">
-[...1 lines deleted...]
-      </c>
+      <c r="AM54"/>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
@@ -16935,1254 +17045,1267 @@
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
       <c r="BN54">
         <v>0.0</v>
       </c>
       <c r="BO54">
         <v>0.0</v>
       </c>
       <c r="BP54">
         <v>0.0</v>
       </c>
       <c r="BQ54">
         <v>0.0</v>
       </c>
-      <c r="BR54"/>
+      <c r="BR54">
+        <v>0.0</v>
+      </c>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
+      <c r="CS54"/>
     </row>
-    <row r="55" spans="1:96">
+    <row r="55" spans="1:97">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>36081400000.0</v>
+      </c>
+      <c r="C55">
         <v>35768500000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>36289600000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>35782100000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>35525900000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>34988400000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>35020600000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>35332300000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>33773000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>33225400000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>33635200000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>33208800000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>33104700000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>32915200000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>33123800000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>33245700000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>31728700000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>33022600000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>33911500000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>33624800000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>45994800000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>44410600000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>44649900000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>43582600000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>44233200000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>43423300000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>44291200000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>43751500000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>43139500000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>42237000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>41089300000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>43443100000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>42361300000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>32427900000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>31843000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>32405200000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>30058900000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>29567700000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>29709128000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>30283836000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>29804213000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>30287195000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>30075948000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>30586091000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>30842082000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>30800356000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>31562466000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>30673129000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>30617173000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>29668385000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>29714689000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>29348585000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>28728795000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>29481540000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>28946607000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>28169623000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>27243589000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>27254868000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>27115445000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>26774000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>26779755000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>26697375000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>26397018000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>26845334000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>26115330000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>26238814000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>25841796000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>25665578000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>24822474000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>23820644000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>24514586000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>25354315000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>26212032000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>26446415000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>26750316000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>26568380000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>25772955000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>25461049000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>25165148000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>25023450000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>24532416000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>24680684000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>25365453000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>25412444000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>24456763000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>24321974000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>24503896000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>23638294000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>23349181000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>23704277000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>23728319000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>22873297000.0</v>
       </c>
-      <c r="CO55"/>
       <c r="CP55"/>
-      <c r="CQ55">
+      <c r="CQ55"/>
+      <c r="CR55">
         <v>22218009000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>24449877000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:96">
+    <row r="56" spans="1:97">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>30722400000.0</v>
+      </c>
+      <c r="C56">
         <v>3946800000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>13148100000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>13428800000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>13419200000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>13467500000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>19028400000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>13794800000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>4087200000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3746200000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>12648400000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>10366000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>9390300000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>10415600000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>10226800000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>9856600000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1182000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>16619000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>21567100000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>20888800000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>34388200000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>3575000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>17955000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>38866800000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3612000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1636000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>3559000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>3516000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>3235000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>2969000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>2897000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>2907000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>2765000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>3590000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2233000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>2278000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>2184000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2118000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>2249940000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>2429361000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>2450973000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>3392342000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2549022000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2818269000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>2723720000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>2639149000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>2764286000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>2751466000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>2693735000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>2235182000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>2797355000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>2269863000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>2155347000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>2495525000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1739431000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1833182000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1792812000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1737015000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1815835000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1673800000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>1747621000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1516522000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1693443000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>1713474000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1527380000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1446361000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1826485000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1751482000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>1391371000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1103873000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1553865000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>1568230000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1484954000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>1641744000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>1385343000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>1399835000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>1570615000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>1259955000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>987672000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>1181524000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>663501000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>1164851000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>1310358000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>1123012000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>928763000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>935015000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>1242539000000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>1174933000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>1090942000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>1046728000000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>22616034000.0</v>
       </c>
-      <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
       <c r="CQ56"/>
       <c r="CR56"/>
+      <c r="CS56"/>
     </row>
-    <row r="57" spans="1:96">
+    <row r="57" spans="1:97">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>24120400000.0</v>
+      </c>
+      <c r="C57">
         <v>27691600000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>23889600000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>23694800000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>23888100000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>23737800000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>23962900000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>24744800000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>-3632000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>-3684700000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2419300000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3032800000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>4014300000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>4119600000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>4238400000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>6681400000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>648600000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>5284000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>5741500000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>7209800000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>7091400000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4591000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>4808000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3845700000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>36057400000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>35845800000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>36631500000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>36086600000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>35402000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>34789800000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>33971300000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>36219000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>35044000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>25934000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>26504000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>27199000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>24697000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>24342000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>24544000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>24613000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>24031000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>24308000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>24347000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>24731000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>24843000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>24501000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>25210000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>24160000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>24096000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>23401000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>23243000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>22928000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>22286000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>22604000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>22789000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>21968000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>21238000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>21318000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>21174000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>20788000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>20932000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>20978000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>20639000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>20499000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>20097000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>20285000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>20027000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>19782000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>19478000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>19170000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>19822000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>20640000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>20982000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>21256000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>21668000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>21652000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>20965000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>20546000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>20339000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>20269000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>19967000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>20032000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>20670000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>20751000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>19617000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>19690000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>19917000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>19087000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>18999000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>19159000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>1364581000.0</v>
       </c>
-      <c r="CN57"/>
       <c r="CO57"/>
       <c r="CP57"/>
       <c r="CQ57"/>
       <c r="CR57"/>
+      <c r="CS57"/>
     </row>
-    <row r="58" spans="1:96">
+    <row r="58" spans="1:97">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>29983500000.0</v>
+      </c>
+      <c r="C58">
         <v>29899100000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>30418000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>30023600000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>30027400000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>29754200000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>29913900000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>30077000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>28768700000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>28305400000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>28825700000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>28718200000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>28618700000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>28518800000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>28895100000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>29146800000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>27269000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>28001500000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>28421800000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>27880400000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>40086400000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>38585000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>38695100000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>37642600000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>38248700000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>38037100000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>38609100000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>38061100000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>37379200000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>36765300000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>35955400000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>38203400000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>37028400000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>27926900000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>27561500000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>28267000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>25834300000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>25408900000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>25611028000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>25778922000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>25196142000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>25722550000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>25551981000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>25902492000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>26014122000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>25672144000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>26381159000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>25330566000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>25267466000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>24572097000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>24881210000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>24565666000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>23932909000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>24274935000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>23761241000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>22940010000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>22210021000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>22289978000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>22088509000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>21759528000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>21903779000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>21949982000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>21616481000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>21478793000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>21077162000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>21265229000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>20988547000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>20762129000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>20457897000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>20150322000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>20805081000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>21622504000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>21964552000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>22228040000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>22640253000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>22645315000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>21958563000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>21539788000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>21310391000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>21264009000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>20962062000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>21027115000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>21641734000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>21722482000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>20589181000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>20662237000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>20844305000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>20083243000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>19970817000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>20130660000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>20875832000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>20120074000.0</v>
       </c>
-      <c r="CO58"/>
       <c r="CP58"/>
-      <c r="CQ58">
+      <c r="CQ58"/>
+      <c r="CR58">
         <v>19638290000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>20972312000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:96">
+    <row r="59" spans="1:97">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
-      <c r="AM59">
-[...1 lines deleted...]
-      </c>
+      <c r="AM59"/>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
@@ -18229,621 +18352,628 @@
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
       <c r="BN59">
         <v>0.0</v>
       </c>
       <c r="BO59">
         <v>0.0</v>
       </c>
       <c r="BP59">
         <v>0.0</v>
       </c>
       <c r="BQ59">
         <v>0.0</v>
       </c>
-      <c r="BR59"/>
+      <c r="BR59">
+        <v>0.0</v>
+      </c>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
+      <c r="CS59"/>
     </row>
-    <row r="60" spans="1:96">
+    <row r="60" spans="1:97">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>6097900000.0</v>
+      </c>
+      <c r="C60">
         <v>5869400000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>5871600000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>5758500000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5498500000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>5234200000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>5106700000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>5255300000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>5004300000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>4920000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>4809500000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>4490600000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>4486000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>4396400000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>4228700000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>4098900000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>4459700000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>5021100000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>5489700000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>5744400000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>5908400000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>5822200000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>5951400000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>5936400000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>5967800000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>5370000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>5652800000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>5658600000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>5730200000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>5440600000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>5112000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>5219400000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>5312500000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>4489800000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>4270600000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>4138200000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>4224600000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>4158800000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>4098100000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>4504914000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>4608071000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>4564645000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>4523967000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>4683599000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>4827960000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>5128212000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>5181307000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>5342563000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>5349707000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>5096288000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>4833479000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>4782919000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>4795886000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>5206605000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>5185366000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>5229613000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>5033568000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>4964890000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>5026936000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>5014472000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>4875976000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>4747393000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>4780537000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>5366541000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>5038168000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>4973585000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>4853249000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>4903449000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>4364577000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>3670322000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>3709505000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>3731811000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>4247480000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>4207215000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>4088903000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>3923065000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>3814392000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>3921261000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>3832597000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>3759441000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>3570354000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>3653569000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>3699559000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>3665802000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>3843422000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>3635577000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>3635431000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>3555051000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>3354204000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>3549457000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>2632103000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>2753223000.0</v>
       </c>
-      <c r="CO60"/>
       <c r="CP60"/>
-      <c r="CQ60">
+      <c r="CQ60"/>
+      <c r="CR60">
         <v>2579719000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>3477565000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:96">
+    <row r="61" spans="1:97">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
-[...1 lines deleted...]
-      </c>
+      <c r="M61"/>
       <c r="N61">
         <v>-122800000.0</v>
       </c>
       <c r="O61">
         <v>-122800000.0</v>
       </c>
       <c r="P61">
         <v>-122800000.0</v>
       </c>
       <c r="Q61">
         <v>-122800000.0</v>
       </c>
       <c r="R61">
         <v>-122800000.0</v>
       </c>
       <c r="S61">
         <v>-122800000.0</v>
       </c>
       <c r="T61">
         <v>-122800000.0</v>
       </c>
       <c r="U61">
         <v>-122800000.0</v>
       </c>
       <c r="V61">
         <v>-122800000.0</v>
       </c>
       <c r="W61">
+        <v>-122800000.0</v>
+      </c>
+      <c r="X61">
         <v>-267400000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-5420500000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-5350400000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-5324600000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-5267300000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-5158500000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-5093100000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-5043000000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-4992400000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-4943300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4860100000.0</v>
       </c>
       <c r="AH61">
         <v>-4860100000.0</v>
       </c>
       <c r="AI61">
         <v>-4860100000.0</v>
       </c>
       <c r="AJ61">
+        <v>-4860100000.0</v>
+      </c>
+      <c r="AK61">
         <v>-4721100000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-4686900000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-4575300000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-4470551000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-4288633000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-4052971000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-3859616000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-3601162000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-3526929000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-3500397000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-3398172000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-3316511000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-3214963000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-3177755000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-3119180000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-3098241000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-3005723000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-2900785000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-2726628000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-2700061000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-2666709000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-2556866000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-2396708000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-2297351000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-2124449000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-2048224000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-1937859000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-1764422000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-1600631000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-1555765000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-1340656000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1231472000.0</v>
       </c>
       <c r="BP61">
         <v>-1231472000.0</v>
       </c>
       <c r="BQ61">
-        <v>-1199523000.0</v>
+        <v>-1231472000.0</v>
       </c>
       <c r="BR61">
         <v>-1199523000.0</v>
       </c>
       <c r="BS61">
         <v>-1199523000.0</v>
       </c>
       <c r="BT61">
         <v>-1199523000.0</v>
       </c>
       <c r="BU61">
-        <v>-1140523000.0</v>
+        <v>-1199523000.0</v>
       </c>
       <c r="BV61">
         <v>-1140523000.0</v>
       </c>
       <c r="BW61">
         <v>-1140523000.0</v>
       </c>
       <c r="BX61">
         <v>-1140523000.0</v>
       </c>
       <c r="BY61">
+        <v>-1140523000.0</v>
+      </c>
+      <c r="BZ61">
         <v>-1021636000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-905420000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-827960000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-728516000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-573407000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-466086000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-408605000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-332011000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CH61">
         <v>-187476000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CI61">
         <v>-88759000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CJ61">
         <v>-64236000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-36743000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-1706000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CM61">
         <v>-1265000.0</v>
       </c>
-      <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
+      <c r="CS61"/>
     </row>
-    <row r="62" spans="1:96">
+    <row r="62" spans="1:97">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -18898,50 +19028,51 @@
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
+      <c r="CS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19016,51 +19147,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
         <v>2927800000.0</v>
       </c>
       <c r="C2">
         <v>2766500000.0</v>
       </c>
       <c r="D2">
         <v>2521800000.0</v>
       </c>
       <c r="E2">
         <v>2359800000.0</v>
       </c>
       <c r="F2">
         <v>6037700000.0</v>
       </c>
       <c r="G2">
         <v>5947200000.0</v>
       </c>
       <c r="H2">
         <v>5622900000.0</v>
       </c>
       <c r="I2">
         <v>4643400000.0</v>
       </c>
@@ -19099,51 +19230,51 @@
       </c>
       <c r="U2">
         <v>4720634000.0</v>
       </c>
       <c r="V2">
         <v>4632512000.0</v>
       </c>
       <c r="W2">
         <v>4660225000.0</v>
       </c>
       <c r="X2">
         <v>4492425000.0</v>
       </c>
       <c r="Y2">
         <v>4167185000.0</v>
       </c>
       <c r="Z2">
         <v>5691960000.0</v>
       </c>
       <c r="AA2">
         <v>486284000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
         <v>250000000.0</v>
       </c>
       <c r="C3">
         <v>223500000.0</v>
       </c>
       <c r="D3">
         <v>196400000.0</v>
       </c>
       <c r="E3">
         <v>182000000.0</v>
       </c>
       <c r="F3">
         <v>171600000.0</v>
       </c>
       <c r="G3">
         <v>142300000.0</v>
       </c>
       <c r="H3">
         <v>125500000.0</v>
       </c>
       <c r="I3">
         <v>126900000.0</v>
       </c>
@@ -19178,90 +19309,90 @@
         <v>62197000.0</v>
       </c>
       <c r="T3">
         <v>61168000.0</v>
       </c>
       <c r="U3">
         <v>93305000.0</v>
       </c>
       <c r="V3">
         <v>83169000.0</v>
       </c>
       <c r="W3">
         <v>3125000.0</v>
       </c>
       <c r="X3">
         <v>48117000.0</v>
       </c>
       <c r="Y3">
         <v>46867000.0</v>
       </c>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>758900000.0</v>
       </c>
       <c r="G4">
         <v>758900000.0</v>
       </c>
       <c r="H4">
         <v>758900000.0</v>
       </c>
       <c r="I4">
         <v>758900000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5">
         <v>1197100000.0</v>
       </c>
       <c r="C5">
         <v>1034300000.0</v>
       </c>
       <c r="D5">
         <v>914800000.0</v>
       </c>
       <c r="E5">
         <v>458200000.0</v>
       </c>
       <c r="F5">
         <v>883100000.0</v>
       </c>
       <c r="G5">
         <v>682600000.0</v>
       </c>
       <c r="H5">
         <v>565300000.0</v>
       </c>
       <c r="I5">
         <v>433800000.0</v>
       </c>
@@ -19300,51 +19431,51 @@
       </c>
       <c r="U5">
         <v>1156985000.0</v>
       </c>
       <c r="V5">
         <v>716866000.0</v>
       </c>
       <c r="W5">
         <v>592346000.0</v>
       </c>
       <c r="X5">
         <v>260532000.0</v>
       </c>
       <c r="Y5">
         <v>370397000.0</v>
       </c>
       <c r="Z5">
         <v>112054000.0</v>
       </c>
       <c r="AA5">
         <v>218910000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
         <v>1447100000.0</v>
       </c>
       <c r="C6">
         <v>1257800000.0</v>
       </c>
       <c r="D6">
         <v>1111200000.0</v>
       </c>
       <c r="E6">
         <v>640200000.0</v>
       </c>
       <c r="F6">
         <v>1054700000.0</v>
       </c>
       <c r="G6">
         <v>824900000.0</v>
       </c>
       <c r="H6">
         <v>690800000.0</v>
       </c>
       <c r="I6">
         <v>560700000.0</v>
       </c>
@@ -19383,129 +19514,129 @@
       </c>
       <c r="U6">
         <v>1250290000.0</v>
       </c>
       <c r="V6">
         <v>800035000.0</v>
       </c>
       <c r="W6">
         <v>595471000.0</v>
       </c>
       <c r="X6">
         <v>308649000.0</v>
       </c>
       <c r="Y6">
         <v>417264000.0</v>
       </c>
       <c r="Z6">
         <v>112054000.0</v>
       </c>
       <c r="AA6">
         <v>218910000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>758900000.0</v>
       </c>
       <c r="G8">
         <v>84400000.0</v>
       </c>
       <c r="H8">
         <v>80400000.0</v>
       </c>
       <c r="I8">
         <v>-1500000.0</v>
       </c>
       <c r="J8">
         <v>177000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8">
         <v>1547000.0</v>
       </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
         <v>9886500000.0</v>
       </c>
       <c r="C9">
         <v>9111000000.0</v>
       </c>
       <c r="D9">
         <v>8609800000.0</v>
       </c>
       <c r="E9">
         <v>7833200000.0</v>
       </c>
       <c r="F9">
         <v>4149900000.0</v>
       </c>
       <c r="G9">
         <v>3663300000.0</v>
       </c>
       <c r="H9">
         <v>3906900000.0</v>
       </c>
       <c r="I9">
         <v>3357300000.0</v>
       </c>
@@ -19544,51 +19675,51 @@
       </c>
       <c r="U9">
         <v>3349950000.0</v>
       </c>
       <c r="V9">
         <v>2865163000.0</v>
       </c>
       <c r="W9">
         <v>2750489000.0</v>
       </c>
       <c r="X9">
         <v>2583793000.0</v>
       </c>
       <c r="Y9">
         <v>2365015000.0</v>
       </c>
       <c r="Z9">
         <v>6186874000.0</v>
       </c>
       <c r="AA9">
         <v>6211979000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
         <v>1087400000.0</v>
       </c>
       <c r="C10">
         <v>927300000.0</v>
       </c>
       <c r="D10">
         <v>806800000.0</v>
       </c>
       <c r="E10">
         <v>349900000.0</v>
       </c>
       <c r="F10">
         <v>771300000.0</v>
       </c>
       <c r="G10">
         <v>578100000.0</v>
       </c>
       <c r="H10">
         <v>454700000.0</v>
       </c>
       <c r="I10">
         <v>333500000.0</v>
       </c>
@@ -19627,51 +19758,51 @@
       </c>
       <c r="U10">
         <v>1095742000.0</v>
       </c>
       <c r="V10">
         <v>655608000.0</v>
       </c>
       <c r="W10">
         <v>535928000.0</v>
       </c>
       <c r="X10">
         <v>259357000.0</v>
       </c>
       <c r="Y10">
         <v>370397000.0</v>
       </c>
       <c r="Z10">
         <v>463977000.0</v>
       </c>
       <c r="AA10">
         <v>640759000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11">
         <v>214700000.0</v>
       </c>
       <c r="C11">
         <v>167100000.0</v>
       </c>
       <c r="D11">
         <v>164300000.0</v>
       </c>
       <c r="E11">
         <v>73300000.0</v>
       </c>
       <c r="F11">
         <v>168400000.0</v>
       </c>
       <c r="G11">
         <v>58700000.0</v>
       </c>
       <c r="H11">
         <v>148300000.0</v>
       </c>
       <c r="I11">
         <v>80900000.0</v>
       </c>
@@ -19710,51 +19841,51 @@
       </c>
       <c r="U11">
         <v>379871000.0</v>
       </c>
       <c r="V11">
         <v>176253000.0</v>
       </c>
       <c r="W11">
         <v>185368000.0</v>
       </c>
       <c r="X11">
         <v>73705000.0</v>
       </c>
       <c r="Y11">
         <v>110657000.0</v>
       </c>
       <c r="Z11">
         <v>365924000.0</v>
       </c>
       <c r="AA11">
         <v>104500000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12">
         <v>109700000.0</v>
       </c>
       <c r="C12">
         <v>107000000.0</v>
       </c>
       <c r="D12">
         <v>108000000.0</v>
       </c>
       <c r="E12">
         <v>108300000.0</v>
       </c>
       <c r="F12">
         <v>111800000.0</v>
       </c>
       <c r="G12">
         <v>104500000.0</v>
       </c>
       <c r="H12">
         <v>110600000.0</v>
       </c>
       <c r="I12">
         <v>100300000.0</v>
       </c>
@@ -19793,51 +19924,51 @@
       </c>
       <c r="U12">
         <v>61243000.0</v>
       </c>
       <c r="V12">
         <v>61258000.0</v>
       </c>
       <c r="W12">
         <v>56418000.0</v>
       </c>
       <c r="X12">
         <v>1175000.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>14001000.0</v>
       </c>
       <c r="AA12">
         <v>24726000.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13">
         <v>109700000.0</v>
       </c>
       <c r="C13">
         <v>107000000.0</v>
       </c>
       <c r="D13">
         <v>108000000.0</v>
       </c>
       <c r="E13">
         <v>108300000.0</v>
       </c>
       <c r="F13">
         <v>111800000.0</v>
       </c>
       <c r="G13">
         <v>110400000.0</v>
       </c>
       <c r="H13">
         <v>273600000.0</v>
       </c>
       <c r="I13">
         <v>100300000.0</v>
       </c>
@@ -19846,102 +19977,102 @@
       </c>
       <c r="K13">
         <v>57619000.0</v>
       </c>
       <c r="L13">
         <v>55116000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>200000.0</v>
       </c>
       <c r="G14">
         <v>900000.0</v>
       </c>
       <c r="H14">
         <v>4200000.0</v>
       </c>
       <c r="I14">
         <v>1600000.0</v>
       </c>
       <c r="J14">
         <v>10900000.0</v>
       </c>
       <c r="K14">
         <v>10900000.0</v>
       </c>
       <c r="L14">
         <v>10900000.0</v>
       </c>
       <c r="M14">
         <v>10900000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14">
         <v>118396000.0</v>
       </c>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
         <v>872700000.0</v>
       </c>
       <c r="C15">
         <v>760200000.0</v>
       </c>
       <c r="D15">
         <v>642500000.0</v>
       </c>
       <c r="E15">
         <v>276600000.0</v>
       </c>
       <c r="F15">
         <v>1361800000.0</v>
       </c>
       <c r="G15">
         <v>440800000.0</v>
       </c>
       <c r="H15">
         <v>382600000.0</v>
       </c>
       <c r="I15">
         <v>251000000.0</v>
       </c>
@@ -19980,51 +20111,51 @@
       </c>
       <c r="U15">
         <v>717418000.0</v>
       </c>
       <c r="V15">
         <v>479355000.0</v>
       </c>
       <c r="W15">
         <v>350560000.0</v>
       </c>
       <c r="X15">
         <v>185652000.0</v>
       </c>
       <c r="Y15">
         <v>-1001199000.0</v>
       </c>
       <c r="Z15">
         <v>98053000.0</v>
       </c>
       <c r="AA15">
         <v>89684000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16">
         <v>872700000.0</v>
       </c>
       <c r="C16">
         <v>760200000.0</v>
       </c>
       <c r="D16">
         <v>642500000.0</v>
       </c>
       <c r="E16">
         <v>276600000.0</v>
       </c>
       <c r="F16">
         <v>1367700000.0</v>
       </c>
       <c r="G16">
         <v>423100000.0</v>
       </c>
       <c r="H16">
         <v>363900000.0</v>
       </c>
       <c r="I16">
         <v>236800000.0</v>
       </c>
@@ -20061,51 +20192,51 @@
       <c r="T16">
         <v>653746000.0</v>
       </c>
       <c r="U16">
         <v>715871000.0</v>
       </c>
       <c r="V16">
         <v>479355000.0</v>
       </c>
       <c r="W16">
         <v>350560000.0</v>
       </c>
       <c r="X16">
         <v>185652000.0</v>
       </c>
       <c r="Y16">
         <v>259740000.0</v>
       </c>
       <c r="Z16">
         <v>98053000.0</v>
       </c>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17">
         <v>872700000.0</v>
       </c>
       <c r="C17">
         <v>760200000.0</v>
       </c>
       <c r="D17">
         <v>642500000.0</v>
       </c>
       <c r="E17">
         <v>276600000.0</v>
       </c>
       <c r="F17">
         <v>613500000.0</v>
       </c>
       <c r="G17">
         <v>442700000.0</v>
       </c>
       <c r="H17">
         <v>386800000.0</v>
       </c>
       <c r="I17">
         <v>252600000.0</v>
       </c>
@@ -20122,168 +20253,168 @@
         <v>470907000.0</v>
       </c>
       <c r="N17">
         <v>488907000.0</v>
       </c>
       <c r="O17">
         <v>483705000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17">
         <v>279177000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
         <v>-109700000.0</v>
       </c>
       <c r="C18">
         <v>-107000000.0</v>
       </c>
       <c r="D18">
         <v>-108000000.0</v>
       </c>
       <c r="E18">
         <v>-108300000.0</v>
       </c>
       <c r="F18">
         <v>-111800000.0</v>
       </c>
       <c r="G18">
         <v>-104500000.0</v>
       </c>
       <c r="H18">
         <v>-110600000.0</v>
       </c>
       <c r="I18">
         <v>-100300000.0</v>
       </c>
       <c r="J18">
         <v>-49500000.0</v>
       </c>
       <c r="K18">
         <v>-57619000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-179700000.0</v>
       </c>
       <c r="F19">
         <v>128200000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
         <v>1087400000.0</v>
       </c>
       <c r="C21">
         <v>927300000.0</v>
       </c>
       <c r="D21">
         <v>806800000.0</v>
       </c>
       <c r="E21">
         <v>349900000.0</v>
       </c>
       <c r="F21">
         <v>771300000.0</v>
       </c>
       <c r="G21">
         <v>578100000.0</v>
       </c>
       <c r="H21">
         <v>454700000.0</v>
       </c>
       <c r="I21">
         <v>333500000.0</v>
       </c>
@@ -20322,82 +20453,82 @@
       </c>
       <c r="U21">
         <v>1095742000.0</v>
       </c>
       <c r="V21">
         <v>655608000.0</v>
       </c>
       <c r="W21">
         <v>535928000.0</v>
       </c>
       <c r="X21">
         <v>259357000.0</v>
       </c>
       <c r="Y21">
         <v>370397000.0</v>
       </c>
       <c r="Z21">
         <v>112054000.0</v>
       </c>
       <c r="AA21">
         <v>218910000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
         <v>11726900000.0</v>
       </c>
       <c r="C23">
         <v>10950200000.0</v>
       </c>
       <c r="D23">
         <v>10324800000.0</v>
       </c>
       <c r="E23">
         <v>9843100000.0</v>
       </c>
       <c r="F23">
         <v>9416300000.0</v>
       </c>
       <c r="G23">
         <v>9032400000.0</v>
       </c>
       <c r="H23">
         <v>9075100000.0</v>
       </c>
       <c r="I23">
         <v>7667200000.0</v>
       </c>
@@ -20436,231 +20567,231 @@
       </c>
       <c r="U23">
         <v>6974842000.0</v>
       </c>
       <c r="V23">
         <v>6842067000.0</v>
       </c>
       <c r="W23">
         <v>6874786000.0</v>
       </c>
       <c r="X23">
         <v>6816861000.0</v>
       </c>
       <c r="Y23">
         <v>6161803000.0</v>
       </c>
       <c r="Z23">
         <v>1860551000.0</v>
       </c>
       <c r="AA23">
         <v>2592826000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>4700000.0</v>
       </c>
       <c r="G24">
         <v>18700000.0</v>
       </c>
       <c r="H24">
         <v>18700000.0</v>
       </c>
       <c r="I24">
         <v>14200000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25">
         <v>250000000.0</v>
       </c>
       <c r="C25">
         <v>223500000.0</v>
       </c>
       <c r="D25">
         <v>196400000.0</v>
       </c>
       <c r="E25">
         <v>182000000.0</v>
       </c>
       <c r="F25">
         <v>171600000.0</v>
       </c>
       <c r="G25">
         <v>144300000.0</v>
       </c>
       <c r="H25">
         <v>125800000.0</v>
       </c>
       <c r="I25">
         <v>126900000.0</v>
       </c>
       <c r="J25">
         <v>115700000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>3835800000.0</v>
       </c>
       <c r="G27">
         <v>3529400000.0</v>
       </c>
       <c r="H27">
         <v>3322100000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27">
         <v>1448575000.0</v>
       </c>
       <c r="Q27">
         <v>1521238000.0</v>
       </c>
       <c r="R27">
         <v>1601880000.0</v>
       </c>
       <c r="S27">
         <v>1671680000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28">
         <v>8688100000.0</v>
       </c>
       <c r="C28">
         <v>8076700000.0</v>
       </c>
       <c r="D28">
         <v>7695100000.0</v>
       </c>
       <c r="E28">
         <v>7366300000.0</v>
       </c>
       <c r="F28">
         <v>3240600000.0</v>
       </c>
       <c r="G28">
         <v>3110000000.0</v>
       </c>
       <c r="H28">
         <v>3250500000.0</v>
       </c>
       <c r="I28">
         <v>5281200000.0</v>
       </c>
@@ -20699,51 +20830,51 @@
       </c>
       <c r="U28">
         <v>2191368000.0</v>
       </c>
       <c r="V28">
         <v>2148297000.0</v>
       </c>
       <c r="W28">
         <v>2156692000.0</v>
       </c>
       <c r="X28">
         <v>2004871000.0</v>
       </c>
       <c r="Y28">
         <v>1876222000.0</v>
       </c>
       <c r="Z28">
         <v>1846550000.0</v>
       </c>
       <c r="AA28">
         <v>2081816000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
         <v>214700000.0</v>
       </c>
       <c r="C29">
         <v>167100000.0</v>
       </c>
       <c r="D29">
         <v>164300000.0</v>
       </c>
       <c r="E29">
         <v>73300000.0</v>
       </c>
       <c r="F29">
         <v>169500000.0</v>
       </c>
       <c r="G29">
         <v>72600000.0</v>
       </c>
       <c r="H29">
         <v>167700000.0</v>
       </c>
       <c r="I29">
         <v>80900000.0</v>
       </c>
@@ -20752,51 +20883,51 @@
       </c>
       <c r="K29">
         <v>283238000.0</v>
       </c>
       <c r="L29">
         <v>59626000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
         <v>8799100000.0</v>
       </c>
       <c r="C30">
         <v>8183700000.0</v>
       </c>
       <c r="D30">
         <v>7803000000.0</v>
       </c>
       <c r="E30">
         <v>7483300000.0</v>
       </c>
       <c r="F30">
         <v>3378600000.0</v>
       </c>
       <c r="G30">
         <v>3085200000.0</v>
       </c>
       <c r="H30">
         <v>3452200000.0</v>
       </c>
       <c r="I30">
         <v>3023800000.0</v>
       </c>
@@ -20835,51 +20966,51 @@
       </c>
       <c r="U30">
         <v>2254208000.0</v>
       </c>
       <c r="V30">
         <v>2209555000.0</v>
       </c>
       <c r="W30">
         <v>2214561000.0</v>
       </c>
       <c r="X30">
         <v>2324436000.0</v>
       </c>
       <c r="Y30">
         <v>1994618000.0</v>
       </c>
       <c r="Z30">
         <v>-6074820000.0</v>
       </c>
       <c r="AA30">
         <v>-5993069000.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>-107000000.0</v>
       </c>
       <c r="D31">
         <v>164300000.0</v>
       </c>
       <c r="E31">
         <v>73300000.0</v>
       </c>
       <c r="F31">
         <v>-9399600000.0</v>
       </c>
       <c r="G31">
         <v>-18605200000.0</v>
       </c>
       <c r="H31">
         <v>-2842700000.0</v>
       </c>
       <c r="I31">
         <v>-2435100000.0</v>
       </c>
       <c r="J31">
         <v>-1819500000.0</v>
@@ -20916,51 +21047,51 @@
       </c>
       <c r="U31">
         <v>-24753000.0</v>
       </c>
       <c r="V31">
         <v>-19515000.0</v>
       </c>
       <c r="W31">
         <v>-56418000.0</v>
       </c>
       <c r="X31">
         <v>-1175000.0</v>
       </c>
       <c r="Y31">
         <v>370397000.0</v>
       </c>
       <c r="Z31">
         <v>351923000.0</v>
       </c>
       <c r="AA31">
         <v>421849000.0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B32">
         <v>12814300000.0</v>
       </c>
       <c r="C32">
         <v>11877500000.0</v>
       </c>
       <c r="D32">
         <v>11131600000.0</v>
       </c>
       <c r="E32">
         <v>10193000000.0</v>
       </c>
       <c r="F32">
         <v>10187600000.0</v>
       </c>
       <c r="G32">
         <v>9610500000.0</v>
       </c>
       <c r="H32">
         <v>9529800000.0</v>
       </c>
       <c r="I32">
         <v>8000700000.0</v>
       </c>
@@ -21018,901 +21149,930 @@
       <c r="AA32">
         <v>6211979000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR32"/>
+  <dimension ref="A1:CS32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
       </c>
-      <c r="CR1" t="s">
+      <c r="CS1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>748300000.0</v>
+      </c>
+      <c r="C2">
         <v>769100000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>717000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>709600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>721500000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>779700000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>670500000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>776800000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>696100000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>623100000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>599100000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>644600000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>632500000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>645600000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>599300000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>670500000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>600000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>490000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1446600000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1583000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1526600000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1475400000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1566700000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1565800000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1390600000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1430500000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1507300000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1574700000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1502800000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1392000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1497100000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1431500000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>953800000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>761000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>760300000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1014700000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>763100000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>672500000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>772648000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>765500000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>743500000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>878100000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1348137000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1595644000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1621597000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1579730000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1511473000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1510402000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1516202000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1352814000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1335678000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1306582000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1263409000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1240150000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1031539000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1259476000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1206888000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1198116000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>873627000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>997431000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>986844000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>893028000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>894413000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>913253000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>905316000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>927996000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>977093000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>941145000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>989402000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>960342000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>988432000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1095048000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>998208000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1342667000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1378115000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1295301000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1257098000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1209236000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1203324000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1186689000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1158985000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1175062000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1087833000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1206371000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1151106000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1158969000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1145129000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1190731000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1183168000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1166227000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1738586000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1112163000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1122511000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1027922000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>5996540000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>5691960000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>62700000.0</v>
+      </c>
+      <c r="C3">
         <v>66500000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>72000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>62300000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>59000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>56700000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>63900000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>58500000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>50500000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>50600000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>55200000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>45900000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>47200000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>48100000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>41800000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>44800000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>48100000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>47300000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>45600000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>41900000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>42700000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>41400000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>39200000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>39500000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>32200000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>32500000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>38400000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>27300000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>30400000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>29700000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>-97300000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>35700000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>24900000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>30000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>-170600000.0</v>
       </c>
-      <c r="AJ3">
-[...1 lines deleted...]
-      </c>
       <c r="AK3">
-        <v>-191100000.0</v>
+        <v>16900000.0</v>
       </c>
       <c r="AL3">
+        <v>36300000.0</v>
+      </c>
+      <c r="AM3">
         <v>-227700000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>-91500000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>-234900000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>-267400000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>-322500000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>-107222000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>18472000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>-53803000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>-96971000.0</v>
       </c>
-      <c r="AU3">
-[...1 lines deleted...]
-      </c>
       <c r="AV3">
+        <v>32094000.0</v>
+      </c>
+      <c r="AW3">
         <v>-238527000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>-207563000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>-252318000.0</v>
       </c>
-      <c r="AY3">
-[...1 lines deleted...]
-      </c>
       <c r="AZ3">
+        <v>34047000.0</v>
+      </c>
+      <c r="BA3">
         <v>-214742000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>-232287000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>-221502000.0</v>
       </c>
-      <c r="BC3">
-[...2 lines deleted...]
-      <c r="BD3"/>
+      <c r="BD3">
+        <v>34471000.0</v>
+      </c>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
-      <c r="BH3"/>
+      <c r="BH3">
+        <v>39523000.0</v>
+      </c>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
-      <c r="BL3"/>
+      <c r="BL3">
+        <v>39489000.0</v>
+      </c>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
-      <c r="BP3"/>
+      <c r="BP3">
+        <v>37243000.0</v>
+      </c>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
-      <c r="BT3"/>
-      <c r="BU3"/>
+      <c r="BT3">
+        <v>35689000.0</v>
+      </c>
+      <c r="BU3">
+        <v>7379000.0</v>
+      </c>
       <c r="BV3"/>
       <c r="BW3"/>
-      <c r="BX3"/>
+      <c r="BX3">
+        <v>33589000.0</v>
+      </c>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
-      <c r="CB3"/>
-      <c r="CC3"/>
+      <c r="CB3">
+        <v>30114000.0</v>
+      </c>
+      <c r="CC3">
+        <v>11706000.0</v>
+      </c>
       <c r="CD3"/>
       <c r="CE3"/>
-      <c r="CF3"/>
+      <c r="CF3">
+        <v>26452000.0</v>
+      </c>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
-      <c r="CJ3"/>
+      <c r="CJ3">
+        <v>23856000000.0</v>
+      </c>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
-      <c r="CN3"/>
+      <c r="CN3">
+        <v>16850000000.0</v>
+      </c>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
+      <c r="CS3"/>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4">
         <v>-3100000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>728800000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>33200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14300000.0</v>
       </c>
       <c r="W4">
         <v>14300000.0</v>
       </c>
       <c r="X4">
         <v>14300000.0</v>
       </c>
       <c r="Y4">
         <v>14300000.0</v>
       </c>
-      <c r="Z4"/>
+      <c r="Z4">
+        <v>14300000.0</v>
+      </c>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -22064,663 +22224,670 @@
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5">
+        <v>405300000.0</v>
+      </c>
+      <c r="C5">
         <v>363900000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>311800000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>359100000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>315700000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>210500000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>276800000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>178200000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>259600000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>319700000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>253400000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>255800000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>231500000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>174100000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>124200000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>34800000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>97100000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>202100000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>188900000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>215700000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>268500000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>221500000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>210200000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>138000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>236000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>125600000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>204200000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>7600000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>209800000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>243500000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>42900000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>102300000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>104300000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>158000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>158300000.0</v>
       </c>
-      <c r="AJ5">
-[...1 lines deleted...]
-      </c>
       <c r="AK5">
-        <v>178700000.0</v>
+        <v>-95400000.0</v>
       </c>
       <c r="AL5">
+        <v>191100000.0</v>
+      </c>
+      <c r="AM5">
         <v>215100000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>54711000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>220858000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>235512000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>337507000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>110214000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-32251000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>40025000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>83193000.0</v>
       </c>
-      <c r="AU5">
-[...1 lines deleted...]
-      </c>
       <c r="AV5">
+        <v>104124000.0</v>
+      </c>
+      <c r="AW5">
         <v>224751000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>193787000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>235253000.0</v>
       </c>
-      <c r="AY5">
-[...1 lines deleted...]
-      </c>
       <c r="AZ5">
+        <v>198903000.0</v>
+      </c>
+      <c r="BA5">
         <v>193971000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>210767000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>206424000.0</v>
       </c>
-      <c r="BC5">
-[...1 lines deleted...]
-      </c>
       <c r="BD5">
+        <v>49901000.0</v>
+      </c>
+      <c r="BE5">
         <v>208619000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>264661000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>249648000.0</v>
       </c>
-      <c r="BG5">
-[...1 lines deleted...]
-      </c>
       <c r="BH5">
+        <v>268165000.0</v>
+      </c>
+      <c r="BI5">
         <v>115309000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>131928000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>214629000.0</v>
       </c>
-      <c r="BK5">
-[...1 lines deleted...]
-      </c>
       <c r="BL5">
+        <v>-106948000.0</v>
+      </c>
+      <c r="BM5">
         <v>226732000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>253456000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>248366000.0</v>
       </c>
-      <c r="BO5">
-[...1 lines deleted...]
-      </c>
       <c r="BP5">
+        <v>76315000.0</v>
+      </c>
+      <c r="BQ5">
         <v>209066000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>281518000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>157867000.0</v>
       </c>
-      <c r="BS5">
-[...1 lines deleted...]
-      </c>
       <c r="BT5">
-        <v>-163520000.0</v>
+        <v>206644000.0</v>
       </c>
       <c r="BU5">
+        <v>-148330000.0</v>
+      </c>
+      <c r="BV5">
         <v>249414000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>285928000.0</v>
       </c>
-      <c r="BW5">
-[...1 lines deleted...]
-      </c>
       <c r="BX5">
+        <v>212200000.0</v>
+      </c>
+      <c r="BY5">
         <v>284145000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>252474000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>277518000.0</v>
       </c>
-      <c r="CA5">
-[...1 lines deleted...]
-      </c>
       <c r="CB5">
-        <v>231041000.0</v>
+        <v>405488000.0</v>
       </c>
       <c r="CC5">
+        <v>246348000.0</v>
+      </c>
+      <c r="CD5">
         <v>232163000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>242356000.0</v>
       </c>
-      <c r="CE5">
-[...1 lines deleted...]
-      </c>
       <c r="CF5">
+        <v>164727000.0</v>
+      </c>
+      <c r="CG5">
         <v>141374000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>188099000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>176723000.0</v>
       </c>
-      <c r="CI5">
-[...1 lines deleted...]
-      </c>
       <c r="CJ5">
+        <v>155183000.0</v>
+      </c>
+      <c r="CK5">
         <v>109254000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>144044000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>142761000.0</v>
       </c>
-      <c r="CM5">
-[...1 lines deleted...]
-      </c>
       <c r="CN5">
+        <v>0.0</v>
+      </c>
+      <c r="CO5">
         <v>145776000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>137606000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>110367000.0</v>
       </c>
-      <c r="CQ5">
-[...1 lines deleted...]
-      </c>
       <c r="CR5">
         <v>0.0</v>
       </c>
+      <c r="CS5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>468000000.0</v>
+      </c>
+      <c r="C6">
         <v>430400000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>383800000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>421400000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>374700000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>267200000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>340700000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>236700000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>310100000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>370300000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>308600000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>301700000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>278700000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>222200000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>166000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>79600000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>145200000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>249400000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>234500000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>257600000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>311200000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>262900000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>249400000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>177500000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>268200000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>158100000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>242600000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>34900000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>240200000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>273200000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>69200000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>138000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>129200000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>188000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>170600000.0</v>
       </c>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
       <c r="AK6">
-        <v>191100000.0</v>
+        <v>-78500000.0</v>
       </c>
       <c r="AL6">
+        <v>227400000.0</v>
+      </c>
+      <c r="AM6">
         <v>227700000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>68589000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>234900000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>250700000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>352100000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>123995000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-18472000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>53803000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>96971000.0</v>
       </c>
-      <c r="AU6">
-[...1 lines deleted...]
-      </c>
       <c r="AV6">
+        <v>136218000.0</v>
+      </c>
+      <c r="AW6">
         <v>238527000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>207563000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>252318000.0</v>
       </c>
-      <c r="AY6">
-[...1 lines deleted...]
-      </c>
       <c r="AZ6">
+        <v>232950000.0</v>
+      </c>
+      <c r="BA6">
         <v>214742000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>232287000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>221502000.0</v>
       </c>
-      <c r="BC6">
-[...1 lines deleted...]
-      </c>
       <c r="BD6">
+        <v>84372000.0</v>
+      </c>
+      <c r="BE6">
         <v>223697000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>279735000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>264724000.0</v>
       </c>
-      <c r="BG6">
-[...1 lines deleted...]
-      </c>
       <c r="BH6">
+        <v>307688000.0</v>
+      </c>
+      <c r="BI6">
         <v>127501000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>145717000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>229557000.0</v>
       </c>
-      <c r="BK6">
-[...1 lines deleted...]
-      </c>
       <c r="BL6">
+        <v>-67459000.0</v>
+      </c>
+      <c r="BM6">
         <v>241894000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>268617000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>263527000.0</v>
       </c>
-      <c r="BO6">
-[...1 lines deleted...]
-      </c>
       <c r="BP6">
+        <v>113558000.0</v>
+      </c>
+      <c r="BQ6">
         <v>224226000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>296678000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>173056000.0</v>
       </c>
-      <c r="BS6">
-[...1 lines deleted...]
-      </c>
       <c r="BT6">
-        <v>-148330000.0</v>
+        <v>242333000.0</v>
       </c>
       <c r="BU6">
+        <v>-140951000.0</v>
+      </c>
+      <c r="BV6">
         <v>264701000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>301216000.0</v>
       </c>
-      <c r="BW6">
-[...1 lines deleted...]
-      </c>
       <c r="BX6">
+        <v>245789000.0</v>
+      </c>
+      <c r="BY6">
         <v>299433000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>267770000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>292815000.0</v>
       </c>
-      <c r="CA6">
-[...1 lines deleted...]
-      </c>
       <c r="CB6">
-        <v>246348000.0</v>
+        <v>435602000.0</v>
       </c>
       <c r="CC6">
+        <v>258054000.0</v>
+      </c>
+      <c r="CD6">
         <v>247478000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>257671000.0</v>
       </c>
-      <c r="CE6">
-[...1 lines deleted...]
-      </c>
       <c r="CF6">
+        <v>191179000.0</v>
+      </c>
+      <c r="CG6">
         <v>156689000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>203413000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>192037000.0</v>
       </c>
-      <c r="CI6">
-[...1 lines deleted...]
-      </c>
       <c r="CJ6">
+        <v>24011183000.0</v>
+      </c>
+      <c r="CK6">
         <v>124361000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>159878000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>152924000.0</v>
       </c>
-      <c r="CM6">
-[...1 lines deleted...]
-      </c>
       <c r="CN6">
+        <v>16850000000.0</v>
+      </c>
+      <c r="CO6">
         <v>145776000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>137606000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>110367000.0</v>
       </c>
-      <c r="CQ6"/>
       <c r="CR6"/>
+      <c r="CS6"/>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -22872,111 +23039,112 @@
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
+      <c r="CS7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-      <c r="O8">
-[...1 lines deleted...]
-      </c>
+      <c r="O8"/>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
+        <v>0.0</v>
+      </c>
+      <c r="T8">
         <v>-3100000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>728800000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>18900000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>14300000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>19900000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-118500000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>18800000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>79300000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -23075,1348 +23243,1363 @@
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
         <v>1547000.0</v>
       </c>
-      <c r="CB8">
-[...1 lines deleted...]
-      </c>
       <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
         <v>-1547000.0</v>
       </c>
-      <c r="CD8">
+      <c r="CE8">
         <v>1547000.0</v>
       </c>
-      <c r="CE8">
-[...1 lines deleted...]
-      </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
+      <c r="CS8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>2705900000.0</v>
+      </c>
+      <c r="C9">
         <v>2651000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2633400000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2521900000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2436900000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2294300000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2434300000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2190900000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2228800000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2257000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2384000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2129500000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2099100000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1997200000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2053500000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1877500000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1909700000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1992700000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1128300000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1054800000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1015700000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>957200000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>986400000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>810900000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>940600000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1018200000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1101700000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>920200000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1038000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1035800000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>809200000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>826100000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>862900000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>859100000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>895900000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>548600000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>814000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>842000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>894385000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>932800000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>928500000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1192200000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1196452000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>935269000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1020055000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1015622000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1123674000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1188441000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1088255000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1091898000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1060868000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>947994000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>970285000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>906381000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1111024000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>881004000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>917806000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>870187000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1237904000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1064284000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1076043000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1143643000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1211188000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1200718000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1234978000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>1239860000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>1205049000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>1215728000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1284207000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>1127535000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>1232176000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>859487000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>1250552000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>834658000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>805218000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>852891000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>807629000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>848027000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>1004309000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>797390000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>790105000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>754720000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>793744000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>673070000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>723197000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>703385000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>722334000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>642816000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>655995000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>693681000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>1836295000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>663414000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>600090000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>703818000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>445187000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>364930000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>376900000.0</v>
+      </c>
+      <c r="C10">
         <v>335600000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>283500000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>331200000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>289000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>183700000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>250000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>151500000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>232900000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>292900000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>226600000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>228800000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>204300000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>147100000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>96300000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>8500000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>69900000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>175200000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>161800000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>188200000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>239700000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>193100000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>183400000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>112500000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>209300000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>100100000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>178800000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-24600000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>183300000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>217000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>42900000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>75800000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>78300000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>136500000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>158300000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-107600000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>178700000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>215100000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>54711000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>220900000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>235500000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>337600000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>110214000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-32251000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>40025000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>83193000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>90346000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>224751000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>193787000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>235253000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>178537000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>193971000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>210767000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>206424000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>34823000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>208619000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>264661000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>249648000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>253089000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>112423000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>130642000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>214426000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-122110000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>226732000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>253456000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>248366000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>61155000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>209066000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>281518000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>157867000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>191456000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-163520000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>249414000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>285928000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>196903000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>284145000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>252474000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>277518000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>390182000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>231041000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>232163000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>242356000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>149412000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>141374000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>188099000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>176723000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>139869000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>109254000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>144044000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>142761000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-134392000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>145776000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>137606000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>110367000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>370397000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>205644000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11">
+        <v>78300000.0</v>
+      </c>
+      <c r="C11">
         <v>61500000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>58300000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>65600000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>53700000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>37100000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>48700000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>17700000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>44200000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>56500000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>44100000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>38700000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>48000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>33500000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>28200000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1200000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>17700000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>26200000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>35100000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>37200000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>52600000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>44600000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>44400000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>24500000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>44600000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-48500000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>50000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>28600000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>40700000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>48400000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>16300000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>22800000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>11300000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>30500000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-154600000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-50300000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>58500000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>71300000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>23395000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>76500000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>66200000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>117200000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>44470000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-25229000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>7236000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>33149000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>40591000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>84454000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>50177000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>98008000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>69721000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>65183000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>77244000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>88644000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>9836000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>82331000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>95491000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>86388000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>90834000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>38386000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-34374000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>73675000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>62281000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>85062000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>88781000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>91143000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>49214000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>64336000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>88196000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>77286000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>9015000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-52091000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>59460000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>99098000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>76085000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>96954000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>86194000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>98061000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>137675000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>79738000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>81027000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>81431000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>12366000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>41087000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>60475000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>62325000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>53741000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>34410000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>48834000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>48383000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-56759000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>46378000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>46956000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>37130000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>110657000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>107591000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12">
-        <v>28300000.0</v>
+        <v>28400000.0</v>
       </c>
       <c r="C12">
         <v>28300000.0</v>
       </c>
       <c r="D12">
+        <v>28300000.0</v>
+      </c>
+      <c r="E12">
         <v>27900000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>26700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26800000.0</v>
       </c>
       <c r="G12">
         <v>26800000.0</v>
       </c>
       <c r="H12">
-        <v>26700000.0</v>
+        <v>26800000.0</v>
       </c>
       <c r="I12">
         <v>26700000.0</v>
       </c>
       <c r="J12">
-        <v>26800000.0</v>
+        <v>26700000.0</v>
       </c>
       <c r="K12">
         <v>26800000.0</v>
       </c>
       <c r="L12">
+        <v>26800000.0</v>
+      </c>
+      <c r="M12">
         <v>27000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>27200000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>27000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>27900000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>26300000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>27200000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>26900000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>27100000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>27500000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>28800000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>28400000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>26800000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>25500000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>26700000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>25500000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>25400000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>32200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26500000.0</v>
       </c>
       <c r="AD12">
         <v>26500000.0</v>
       </c>
       <c r="AE12">
+        <v>26500000.0</v>
+      </c>
+      <c r="AF12">
         <v>26300000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>26500000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>26000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>21500000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>12300000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>12200000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>12400000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>12600000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>13878000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>14000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>15200000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>14500000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>13781000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>13779000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13778000.0</v>
       </c>
       <c r="AT12">
         <v>13778000.0</v>
       </c>
       <c r="AU12">
         <v>13778000.0</v>
       </c>
       <c r="AV12">
-        <v>13776000.0</v>
+        <v>13778000.0</v>
       </c>
       <c r="AW12">
         <v>13776000.0</v>
       </c>
       <c r="AX12">
+        <v>13776000.0</v>
+      </c>
+      <c r="AY12">
         <v>17065000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>20366000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>20771000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>21520000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15078000.0</v>
       </c>
       <c r="BC12">
         <v>15078000.0</v>
       </c>
       <c r="BD12">
         <v>15078000.0</v>
       </c>
       <c r="BE12">
+        <v>15078000.0</v>
+      </c>
+      <c r="BF12">
         <v>15074000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15076000.0</v>
       </c>
       <c r="BG12">
         <v>15076000.0</v>
       </c>
       <c r="BH12">
+        <v>15076000.0</v>
+      </c>
+      <c r="BI12">
         <v>15078000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>15075000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>15131000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15162000.0</v>
       </c>
       <c r="BL12">
         <v>15162000.0</v>
       </c>
       <c r="BM12">
-        <v>15161000.0</v>
+        <v>15162000.0</v>
       </c>
       <c r="BN12">
         <v>15161000.0</v>
       </c>
       <c r="BO12">
-        <v>15160000.0</v>
+        <v>15161000.0</v>
       </c>
       <c r="BP12">
         <v>15160000.0</v>
       </c>
       <c r="BQ12">
         <v>15160000.0</v>
       </c>
       <c r="BR12">
+        <v>15160000.0</v>
+      </c>
+      <c r="BS12">
         <v>15189000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>15188000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>15190000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>15287000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>15288000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>15297000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>15288000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>15296000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>15297000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>15306000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>15307000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15315000.0</v>
       </c>
       <c r="CD12">
         <v>15315000.0</v>
       </c>
       <c r="CE12">
         <v>15315000.0</v>
       </c>
       <c r="CF12">
         <v>15315000.0</v>
       </c>
       <c r="CG12">
-        <v>15314000.0</v>
+        <v>15315000.0</v>
       </c>
       <c r="CH12">
         <v>15314000.0</v>
       </c>
       <c r="CI12">
         <v>15314000.0</v>
       </c>
       <c r="CJ12">
+        <v>15314000.0</v>
+      </c>
+      <c r="CK12">
         <v>15107000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>15834000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>10163000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>1175000000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>29288000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>28935000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>29631000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>118396000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>132371000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>28300000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>27900000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>26700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26800000.0</v>
       </c>
       <c r="G13">
         <v>26800000.0</v>
       </c>
       <c r="H13">
+        <v>26800000.0</v>
+      </c>
+      <c r="I13">
         <v>26700000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>27000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>27200000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>27000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>27900000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>26300000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>27200000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>26900000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>27100000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>27500000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>28800000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>28400000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>26800000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>25500000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>26300000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>12400000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>57900000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>153300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26500000.0</v>
       </c>
       <c r="AD13">
         <v>26500000.0</v>
       </c>
-      <c r="AE13"/>
+      <c r="AE13">
+        <v>26500000.0</v>
+      </c>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -24438,166 +24621,165 @@
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
+      <c r="CS13"/>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
-      <c r="Q14">
-[...1 lines deleted...]
-      </c>
+      <c r="Q14"/>
       <c r="R14">
         <v>0.0</v>
       </c>
       <c r="S14">
         <v>0.0</v>
       </c>
       <c r="T14">
         <v>0.0</v>
       </c>
       <c r="U14">
+        <v>0.0</v>
+      </c>
+      <c r="V14">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="W14">
         <v>-200000.0</v>
       </c>
       <c r="X14">
+        <v>-200000.0</v>
+      </c>
+      <c r="Y14">
         <v>-300000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>300000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1100000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1200000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1600000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-1500000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2900000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1600000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>20300000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>20400000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>11200000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-817500000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>970100000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-152600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10900000.0</v>
       </c>
       <c r="AM14">
         <v>10900000.0</v>
       </c>
       <c r="AN14">
-        <v>0.0</v>
+        <v>10900000.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
         <v>10900000.0</v>
       </c>
-      <c r="AR14">
-[...1 lines deleted...]
-      </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>10900000.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
@@ -24693,818 +24875,825 @@
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
         <v>118396000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>0.0</v>
       </c>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>298600000.0</v>
+      </c>
+      <c r="C15">
         <v>274100000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>225200000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>265600000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>235300000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>146600000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>201300000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>133800000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>188700000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>236400000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>182500000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>190100000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>156300000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>113600000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>68100000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>7300000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>52200000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>149000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>123600000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>879800000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>205800000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>163000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>139200000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-30200000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>178100000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>154700000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>127600000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-54800000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>144100000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>165700000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>25000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>53000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>67000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>106000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>312900000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-57300000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>120200000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>143800000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>31316000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>144400000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>169300000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>220400000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>65744000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-7022000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>32789000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>50044000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>49755000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>140297000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>143610000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>137245000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>108816000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>128788000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>133523000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>117780000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>24987000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>126288000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>169170000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>163260000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>162255000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>74037000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>165016000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>140751000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-184391000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>141670000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>164675000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>157223000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>11941000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>144730000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>193322000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>80581000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>182441000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-111429000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>189954000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>186830000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>120818000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>187191000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>166280000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>179457000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>252507000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>151303000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>151136000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>162472000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>137046000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>100287000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>127624000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>114398000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>86128000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>74844000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>95210000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>94378000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-77633000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>99398000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>90650000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>73237000.0</v>
       </c>
-      <c r="CQ15">
-[...1 lines deleted...]
-      </c>
       <c r="CR15">
+        <v>0.0</v>
+      </c>
+      <c r="CS15">
         <v>98053000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>225200000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>265600000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>235300000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>146600000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>201300000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>133800000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>190100000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>156300000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>113600000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>68100000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>7300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>52200000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>145500000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>123600000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>882400000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>203400000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>158300000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>134500000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-34900000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>173500000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>150000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>122900000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-59500000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>139500000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>161000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>20300000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>48300000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>62200000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>106000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>312900000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-57300000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>120200000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>143800000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>31316000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>144367000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>169349000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>220318000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>65744000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-7022000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>32789000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>50044000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>49755000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>140297000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>143610000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>137245000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>108816000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>128788000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>133523000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>117780000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>24987000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>126288000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>169170000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>163260000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>159152000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>75983000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>165860000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>141741000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>137507000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>141670000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>164675000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>157223000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>11941000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>144730000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>193322000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>80581000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>182441000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>-189954000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>189954000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>186830000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>120818000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>187191000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>166280000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>179457000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>252507000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>151303000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>151136000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>160925000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>137046000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>100287000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>127624000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>114398000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>86128000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>74844000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>95210000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>94378000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>86254000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>99398000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>90650000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>73237000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>259740000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>98053000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17">
+        <v>298600000.0</v>
+      </c>
+      <c r="C17">
         <v>274100000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>225200000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>265600000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>235300000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>146600000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>201300000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>133800000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>188700000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>236400000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>182500000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>190100000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>156300000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>113600000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>68100000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>7300000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>52200000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>145500000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>126700000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>153600000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>184700000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>148500000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>139000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-30500000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>178400000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>155800000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>128800000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-53200000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>142600000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>168600000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>26600000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>53000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>67000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>106000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>162700000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-57300000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>120200000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>143800000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-26664643000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>144367000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>169349000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>220318000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>65744000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-7022000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>32789000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>50044000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>470907000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>140297000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>143610000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>137245000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>108816000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>128788000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>133523000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>117780000.0</v>
       </c>
-      <c r="BC17">
-[...1 lines deleted...]
-      </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>75983000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>165860000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>141741000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
@@ -25560,143 +25749,148 @@
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
+      <c r="CS17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
-        <v>-28300000.0</v>
+        <v>-28400000.0</v>
       </c>
       <c r="C18">
         <v>-28300000.0</v>
       </c>
       <c r="D18">
+        <v>-28300000.0</v>
+      </c>
+      <c r="E18">
         <v>-27900000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-26700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26800000.0</v>
       </c>
       <c r="G18">
         <v>-26800000.0</v>
       </c>
       <c r="H18">
-        <v>-26700000.0</v>
+        <v>-26800000.0</v>
       </c>
       <c r="I18">
         <v>-26700000.0</v>
       </c>
       <c r="J18">
-        <v>-26800000.0</v>
+        <v>-26700000.0</v>
       </c>
       <c r="K18">
         <v>-26800000.0</v>
       </c>
       <c r="L18">
+        <v>-26800000.0</v>
+      </c>
+      <c r="M18">
         <v>-27000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-27200000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-27000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-27900000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-26300000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-27200000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-26900000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-27100000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-27500000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-28800000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-28400000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-26800000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-25500000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-26700000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-25500000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-25400000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-32200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26500000.0</v>
       </c>
       <c r="AD18">
         <v>-26500000.0</v>
       </c>
-      <c r="AE18"/>
+      <c r="AE18">
+        <v>-26500000.0</v>
+      </c>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -25718,78 +25912,79 @@
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
+      <c r="CS18"/>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>-179700000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>128200000.0</v>
       </c>
-      <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
@@ -25822,87 +26017,86 @@
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -26054,377 +26248,381 @@
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
+      <c r="CS20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>376900000.0</v>
+      </c>
+      <c r="C21">
         <v>335600000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>283500000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>331200000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>289000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>183700000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>250000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>151500000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>232900000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>292900000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>226600000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>228800000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>204300000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>147100000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>96300000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>8700000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>69900000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>175200000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>161800000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>188200000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>239700000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>193100000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>183400000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>112500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>209300000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>100100000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>178800000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-24600000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>183300000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>217000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>42900000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>75800000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>78300000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>136500000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>158300000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-107600000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>178700000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>215100000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>54711000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>220900000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>235500000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>337600000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>110214000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-32251000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>40025000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>83193000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>90346000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>224751000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>193787000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>235253000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>178537000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>193971000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>210767000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>206424000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>34823000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>208619000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>264661000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>249648000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>253089000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>112423000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>130642000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>214426000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-122110000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>226732000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>253456000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>248366000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>61155000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>209066000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>281518000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>157867000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>191456000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-163520000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>249414000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>285928000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>196903000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>284145000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>252474000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>277518000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>390182000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>231041000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>232163000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>242356000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>149412000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>141374000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>188099000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>176723000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>139869000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>109254000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>144044000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>142761000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-209653000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>145776000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>137606000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>110367000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>398320000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>208031000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -26576,402 +26774,408 @@
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>3077300000.0</v>
+      </c>
+      <c r="C23">
         <v>3084500000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3066900000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2900300000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2869400000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2890300000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2854800000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2816200000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2692000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2587200000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2756500000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2545300000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2527300000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2495700000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2556500000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2539300000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2439800000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2307500000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2413100000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2449600000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2302600000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2239500000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2369700000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2264200000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2121900000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2348600000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2430200000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2519500000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2357500000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2210800000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2263400000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2181800000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1738400000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1483600000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1497900000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1670900000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1398400000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1299400000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1612322000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1477400000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1436500000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1732700000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2434375000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2563164000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2601627000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2512159000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2544801000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2474092000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2410670000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2209459000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2218009000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2060605000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2022927000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1940107000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2107740000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1931861000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1860033000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1818655000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1858442000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1949292000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1932245000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1822245000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2227711000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1887239000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1886838000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1919490000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2120987000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1947807000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1992091000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1930010000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2029152000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2118055000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1999346000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1891397000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1986430000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1864047000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1812253000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1779745000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1817451000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1753038000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1716927000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1687426000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1732165000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1738067000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1686204000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1685631000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1727594000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1724293000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1695119000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1717147000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1970687000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>1629801000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1584995000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1621373000.0</v>
       </c>
-      <c r="CQ23">
-[...1 lines deleted...]
-      </c>
       <c r="CR23">
         <v>0.0</v>
       </c>
+      <c r="CS23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
-[...1 lines deleted...]
-      </c>
+      <c r="V24"/>
       <c r="W24">
         <v>4700000.0</v>
       </c>
       <c r="X24">
         <v>4700000.0</v>
       </c>
       <c r="Y24">
+        <v>4700000.0</v>
+      </c>
+      <c r="Z24">
         <v>4600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4700000.0</v>
       </c>
       <c r="AA24">
         <v>4700000.0</v>
       </c>
       <c r="AB24">
         <v>4700000.0</v>
       </c>
       <c r="AC24">
+        <v>4700000.0</v>
+      </c>
+      <c r="AD24">
         <v>4600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4700000.0</v>
       </c>
       <c r="AE24">
         <v>4700000.0</v>
       </c>
       <c r="AF24">
         <v>4700000.0</v>
       </c>
       <c r="AG24">
+        <v>4700000.0</v>
+      </c>
+      <c r="AH24">
         <v>4800000.0</v>
       </c>
-      <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
@@ -26990,143 +27194,146 @@
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
+      <c r="CS24"/>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>67600000.0</v>
+      </c>
+      <c r="C25">
         <v>66500000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>72000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>62300000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>59000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>56700000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>63900000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>58500000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>50500000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>50600000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>55200000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>45900000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>47200000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>48100000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>41800000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>44800000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>48100000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>47300000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>45600000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>41900000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>42700000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>41400000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>39200000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>40100000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>31500000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>33500000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>38400000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>27300000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>30400000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>29700000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
@@ -27148,87 +27355,86 @@
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
+      <c r="CS25"/>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -27380,647 +27586,654 @@
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
+      <c r="CS26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>1369100000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>965600000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>991400000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>946700000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>302700000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>946200000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>885300000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>914200000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>8800000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>990600000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>815800000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>777300000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>681800000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>750600000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>463200000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>346400000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>340400000.0</v>
       </c>
-      <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27">
         <v>346700000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>314500000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1112692000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>330353000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>342640000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>334342000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1402573000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>341439000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>353883000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>369003000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1303588000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>386709000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>366589000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>344782000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>998365000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>372750000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>346459000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>382789000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>362600000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>363996000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>334861000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>341758000.0</v>
       </c>
-      <c r="BG27"/>
-      <c r="BH27">
+      <c r="BH27"/>
+      <c r="BI27">
         <v>33764000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>33054000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>30745000.0</v>
       </c>
-      <c r="BK27"/>
-      <c r="BL27">
+      <c r="BL27"/>
+      <c r="BM27">
         <v>376850000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>362117000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>405184000.0</v>
       </c>
-      <c r="BO27"/>
-      <c r="BP27">
+      <c r="BP27"/>
+      <c r="BQ27">
         <v>390382000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>398493000.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>2377000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>422767000.0</v>
       </c>
-      <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>2376000.0</v>
       </c>
-      <c r="BW27"/>
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27">
         <v>741000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>1028000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>927000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
-      <c r="CF27">
+      <c r="CF27"/>
+      <c r="CG27">
         <v>8301000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>9696000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>12141000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>2104477051000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>7982000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>16166000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>573603406000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>1917990461000.0</v>
       </c>
-      <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>2321600000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2161500000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2121200000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2083800000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2157500000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2012700000.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>1873700000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1867600000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1823200000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1921500000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1842500000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1811700000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1790600000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3240600000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>818300000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>747200000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>735700000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1967500000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>687500000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>736200000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>908100000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1730700000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>764500000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>832900000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>800100000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>809500000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>736500000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>773600000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>719600000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>751600000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>667100000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>646300000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>651300000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>119311000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>833778000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>803595000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>917359000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>11377000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>956984000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>969494000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>921909000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>90985000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>953559000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>884336000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>843240000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>235961000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>737326000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>742070000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>688971000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>716936000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>661907000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>642667000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>610084000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>607884000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>596110000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>598728000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>588546000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>634668000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>581974000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>604244000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>571149000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>620523000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>601120000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>589036000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>566685000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>606916000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>585050000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>560763000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>533442000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>593018000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>553458000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>539859000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>555212000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>598821000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>551042000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>542627000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>497049000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>629017000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>516381000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>519784000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>511348000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>576383000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>518455000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>496117000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>538594000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1918503281000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>488350000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>433549000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>563820000.0</v>
       </c>
-      <c r="CQ28">
-[...1 lines deleted...]
-      </c>
       <c r="CR28">
         <v>0.0</v>
       </c>
+      <c r="CS28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>78300000.0</v>
+      </c>
+      <c r="C29">
         <v>61500000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>58300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>65600000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>53700000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>37100000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>48700000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>17700000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>44200000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>56500000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>44100000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>38700000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>48000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>33500000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>28200000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1200000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>17700000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>25300000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>35100000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>37900000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>51900000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>44600000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>44400000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>26400000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>48400000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-46600000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>50000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>28600000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>40700000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>48400000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -28042,912 +28255,922 @@
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
+      <c r="CS29"/>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>2329000000.0</v>
+      </c>
+      <c r="C30">
         <v>2315400000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2349900000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2190700000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2147900000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2110600000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2184300000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2039400000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1995900000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1964100000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2157400000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1900700000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1894800000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1850100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1957200000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1868800000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1839800000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1817500000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>966500000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>866600000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>776000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>764100000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>803000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>698400000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>731300000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>918100000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>922900000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>944800000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>854700000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>818800000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>766300000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>750300000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>784600000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>722600000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>737600000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>656200000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>635300000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>626900000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>839674000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>711900000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>693000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>854600000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1086238000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>967520000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>980030000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>932429000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1033328000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>963690000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>894468000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>856645000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>882331000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>754023000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>759518000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>699957000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1076201000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>672385000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>653145000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>620539000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>984815000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>951861000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>945401000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>929217000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1333298000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>973986000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>981522000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>991494000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1143894000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1006662000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1002689000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>969668000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>1040720000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1023007000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1001138000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>548730000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>608315000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>568746000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>555155000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>570509000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>614127000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>566349000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>557942000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>512364000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>644332000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>531696000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>535098000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>526662000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>582465000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>533562000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>511951000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>550920000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>1919989000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>517638000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>462484000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>593451000.0</v>
       </c>
-      <c r="CQ30">
-[...1 lines deleted...]
-      </c>
       <c r="CR30">
         <v>0.0</v>
       </c>
+      <c r="CS30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:96">
+    <row r="31" spans="1:97">
       <c r="A31" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>188</v>
+      </c>
+      <c r="B31">
+        <v>-28400000.0</v>
+      </c>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-29200000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-26700000.0</v>
       </c>
-      <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>-26800000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>151500000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2692000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-26800000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>143200000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>228800000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>204300000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-2495700000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2538500000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-200000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>17700000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2307500000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-451700000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-2449600000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2302600000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>44600000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>685100000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>229100000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-494200000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-524900000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2380800000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-24600000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2353000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2218400000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-2274100000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-694700000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-501600000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-417600000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1518300000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>10900000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1421800000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1336400000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>40736000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1613200000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1562300000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1780300000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-2420847000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-32251000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-2604869000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-2515417000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-2532346000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2477737000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2414314000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2213119000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2222081000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-2064679000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-21520000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15078000.0</v>
       </c>
       <c r="BC31">
         <v>-15078000.0</v>
       </c>
       <c r="BD31">
+        <v>-15078000.0</v>
+      </c>
+      <c r="BE31">
         <v>208619000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>114969000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>111403000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>89473000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>106578000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>99584000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>93875000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-122110000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>99244000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>90027000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>76645000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>93672000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>89329000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>222203000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>83706000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>77711000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-163520000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>79280000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>73898000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>80989000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>65533000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>70578000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>75288000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>139739000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>88442000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>81058000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>242356000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>74537000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>71115000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>69967000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>65768000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>63727000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>67464000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>60340000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>66622000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>27852000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>71046000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>71719000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>82234000.0</v>
       </c>
-      <c r="CQ31">
-[...1 lines deleted...]
-      </c>
       <c r="CR31">
         <v>0.0</v>
       </c>
+      <c r="CS31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:96">
+    <row r="32" spans="1:97">
       <c r="A32" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B32">
+        <v>3454200000.0</v>
+      </c>
+      <c r="C32">
         <v>3420100000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3350400000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3231500000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3158400000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3074000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3104800000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2967700000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2924900000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2880100000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2983100000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2774100000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2731600000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2642800000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2652800000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2548000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2509700000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2482700000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2574900000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2637800000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2542300000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2432600000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2553100000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2376700000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2331200000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2448700000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2609000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>2494900000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>2540800000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>2427800000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>2306300000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>2257600000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1816700000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1620100000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1656200000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1563300000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1577100000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1514500000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1667033000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1698300000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1672000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2070300000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>2544589000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>2530913000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>2641652000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>2595352000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>2635147000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>2698843000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>2604457000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>2444712000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>2396546000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>2254576000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>2233694000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>2146531000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>2142563000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>2140480000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>2124694000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>2068303000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>2111531000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>2061715000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>2062887000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>2036671000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>2105601000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>2113971000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>2140294000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>2167856000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>2182142000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>2156873000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>2273609000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>2087877000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>2220608000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>1954535000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>2248760000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>2177325000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>2183333000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>2148192000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>2064727000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>2057263000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>2207633000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>1984079000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>1949090000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>1929782000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>1881577000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>1879441000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>1874303000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>1862354000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>1867463000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>1833547000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>1839163000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>1859908000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>1836295000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>1775577000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>1722601000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>1731740000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>6441727000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>6056890000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z30"/>
@@ -29046,51 +29269,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B2">
         <v>1807700000.0</v>
       </c>
       <c r="C2">
         <v>1627400000.0</v>
       </c>
       <c r="D2">
         <v>1536700000.0</v>
       </c>
       <c r="E2">
         <v>2054800000.0</v>
       </c>
       <c r="F2">
         <v>2228600000.0</v>
       </c>
       <c r="G2">
         <v>1867100000.0</v>
       </c>
       <c r="H2">
         <v>1254000000.0</v>
       </c>
       <c r="I2">
         <v>996800000.0</v>
       </c>
@@ -29124,51 +29347,51 @@
       <c r="S2">
         <v>804964000.0</v>
       </c>
       <c r="T2">
         <v>987672000.0</v>
       </c>
       <c r="U2">
         <v>855569000.0</v>
       </c>
       <c r="V2">
         <v>807082000.0</v>
       </c>
       <c r="W2">
         <v>958197000.0</v>
       </c>
       <c r="X2">
         <v>610694000.0</v>
       </c>
       <c r="Y2">
         <v>668584000.0</v>
       </c>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B3">
         <v>235500000</v>
       </c>
       <c r="C3">
         <v>221300000</v>
       </c>
       <c r="D3">
         <v>202500000</v>
       </c>
       <c r="E3">
         <v>186300000</v>
       </c>
       <c r="F3">
         <v>187400000</v>
       </c>
       <c r="G3">
         <v>121200000</v>
       </c>
       <c r="H3">
         <v>110300000</v>
       </c>
       <c r="I3">
         <v>82800000</v>
       </c>
@@ -29204,51 +29427,51 @@
       </c>
       <c r="T3">
         <v>58676000</v>
       </c>
       <c r="U3">
         <v>74706000</v>
       </c>
       <c r="V3">
         <v>55200000</v>
       </c>
       <c r="W3">
         <v>58409000</v>
       </c>
       <c r="X3">
         <v>81751000</v>
       </c>
       <c r="Y3">
         <v>74667000</v>
       </c>
       <c r="Z3">
         <v>47783000</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-483600000.0</v>
       </c>
       <c r="F4">
         <v>-150500000.0</v>
       </c>
       <c r="G4">
         <v>342000000.0</v>
       </c>
       <c r="H4">
         <v>614400000.0</v>
       </c>
       <c r="I4">
         <v>257200000.0</v>
       </c>
       <c r="J4">
         <v>-35200000.0</v>
       </c>
       <c r="K4">
         <v>-256334000.0</v>
       </c>
@@ -29258,51 +29481,51 @@
       <c r="M4">
         <v>-398528000.0</v>
       </c>
       <c r="N4">
         <v>807780000.0</v>
       </c>
       <c r="O4">
         <v>-257309000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4">
         <v>-168036000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>456400000.0</v>
       </c>
       <c r="F5">
         <v>-491600000.0</v>
       </c>
       <c r="G5">
         <v>517300000.0</v>
       </c>
       <c r="H5">
         <v>1125900000.0</v>
       </c>
       <c r="I5">
         <v>-534900000.0</v>
       </c>
       <c r="J5">
         <v>844300000.0</v>
       </c>
       <c r="K5">
         <v>-179098000.0</v>
       </c>
@@ -29312,51 +29535,51 @@
       <c r="M5">
         <v>-68637000.0</v>
       </c>
       <c r="N5">
         <v>-423438000.0</v>
       </c>
       <c r="O5">
         <v>807392000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5">
         <v>654269000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B6">
         <v>26400000.0</v>
       </c>
       <c r="C6">
         <v>180300000.0</v>
       </c>
       <c r="D6">
         <v>90700000.0</v>
       </c>
       <c r="E6">
         <v>-518100000.0</v>
       </c>
       <c r="F6">
         <v>-173800000.0</v>
       </c>
       <c r="G6">
         <v>361500000.0</v>
       </c>
       <c r="H6">
         <v>613100000.0</v>
       </c>
       <c r="I6">
         <v>257200000.0</v>
       </c>
@@ -29390,51 +29613,51 @@
       <c r="S6">
         <v>235720000.0</v>
       </c>
       <c r="T6">
         <v>-182708000.0</v>
       </c>
       <c r="U6">
         <v>132103000.0</v>
       </c>
       <c r="V6">
         <v>48487000.0</v>
       </c>
       <c r="W6">
         <v>-151115000.0</v>
       </c>
       <c r="X6">
         <v>347503000.0</v>
       </c>
       <c r="Y6">
         <v>-57890000.0</v>
       </c>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B7">
         <v>387800000.0</v>
       </c>
       <c r="C7">
         <v>-1000000.0</v>
       </c>
       <c r="D7">
         <v>261000000.0</v>
       </c>
       <c r="E7">
         <v>-218300000.0</v>
       </c>
       <c r="F7">
         <v>-243300000.0</v>
       </c>
       <c r="G7">
         <v>372100000.0</v>
       </c>
       <c r="H7">
         <v>628900000.0</v>
       </c>
       <c r="I7">
         <v>151700000.0</v>
       </c>
@@ -29468,51 +29691,51 @@
       <c r="S7">
         <v>86445000.0</v>
       </c>
       <c r="T7">
         <v>1290830000.0</v>
       </c>
       <c r="U7">
         <v>566962000.0</v>
       </c>
       <c r="V7">
         <v>484110000.0</v>
       </c>
       <c r="W7">
         <v>263056000.0</v>
       </c>
       <c r="X7">
         <v>808155000.0</v>
       </c>
       <c r="Y7">
         <v>-141839000.0</v>
       </c>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-804600000.0</v>
       </c>
       <c r="F8">
         <v>-439000000.0</v>
       </c>
       <c r="G8">
         <v>-195400000.0</v>
       </c>
       <c r="H8">
         <v>-416000000.0</v>
       </c>
       <c r="I8">
         <v>504300000.0</v>
       </c>
       <c r="J8">
         <v>-871500000.0</v>
       </c>
       <c r="K8">
         <v>-224699000.0</v>
       </c>
@@ -29522,51 +29745,51 @@
       <c r="M8">
         <v>-411728000.0</v>
       </c>
       <c r="N8">
         <v>464687000.0</v>
       </c>
       <c r="O8">
         <v>-725886000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8">
         <v>-755800000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B9">
         <v>723300000.0</v>
       </c>
       <c r="C9">
         <v>-719400000.0</v>
       </c>
       <c r="D9">
         <v>466200000.0</v>
       </c>
       <c r="E9">
         <v>-1275100000.0</v>
       </c>
       <c r="F9">
         <v>-869700000.0</v>
       </c>
       <c r="G9">
         <v>-47200000.0</v>
       </c>
       <c r="H9">
         <v>-460600000.0</v>
       </c>
       <c r="I9">
         <v>388700000.0</v>
       </c>
@@ -29602,51 +29825,51 @@
       </c>
       <c r="T9">
         <v>883121000.0</v>
       </c>
       <c r="U9">
         <v>420380000.0</v>
       </c>
       <c r="V9">
         <v>637692000.0</v>
       </c>
       <c r="W9">
         <v>256542000.0</v>
       </c>
       <c r="X9">
         <v>117084000.0</v>
       </c>
       <c r="Y9">
         <v>57739000.0</v>
       </c>
       <c r="Z9">
         <v>302444000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-139700000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>424900000.0</v>
       </c>
       <c r="G10">
         <v>503500000.0</v>
       </c>
       <c r="H10">
         <v>862300000.0</v>
       </c>
       <c r="I10">
         <v>-157500000.0</v>
       </c>
       <c r="J10">
         <v>1101400000.0</v>
       </c>
       <c r="K10">
         <v>-11680000.0</v>
       </c>
@@ -29672,51 +29895,51 @@
         <v>-132168000.0</v>
       </c>
       <c r="S10">
         <v>20104000.0</v>
       </c>
       <c r="T10">
         <v>20717170000.0</v>
       </c>
       <c r="U10">
         <v>19472085000.0</v>
       </c>
       <c r="V10">
         <v>18980658000.0</v>
       </c>
       <c r="W10">
         <v>-1222975372000.0</v>
       </c>
       <c r="X10">
         <v>-22424262000.0</v>
       </c>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>129900000.0</v>
       </c>
       <c r="F11">
         <v>-75500000.0</v>
       </c>
       <c r="G11">
         <v>27800000.0</v>
       </c>
       <c r="H11">
         <v>51400000.0</v>
       </c>
       <c r="I11">
         <v>141100000.0</v>
       </c>
       <c r="J11">
         <v>-88300000.0</v>
       </c>
       <c r="K11">
         <v>-45755000.0</v>
       </c>
@@ -29726,51 +29949,51 @@
       <c r="M11">
         <v>378675000.0</v>
       </c>
       <c r="N11">
         <v>358899000.0</v>
       </c>
       <c r="O11">
         <v>6205000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11">
         <v>-50623000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>356600000.0</v>
       </c>
       <c r="F12">
         <v>243800000.0</v>
       </c>
       <c r="G12">
         <v>406200000.0</v>
       </c>
       <c r="H12">
         <v>143700000.0</v>
       </c>
       <c r="I12">
         <v>168300000.0</v>
       </c>
       <c r="J12">
         <v>3200000.0</v>
       </c>
       <c r="K12">
         <v>-110994000.0</v>
       </c>
@@ -29788,99 +30011,99 @@
       </c>
       <c r="P12"/>
       <c r="Q12">
         <v>287117000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12">
         <v>121142000.0</v>
       </c>
       <c r="V12">
         <v>32914000.0</v>
       </c>
       <c r="W12">
         <v>168757000.0</v>
       </c>
       <c r="X12">
         <v>3133000.0</v>
       </c>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>181600000.0</v>
       </c>
       <c r="F13">
         <v>338000000.0</v>
       </c>
       <c r="G13">
         <v>161700000.0</v>
       </c>
       <c r="H13">
         <v>666000000.0</v>
       </c>
       <c r="I13">
         <v>234700000.0</v>
       </c>
       <c r="J13">
         <v>159700000.0</v>
       </c>
       <c r="K13">
         <v>131400000.0</v>
       </c>
       <c r="L13">
         <v>-60000000.0</v>
       </c>
       <c r="M13">
         <v>-144392000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B14">
         <v>250000000.0</v>
       </c>
       <c r="C14">
         <v>223500000.0</v>
       </c>
       <c r="D14">
         <v>196400000.0</v>
       </c>
       <c r="E14">
         <v>182000000.0</v>
       </c>
       <c r="F14">
         <v>171600000.0</v>
       </c>
       <c r="G14">
         <v>144300000.0</v>
       </c>
       <c r="H14">
         <v>125800000.0</v>
       </c>
       <c r="I14">
         <v>126900000.0</v>
       </c>
@@ -29914,51 +30137,51 @@
       <c r="S14">
         <v>62197000.0</v>
       </c>
       <c r="T14">
         <v>94307000.0</v>
       </c>
       <c r="U14">
         <v>93305000.0</v>
       </c>
       <c r="V14">
         <v>7393000.0</v>
       </c>
       <c r="W14">
         <v>45675000.0</v>
       </c>
       <c r="X14">
         <v>48117000.0</v>
       </c>
       <c r="Y14">
         <v>46867000.0</v>
       </c>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B15">
         <v>168400000.0</v>
       </c>
       <c r="C15">
         <v>155900000.0</v>
       </c>
       <c r="D15">
         <v>152300000.0</v>
       </c>
       <c r="E15">
         <v>150200000.0</v>
       </c>
       <c r="F15">
         <v>162300000.0</v>
       </c>
       <c r="G15">
         <v>173300000.0</v>
       </c>
       <c r="H15">
         <v>170000000.0</v>
       </c>
       <c r="I15">
         <v>148000000.0</v>
       </c>
@@ -29994,51 +30217,51 @@
       </c>
       <c r="T15">
         <v>55038000.0</v>
       </c>
       <c r="U15">
         <v>48157000.0</v>
       </c>
       <c r="V15">
         <v>42050000.0</v>
       </c>
       <c r="W15">
         <v>29676000.0</v>
       </c>
       <c r="X15">
         <v>181187000.0</v>
       </c>
       <c r="Y15">
         <v>41876000.0</v>
       </c>
       <c r="Z15">
         <v>109298000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B16">
         <v>1834100000.0</v>
       </c>
       <c r="C16">
         <v>1807700000.0</v>
       </c>
       <c r="D16">
         <v>1627400000.0</v>
       </c>
       <c r="E16">
         <v>1536700000.0</v>
       </c>
       <c r="F16">
         <v>2054800000.0</v>
       </c>
       <c r="G16">
         <v>2228600000.0</v>
       </c>
       <c r="H16">
         <v>1867100000.0</v>
       </c>
       <c r="I16">
         <v>1254000000.0</v>
       </c>
@@ -30074,97 +30297,97 @@
       </c>
       <c r="T16">
         <v>804964000.0</v>
       </c>
       <c r="U16">
         <v>987672000.0</v>
       </c>
       <c r="V16">
         <v>855569000.0</v>
       </c>
       <c r="W16">
         <v>807082000.0</v>
       </c>
       <c r="X16">
         <v>958197000.0</v>
       </c>
       <c r="Y16">
         <v>610694000.0</v>
       </c>
       <c r="Z16">
         <v>668584000.0</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-35000000.0</v>
       </c>
       <c r="J17">
         <v>2300000.0</v>
       </c>
       <c r="K17">
         <v>-16146000.0</v>
       </c>
       <c r="L17">
         <v>-56231000.0</v>
       </c>
       <c r="M17">
         <v>-28126000.0</v>
       </c>
       <c r="N17">
         <v>-23742000.0</v>
       </c>
       <c r="O17">
         <v>-6483000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17">
         <v>-429000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B18">
         <v>1598400000.0</v>
       </c>
       <c r="C18">
         <v>1111400000.0</v>
       </c>
       <c r="D18">
         <v>935600000.0</v>
       </c>
       <c r="E18">
         <v>410600000.0</v>
       </c>
       <c r="F18">
         <v>594300000.0</v>
       </c>
       <c r="G18">
         <v>1220800000.0</v>
       </c>
       <c r="H18">
         <v>1303100000.0</v>
       </c>
       <c r="I18">
         <v>573900000.0</v>
       </c>
@@ -30198,51 +30421,51 @@
       <c r="S18">
         <v>943067000.0</v>
       </c>
       <c r="T18">
         <v>1144885000.0</v>
       </c>
       <c r="U18">
         <v>848291000.0</v>
       </c>
       <c r="V18">
         <v>964952000.0</v>
       </c>
       <c r="W18">
         <v>775756000.0</v>
       </c>
       <c r="X18">
         <v>659477000.0</v>
       </c>
       <c r="Y18">
         <v>290296000.0</v>
       </c>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B19">
         <v>-1220600000.0</v>
       </c>
       <c r="C19">
         <v>-657800000.0</v>
       </c>
       <c r="D19">
         <v>-768000000.0</v>
       </c>
       <c r="E19">
         <v>-33700000.0</v>
       </c>
       <c r="F19">
         <v>-784700000.0</v>
       </c>
       <c r="G19">
         <v>-275700000.0</v>
       </c>
       <c r="H19">
         <v>-82000000.0</v>
       </c>
       <c r="I19">
         <v>-55400000.0</v>
       </c>
@@ -30258,87 +30481,87 @@
       <c r="M19">
         <v>-503296000.0</v>
       </c>
       <c r="N19">
         <v>-1064545000.0</v>
       </c>
       <c r="O19">
         <v>-395980000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19">
         <v>-111449000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>276400000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B21">
         <v>121700000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>-51800000.0</v>
       </c>
       <c r="E21">
         <v>-75900000.0</v>
       </c>
       <c r="F21">
         <v>-72600000.0</v>
       </c>
       <c r="G21">
         <v>243700000.0</v>
       </c>
       <c r="H21">
         <v>-32900000.0</v>
       </c>
       <c r="I21">
         <v>1778200000.0</v>
       </c>
@@ -30352,51 +30575,51 @@
         <v>-123400000.0</v>
       </c>
       <c r="M21">
         <v>-467330000.0</v>
       </c>
       <c r="N21">
         <v>664459000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21">
         <v>-14370000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22">
         <v>872700000.0</v>
       </c>
       <c r="C22">
         <v>760200000.0</v>
       </c>
       <c r="D22">
         <v>642500000.0</v>
       </c>
       <c r="E22">
         <v>276600000.0</v>
       </c>
       <c r="F22">
         <v>1372400000.0</v>
       </c>
       <c r="G22">
         <v>441800000.0</v>
       </c>
       <c r="H22">
         <v>382600000.0</v>
       </c>
       <c r="I22">
         <v>251000000.0</v>
       </c>
@@ -30432,51 +30655,51 @@
       </c>
       <c r="T22">
         <v>653746000.0</v>
       </c>
       <c r="U22">
         <v>717418000.0</v>
       </c>
       <c r="V22">
         <v>479355000.0</v>
       </c>
       <c r="W22">
         <v>350560000.0</v>
       </c>
       <c r="X22">
         <v>185652000.0</v>
       </c>
       <c r="Y22">
         <v>-1001199000.0</v>
       </c>
       <c r="Z22">
         <v>98053000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23">
         <v>-13800000.0</v>
       </c>
       <c r="C23">
         <v>-14200000.0</v>
       </c>
       <c r="D23">
         <v>-6700000.0</v>
       </c>
       <c r="E23">
         <v>-19500000.0</v>
       </c>
       <c r="F23">
         <v>331600000.0</v>
       </c>
       <c r="G23">
         <v>-26700000.0</v>
       </c>
       <c r="H23">
         <v>27100000.0</v>
       </c>
       <c r="I23">
         <v>301400000.0</v>
       </c>
@@ -30510,51 +30733,51 @@
       <c r="S23">
         <v>5682000.0</v>
       </c>
       <c r="T23">
         <v>8381000.0</v>
       </c>
       <c r="U23">
         <v>561000.0</v>
       </c>
       <c r="V23">
         <v>2130000.0</v>
       </c>
       <c r="W23">
         <v>972482000.0</v>
       </c>
       <c r="X23">
         <v>-1251313000.0</v>
       </c>
       <c r="Y23">
         <v>-1552000.0</v>
       </c>
       <c r="Z23"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B24">
         <v>6000000.0</v>
       </c>
       <c r="C24">
         <v>-16500000.0</v>
       </c>
       <c r="D24">
         <v>-32800000.0</v>
       </c>
       <c r="E24">
         <v>-42100000.0</v>
       </c>
       <c r="F24">
         <v>1129700000.0</v>
       </c>
       <c r="G24">
         <v>-338300000.0</v>
       </c>
       <c r="H24">
         <v>-427500000.0</v>
       </c>
       <c r="I24">
         <v>-92200000.0</v>
       </c>
@@ -30590,51 +30813,51 @@
       </c>
       <c r="T24">
         <v>452434000.0</v>
       </c>
       <c r="U24">
         <v>-7564000.0</v>
       </c>
       <c r="V24">
         <v>-61105000.0</v>
       </c>
       <c r="W24">
         <v>17634000.0</v>
       </c>
       <c r="X24">
         <v>-959048000.0</v>
       </c>
       <c r="Y24">
         <v>20976000.0</v>
       </c>
       <c r="Z24">
         <v>137840000.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B25">
         <v>136300000.0</v>
       </c>
       <c r="C25">
         <v>24000000.0</v>
       </c>
       <c r="D25">
         <v>71600000.0</v>
       </c>
       <c r="E25">
         <v>230200000.0</v>
       </c>
       <c r="F25">
         <v>-717400000.0</v>
       </c>
       <c r="G25">
         <v>134300000.0</v>
       </c>
       <c r="H25">
         <v>130700000.0</v>
       </c>
       <c r="I25">
         <v>49600000.0</v>
       </c>
@@ -30668,51 +30891,51 @@
       <c r="S25">
         <v>378568000.0</v>
       </c>
       <c r="T25">
         <v>-835322000.0</v>
       </c>
       <c r="U25">
         <v>-454688000.0</v>
       </c>
       <c r="V25">
         <v>49294000.0</v>
       </c>
       <c r="W25">
         <v>174874000.0</v>
       </c>
       <c r="X25">
         <v>-300696000.0</v>
       </c>
       <c r="Y25">
         <v>1461134000.0</v>
       </c>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26">
         <v>-303700000.0</v>
       </c>
       <c r="C26">
         <v>-307400000.0</v>
       </c>
       <c r="D26">
         <v>-193100000.0</v>
       </c>
       <c r="E26">
         <v>-572800000.0</v>
       </c>
       <c r="F26">
         <v>-839300000.0</v>
       </c>
       <c r="G26">
         <v>-297000000.0</v>
       </c>
       <c r="H26">
         <v>-271800000.0</v>
       </c>
       <c r="I26">
         <v>-139300000.0</v>
       </c>
@@ -30746,51 +30969,51 @@
       <c r="S26">
         <v>-59000000.0</v>
       </c>
       <c r="T26">
         <v>-316570000.0</v>
       </c>
       <c r="U26">
         <v>-424451000.0</v>
       </c>
       <c r="V26">
         <v>-342148000.0</v>
       </c>
       <c r="W26">
         <v>-259852000.0</v>
       </c>
       <c r="X26">
         <v>-1250350000.0</v>
       </c>
       <c r="Y26">
         <v>-500000.0</v>
       </c>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B27">
         <v>85700000.0</v>
       </c>
       <c r="C27">
         <v>81100000.0</v>
       </c>
       <c r="D27">
         <v>75100000.0</v>
       </c>
       <c r="E27">
         <v>62600000.0</v>
       </c>
       <c r="F27">
         <v>66700000.0</v>
       </c>
       <c r="G27">
         <v>57900000.0</v>
       </c>
       <c r="H27">
         <v>55900000.0</v>
       </c>
       <c r="I27">
         <v>57100000.0</v>
       </c>
@@ -30816,51 +31039,51 @@
         <v>36888000.0</v>
       </c>
       <c r="Q27">
         <v>34591000.0</v>
       </c>
       <c r="R27">
         <v>30288000.0</v>
       </c>
       <c r="S27">
         <v>24129000.0</v>
       </c>
       <c r="T27">
         <v>19526000.0</v>
       </c>
       <c r="U27">
         <v>17569000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28">
         <v>-364200000.0</v>
       </c>
       <c r="C28">
         <v>-477500000.0</v>
       </c>
       <c r="D28">
         <v>-403900000.0</v>
       </c>
       <c r="E28">
         <v>-818400000.0</v>
       </c>
       <c r="F28">
         <v>-1089800000.0</v>
       </c>
       <c r="G28">
         <v>-264800000.0</v>
       </c>
       <c r="H28">
         <v>-179200000.0</v>
       </c>
       <c r="I28">
         <v>1838000000.0</v>
       </c>
@@ -30894,51 +31117,51 @@
       <c r="S28">
         <v>-412134000.0</v>
       </c>
       <c r="T28">
         <v>-186577000.0</v>
       </c>
       <c r="U28">
         <v>-717544000.0</v>
       </c>
       <c r="V28">
         <v>-303642000.0</v>
       </c>
       <c r="W28">
         <v>-341555000.0</v>
       </c>
       <c r="X28">
         <v>317500000.0</v>
       </c>
       <c r="Y28">
         <v>-43428000.0</v>
       </c>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B29">
         <v>1833900000.0</v>
       </c>
       <c r="C29">
         <v>1332700000.0</v>
       </c>
       <c r="D29">
         <v>1138100000.0</v>
       </c>
       <c r="E29">
         <v>596900000.0</v>
       </c>
       <c r="F29">
         <v>781700000.0</v>
       </c>
       <c r="G29">
         <v>1342000000.0</v>
       </c>
       <c r="H29">
         <v>1413400000.0</v>
       </c>
       <c r="I29">
         <v>656700000.0</v>
       </c>
@@ -30974,51 +31197,51 @@
       </c>
       <c r="T29">
         <v>1203561000.0</v>
       </c>
       <c r="U29">
         <v>922997000.0</v>
       </c>
       <c r="V29">
         <v>1020152000.0</v>
       </c>
       <c r="W29">
         <v>834165000.0</v>
       </c>
       <c r="X29">
         <v>741228000.0</v>
       </c>
       <c r="Y29">
         <v>364963000.0</v>
       </c>
       <c r="Z29">
         <v>536156000.0</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
         <v>-1457800000.0</v>
       </c>
       <c r="C30">
         <v>-657800000.0</v>
       </c>
       <c r="D30">
         <v>-637700000.0</v>
       </c>
       <c r="E30">
         <v>-262100000.0</v>
       </c>
       <c r="F30">
         <v>157600000.0</v>
       </c>
       <c r="G30">
         <v>-735200000.0</v>
       </c>
       <c r="H30">
         <v>-619800000.0</v>
       </c>
       <c r="I30">
         <v>-2202500000.0</v>
       </c>
@@ -31071,2342 +31294,2361 @@
         <v>-379425000.0</v>
       </c>
       <c r="Z30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR30"/>
+  <dimension ref="A1:CS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
       </c>
-      <c r="CR1" t="s">
+      <c r="CS1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>1591700000.0</v>
+      </c>
+      <c r="C2">
         <v>1834100000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1712500000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1486700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1669600000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1807700000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1813400000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1713100000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1281900000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1627400000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1425300000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1401700000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1525600000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1536700000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1429800000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1182000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1258800000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2040800000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2027900000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2771800000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1651300000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2207600000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2203000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2137500000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1999900000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1867100000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1749300000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1490400000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1274200000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1254000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1306600000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1253700000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2342000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>996800000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>992800000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>848200000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>874500000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1032000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1116623000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1232674000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2060815000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1288305000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1543936000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1297436000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1065165000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1318656000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1411266000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1398870000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1105912000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1717184000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1286697000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1270395000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1604625000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>909404000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1072506000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1106992000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1064815000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1166713000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1059523000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1135099000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>940434000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1150516000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1168307000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1003723000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>932541000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1318552000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1235851000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>809182000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>664339000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1040684000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1053679000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>956603000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1020594000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>804964000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>815147000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1010071000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>759835000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>987672000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>647137000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>663501000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>650705000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>855569000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>641268000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>500770000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>475034000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>807082000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>692373000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>608870000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>573861000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>958197000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>544365000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>440546000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>738637000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>610694000.0</v>
       </c>
-      <c r="CQ2"/>
       <c r="CR2"/>
+      <c r="CS2"/>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B3">
+        <v>45200000</v>
+      </c>
+      <c r="C3">
         <v>47700000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>59300000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>62900000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>59900000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>53400000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>68000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>106200000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>55400000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>50800000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>54300000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>50400000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>49400000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>48400000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>52400000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>46600000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>46200000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>41100000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>56100000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>46100000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>45600000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>39600000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>40100000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>34900000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>24600000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>21600000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>39800000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>12700000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>25400000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>32400000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>23900000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>20800000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>21600000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>16500000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>18700000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>12300000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>16300000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>14800000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>18442000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>19070000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>24971000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>22750000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>25463000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>27182000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>40094000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>22157000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>24724000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>28012000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>17762000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>13105000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>18807000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>11616000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>10191000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>11712000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>16415000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>17679000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>15237000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>7126000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>10594000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>8112000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>10828000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>6213000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>9111000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>14268000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>14636000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>13196000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>17519000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>10304000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>14776000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>13286000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>18680000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>8590000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>13343000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>15455000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>18923000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>9788000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>13814000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>16151000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>40681000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>9484000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>11621000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>12920000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>18883000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>14493000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>8206000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>13618000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>22798000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>10427000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>11868000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>13316000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1047000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>82798000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>16546000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>74667000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>47783000</v>
       </c>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-126400000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-12800000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>98700000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>263700000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-54100000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-791900000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>43200000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-735200000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>1098700000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-557200000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>12400000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>57600000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>122400000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>149600000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>110200000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>269500000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>214300000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>20400000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-52600000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>52900000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-1088300000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>1345200000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>4000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>144600000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-26300000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-157500000.0</v>
       </c>
-      <c r="AM4"/>
-      <c r="AN4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>-116051000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-828141000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>772510000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-255631000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>246500000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>232271000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-253491000.0</v>
       </c>
-      <c r="AU4"/>
-      <c r="AV4">
+      <c r="AV4"/>
+      <c r="AW4">
         <v>12396000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>292958000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-611272000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>430487000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>16302000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-334230000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>695221000.0</v>
       </c>
-      <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-      <c r="BH4">
+      <c r="BH4"/>
+      <c r="BI4">
         <v>-75576000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>194665000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>-210082000.0</v>
       </c>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>37000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-362800000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-497700000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1763400000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>15700000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-825000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-42000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-411600000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>793000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-831000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>365400000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>384600000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>189200000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-421900000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>381200000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>767400000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>178700000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-201400000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-534900000.0</v>
       </c>
-      <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>844300000.0</v>
       </c>
-      <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>270352000.0</v>
       </c>
-      <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>-423438000.0</v>
       </c>
-      <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
+      <c r="CS5"/>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B6">
+        <v>107000000.0</v>
+      </c>
+      <c r="C6">
         <v>-242400000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>121600000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>225800000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-182900000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-138100000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5700000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>100300000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>431200000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-345500000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>202100000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>23600000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-123900000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-11100000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>106900000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>247800000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-76800000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-789900000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>26900000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-743900000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1100200000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-557000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>25600000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>65500000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>137600000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>132800000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>117800000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>258900000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>216200000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>20200000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-52600000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>52900000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1088300000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1345200000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>4000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>144600000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-26300000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-157500000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-84652000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-116051000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-828141000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>772510000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-255631000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>246500000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>232271000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-253491000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-92610000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>12396000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>292958000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-611272000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>430487000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>16302000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-334230000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>695221000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-163102000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-34486000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>42177000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-101898000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>107190000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-75576000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>194665000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-210082000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-17791000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>164584000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>71182000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-386011000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>82701000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>426669000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>144843000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-376345000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-12995000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>97076000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-63991000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>215630000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-10183000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-194924000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>250236000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-227837000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>340535000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-16364000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>12796000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-204864000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>214301000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>140498000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>25736000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-332048000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>114709000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>83503000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>35009000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-384336000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>413832000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>103819000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-298091000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>127943000.0</v>
       </c>
-      <c r="CQ6"/>
       <c r="CR6"/>
+      <c r="CS6"/>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B7">
+        <v>4600000.0</v>
+      </c>
+      <c r="C7">
         <v>-172700000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>269600000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>77400000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-130300000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>171100000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-238900000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>5600000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>427900000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-225800000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>130400000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-56800000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-30600000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>89100000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>90500000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>458700000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-9800000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-754000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>45000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-286400000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>679100000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-681000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>283500000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>449000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>180400000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-540800000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-9800000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>331800000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>221800000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>85100000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>2237700000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-1033000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-9935000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>1927000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>650000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-2408000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-289000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>70060000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-110421000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-603612000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-664369000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>882320000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>114753000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>206549000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-257429000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>583863000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-1037180000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-6269000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-236447000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-720173000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>212492000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-527484000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-22178000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>941094000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-914751000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-689630000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>135797000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-222820000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-243965000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>70179000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>277099000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-515921000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-160031000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-215906000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>269019000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-638124000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-169997000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>56111000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-20502000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>202008000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>803635000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>425276000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>117210000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>668401000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-30492000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-857780000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-108340000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>65283000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-263852000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>216023000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-436350000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>492493000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>268346000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-939751000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>66748000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-1241376985000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>1240534067000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-4009000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-1045477058000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>1004952966000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>22616034000.0</v>
       </c>
-      <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
+      <c r="CS7"/>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>33800000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>367300000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>579400000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-1436100000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-51400000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>103500000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>87300000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-411400000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-185400000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>70500000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-83500000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-180200000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-11800000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>80100000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-169900000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-365600000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-102600000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>222100000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>504300000.0</v>
       </c>
-      <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-      <c r="AI8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>-871500000.0</v>
       </c>
-      <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-      <c r="AQ8">
+      <c r="AQ8"/>
+      <c r="AR8">
         <v>-124511000.0</v>
       </c>
-      <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-      <c r="AY8">
+      <c r="AY8"/>
+      <c r="AZ8">
         <v>464687000.0</v>
       </c>
-      <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B9">
+        <v>13800000.0</v>
+      </c>
+      <c r="C9">
         <v>-16700000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>82300000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>351200000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-142300000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>432100000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-69600000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-884400000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>25900000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>358800000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>125000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-56800000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>31800000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>427500000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>506300000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1413900000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-171800000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-198000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-220400000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-391000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>56800000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-315100000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>4500000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-292900000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>153800000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>87400000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-62300000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-384000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-171900000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>157600000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-220200000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>123700000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>120900000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>484300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10300000.0</v>
       </c>
       <c r="AJ9">
         <v>-10300000.0</v>
       </c>
       <c r="AK9">
         <v>-10300000.0</v>
       </c>
       <c r="AL9">
         <v>-10300000.0</v>
       </c>
       <c r="AM9">
+        <v>-10300000.0</v>
+      </c>
+      <c r="AN9">
         <v>-212493000.0</v>
       </c>
-      <c r="AN9">
-[...1 lines deleted...]
-      </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
+        <v>0.0</v>
+      </c>
+      <c r="AR9">
         <v>185606000.0</v>
       </c>
-      <c r="AR9">
-[...1 lines deleted...]
-      </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
+        <v>0.0</v>
+      </c>
+      <c r="AV9">
         <v>-292241000.0</v>
       </c>
-      <c r="AV9">
-[...1 lines deleted...]
-      </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
+        <v>0.0</v>
+      </c>
+      <c r="AZ9">
         <v>-210997000.0</v>
       </c>
-      <c r="AZ9">
-[...1 lines deleted...]
-      </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
+        <v>0.0</v>
+      </c>
+      <c r="BD9">
         <v>-185273000.0</v>
       </c>
-      <c r="BD9">
-[...1 lines deleted...]
-      </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
       <c r="BK9">
         <v>0.0</v>
       </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
       <c r="BN9">
         <v>0.0</v>
       </c>
       <c r="BO9">
         <v>0.0</v>
       </c>
       <c r="BP9">
         <v>0.0</v>
       </c>
       <c r="BQ9">
         <v>0.0</v>
       </c>
-      <c r="BR9"/>
-      <c r="BS9">
+      <c r="BR9">
+        <v>0.0</v>
+      </c>
+      <c r="BS9"/>
+      <c r="BT9">
         <v>2806000.0</v>
       </c>
-      <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
-      <c r="BW9">
+      <c r="BW9"/>
+      <c r="BX9">
         <v>4910000.0</v>
       </c>
-      <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
-      <c r="CA9">
+      <c r="CA9"/>
+      <c r="CB9">
         <v>420380000.0</v>
       </c>
-      <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
-      <c r="CI9">
+      <c r="CI9"/>
+      <c r="CJ9">
         <v>290355000.0</v>
       </c>
-      <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
-      <c r="CM9">
+      <c r="CM9"/>
+      <c r="CN9">
         <v>117084000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>94863000.0</v>
       </c>
-      <c r="CO9"/>
       <c r="CP9"/>
-      <c r="CQ9">
+      <c r="CQ9"/>
+      <c r="CR9">
         <v>57739000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>302444000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-135300000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>176600000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>77900000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-159500000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>364000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>319800000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-99400000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>86300000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>606900000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>33700000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-223400000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>77000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>658400000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>203100000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-76200000.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-      <c r="AI10">
-[...1 lines deleted...]
-      </c>
+      <c r="AI10"/>
       <c r="AJ10">
         <v>7400000.0</v>
       </c>
       <c r="AK10">
         <v>7400000.0</v>
       </c>
       <c r="AL10">
         <v>7400000.0</v>
       </c>
       <c r="AM10">
+        <v>7400000.0</v>
+      </c>
+      <c r="AN10">
         <v>4579000.0</v>
       </c>
-      <c r="AN10">
-[...1 lines deleted...]
-      </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
+        <v>0.0</v>
+      </c>
+      <c r="AR10">
         <v>-27269000.0</v>
       </c>
-      <c r="AR10">
-[...1 lines deleted...]
-      </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
+        <v>0.0</v>
+      </c>
+      <c r="AV10">
         <v>-85742000.0</v>
       </c>
-      <c r="AV10">
-[...1 lines deleted...]
-      </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
+        <v>0.0</v>
+      </c>
+      <c r="AZ10">
         <v>-34682000.0</v>
       </c>
-      <c r="AZ10">
-[...1 lines deleted...]
-      </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
@@ -33414,2051 +33656,2073 @@
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
       <c r="BM10">
         <v>0.0</v>
       </c>
       <c r="BN10">
         <v>0.0</v>
       </c>
       <c r="BO10">
         <v>0.0</v>
       </c>
       <c r="BP10">
         <v>0.0</v>
       </c>
       <c r="BQ10">
         <v>0.0</v>
       </c>
-      <c r="BR10"/>
+      <c r="BR10">
+        <v>0.0</v>
+      </c>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
+      <c r="CS10"/>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
         <v>-114900000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>77600000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>8800000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>170900000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>23500000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-73300000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>16000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-201400000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>39400000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>70500000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-19700000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>248500000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-8200000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-192800000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-193500000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>33200000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>199600000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>12100000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>141100000.0</v>
       </c>
-      <c r="AF11">
-[...1 lines deleted...]
-      </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>-88300000.0</v>
       </c>
-      <c r="AJ11">
-[...1 lines deleted...]
-      </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
       <c r="AM11">
         <v>0.0</v>
       </c>
-      <c r="AN11"/>
+      <c r="AN11">
+        <v>0.0</v>
+      </c>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>-168854000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>266648000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>358899000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
+      <c r="CS11"/>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>22400000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>26000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>15800000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>76700000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>97600000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>81400000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>100900000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>24200000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>98100000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>22500000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>66900000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-200000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>146600000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>37100000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>222700000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>61700000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>34700000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>28800000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>18500000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>168300000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>210300000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>141900000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-181700000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3200000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>424000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-144700000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-119600000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-508000000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>26194000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>-17358000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>13655000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>121142000.0</v>
       </c>
-      <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
-      <c r="CE12">
+      <c r="CE12"/>
+      <c r="CF12">
         <v>32914000.0</v>
       </c>
-      <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
-      <c r="CI12">
+      <c r="CI12"/>
+      <c r="CJ12">
         <v>168757000.0</v>
       </c>
-      <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
-      <c r="CM12">
+      <c r="CM12"/>
+      <c r="CN12">
         <v>3133000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>82902000.0</v>
       </c>
-      <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
+      <c r="CS12"/>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>152600000.0</v>
       </c>
       <c r="N13">
         <v>152600000.0</v>
       </c>
       <c r="O13">
+        <v>152600000.0</v>
+      </c>
+      <c r="P13">
         <v>137600000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>298700000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>117600000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-372300000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>372000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-151200000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>419700000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-302500000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>142900000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>367700000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>48300000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-397200000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>120500000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>363600000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>79200000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>102700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>234600000.0</v>
       </c>
       <c r="AF13">
         <v>234600000.0</v>
       </c>
       <c r="AG13">
         <v>234600000.0</v>
       </c>
       <c r="AH13">
         <v>234600000.0</v>
       </c>
       <c r="AI13">
+        <v>234600000.0</v>
+      </c>
+      <c r="AJ13">
         <v>212800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240700000.0</v>
       </c>
       <c r="AK13">
         <v>240700000.0</v>
       </c>
       <c r="AL13">
         <v>240700000.0</v>
       </c>
       <c r="AM13">
+        <v>240700000.0</v>
+      </c>
+      <c r="AN13">
         <v>131400000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-60000000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-144392000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
+      <c r="CS13"/>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B14">
+        <v>67600000.0</v>
+      </c>
+      <c r="C14">
         <v>66500000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>72000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>62300000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>59000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>56700000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>63900000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>58500000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>50500000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>50600000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>55200000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>45900000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>47200000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>48100000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>41800000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>44800000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>48100000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>47300000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>45600000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>41900000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>42700000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>41400000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>39200000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>40100000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>31500000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>33500000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>38400000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>27300000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>30400000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>29700000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-56900000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>35700000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>24900000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>30000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-103900000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>16900000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>36300000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>115700000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-394513000.0</v>
       </c>
-      <c r="AN14">
-[...1 lines deleted...]
-      </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
         <v>-12988000.0</v>
       </c>
-      <c r="AR14">
-[...1 lines deleted...]
-      </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>32094000.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
         <v>34047000.0</v>
       </c>
-      <c r="AZ14">
-[...1 lines deleted...]
-      </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
         <v>34471000.0</v>
       </c>
-      <c r="BD14">
-[...1 lines deleted...]
-      </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
         <v>39523000.0</v>
       </c>
-      <c r="BH14">
-[...1 lines deleted...]
-      </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
         <v>39489000.0</v>
       </c>
-      <c r="BL14">
-[...1 lines deleted...]
-      </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
         <v>37243000.0</v>
       </c>
-      <c r="BP14">
-[...1 lines deleted...]
-      </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
-      <c r="BR14"/>
-      <c r="BS14">
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14"/>
+      <c r="BT14">
         <v>35689000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>7379000.0</v>
       </c>
-      <c r="BU14"/>
       <c r="BV14"/>
-      <c r="BW14">
+      <c r="BW14"/>
+      <c r="BX14">
         <v>33589000.0</v>
       </c>
-      <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
-      <c r="CA14">
+      <c r="CA14"/>
+      <c r="CB14">
         <v>30114000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>11706000.0</v>
       </c>
-      <c r="CC14"/>
       <c r="CD14"/>
-      <c r="CE14">
+      <c r="CE14"/>
+      <c r="CF14">
         <v>26452000.0</v>
       </c>
-      <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
-      <c r="CI14">
+      <c r="CI14"/>
+      <c r="CJ14">
         <v>23856000000.0</v>
       </c>
-      <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
-      <c r="CM14">
+      <c r="CM14"/>
+      <c r="CN14">
         <v>16850000000.0</v>
       </c>
-      <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
+      <c r="CS14"/>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B15">
+        <v>47900000.0</v>
+      </c>
+      <c r="C15">
         <v>44000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>44200000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>40600000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>42700000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>40900000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>41100000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>37500000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>39900000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>37400000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>38500000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>37100000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>39700000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>37000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>37500000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>36700000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>38600000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>37400000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>39100000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>38500000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>41800000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>42900000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>44200000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>42200000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>44200000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>42700000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>43000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>42000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>42900000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>42100000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>42400000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>40200000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>35700000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>29700000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>30200000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>28800000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>30300000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>29700000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>30309000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>30071000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>32518000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>32448000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>33262000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>20456000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>21616000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>18834000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>19113000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>19449000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>20753000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>18180000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>18351000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>18833000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>20155000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>16789000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>16760000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>17284000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>19408000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>15941000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>16527000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>17178000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>17558000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>16122000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>16916000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>17238000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>17876000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>17588000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>17635000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>17701000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>17771000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>16489000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>16469000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>16463000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>16567000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>14173000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>14161000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>14146000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>14498000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>12233000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>12320000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>12568000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>12860000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>10409000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>10474000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>10776000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>11005000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>9795000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>9789000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>9928000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>9959000.0</v>
       </c>
-      <c r="CL15"/>
-      <c r="CM15">
+      <c r="CM15"/>
+      <c r="CN15">
         <v>181005813000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>21053000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>139311000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>20823000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>41876000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>109298000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B16">
+        <v>1698700000.0</v>
+      </c>
+      <c r="C16">
         <v>1591700000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1834100000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1712500000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1486700000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1669600000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1807700000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1813400000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1713100000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1281900000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1627400000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1425300000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1401700000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1525600000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1536700000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1429800000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1182000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1250900000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2054800000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2027900000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2746000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1651300000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2228600000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2203000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2137500000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1999900000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1867100000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1749300000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1490400000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1274200000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1254000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1306600000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1253700000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2342000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>996800000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>992800000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>848200000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>874500000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1031971000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1116623000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1232674000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2060815000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1288305000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1543936000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1297436000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1065165000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1318656000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1411266000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1398870000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1105912000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1717184000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1286697000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1270395000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1604625000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>909404000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1072506000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1106992000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1064815000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1166713000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1059523000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1135099000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>940434000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1150516000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1168307000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1003723000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>932541000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1318552000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1235851000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>809182000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>664339000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1040684000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1053679000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>956603000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1020594000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>804964000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>815147000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1010071000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>759835000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>987672000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>647137000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>663501000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>650705000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>855569000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>641268000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>500770000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>475034000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>807082000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>692373000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>608870000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>573861000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>958197000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>544365000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>440546000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>738637000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>610694000.0</v>
       </c>
-      <c r="CR16"/>
+      <c r="CS16"/>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-4200000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-8000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-20600000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-2200000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-3800000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>1000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>300000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>4800000.0</v>
       </c>
-      <c r="AM17"/>
-      <c r="AN17">
+      <c r="AN17"/>
+      <c r="AO17">
         <v>-3053000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-1882000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-514000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-20772000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-19980000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>6798000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-22277000.0</v>
       </c>
-      <c r="AU17"/>
-      <c r="AV17">
+      <c r="AV17"/>
+      <c r="AW17">
         <v>-9882000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>4247000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-13125000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-8883000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-2293000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-4445000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-8121000.0</v>
       </c>
-      <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
-      <c r="BH17">
+      <c r="BH17"/>
+      <c r="BI17">
         <v>-7740000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>-1140000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>3812000.0</v>
       </c>
-      <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>409200000.0</v>
+      </c>
+      <c r="C18">
         <v>192600000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>611700000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>442100000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>205600000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>339000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>34800000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>542700000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>655500000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>31700000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>308300000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>280100000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>136000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>211200000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>224700000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>601300000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>126800000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-542200000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>198600000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-48100000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>902100000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-458300000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>400300000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>574500000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>391300000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-145300000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>205700000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>429500000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>453600000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>214300000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>178200000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>261500000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>226400000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-92200000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>145300000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>354400000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-40800000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>9400000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>159139000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>239580000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>12354000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-361780000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-300365000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>333396000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>306468000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-199823000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-145572000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>224884000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>116828000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>114073000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>284716000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>438760000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>211790000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>39969000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>234124000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>226969000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>168253000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-6105000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>335019000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>177828000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>129297000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>177413000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>66170000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>132909000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>181755000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>108697000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>39367000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>376492000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>76036000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-277855000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>166084000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>372121000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-29875000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>434737000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>347799000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>310894000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>330385000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>155807000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>272675000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>430044000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>256061000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-110489000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>371469000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>420697000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>103508000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>69278000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>203908000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>283673000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>124150000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>164025000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>108578000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>253668000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>106340000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>255049000.0</v>
       </c>
-      <c r="CQ18"/>
       <c r="CR18"/>
+      <c r="CS18"/>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B19">
+        <v>-181900000.0</v>
+      </c>
+      <c r="C19">
         <v>-237400000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-353200000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-269500000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-362900000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-421600000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>71000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-207200000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-193400000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-328200000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>3100000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-157000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-216000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-178400000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-11200000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-198000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>168900000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>6600000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>182300000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1226700000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>171500000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>113300000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-130000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-194400000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-111200000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>159900000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>59900000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>35600000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-70100000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-107400000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-173600000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-153200000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-23000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>294400000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-744700000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-6900000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>54900000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>108100000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-277900000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-67982000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-565514000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>251750000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-586532000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>2837000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>52052000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>8414000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>309677000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-120785000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>329575000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-204689000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>229461000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-931021000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-335855000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-27130000.0</v>
       </c>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-140921000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>225564000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-178097000.0</v>
       </c>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -35511,2754 +35775,2783 @@
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
+      <c r="CS20"/>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
-[...2 lines deleted...]
-      <c r="D21"/>
+      <c r="C21"/>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
+      <c r="G21"/>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-50000000.0</v>
       </c>
       <c r="N21">
+        <v>-50000000.0</v>
+      </c>
+      <c r="O21">
         <v>-1800000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-50000000.0</v>
       </c>
-      <c r="P21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q21"/>
       <c r="R21">
         <v>-75900000.0</v>
       </c>
       <c r="S21">
         <v>-75900000.0</v>
       </c>
       <c r="T21">
+        <v>-75900000.0</v>
+      </c>
+      <c r="U21">
         <v>-369800000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>347200000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-50000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>243700000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-200000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-500000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>200000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-404800000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-44500000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-2100000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>418500000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>11100000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>426100000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>405200000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>935800000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>210300000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>88700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000000.0</v>
       </c>
       <c r="AL21">
         <v>69000000.0</v>
       </c>
       <c r="AM21">
+        <v>69000000.0</v>
+      </c>
+      <c r="AN21">
         <v>-123400000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-75000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-250000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>249625000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-123400000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-467330000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>-467330000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-1324000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-8590000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1372466000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-698093000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
-      <c r="BI21">
+      <c r="BI21"/>
+      <c r="BJ21">
         <v>183321000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-168951000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
+      <c r="CS21"/>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>298600000.0</v>
+      </c>
+      <c r="C22">
         <v>274100000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>225200000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>265600000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>235300000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>146600000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>201300000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>133800000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>188700000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>236400000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>182500000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>190100000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>156300000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>113600000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>68100000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>7300000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>52200000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>145500000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>885600000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>153600000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>170200000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>163000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>139200000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-30200000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>178100000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>154700000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>127600000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-54800000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>144100000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>165700000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>25000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>53000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>67000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>106000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>312900000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-57300000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>120200000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>143800000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>31316000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>144367000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>169349000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>220318000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>65744000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-7022000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>32789000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>50044000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>49755000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>140297000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>143610000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>137245000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>108816000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>128788000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>133523000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>117780000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>24987000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>126288000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>169170000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>163260000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>162255000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>75983000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>165860000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>141741000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-184391000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>141670000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>164675000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>157223000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>11941000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>144730000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>193322000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>80581000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>182441000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-111429000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>189954000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>186830000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>120818000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>187191000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>166280000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>179457000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>252507000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>151303000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>151136000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>162472000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>137046000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>100287000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>127624000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>114398000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>86128000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>74844000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>95210000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>94378000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-77633000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>99398000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>90650000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>73237000.0</v>
       </c>
-      <c r="CQ22"/>
-      <c r="CR22">
+      <c r="CR22"/>
+      <c r="CS22">
         <v>98053000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23">
+        <v>2200000.0</v>
+      </c>
+      <c r="C23">
         <v>-34400000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2300000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-4300000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1700000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-13500000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1700000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3900000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-12700000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2500000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-104400000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>169000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>77400000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-14600000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3700000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-10100000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1700000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-7100000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7900000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-18100000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-25000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1700000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-5100000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-8600000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>28200000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-15800000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-8100000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>22800000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2700000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>12000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1600000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>288300000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>12200000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>900000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>79200000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>7100000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-3752000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4400000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-228800000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>8800000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-54300000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-43568000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-998000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-1187000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>525000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>962000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4893000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-22571000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>57000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>131000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3707000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-4515000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-46000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-514000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>4238000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-2730000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-1259000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>495000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-1426000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-6943000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-15613000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-175000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-2562000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-3928000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-79000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-179000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-877000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-3655000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>285089000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>517000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>4621000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-9401000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1910000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-903000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>5934000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>75000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-421767000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>202000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>571000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-896000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>115267000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>48274000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-18379000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>64990000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>945000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-165432000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-90000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-379122000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-1250098000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-199000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-253000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-763000.0</v>
       </c>
-      <c r="CQ23"/>
       <c r="CR23"/>
+      <c r="CS23"/>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B24">
+        <v>-3500000.0</v>
+      </c>
+      <c r="C24">
         <v>50400000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>200000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-700000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>15300000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2600000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>100000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1640600000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>100000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-4900000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1700000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-492600000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>11000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-2600000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-63600000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-11300000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>500000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-23800000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-27700000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-78400000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-96000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-54000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>22600000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>18400000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-400000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>300000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-5400000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1500000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2200000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>300000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-4000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-33800000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-37000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-3400000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>7900000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>2600000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>23900000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-6000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>782730000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>24218000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>262144000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>19663000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>129216000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>71742000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-7095000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>14007000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-20912000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-8464000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>13237000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>27762000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-16476000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-765000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-1388000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>103000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1846000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>308000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-2729000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1765000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-143710000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-3323000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>14895000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>32411000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>47835000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>10994000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>37657000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>93203000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-4652000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>50298000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-22158000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>53890000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>82737000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>130496000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>10444000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>20303000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>637848000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>313014000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>84554000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-583087000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>90504000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-199178000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>32287000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>67464000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-76351000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>47631000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>18379000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-64990000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-1188407000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>1171167000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-19134000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>47854000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-2039584000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>1014176000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-2039000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>15145000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>12000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>137840000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>10200000.0</v>
+      </c>
+      <c r="C25">
         <v>11700000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>39000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>41900000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>39600000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>15800000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>28700000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>17500000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>20800000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-12800000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>12400000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>94500000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6500000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>8600000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>63100000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>67800000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>77500000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>21600000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-749000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-68500000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>74600000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>25500000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-57000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>125100000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-35300000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>101500000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>25200000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>135900000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>51500000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-81900000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-2081200000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1262300000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>10116000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-2108700000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-726300000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2832000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>144300000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-189660000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>256686000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>717895000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>532345000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-1441668000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-455399000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>161051000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>571202000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-811573000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>866577000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>118868000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>227427000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>710106000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-17785000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>849072000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>110636000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-1007193000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1140303000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>807990000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-121477000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>60581000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>427323000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>39778000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-302834000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>557806000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>419703000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>221413000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-237303000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>602794000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>214942000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>185955000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-82008000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-547158000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-801312000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>66864000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-323696000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-405039000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-1139233000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>991271000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>286259000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-72782000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-599418000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>60496000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>552896000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-752534000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-41492000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1266567000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-82658000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1241345483000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-1264249489000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>223265000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1045517866000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-1004870003000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-39278776000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>154270000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>15690000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>198358000.0</v>
       </c>
-      <c r="CQ25"/>
       <c r="CR25"/>
+      <c r="CS25"/>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26">
+        <v>-77600000.0</v>
+      </c>
+      <c r="C26">
         <v>-124200000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-94300000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-81800000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-63300000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-64300000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-120300000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-99400000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-41600000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-46100000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-126000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-54400000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-17800000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-4200000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-15200000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-91000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-236600000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-230000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-295000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-321200000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-181100000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-42000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-142500000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-68300000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-29600000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-56600000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-107500000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-65800000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-48500000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-50000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-52100000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-80300000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>100000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-7000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-132100000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-38200000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-113500000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-105100000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-188800000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-228700000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-199800000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-245800000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-74233000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-30921000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-103423000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-84329000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-99317000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-34008000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-55751000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-26107000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-93388000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-106500000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-186507000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-6617000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-41727000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-111774000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-155066000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-103629000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-168905000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-78152000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-111197000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-180594000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-156547000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-56345000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-212475000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-100339000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>34949000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-31949000.0</v>
       </c>
-      <c r="BQ26">
-[...1 lines deleted...]
-      </c>
       <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
         <v>-3000000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>69000000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-59000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000000.0</v>
       </c>
       <c r="BV26">
         <v>-10000000.0</v>
       </c>
       <c r="BW26">
+        <v>-10000000.0</v>
+      </c>
+      <c r="BX26">
         <v>-1000000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-124882000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-115686000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-75002000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>318465000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-154969000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-101633000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-61863000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-76552000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-134638000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-96094000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-24602000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-27593000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-35238000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>-797000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>-196224000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>-1249850000.0</v>
       </c>
-      <c r="CN26"/>
       <c r="CO26"/>
-      <c r="CP26">
+      <c r="CP26"/>
+      <c r="CQ26">
         <v>-500000.0</v>
       </c>
-      <c r="CQ26"/>
       <c r="CR26"/>
+      <c r="CS26"/>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B27">
+        <v>25800000.0</v>
+      </c>
+      <c r="C27">
         <v>17600000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>25000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>23200000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>22400000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>15100000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>22800000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>23700000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>20100000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>14500000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>21500000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>23900000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>17200000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>12500000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>15400000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>17900000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>16900000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>12400000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>18100000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>18200000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>17200000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>13200000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>16000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>15500000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>14900000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>11500000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>15200000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>15000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>14200000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>11500000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>57100000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>17400000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>12100000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>9600000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>35500000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>11200000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>9300000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1600000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>41614000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>15300000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>6800000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>6200000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>38773000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>10756000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>7533000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>5890000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>49354000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>9965000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>16549000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>8574000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>50004000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>15075000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>13876000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>7743000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>37589000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>11396000.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
-      <c r="BG27">
+      <c r="BG27"/>
+      <c r="BH27">
         <v>36888000.0</v>
       </c>
-      <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27">
         <v>34591000.0</v>
       </c>
-      <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>30288000.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>24129000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>156141000.0</v>
       </c>
-      <c r="BU27"/>
       <c r="BV27"/>
-      <c r="BW27">
+      <c r="BW27"/>
+      <c r="BX27">
         <v>19526000.0</v>
       </c>
-      <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>17569000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
-      <c r="CF27">
+      <c r="CF27"/>
+      <c r="CG27">
         <v>8087000.0</v>
       </c>
-      <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>-123300000.0</v>
+      </c>
+      <c r="C28">
         <v>-202600000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-136200000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-5000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-104300000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-118700000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-159700000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-140800000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-80800000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-96200000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-162000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-141500000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-57400000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-43000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-51200000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-142300000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-347400000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-277500000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-332400000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-736600000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>132200000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-153000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>32000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-308800000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-79400000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>91400000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-129100000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-168700000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-102300000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>220900000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>47600000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>145900000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>300500000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1344000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>143000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>22600000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-64600000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-127700000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-345892000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-257278000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-476231000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-26792000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-161795000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-94945000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-126037000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-104350000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-117905000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-52495000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-71611000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-534188000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-113006000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-133792000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-226675000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>670172000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-58533000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-129572000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-170236000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-122300000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-186691000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-91511000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-127576000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-231070000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-185916000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-73268000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-241594000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-198695000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>5277000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-77315000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>3510000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-74034000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-115979000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-229888000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-22390000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-43877000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-125461000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-114334000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-69772000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>122990000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-418120000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-103954000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-58094000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-137376000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-10067000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-200835000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-125033000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>32293000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-36438000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-45165000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-11009000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-248943000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>499902000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-21252000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-139564000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-21586000.0</v>
       </c>
-      <c r="CQ28"/>
       <c r="CR28"/>
+      <c r="CS28"/>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>454400000.0</v>
+      </c>
+      <c r="C29">
         <v>240300000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>671000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>505000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>265500000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>392400000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>102800000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>436500000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>710900000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>82500000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>362600000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>330500000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>185400000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>259600000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>277100000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>647900000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>173000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-501100000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>254700000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-2000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>947700000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-418700000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>440400000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>609400000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>415900000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-123700000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>245500000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>442200000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>479000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>246700000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>202100000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>282300000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>248000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-75700000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>164000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>366700000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-24500000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>24200000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>177581000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>258650000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>37325000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-339030000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-274902000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>360578000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>346562000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-177666000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-120848000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>252896000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>134590000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>127178000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>303523000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>450376000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>221981000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>51681000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>250539000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>244648000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>183490000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>1021000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>345613000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>185940000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>140125000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>183626000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>75281000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>147177000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>196391000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>121893000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>56886000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>386796000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>90812000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-264569000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>184764000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>380711000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-16532000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>450192000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>366722000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>320682000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>344199000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>171958000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>313356000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>439528000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>267682000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-97569000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>390352000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>435190000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>111714000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>82896000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>226706000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>294100000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>136018000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>177341000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>109625000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>253668000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>106340000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>271595000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>394792000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>536156000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>-224100000.0</v>
+      </c>
+      <c r="C30">
         <v>-282300000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-403800000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-269500000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-362900000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-421600000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>71000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-207200000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-193400000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-328200000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3100000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-640800000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-254400000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-229400000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-127200000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-241900000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>120300000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-13300000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>120900000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3400000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>18800000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>14500000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-460000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-243000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-214100000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>181900000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-6200000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-4000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-162400000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-447200000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-298100000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-389600000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1593900000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>79100000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-299200000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-245700000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>62500000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-58800000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>94356000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-114370000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-387353000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1132988000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>193919000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>14624000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1735000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>54015000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>207417000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-178123000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>225732000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-191137000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>248853000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-297989000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-325091000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-18511000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-351592000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-149708000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>32841000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>18576000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-51129000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-162265000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>183256000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-166450000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>91612000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>87365000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>119128000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-306981000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>19380000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>116157000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>41085000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-35155000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-66186000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-46787000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-26119000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-189911000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-252424000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-404321000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-28699000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-523141000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>443623000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-361423000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-196792000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>30081000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-165984000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-93857000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>39055000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-447237000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-75559000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-165432000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-90000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-312734000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-195695000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-128597000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-264867000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-122066000.0</v>
       </c>
-      <c r="CQ30"/>
       <c r="CR30"/>
+      <c r="CS30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>