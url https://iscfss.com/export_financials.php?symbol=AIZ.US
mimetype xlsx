--- v2 (2026-09-14)
+++ v3 (2026-10-31)
@@ -19162,69 +19162,69 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>159</v>
       </c>
       <c r="B2">
         <v>2927800000.0</v>
       </c>
       <c r="C2">
         <v>2766500000.0</v>
       </c>
       <c r="D2">
         <v>2521800000.0</v>
       </c>
       <c r="E2">
         <v>2359800000.0</v>
       </c>
       <c r="F2">
-        <v>6037700000.0</v>
+        <v>2201900000.0</v>
       </c>
       <c r="G2">
         <v>5947200000.0</v>
       </c>
       <c r="H2">
         <v>5622900000.0</v>
       </c>
       <c r="I2">
         <v>4643400000.0</v>
       </c>
       <c r="J2">
         <v>3210600000.0</v>
       </c>
       <c r="K2">
-        <v>6175600000.0</v>
+        <v>3159800000.0</v>
       </c>
       <c r="L2">
-        <v>9059300000.0</v>
+        <v>6145100000.0</v>
       </c>
       <c r="M2">
         <v>5890891000.0</v>
       </c>
       <c r="N2">
         <v>5145819000.0</v>
       </c>
       <c r="O2">
         <v>5058619000.0</v>
       </c>
       <c r="P2">
         <v>5077522000.0</v>
       </c>
       <c r="Q2">
         <v>3640978000.0</v>
       </c>
       <c r="R2">
         <v>3867982000.0</v>
       </c>
       <c r="S2">
         <v>4019147000.0</v>
       </c>
       <c r="T2">
         <v>5142446000.0</v>
       </c>
@@ -19260,78 +19260,78 @@
       <c r="C3">
         <v>223500000.0</v>
       </c>
       <c r="D3">
         <v>196400000.0</v>
       </c>
       <c r="E3">
         <v>182000000.0</v>
       </c>
       <c r="F3">
         <v>171600000.0</v>
       </c>
       <c r="G3">
         <v>142300000.0</v>
       </c>
       <c r="H3">
         <v>125500000.0</v>
       </c>
       <c r="I3">
         <v>126900000.0</v>
       </c>
       <c r="J3">
         <v>115700000.0</v>
       </c>
       <c r="K3">
-        <v>86491000.0</v>
+        <v>125100000.0</v>
       </c>
       <c r="L3">
-        <v>137105000.0</v>
+        <v>137100000.0</v>
       </c>
       <c r="M3">
         <v>132217000.0</v>
       </c>
       <c r="N3">
         <v>124851000.0</v>
       </c>
       <c r="O3">
         <v>124387000.0</v>
       </c>
       <c r="P3">
         <v>129391000.0</v>
       </c>
       <c r="Q3">
         <v>116196000.0</v>
       </c>
       <c r="R3">
         <v>91338000.0</v>
       </c>
       <c r="S3">
         <v>62197000.0</v>
       </c>
       <c r="T3">
-        <v>61168000.0</v>
+        <v>94307000.0</v>
       </c>
       <c r="U3">
         <v>93305000.0</v>
       </c>
       <c r="V3">
         <v>83169000.0</v>
       </c>
       <c r="W3">
         <v>3125000.0</v>
       </c>
       <c r="X3">
         <v>48117000.0</v>
       </c>
       <c r="Y3">
         <v>46867000.0</v>
       </c>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
@@ -19378,54 +19378,54 @@
       <c r="C5">
         <v>1034300000.0</v>
       </c>
       <c r="D5">
         <v>914800000.0</v>
       </c>
       <c r="E5">
         <v>458200000.0</v>
       </c>
       <c r="F5">
         <v>883100000.0</v>
       </c>
       <c r="G5">
         <v>682600000.0</v>
       </c>
       <c r="H5">
         <v>565300000.0</v>
       </c>
       <c r="I5">
         <v>433800000.0</v>
       </c>
       <c r="J5">
         <v>494000000.0</v>
       </c>
       <c r="K5">
-        <v>3741635000.0</v>
+        <v>906200000.0</v>
       </c>
       <c r="L5">
-        <v>6657700000.0</v>
+        <v>256300000.0</v>
       </c>
       <c r="M5">
         <v>802532000.0</v>
       </c>
       <c r="N5">
         <v>867434000.0</v>
       </c>
       <c r="O5">
         <v>818057000.0</v>
       </c>
       <c r="P5">
         <v>766487000.0</v>
       </c>
       <c r="Q5">
         <v>667090000.0</v>
       </c>
       <c r="R5">
         <v>770275000.0</v>
       </c>
       <c r="S5">
         <v>624231000.0</v>
       </c>
       <c r="T5">
         <v>1072218000.0</v>
       </c>
@@ -19461,78 +19461,78 @@
       <c r="C6">
         <v>1257800000.0</v>
       </c>
       <c r="D6">
         <v>1111200000.0</v>
       </c>
       <c r="E6">
         <v>640200000.0</v>
       </c>
       <c r="F6">
         <v>1054700000.0</v>
       </c>
       <c r="G6">
         <v>824900000.0</v>
       </c>
       <c r="H6">
         <v>690800000.0</v>
       </c>
       <c r="I6">
         <v>560700000.0</v>
       </c>
       <c r="J6">
         <v>609700000.0</v>
       </c>
       <c r="K6">
-        <v>3828126000.0</v>
+        <v>1031300000.0</v>
       </c>
       <c r="L6">
-        <v>6794805000.0</v>
+        <v>393400000.0</v>
       </c>
       <c r="M6">
         <v>934749000.0</v>
       </c>
       <c r="N6">
         <v>992285000.0</v>
       </c>
       <c r="O6">
         <v>942444000.0</v>
       </c>
       <c r="P6">
         <v>895878000.0</v>
       </c>
       <c r="Q6">
         <v>783286000.0</v>
       </c>
       <c r="R6">
         <v>861613000.0</v>
       </c>
       <c r="S6">
         <v>686428000.0</v>
       </c>
       <c r="T6">
-        <v>1133386000.0</v>
+        <v>1166525000.0</v>
       </c>
       <c r="U6">
         <v>1250290000.0</v>
       </c>
       <c r="V6">
         <v>800035000.0</v>
       </c>
       <c r="W6">
         <v>595471000.0</v>
       </c>
       <c r="X6">
         <v>308649000.0</v>
       </c>
       <c r="Y6">
         <v>417264000.0</v>
       </c>
       <c r="Z6">
         <v>112054000.0</v>
       </c>
       <c r="AA6">
         <v>218910000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
@@ -19607,69 +19607,69 @@
       </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>166</v>
       </c>
       <c r="B9">
         <v>9886500000.0</v>
       </c>
       <c r="C9">
         <v>9111000000.0</v>
       </c>
       <c r="D9">
         <v>8609800000.0</v>
       </c>
       <c r="E9">
         <v>7833200000.0</v>
       </c>
       <c r="F9">
-        <v>4149900000.0</v>
+        <v>7985700000.0</v>
       </c>
       <c r="G9">
         <v>3663300000.0</v>
       </c>
       <c r="H9">
         <v>3906900000.0</v>
       </c>
       <c r="I9">
         <v>3357300000.0</v>
       </c>
       <c r="J9">
         <v>3100500000.0</v>
       </c>
       <c r="K9">
-        <v>7107689000.0</v>
+        <v>3947900000.0</v>
       </c>
       <c r="L9">
-        <v>10312506000.0</v>
+        <v>4167400000.0</v>
       </c>
       <c r="M9">
         <v>4492268000.0</v>
       </c>
       <c r="N9">
         <v>3885528000.0</v>
       </c>
       <c r="O9">
         <v>3431238000.0</v>
       </c>
       <c r="P9">
         <v>3174821000.0</v>
       </c>
       <c r="Q9">
         <v>4886744000.0</v>
       </c>
       <c r="R9">
         <v>4832519000.0</v>
       </c>
       <c r="S9">
         <v>4582081000.0</v>
       </c>
       <c r="T9">
         <v>3311069000.0</v>
       </c>
@@ -19705,54 +19705,54 @@
       <c r="C10">
         <v>927300000.0</v>
       </c>
       <c r="D10">
         <v>806800000.0</v>
       </c>
       <c r="E10">
         <v>349900000.0</v>
       </c>
       <c r="F10">
         <v>771300000.0</v>
       </c>
       <c r="G10">
         <v>578100000.0</v>
       </c>
       <c r="H10">
         <v>454700000.0</v>
       </c>
       <c r="I10">
         <v>333500000.0</v>
       </c>
       <c r="J10">
         <v>444500000.0</v>
       </c>
       <c r="K10">
-        <v>848588000.0</v>
+        <v>848600000.0</v>
       </c>
       <c r="L10">
-        <v>201181000.0</v>
+        <v>201200000.0</v>
       </c>
       <c r="M10">
         <v>744137000.0</v>
       </c>
       <c r="N10">
         <v>789699000.0</v>
       </c>
       <c r="O10">
         <v>757751000.0</v>
       </c>
       <c r="P10">
         <v>706127000.0</v>
       </c>
       <c r="Q10">
         <v>606444000.0</v>
       </c>
       <c r="R10">
         <v>709606000.0</v>
       </c>
       <c r="S10">
         <v>563278000.0</v>
       </c>
       <c r="T10">
         <v>1011040000.0</v>
       </c>
@@ -19788,54 +19788,54 @@
       <c r="C11">
         <v>167100000.0</v>
       </c>
       <c r="D11">
         <v>164300000.0</v>
       </c>
       <c r="E11">
         <v>73300000.0</v>
       </c>
       <c r="F11">
         <v>168400000.0</v>
       </c>
       <c r="G11">
         <v>58700000.0</v>
       </c>
       <c r="H11">
         <v>148300000.0</v>
       </c>
       <c r="I11">
         <v>80900000.0</v>
       </c>
       <c r="J11">
         <v>-75100000.0</v>
       </c>
       <c r="K11">
-        <v>283238000.0</v>
+        <v>283200000.0</v>
       </c>
       <c r="L11">
-        <v>59626000.0</v>
+        <v>59600000.0</v>
       </c>
       <c r="M11">
         <v>273230000.0</v>
       </c>
       <c r="N11">
         <v>300792000.0</v>
       </c>
       <c r="O11">
         <v>274046000.0</v>
       </c>
       <c r="P11">
         <v>167171000.0</v>
       </c>
       <c r="Q11">
         <v>327267000.0</v>
       </c>
       <c r="R11">
         <v>279032000.0</v>
       </c>
       <c r="S11">
         <v>115482000.0</v>
       </c>
       <c r="T11">
         <v>357294000.0</v>
       </c>
@@ -19871,54 +19871,54 @@
       <c r="C12">
         <v>107000000.0</v>
       </c>
       <c r="D12">
         <v>108000000.0</v>
       </c>
       <c r="E12">
         <v>108300000.0</v>
       </c>
       <c r="F12">
         <v>111800000.0</v>
       </c>
       <c r="G12">
         <v>104500000.0</v>
       </c>
       <c r="H12">
         <v>110600000.0</v>
       </c>
       <c r="I12">
         <v>100300000.0</v>
       </c>
       <c r="J12">
         <v>49500000.0</v>
       </c>
       <c r="K12">
-        <v>57619000.0</v>
+        <v>57600000.0</v>
       </c>
       <c r="L12">
-        <v>55116000.0</v>
+        <v>55100000.0</v>
       </c>
       <c r="M12">
         <v>58395000.0</v>
       </c>
       <c r="N12">
         <v>77735000.0</v>
       </c>
       <c r="O12">
         <v>60306000.0</v>
       </c>
       <c r="P12">
         <v>60360000.0</v>
       </c>
       <c r="Q12">
         <v>60646000.0</v>
       </c>
       <c r="R12">
         <v>60669000.0</v>
       </c>
       <c r="S12">
         <v>60953000.0</v>
       </c>
       <c r="T12">
         <v>61178000.0</v>
       </c>
@@ -20043,69 +20043,69 @@
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14">
         <v>118396000.0</v>
       </c>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>172</v>
       </c>
       <c r="B15">
         <v>872700000.0</v>
       </c>
       <c r="C15">
         <v>760200000.0</v>
       </c>
       <c r="D15">
         <v>642500000.0</v>
       </c>
       <c r="E15">
         <v>276600000.0</v>
       </c>
       <c r="F15">
-        <v>1361800000.0</v>
+        <v>445600000.0</v>
       </c>
       <c r="G15">
         <v>440800000.0</v>
       </c>
       <c r="H15">
         <v>382600000.0</v>
       </c>
       <c r="I15">
         <v>251000000.0</v>
       </c>
       <c r="J15">
         <v>519600000.0</v>
       </c>
       <c r="K15">
-        <v>565350000.0</v>
+        <v>565400000.0</v>
       </c>
       <c r="L15">
-        <v>141555000.0</v>
+        <v>141600000.0</v>
       </c>
       <c r="M15">
         <v>470907000.0</v>
       </c>
       <c r="N15">
         <v>488907000.0</v>
       </c>
       <c r="O15">
         <v>483705000.0</v>
       </c>
       <c r="P15">
         <v>538956000.0</v>
       </c>
       <c r="Q15">
         <v>279177000.0</v>
       </c>
       <c r="R15">
         <v>430574000.0</v>
       </c>
       <c r="S15">
         <v>447796000.0</v>
       </c>
       <c r="T15">
         <v>653746000.0</v>
       </c>
@@ -20400,54 +20400,54 @@
       <c r="C21">
         <v>927300000.0</v>
       </c>
       <c r="D21">
         <v>806800000.0</v>
       </c>
       <c r="E21">
         <v>349900000.0</v>
       </c>
       <c r="F21">
         <v>771300000.0</v>
       </c>
       <c r="G21">
         <v>578100000.0</v>
       </c>
       <c r="H21">
         <v>454700000.0</v>
       </c>
       <c r="I21">
         <v>333500000.0</v>
       </c>
       <c r="J21">
         <v>444500000.0</v>
       </c>
       <c r="K21">
-        <v>906207000.0</v>
+        <v>848600000.0</v>
       </c>
       <c r="L21">
-        <v>256297000.0</v>
+        <v>201200000.0</v>
       </c>
       <c r="M21">
         <v>744137000.0</v>
       </c>
       <c r="N21">
         <v>789699000.0</v>
       </c>
       <c r="O21">
         <v>757751000.0</v>
       </c>
       <c r="P21">
         <v>706127000.0</v>
       </c>
       <c r="Q21">
         <v>606444000.0</v>
       </c>
       <c r="R21">
         <v>709606000.0</v>
       </c>
       <c r="S21">
         <v>563278000.0</v>
       </c>
       <c r="T21">
         <v>1011040000.0</v>
       </c>
@@ -20514,54 +20514,54 @@
       <c r="C23">
         <v>10950200000.0</v>
       </c>
       <c r="D23">
         <v>10324800000.0</v>
       </c>
       <c r="E23">
         <v>9843100000.0</v>
       </c>
       <c r="F23">
         <v>9416300000.0</v>
       </c>
       <c r="G23">
         <v>9032400000.0</v>
       </c>
       <c r="H23">
         <v>9075100000.0</v>
       </c>
       <c r="I23">
         <v>7667200000.0</v>
       </c>
       <c r="J23">
         <v>5866600000.0</v>
       </c>
       <c r="K23">
-        <v>6259101000.0</v>
+        <v>6259100000.0</v>
       </c>
       <c r="L23">
-        <v>10111325000.0</v>
+        <v>10111300000.0</v>
       </c>
       <c r="M23">
         <v>9639022000.0</v>
       </c>
       <c r="N23">
         <v>8241648000.0</v>
       </c>
       <c r="O23">
         <v>7732106000.0</v>
       </c>
       <c r="P23">
         <v>7546216000.0</v>
       </c>
       <c r="Q23">
         <v>7921278000.0</v>
       </c>
       <c r="R23">
         <v>7990895000.0</v>
       </c>
       <c r="S23">
         <v>8037950000.0</v>
       </c>
       <c r="T23">
         <v>7442475000.0</v>
       </c>
@@ -20898,69 +20898,69 @@
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>187</v>
       </c>
       <c r="B30">
         <v>8799100000.0</v>
       </c>
       <c r="C30">
         <v>8183700000.0</v>
       </c>
       <c r="D30">
         <v>7803000000.0</v>
       </c>
       <c r="E30">
         <v>7483300000.0</v>
       </c>
       <c r="F30">
-        <v>3378600000.0</v>
+        <v>7214400000.0</v>
       </c>
       <c r="G30">
         <v>3085200000.0</v>
       </c>
       <c r="H30">
         <v>3452200000.0</v>
       </c>
       <c r="I30">
         <v>3023800000.0</v>
       </c>
       <c r="J30">
         <v>2656000000.0</v>
       </c>
       <c r="K30">
-        <v>6683000000.0</v>
+        <v>3099300000.0</v>
       </c>
       <c r="L30">
-        <v>10124000000.0</v>
+        <v>3966200000.0</v>
       </c>
       <c r="M30">
         <v>3748131000.0</v>
       </c>
       <c r="N30">
         <v>3095829000.0</v>
       </c>
       <c r="O30">
         <v>2673487000.0</v>
       </c>
       <c r="P30">
         <v>2468694000.0</v>
       </c>
       <c r="Q30">
         <v>4280300000.0</v>
       </c>
       <c r="R30">
         <v>4122913000.0</v>
       </c>
       <c r="S30">
         <v>4018803000.0</v>
       </c>
       <c r="T30">
         <v>2300029000.0</v>
       </c>
@@ -21077,54 +21077,54 @@
       <c r="C32">
         <v>11877500000.0</v>
       </c>
       <c r="D32">
         <v>11131600000.0</v>
       </c>
       <c r="E32">
         <v>10193000000.0</v>
       </c>
       <c r="F32">
         <v>10187600000.0</v>
       </c>
       <c r="G32">
         <v>9610500000.0</v>
       </c>
       <c r="H32">
         <v>9529800000.0</v>
       </c>
       <c r="I32">
         <v>8000700000.0</v>
       </c>
       <c r="J32">
         <v>6311100000.0</v>
       </c>
       <c r="K32">
-        <v>7107689000.0</v>
+        <v>7107700000.0</v>
       </c>
       <c r="L32">
-        <v>10312506000.0</v>
+        <v>10312500000.0</v>
       </c>
       <c r="M32">
         <v>10383159000.0</v>
       </c>
       <c r="N32">
         <v>9031347000.0</v>
       </c>
       <c r="O32">
         <v>8489857000.0</v>
       </c>
       <c r="P32">
         <v>8252343000.0</v>
       </c>
       <c r="Q32">
         <v>8527722000.0</v>
       </c>
       <c r="R32">
         <v>8700501000.0</v>
       </c>
       <c r="S32">
         <v>8601228000.0</v>
       </c>
       <c r="T32">
         <v>8453515000.0</v>
       </c>
@@ -21753,51 +21753,51 @@
       </c>
       <c r="CN2">
         <v>1738586000.0</v>
       </c>
       <c r="CO2">
         <v>1112163000.0</v>
       </c>
       <c r="CP2">
         <v>1122511000.0</v>
       </c>
       <c r="CQ2">
         <v>1027922000.0</v>
       </c>
       <c r="CR2">
         <v>5996540000.0</v>
       </c>
       <c r="CS2">
         <v>5691960000.0</v>
       </c>
     </row>
     <row r="3" spans="1:97">
       <c r="A3" t="s">
         <v>160</v>
       </c>
       <c r="B3">
-        <v>62700000.0</v>
+        <v>67600000.0</v>
       </c>
       <c r="C3">
         <v>66500000.0</v>
       </c>
       <c r="D3">
         <v>72000000.0</v>
       </c>
       <c r="E3">
         <v>62300000.0</v>
       </c>
       <c r="F3">
         <v>59000000.0</v>
       </c>
       <c r="G3">
         <v>56700000.0</v>
       </c>
       <c r="H3">
         <v>63900000.0</v>
       </c>
       <c r="I3">
         <v>58500000.0</v>
       </c>
       <c r="J3">
         <v>50500000.0</v>
       </c>
@@ -21828,102 +21828,102 @@
       <c r="S3">
         <v>47300000.0</v>
       </c>
       <c r="T3">
         <v>45600000.0</v>
       </c>
       <c r="U3">
         <v>41900000.0</v>
       </c>
       <c r="V3">
         <v>42700000.0</v>
       </c>
       <c r="W3">
         <v>41400000.0</v>
       </c>
       <c r="X3">
         <v>39200000.0</v>
       </c>
       <c r="Y3">
         <v>39500000.0</v>
       </c>
       <c r="Z3">
         <v>32200000.0</v>
       </c>
       <c r="AA3">
-        <v>32500000.0</v>
+        <v>33500000.0</v>
       </c>
       <c r="AB3">
         <v>38400000.0</v>
       </c>
       <c r="AC3">
         <v>27300000.0</v>
       </c>
       <c r="AD3">
         <v>30400000.0</v>
       </c>
       <c r="AE3">
         <v>29700000.0</v>
       </c>
       <c r="AF3">
-        <v>-97300000.0</v>
+        <v>36300000.0</v>
       </c>
       <c r="AG3">
         <v>35700000.0</v>
       </c>
       <c r="AH3">
         <v>24900000.0</v>
       </c>
       <c r="AI3">
         <v>30000000.0</v>
       </c>
       <c r="AJ3">
-        <v>-170600000.0</v>
+        <v>62500000.0</v>
       </c>
       <c r="AK3">
         <v>16900000.0</v>
       </c>
       <c r="AL3">
         <v>36300000.0</v>
       </c>
       <c r="AM3">
         <v>-227700000.0</v>
       </c>
       <c r="AN3">
-        <v>-91500000.0</v>
+        <v>125100000.0</v>
       </c>
       <c r="AO3">
         <v>-234900000.0</v>
       </c>
       <c r="AP3">
         <v>-267400000.0</v>
       </c>
       <c r="AQ3">
         <v>-322500000.0</v>
       </c>
       <c r="AR3">
-        <v>-107222000.0</v>
+        <v>137105000.0</v>
       </c>
       <c r="AS3">
         <v>18472000.0</v>
       </c>
       <c r="AT3">
         <v>-53803000.0</v>
       </c>
       <c r="AU3">
         <v>-96971000.0</v>
       </c>
       <c r="AV3">
         <v>32094000.0</v>
       </c>
       <c r="AW3">
         <v>-238527000.0</v>
       </c>
       <c r="AX3">
         <v>-207563000.0</v>
       </c>
       <c r="AY3">
         <v>-252318000.0</v>
       </c>
       <c r="AZ3">
         <v>34047000.0</v>
       </c>
@@ -22323,87 +22323,87 @@
       <c r="X5">
         <v>210200000.0</v>
       </c>
       <c r="Y5">
         <v>138000000.0</v>
       </c>
       <c r="Z5">
         <v>236000000.0</v>
       </c>
       <c r="AA5">
         <v>125600000.0</v>
       </c>
       <c r="AB5">
         <v>204200000.0</v>
       </c>
       <c r="AC5">
         <v>7600000.0</v>
       </c>
       <c r="AD5">
         <v>209800000.0</v>
       </c>
       <c r="AE5">
         <v>243500000.0</v>
       </c>
       <c r="AF5">
-        <v>42900000.0</v>
+        <v>69200000.0</v>
       </c>
       <c r="AG5">
         <v>102300000.0</v>
       </c>
       <c r="AH5">
         <v>104300000.0</v>
       </c>
       <c r="AI5">
         <v>158000000.0</v>
       </c>
       <c r="AJ5">
-        <v>158300000.0</v>
+        <v>170600000.0</v>
       </c>
       <c r="AK5">
         <v>-95400000.0</v>
       </c>
       <c r="AL5">
         <v>191100000.0</v>
       </c>
       <c r="AM5">
         <v>215100000.0</v>
       </c>
       <c r="AN5">
-        <v>54711000.0</v>
+        <v>68589000.0</v>
       </c>
       <c r="AO5">
         <v>220858000.0</v>
       </c>
       <c r="AP5">
         <v>235512000.0</v>
       </c>
       <c r="AQ5">
         <v>337507000.0</v>
       </c>
       <c r="AR5">
-        <v>110214000.0</v>
+        <v>123995000.0</v>
       </c>
       <c r="AS5">
         <v>-32251000.0</v>
       </c>
       <c r="AT5">
         <v>40025000.0</v>
       </c>
       <c r="AU5">
         <v>83193000.0</v>
       </c>
       <c r="AV5">
         <v>104124000.0</v>
       </c>
       <c r="AW5">
         <v>224751000.0</v>
       </c>
       <c r="AX5">
         <v>193787000.0</v>
       </c>
       <c r="AY5">
         <v>235253000.0</v>
       </c>
       <c r="AZ5">
         <v>198903000.0</v>
       </c>
@@ -22526,51 +22526,51 @@
       </c>
       <c r="CN5">
         <v>0.0</v>
       </c>
       <c r="CO5">
         <v>145776000.0</v>
       </c>
       <c r="CP5">
         <v>137606000.0</v>
       </c>
       <c r="CQ5">
         <v>110367000.0</v>
       </c>
       <c r="CR5">
         <v>0.0</v>
       </c>
       <c r="CS5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:97">
       <c r="A6" t="s">
         <v>163</v>
       </c>
       <c r="B6">
-        <v>468000000.0</v>
+        <v>472900000.0</v>
       </c>
       <c r="C6">
         <v>430400000.0</v>
       </c>
       <c r="D6">
         <v>383800000.0</v>
       </c>
       <c r="E6">
         <v>421400000.0</v>
       </c>
       <c r="F6">
         <v>374700000.0</v>
       </c>
       <c r="G6">
         <v>267200000.0</v>
       </c>
       <c r="H6">
         <v>340700000.0</v>
       </c>
       <c r="I6">
         <v>236700000.0</v>
       </c>
       <c r="J6">
         <v>310100000.0</v>
       </c>
@@ -22601,102 +22601,102 @@
       <c r="S6">
         <v>249400000.0</v>
       </c>
       <c r="T6">
         <v>234500000.0</v>
       </c>
       <c r="U6">
         <v>257600000.0</v>
       </c>
       <c r="V6">
         <v>311200000.0</v>
       </c>
       <c r="W6">
         <v>262900000.0</v>
       </c>
       <c r="X6">
         <v>249400000.0</v>
       </c>
       <c r="Y6">
         <v>177500000.0</v>
       </c>
       <c r="Z6">
         <v>268200000.0</v>
       </c>
       <c r="AA6">
-        <v>158100000.0</v>
+        <v>159100000.0</v>
       </c>
       <c r="AB6">
         <v>242600000.0</v>
       </c>
       <c r="AC6">
         <v>34900000.0</v>
       </c>
       <c r="AD6">
         <v>240200000.0</v>
       </c>
       <c r="AE6">
         <v>273200000.0</v>
       </c>
       <c r="AF6">
-        <v>69200000.0</v>
+        <v>105500000.0</v>
       </c>
       <c r="AG6">
         <v>138000000.0</v>
       </c>
       <c r="AH6">
         <v>129200000.0</v>
       </c>
       <c r="AI6">
         <v>188000000.0</v>
       </c>
       <c r="AJ6">
-        <v>170600000.0</v>
+        <v>233100000.0</v>
       </c>
       <c r="AK6">
         <v>-78500000.0</v>
       </c>
       <c r="AL6">
         <v>227400000.0</v>
       </c>
       <c r="AM6">
         <v>227700000.0</v>
       </c>
       <c r="AN6">
-        <v>68589000.0</v>
+        <v>193689000.0</v>
       </c>
       <c r="AO6">
         <v>234900000.0</v>
       </c>
       <c r="AP6">
         <v>250700000.0</v>
       </c>
       <c r="AQ6">
         <v>352100000.0</v>
       </c>
       <c r="AR6">
-        <v>123995000.0</v>
+        <v>261100000.0</v>
       </c>
       <c r="AS6">
         <v>-18472000.0</v>
       </c>
       <c r="AT6">
         <v>53803000.0</v>
       </c>
       <c r="AU6">
         <v>96971000.0</v>
       </c>
       <c r="AV6">
         <v>136218000.0</v>
       </c>
       <c r="AW6">
         <v>238527000.0</v>
       </c>
       <c r="AX6">
         <v>207563000.0</v>
       </c>
       <c r="AY6">
         <v>252318000.0</v>
       </c>
       <c r="AZ6">
         <v>232950000.0</v>
       </c>
@@ -30089,87 +30089,87 @@
       <c r="C14">
         <v>223500000.0</v>
       </c>
       <c r="D14">
         <v>196400000.0</v>
       </c>
       <c r="E14">
         <v>182000000.0</v>
       </c>
       <c r="F14">
         <v>171600000.0</v>
       </c>
       <c r="G14">
         <v>144300000.0</v>
       </c>
       <c r="H14">
         <v>125800000.0</v>
       </c>
       <c r="I14">
         <v>126900000.0</v>
       </c>
       <c r="J14">
         <v>115700000.0</v>
       </c>
       <c r="K14">
-        <v>125143000.0</v>
+        <v>125100000.0</v>
       </c>
       <c r="L14">
-        <v>137105000.0</v>
+        <v>137100000.0</v>
       </c>
       <c r="M14">
         <v>132217000.0</v>
       </c>
       <c r="N14">
         <v>124851000.0</v>
       </c>
       <c r="O14">
         <v>124387000.0</v>
       </c>
       <c r="P14">
-        <v>108931000.0</v>
+        <v>129391000.0</v>
       </c>
       <c r="Q14">
         <v>116196000.0</v>
       </c>
       <c r="R14">
         <v>91338000.0</v>
       </c>
       <c r="S14">
         <v>62197000.0</v>
       </c>
       <c r="T14">
         <v>94307000.0</v>
       </c>
       <c r="U14">
         <v>93305000.0</v>
       </c>
       <c r="V14">
-        <v>7393000.0</v>
+        <v>83169000.0</v>
       </c>
       <c r="W14">
-        <v>45675000.0</v>
+        <v>3125000.0</v>
       </c>
       <c r="X14">
         <v>48117000.0</v>
       </c>
       <c r="Y14">
         <v>46867000.0</v>
       </c>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>203</v>
       </c>
       <c r="B15">
         <v>168400000.0</v>
       </c>
       <c r="C15">
         <v>155900000.0</v>
       </c>
       <c r="D15">
         <v>152300000.0</v>
       </c>
       <c r="E15">
         <v>150200000.0</v>
       </c>
@@ -30843,87 +30843,87 @@
       <c r="C25">
         <v>24000000.0</v>
       </c>
       <c r="D25">
         <v>71600000.0</v>
       </c>
       <c r="E25">
         <v>230200000.0</v>
       </c>
       <c r="F25">
         <v>-717400000.0</v>
       </c>
       <c r="G25">
         <v>134300000.0</v>
       </c>
       <c r="H25">
         <v>130700000.0</v>
       </c>
       <c r="I25">
         <v>49600000.0</v>
       </c>
       <c r="J25">
         <v>-233200000.0</v>
       </c>
       <c r="K25">
-        <v>-574587000.0</v>
+        <v>-391651000.0</v>
       </c>
       <c r="L25">
-        <v>151995000.0</v>
+        <v>63336000.0</v>
       </c>
       <c r="M25">
         <v>-497616000.0</v>
       </c>
       <c r="N25">
         <v>-120773000.0</v>
       </c>
       <c r="O25">
         <v>-85130000.0</v>
       </c>
       <c r="P25">
-        <v>29429000.0</v>
+        <v>8969000.0</v>
       </c>
       <c r="Q25">
         <v>376421000.0</v>
       </c>
       <c r="R25">
         <v>136597000.0</v>
       </c>
       <c r="S25">
         <v>378568000.0</v>
       </c>
       <c r="T25">
-        <v>-835322000.0</v>
+        <v>-854848000.0</v>
       </c>
       <c r="U25">
         <v>-454688000.0</v>
       </c>
       <c r="V25">
-        <v>49294000.0</v>
+        <v>-26482000.0</v>
       </c>
       <c r="W25">
-        <v>174874000.0</v>
+        <v>217424000.0</v>
       </c>
       <c r="X25">
         <v>-300696000.0</v>
       </c>
       <c r="Y25">
         <v>1461134000.0</v>
       </c>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>213</v>
       </c>
       <c r="B26">
         <v>-303700000.0</v>
       </c>
       <c r="C26">
         <v>-307400000.0</v>
       </c>
       <c r="D26">
         <v>-193100000.0</v>
       </c>
       <c r="E26">
         <v>-572800000.0</v>
       </c>
@@ -34258,108 +34258,108 @@
       <c r="Q14">
         <v>44800000.0</v>
       </c>
       <c r="R14">
         <v>48100000.0</v>
       </c>
       <c r="S14">
         <v>47300000.0</v>
       </c>
       <c r="T14">
         <v>45600000.0</v>
       </c>
       <c r="U14">
         <v>41900000.0</v>
       </c>
       <c r="V14">
         <v>42700000.0</v>
       </c>
       <c r="W14">
         <v>41400000.0</v>
       </c>
       <c r="X14">
         <v>39200000.0</v>
       </c>
       <c r="Y14">
-        <v>40100000.0</v>
+        <v>39500000.0</v>
       </c>
       <c r="Z14">
-        <v>31500000.0</v>
+        <v>32200000.0</v>
       </c>
       <c r="AA14">
         <v>33500000.0</v>
       </c>
       <c r="AB14">
         <v>38400000.0</v>
       </c>
       <c r="AC14">
         <v>27300000.0</v>
       </c>
       <c r="AD14">
         <v>30400000.0</v>
       </c>
       <c r="AE14">
         <v>29700000.0</v>
       </c>
       <c r="AF14">
-        <v>-56900000.0</v>
+        <v>36300000.0</v>
       </c>
       <c r="AG14">
         <v>35700000.0</v>
       </c>
       <c r="AH14">
         <v>24900000.0</v>
       </c>
       <c r="AI14">
         <v>30000000.0</v>
       </c>
       <c r="AJ14">
-        <v>-103900000.0</v>
+        <v>62500000.0</v>
       </c>
       <c r="AK14">
         <v>16900000.0</v>
       </c>
       <c r="AL14">
         <v>36300000.0</v>
       </c>
       <c r="AM14">
         <v>115700000.0</v>
       </c>
       <c r="AN14">
-        <v>-394513000.0</v>
+        <v>125100000.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
-        <v>-12988000.0</v>
+        <v>137105000.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>32094000.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>34047000.0</v>
       </c>
@@ -36909,108 +36909,108 @@
       <c r="Q25">
         <v>67800000.0</v>
       </c>
       <c r="R25">
         <v>77500000.0</v>
       </c>
       <c r="S25">
         <v>21600000.0</v>
       </c>
       <c r="T25">
         <v>-749000000.0</v>
       </c>
       <c r="U25">
         <v>-68500000.0</v>
       </c>
       <c r="V25">
         <v>74600000.0</v>
       </c>
       <c r="W25">
         <v>25500000.0</v>
       </c>
       <c r="X25">
         <v>-57000000.0</v>
       </c>
       <c r="Y25">
-        <v>125100000.0</v>
+        <v>125700000.0</v>
       </c>
       <c r="Z25">
-        <v>-35300000.0</v>
+        <v>-36000000.0</v>
       </c>
       <c r="AA25">
         <v>101500000.0</v>
       </c>
       <c r="AB25">
         <v>25200000.0</v>
       </c>
       <c r="AC25">
         <v>135900000.0</v>
       </c>
       <c r="AD25">
         <v>51500000.0</v>
       </c>
       <c r="AE25">
         <v>-81900000.0</v>
       </c>
       <c r="AF25">
-        <v>-2081200000.0</v>
+        <v>-2174400000.0</v>
       </c>
       <c r="AG25">
         <v>1262300000.0</v>
       </c>
       <c r="AH25">
         <v>10116000000.0</v>
       </c>
       <c r="AI25">
         <v>-2108700000.0</v>
       </c>
       <c r="AJ25">
-        <v>-726300000.0</v>
+        <v>-892700000.0</v>
       </c>
       <c r="AK25">
         <v>2832000000.0</v>
       </c>
       <c r="AL25">
         <v>144300000.0</v>
       </c>
       <c r="AM25">
         <v>-189660000.0</v>
       </c>
       <c r="AN25">
-        <v>256686000.0</v>
+        <v>-262927000.0</v>
       </c>
       <c r="AO25">
         <v>717895000.0</v>
       </c>
       <c r="AP25">
         <v>532345000.0</v>
       </c>
       <c r="AQ25">
         <v>-1441668000.0</v>
       </c>
       <c r="AR25">
-        <v>-455399000.0</v>
+        <v>-605492000.0</v>
       </c>
       <c r="AS25">
         <v>161051000.0</v>
       </c>
       <c r="AT25">
         <v>571202000.0</v>
       </c>
       <c r="AU25">
         <v>-811573000.0</v>
       </c>
       <c r="AV25">
         <v>866577000.0</v>
       </c>
       <c r="AW25">
         <v>118868000.0</v>
       </c>
       <c r="AX25">
         <v>227427000.0</v>
       </c>
       <c r="AY25">
         <v>710106000.0</v>
       </c>
       <c r="AZ25">
         <v>-17785000.0</v>
       </c>