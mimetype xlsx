--- v0 (2026-03-02)
+++ v1 (2026-10-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2549,51 +2555,51 @@
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
-        <v>107714000000.0</v>
+        <v>102920000000.0</v>
       </c>
       <c r="C28">
         <v>39602000000.0</v>
       </c>
       <c r="D28">
         <v>173819000000.0</v>
       </c>
       <c r="E28">
         <v>219901000000.0</v>
       </c>
       <c r="F28">
         <v>149963000000.0</v>
       </c>
       <c r="G28">
         <v>15233000000.0</v>
       </c>
       <c r="H28">
         <v>2072798000000.0</v>
       </c>
       <c r="I28">
         <v>3339613000000.0</v>
       </c>
       <c r="J28">
         <v>4456297000000.0</v>
       </c>
@@ -3097,54 +3103,62 @@
       <c r="R36">
         <v>9759890903.0</v>
       </c>
       <c r="S36">
         <v>141032186755.0</v>
       </c>
       <c r="T36">
         <v>22604244464.0</v>
       </c>
       <c r="U36">
         <v>36069598349.0</v>
       </c>
       <c r="V36">
         <v>29272851630.0</v>
       </c>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>62</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>-1374000000.0</v>
+      </c>
+      <c r="C37">
+        <v>-1378000000.0</v>
+      </c>
+      <c r="D37">
+        <v>-1353000000.0</v>
+      </c>
+      <c r="E37">
+        <v>-1232000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" t="s">
@@ -3940,51 +3954,51 @@
       <c r="K50">
         <v>1931120000000.0</v>
       </c>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
-        <v>241844000000.0</v>
+        <v>237050000000.0</v>
       </c>
       <c r="C51">
         <v>262449000000.0</v>
       </c>
       <c r="D51">
         <v>236345000000.0</v>
       </c>
       <c r="E51">
         <v>308562000000.0</v>
       </c>
       <c r="F51">
         <v>207974000000.0</v>
       </c>
       <c r="G51">
         <v>242073000000.0</v>
       </c>
       <c r="H51">
         <v>2127863000000.0</v>
       </c>
       <c r="I51">
         <v>3386572000000.0</v>
       </c>
       <c r="J51">
         <v>4637910000000.0</v>
       </c>
@@ -4700,600 +4714,612 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CM62"/>
+  <dimension ref="A1:CO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91">
+    <row r="1" spans="1:93">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CD1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CL1" t="s">
         <v>24</v>
       </c>
-      <c r="CK1" t="s">
-[...2 lines deleted...]
-      <c r="CL1" t="s">
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>25</v>
       </c>
-      <c r="CM1" t="s">
-        <v>154</v>
+      <c r="CO1" t="s">
+        <v>156</v>
       </c>
     </row>
-    <row r="2" spans="1:91">
+    <row r="2" spans="1:93">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>241352000000.0</v>
+      </c>
+      <c r="C2">
+        <v>199646000000.0</v>
+      </c>
+      <c r="D2">
         <v>187434000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>191431000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>174396000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>191903000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>171761000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>185108000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>216962000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>218526000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>175860000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>212848000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>185975000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>208473000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>289942000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>241992000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>342303000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>359007000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>334735000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>414093000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>358727000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>336629000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>332484000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>378135000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>302799000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>336620000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>281580000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>374414000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>329133000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>314599000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>338389000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>284451000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>311283000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>252822000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>175972000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>123644000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>148295000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>129799000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>197240000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>157635000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>174061000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>321846000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>351646000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>324521000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>401834000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>288784000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>203490000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>272918068581.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>251115000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>146320295245.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>127726000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>108388419139.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>81525812667.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>89404896650.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>67907000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>106762000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>51778861595.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>68305911251.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>30116000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>37819514300.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>45147000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>31248675100.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>44606000000.0</v>
       </c>
-      <c r="BK2"/>
-[...1 lines deleted...]
-      <c r="BM2">
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2">
         <v>17709538800.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>23064334300.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>13474557900.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>16017753500.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>13999988200.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>18908307200.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>34124416100.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>75412727800.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>77872914500.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>61996035500.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>26781012900.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>21881206000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>31076122000.0</v>
       </c>
-      <c r="BZ2"/>
-      <c r="CA2">
+      <c r="CB2"/>
+      <c r="CC2">
         <v>24085845000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>34028677000.0</v>
       </c>
-      <c r="CC2"/>
-      <c r="CD2">
+      <c r="CE2"/>
+      <c r="CF2">
         <v>40934461000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>30508520000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>39348684000.0</v>
       </c>
-      <c r="CG2"/>
-      <c r="CH2">
+      <c r="CI2"/>
+      <c r="CJ2">
         <v>20776805000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>20600740000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>2996725000.0</v>
       </c>
-      <c r="CK2"/>
-      <c r="CL2">
+      <c r="CM2"/>
+      <c r="CN2">
         <v>4570539000.0</v>
       </c>
-      <c r="CM2"/>
+      <c r="CO2"/>
     </row>
-    <row r="3" spans="1:91">
+    <row r="3" spans="1:93">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5343,20889 +5369,56 @@
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
+      <c r="CN3"/>
+      <c r="CO3"/>
     </row>
-    <row r="4" spans="1:91">
+    <row r="4" spans="1:93">
       <c r="A4" t="s">
         <v>29</v>
-      </c>
-[...20833 lines deleted...]
-        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -26274,54 +5467,21343 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
+      <c r="CO4"/>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:93">
       <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5">
+        <v>445297000000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5">
+        <v>473746000000.0</v>
+      </c>
+      <c r="I5">
+        <v>483695000000.0</v>
+      </c>
+      <c r="J5">
+        <v>493396000000.0</v>
+      </c>
+      <c r="K5">
+        <v>502316000000.0</v>
+      </c>
+      <c r="L5">
+        <v>511441000000.0</v>
+      </c>
+      <c r="M5">
+        <v>129318000000.0</v>
+      </c>
+      <c r="N5">
+        <v>129318000000.0</v>
+      </c>
+      <c r="O5">
+        <v>129318000000.0</v>
+      </c>
+      <c r="P5">
+        <v>370568000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>129318000000.0</v>
+      </c>
+      <c r="R5">
+        <v>129318000000.0</v>
+      </c>
+      <c r="S5">
+        <v>129318000000.0</v>
+      </c>
+      <c r="T5">
+        <v>391080000000.0</v>
+      </c>
+      <c r="U5">
+        <v>442540000000.0</v>
+      </c>
+      <c r="V5">
+        <v>448329000000.0</v>
+      </c>
+      <c r="W5">
+        <v>454116000000.0</v>
+      </c>
+      <c r="X5">
+        <v>459904000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>631718000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>637268000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>653862000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>660427000000.0</v>
+      </c>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5">
+        <v>-3346113000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>7214000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>7214000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>7214000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>7214000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>7214000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>7214000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>7214000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>211085000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>211085000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>211085000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>211085000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>211085000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>213753000000.0</v>
+      </c>
+      <c r="AW5">
+        <v>139758718807.0</v>
+      </c>
+      <c r="AX5">
+        <v>139759000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>139758718807.0</v>
+      </c>
+      <c r="AZ5">
+        <v>142237000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>43932064232.0</v>
+      </c>
+      <c r="BB5">
+        <v>43932064233.0</v>
+      </c>
+      <c r="BC5">
+        <v>43932064234.0</v>
+      </c>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+    </row>
+    <row r="6" spans="1:93">
+      <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+    </row>
+    <row r="7" spans="1:93">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7">
+        <v>29139000000.0</v>
+      </c>
+      <c r="C7">
+        <v>28870000000.0</v>
+      </c>
+      <c r="D7">
+        <v>28424000000.0</v>
+      </c>
+      <c r="E7">
+        <v>33411000000.0</v>
+      </c>
+      <c r="F7">
+        <v>30038000000.0</v>
+      </c>
+      <c r="G7">
+        <v>35388000000.0</v>
+      </c>
+      <c r="H7">
+        <v>35576000000.0</v>
+      </c>
+      <c r="I7">
+        <v>41846000000.0</v>
+      </c>
+      <c r="J7">
+        <v>42657000000.0</v>
+      </c>
+      <c r="K7">
+        <v>56693000000.0</v>
+      </c>
+      <c r="L7">
+        <v>56982000000.0</v>
+      </c>
+      <c r="M7">
+        <v>66893000000.0</v>
+      </c>
+      <c r="N7">
+        <v>67328000000.0</v>
+      </c>
+      <c r="O7">
+        <v>76963000000.0</v>
+      </c>
+      <c r="P7">
+        <v>76963000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>88111000000.0</v>
+      </c>
+      <c r="R7">
+        <v>88113000000.0</v>
+      </c>
+      <c r="S7">
+        <v>91957000000.0</v>
+      </c>
+      <c r="T7">
+        <v>92680000000.0</v>
+      </c>
+      <c r="U7">
+        <v>97819000000.0</v>
+      </c>
+      <c r="V7">
+        <v>98151000000.0</v>
+      </c>
+      <c r="W7">
+        <v>92058000000.0</v>
+      </c>
+      <c r="X7">
+        <v>92058000000.0</v>
+      </c>
+      <c r="Y7">
+        <v>100085000000.0</v>
+      </c>
+      <c r="Z7">
+        <v>100085000000.0</v>
+      </c>
+      <c r="AA7">
+        <v>100374000000.0</v>
+      </c>
+      <c r="AB7">
+        <v>100374000000.0</v>
+      </c>
+      <c r="AC7">
+        <v>93665000000.0</v>
+      </c>
+      <c r="AD7">
+        <v>913942000000.0</v>
+      </c>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+    </row>
+    <row r="8" spans="1:93">
+      <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="C8">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="D8">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="E8">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="F8">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="G8">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="H8">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="I8">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="J8">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="K8">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="L8">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="M8">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="N8">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="O8">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="P8">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="R8">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="S8">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="T8">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="U8">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="V8">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+    </row>
+    <row r="9" spans="1:93">
+      <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="E9">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="F9">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="G9">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="H9">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="I9">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="N9">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="O9">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="P9">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="R9">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="S9">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="T9">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="U9">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="V9">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="W9">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="X9">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>1470630000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>1470630000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>1470780000000.0</v>
+      </c>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+    </row>
+    <row r="10" spans="1:93">
+      <c r="A10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10">
+        <v>155863000000.0</v>
+      </c>
+      <c r="C10">
+        <v>145837000000.0</v>
+      </c>
+      <c r="D10">
+        <v>134130000000.0</v>
+      </c>
+      <c r="E10">
+        <v>105406000000.0</v>
+      </c>
+      <c r="F10">
+        <v>143499000000.0</v>
+      </c>
+      <c r="G10">
+        <v>96484000000.0</v>
+      </c>
+      <c r="H10">
+        <v>222847000000.0</v>
+      </c>
+      <c r="I10">
+        <v>159054000000.0</v>
+      </c>
+      <c r="J10">
+        <v>50189000000.0</v>
+      </c>
+      <c r="K10">
+        <v>94887000000.0</v>
+      </c>
+      <c r="L10">
+        <v>63662000000.0</v>
+      </c>
+      <c r="M10">
+        <v>59343000000.0</v>
+      </c>
+      <c r="N10">
+        <v>69046000000.0</v>
+      </c>
+      <c r="O10">
+        <v>111240000000.0</v>
+      </c>
+      <c r="P10">
+        <v>88661000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>46143000000.0</v>
+      </c>
+      <c r="R10">
+        <v>48042000000.0</v>
+      </c>
+      <c r="S10">
+        <v>56672000000.0</v>
+      </c>
+      <c r="T10">
+        <v>58011000000.0</v>
+      </c>
+      <c r="U10">
+        <v>61026000000.0</v>
+      </c>
+      <c r="V10">
+        <v>87016000000.0</v>
+      </c>
+      <c r="W10">
+        <v>154479000000.0</v>
+      </c>
+      <c r="X10">
+        <v>226840000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>173345000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>186260000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>268299000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>55065000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>53460000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>35737000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>39904000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>46959000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>70912000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>54308000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>32387000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>181613000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>126301000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>214293000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>528629000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>295926000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>552207000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>559234000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>523992000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>588514000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>566321000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>793462000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>960727000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>1216554000000.0</v>
+      </c>
+      <c r="AW10">
+        <v>1320395936258.0</v>
+      </c>
+      <c r="AX10">
+        <v>146803000000.0</v>
+      </c>
+      <c r="AY10">
+        <v>227616100581.0</v>
+      </c>
+      <c r="AZ10">
+        <v>316590000000.0</v>
+      </c>
+      <c r="BA10">
+        <v>285132669170.0</v>
+      </c>
+      <c r="BB10">
+        <v>89585122714.0</v>
+      </c>
+      <c r="BC10">
+        <v>97519772203.0</v>
+      </c>
+      <c r="BD10">
+        <v>102175000000.0</v>
+      </c>
+      <c r="BE10">
+        <v>252020000000.0</v>
+      </c>
+      <c r="BF10">
+        <v>299005190352.0</v>
+      </c>
+      <c r="BG10">
+        <v>403297642771.0</v>
+      </c>
+      <c r="BH10">
+        <v>634673000000.0</v>
+      </c>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+    </row>
+    <row r="11" spans="1:93">
+      <c r="A11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>111749000000.0</v>
+      </c>
+      <c r="E11">
+        <v>48513000000.0</v>
+      </c>
+      <c r="F11">
+        <v>91492000000.0</v>
+      </c>
+      <c r="G11">
+        <v>65000000000.0</v>
+      </c>
+      <c r="H11">
+        <v>195609000000.0</v>
+      </c>
+      <c r="I11">
+        <v>125000000000.0</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+    </row>
+    <row r="12" spans="1:93">
+      <c r="A12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12">
+        <v>155863000000.0</v>
+      </c>
+      <c r="C12">
+        <v>145837000000.0</v>
+      </c>
+      <c r="D12">
+        <v>134130000000.0</v>
+      </c>
+      <c r="E12">
+        <v>105406000000.0</v>
+      </c>
+      <c r="F12">
+        <v>143499000000.0</v>
+      </c>
+      <c r="G12">
+        <v>96484000000.0</v>
+      </c>
+      <c r="H12">
+        <v>222847000000.0</v>
+      </c>
+      <c r="I12">
+        <v>162218000000.0</v>
+      </c>
+      <c r="J12">
+        <v>50189000000.0</v>
+      </c>
+      <c r="K12">
+        <v>94887000000.0</v>
+      </c>
+      <c r="L12">
+        <v>63662000000.0</v>
+      </c>
+      <c r="M12">
+        <v>59343000000.0</v>
+      </c>
+      <c r="N12">
+        <v>69046000000.0</v>
+      </c>
+      <c r="O12">
+        <v>111240000000.0</v>
+      </c>
+      <c r="P12">
+        <v>88661000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>46143000000.0</v>
+      </c>
+      <c r="R12">
+        <v>49185000000.0</v>
+      </c>
+      <c r="S12">
+        <v>56828000000.0</v>
+      </c>
+      <c r="T12">
+        <v>58011000000.0</v>
+      </c>
+      <c r="U12">
+        <v>61026000000.0</v>
+      </c>
+      <c r="V12">
+        <v>87016000000.0</v>
+      </c>
+      <c r="W12">
+        <v>154479000000.0</v>
+      </c>
+      <c r="X12">
+        <v>226840000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>173345000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>186260000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>268299000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>55065000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>53460000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>35737000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>39904000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>46959000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>70912000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>62308000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>40387000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>186613000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>531701000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>719793000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>934029000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>701326000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>552530000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>559812000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>523992000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>601593000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>566321000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>793462000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>960727000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>1216554000000.0</v>
+      </c>
+      <c r="AW12">
+        <v>1430395936258.0</v>
+      </c>
+      <c r="AX12">
+        <v>146803000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>337616100581.0</v>
+      </c>
+      <c r="AZ12">
+        <v>316590000000.0</v>
+      </c>
+      <c r="BA12">
+        <v>285132669170.0</v>
+      </c>
+      <c r="BB12">
+        <v>89585122714.0</v>
+      </c>
+      <c r="BC12">
+        <v>97519772203.0</v>
+      </c>
+      <c r="BD12">
+        <v>102175000000.0</v>
+      </c>
+      <c r="BE12">
+        <v>414162000000.0</v>
+      </c>
+      <c r="BF12">
+        <v>459005190352.0</v>
+      </c>
+      <c r="BG12">
+        <v>563297642771.0</v>
+      </c>
+      <c r="BH12">
+        <v>804673000000.0</v>
+      </c>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+    </row>
+    <row r="13" spans="1:93">
+      <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="C13">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="D13">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="E13">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="F13">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="G13">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="H13">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="I13">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="J13">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="K13">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="L13">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="M13">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="N13">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="O13">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="P13">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="R13">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="S13">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="T13">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="U13">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="V13">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="W13">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="X13">
+        <v>1902860000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>998000000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>998000000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>998000000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>684220000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>684220000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>684220000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>684220000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>684220000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>684220000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>684220000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>684220000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>684220000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>684220000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>684220000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>684220000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>684220000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>684220000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>684220000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>684220000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>684220000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>684220000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>684220000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>684220000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>684220000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>684220000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>625700000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>625700000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>625700000000.0</v>
+      </c>
+      <c r="BA13">
+        <v>625700000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>625700000000.0</v>
+      </c>
+      <c r="BC13">
+        <v>625700000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>625700000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>625700000000.0</v>
+      </c>
+      <c r="BF13">
+        <v>625700000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>625700000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>625700000000.0</v>
+      </c>
+      <c r="BI13">
+        <v>374900000000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>374900000000.0</v>
+      </c>
+      <c r="BK13">
+        <v>374900000000.0</v>
+      </c>
+      <c r="BL13">
+        <v>374900000000.0</v>
+      </c>
+      <c r="BM13"/>
+      <c r="BN13">
+        <v>374900000000.0</v>
+      </c>
+      <c r="BO13">
+        <v>374900000000.0</v>
+      </c>
+      <c r="BP13">
+        <v>374900000000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>374900000000.0</v>
+      </c>
+      <c r="BR13">
+        <v>374900000000.0</v>
+      </c>
+      <c r="BS13">
+        <v>374900000000.0</v>
+      </c>
+      <c r="BT13">
+        <v>374900000000.0</v>
+      </c>
+      <c r="BU13">
+        <v>374900000000.0</v>
+      </c>
+      <c r="BV13">
+        <v>374900000000.0</v>
+      </c>
+      <c r="BW13">
+        <v>249500000000.0</v>
+      </c>
+      <c r="BX13">
+        <v>249500000000.0</v>
+      </c>
+      <c r="BY13">
+        <v>249500000000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>249500000000.0</v>
+      </c>
+      <c r="CA13">
+        <v>249500000000.0</v>
+      </c>
+      <c r="CB13">
+        <v>249500000000.0</v>
+      </c>
+      <c r="CC13">
+        <v>249500000000.0</v>
+      </c>
+      <c r="CD13">
+        <v>249500000000.0</v>
+      </c>
+      <c r="CE13">
+        <v>249500000000.0</v>
+      </c>
+      <c r="CF13">
+        <v>249500000000.0</v>
+      </c>
+      <c r="CG13">
+        <v>249500000000.0</v>
+      </c>
+      <c r="CH13">
+        <v>249500000000.0</v>
+      </c>
+      <c r="CI13">
+        <v>249500000000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>249500000000.0</v>
+      </c>
+      <c r="CK13">
+        <v>249500000000.0</v>
+      </c>
+      <c r="CL13">
+        <v>113500000000.0</v>
+      </c>
+      <c r="CM13">
+        <v>67500000000.0</v>
+      </c>
+      <c r="CN13">
+        <v>67500000000.0</v>
+      </c>
+      <c r="CO13">
+        <v>67500000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:93">
+      <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14">
+        <v>9311800000.0</v>
+      </c>
+      <c r="C14">
+        <v>9311800000.0</v>
+      </c>
+      <c r="D14">
+        <v>9311800000.0</v>
+      </c>
+      <c r="E14">
+        <v>9311800000.0</v>
+      </c>
+      <c r="F14">
+        <v>9311800000.0</v>
+      </c>
+      <c r="G14">
+        <v>9311800000.0</v>
+      </c>
+      <c r="H14">
+        <v>9311800000.0</v>
+      </c>
+      <c r="I14">
+        <v>9311800000.0</v>
+      </c>
+      <c r="J14">
+        <v>9311800000.0</v>
+      </c>
+      <c r="K14">
+        <v>9311800000.0</v>
+      </c>
+      <c r="L14">
+        <v>9311800000.0</v>
+      </c>
+      <c r="M14">
+        <v>9311800000.0</v>
+      </c>
+      <c r="N14">
+        <v>9311800000.0</v>
+      </c>
+      <c r="O14">
+        <v>9311800000.0</v>
+      </c>
+      <c r="P14">
+        <v>9311800000.0</v>
+      </c>
+      <c r="Q14">
+        <v>9311800000.0</v>
+      </c>
+      <c r="R14">
+        <v>9311800000.0</v>
+      </c>
+      <c r="S14">
+        <v>9311800000.0</v>
+      </c>
+      <c r="T14">
+        <v>9311800018.0</v>
+      </c>
+      <c r="U14">
+        <v>9311800000.0</v>
+      </c>
+      <c r="V14">
+        <v>9311800000.0</v>
+      </c>
+      <c r="W14">
+        <v>9311800000.0</v>
+      </c>
+      <c r="X14">
+        <v>9311800000.0</v>
+      </c>
+      <c r="Y14">
+        <v>4868832596.0</v>
+      </c>
+      <c r="Z14">
+        <v>4787500000.0</v>
+      </c>
+      <c r="AA14">
+        <v>4787500000.0</v>
+      </c>
+      <c r="AB14">
+        <v>4787500000.0</v>
+      </c>
+      <c r="AC14">
+        <v>4787500000.0</v>
+      </c>
+      <c r="AD14">
+        <v>3218600000.0</v>
+      </c>
+      <c r="AE14">
+        <v>3218600000.0</v>
+      </c>
+      <c r="AF14">
+        <v>3218600000.0</v>
+      </c>
+      <c r="AG14">
+        <v>3218600000.0</v>
+      </c>
+      <c r="AH14">
+        <v>3218600000.0</v>
+      </c>
+      <c r="AI14">
+        <v>3218600000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>3218600000.0</v>
+      </c>
+      <c r="AK14">
+        <v>3218600000.0</v>
+      </c>
+      <c r="AL14">
+        <v>3218600000.0</v>
+      </c>
+      <c r="AM14">
+        <v>3218600000.0</v>
+      </c>
+      <c r="AN14">
+        <v>3218600000.0</v>
+      </c>
+      <c r="AO14">
+        <v>3218600000.0</v>
+      </c>
+      <c r="AP14">
+        <v>3218600000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>3218600000.0</v>
+      </c>
+      <c r="AR14">
+        <v>3218600000.0</v>
+      </c>
+      <c r="AS14">
+        <v>3218600000.0</v>
+      </c>
+      <c r="AT14">
+        <v>3218600000.0</v>
+      </c>
+      <c r="AU14">
+        <v>3218600000.0</v>
+      </c>
+      <c r="AV14">
+        <v>3218600000.0</v>
+      </c>
+      <c r="AW14">
+        <v>3218600000.0</v>
+      </c>
+      <c r="AX14">
+        <v>2926000000.0</v>
+      </c>
+      <c r="AY14">
+        <v>3218600000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>2926000000.0</v>
+      </c>
+      <c r="BA14">
+        <v>2926000000.0</v>
+      </c>
+      <c r="BB14">
+        <v>2926000000.0</v>
+      </c>
+      <c r="BC14">
+        <v>2926000000.0</v>
+      </c>
+      <c r="BD14">
+        <v>2926000000.0</v>
+      </c>
+      <c r="BE14">
+        <v>2926000000.0</v>
+      </c>
+      <c r="BF14">
+        <v>2926000000.0</v>
+      </c>
+      <c r="BG14">
+        <v>2926000000.0</v>
+      </c>
+      <c r="BH14">
+        <v>2926000000.0</v>
+      </c>
+      <c r="BI14">
+        <v>2926000000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>1672000000.0</v>
+      </c>
+      <c r="BK14">
+        <v>1672000000.0</v>
+      </c>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+    </row>
+    <row r="15" spans="1:93">
+      <c r="A15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+    </row>
+    <row r="16" spans="1:93">
+      <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>3444000000.0</v>
+      </c>
+      <c r="D16">
+        <v>4232000000.0</v>
+      </c>
+      <c r="E16">
+        <v>4625000000.0</v>
+      </c>
+      <c r="F16">
+        <v>5844000000.0</v>
+      </c>
+      <c r="G16">
+        <v>5892000000.0</v>
+      </c>
+      <c r="H16">
+        <v>5194000000.0</v>
+      </c>
+      <c r="I16">
+        <v>7925000000.0</v>
+      </c>
+      <c r="J16">
+        <v>8423000000.0</v>
+      </c>
+      <c r="K16">
+        <v>3786000000.0</v>
+      </c>
+      <c r="L16">
+        <v>3987000000.0</v>
+      </c>
+      <c r="M16">
+        <v>4708000000.0</v>
+      </c>
+      <c r="N16">
+        <v>3444000000.0</v>
+      </c>
+      <c r="O16">
+        <v>4413000000.0</v>
+      </c>
+      <c r="P16">
+        <v>5192000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>7713000000.0</v>
+      </c>
+      <c r="R16">
+        <v>5432000000.0</v>
+      </c>
+      <c r="S16">
+        <v>5244000000.0</v>
+      </c>
+      <c r="T16">
+        <v>6016000000.0</v>
+      </c>
+      <c r="U16">
+        <v>32088000000.0</v>
+      </c>
+      <c r="V16">
+        <v>37775000000.0</v>
+      </c>
+      <c r="W16">
+        <v>91455000000.0</v>
+      </c>
+      <c r="X16">
+        <v>92931000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>154312000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>158220000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>171361000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>163103000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>243308000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>1460695000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>238014000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>236010000000.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16">
+        <v>292644000000.0</v>
+      </c>
+      <c r="AK16">
+        <v>376288000000.0</v>
+      </c>
+      <c r="AL16">
+        <v>445902000000.0</v>
+      </c>
+      <c r="AM16">
+        <v>366000000000.0</v>
+      </c>
+      <c r="AN16">
+        <v>331051000000.0</v>
+      </c>
+      <c r="AO16">
+        <v>493961000000.0</v>
+      </c>
+      <c r="AP16">
+        <v>448214000000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>566033000000.0</v>
+      </c>
+      <c r="AR16">
+        <v>515237000000.0</v>
+      </c>
+      <c r="AS16">
+        <v>457045000000.0</v>
+      </c>
+      <c r="AT16">
+        <v>477915000000.0</v>
+      </c>
+      <c r="AU16">
+        <v>461788000000.0</v>
+      </c>
+      <c r="AV16">
+        <v>408262000000.0</v>
+      </c>
+      <c r="AW16">
+        <v>281520011713.0</v>
+      </c>
+      <c r="AX16">
+        <v>430522000000.0</v>
+      </c>
+      <c r="AY16">
+        <v>395983159985.0</v>
+      </c>
+      <c r="AZ16">
+        <v>367651000000.0</v>
+      </c>
+      <c r="BA16">
+        <v>303121178711.0</v>
+      </c>
+      <c r="BB16">
+        <v>308962600132.0</v>
+      </c>
+      <c r="BC16">
+        <v>227685306023.0</v>
+      </c>
+      <c r="BD16">
+        <v>128465000000.0</v>
+      </c>
+      <c r="BE16">
+        <v>165351000000.0</v>
+      </c>
+      <c r="BF16">
+        <v>98540243172.0</v>
+      </c>
+      <c r="BG16">
+        <v>104317742140.0</v>
+      </c>
+      <c r="BH16">
+        <v>47460000000.0</v>
+      </c>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+    </row>
+    <row r="17" spans="1:93">
+      <c r="A17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+    </row>
+    <row r="18" spans="1:93">
+      <c r="A18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+    </row>
+    <row r="19" spans="1:93">
+      <c r="A19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+    </row>
+    <row r="20" spans="1:93">
+      <c r="A20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20">
+        <v>729000000.0</v>
+      </c>
+      <c r="C20">
+        <v>729000000.0</v>
+      </c>
+      <c r="D20">
+        <v>729000000.0</v>
+      </c>
+      <c r="E20">
+        <v>729000000.0</v>
+      </c>
+      <c r="F20">
+        <v>729000000.0</v>
+      </c>
+      <c r="G20">
+        <v>729000000.0</v>
+      </c>
+      <c r="H20">
+        <v>729000000.0</v>
+      </c>
+      <c r="I20">
+        <v>729000000.0</v>
+      </c>
+      <c r="J20">
+        <v>729000000.0</v>
+      </c>
+      <c r="K20">
+        <v>729000000.0</v>
+      </c>
+      <c r="L20">
+        <v>729000000.0</v>
+      </c>
+      <c r="M20">
+        <v>729000000.0</v>
+      </c>
+      <c r="N20">
+        <v>729000000.0</v>
+      </c>
+      <c r="O20">
+        <v>729000000.0</v>
+      </c>
+      <c r="P20">
+        <v>729000000.0</v>
+      </c>
+      <c r="Q20">
+        <v>729000000.0</v>
+      </c>
+      <c r="R20">
+        <v>729000000.0</v>
+      </c>
+      <c r="S20">
+        <v>729000000.0</v>
+      </c>
+      <c r="T20">
+        <v>729000000.0</v>
+      </c>
+      <c r="U20">
+        <v>729000000.0</v>
+      </c>
+      <c r="V20">
+        <v>729000000.0</v>
+      </c>
+      <c r="W20">
+        <v>729000000.0</v>
+      </c>
+      <c r="X20">
+        <v>729000000.0</v>
+      </c>
+      <c r="Y20">
+        <v>729000000.0</v>
+      </c>
+      <c r="Z20">
+        <v>729000000.0</v>
+      </c>
+      <c r="AA20">
+        <v>729000000.0</v>
+      </c>
+      <c r="AB20">
+        <v>729000000.0</v>
+      </c>
+      <c r="AC20">
+        <v>729000000.0</v>
+      </c>
+      <c r="AD20">
+        <v>729000000.0</v>
+      </c>
+      <c r="AE20">
+        <v>729000000.0</v>
+      </c>
+      <c r="AF20">
+        <v>729000000.0</v>
+      </c>
+      <c r="AG20">
+        <v>729000000.0</v>
+      </c>
+      <c r="AH20">
+        <v>729000000.0</v>
+      </c>
+      <c r="AI20">
+        <v>729000000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>55562000000.0</v>
+      </c>
+      <c r="AK20">
+        <v>73840000000.0</v>
+      </c>
+      <c r="AL20">
+        <v>73840000000.0</v>
+      </c>
+      <c r="AM20">
+        <v>73840000000.0</v>
+      </c>
+      <c r="AN20">
+        <v>73840000000.0</v>
+      </c>
+      <c r="AO20">
+        <v>73840000000.0</v>
+      </c>
+      <c r="AP20">
+        <v>73840000000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>88399000000.0</v>
+      </c>
+      <c r="AR20">
+        <v>88399000000.0</v>
+      </c>
+      <c r="AS20">
+        <v>90025000000.0</v>
+      </c>
+      <c r="AT20">
+        <v>90025000000.0</v>
+      </c>
+      <c r="AU20">
+        <v>90025000000.0</v>
+      </c>
+      <c r="AV20">
+        <v>82820000000.0</v>
+      </c>
+      <c r="AW20">
+        <v>82820074584.0</v>
+      </c>
+      <c r="AX20">
+        <v>82820000000.0</v>
+      </c>
+      <c r="AY20">
+        <v>82820074584.0</v>
+      </c>
+      <c r="AZ20">
+        <v>82820000000.0</v>
+      </c>
+      <c r="BA20">
+        <v>82820074584.0</v>
+      </c>
+      <c r="BB20">
+        <v>82820074584.0</v>
+      </c>
+      <c r="BC20">
+        <v>82820074584.0</v>
+      </c>
+      <c r="BD20">
+        <v>82820000000.0</v>
+      </c>
+      <c r="BE20">
+        <v>73111000000.0</v>
+      </c>
+      <c r="BF20">
+        <v>73111078629.0</v>
+      </c>
+      <c r="BG20">
+        <v>73111078629.0</v>
+      </c>
+      <c r="BH20">
+        <v>73111000000.0</v>
+      </c>
+      <c r="BI20">
+        <v>73111078600.0</v>
+      </c>
+      <c r="BJ20">
+        <v>73111000000.0</v>
+      </c>
+      <c r="BK20">
+        <v>73111078600.0</v>
+      </c>
+      <c r="BL20">
+        <v>73111000000.0</v>
+      </c>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+    </row>
+    <row r="21" spans="1:93">
+      <c r="A21" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21">
+        <v>234120000000.0</v>
+      </c>
+      <c r="C21">
+        <v>234851000000.0</v>
+      </c>
+      <c r="D21">
+        <v>234654000000.0</v>
+      </c>
+      <c r="E21">
+        <v>234458000000.0</v>
+      </c>
+      <c r="F21">
+        <v>233390000000.0</v>
+      </c>
+      <c r="G21">
+        <v>233596000000.0</v>
+      </c>
+      <c r="H21">
+        <v>233065000000.0</v>
+      </c>
+      <c r="I21">
+        <v>230314000000.0</v>
+      </c>
+      <c r="J21">
+        <v>230548000000.0</v>
+      </c>
+      <c r="K21">
+        <v>230785000000.0</v>
+      </c>
+      <c r="L21">
+        <v>231022000000.0</v>
+      </c>
+      <c r="M21">
+        <v>227841000000.0</v>
+      </c>
+      <c r="N21">
+        <v>227873000000.0</v>
+      </c>
+      <c r="O21">
+        <v>227904000000.0</v>
+      </c>
+      <c r="P21">
+        <v>227935000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>227967000000.0</v>
+      </c>
+      <c r="R21">
+        <v>228003000000.0</v>
+      </c>
+      <c r="S21">
+        <v>228031000000.0</v>
+      </c>
+      <c r="T21">
+        <v>228070000000.0</v>
+      </c>
+      <c r="U21">
+        <v>228109000000.0</v>
+      </c>
+      <c r="V21">
+        <v>228150000000.0</v>
+      </c>
+      <c r="W21">
+        <v>228191000000.0</v>
+      </c>
+      <c r="X21">
+        <v>228193000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>228995000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>228050000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>228236000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>228436000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>228693000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>228923000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>229163000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>229404000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>229605000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>229841000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>229979000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>263648000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>263775000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>263923000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>263978000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>264125000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>264200000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>262192000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>269303000000.0</v>
+      </c>
+      <c r="AR21">
+        <v>269145000000.0</v>
+      </c>
+      <c r="AS21">
+        <v>270540000000.0</v>
+      </c>
+      <c r="AT21">
+        <v>270246000000.0</v>
+      </c>
+      <c r="AU21">
+        <v>268859000000.0</v>
+      </c>
+      <c r="AV21">
+        <v>268973000000.0</v>
+      </c>
+      <c r="AW21">
+        <v>269103082028.0</v>
+      </c>
+      <c r="AX21">
+        <v>269506000000.0</v>
+      </c>
+      <c r="AY21">
+        <v>269281237908.0</v>
+      </c>
+      <c r="AZ21">
+        <v>269528000000.0</v>
+      </c>
+      <c r="BA21">
+        <v>269777535868.0</v>
+      </c>
+      <c r="BB21">
+        <v>269022030475.0</v>
+      </c>
+      <c r="BC21">
+        <v>268720895817.0</v>
+      </c>
+      <c r="BD21">
+        <v>267319000000.0</v>
+      </c>
+      <c r="BE21">
+        <v>263812000000.0</v>
+      </c>
+      <c r="BF21">
+        <v>374703519216.0</v>
+      </c>
+      <c r="BG21">
+        <v>211260694982.0</v>
+      </c>
+      <c r="BH21">
+        <v>474540000000.0</v>
+      </c>
+      <c r="BI21">
+        <v>259696818700.0</v>
+      </c>
+      <c r="BJ21">
+        <v>224334000000.0</v>
+      </c>
+      <c r="BK21">
+        <v>223143739800.0</v>
+      </c>
+      <c r="BL21">
+        <v>220799000000.0</v>
+      </c>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21">
+        <v>15101051500.0</v>
+      </c>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+    </row>
+    <row r="22" spans="1:93">
+      <c r="A22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22">
+        <v>173134000000.0</v>
+      </c>
+      <c r="C22">
+        <v>121420000000.0</v>
+      </c>
+      <c r="D22">
+        <v>114377000000.0</v>
+      </c>
+      <c r="E22">
+        <v>94944000000.0</v>
+      </c>
+      <c r="F22">
+        <v>90587000000.0</v>
+      </c>
+      <c r="G22">
+        <v>108925000000.0</v>
+      </c>
+      <c r="H22">
+        <v>92521000000.0</v>
+      </c>
+      <c r="I22">
+        <v>104422000000.0</v>
+      </c>
+      <c r="J22">
+        <v>113992000000.0</v>
+      </c>
+      <c r="K22">
+        <v>106427000000.0</v>
+      </c>
+      <c r="L22">
+        <v>103166000000.0</v>
+      </c>
+      <c r="M22">
+        <v>106011000000.0</v>
+      </c>
+      <c r="N22">
+        <v>104518000000.0</v>
+      </c>
+      <c r="O22">
+        <v>110237000000.0</v>
+      </c>
+      <c r="P22">
+        <v>142369000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>108992000000.0</v>
+      </c>
+      <c r="R22">
+        <v>135426000000.0</v>
+      </c>
+      <c r="S22">
+        <v>89708000000.0</v>
+      </c>
+      <c r="T22">
+        <v>99466000000.0</v>
+      </c>
+      <c r="U22">
+        <v>106186000000.0</v>
+      </c>
+      <c r="V22">
+        <v>98215000000.0</v>
+      </c>
+      <c r="W22">
+        <v>95588000000.0</v>
+      </c>
+      <c r="X22">
+        <v>97080000000.0</v>
+      </c>
+      <c r="Y22">
+        <v>110022000000.0</v>
+      </c>
+      <c r="Z22">
+        <v>104136000000.0</v>
+      </c>
+      <c r="AA22">
+        <v>95173000000.0</v>
+      </c>
+      <c r="AB22">
+        <v>77161000000.0</v>
+      </c>
+      <c r="AC22">
+        <v>65025000000.0</v>
+      </c>
+      <c r="AD22">
+        <v>58357000000.0</v>
+      </c>
+      <c r="AE22">
+        <v>60123000000.0</v>
+      </c>
+      <c r="AF22">
+        <v>67547000000.0</v>
+      </c>
+      <c r="AG22">
+        <v>97199000000.0</v>
+      </c>
+      <c r="AH22">
+        <v>80248000000.0</v>
+      </c>
+      <c r="AI22">
+        <v>70614000000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>1401390000000.0</v>
+      </c>
+      <c r="AK22">
+        <v>1911796000000.0</v>
+      </c>
+      <c r="AL22">
+        <v>2121583000000.0</v>
+      </c>
+      <c r="AM22">
+        <v>2010781000000.0</v>
+      </c>
+      <c r="AN22">
+        <v>2069726000000.0</v>
+      </c>
+      <c r="AO22">
+        <v>1896363000000.0</v>
+      </c>
+      <c r="AP22">
+        <v>1812241000000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>1620940000000.0</v>
+      </c>
+      <c r="AR22">
+        <v>1569104000000.0</v>
+      </c>
+      <c r="AS22">
+        <v>1758692000000.0</v>
+      </c>
+      <c r="AT22">
+        <v>1856041000000.0</v>
+      </c>
+      <c r="AU22">
+        <v>1624678000000.0</v>
+      </c>
+      <c r="AV22">
+        <v>1240358000000.0</v>
+      </c>
+      <c r="AW22">
+        <v>1278954363471.0</v>
+      </c>
+      <c r="AX22">
+        <v>1228290000000.0</v>
+      </c>
+      <c r="AY22">
+        <v>1111590562926.0</v>
+      </c>
+      <c r="AZ22">
+        <v>1023728000000.0</v>
+      </c>
+      <c r="BA22">
+        <v>1036623262788.0</v>
+      </c>
+      <c r="BB22">
+        <v>846480173169.0</v>
+      </c>
+      <c r="BC22">
+        <v>621751144151.0</v>
+      </c>
+      <c r="BD22">
+        <v>602660000000.0</v>
+      </c>
+      <c r="BE22">
+        <v>514985000000.0</v>
+      </c>
+      <c r="BF22">
+        <v>551699524092.0</v>
+      </c>
+      <c r="BG22">
+        <v>415326673574.0</v>
+      </c>
+      <c r="BH22">
+        <v>331899000000.0</v>
+      </c>
+      <c r="BI22">
+        <v>488360667000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>495490000000.0</v>
+      </c>
+      <c r="BK22">
+        <v>418273248200.0</v>
+      </c>
+      <c r="BL22">
+        <v>424332000000.0</v>
+      </c>
+      <c r="BM22"/>
+      <c r="BN22">
+        <v>275923000000.0</v>
+      </c>
+      <c r="BO22">
+        <v>235949452900.0</v>
+      </c>
+      <c r="BP22">
+        <v>234690363400.0</v>
+      </c>
+      <c r="BQ22">
+        <v>211283388000.0</v>
+      </c>
+      <c r="BR22">
+        <v>183018722700.0</v>
+      </c>
+      <c r="BS22">
+        <v>203949808000.0</v>
+      </c>
+      <c r="BT22">
+        <v>195362283400.0</v>
+      </c>
+      <c r="BU22">
+        <v>235366221200.0</v>
+      </c>
+      <c r="BV22">
+        <v>230806797400.0</v>
+      </c>
+      <c r="BW22">
+        <v>118033890300.0</v>
+      </c>
+      <c r="BX22">
+        <v>154985620600.0</v>
+      </c>
+      <c r="BY22">
+        <v>95710946600.0</v>
+      </c>
+      <c r="BZ22">
+        <v>80610519300.0</v>
+      </c>
+      <c r="CA22">
+        <v>48993585000.0</v>
+      </c>
+      <c r="CB22">
+        <v>49520812000.0</v>
+      </c>
+      <c r="CC22">
+        <v>47438204000.0</v>
+      </c>
+      <c r="CD22">
+        <v>51092935000.0</v>
+      </c>
+      <c r="CE22">
+        <v>56550675000.0</v>
+      </c>
+      <c r="CF22">
+        <v>59159422000.0</v>
+      </c>
+      <c r="CG22">
+        <v>51549178000.0</v>
+      </c>
+      <c r="CH22">
+        <v>43808665000.0</v>
+      </c>
+      <c r="CI22">
+        <v>38644265000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>29063002000.0</v>
+      </c>
+      <c r="CK22">
+        <v>25270671000.0</v>
+      </c>
+      <c r="CL22">
+        <v>4028448000.0</v>
+      </c>
+      <c r="CM22">
+        <v>6142358000.0</v>
+      </c>
+      <c r="CN22">
+        <v>5095600000.0</v>
+      </c>
+      <c r="CO22">
+        <v>8935948000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:93">
+      <c r="A23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23">
+        <v>2262858000000.0</v>
+      </c>
+      <c r="C23">
+        <v>2161645000000.0</v>
+      </c>
+      <c r="D23">
+        <v>2089881000000.0</v>
+      </c>
+      <c r="E23">
+        <v>2063767000000.0</v>
+      </c>
+      <c r="F23">
+        <v>2098460000000.0</v>
+      </c>
+      <c r="G23">
+        <v>2039104000000.0</v>
+      </c>
+      <c r="H23">
+        <v>1964172000000.0</v>
+      </c>
+      <c r="I23">
+        <v>1944200000000.0</v>
+      </c>
+      <c r="J23">
+        <v>1885163000000.0</v>
+      </c>
+      <c r="K23">
+        <v>1943219000000.0</v>
+      </c>
+      <c r="L23">
+        <v>1850004000000.0</v>
+      </c>
+      <c r="M23">
+        <v>1750760000000.0</v>
+      </c>
+      <c r="N23">
+        <v>1743403000000.0</v>
+      </c>
+      <c r="O23">
+        <v>1788304000000.0</v>
+      </c>
+      <c r="P23">
+        <v>1826350000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1774242000000.0</v>
+      </c>
+      <c r="R23">
+        <v>1801258000000.0</v>
+      </c>
+      <c r="S23">
+        <v>1795669000000.0</v>
+      </c>
+      <c r="T23">
+        <v>1761634000000.0</v>
+      </c>
+      <c r="U23">
+        <v>1952799000000.0</v>
+      </c>
+      <c r="V23">
+        <v>1939830000000.0</v>
+      </c>
+      <c r="W23">
+        <v>1959286000000.0</v>
+      </c>
+      <c r="X23">
+        <v>2011557000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>2123526000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>2047640000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>2165669000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>1868966000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>1771303000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>1756707000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1787333000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>1816406000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>1864090000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>1776548000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>1777461000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>8724734000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>9653320000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>9787642000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>9343851000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>9254539000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>8621310000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>8083866000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>9314406000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>9060979000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>8516474000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>8316473000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>7697312000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>7371846000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>7114541601880.0</v>
+      </c>
+      <c r="AX23">
+        <v>5573851000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>5180535568741.0</v>
+      </c>
+      <c r="AZ23">
+        <v>5020824000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>4743929699214.0</v>
+      </c>
+      <c r="BB23">
+        <v>4358046642158.0</v>
+      </c>
+      <c r="BC23">
+        <v>3931076254970.0</v>
+      </c>
+      <c r="BD23">
+        <v>3867576000000.0</v>
+      </c>
+      <c r="BE23">
+        <v>3820679000000.0</v>
+      </c>
+      <c r="BF23">
+        <v>3698477155098.0</v>
+      </c>
+      <c r="BG23">
+        <v>3520817309128.0</v>
+      </c>
+      <c r="BH23">
+        <v>3590309000000.0</v>
+      </c>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
+      <c r="CO23"/>
+    </row>
+    <row r="24" spans="1:93">
+      <c r="A24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24">
+        <v>167633000000.0</v>
+      </c>
+      <c r="C24">
+        <v>94517000000.0</v>
+      </c>
+      <c r="D24">
+        <v>94900000000.0</v>
+      </c>
+      <c r="E24">
+        <v>95096000000.0</v>
+      </c>
+      <c r="F24">
+        <v>184108000000.0</v>
+      </c>
+      <c r="G24">
+        <v>189879000000.0</v>
+      </c>
+      <c r="H24">
+        <v>189651000000.0</v>
+      </c>
+      <c r="I24">
+        <v>192422000000.0</v>
+      </c>
+      <c r="J24">
+        <v>69277000000.0</v>
+      </c>
+      <c r="K24">
+        <v>69048000000.0</v>
+      </c>
+      <c r="L24">
+        <v>68819000000.0</v>
+      </c>
+      <c r="M24">
+        <v>68590000000.0</v>
+      </c>
+      <c r="N24">
+        <v>68361000000.0</v>
+      </c>
+      <c r="O24">
+        <v>68132000000.0</v>
+      </c>
+      <c r="P24">
+        <v>67904000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>0.0</v>
+      </c>
+      <c r="R24">
+        <v>0.0</v>
+      </c>
+      <c r="S24">
+        <v>19987000000.0</v>
+      </c>
+      <c r="T24">
+        <v>19987000000.0</v>
+      </c>
+      <c r="U24">
+        <v>56627000000.0</v>
+      </c>
+      <c r="V24">
+        <v>56627000000.0</v>
+      </c>
+      <c r="W24">
+        <v>54744000000.0</v>
+      </c>
+      <c r="X24">
+        <v>53898000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>2046864000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>2046864000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>1903889000000.0</v>
+      </c>
+      <c r="AB24">
+        <v>1931372000000.0</v>
+      </c>
+      <c r="AC24">
+        <v>3013654000000.0</v>
+      </c>
+      <c r="AD24">
+        <v>93377000000.0</v>
+      </c>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24">
+        <v>1273952000000.0</v>
+      </c>
+      <c r="AK24">
+        <v>1495895000000.0</v>
+      </c>
+      <c r="AL24">
+        <v>1513239000000.0</v>
+      </c>
+      <c r="AM24">
+        <v>2408504000000.0</v>
+      </c>
+      <c r="AN24">
+        <v>2368537000000.0</v>
+      </c>
+      <c r="AO24">
+        <v>2319390000000.0</v>
+      </c>
+      <c r="AP24">
+        <v>1372501000000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>2391592000000.0</v>
+      </c>
+      <c r="AR24">
+        <v>2256953000000.0</v>
+      </c>
+      <c r="AS24">
+        <v>2319775000000.0</v>
+      </c>
+      <c r="AT24">
+        <v>2229139000000.0</v>
+      </c>
+      <c r="AU24">
+        <v>2274126000000.0</v>
+      </c>
+      <c r="AV24">
+        <v>2223433000000.0</v>
+      </c>
+      <c r="AW24">
+        <v>2159833128400.0</v>
+      </c>
+      <c r="AX24">
+        <v>1224445000000.0</v>
+      </c>
+      <c r="AY24">
+        <v>1228460374300.0</v>
+      </c>
+      <c r="AZ24">
+        <v>1224149000000.0</v>
+      </c>
+      <c r="BA24">
+        <v>1272970683400.0</v>
+      </c>
+      <c r="BB24">
+        <v>1251630155300.0</v>
+      </c>
+      <c r="BC24">
+        <v>642140262200.0</v>
+      </c>
+      <c r="BD24">
+        <v>583831000000.0</v>
+      </c>
+      <c r="BE24">
+        <v>685051000000.0</v>
+      </c>
+      <c r="BF24">
+        <v>707768868300.0</v>
+      </c>
+      <c r="BG24">
+        <v>768807617900.0</v>
+      </c>
+      <c r="BH24">
+        <v>827273000000.0</v>
+      </c>
+      <c r="BI24">
+        <v>722969988600.0</v>
+      </c>
+      <c r="BJ24">
+        <v>597782000000.0</v>
+      </c>
+      <c r="BK24">
+        <v>605195792700.0</v>
+      </c>
+      <c r="BL24">
+        <v>811444000000.0</v>
+      </c>
+      <c r="BM24"/>
+      <c r="BN24">
+        <v>613963000000.0</v>
+      </c>
+      <c r="BO24">
+        <v>543133007500.0</v>
+      </c>
+      <c r="BP24">
+        <v>537496177600.0</v>
+      </c>
+      <c r="BQ24">
+        <v>425668317600.0</v>
+      </c>
+      <c r="BR24">
+        <v>300363391500.0</v>
+      </c>
+      <c r="BS24">
+        <v>289813042400.0</v>
+      </c>
+      <c r="BT24">
+        <v>253814860700.0</v>
+      </c>
+      <c r="BU24">
+        <v>299697263500.0</v>
+      </c>
+      <c r="BV24">
+        <v>138853333300.0</v>
+      </c>
+      <c r="BW24">
+        <v>96786413200.0</v>
+      </c>
+      <c r="BX24">
+        <v>136183738300.0</v>
+      </c>
+      <c r="BY24">
+        <v>106523390000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>135200687200.0</v>
+      </c>
+      <c r="CA24">
+        <v>142583000000.0</v>
+      </c>
+      <c r="CB24">
+        <v>150270787000.0</v>
+      </c>
+      <c r="CC24">
+        <v>133200000000.0</v>
+      </c>
+      <c r="CD24">
+        <v>84873694000.0</v>
+      </c>
+      <c r="CE24">
+        <v>167602716000.0</v>
+      </c>
+      <c r="CF24">
+        <v>141793116000.0</v>
+      </c>
+      <c r="CG24">
+        <v>140029600000.0</v>
+      </c>
+      <c r="CH24">
+        <v>139492000000.0</v>
+      </c>
+      <c r="CI24">
+        <v>169482000000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>151332000000.0</v>
+      </c>
+      <c r="CK24">
+        <v>155682000000.0</v>
+      </c>
+      <c r="CL24">
+        <v>86400000000.0</v>
+      </c>
+      <c r="CM24"/>
+      <c r="CN24">
+        <v>364086000.0</v>
+      </c>
+      <c r="CO24"/>
+    </row>
+    <row r="25" spans="1:93">
+      <c r="A25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>99694000000.0</v>
+      </c>
+      <c r="E25">
+        <v>110350000000.0</v>
+      </c>
+      <c r="F25">
+        <v>195662000000.0</v>
+      </c>
+      <c r="G25">
+        <v>212550000000.0</v>
+      </c>
+      <c r="H25">
+        <v>213177000000.0</v>
+      </c>
+      <c r="I25">
+        <v>221699000000.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>113933000000.0</v>
+      </c>
+      <c r="N25">
+        <v>113780000000.0</v>
+      </c>
+      <c r="O25">
+        <v>123186000000.0</v>
+      </c>
+      <c r="P25">
+        <v>122958000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>78527000000.0</v>
+      </c>
+      <c r="R25">
+        <v>86416000000.0</v>
+      </c>
+      <c r="S25">
+        <v>107601000000.0</v>
+      </c>
+      <c r="T25">
+        <v>108324000000.0</v>
+      </c>
+      <c r="U25">
+        <v>145045000000.0</v>
+      </c>
+      <c r="V25">
+        <v>150205000000.0</v>
+      </c>
+      <c r="W25">
+        <v>140436000000.0</v>
+      </c>
+      <c r="X25">
+        <v>139590000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>2138072000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>2138072000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>1996899000000.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+    </row>
+    <row r="26" spans="1:93">
+      <c r="A26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+    </row>
+    <row r="27" spans="1:93">
+      <c r="A27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+    </row>
+    <row r="28" spans="1:93">
+      <c r="A28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28">
+        <v>98663000000.0</v>
+      </c>
+      <c r="C28">
+        <v>97581000000.0</v>
+      </c>
+      <c r="D28">
+        <v>107714000000.0</v>
+      </c>
+      <c r="E28">
+        <v>133902000000.0</v>
+      </c>
+      <c r="F28">
+        <v>194043000000.0</v>
+      </c>
+      <c r="G28">
+        <v>180928000000.0</v>
+      </c>
+      <c r="H28">
+        <v>39602000000.0</v>
+      </c>
+      <c r="I28">
+        <v>115448000000.0</v>
+      </c>
+      <c r="J28">
+        <v>200714000000.0</v>
+      </c>
+      <c r="K28">
+        <v>124427000000.0</v>
+      </c>
+      <c r="L28">
+        <v>172683000000.0</v>
+      </c>
+      <c r="M28">
+        <v>183115000000.0</v>
+      </c>
+      <c r="N28">
+        <v>244987000000.0</v>
+      </c>
+      <c r="O28">
+        <v>215043000000.0</v>
+      </c>
+      <c r="P28">
+        <v>219901000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>217038000000.0</v>
+      </c>
+      <c r="R28">
+        <v>136818000000.0</v>
+      </c>
+      <c r="S28">
+        <v>151868000000.0</v>
+      </c>
+      <c r="T28">
+        <v>149963000000.0</v>
+      </c>
+      <c r="U28">
+        <v>165319000000.0</v>
+      </c>
+      <c r="V28">
+        <v>163879000000.0</v>
+      </c>
+      <c r="W28">
+        <v>88440000000.0</v>
+      </c>
+      <c r="X28">
+        <v>15233000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>2069721000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>2056806000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>1832081000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>2072798000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>3330747000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>1248470000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>3344465000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>3339613000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>3250345000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>3255184000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>3271582000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>4456297000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>4444197000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>4344388000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>3819713000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>4032884000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>3387215000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>2947416000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>3671380000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>3522879000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>3200507000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>2740814000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>2162272000000.0</v>
+      </c>
+      <c r="AV28">
+        <v>1865747000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>1789240372439.0</v>
+      </c>
+      <c r="AX28">
+        <v>2146437000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>1900138202270.0</v>
+      </c>
+      <c r="AZ28">
+        <v>1809305000000.0</v>
+      </c>
+      <c r="BA28">
+        <v>1694442223866.0</v>
+      </c>
+      <c r="BB28">
+        <v>1626431015959.0</v>
+      </c>
+      <c r="BC28">
+        <v>1343287818036.0</v>
+      </c>
+      <c r="BD28">
+        <v>1457852000000.0</v>
+      </c>
+      <c r="BE28">
+        <v>1284616000000.0</v>
+      </c>
+      <c r="BF28">
+        <v>1266966721331.0</v>
+      </c>
+      <c r="BG28">
+        <v>1034129539103.0</v>
+      </c>
+      <c r="BH28">
+        <v>966839000000.0</v>
+      </c>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28"/>
+    </row>
+    <row r="29" spans="1:93">
+      <c r="A29" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29">
+        <v>1413228000000.0</v>
+      </c>
+      <c r="C29">
+        <v>1372519000000.0</v>
+      </c>
+      <c r="D29">
+        <v>1354016000000.0</v>
+      </c>
+      <c r="E29">
+        <v>1328327000000.0</v>
+      </c>
+      <c r="F29">
+        <v>1400869000000.0</v>
+      </c>
+      <c r="G29">
+        <v>1326040000000.0</v>
+      </c>
+      <c r="H29">
+        <v>1274389000000.0</v>
+      </c>
+      <c r="I29">
+        <v>1264148000000.0</v>
+      </c>
+      <c r="J29">
+        <v>1216432000000.0</v>
+      </c>
+      <c r="K29">
+        <v>1147961000000.0</v>
+      </c>
+      <c r="L29">
+        <v>1148914000000.0</v>
+      </c>
+      <c r="M29">
+        <v>975122000000.0</v>
+      </c>
+      <c r="N29">
+        <v>1025061000000.0</v>
+      </c>
+      <c r="O29">
+        <v>1032670000000.0</v>
+      </c>
+      <c r="P29">
+        <v>1010692000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>971164000000.0</v>
+      </c>
+      <c r="R29">
+        <v>902312000000.0</v>
+      </c>
+      <c r="S29">
+        <v>925006000000.0</v>
+      </c>
+      <c r="T29">
+        <v>935423000000.0</v>
+      </c>
+      <c r="U29">
+        <v>973740000000.0</v>
+      </c>
+      <c r="V29">
+        <v>992652000000.0</v>
+      </c>
+      <c r="W29">
+        <v>984168000000.0</v>
+      </c>
+      <c r="X29">
+        <v>979523000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>762265000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>786287000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>677585000000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+    </row>
+    <row r="30" spans="1:93">
+      <c r="A30" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30">
+        <v>379262000000.0</v>
+      </c>
+      <c r="C30">
+        <v>359133000000.0</v>
+      </c>
+      <c r="D30">
+        <v>320153000000.0</v>
+      </c>
+      <c r="E30">
+        <v>488153000000.0</v>
+      </c>
+      <c r="F30">
+        <v>487329000000.0</v>
+      </c>
+      <c r="G30">
+        <v>464634000000.0</v>
+      </c>
+      <c r="H30">
+        <v>283720000000.0</v>
+      </c>
+      <c r="I30">
+        <v>309363000000.0</v>
+      </c>
+      <c r="J30">
+        <v>352126000000.0</v>
+      </c>
+      <c r="K30">
+        <v>354188000000.0</v>
+      </c>
+      <c r="L30">
+        <v>301280000000.0</v>
+      </c>
+      <c r="M30">
+        <v>305091000000.0</v>
+      </c>
+      <c r="N30">
+        <v>263538000000.0</v>
+      </c>
+      <c r="O30">
+        <v>264443000000.0</v>
+      </c>
+      <c r="P30">
+        <v>275618000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>286559000000.0</v>
+      </c>
+      <c r="R30">
+        <v>279293000000.0</v>
+      </c>
+      <c r="S30">
+        <v>277961000000.0</v>
+      </c>
+      <c r="T30">
+        <v>226058000000.0</v>
+      </c>
+      <c r="U30">
+        <v>289293000000.0</v>
+      </c>
+      <c r="V30">
+        <v>250996000000.0</v>
+      </c>
+      <c r="W30">
+        <v>268867000000.0</v>
+      </c>
+      <c r="X30">
+        <v>261229000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>356146000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>259259000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>281354000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>214355000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>376556000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>394102000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>427138000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>417507000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>401078000000.0</v>
+      </c>
+      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30">
+        <v>1081040000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>2944672000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>2950244000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>2523908000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>2928851000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>2227570000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>2188679000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>2076799000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>1978613000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>1518367000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>1395575000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>1268370000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>1344109000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>1192629249918.0</v>
+      </c>
+      <c r="AX30">
+        <v>1074465000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>965778113299.0</v>
+      </c>
+      <c r="AZ30">
+        <v>904695000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>707756924513.0</v>
+      </c>
+      <c r="BB30">
+        <v>569857804550.0</v>
+      </c>
+      <c r="BC30">
+        <v>577589914003.0</v>
+      </c>
+      <c r="BD30">
+        <v>560688000000.0</v>
+      </c>
+      <c r="BE30">
+        <v>606999000000.0</v>
+      </c>
+      <c r="BF30">
+        <v>779007998638.0</v>
+      </c>
+      <c r="BG30">
+        <v>552274044800.0</v>
+      </c>
+      <c r="BH30">
+        <v>474540000000.0</v>
+      </c>
+      <c r="BI30">
+        <v>218911387700.0</v>
+      </c>
+      <c r="BJ30">
+        <v>186999000000.0</v>
+      </c>
+      <c r="BK30">
+        <v>168803724100.0</v>
+      </c>
+      <c r="BL30">
+        <v>163025000000.0</v>
+      </c>
+      <c r="BM30"/>
+      <c r="BN30">
+        <v>176660000000.0</v>
+      </c>
+      <c r="BO30">
+        <v>144613483200.0</v>
+      </c>
+      <c r="BP30">
+        <v>145079817100.0</v>
+      </c>
+      <c r="BQ30">
+        <v>96499023100.0</v>
+      </c>
+      <c r="BR30">
+        <v>94053696400.0</v>
+      </c>
+      <c r="BS30">
+        <v>85808737700.0</v>
+      </c>
+      <c r="BT30">
+        <v>83858261300.0</v>
+      </c>
+      <c r="BU30">
+        <v>66215947000.0</v>
+      </c>
+      <c r="BV30">
+        <v>62982374200.0</v>
+      </c>
+      <c r="BW30">
+        <v>76066067000.0</v>
+      </c>
+      <c r="BX30">
+        <v>74843416800.0</v>
+      </c>
+      <c r="BY30">
+        <v>88241891000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>71441674900.0</v>
+      </c>
+      <c r="CA30">
+        <v>61731231000.0</v>
+      </c>
+      <c r="CB30">
+        <v>64741447000.0</v>
+      </c>
+      <c r="CC30">
+        <v>57998376000.0</v>
+      </c>
+      <c r="CD30">
+        <v>56874432000.0</v>
+      </c>
+      <c r="CE30">
+        <v>47198738000.0</v>
+      </c>
+      <c r="CF30">
+        <v>41867547000.0</v>
+      </c>
+      <c r="CG30">
+        <v>38913960000.0</v>
+      </c>
+      <c r="CH30">
+        <v>36486324000.0</v>
+      </c>
+      <c r="CI30">
+        <v>23295230000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>30668837000.0</v>
+      </c>
+      <c r="CK30">
+        <v>34113732000.0</v>
+      </c>
+      <c r="CL30">
+        <v>2130117000.0</v>
+      </c>
+      <c r="CM30">
+        <v>3502411000.0</v>
+      </c>
+      <c r="CN30">
+        <v>3899056000.0</v>
+      </c>
+      <c r="CO30">
+        <v>6556093000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:93">
+      <c r="A31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
+        <v>549754000000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31">
+        <v>567398000000.0</v>
+      </c>
+      <c r="R31">
+        <v>576833000000.0</v>
+      </c>
+      <c r="S31">
+        <v>579663000000.0</v>
+      </c>
+      <c r="T31">
+        <v>591330000000.0</v>
+      </c>
+      <c r="U31">
+        <v>616376000000.0</v>
+      </c>
+      <c r="V31">
+        <v>611029000000.0</v>
+      </c>
+      <c r="W31">
+        <v>604387000000.0</v>
+      </c>
+      <c r="X31">
+        <v>600586000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-1610440000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-1585473000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-1551386000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-1885968000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-3828834000000.0</v>
+      </c>
+      <c r="AD31"/>
+      <c r="AE31">
+        <v>-3679214000000.0</v>
+      </c>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+    </row>
+    <row r="32" spans="1:93">
+      <c r="A32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32">
+        <v>-35890000000.0</v>
+      </c>
+      <c r="C32">
+        <v>-136039000000.0</v>
+      </c>
+      <c r="D32">
+        <v>-136405000000.0</v>
+      </c>
+      <c r="E32">
+        <v>7167000000.0</v>
+      </c>
+      <c r="F32">
+        <v>65416000000.0</v>
+      </c>
+      <c r="G32">
+        <v>71128000000.0</v>
+      </c>
+      <c r="H32">
+        <v>35890000000.0</v>
+      </c>
+      <c r="I32">
+        <v>42110000000.0</v>
+      </c>
+      <c r="J32">
+        <v>-106008000000.0</v>
+      </c>
+      <c r="K32">
+        <v>-136562000000.0</v>
+      </c>
+      <c r="L32">
+        <v>-163238000000.0</v>
+      </c>
+      <c r="M32">
+        <v>-232552000000.0</v>
+      </c>
+      <c r="N32">
+        <v>-262650000000.0</v>
+      </c>
+      <c r="O32">
+        <v>-260753000000.0</v>
+      </c>
+      <c r="P32">
+        <v>-268947000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>-303464000000.0</v>
+      </c>
+      <c r="R32">
+        <v>-289781000000.0</v>
+      </c>
+      <c r="S32">
+        <v>-286322000000.0</v>
+      </c>
+      <c r="T32">
+        <v>-287220000000.0</v>
+      </c>
+      <c r="U32">
+        <v>-204925000000.0</v>
+      </c>
+      <c r="V32">
+        <v>-179872000000.0</v>
+      </c>
+      <c r="W32">
+        <v>-160648000000.0</v>
+      </c>
+      <c r="X32">
+        <v>-160089000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>-208675000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>-199679000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>-353345000000.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+    </row>
+    <row r="33" spans="1:93">
+      <c r="A33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33">
+        <v>1529650000000.0</v>
+      </c>
+      <c r="C33">
+        <v>1515368000000.0</v>
+      </c>
+      <c r="D33">
+        <v>1505641000000.0</v>
+      </c>
+      <c r="E33">
+        <v>1349538000000.0</v>
+      </c>
+      <c r="F33">
+        <v>1345084000000.0</v>
+      </c>
+      <c r="G33">
+        <v>1342635000000.0</v>
+      </c>
+      <c r="H33">
+        <v>1344066000000.0</v>
+      </c>
+      <c r="I33">
+        <v>1324792000000.0</v>
+      </c>
+      <c r="J33">
+        <v>1326876000000.0</v>
+      </c>
+      <c r="K33">
+        <v>1342082000000.0</v>
+      </c>
+      <c r="L33">
+        <v>1353335000000.0</v>
+      </c>
+      <c r="M33">
+        <v>1237130000000.0</v>
+      </c>
+      <c r="N33">
+        <v>1250552000000.0</v>
+      </c>
+      <c r="O33">
+        <v>1261034000000.0</v>
+      </c>
+      <c r="P33">
+        <v>1267390000000.0</v>
+      </c>
+      <c r="Q33">
+        <v>1280857000000.0</v>
+      </c>
+      <c r="R33">
+        <v>1286660000000.0</v>
+      </c>
+      <c r="S33">
+        <v>1315612000000.0</v>
+      </c>
+      <c r="T33">
+        <v>1328834000000.0</v>
+      </c>
+      <c r="U33">
+        <v>1361255000000.0</v>
+      </c>
+      <c r="V33">
+        <v>1360679000000.0</v>
+      </c>
+      <c r="W33">
+        <v>1319076000000.0</v>
+      </c>
+      <c r="X33">
+        <v>1316197000000.0</v>
+      </c>
+      <c r="Y33">
+        <v>1340420000000.0</v>
+      </c>
+      <c r="Z33">
+        <v>1351901000000.0</v>
+      </c>
+      <c r="AA33">
+        <v>1377216000000.0</v>
+      </c>
+      <c r="AB33">
+        <v>1394705000000.0</v>
+      </c>
+      <c r="AC33">
+        <v>988398000000.0</v>
+      </c>
+      <c r="AD33">
+        <v>1000813000000.0</v>
+      </c>
+      <c r="AE33">
+        <v>1011500000000.0</v>
+      </c>
+      <c r="AF33">
+        <v>1027433000000.0</v>
+      </c>
+      <c r="AG33">
+        <v>1050009000000.0</v>
+      </c>
+      <c r="AH33">
+        <v>1065063000000.0</v>
+      </c>
+      <c r="AI33">
+        <v>1085496000000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>4187852000000.0</v>
+      </c>
+      <c r="AK33">
+        <v>3809682000000.0</v>
+      </c>
+      <c r="AL33">
+        <v>3796459000000.0</v>
+      </c>
+      <c r="AM33">
+        <v>3602340000000.0</v>
+      </c>
+      <c r="AN33">
+        <v>3305375000000.0</v>
+      </c>
+      <c r="AO33">
+        <v>3655639000000.0</v>
+      </c>
+      <c r="AP33">
+        <v>3234301000000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>4823577000000.0</v>
+      </c>
+      <c r="AR33">
+        <v>4597344000000.0</v>
+      </c>
+      <c r="AS33">
+        <v>4281794000000.0</v>
+      </c>
+      <c r="AT33">
+        <v>3956796000000.0</v>
+      </c>
+      <c r="AU33">
+        <v>3601078000000.0</v>
+      </c>
+      <c r="AV33">
+        <v>3394760000000.0</v>
+      </c>
+      <c r="AW33">
+        <v>3059778099971.0</v>
+      </c>
+      <c r="AX33">
+        <v>2820328000000.0</v>
+      </c>
+      <c r="AY33">
+        <v>2633015860633.0</v>
+      </c>
+      <c r="AZ33">
+        <v>2575320000000.0</v>
+      </c>
+      <c r="BA33">
+        <v>2434171908061.0</v>
+      </c>
+      <c r="BB33">
+        <v>2571278346792.0</v>
+      </c>
+      <c r="BC33">
+        <v>2361048051325.0</v>
+      </c>
+      <c r="BD33">
+        <v>2322636000000.0</v>
+      </c>
+      <c r="BE33">
+        <v>2158129000000.0</v>
+      </c>
+      <c r="BF33">
+        <v>1908764442015.0</v>
+      </c>
+      <c r="BG33">
+        <v>1860453898503.0</v>
+      </c>
+      <c r="BH33">
+        <v>1863728000000.0</v>
+      </c>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
+      <c r="CN33"/>
+      <c r="CO33"/>
+    </row>
+    <row r="34" spans="1:93">
+      <c r="A34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34">
+        <v>2100000000000.0</v>
+      </c>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+    </row>
+    <row r="35" spans="1:93">
+      <c r="A35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35">
+        <v>307291000000.0</v>
+      </c>
+      <c r="C35">
+        <v>222732000000.0</v>
+      </c>
+      <c r="D35">
+        <v>225220000000.0</v>
+      </c>
+      <c r="E35">
+        <v>235651000000.0</v>
+      </c>
+      <c r="F35">
+        <v>318513000000.0</v>
+      </c>
+      <c r="G35">
+        <v>331124000000.0</v>
+      </c>
+      <c r="H35">
+        <v>333818000000.0</v>
+      </c>
+      <c r="I35">
+        <v>336786000000.0</v>
+      </c>
+      <c r="J35">
+        <v>214060000000.0</v>
+      </c>
+      <c r="K35">
+        <v>221530000000.0</v>
+      </c>
+      <c r="L35">
+        <v>221899000000.0</v>
+      </c>
+      <c r="M35">
+        <v>206401000000.0</v>
+      </c>
+      <c r="N35">
+        <v>210776000000.0</v>
+      </c>
+      <c r="O35">
+        <v>218161000000.0</v>
+      </c>
+      <c r="P35">
+        <v>220582000000.0</v>
+      </c>
+      <c r="Q35">
+        <v>182530000000.0</v>
+      </c>
+      <c r="R35">
+        <v>192548000000.0</v>
+      </c>
+      <c r="S35">
+        <v>222104000000.0</v>
+      </c>
+      <c r="T35">
+        <v>222724000000.0</v>
+      </c>
+      <c r="U35">
+        <v>312301000000.0</v>
+      </c>
+      <c r="V35">
+        <v>342096000000.0</v>
+      </c>
+      <c r="W35">
+        <v>326344000000.0</v>
+      </c>
+      <c r="X35">
+        <v>327851000000.0</v>
+      </c>
+      <c r="Y35">
+        <v>2513573000000.0</v>
+      </c>
+      <c r="Z35">
+        <v>2510012000000.0</v>
+      </c>
+      <c r="AA35">
+        <v>2347360000000.0</v>
+      </c>
+      <c r="AB35">
+        <v>2373896000000.0</v>
+      </c>
+      <c r="AC35">
+        <v>3204062000000.0</v>
+      </c>
+      <c r="AD35">
+        <v>3201886000000.0</v>
+      </c>
+      <c r="AE35">
+        <v>91958000000.0</v>
+      </c>
+      <c r="AF35">
+        <v>89518000000.0</v>
+      </c>
+      <c r="AG35">
+        <v>1239269000000.0</v>
+      </c>
+      <c r="AH35">
+        <v>1144815000000.0</v>
+      </c>
+      <c r="AI35">
+        <v>1226470000000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>1417147000000.0</v>
+      </c>
+      <c r="AK35">
+        <v>1615627000000.0</v>
+      </c>
+      <c r="AL35">
+        <v>1632782000000.0</v>
+      </c>
+      <c r="AM35">
+        <v>2511793000000.0</v>
+      </c>
+      <c r="AN35">
+        <v>2485809000000.0</v>
+      </c>
+      <c r="AO35">
+        <v>2395023000000.0</v>
+      </c>
+      <c r="AP35">
+        <v>1446952000000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>2480366000000.0</v>
+      </c>
+      <c r="AR35">
+        <v>2343616000000.0</v>
+      </c>
+      <c r="AS35">
+        <v>2385773000000.0</v>
+      </c>
+      <c r="AT35">
+        <v>2297165000000.0</v>
+      </c>
+      <c r="AU35">
+        <v>2338761000000.0</v>
+      </c>
+      <c r="AV35">
+        <v>2285709000000.0</v>
+      </c>
+      <c r="AW35">
+        <v>2206700674877.0</v>
+      </c>
+      <c r="AX35">
+        <v>1271511000000.0</v>
+      </c>
+      <c r="AY35">
+        <v>1271248983610.0</v>
+      </c>
+      <c r="AZ35">
+        <v>1266827000000.0</v>
+      </c>
+      <c r="BA35">
+        <v>1302950188879.0</v>
+      </c>
+      <c r="BB35">
+        <v>1281699366100.0</v>
+      </c>
+      <c r="BC35">
+        <v>706700464576.0</v>
+      </c>
+      <c r="BD35">
+        <v>617126000000.0</v>
+      </c>
+      <c r="BE35">
+        <v>708638000000.0</v>
+      </c>
+      <c r="BF35">
+        <v>724546472754.0</v>
+      </c>
+      <c r="BG35">
+        <v>787190840860.0</v>
+      </c>
+      <c r="BH35">
+        <v>845656000000.0</v>
+      </c>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
+      <c r="CN35"/>
+      <c r="CO35"/>
+    </row>
+    <row r="36" spans="1:93">
+      <c r="A36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36">
+        <v>30918000000.0</v>
+      </c>
+      <c r="C36">
+        <v>26971000000.0</v>
+      </c>
+      <c r="D36">
+        <v>21043000000.0</v>
+      </c>
+      <c r="E36">
+        <v>13680000000.0</v>
+      </c>
+      <c r="F36">
+        <v>14803000000.0</v>
+      </c>
+      <c r="G36">
+        <v>16469000000.0</v>
+      </c>
+      <c r="H36">
+        <v>13426000000.0</v>
+      </c>
+      <c r="I36">
+        <v>7427000000.0</v>
+      </c>
+      <c r="J36">
+        <v>-221747000000.0</v>
+      </c>
+      <c r="K36">
+        <v>44561000000.0</v>
+      </c>
+      <c r="L36">
+        <v>-222591000000.0</v>
+      </c>
+      <c r="M36">
+        <v>47477000000.0</v>
+      </c>
+      <c r="N36">
+        <v>47606000000.0</v>
+      </c>
+      <c r="O36">
+        <v>49771000000.0</v>
+      </c>
+      <c r="P36">
+        <v>48639000000.0</v>
+      </c>
+      <c r="Q36">
+        <v>48785000000.0</v>
+      </c>
+      <c r="R36">
+        <v>45334000000.0</v>
+      </c>
+      <c r="S36">
+        <v>57404000000.0</v>
+      </c>
+      <c r="T36">
+        <v>59025000000.0</v>
+      </c>
+      <c r="U36">
+        <v>37204000000.0</v>
+      </c>
+      <c r="V36">
+        <v>36079000000.0</v>
+      </c>
+      <c r="W36">
+        <v>4894000000.0</v>
+      </c>
+      <c r="X36">
+        <v>5588000000.0</v>
+      </c>
+      <c r="Y36">
+        <v>16341000000.0</v>
+      </c>
+      <c r="Z36">
+        <v>15478000000.0</v>
+      </c>
+      <c r="AA36">
+        <v>16133000000.0</v>
+      </c>
+      <c r="AB36">
+        <v>15123000000.0</v>
+      </c>
+      <c r="AC36">
+        <v>20785000000.0</v>
+      </c>
+      <c r="AD36">
+        <v>11655000000.0</v>
+      </c>
+      <c r="AE36">
+        <v>8762000000.0</v>
+      </c>
+      <c r="AF36">
+        <v>8713000000.0</v>
+      </c>
+      <c r="AG36">
+        <v>27207000000.0</v>
+      </c>
+      <c r="AH36">
+        <v>26690000000.0</v>
+      </c>
+      <c r="AI36">
+        <v>33462000000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>447358000000.0</v>
+      </c>
+      <c r="AK36">
+        <v>418468000000.0</v>
+      </c>
+      <c r="AL36">
+        <v>519407000000.0</v>
+      </c>
+      <c r="AM36">
+        <v>412959000000.0</v>
+      </c>
+      <c r="AN36">
+        <v>418011000000.0</v>
+      </c>
+      <c r="AO36">
+        <v>529775000000.0</v>
+      </c>
+      <c r="AP36">
+        <v>534082000000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>1564687000000.0</v>
+      </c>
+      <c r="AR36">
+        <v>1505717000000.0</v>
+      </c>
+      <c r="AS36">
+        <v>1356702000000.0</v>
+      </c>
+      <c r="AT36">
+        <v>1166866000000.0</v>
+      </c>
+      <c r="AU36">
+        <v>1255222000000.0</v>
+      </c>
+      <c r="AV36">
+        <v>958728000000.0</v>
+      </c>
+      <c r="AW36">
+        <v>1055197757190.0</v>
+      </c>
+      <c r="AX36">
+        <v>896616000000.0</v>
+      </c>
+      <c r="AY36">
+        <v>854925602016.0</v>
+      </c>
+      <c r="AZ36">
+        <v>813533000000.0</v>
+      </c>
+      <c r="BA36">
+        <v>860564248936.0</v>
+      </c>
+      <c r="BB36">
+        <v>985408851177.0</v>
+      </c>
+      <c r="BC36">
+        <v>832846622003.0</v>
+      </c>
+      <c r="BD36">
+        <v>878055000000.0</v>
+      </c>
+      <c r="BE36">
+        <v>903461000000.0</v>
+      </c>
+      <c r="BF36">
+        <v>686600270663.0</v>
+      </c>
+      <c r="BG36">
+        <v>812194183669.0</v>
+      </c>
+      <c r="BH36">
+        <v>657247000000.0</v>
+      </c>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36"/>
+    </row>
+    <row r="37" spans="1:93">
+      <c r="A37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37">
+        <v>-1372000000.0</v>
+      </c>
+      <c r="C37">
+        <v>-1374000000.0</v>
+      </c>
+      <c r="D37">
+        <v>-1374000000.0</v>
+      </c>
+      <c r="E37">
+        <v>-1376000000.0</v>
+      </c>
+      <c r="F37">
+        <v>-1378000000.0</v>
+      </c>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+    </row>
+    <row r="38" spans="1:93">
+      <c r="A38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>3703000000.0</v>
+      </c>
+      <c r="E38">
+        <v>46000000.0</v>
+      </c>
+      <c r="F38">
+        <v>93000000.0</v>
+      </c>
+      <c r="G38">
+        <v>34000000.0</v>
+      </c>
+      <c r="H38">
+        <v>49000000.0</v>
+      </c>
+      <c r="I38">
+        <v>50000000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>100000000.0</v>
+      </c>
+      <c r="N38">
+        <v>47606000000.0</v>
+      </c>
+      <c r="O38">
+        <v>824000000.0</v>
+      </c>
+      <c r="P38">
+        <v>119000000.0</v>
+      </c>
+      <c r="Q38">
+        <v>48785000000.0</v>
+      </c>
+      <c r="R38">
+        <v>47360000000.0</v>
+      </c>
+      <c r="S38">
+        <v>60417000000.0</v>
+      </c>
+      <c r="T38">
+        <v>59025000000.0</v>
+      </c>
+      <c r="U38">
+        <v>33645000000.0</v>
+      </c>
+      <c r="V38">
+        <v>31928000000.0</v>
+      </c>
+      <c r="W38">
+        <v>649000000.0</v>
+      </c>
+      <c r="X38">
+        <v>1030000000.0</v>
+      </c>
+      <c r="Y38">
+        <v>10264000000.0</v>
+      </c>
+      <c r="Z38">
+        <v>9390000000.0</v>
+      </c>
+      <c r="AA38">
+        <v>10259000000.0</v>
+      </c>
+      <c r="AB38">
+        <v>9390000000.0</v>
+      </c>
+      <c r="AC38">
+        <v>46349000000.0</v>
+      </c>
+      <c r="AD38"/>
+      <c r="AE38"/>
+      <c r="AF38"/>
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38">
+        <v>1008865000000.0</v>
+      </c>
+      <c r="AK38">
+        <v>706243000000.0</v>
+      </c>
+      <c r="AL38">
+        <v>692664000000.0</v>
+      </c>
+      <c r="AM38">
+        <v>721314000000.0</v>
+      </c>
+      <c r="AN38">
+        <v>718140000000.0</v>
+      </c>
+      <c r="AO38">
+        <v>2000000.0</v>
+      </c>
+      <c r="AP38">
+        <v>1182068000000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>1131008000000.0</v>
+      </c>
+      <c r="AR38">
+        <v>998698000000.0</v>
+      </c>
+      <c r="AS38">
+        <v>881616000000.0</v>
+      </c>
+      <c r="AT38">
+        <v>866480000000.0</v>
+      </c>
+      <c r="AU38">
+        <v>813861000000.0</v>
+      </c>
+      <c r="AV38">
+        <v>750433000000.0</v>
+      </c>
+      <c r="AW38">
+        <v>633101713400.0</v>
+      </c>
+      <c r="AX38">
+        <v>548288000000.0</v>
+      </c>
+      <c r="AY38">
+        <v>552573962400.0</v>
+      </c>
+      <c r="AZ38">
+        <v>540608000000.0</v>
+      </c>
+      <c r="BA38">
+        <v>617690578700.0</v>
+      </c>
+      <c r="BB38">
+        <v>-1.0</v>
+      </c>
+      <c r="BC38">
+        <v>634348234200.0</v>
+      </c>
+      <c r="BD38">
+        <v>582362000000.0</v>
+      </c>
+      <c r="BE38">
+        <v>630948000000.0</v>
+      </c>
+      <c r="BF38">
+        <v>567795704600.0</v>
+      </c>
+      <c r="BG38">
+        <v>548877855800.0</v>
+      </c>
+      <c r="BH38">
+        <v>556444000000.0</v>
+      </c>
+      <c r="BI38">
+        <v>491992752200.0</v>
+      </c>
+      <c r="BJ38">
+        <v>317080000000.0</v>
+      </c>
+      <c r="BK38">
+        <v>318523382000.0</v>
+      </c>
+      <c r="BL38">
+        <v>326882000000.0</v>
+      </c>
+      <c r="BM38"/>
+      <c r="BN38">
+        <v>423055000000.0</v>
+      </c>
+      <c r="BO38">
+        <v>226377423100.0</v>
+      </c>
+      <c r="BP38">
+        <v>221955156400.0</v>
+      </c>
+      <c r="BQ38">
+        <v>62341720400.0</v>
+      </c>
+      <c r="BR38">
+        <v>22385585200.0</v>
+      </c>
+      <c r="BS38">
+        <v>25105338000.0</v>
+      </c>
+      <c r="BT38">
+        <v>9764167100.0</v>
+      </c>
+      <c r="BU38">
+        <v>32383004500.0</v>
+      </c>
+      <c r="BV38">
+        <v>84923376100.0</v>
+      </c>
+      <c r="BW38">
+        <v>10964723600.0</v>
+      </c>
+      <c r="BX38">
+        <v>13134472500.0</v>
+      </c>
+      <c r="BY38">
+        <v>44217459800.0</v>
+      </c>
+      <c r="BZ38">
+        <v>15249705500.0</v>
+      </c>
+      <c r="CA38">
+        <v>16533491000.0</v>
+      </c>
+      <c r="CB38">
+        <v>16828014000.0</v>
+      </c>
+      <c r="CC38">
+        <v>16999545000.0</v>
+      </c>
+      <c r="CD38">
+        <v>17923268000.0</v>
+      </c>
+      <c r="CE38">
+        <v>18678039000.0</v>
+      </c>
+      <c r="CF38">
+        <v>18820161000.0</v>
+      </c>
+      <c r="CG38">
+        <v>18111895000.0</v>
+      </c>
+      <c r="CH38">
+        <v>18486823000.0</v>
+      </c>
+      <c r="CI38">
+        <v>20598226000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>21757918000.0</v>
+      </c>
+      <c r="CK38">
+        <v>23703484000.0</v>
+      </c>
+      <c r="CL38">
+        <v>57533478000.0</v>
+      </c>
+      <c r="CM38">
+        <v>56509666000.0</v>
+      </c>
+      <c r="CN38">
+        <v>58943696000.0</v>
+      </c>
+      <c r="CO38">
+        <v>67278572000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:93">
+      <c r="A39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39">
+        <v>24949000000.0</v>
+      </c>
+      <c r="C39">
+        <v>19887000000.0</v>
+      </c>
+      <c r="D39">
+        <v>15580000000.0</v>
+      </c>
+      <c r="E39">
+        <v>25726000000.0</v>
+      </c>
+      <c r="F39">
+        <v>31961000000.0</v>
+      </c>
+      <c r="G39">
+        <v>26426000000.0</v>
+      </c>
+      <c r="H39">
+        <v>21018000000.0</v>
+      </c>
+      <c r="I39">
+        <v>43405000000.0</v>
+      </c>
+      <c r="J39">
+        <v>95708000000.0</v>
+      </c>
+      <c r="K39">
+        <v>41380000000.0</v>
+      </c>
+      <c r="L39">
+        <v>64873000000.0</v>
+      </c>
+      <c r="M39">
+        <v>36155000000.0</v>
+      </c>
+      <c r="N39">
+        <v>43955000000.0</v>
+      </c>
+      <c r="O39">
+        <v>32876000000.0</v>
+      </c>
+      <c r="P39">
+        <v>34573000000.0</v>
+      </c>
+      <c r="Q39">
+        <v>32316000000.0</v>
+      </c>
+      <c r="R39">
+        <v>32850000000.0</v>
+      </c>
+      <c r="S39">
+        <v>25314000000.0</v>
+      </c>
+      <c r="T39">
+        <v>32232000000.0</v>
+      </c>
+      <c r="U39">
+        <v>61381000000.0</v>
+      </c>
+      <c r="V39">
+        <v>67559000000.0</v>
+      </c>
+      <c r="W39">
+        <v>57972000000.0</v>
+      </c>
+      <c r="X39">
+        <v>19708000000.0</v>
+      </c>
+      <c r="Y39">
+        <v>103070000000.0</v>
+      </c>
+      <c r="Z39">
+        <v>104144000000.0</v>
+      </c>
+      <c r="AA39">
+        <v>95124000000.0</v>
+      </c>
+      <c r="AB39">
+        <v>93429000000.0</v>
+      </c>
+      <c r="AC39">
+        <v>469149000000.0</v>
+      </c>
+      <c r="AD39">
+        <v>267698000000.0</v>
+      </c>
+      <c r="AE39">
+        <v>179470000000.0</v>
+      </c>
+      <c r="AF39">
+        <v>415319000000.0</v>
+      </c>
+      <c r="AG39">
+        <v>380813000000.0</v>
+      </c>
+      <c r="AH39">
+        <v>568929000000.0</v>
+      </c>
+      <c r="AI39">
+        <v>580964000000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>834602000000.0</v>
+      </c>
+      <c r="AK39">
+        <v>1036796000000.0</v>
+      </c>
+      <c r="AL39">
+        <v>767586000000.0</v>
+      </c>
+      <c r="AM39">
+        <v>821665000000.0</v>
+      </c>
+      <c r="AN39">
+        <v>784388000000.0</v>
+      </c>
+      <c r="AO39">
+        <v>289852000000.0</v>
+      </c>
+      <c r="AP39">
+        <v>289411000000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>269900000000.0</v>
+      </c>
+      <c r="AR39">
+        <v>327404000000.0</v>
+      </c>
+      <c r="AS39">
+        <v>391300000000.0</v>
+      </c>
+      <c r="AT39">
+        <v>314599000000.0</v>
+      </c>
+      <c r="AU39">
+        <v>76690000000.0</v>
+      </c>
+      <c r="AV39">
+        <v>176065000000.0</v>
+      </c>
+      <c r="AW39">
+        <v>262783952262.0</v>
+      </c>
+      <c r="AX39">
+        <v>303965000000.0</v>
+      </c>
+      <c r="AY39">
+        <v>242534931302.0</v>
+      </c>
+      <c r="AZ39">
+        <v>200491000000.0</v>
+      </c>
+      <c r="BA39">
+        <v>280244934682.0</v>
+      </c>
+      <c r="BB39">
+        <v>280845194934.0</v>
+      </c>
+      <c r="BC39">
+        <v>850757287291.0</v>
+      </c>
+      <c r="BD39">
+        <v>840105000000.0</v>
+      </c>
+      <c r="BE39">
+        <v>733403000000.0</v>
+      </c>
+      <c r="BF39">
+        <v>779007998639.0</v>
+      </c>
+      <c r="BG39">
+        <v>129465049480.0</v>
+      </c>
+      <c r="BH39">
+        <v>285469000000.0</v>
+      </c>
+      <c r="BI39">
+        <v>63830186400.0</v>
+      </c>
+      <c r="BJ39">
+        <v>27236000000.0</v>
+      </c>
+      <c r="BK39">
+        <v>43308390700.0</v>
+      </c>
+      <c r="BL39">
+        <v>63226000000.0</v>
+      </c>
+      <c r="BM39"/>
+      <c r="BN39">
+        <v>30147000000.0</v>
+      </c>
+      <c r="BO39">
+        <v>55838298300.0</v>
+      </c>
+      <c r="BP39">
+        <v>34381215500.0</v>
+      </c>
+      <c r="BQ39">
+        <v>22134582200.0</v>
+      </c>
+      <c r="BR39">
+        <v>20867931900.0</v>
+      </c>
+      <c r="BS39">
+        <v>13150435500.0</v>
+      </c>
+      <c r="BT39">
+        <v>16353843600.0</v>
+      </c>
+      <c r="BU39">
+        <v>7805868600.0</v>
+      </c>
+      <c r="BV39">
+        <v>8953207000.0</v>
+      </c>
+      <c r="BW39">
+        <v>24337325000.0</v>
+      </c>
+      <c r="BX39">
+        <v>15448074300.0</v>
+      </c>
+      <c r="BY39">
+        <v>1047113600.0</v>
+      </c>
+      <c r="BZ39">
+        <v>571091100.0</v>
+      </c>
+      <c r="CA39">
+        <v>31397480000.0</v>
+      </c>
+      <c r="CB39">
+        <v>43369391000.0</v>
+      </c>
+      <c r="CC39">
+        <v>43602460000.0</v>
+      </c>
+      <c r="CD39">
+        <v>7696776000.0</v>
+      </c>
+      <c r="CE39">
+        <v>30953050000.0</v>
+      </c>
+      <c r="CF39">
+        <v>30859754000.0</v>
+      </c>
+      <c r="CG39">
+        <v>31133464000.0</v>
+      </c>
+      <c r="CH39"/>
+      <c r="CI39">
+        <v>31120786000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>30948143000.0</v>
+      </c>
+      <c r="CK39">
+        <v>31420230000.0</v>
+      </c>
+      <c r="CL39">
+        <v>1838810000.0</v>
+      </c>
+      <c r="CM39">
+        <v>2414482000.0</v>
+      </c>
+      <c r="CN39">
+        <v>1894885000.0</v>
+      </c>
+      <c r="CO39">
+        <v>6610712000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:93">
+      <c r="A40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40">
+        <v>454461000000.0</v>
+      </c>
+      <c r="C40">
+        <v>408430000000.0</v>
+      </c>
+      <c r="D40">
+        <v>391623000000.0</v>
+      </c>
+      <c r="E40">
+        <v>406072000000.0</v>
+      </c>
+      <c r="F40">
+        <v>370192000000.0</v>
+      </c>
+      <c r="G40">
+        <v>353886000000.0</v>
+      </c>
+      <c r="H40">
+        <v>322792000000.0</v>
+      </c>
+      <c r="I40">
+        <v>302519000000.0</v>
+      </c>
+      <c r="J40">
+        <v>275474000000.0</v>
+      </c>
+      <c r="K40">
+        <v>285576000000.0</v>
+      </c>
+      <c r="L40">
+        <v>250972000000.0</v>
+      </c>
+      <c r="M40">
+        <v>285190000000.0</v>
+      </c>
+      <c r="N40">
+        <v>260394000000.0</v>
+      </c>
+      <c r="O40">
+        <v>273074000000.0</v>
+      </c>
+      <c r="P40">
+        <v>248538000000.0</v>
+      </c>
+      <c r="Q40">
+        <v>348547000000.0</v>
+      </c>
+      <c r="R40">
+        <v>341770000000.0</v>
+      </c>
+      <c r="S40">
+        <v>253655000000.0</v>
+      </c>
+      <c r="T40">
+        <v>264917000000.0</v>
+      </c>
+      <c r="U40">
+        <v>268988000000.0</v>
+      </c>
+      <c r="V40">
+        <v>261831000000.0</v>
+      </c>
+      <c r="W40">
+        <v>264844000000.0</v>
+      </c>
+      <c r="X40">
+        <v>295104000000.0</v>
+      </c>
+      <c r="Y40">
+        <v>347199000000.0</v>
+      </c>
+      <c r="Z40">
+        <v>319120000000.0</v>
+      </c>
+      <c r="AA40">
+        <v>516505000000.0</v>
+      </c>
+      <c r="AB40">
+        <v>596658000000.0</v>
+      </c>
+      <c r="AC40">
+        <v>1260477000000.0</v>
+      </c>
+      <c r="AD40">
+        <v>1199417000000.0</v>
+      </c>
+      <c r="AE40">
+        <v>982371000000.0</v>
+      </c>
+      <c r="AF40">
+        <v>1203298000000.0</v>
+      </c>
+      <c r="AG40">
+        <v>291955000000.0</v>
+      </c>
+      <c r="AH40">
+        <v>288673000000.0</v>
+      </c>
+      <c r="AI40">
+        <v>204078000000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>70134000000.0</v>
+      </c>
+      <c r="AK40">
+        <v>76264000000.0</v>
+      </c>
+      <c r="AL40">
+        <v>67443000000.0</v>
+      </c>
+      <c r="AM40">
+        <v>80157000000.0</v>
+      </c>
+      <c r="AN40">
+        <v>86919000000.0</v>
+      </c>
+      <c r="AO40">
+        <v>52173000000.0</v>
+      </c>
+      <c r="AP40">
+        <v>59695000000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>133840000000.0</v>
+      </c>
+      <c r="AR40">
+        <v>131221000000.0</v>
+      </c>
+      <c r="AS40">
+        <v>122744000000.0</v>
+      </c>
+      <c r="AT40">
+        <v>140555000000.0</v>
+      </c>
+      <c r="AU40">
+        <v>146535000000.0</v>
+      </c>
+      <c r="AV40">
+        <v>113918000000.0</v>
+      </c>
+      <c r="AW40">
+        <v>110052518512.0</v>
+      </c>
+      <c r="AX40">
+        <v>97512000000.0</v>
+      </c>
+      <c r="AY40">
+        <v>87835005338.0</v>
+      </c>
+      <c r="AZ40">
+        <v>73161000000.0</v>
+      </c>
+      <c r="BA40">
+        <v>108793548183.0</v>
+      </c>
+      <c r="BB40">
+        <v>139002294949.0</v>
+      </c>
+      <c r="BC40">
+        <v>86104961117.0</v>
+      </c>
+      <c r="BD40">
+        <v>37353000000.0</v>
+      </c>
+      <c r="BE40">
+        <v>39455000000.0</v>
+      </c>
+      <c r="BF40">
+        <v>33264766227.0</v>
+      </c>
+      <c r="BG40">
+        <v>47047437405.0</v>
+      </c>
+      <c r="BH40">
+        <v>57222000000.0</v>
+      </c>
+      <c r="BI40">
+        <v>62243370000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>60140000000.0</v>
+      </c>
+      <c r="BK40">
+        <v>115082797000.0</v>
+      </c>
+      <c r="BL40">
+        <v>49760000000.0</v>
+      </c>
+      <c r="BM40"/>
+      <c r="BN40">
+        <v>397412000000.0</v>
+      </c>
+      <c r="BO40">
+        <v>73343609000.0</v>
+      </c>
+      <c r="BP40">
+        <v>66326706000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>32758887000.0</v>
+      </c>
+      <c r="BR40">
+        <v>55041249000.0</v>
+      </c>
+      <c r="BS40">
+        <v>38394290000.0</v>
+      </c>
+      <c r="BT40">
+        <v>38609410000.0</v>
+      </c>
+      <c r="BU40">
+        <v>26736299000.0</v>
+      </c>
+      <c r="BV40">
+        <v>54181714000.0</v>
+      </c>
+      <c r="BW40">
+        <v>12196680000.0</v>
+      </c>
+      <c r="BX40">
+        <v>16316865000.0</v>
+      </c>
+      <c r="BY40">
+        <v>12346603000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>4444692000.0</v>
+      </c>
+      <c r="CA40">
+        <v>7114458000.0</v>
+      </c>
+      <c r="CB40">
+        <v>36354266000.0</v>
+      </c>
+      <c r="CC40">
+        <v>4931791000.0</v>
+      </c>
+      <c r="CD40">
+        <v>4162855000.0</v>
+      </c>
+      <c r="CE40">
+        <v>33532679000.0</v>
+      </c>
+      <c r="CF40">
+        <v>6220575000.0</v>
+      </c>
+      <c r="CG40">
+        <v>7965247000.0</v>
+      </c>
+      <c r="CH40">
+        <v>8419555000.0</v>
+      </c>
+      <c r="CI40">
+        <v>25240123000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>6161330000.0</v>
+      </c>
+      <c r="CK40">
+        <v>7025688000.0</v>
+      </c>
+      <c r="CL40">
+        <v>12257862000.0</v>
+      </c>
+      <c r="CM40"/>
+      <c r="CN40">
+        <v>5822470000.0</v>
+      </c>
+      <c r="CO40"/>
+    </row>
+    <row r="41" spans="1:93">
+      <c r="A41" t="s">
+        <v>66</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
+        <v>96996000000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41">
+        <v>104003000000.0</v>
+      </c>
+      <c r="R41">
+        <v>106132000000.0</v>
+      </c>
+      <c r="S41">
+        <v>114503000000.0</v>
+      </c>
+      <c r="T41">
+        <v>114400000000.0</v>
+      </c>
+      <c r="U41">
+        <v>167256000000.0</v>
+      </c>
+      <c r="V41">
+        <v>165561000000.0</v>
+      </c>
+      <c r="W41">
+        <v>159521000000.0</v>
+      </c>
+      <c r="X41">
+        <v>188261000000.0</v>
+      </c>
+      <c r="Y41">
+        <v>322841000000.0</v>
+      </c>
+      <c r="Z41">
+        <v>319280000000.0</v>
+      </c>
+      <c r="AA41">
+        <v>350461000000.0</v>
+      </c>
+      <c r="AB41">
+        <v>349514000000.0</v>
+      </c>
+      <c r="AC41">
+        <v>81861000000.0</v>
+      </c>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41">
+        <v>143195000000.0</v>
+      </c>
+      <c r="AK41">
+        <v>116729000000.0</v>
+      </c>
+      <c r="AL41">
+        <v>116732000000.0</v>
+      </c>
+      <c r="AM41">
+        <v>100148000000.0</v>
+      </c>
+      <c r="AN41">
+        <v>114131000000.0</v>
+      </c>
+      <c r="AO41">
+        <v>70241000000.0</v>
+      </c>
+      <c r="AP41">
+        <v>69059000000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>74205000000.0</v>
+      </c>
+      <c r="AR41">
+        <v>72094000000.0</v>
+      </c>
+      <c r="AS41">
+        <v>54813000000.0</v>
+      </c>
+      <c r="AT41">
+        <v>55367000000.0</v>
+      </c>
+      <c r="AU41">
+        <v>52835000000.0</v>
+      </c>
+      <c r="AV41">
+        <v>53111000000.0</v>
+      </c>
+      <c r="AW41">
+        <v>42673752600.0</v>
+      </c>
+      <c r="AX41">
+        <v>42872000000.0</v>
+      </c>
+      <c r="AY41">
+        <v>38086724500.0</v>
+      </c>
+      <c r="AZ41">
+        <v>37975000000.0</v>
+      </c>
+      <c r="BA41">
+        <v>26832698900.0</v>
+      </c>
+      <c r="BB41">
+        <v>26922404300.0</v>
+      </c>
+      <c r="BC41">
+        <v>61413395800.0</v>
+      </c>
+      <c r="BD41">
+        <v>30148000000.0</v>
+      </c>
+      <c r="BE41">
+        <v>22062000000.0</v>
+      </c>
+      <c r="BF41">
+        <v>16493483000.0</v>
+      </c>
+      <c r="BG41">
+        <v>18099101500.0</v>
+      </c>
+      <c r="BH41">
+        <v>18099000000.0</v>
+      </c>
+      <c r="BI41">
+        <v>279521907600.0</v>
+      </c>
+      <c r="BJ41">
+        <v>164898000000.0</v>
+      </c>
+      <c r="BK41">
+        <v>162309153300.0</v>
+      </c>
+      <c r="BL41">
+        <v>13571000000.0</v>
+      </c>
+      <c r="BM41"/>
+      <c r="BN41">
+        <v>1000000.0</v>
+      </c>
+      <c r="BO41">
+        <v>9519225100.0</v>
+      </c>
+      <c r="BP41">
+        <v>8609590100.0</v>
+      </c>
+      <c r="BQ41">
+        <v>6722496500.0</v>
+      </c>
+      <c r="BR41">
+        <v>6516880100.0</v>
+      </c>
+      <c r="BS41">
+        <v>6559592400.0</v>
+      </c>
+      <c r="BT41">
+        <v>7355575200.0</v>
+      </c>
+      <c r="BU41">
+        <v>4824373100.0</v>
+      </c>
+      <c r="BV41">
+        <v>8274123700.0</v>
+      </c>
+      <c r="BW41">
+        <v>4824373100.0</v>
+      </c>
+      <c r="BX41">
+        <v>5651510400.0</v>
+      </c>
+      <c r="BY41">
+        <v>4196604600.0</v>
+      </c>
+      <c r="BZ41">
+        <v>4196604600.0</v>
+      </c>
+      <c r="CA41">
+        <v>3879541000.0</v>
+      </c>
+      <c r="CB41">
+        <v>11953931000.0</v>
+      </c>
+      <c r="CC41">
+        <v>3953931000.0</v>
+      </c>
+      <c r="CD41">
+        <v>3953931000.0</v>
+      </c>
+      <c r="CE41">
+        <v>15809826000.0</v>
+      </c>
+      <c r="CF41">
+        <v>3084826000.0</v>
+      </c>
+      <c r="CG41">
+        <v>3309826000.0</v>
+      </c>
+      <c r="CH41">
+        <v>3309826000.0</v>
+      </c>
+      <c r="CI41">
+        <v>193645000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>293645000.0</v>
+      </c>
+      <c r="CK41">
+        <v>443645000.0</v>
+      </c>
+      <c r="CL41">
+        <v>2905626000.0</v>
+      </c>
+      <c r="CM41"/>
+      <c r="CN41">
+        <v>5170766000.0</v>
+      </c>
+      <c r="CO41"/>
+    </row>
+    <row r="42" spans="1:93">
+      <c r="A42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42">
+        <v>1513537000000.0</v>
+      </c>
+      <c r="C42">
+        <v>1965981000000.0</v>
+      </c>
+      <c r="D42">
+        <v>1971094000000.0</v>
+      </c>
+      <c r="E42">
+        <v>1971409000000.0</v>
+      </c>
+      <c r="F42">
+        <v>1977091000000.0</v>
+      </c>
+      <c r="G42">
+        <v>1982180000000.0</v>
+      </c>
+      <c r="H42">
+        <v>1989343000000.0</v>
+      </c>
+      <c r="I42">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="J42">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="K42">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="L42">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="M42">
+        <v>1873540000000.0</v>
+      </c>
+      <c r="N42">
+        <v>1878331000000.0</v>
+      </c>
+      <c r="O42">
+        <v>1882248000000.0</v>
+      </c>
+      <c r="P42">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="Q42">
+        <v>1890364000000.0</v>
+      </c>
+      <c r="R42">
+        <v>1894321000000.0</v>
+      </c>
+      <c r="S42">
+        <v>2030346000000.0</v>
+      </c>
+      <c r="T42">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="U42">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="V42">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="W42">
+        <v>1515597000000.0</v>
+      </c>
+      <c r="X42">
+        <v>1537209000000.0</v>
+      </c>
+      <c r="Y42">
+        <v>1470630000000.0</v>
+      </c>
+      <c r="Z42">
+        <v>1470630000000.0</v>
+      </c>
+      <c r="AA42">
+        <v>1470780000000.0</v>
+      </c>
+      <c r="AB42">
+        <v>1455091000000.0</v>
+      </c>
+      <c r="AC42">
+        <v>1455091000000.0</v>
+      </c>
+      <c r="AD42">
+        <v>1455091000000.0</v>
+      </c>
+      <c r="AE42">
+        <v>1455091000000.0</v>
+      </c>
+      <c r="AF42">
+        <v>1455091000000.0</v>
+      </c>
+      <c r="AG42">
+        <v>1455091000000.0</v>
+      </c>
+      <c r="AH42">
+        <v>1455091000000.0</v>
+      </c>
+      <c r="AI42">
+        <v>5485424000000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>1455091000000.0</v>
+      </c>
+      <c r="AK42">
+        <v>1455091000000.0</v>
+      </c>
+      <c r="AL42">
+        <v>1455091000000.0</v>
+      </c>
+      <c r="AM42">
+        <v>1455091000000.0</v>
+      </c>
+      <c r="AN42">
+        <v>1455091000000.0</v>
+      </c>
+      <c r="AO42">
+        <v>1446867000000.0</v>
+      </c>
+      <c r="AP42">
+        <v>1448384000000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>1258398000000.0</v>
+      </c>
+      <c r="AR42">
+        <v>1258398000000.0</v>
+      </c>
+      <c r="AS42">
+        <v>1258398000000.0</v>
+      </c>
+      <c r="AT42">
+        <v>1258398000000.0</v>
+      </c>
+      <c r="AU42">
+        <v>1258398000000.0</v>
+      </c>
+      <c r="AV42">
+        <v>1258398000000.0</v>
+      </c>
+      <c r="AW42">
+        <v>1274149560782.0</v>
+      </c>
+      <c r="AX42">
+        <v>658733000000.0</v>
+      </c>
+      <c r="AY42">
+        <v>658755372979.0</v>
+      </c>
+      <c r="AZ42">
+        <v>656609000000.0</v>
+      </c>
+      <c r="BA42">
+        <v>798514091786.0</v>
+      </c>
+      <c r="BB42">
+        <v>798514091786.0</v>
+      </c>
+      <c r="BC42">
+        <v>754582027552.0</v>
+      </c>
+      <c r="BD42">
+        <v>798515000000.0</v>
+      </c>
+      <c r="BE42">
+        <v>823515000000.0</v>
+      </c>
+      <c r="BF42">
+        <v>847230270925.0</v>
+      </c>
+      <c r="BG42">
+        <v>806766154817.0</v>
+      </c>
+      <c r="BH42">
+        <v>1039965000000.0</v>
+      </c>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
+      <c r="CN42"/>
+      <c r="CO42"/>
+    </row>
+    <row r="43" spans="1:93">
+      <c r="A43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+    </row>
+    <row r="44" spans="1:93">
+      <c r="A44" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+    </row>
+    <row r="45" spans="1:93">
+      <c r="A45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>1293408000000.0</v>
+      </c>
+      <c r="C45">
+        <v>1262843000000.0</v>
+      </c>
+      <c r="D45">
+        <v>1246014000000.0</v>
+      </c>
+      <c r="E45">
+        <v>1237197000000.0</v>
+      </c>
+      <c r="F45">
+        <v>1216955000000.0</v>
+      </c>
+      <c r="G45">
+        <v>1196209000000.0</v>
+      </c>
+      <c r="H45">
+        <v>1185243000000.0</v>
+      </c>
+      <c r="I45">
+        <v>1154993000000.0</v>
+      </c>
+      <c r="J45">
+        <v>1136236000000.0</v>
+      </c>
+      <c r="K45">
+        <v>1131075000000.0</v>
+      </c>
+      <c r="L45">
+        <v>1124848000000.0</v>
+      </c>
+      <c r="M45">
+        <v>1219184000000.0</v>
+      </c>
+      <c r="N45">
+        <v>1220334000000.0</v>
+      </c>
+      <c r="O45">
+        <v>1214781000000.0</v>
+      </c>
+      <c r="P45">
+        <v>1207609000000.0</v>
+      </c>
+      <c r="Q45">
+        <v>1201870000000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+    </row>
+    <row r="46" spans="1:93">
+      <c r="A46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B46">
+        <v>1078916000000.0</v>
+      </c>
+      <c r="C46">
+        <v>1068524000000.0</v>
+      </c>
+      <c r="D46">
+        <v>1064465000000.0</v>
+      </c>
+      <c r="E46">
+        <v>1061237000000.0</v>
+      </c>
+      <c r="F46">
+        <v>1058231000000.0</v>
+      </c>
+      <c r="G46">
+        <v>1054374000000.0</v>
+      </c>
+      <c r="H46">
+        <v>1062218000000.0</v>
+      </c>
+      <c r="I46">
+        <v>1051948000000.0</v>
+      </c>
+      <c r="J46">
+        <v>1052251000000.0</v>
+      </c>
+      <c r="K46">
+        <v>1066007000000.0</v>
+      </c>
+      <c r="L46">
+        <v>1078596000000.0</v>
+      </c>
+      <c r="M46">
+        <v>961083000000.0</v>
+      </c>
+      <c r="N46">
+        <v>974344000000.0</v>
+      </c>
+      <c r="O46">
+        <v>982630000000.0</v>
+      </c>
+      <c r="P46">
+        <v>990087000000.0</v>
+      </c>
+      <c r="Q46">
+        <v>1003376000000.0</v>
+      </c>
+      <c r="R46">
+        <v>1010568000000.0</v>
+      </c>
+      <c r="S46">
+        <v>1026435000000.0</v>
+      </c>
+      <c r="T46">
+        <v>1041010000000.0</v>
+      </c>
+      <c r="U46">
+        <v>1095213000000.0</v>
+      </c>
+      <c r="V46">
+        <v>1095721000000.0</v>
+      </c>
+      <c r="W46">
+        <v>1085262000000.0</v>
+      </c>
+      <c r="X46">
+        <v>1081687000000.0</v>
+      </c>
+      <c r="Y46">
+        <v>1094355000000.0</v>
+      </c>
+      <c r="Z46">
+        <v>1107644000000.0</v>
+      </c>
+      <c r="AA46">
+        <v>1132118000000.0</v>
+      </c>
+      <c r="AB46">
+        <v>1150417000000.0</v>
+      </c>
+      <c r="AC46">
+        <v>709012000000.0</v>
+      </c>
+      <c r="AD46">
+        <v>732722000000.0</v>
+      </c>
+      <c r="AE46">
+        <v>747917000000.0</v>
+      </c>
+      <c r="AF46">
+        <v>764532000000.0</v>
+      </c>
+      <c r="AG46">
+        <v>766811000000.0</v>
+      </c>
+      <c r="AH46">
+        <v>786549000000.0</v>
+      </c>
+      <c r="AI46">
+        <v>797689000000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>3178987000000.0</v>
+      </c>
+      <c r="AK46">
+        <v>3422862000000.0</v>
+      </c>
+      <c r="AL46">
+        <v>3408683000000.0</v>
+      </c>
+      <c r="AM46">
+        <v>3223381000000.0</v>
+      </c>
+      <c r="AN46">
+        <v>2920720000000.0</v>
+      </c>
+      <c r="AO46">
+        <v>2768176000000.0</v>
+      </c>
+      <c r="AP46">
+        <v>2344396000000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>2724955000000.0</v>
+      </c>
+      <c r="AR46">
+        <v>2569121000000.0</v>
+      </c>
+      <c r="AS46">
+        <v>2413294000000.0</v>
+      </c>
+      <c r="AT46">
+        <v>2289875000000.0</v>
+      </c>
+      <c r="AU46">
+        <v>1865878000000.0</v>
+      </c>
+      <c r="AV46">
+        <v>1971110000000.0</v>
+      </c>
+      <c r="AW46">
+        <v>1698001691219.0</v>
+      </c>
+      <c r="AX46">
+        <v>1628480000000.0</v>
+      </c>
+      <c r="AY46">
+        <v>1474787508656.0</v>
+      </c>
+      <c r="AZ46">
+        <v>1461600000000.0</v>
+      </c>
+      <c r="BA46">
+        <v>1302327837481.0</v>
+      </c>
+      <c r="BB46">
+        <v>1308555562245.0</v>
+      </c>
+      <c r="BC46">
+        <v>1261154996997.0</v>
+      </c>
+      <c r="BD46">
+        <v>1233721000000.0</v>
+      </c>
+      <c r="BE46">
+        <v>1074871000000.0</v>
+      </c>
+      <c r="BF46">
+        <v>929960468003.0</v>
+      </c>
+      <c r="BG46">
+        <v>919500911719.0</v>
+      </c>
+      <c r="BH46">
+        <v>933668000000.0</v>
+      </c>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46"/>
+      <c r="CN46"/>
+      <c r="CO46"/>
+    </row>
+    <row r="47" spans="1:93">
+      <c r="A47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>1064465000000.0</v>
+      </c>
+      <c r="E47">
+        <v>1061237000000.0</v>
+      </c>
+      <c r="F47">
+        <v>1058231000000.0</v>
+      </c>
+      <c r="G47">
+        <v>1054374000000.0</v>
+      </c>
+      <c r="H47">
+        <v>1062218000000.0</v>
+      </c>
+      <c r="I47">
+        <v>1051948000000.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>961083000000.0</v>
+      </c>
+      <c r="N47">
+        <v>974344000000.0</v>
+      </c>
+      <c r="O47">
+        <v>982630000000.0</v>
+      </c>
+      <c r="P47">
+        <v>990087000000.0</v>
+      </c>
+      <c r="Q47">
+        <v>1003376000000.0</v>
+      </c>
+      <c r="R47">
+        <v>1010568000000.0</v>
+      </c>
+      <c r="S47">
+        <v>1026435000000.0</v>
+      </c>
+      <c r="T47">
+        <v>1041010000000.0</v>
+      </c>
+      <c r="U47">
+        <v>1095213000000.0</v>
+      </c>
+      <c r="V47">
+        <v>1095721000000.0</v>
+      </c>
+      <c r="W47">
+        <v>1085262000000.0</v>
+      </c>
+      <c r="X47">
+        <v>1081687000000.0</v>
+      </c>
+      <c r="Y47">
+        <v>1094355000000.0</v>
+      </c>
+      <c r="Z47">
+        <v>1107644000000.0</v>
+      </c>
+      <c r="AA47">
+        <v>1132118000000.0</v>
+      </c>
+      <c r="AB47">
+        <v>1150417000000.0</v>
+      </c>
+      <c r="AC47">
+        <v>709012000000.0</v>
+      </c>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47">
+        <v>3178987000000.0</v>
+      </c>
+      <c r="AK47">
+        <v>3103439000000.0</v>
+      </c>
+      <c r="AL47">
+        <v>3103795000000.0</v>
+      </c>
+      <c r="AM47">
+        <v>2881026000000.0</v>
+      </c>
+      <c r="AN47">
+        <v>2587235000000.0</v>
+      </c>
+      <c r="AO47">
+        <v>2533986000000.0</v>
+      </c>
+      <c r="AP47">
+        <v>2052233000000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>3692569000000.0</v>
+      </c>
+      <c r="AR47">
+        <v>3598646000000.0</v>
+      </c>
+      <c r="AS47">
+        <v>3400178000000.0</v>
+      </c>
+      <c r="AT47">
+        <v>3090316000000.0</v>
+      </c>
+      <c r="AU47">
+        <v>2787217000000.0</v>
+      </c>
+      <c r="AV47">
+        <v>2644327000000.0</v>
+      </c>
+      <c r="AW47">
+        <v>2426676386500.0</v>
+      </c>
+      <c r="AX47">
+        <v>2272040000000.0</v>
+      </c>
+      <c r="AY47">
+        <v>2080441898200.0</v>
+      </c>
+      <c r="AZ47">
+        <v>2034712000000.0</v>
+      </c>
+      <c r="BA47">
+        <v>1816481329300.0</v>
+      </c>
+      <c r="BB47">
+        <v>1794148750900.0</v>
+      </c>
+      <c r="BC47">
+        <v>1726699817100.0</v>
+      </c>
+      <c r="BD47">
+        <v>1740274000000.0</v>
+      </c>
+      <c r="BE47">
+        <v>1527181000000.0</v>
+      </c>
+      <c r="BF47">
+        <v>1340968737400.0</v>
+      </c>
+      <c r="BG47">
+        <v>1311576042700.0</v>
+      </c>
+      <c r="BH47">
+        <v>1307284000000.0</v>
+      </c>
+      <c r="BI47">
+        <v>1117693538800.0</v>
+      </c>
+      <c r="BJ47">
+        <v>977715000000.0</v>
+      </c>
+      <c r="BK47">
+        <v>933832134100.0</v>
+      </c>
+      <c r="BL47">
+        <v>944058000000.0</v>
+      </c>
+      <c r="BM47"/>
+      <c r="BN47">
+        <v>521628000000.0</v>
+      </c>
+      <c r="BO47">
+        <v>681404147600.0</v>
+      </c>
+      <c r="BP47">
+        <v>690436165800.0</v>
+      </c>
+      <c r="BQ47">
+        <v>683466012100.0</v>
+      </c>
+      <c r="BR47">
+        <v>684035809300.0</v>
+      </c>
+      <c r="BS47">
+        <v>690792322500.0</v>
+      </c>
+      <c r="BT47">
+        <v>684400614000.0</v>
+      </c>
+      <c r="BU47">
+        <v>584557511200.0</v>
+      </c>
+      <c r="BV47">
+        <v>474459840600.0</v>
+      </c>
+      <c r="BW47">
+        <v>277333392900.0</v>
+      </c>
+      <c r="BX47">
+        <v>507350685800.0</v>
+      </c>
+      <c r="BY47">
+        <v>166083970800.0</v>
+      </c>
+      <c r="BZ47">
+        <v>171990081700.0</v>
+      </c>
+      <c r="CA47">
+        <v>182149440000.0</v>
+      </c>
+      <c r="CB47">
+        <v>187261304000.0</v>
+      </c>
+      <c r="CC47">
+        <v>192534631000.0</v>
+      </c>
+      <c r="CD47">
+        <v>197812062000.0</v>
+      </c>
+      <c r="CE47">
+        <v>202483695000.0</v>
+      </c>
+      <c r="CF47">
+        <v>207127935000.0</v>
+      </c>
+      <c r="CG47">
+        <v>212362102000.0</v>
+      </c>
+      <c r="CH47">
+        <v>217596270000.0</v>
+      </c>
+      <c r="CI47">
+        <v>214233184000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>208153545000.0</v>
+      </c>
+      <c r="CK47">
+        <v>210844546000.0</v>
+      </c>
+      <c r="CL47">
+        <v>19823428000.0</v>
+      </c>
+      <c r="CM47">
+        <v>39959225000.0</v>
+      </c>
+      <c r="CN47">
+        <v>41802572000.0</v>
+      </c>
+      <c r="CO47">
+        <v>42970147000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:93">
+      <c r="A48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B48">
+        <v>-2673853000000.0</v>
+      </c>
+      <c r="C48">
+        <v>-2710870000000.0</v>
+      </c>
+      <c r="D48">
+        <v>-2728564000000.0</v>
+      </c>
+      <c r="E48">
+        <v>-2751839000000.0</v>
+      </c>
+      <c r="F48">
+        <v>-2786586000000.0</v>
+      </c>
+      <c r="G48">
+        <v>-2801024000000.0</v>
+      </c>
+      <c r="H48">
+        <v>-2844687000000.0</v>
+      </c>
+      <c r="I48">
+        <v>-2870660000000.0</v>
+      </c>
+      <c r="J48">
+        <v>-2903667000000.0</v>
+      </c>
+      <c r="K48">
+        <v>-2935433000000.0</v>
+      </c>
+      <c r="L48">
+        <v>-2960347000000.0</v>
+      </c>
+      <c r="M48">
+        <v>-3106161000000.0</v>
+      </c>
+      <c r="N48">
+        <v>-3132153000000.0</v>
+      </c>
+      <c r="O48">
+        <v>-3131076000000.0</v>
+      </c>
+      <c r="P48">
+        <v>-3009932000000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-3126448000000.0</v>
+      </c>
+      <c r="R48">
+        <v>-3120934000000.0</v>
+      </c>
+      <c r="S48">
+        <v>-3124783000000.0</v>
+      </c>
+      <c r="T48">
+        <v>-2989408000000.0</v>
+      </c>
+      <c r="U48">
+        <v>-3015783000000.0</v>
+      </c>
+      <c r="V48">
+        <v>-3026878000000.0</v>
+      </c>
+      <c r="W48">
+        <v>-3039266000000.0</v>
+      </c>
+      <c r="X48">
+        <v>-3048853000000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-4481064000000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-4462592000000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-4445063000000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-4456541000000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-5738723000000.0</v>
+      </c>
+      <c r="AD48">
+        <v>-5649564000000.0</v>
+      </c>
+      <c r="AE48">
+        <v>-5599432000000.0</v>
+      </c>
+      <c r="AF48">
+        <v>-5588392000000.0</v>
+      </c>
+      <c r="AG48">
+        <v>-5588588000000.0</v>
+      </c>
+      <c r="AH48">
+        <v>-5576374000000.0</v>
+      </c>
+      <c r="AI48">
+        <v>-5511262000000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>1231304000000.0</v>
+      </c>
+      <c r="AK48">
+        <v>1965076000000.0</v>
+      </c>
+      <c r="AL48">
+        <v>1982664000000.0</v>
+      </c>
+      <c r="AM48">
+        <v>1899949000000.0</v>
+      </c>
+      <c r="AN48">
+        <v>1796408000000.0</v>
+      </c>
+      <c r="AO48">
+        <v>1560437000000.0</v>
+      </c>
+      <c r="AP48">
+        <v>1471334000000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>1338348000000.0</v>
+      </c>
+      <c r="AR48">
+        <v>1215374000000.0</v>
+      </c>
+      <c r="AS48">
+        <v>1149710000000.0</v>
+      </c>
+      <c r="AT48">
+        <v>1090867000000.0</v>
+      </c>
+      <c r="AU48">
+        <v>1018870000000.0</v>
+      </c>
+      <c r="AV48">
+        <v>894902000000.0</v>
+      </c>
+      <c r="AW48">
+        <v>809976552975.0</v>
+      </c>
+      <c r="AX48">
+        <v>736048000000.0</v>
+      </c>
+      <c r="AY48">
+        <v>686028248521.0</v>
+      </c>
+      <c r="AZ48">
+        <v>587961000000.0</v>
+      </c>
+      <c r="BA48">
+        <v>494008484862.0</v>
+      </c>
+      <c r="BB48">
+        <v>411784842160.0</v>
+      </c>
+      <c r="BC48">
+        <v>366642429014.0</v>
+      </c>
+      <c r="BD48">
+        <v>300975000000.0</v>
+      </c>
+      <c r="BE48">
+        <v>222445000000.0</v>
+      </c>
+      <c r="BF48">
+        <v>219043393519.0</v>
+      </c>
+      <c r="BG48">
+        <v>156422105750.0</v>
+      </c>
+      <c r="BH48">
+        <v>108797000000.0</v>
+      </c>
+      <c r="BI48">
+        <v>51051690700.0</v>
+      </c>
+      <c r="BJ48">
+        <v>17975000000.0</v>
+      </c>
+      <c r="BK48">
+        <v>5038602000.0</v>
+      </c>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48"/>
+      <c r="BU48"/>
+      <c r="BV48"/>
+      <c r="BW48"/>
+      <c r="BX48"/>
+      <c r="BY48"/>
+      <c r="BZ48"/>
+      <c r="CA48"/>
+      <c r="CB48"/>
+      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48"/>
+      <c r="CF48"/>
+      <c r="CG48"/>
+      <c r="CH48"/>
+      <c r="CI48"/>
+      <c r="CJ48"/>
+      <c r="CK48"/>
+      <c r="CL48"/>
+      <c r="CM48"/>
+      <c r="CN48"/>
+      <c r="CO48"/>
+    </row>
+    <row r="49" spans="1:93">
+      <c r="A49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+    </row>
+    <row r="50" spans="1:93">
+      <c r="A50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B50">
+        <v>57754000000.0</v>
+      </c>
+      <c r="C50">
+        <v>120031000000.0</v>
+      </c>
+      <c r="D50">
+        <v>113726000000.0</v>
+      </c>
+      <c r="E50">
+        <v>110801000000.0</v>
+      </c>
+      <c r="F50">
+        <v>123396000000.0</v>
+      </c>
+      <c r="G50">
+        <v>52145000000.0</v>
+      </c>
+      <c r="H50">
+        <v>37222000000.0</v>
+      </c>
+      <c r="I50">
+        <v>40234000000.0</v>
+      </c>
+      <c r="J50">
+        <v>138969000000.0</v>
+      </c>
+      <c r="K50">
+        <v>93573000000.0</v>
+      </c>
+      <c r="L50">
+        <v>110544000000.0</v>
+      </c>
+      <c r="M50">
+        <v>106975000000.0</v>
+      </c>
+      <c r="N50">
+        <v>178344000000.0</v>
+      </c>
+      <c r="O50">
+        <v>181188000000.0</v>
+      </c>
+      <c r="P50">
+        <v>163695000000.0</v>
+      </c>
+      <c r="Q50">
+        <v>175070000000.0</v>
+      </c>
+      <c r="R50">
+        <v>96747000000.0</v>
+      </c>
+      <c r="S50">
+        <v>96596000000.0</v>
+      </c>
+      <c r="T50">
+        <v>95307000000.0</v>
+      </c>
+      <c r="U50">
+        <v>71899000000.0</v>
+      </c>
+      <c r="V50">
+        <v>96117000000.0</v>
+      </c>
+      <c r="W50">
+        <v>96117000000.0</v>
+      </c>
+      <c r="X50">
+        <v>96117000000.0</v>
+      </c>
+      <c r="Y50">
+        <v>96117000000.0</v>
+      </c>
+      <c r="Z50">
+        <v>96117000000.0</v>
+      </c>
+      <c r="AA50">
+        <v>96117000000.0</v>
+      </c>
+      <c r="AB50">
+        <v>96117000000.0</v>
+      </c>
+      <c r="AC50">
+        <v>276888000000.0</v>
+      </c>
+      <c r="AD50">
+        <v>276888000000.0</v>
+      </c>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+    </row>
+    <row r="51" spans="1:93">
+      <c r="A51" t="s">
+        <v>76</v>
+      </c>
+      <c r="B51">
+        <v>254526000000.0</v>
+      </c>
+      <c r="C51">
+        <v>243418000000.0</v>
+      </c>
+      <c r="D51">
+        <v>241844000000.0</v>
+      </c>
+      <c r="E51">
+        <v>239308000000.0</v>
+      </c>
+      <c r="F51">
+        <v>337542000000.0</v>
+      </c>
+      <c r="G51">
+        <v>277412000000.0</v>
+      </c>
+      <c r="H51">
+        <v>262449000000.0</v>
+      </c>
+      <c r="I51">
+        <v>274502000000.0</v>
+      </c>
+      <c r="J51">
+        <v>250903000000.0</v>
+      </c>
+      <c r="K51">
+        <v>219314000000.0</v>
+      </c>
+      <c r="L51">
+        <v>236345000000.0</v>
+      </c>
+      <c r="M51">
+        <v>242458000000.0</v>
+      </c>
+      <c r="N51">
+        <v>314033000000.0</v>
+      </c>
+      <c r="O51">
+        <v>326283000000.0</v>
+      </c>
+      <c r="P51">
+        <v>308562000000.0</v>
+      </c>
+      <c r="Q51">
+        <v>263181000000.0</v>
+      </c>
+      <c r="R51">
+        <v>184860000000.0</v>
+      </c>
+      <c r="S51">
+        <v>208540000000.0</v>
+      </c>
+      <c r="T51">
+        <v>207974000000.0</v>
+      </c>
+      <c r="U51">
+        <v>226345000000.0</v>
+      </c>
+      <c r="V51">
+        <v>250895000000.0</v>
+      </c>
+      <c r="W51">
+        <v>242919000000.0</v>
+      </c>
+      <c r="X51">
+        <v>242073000000.0</v>
+      </c>
+      <c r="Y51">
+        <v>2243066000000.0</v>
+      </c>
+      <c r="Z51">
+        <v>2243066000000.0</v>
+      </c>
+      <c r="AA51">
+        <v>2100380000000.0</v>
+      </c>
+      <c r="AB51">
+        <v>2127863000000.0</v>
+      </c>
+      <c r="AC51">
+        <v>3384207000000.0</v>
+      </c>
+      <c r="AD51">
+        <v>1284207000000.0</v>
+      </c>
+      <c r="AE51">
+        <v>3384369000000.0</v>
+      </c>
+      <c r="AF51">
+        <v>3386572000000.0</v>
+      </c>
+      <c r="AG51">
+        <v>3321257000000.0</v>
+      </c>
+      <c r="AH51">
+        <v>3309492000000.0</v>
+      </c>
+      <c r="AI51">
+        <v>3303969000000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>4637910000000.0</v>
+      </c>
+      <c r="AK51">
+        <v>4570498000000.0</v>
+      </c>
+      <c r="AL51">
+        <v>4558681000000.0</v>
+      </c>
+      <c r="AM51">
+        <v>4348342000000.0</v>
+      </c>
+      <c r="AN51">
+        <v>4328810000000.0</v>
+      </c>
+      <c r="AO51">
+        <v>3939422000000.0</v>
+      </c>
+      <c r="AP51">
+        <v>3506650000000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>4195372000000.0</v>
+      </c>
+      <c r="AR51">
+        <v>4111393000000.0</v>
+      </c>
+      <c r="AS51">
+        <v>3766828000000.0</v>
+      </c>
+      <c r="AT51">
+        <v>3534276000000.0</v>
+      </c>
+      <c r="AU51">
+        <v>3122999000000.0</v>
+      </c>
+      <c r="AV51">
+        <v>3082301000000.0</v>
+      </c>
+      <c r="AW51">
+        <v>3109636308697.0</v>
+      </c>
+      <c r="AX51">
+        <v>2293240000000.0</v>
+      </c>
+      <c r="AY51">
+        <v>2127754302851.0</v>
+      </c>
+      <c r="AZ51">
+        <v>2125895000000.0</v>
+      </c>
+      <c r="BA51">
+        <v>1979574893036.0</v>
+      </c>
+      <c r="BB51">
+        <v>1716016138673.0</v>
+      </c>
+      <c r="BC51">
+        <v>1440807590239.0</v>
+      </c>
+      <c r="BD51">
+        <v>1560027000000.0</v>
+      </c>
+      <c r="BE51">
+        <v>1536636000000.0</v>
+      </c>
+      <c r="BF51">
+        <v>1565971911683.0</v>
+      </c>
+      <c r="BG51">
+        <v>1437427181874.0</v>
+      </c>
+      <c r="BH51">
+        <v>1601512000000.0</v>
+      </c>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+      <c r="CN51"/>
+      <c r="CO51"/>
+    </row>
+    <row r="52" spans="1:93">
+      <c r="A52" t="s">
+        <v>77</v>
+      </c>
+      <c r="B52">
+        <v>73285000000.0</v>
+      </c>
+      <c r="C52">
+        <v>143942000000.0</v>
+      </c>
+      <c r="D52">
+        <v>160986000000.0</v>
+      </c>
+      <c r="E52">
+        <v>128958000000.0</v>
+      </c>
+      <c r="F52">
+        <v>141880000000.0</v>
+      </c>
+      <c r="G52">
+        <v>64862000000.0</v>
+      </c>
+      <c r="H52">
+        <v>49272000000.0</v>
+      </c>
+      <c r="I52">
+        <v>52803000000.0</v>
+      </c>
+      <c r="J52">
+        <v>151417000000.0</v>
+      </c>
+      <c r="K52">
+        <v>193777000000.0</v>
+      </c>
+      <c r="L52">
+        <v>209058000000.0</v>
+      </c>
+      <c r="M52">
+        <v>209737000000.0</v>
+      </c>
+      <c r="N52">
+        <v>275253000000.0</v>
+      </c>
+      <c r="O52">
+        <v>278097000000.0</v>
+      </c>
+      <c r="P52">
+        <v>260604000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>184654000000.0</v>
+      </c>
+      <c r="R52">
+        <v>98444000000.0</v>
+      </c>
+      <c r="S52">
+        <v>127269000000.0</v>
+      </c>
+      <c r="T52">
+        <v>99650000000.0</v>
+      </c>
+      <c r="U52">
+        <v>81300000000.0</v>
+      </c>
+      <c r="V52">
+        <v>100690000000.0</v>
+      </c>
+      <c r="W52">
+        <v>102483000000.0</v>
+      </c>
+      <c r="X52">
+        <v>128813000000.0</v>
+      </c>
+      <c r="Y52">
+        <v>104994000000.0</v>
+      </c>
+      <c r="Z52">
+        <v>104994000000.0</v>
+      </c>
+      <c r="AA52">
+        <v>103481000000.0</v>
+      </c>
+      <c r="AB52">
+        <v>103481000000.0</v>
+      </c>
+      <c r="AC52">
+        <v>277176000000.0</v>
+      </c>
+      <c r="AD52">
+        <v>277176000000.0</v>
+      </c>
+      <c r="AE52">
+        <v>3384369000000.0</v>
+      </c>
+      <c r="AF52">
+        <v>3386572000000.0</v>
+      </c>
+      <c r="AG52">
+        <v>3262988000000.0</v>
+      </c>
+      <c r="AH52">
+        <v>3248264000000.0</v>
+      </c>
+      <c r="AI52">
+        <v>3238656000000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>3363958000000.0</v>
+      </c>
+      <c r="AK52">
+        <v>3084694000000.0</v>
+      </c>
+      <c r="AL52">
+        <v>3059617000000.0</v>
+      </c>
+      <c r="AM52">
+        <v>1953178000000.0</v>
+      </c>
+      <c r="AN52">
+        <v>1960273000000.0</v>
+      </c>
+      <c r="AO52">
+        <v>1620032000000.0</v>
+      </c>
+      <c r="AP52">
+        <v>2147974000000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>1803780000000.0</v>
+      </c>
+      <c r="AR52">
+        <v>1855787000000.0</v>
+      </c>
+      <c r="AS52">
+        <v>1447053000000.0</v>
+      </c>
+      <c r="AT52">
+        <v>1305137000000.0</v>
+      </c>
+      <c r="AU52">
+        <v>852561000000.0</v>
+      </c>
+      <c r="AV52">
+        <v>860453000000.0</v>
+      </c>
+      <c r="AW52">
+        <v>950967535537.0</v>
+      </c>
+      <c r="AX52">
+        <v>1130338000000.0</v>
+      </c>
+      <c r="AY52">
+        <v>952673422468.0</v>
+      </c>
+      <c r="AZ52">
+        <v>955227000000.0</v>
+      </c>
+      <c r="BA52">
+        <v>758825194515.0</v>
+      </c>
+      <c r="BB52">
+        <v>514183283368.0</v>
+      </c>
+      <c r="BC52">
+        <v>798667328040.0</v>
+      </c>
+      <c r="BD52">
+        <v>976196000000.0</v>
+      </c>
+      <c r="BE52">
+        <v>856624000000.0</v>
+      </c>
+      <c r="BF52">
+        <v>858203043338.0</v>
+      </c>
+      <c r="BG52">
+        <v>668619563933.0</v>
+      </c>
+      <c r="BH52">
+        <v>777038000000.0</v>
+      </c>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+    </row>
+    <row r="53" spans="1:93">
+      <c r="A53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53">
+        <v>152862000000.0</v>
+      </c>
+      <c r="G53">
+        <v>154576000000.0</v>
+      </c>
+      <c r="H53">
+        <v>4779000000.0</v>
+      </c>
+      <c r="I53">
+        <v>3164000000.0</v>
+      </c>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
+        <v>2911000000.0</v>
+      </c>
+      <c r="M53">
+        <v>-32333000000.0</v>
+      </c>
+      <c r="N53">
+        <v>-32459000000.0</v>
+      </c>
+      <c r="O53">
+        <v>-32585000000.0</v>
+      </c>
+      <c r="P53">
+        <v>-32712000000.0</v>
+      </c>
+      <c r="Q53">
+        <v>-32838000000.0</v>
+      </c>
+      <c r="R53">
+        <v>1143000000.0</v>
+      </c>
+      <c r="S53">
+        <v>156000000.0</v>
+      </c>
+      <c r="T53">
+        <v>5585000000.0</v>
+      </c>
+      <c r="U53">
+        <v>30634000000.0</v>
+      </c>
+      <c r="V53">
+        <v>62573000000.0</v>
+      </c>
+      <c r="W53">
+        <v>120648000000.0</v>
+      </c>
+      <c r="X53">
+        <v>180794000000.0</v>
+      </c>
+      <c r="Y53">
+        <v>7469000000.0</v>
+      </c>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53">
+        <v>8000000000.0</v>
+      </c>
+      <c r="AI53">
+        <v>8000000000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>5000000000.0</v>
+      </c>
+      <c r="AK53">
+        <v>405400000000.0</v>
+      </c>
+      <c r="AL53">
+        <v>505500000000.0</v>
+      </c>
+      <c r="AM53">
+        <v>405400000000.0</v>
+      </c>
+      <c r="AN53">
+        <v>405400000000.0</v>
+      </c>
+      <c r="AO53">
+        <v>323000000.0</v>
+      </c>
+      <c r="AP53">
+        <v>578000000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>802000000.0</v>
+      </c>
+      <c r="AR53">
+        <v>13079000000.0</v>
+      </c>
+      <c r="AS53">
+        <v>18169000000.0</v>
+      </c>
+      <c r="AT53">
+        <v>13162000000.0</v>
+      </c>
+      <c r="AU53">
+        <v>13227000000.0</v>
+      </c>
+      <c r="AV53">
+        <v>13744000000.0</v>
+      </c>
+      <c r="AW53">
+        <v>110000000000.0</v>
+      </c>
+      <c r="AX53">
+        <v>110440000000.0</v>
+      </c>
+      <c r="AY53">
+        <v>110000000000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>110412000000.0</v>
+      </c>
+      <c r="BA53">
+        <v>121104889191.0</v>
+      </c>
+      <c r="BB53">
+        <v>110952211552.0</v>
+      </c>
+      <c r="BC53">
+        <v>112306052059.0</v>
+      </c>
+      <c r="BD53">
+        <v>164898000000.0</v>
+      </c>
+      <c r="BE53">
+        <v>162142000000.0</v>
+      </c>
+      <c r="BF53">
+        <v>160000000000.0</v>
+      </c>
+      <c r="BG53">
+        <v>160000000000.0</v>
+      </c>
+      <c r="BH53">
+        <v>170000000000.0</v>
+      </c>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+    </row>
+    <row r="54" spans="1:93">
+      <c r="A54" t="s">
+        <v>79</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+    </row>
+    <row r="55" spans="1:93">
+      <c r="A55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B55">
+        <v>2262858000000.0</v>
+      </c>
+      <c r="C55">
+        <v>2161645000000.0</v>
+      </c>
+      <c r="D55">
+        <v>2089881000000.0</v>
+      </c>
+      <c r="E55">
+        <v>2063767000000.0</v>
+      </c>
+      <c r="F55">
+        <v>2098460000000.0</v>
+      </c>
+      <c r="G55">
+        <v>2039104000000.0</v>
+      </c>
+      <c r="H55">
+        <v>1964172000000.0</v>
+      </c>
+      <c r="I55">
+        <v>1944200000000.0</v>
+      </c>
+      <c r="J55">
+        <v>1885163000000.0</v>
+      </c>
+      <c r="K55">
+        <v>1943219000000.0</v>
+      </c>
+      <c r="L55">
+        <v>1850004000000.0</v>
+      </c>
+      <c r="M55">
+        <v>1750760000000.0</v>
+      </c>
+      <c r="N55">
+        <v>1743403000000.0</v>
+      </c>
+      <c r="O55">
+        <v>1788304000000.0</v>
+      </c>
+      <c r="P55">
+        <v>1826350000000.0</v>
+      </c>
+      <c r="Q55">
+        <v>1774242000000.0</v>
+      </c>
+      <c r="R55">
+        <v>1801258000000.0</v>
+      </c>
+      <c r="S55">
+        <v>1795669000000.0</v>
+      </c>
+      <c r="T55">
+        <v>1761634000000.0</v>
+      </c>
+      <c r="U55">
+        <v>1952799000000.0</v>
+      </c>
+      <c r="V55">
+        <v>1939830000000.0</v>
+      </c>
+      <c r="W55">
+        <v>1959286000000.0</v>
+      </c>
+      <c r="X55">
+        <v>2011557000000.0</v>
+      </c>
+      <c r="Y55">
+        <v>2123526000000.0</v>
+      </c>
+      <c r="Z55">
+        <v>2047640000000.0</v>
+      </c>
+      <c r="AA55">
+        <v>2165669000000.0</v>
+      </c>
+      <c r="AB55">
+        <v>1868966000000.0</v>
+      </c>
+      <c r="AC55">
+        <v>1771303000000.0</v>
+      </c>
+      <c r="AD55">
+        <v>1756707000000.0</v>
+      </c>
+      <c r="AE55">
+        <v>1787333000000.0</v>
+      </c>
+      <c r="AF55">
+        <v>1816406000000.0</v>
+      </c>
+      <c r="AG55">
+        <v>1864090000000.0</v>
+      </c>
+      <c r="AH55">
+        <v>1776548000000.0</v>
+      </c>
+      <c r="AI55">
+        <v>1777461000000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>8724734000000.0</v>
+      </c>
+      <c r="AK55">
+        <v>9653320000000.0</v>
+      </c>
+      <c r="AL55">
+        <v>9787642000000.0</v>
+      </c>
+      <c r="AM55">
+        <v>9343851000000.0</v>
+      </c>
+      <c r="AN55">
+        <v>9254539000000.0</v>
+      </c>
+      <c r="AO55">
+        <v>8621310000000.0</v>
+      </c>
+      <c r="AP55">
+        <v>8083866000000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>9314406000000.0</v>
+      </c>
+      <c r="AR55">
+        <v>9060979000000.0</v>
+      </c>
+      <c r="AS55">
+        <v>8516474000000.0</v>
+      </c>
+      <c r="AT55">
+        <v>8316473000000.0</v>
+      </c>
+      <c r="AU55">
+        <v>7697312000000.0</v>
+      </c>
+      <c r="AV55">
+        <v>7371846000000.0</v>
+      </c>
+      <c r="AW55">
+        <v>7114541601880.0</v>
+      </c>
+      <c r="AX55">
+        <v>5573851000000.0</v>
+      </c>
+      <c r="AY55">
+        <v>5180535568741.0</v>
+      </c>
+      <c r="AZ55">
+        <v>5020824000000.0</v>
+      </c>
+      <c r="BA55">
+        <v>4743929699214.0</v>
+      </c>
+      <c r="BB55">
+        <v>4358046642158.0</v>
+      </c>
+      <c r="BC55">
+        <v>3931076254970.0</v>
+      </c>
+      <c r="BD55">
+        <v>3867576000000.0</v>
+      </c>
+      <c r="BE55">
+        <v>3820679000000.0</v>
+      </c>
+      <c r="BF55">
+        <v>3698477155098.0</v>
+      </c>
+      <c r="BG55">
+        <v>3520817309128.0</v>
+      </c>
+      <c r="BH55">
+        <v>3590309000000.0</v>
+      </c>
+      <c r="BI55">
+        <v>2414688299700.0</v>
+      </c>
+      <c r="BJ55">
+        <v>2072827000000.0</v>
+      </c>
+      <c r="BK55">
+        <v>1936153877000.0</v>
+      </c>
+      <c r="BL55">
+        <v>1936950000000.0</v>
+      </c>
+      <c r="BM55"/>
+      <c r="BN55">
+        <v>1465023000000.0</v>
+      </c>
+      <c r="BO55">
+        <v>1352683994400.0</v>
+      </c>
+      <c r="BP55">
+        <v>1347036482700.0</v>
+      </c>
+      <c r="BQ55">
+        <v>1129191506300.0</v>
+      </c>
+      <c r="BR55">
+        <v>1080049224600.0</v>
+      </c>
+      <c r="BS55">
+        <v>1054125186800.0</v>
+      </c>
+      <c r="BT55">
+        <v>1016957755200.0</v>
+      </c>
+      <c r="BU55">
+        <v>955808679000.0</v>
+      </c>
+      <c r="BV55">
+        <v>891671407300.0</v>
+      </c>
+      <c r="BW55">
+        <v>528553021400.0</v>
+      </c>
+      <c r="BX55">
+        <v>792690325300.0</v>
+      </c>
+      <c r="BY55">
+        <v>427035886500.0</v>
+      </c>
+      <c r="BZ55">
+        <v>406355089400.0</v>
+      </c>
+      <c r="CA55">
+        <v>372503031000.0</v>
+      </c>
+      <c r="CB55">
+        <v>378604548000.0</v>
+      </c>
+      <c r="CC55">
+        <v>373018255000.0</v>
+      </c>
+      <c r="CD55">
+        <v>357785756000.0</v>
+      </c>
+      <c r="CE55">
+        <v>385472570000.0</v>
+      </c>
+      <c r="CF55">
+        <v>385855888000.0</v>
+      </c>
+      <c r="CG55">
+        <v>382785746000.0</v>
+      </c>
+      <c r="CH55">
+        <v>372438443000.0</v>
+      </c>
+      <c r="CI55">
+        <v>352666306000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>333147531000.0</v>
+      </c>
+      <c r="CK55">
+        <v>336497870000.0</v>
+      </c>
+      <c r="CL55">
+        <v>86334594000.0</v>
+      </c>
+      <c r="CM55">
+        <v>108528142000.0</v>
+      </c>
+      <c r="CN55">
+        <v>113815767000.0</v>
+      </c>
+      <c r="CO55">
+        <v>132351472000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:93">
+      <c r="A56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B56">
+        <v>733208000000.0</v>
+      </c>
+      <c r="C56">
+        <v>646277000000.0</v>
+      </c>
+      <c r="D56">
+        <v>584240000000.0</v>
+      </c>
+      <c r="E56">
+        <v>714229000000.0</v>
+      </c>
+      <c r="F56">
+        <v>753376000000.0</v>
+      </c>
+      <c r="G56">
+        <v>696469000000.0</v>
+      </c>
+      <c r="H56">
+        <v>620106000000.0</v>
+      </c>
+      <c r="I56">
+        <v>619408000000.0</v>
+      </c>
+      <c r="J56">
+        <v>558287000000.0</v>
+      </c>
+      <c r="K56">
+        <v>601137000000.0</v>
+      </c>
+      <c r="L56">
+        <v>496669000000.0</v>
+      </c>
+      <c r="M56">
+        <v>513630000000.0</v>
+      </c>
+      <c r="N56">
+        <v>492851000000.0</v>
+      </c>
+      <c r="O56">
+        <v>527270000000.0</v>
+      </c>
+      <c r="P56">
+        <v>558960000000.0</v>
+      </c>
+      <c r="Q56">
+        <v>493385000000.0</v>
+      </c>
+      <c r="R56">
+        <v>514598000000.0</v>
+      </c>
+      <c r="S56">
+        <v>480057000000.0</v>
+      </c>
+      <c r="T56">
+        <v>432800000000.0</v>
+      </c>
+      <c r="U56">
+        <v>591544000000.0</v>
+      </c>
+      <c r="V56">
+        <v>579151000000.0</v>
+      </c>
+      <c r="W56">
+        <v>640210000000.0</v>
+      </c>
+      <c r="X56">
+        <v>695360000000.0</v>
+      </c>
+      <c r="Y56">
+        <v>783106000000.0</v>
+      </c>
+      <c r="Z56">
+        <v>695739000000.0</v>
+      </c>
+      <c r="AA56">
+        <v>788453000000.0</v>
+      </c>
+      <c r="AB56">
+        <v>474261000000.0</v>
+      </c>
+      <c r="AC56">
+        <v>782905000000.0</v>
+      </c>
+      <c r="AD56">
+        <v>755894000000.0</v>
+      </c>
+      <c r="AE56">
+        <v>775833000000.0</v>
+      </c>
+      <c r="AF56">
+        <v>788973000000.0</v>
+      </c>
+      <c r="AG56">
+        <v>814081000000.0</v>
+      </c>
+      <c r="AH56">
+        <v>711485000000.0</v>
+      </c>
+      <c r="AI56">
+        <v>691965000000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>4536882000000.0</v>
+      </c>
+      <c r="AK56">
+        <v>5843638000000.0</v>
+      </c>
+      <c r="AL56">
+        <v>5991183000000.0</v>
+      </c>
+      <c r="AM56">
+        <v>5741511000000.0</v>
+      </c>
+      <c r="AN56">
+        <v>5949164000000.0</v>
+      </c>
+      <c r="AO56">
+        <v>4965669000000.0</v>
+      </c>
+      <c r="AP56">
+        <v>4849565000000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>4490829000000.0</v>
+      </c>
+      <c r="AR56">
+        <v>4463635000000.0</v>
+      </c>
+      <c r="AS56">
+        <v>4234680000000.0</v>
+      </c>
+      <c r="AT56">
+        <v>4359677000000.0</v>
+      </c>
+      <c r="AU56">
+        <v>4096234000000.0</v>
+      </c>
+      <c r="AV56">
+        <v>3977086000000.0</v>
+      </c>
+      <c r="AW56">
+        <v>4054763501909.0</v>
+      </c>
+      <c r="AX56">
+        <v>2753523000000.0</v>
+      </c>
+      <c r="AY56">
+        <v>2547519708108.0</v>
+      </c>
+      <c r="AZ56">
+        <v>2445504000000.0</v>
+      </c>
+      <c r="BA56">
+        <v>2309757791153.0</v>
+      </c>
+      <c r="BB56">
+        <v>1786768295367.0</v>
+      </c>
+      <c r="BC56">
+        <v>1570028203645.0</v>
+      </c>
+      <c r="BD56">
+        <v>1544940000000.0</v>
+      </c>
+      <c r="BE56">
+        <v>1662550000000.0</v>
+      </c>
+      <c r="BF56">
+        <v>1789712713083.0</v>
+      </c>
+      <c r="BG56">
+        <v>1660363410625.0</v>
+      </c>
+      <c r="BH56">
+        <v>1726581000000.0</v>
+      </c>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56"/>
+      <c r="CN56"/>
+      <c r="CO56"/>
+    </row>
+    <row r="57" spans="1:93">
+      <c r="A57" t="s">
+        <v>82</v>
+      </c>
+      <c r="B57">
+        <v>769098000000.0</v>
+      </c>
+      <c r="C57">
+        <v>782316000000.0</v>
+      </c>
+      <c r="D57">
+        <v>720645000000.0</v>
+      </c>
+      <c r="E57">
+        <v>707062000000.0</v>
+      </c>
+      <c r="F57">
+        <v>687960000000.0</v>
+      </c>
+      <c r="G57">
+        <v>625341000000.0</v>
+      </c>
+      <c r="H57">
+        <v>584216000000.0</v>
+      </c>
+      <c r="I57">
+        <v>577298000000.0</v>
+      </c>
+      <c r="J57">
+        <v>664295000000.0</v>
+      </c>
+      <c r="K57">
+        <v>737699000000.0</v>
+      </c>
+      <c r="L57">
+        <v>659907000000.0</v>
+      </c>
+      <c r="M57">
+        <v>746182000000.0</v>
+      </c>
+      <c r="N57">
+        <v>755501000000.0</v>
+      </c>
+      <c r="O57">
+        <v>788023000000.0</v>
+      </c>
+      <c r="P57">
+        <v>827907000000.0</v>
+      </c>
+      <c r="Q57">
+        <v>796849000000.0</v>
+      </c>
+      <c r="R57">
+        <v>804379000000.0</v>
+      </c>
+      <c r="S57">
+        <v>766379000000.0</v>
+      </c>
+      <c r="T57">
+        <v>720020000000.0</v>
+      </c>
+      <c r="U57">
+        <v>796469000000.0</v>
+      </c>
+      <c r="V57">
+        <v>759023000000.0</v>
+      </c>
+      <c r="W57">
+        <v>800858000000.0</v>
+      </c>
+      <c r="X57">
+        <v>855449000000.0</v>
+      </c>
+      <c r="Y57">
+        <v>991781000000.0</v>
+      </c>
+      <c r="Z57">
+        <v>895418000000.0</v>
+      </c>
+      <c r="AA57">
+        <v>1141798000000.0</v>
+      </c>
+      <c r="AB57">
+        <v>1152923000000.0</v>
+      </c>
+      <c r="AC57">
+        <v>2168675000000.0</v>
+      </c>
+      <c r="AD57">
+        <v>2067003000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>5157367000000.0</v>
+      </c>
+      <c r="AF57">
+        <v>5177830000000.0</v>
+      </c>
+      <c r="AG57">
+        <v>4076022000000.0</v>
+      </c>
+      <c r="AH57">
+        <v>4070626000000.0</v>
+      </c>
+      <c r="AI57">
+        <v>3924743000000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>3902708000000.0</v>
+      </c>
+      <c r="AK57">
+        <v>3601811000000.0</v>
+      </c>
+      <c r="AL57">
+        <v>3668734000000.0</v>
+      </c>
+      <c r="AM57">
+        <v>2448976000000.0</v>
+      </c>
+      <c r="AN57">
+        <v>2504330000000.0</v>
+      </c>
+      <c r="AO57">
+        <v>2271629000000.0</v>
+      </c>
+      <c r="AP57">
+        <v>2781487000000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>2718846000000.0</v>
+      </c>
+      <c r="AR57">
+        <v>2750456000000.0</v>
+      </c>
+      <c r="AS57">
+        <v>2248385000000.0</v>
+      </c>
+      <c r="AT57">
+        <v>2205189000000.0</v>
+      </c>
+      <c r="AU57">
+        <v>1629160000000.0</v>
+      </c>
+      <c r="AV57">
+        <v>1493308000000.0</v>
+      </c>
+      <c r="AW57">
+        <v>1618457701757.0</v>
+      </c>
+      <c r="AX57">
+        <v>1771325000000.0</v>
+      </c>
+      <c r="AY57">
+        <v>1441597383736.0</v>
+      </c>
+      <c r="AZ57">
+        <v>1397224000000.0</v>
+      </c>
+      <c r="BA57">
+        <v>1180318386412.0</v>
+      </c>
+      <c r="BB57">
+        <v>904671696171.0</v>
+      </c>
+      <c r="BC57">
+        <v>1115757530712.0</v>
+      </c>
+      <c r="BD57">
+        <v>1216997000000.0</v>
+      </c>
+      <c r="BE57">
+        <v>1136540000000.0</v>
+      </c>
+      <c r="BF57">
+        <v>1013873262122.0</v>
+      </c>
+      <c r="BG57">
+        <v>847398610332.0</v>
+      </c>
+      <c r="BH57">
+        <v>911836000000.0</v>
+      </c>
+      <c r="BI57">
+        <v>736352584400.0</v>
+      </c>
+      <c r="BJ57">
+        <v>674548000000.0</v>
+      </c>
+      <c r="BK57">
+        <v>549935322100.0</v>
+      </c>
+      <c r="BL57">
+        <v>518295000000.0</v>
+      </c>
+      <c r="BM57"/>
+      <c r="BN57">
+        <v>397412000000.0</v>
+      </c>
+      <c r="BO57">
+        <v>363965438100.0</v>
+      </c>
+      <c r="BP57">
+        <v>370658878000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>282359781900.0</v>
+      </c>
+      <c r="BR57">
+        <v>362198263200.0</v>
+      </c>
+      <c r="BS57">
+        <v>360932967900.0</v>
+      </c>
+      <c r="BT57">
+        <v>364578544900.0</v>
+      </c>
+      <c r="BU57">
+        <v>263250207200.0</v>
+      </c>
+      <c r="BV57">
+        <v>359783665100.0</v>
+      </c>
+      <c r="BW57">
+        <v>310971152400.0</v>
+      </c>
+      <c r="BX57">
+        <v>300262505300.0</v>
+      </c>
+      <c r="BY57">
+        <v>213477899900.0</v>
+      </c>
+      <c r="BZ57">
+        <v>171487182700.0</v>
+      </c>
+      <c r="CA57">
+        <v>130512937000.0</v>
+      </c>
+      <c r="CB57">
+        <v>121211923000.0</v>
+      </c>
+      <c r="CC57">
+        <v>140625648000.0</v>
+      </c>
+      <c r="CD57">
+        <v>173793801000.0</v>
+      </c>
+      <c r="CE57">
+        <v>106827341000.0</v>
+      </c>
+      <c r="CF57">
+        <v>145832280000.0</v>
+      </c>
+      <c r="CG57">
+        <v>144205993000.0</v>
+      </c>
+      <c r="CH57">
+        <v>134507812000.0</v>
+      </c>
+      <c r="CI57">
+        <v>83673840000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>83246786000.0</v>
+      </c>
+      <c r="CK57">
+        <v>82462250000.0</v>
+      </c>
+      <c r="CL57">
+        <v>28254587000.0</v>
+      </c>
+      <c r="CM57">
+        <v>254435511000.0</v>
+      </c>
+      <c r="CN57">
+        <v>258762048000.0</v>
+      </c>
+      <c r="CO57">
+        <v>262997295000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:93">
+      <c r="A58" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58">
+        <v>1076389000000.0</v>
+      </c>
+      <c r="C58">
+        <v>1005048000000.0</v>
+      </c>
+      <c r="D58">
+        <v>945865000000.0</v>
+      </c>
+      <c r="E58">
+        <v>942713000000.0</v>
+      </c>
+      <c r="F58">
+        <v>1006473000000.0</v>
+      </c>
+      <c r="G58">
+        <v>956465000000.0</v>
+      </c>
+      <c r="H58">
+        <v>918034000000.0</v>
+      </c>
+      <c r="I58">
+        <v>914084000000.0</v>
+      </c>
+      <c r="J58">
+        <v>878355000000.0</v>
+      </c>
+      <c r="K58">
+        <v>959229000000.0</v>
+      </c>
+      <c r="L58">
+        <v>881806000000.0</v>
+      </c>
+      <c r="M58">
+        <v>952583000000.0</v>
+      </c>
+      <c r="N58">
+        <v>966277000000.0</v>
+      </c>
+      <c r="O58">
+        <v>1006184000000.0</v>
+      </c>
+      <c r="P58">
+        <v>1048489000000.0</v>
+      </c>
+      <c r="Q58">
+        <v>979379000000.0</v>
+      </c>
+      <c r="R58">
+        <v>996927000000.0</v>
+      </c>
+      <c r="S58">
+        <v>988483000000.0</v>
+      </c>
+      <c r="T58">
+        <v>942744000000.0</v>
+      </c>
+      <c r="U58">
+        <v>1108770000000.0</v>
+      </c>
+      <c r="V58">
+        <v>1101119000000.0</v>
+      </c>
+      <c r="W58">
+        <v>1127202000000.0</v>
+      </c>
+      <c r="X58">
+        <v>1183300000000.0</v>
+      </c>
+      <c r="Y58">
+        <v>3505354000000.0</v>
+      </c>
+      <c r="Z58">
+        <v>3405430000000.0</v>
+      </c>
+      <c r="AA58">
+        <v>3489158000000.0</v>
+      </c>
+      <c r="AB58">
+        <v>3526819000000.0</v>
+      </c>
+      <c r="AC58">
+        <v>5372737000000.0</v>
+      </c>
+      <c r="AD58">
+        <v>5268889000000.0</v>
+      </c>
+      <c r="AE58">
+        <v>5249325000000.0</v>
+      </c>
+      <c r="AF58">
+        <v>5267348000000.0</v>
+      </c>
+      <c r="AG58">
+        <v>5315291000000.0</v>
+      </c>
+      <c r="AH58">
+        <v>5215441000000.0</v>
+      </c>
+      <c r="AI58">
+        <v>5151213000000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>5319855000000.0</v>
+      </c>
+      <c r="AK58">
+        <v>5217438000000.0</v>
+      </c>
+      <c r="AL58">
+        <v>5301516000000.0</v>
+      </c>
+      <c r="AM58">
+        <v>4960769000000.0</v>
+      </c>
+      <c r="AN58">
+        <v>4990139000000.0</v>
+      </c>
+      <c r="AO58">
+        <v>4666652000000.0</v>
+      </c>
+      <c r="AP58">
+        <v>4228439000000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>5199212000000.0</v>
+      </c>
+      <c r="AR58">
+        <v>5094072000000.0</v>
+      </c>
+      <c r="AS58">
+        <v>4634158000000.0</v>
+      </c>
+      <c r="AT58">
+        <v>4502354000000.0</v>
+      </c>
+      <c r="AU58">
+        <v>3967921000000.0</v>
+      </c>
+      <c r="AV58">
+        <v>3779017000000.0</v>
+      </c>
+      <c r="AW58">
+        <v>3825158376634.0</v>
+      </c>
+      <c r="AX58">
+        <v>3042836000000.0</v>
+      </c>
+      <c r="AY58">
+        <v>2712846367346.0</v>
+      </c>
+      <c r="AZ58">
+        <v>2664051000000.0</v>
+      </c>
+      <c r="BA58">
+        <v>2483268575291.0</v>
+      </c>
+      <c r="BB58">
+        <v>2186371062271.0</v>
+      </c>
+      <c r="BC58">
+        <v>1822457995288.0</v>
+      </c>
+      <c r="BD58">
+        <v>1834123000000.0</v>
+      </c>
+      <c r="BE58">
+        <v>1845178000000.0</v>
+      </c>
+      <c r="BF58">
+        <v>1738419734876.0</v>
+      </c>
+      <c r="BG58">
+        <v>1634589451192.0</v>
+      </c>
+      <c r="BH58">
+        <v>1757492000000.0</v>
+      </c>
+      <c r="BI58">
+        <v>1744295830000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>1442110000000.0</v>
+      </c>
+      <c r="BK58">
+        <v>1321011539000.0</v>
+      </c>
+      <c r="BL58">
+        <v>1346881000000.0</v>
+      </c>
+      <c r="BM58"/>
+      <c r="BN58">
+        <v>1011376000000.0</v>
+      </c>
+      <c r="BO58">
+        <v>918023157000.0</v>
+      </c>
+      <c r="BP58">
+        <v>918170132300.0</v>
+      </c>
+      <c r="BQ58">
+        <v>714900808000.0</v>
+      </c>
+      <c r="BR58">
+        <v>669228747000.0</v>
+      </c>
+      <c r="BS58">
+        <v>657455815000.0</v>
+      </c>
+      <c r="BT58">
+        <v>625913213300.0</v>
+      </c>
+      <c r="BU58">
+        <v>567771844000.0</v>
+      </c>
+      <c r="BV58">
+        <v>506911122000.0</v>
+      </c>
+      <c r="BW58">
+        <v>412581938000.0</v>
+      </c>
+      <c r="BX58">
+        <v>442097754000.0</v>
+      </c>
+      <c r="BY58">
+        <v>324197895000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>310884474000.0</v>
+      </c>
+      <c r="CA58">
+        <v>276975478000.0</v>
+      </c>
+      <c r="CB58">
+        <v>283436641000.0</v>
+      </c>
+      <c r="CC58">
+        <v>277779579000.0</v>
+      </c>
+      <c r="CD58">
+        <v>262621426000.0</v>
+      </c>
+      <c r="CE58">
+        <v>290239883000.0</v>
+      </c>
+      <c r="CF58">
+        <v>290598900000.0</v>
+      </c>
+      <c r="CG58">
+        <v>287545419000.0</v>
+      </c>
+      <c r="CH58">
+        <v>277309638000.0</v>
+      </c>
+      <c r="CI58">
+        <v>253943614000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>235466560000.0</v>
+      </c>
+      <c r="CK58">
+        <v>239182024000.0</v>
+      </c>
+      <c r="CL58">
+        <v>117560213000.0</v>
+      </c>
+      <c r="CM58">
+        <v>259515363000.0</v>
+      </c>
+      <c r="CN58">
+        <v>264296900000.0</v>
+      </c>
+      <c r="CO58">
+        <v>270501344000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:93">
+      <c r="A59" t="s">
+        <v>84</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+    </row>
+    <row r="60" spans="1:93">
+      <c r="A60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B60">
+        <v>1187841000000.0</v>
+      </c>
+      <c r="C60">
+        <v>1157971000000.0</v>
+      </c>
+      <c r="D60">
+        <v>1145390000000.0</v>
+      </c>
+      <c r="E60">
+        <v>1122430000000.0</v>
+      </c>
+      <c r="F60">
+        <v>1093365000000.0</v>
+      </c>
+      <c r="G60">
+        <v>1084016000000.0</v>
+      </c>
+      <c r="H60">
+        <v>1047516000000.0</v>
+      </c>
+      <c r="I60">
+        <v>1031492000000.0</v>
+      </c>
+      <c r="J60">
+        <v>1008186000000.0</v>
+      </c>
+      <c r="K60">
+        <v>985340000000.0</v>
+      </c>
+      <c r="L60">
+        <v>969551000000.0</v>
+      </c>
+      <c r="M60">
+        <v>799557000000.0</v>
+      </c>
+      <c r="N60">
+        <v>778356000000.0</v>
+      </c>
+      <c r="O60">
+        <v>783350000000.0</v>
+      </c>
+      <c r="P60">
+        <v>779093000000.0</v>
+      </c>
+      <c r="Q60">
+        <v>796094000000.0</v>
+      </c>
+      <c r="R60">
+        <v>805565000000.0</v>
+      </c>
+      <c r="S60">
+        <v>808423000000.0</v>
+      </c>
+      <c r="T60">
+        <v>820129000000.0</v>
+      </c>
+      <c r="U60">
+        <v>845214000000.0</v>
+      </c>
+      <c r="V60">
+        <v>839908000000.0</v>
+      </c>
+      <c r="W60">
+        <v>833307000000.0</v>
+      </c>
+      <c r="X60">
+        <v>829508000000.0</v>
+      </c>
+      <c r="Y60">
+        <v>-1380716000000.0</v>
+      </c>
+      <c r="Z60">
+        <v>-1356694000000.0</v>
+      </c>
+      <c r="AA60">
+        <v>-1322421000000.0</v>
+      </c>
+      <c r="AB60">
+        <v>-1656803000000.0</v>
+      </c>
+      <c r="AC60">
+        <v>-3599412000000.0</v>
+      </c>
+      <c r="AD60">
+        <v>-3510253000000.0</v>
+      </c>
+      <c r="AE60">
+        <v>-3460121000000.0</v>
+      </c>
+      <c r="AF60">
+        <v>-3449081000000.0</v>
+      </c>
+      <c r="AG60">
+        <v>-3449277000000.0</v>
+      </c>
+      <c r="AH60">
+        <v>-3437063000000.0</v>
+      </c>
+      <c r="AI60">
+        <v>-3371951000000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>3377829000000.0</v>
+      </c>
+      <c r="AK60">
+        <v>4111601000000.0</v>
+      </c>
+      <c r="AL60">
+        <v>4129189000000.0</v>
+      </c>
+      <c r="AM60">
+        <v>4046474000000.0</v>
+      </c>
+      <c r="AN60">
+        <v>3942933000000.0</v>
+      </c>
+      <c r="AO60">
+        <v>3698738000000.0</v>
+      </c>
+      <c r="AP60">
+        <v>3611152000000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>3492051000000.0</v>
+      </c>
+      <c r="AR60">
+        <v>3369077000000.0</v>
+      </c>
+      <c r="AS60">
+        <v>3303413000000.0</v>
+      </c>
+      <c r="AT60">
+        <v>3244570000000.0</v>
+      </c>
+      <c r="AU60">
+        <v>3172573000000.0</v>
+      </c>
+      <c r="AV60">
+        <v>3051273000000.0</v>
+      </c>
+      <c r="AW60">
+        <v>2908104832564.0</v>
+      </c>
+      <c r="AX60">
+        <v>2160240000000.0</v>
+      </c>
+      <c r="AY60">
+        <v>2110242340307.0</v>
+      </c>
+      <c r="AZ60">
+        <v>2012176000000.0</v>
+      </c>
+      <c r="BA60">
+        <v>1918222576648.0</v>
+      </c>
+      <c r="BB60">
+        <v>1835998933946.0</v>
+      </c>
+      <c r="BC60">
+        <v>1790856520800.0</v>
+      </c>
+      <c r="BD60">
+        <v>1725190000000.0</v>
+      </c>
+      <c r="BE60">
+        <v>1671660000000.0</v>
+      </c>
+      <c r="BF60">
+        <v>1691973664444.0</v>
+      </c>
+      <c r="BG60">
+        <v>1588888260567.0</v>
+      </c>
+      <c r="BH60">
+        <v>1774462000000.0</v>
+      </c>
+      <c r="BI60">
+        <v>644923276800.0</v>
+      </c>
+      <c r="BJ60">
+        <v>611847000000.0</v>
+      </c>
+      <c r="BK60">
+        <v>598910188100.0</v>
+      </c>
+      <c r="BL60">
+        <v>575763000000.0</v>
+      </c>
+      <c r="BM60">
+        <v>453647000000.0</v>
+      </c>
+      <c r="BN60">
+        <v>453194000000.0</v>
+      </c>
+      <c r="BO60">
+        <v>434228917900.0</v>
+      </c>
+      <c r="BP60">
+        <v>428442451800.0</v>
+      </c>
+      <c r="BQ60">
+        <v>413878215000.0</v>
+      </c>
+      <c r="BR60">
+        <v>410413258600.0</v>
+      </c>
+      <c r="BS60">
+        <v>396275729000.0</v>
+      </c>
+      <c r="BT60">
+        <v>390655676300.0</v>
+      </c>
+      <c r="BU60">
+        <v>387653810400.0</v>
+      </c>
+      <c r="BV60">
+        <v>384380057500.0</v>
+      </c>
+      <c r="BW60">
+        <v>115847542100.0</v>
+      </c>
+      <c r="BX60">
+        <v>350215179000.0</v>
+      </c>
+      <c r="BY60">
+        <v>102721508700.0</v>
+      </c>
+      <c r="BZ60">
+        <v>95358588200.0</v>
+      </c>
+      <c r="CA60">
+        <v>95417106000.0</v>
+      </c>
+      <c r="CB60">
+        <v>95989971000.0</v>
+      </c>
+      <c r="CC60">
+        <v>96060955000.0</v>
+      </c>
+      <c r="CD60">
+        <v>95055223000.0</v>
+      </c>
+      <c r="CE60">
+        <v>95123315000.0</v>
+      </c>
+      <c r="CF60">
+        <v>95147980000.0</v>
+      </c>
+      <c r="CG60">
+        <v>95131685000.0</v>
+      </c>
+      <c r="CH60">
+        <v>95020650000.0</v>
+      </c>
+      <c r="CI60">
+        <v>98610814000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>97569347000.0</v>
+      </c>
+      <c r="CK60">
+        <v>97204110000.0</v>
+      </c>
+      <c r="CL60"/>
+      <c r="CM60"/>
+      <c r="CN60"/>
+      <c r="CO60"/>
+    </row>
+    <row r="61" spans="1:93">
+      <c r="A61" t="s">
+        <v>86</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+    </row>
+    <row r="62" spans="1:93">
+      <c r="A62" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>157</v>
+      </c>
+      <c r="B2">
+        <v>1220711000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1212923000000.0</v>
+      </c>
+      <c r="D2">
+        <v>1153709000000.0</v>
+      </c>
+      <c r="E2">
+        <v>1355222000000.0</v>
+      </c>
+      <c r="F2">
+        <v>1179813000000.0</v>
+      </c>
+      <c r="G2">
+        <v>965172000000.0</v>
+      </c>
+      <c r="H2">
+        <v>1062970000000.0</v>
+      </c>
+      <c r="I2">
+        <v>1123521000000.0</v>
+      </c>
+      <c r="J2">
+        <v>4294396000000.0</v>
+      </c>
+      <c r="K2">
+        <v>4862377000000.0</v>
+      </c>
+      <c r="L2">
+        <v>4737175000000.0</v>
+      </c>
+      <c r="M2">
+        <v>4099240000000.0</v>
+      </c>
+      <c r="N2">
+        <v>3143263000000.0</v>
+      </c>
+      <c r="O2">
+        <v>2142377000000.0</v>
+      </c>
+      <c r="P2">
+        <v>1330461000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>521404539633.0</v>
+      </c>
+      <c r="R2">
+        <v>380216823762.0</v>
+      </c>
+      <c r="S2">
+        <v>336279603791.0</v>
+      </c>
+      <c r="T2">
+        <v>411780010584.0</v>
+      </c>
+      <c r="U2">
+        <v>290509184167.0</v>
+      </c>
+      <c r="V2">
+        <v>190296714783.0</v>
+      </c>
+      <c r="W2">
+        <v>163839312000.0</v>
+      </c>
+      <c r="X2">
+        <v>110995618000.0</v>
+      </c>
+      <c r="Y2">
+        <v>36890400000.0</v>
+      </c>
+      <c r="Z2">
+        <v>54076386000.0</v>
+      </c>
+      <c r="AA2">
+        <v>63994743000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B3">
+        <v>82892000000.0</v>
+      </c>
+      <c r="C3">
+        <v>78154000000.0</v>
+      </c>
+      <c r="D3">
+        <v>60570000000.0</v>
+      </c>
+      <c r="E3">
+        <v>62735000000.0</v>
+      </c>
+      <c r="F3">
+        <v>58286000000.0</v>
+      </c>
+      <c r="G3">
+        <v>63094000000.0</v>
+      </c>
+      <c r="H3">
+        <v>64462000000.0</v>
+      </c>
+      <c r="I3">
+        <v>67205000000.0</v>
+      </c>
+      <c r="J3">
+        <v>160975000000.0</v>
+      </c>
+      <c r="K3">
+        <v>131962000000.0</v>
+      </c>
+      <c r="L3">
+        <v>139682000000.0</v>
+      </c>
+      <c r="M3">
+        <v>103030000000.0</v>
+      </c>
+      <c r="N3">
+        <v>103569000000.0</v>
+      </c>
+      <c r="O3">
+        <v>85151000000.0</v>
+      </c>
+      <c r="P3">
+        <v>63965000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>95793661000.0</v>
+      </c>
+      <c r="R3"/>
+      <c r="S3">
+        <v>-8244780585.0</v>
+      </c>
+      <c r="T3">
+        <v>-4565367123.0</v>
+      </c>
+      <c r="U3">
+        <v>21282000000.0</v>
+      </c>
+      <c r="V3">
+        <v>-2533458799.0</v>
+      </c>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>159</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>160</v>
+      </c>
+      <c r="B5">
+        <v>129121000000.0</v>
+      </c>
+      <c r="C5">
+        <v>138184000000.0</v>
+      </c>
+      <c r="D5">
+        <v>78829000000.0</v>
+      </c>
+      <c r="E5">
+        <v>-27501000000.0</v>
+      </c>
+      <c r="F5">
+        <v>52819000000.0</v>
+      </c>
+      <c r="G5">
+        <v>2136549000000.0</v>
+      </c>
+      <c r="H5">
+        <v>1487652000000.0</v>
+      </c>
+      <c r="I5">
+        <v>-30105000000.0</v>
+      </c>
+      <c r="J5">
+        <v>-4443290000000.0</v>
+      </c>
+      <c r="K5">
+        <v>1296720000000.0</v>
+      </c>
+      <c r="L5">
+        <v>709535000000.0</v>
+      </c>
+      <c r="M5">
+        <v>648716000000.0</v>
+      </c>
+      <c r="N5">
+        <v>579523000000.0</v>
+      </c>
+      <c r="O5">
+        <v>458738000000.0</v>
+      </c>
+      <c r="P5">
+        <v>298148000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>137608000000.0</v>
+      </c>
+      <c r="R5"/>
+      <c r="S5">
+        <v>112976280973.0</v>
+      </c>
+      <c r="T5">
+        <v>81025460379.0</v>
+      </c>
+      <c r="U5">
+        <v>33882958418.0</v>
+      </c>
+      <c r="V5">
+        <v>27146026920.0</v>
+      </c>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>161</v>
+      </c>
+      <c r="B6">
+        <v>212013000000.0</v>
+      </c>
+      <c r="C6">
+        <v>216338000000.0</v>
+      </c>
+      <c r="D6">
+        <v>139399000000.0</v>
+      </c>
+      <c r="E6">
+        <v>35234000000.0</v>
+      </c>
+      <c r="F6">
+        <v>111105000000.0</v>
+      </c>
+      <c r="G6">
+        <v>2199643000000.0</v>
+      </c>
+      <c r="H6">
+        <v>1552114000000.0</v>
+      </c>
+      <c r="I6">
+        <v>37100000000.0</v>
+      </c>
+      <c r="J6">
+        <v>-4282315000000.0</v>
+      </c>
+      <c r="K6">
+        <v>1428682000000.0</v>
+      </c>
+      <c r="L6">
+        <v>849217000000.0</v>
+      </c>
+      <c r="M6">
+        <v>751746000000.0</v>
+      </c>
+      <c r="N6">
+        <v>683092000000.0</v>
+      </c>
+      <c r="O6">
+        <v>543889000000.0</v>
+      </c>
+      <c r="P6">
+        <v>362113000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>233401661000.0</v>
+      </c>
+      <c r="R6">
+        <v>109339800201.0</v>
+      </c>
+      <c r="S6">
+        <v>112976280973.0</v>
+      </c>
+      <c r="T6">
+        <v>76460093256.0</v>
+      </c>
+      <c r="U6">
+        <v>55164958418.0</v>
+      </c>
+      <c r="V6">
+        <v>24612568121.0</v>
+      </c>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>162</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>163</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>164</v>
+      </c>
+      <c r="B9">
+        <v>737266000000.0</v>
+      </c>
+      <c r="C9">
+        <v>707697000000.0</v>
+      </c>
+      <c r="D9">
+        <v>550304000000.0</v>
+      </c>
+      <c r="E9">
+        <v>488538000000.0</v>
+      </c>
+      <c r="F9">
+        <v>341066000000.0</v>
+      </c>
+      <c r="G9">
+        <v>318159000000.0</v>
+      </c>
+      <c r="H9">
+        <v>447457000000.0</v>
+      </c>
+      <c r="I9">
+        <v>459744000000.0</v>
+      </c>
+      <c r="J9">
+        <v>626236000000.0</v>
+      </c>
+      <c r="K9">
+        <v>1683303000000.0</v>
+      </c>
+      <c r="L9">
+        <v>1273720000000.0</v>
+      </c>
+      <c r="M9">
+        <v>1040734000000.0</v>
+      </c>
+      <c r="N9">
+        <v>913472000000.0</v>
+      </c>
+      <c r="O9">
+        <v>605246000000.0</v>
+      </c>
+      <c r="P9">
+        <v>422341000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>183815283823.0</v>
+      </c>
+      <c r="R9">
+        <v>152977559465.0</v>
+      </c>
+      <c r="S9">
+        <v>152892066609.0</v>
+      </c>
+      <c r="T9">
+        <v>88090468658.0</v>
+      </c>
+      <c r="U9">
+        <v>42946295248.0</v>
+      </c>
+      <c r="V9">
+        <v>39676181994.0</v>
+      </c>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>165</v>
+      </c>
+      <c r="B10">
+        <v>108876000000.0</v>
+      </c>
+      <c r="C10">
+        <v>111768000000.0</v>
+      </c>
+      <c r="D10">
+        <v>50763000000.0</v>
+      </c>
+      <c r="E10">
+        <v>-56487000000.0</v>
+      </c>
+      <c r="F10">
+        <v>17966000000.0</v>
+      </c>
+      <c r="G10">
+        <v>1008405000000.0</v>
+      </c>
+      <c r="H10">
+        <v>1364465000000.0</v>
+      </c>
+      <c r="I10">
+        <v>-85573000000.0</v>
+      </c>
+      <c r="J10">
+        <v>-967484000000.0</v>
+      </c>
+      <c r="K10">
+        <v>898431000000.0</v>
+      </c>
+      <c r="L10">
+        <v>500435000000.0</v>
+      </c>
+      <c r="M10">
+        <v>484592000000.0</v>
+      </c>
+      <c r="N10">
+        <v>449573000000.0</v>
+      </c>
+      <c r="O10">
+        <v>324465000000.0</v>
+      </c>
+      <c r="P10">
+        <v>185179000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>94187275845.0</v>
+      </c>
+      <c r="R10">
+        <v>52443120084.0</v>
+      </c>
+      <c r="S10">
+        <v>52975135311.0</v>
+      </c>
+      <c r="T10">
+        <v>18862796276.0</v>
+      </c>
+      <c r="U10">
+        <v>1195054558.0</v>
+      </c>
+      <c r="V10">
+        <v>-125110163.0</v>
+      </c>
+      <c r="W10">
+        <v>138832000.0</v>
+      </c>
+      <c r="X10"/>
+      <c r="Y10">
+        <v>10777925000.0</v>
+      </c>
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>166</v>
+      </c>
+      <c r="B11">
+        <v>19743000000.0</v>
+      </c>
+      <c r="C11">
+        <v>42286000000.0</v>
+      </c>
+      <c r="D11">
+        <v>31967000000.0</v>
+      </c>
+      <c r="E11">
+        <v>5872000000.0</v>
+      </c>
+      <c r="F11">
+        <v>9195000000.0</v>
+      </c>
+      <c r="G11">
+        <v>-196567000000.0</v>
+      </c>
+      <c r="H11">
+        <v>229689000000.0</v>
+      </c>
+      <c r="I11">
+        <v>37940000000.0</v>
+      </c>
+      <c r="J11">
+        <v>-120675000000.0</v>
+      </c>
+      <c r="K11">
+        <v>179203000000.0</v>
+      </c>
+      <c r="L11">
+        <v>126685000000.0</v>
+      </c>
+      <c r="M11">
+        <v>106458000000.0</v>
+      </c>
+      <c r="N11">
+        <v>102858000000.0</v>
+      </c>
+      <c r="O11">
+        <v>70801000000.0</v>
+      </c>
+      <c r="P11">
+        <v>35228000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>14743639333.0</v>
+      </c>
+      <c r="R11">
+        <v>14620067177.0</v>
+      </c>
+      <c r="S11">
+        <v>15489489514.0</v>
+      </c>
+      <c r="T11">
+        <v>3094833391.0</v>
+      </c>
+      <c r="U11">
+        <v>1062919914.0</v>
+      </c>
+      <c r="V11">
+        <v>-160620346.0</v>
+      </c>
+      <c r="W11">
+        <v>49236000.0</v>
+      </c>
+      <c r="X11">
+        <v>1269244000.0</v>
+      </c>
+      <c r="Y11"/>
+      <c r="Z11">
+        <v>4772304000.0</v>
+      </c>
+      <c r="AA11">
+        <v>30937362000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>167</v>
+      </c>
+      <c r="B12">
+        <v>27487000000.0</v>
+      </c>
+      <c r="C12">
+        <v>26643000000.0</v>
+      </c>
+      <c r="D12">
+        <v>27871000000.0</v>
+      </c>
+      <c r="E12">
+        <v>29580000000.0</v>
+      </c>
+      <c r="F12">
+        <v>38711000000.0</v>
+      </c>
+      <c r="G12">
+        <v>1128144000000.0</v>
+      </c>
+      <c r="H12">
+        <v>123187000000.0</v>
+      </c>
+      <c r="I12">
+        <v>78286000000.0</v>
+      </c>
+      <c r="J12">
+        <v>264642000000.0</v>
+      </c>
+      <c r="K12">
+        <v>398289000000.0</v>
+      </c>
+      <c r="L12">
+        <v>249605000000.0</v>
+      </c>
+      <c r="M12">
+        <v>206394000000.0</v>
+      </c>
+      <c r="N12">
+        <v>153013000000.0</v>
+      </c>
+      <c r="O12">
+        <v>134273000000.0</v>
+      </c>
+      <c r="P12">
+        <v>112969000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>87207254549.0</v>
+      </c>
+      <c r="R12">
+        <v>59928359942.0</v>
+      </c>
+      <c r="S12">
+        <v>51801556817.0</v>
+      </c>
+      <c r="T12">
+        <v>32470536290.0</v>
+      </c>
+      <c r="U12">
+        <v>32687903860.0</v>
+      </c>
+      <c r="V12">
+        <v>24737678284.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>168</v>
+      </c>
+      <c r="B13">
+        <v>14783000000.0</v>
+      </c>
+      <c r="C13">
+        <v>21200000000.0</v>
+      </c>
+      <c r="D13">
+        <v>2932000000.0</v>
+      </c>
+      <c r="E13">
+        <v>28620000000.0</v>
+      </c>
+      <c r="F13">
+        <v>2752000000.0</v>
+      </c>
+      <c r="G13">
+        <v>1123397000000.0</v>
+      </c>
+      <c r="H13">
+        <v>90800000000.0</v>
+      </c>
+      <c r="I13">
+        <v>73966000000.0</v>
+      </c>
+      <c r="J13">
+        <v>105907000000.0</v>
+      </c>
+      <c r="K13">
+        <v>366284000000.0</v>
+      </c>
+      <c r="L13">
+        <v>229244000000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>169</v>
+      </c>
+      <c r="B14">
+        <v>-4000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-10000000.0</v>
+      </c>
+      <c r="D14">
+        <v>-19000000.0</v>
+      </c>
+      <c r="E14">
+        <v>-7000000.0</v>
+      </c>
+      <c r="F14">
+        <v>-11000000.0</v>
+      </c>
+      <c r="G14">
+        <v>-1251000000.0</v>
+      </c>
+      <c r="H14">
+        <v>-1050000000.0</v>
+      </c>
+      <c r="I14">
+        <v>-1861000000.0</v>
+      </c>
+      <c r="J14">
+        <v>-1788000000.0</v>
+      </c>
+      <c r="K14">
+        <v>321467000000.0</v>
+      </c>
+      <c r="L14">
+        <v>50309000000.0</v>
+      </c>
+      <c r="M14">
+        <v>46330000000.0</v>
+      </c>
+      <c r="N14">
+        <v>36334000000.0</v>
+      </c>
+      <c r="O14">
+        <v>42467000000.0</v>
+      </c>
+      <c r="P14">
+        <v>23045000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>4209065000.0</v>
+      </c>
+      <c r="R14">
+        <v>36277000.0</v>
+      </c>
+      <c r="S14">
+        <v>29723000.0</v>
+      </c>
+      <c r="T14">
+        <v>8238000.0</v>
+      </c>
+      <c r="U14">
+        <v>2269000.0</v>
+      </c>
+      <c r="V14">
+        <v>937000.0</v>
+      </c>
+      <c r="W14"/>
+      <c r="X14">
+        <v>100352000.0</v>
+      </c>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>170</v>
+      </c>
+      <c r="B15">
+        <v>89129000000.0</v>
+      </c>
+      <c r="C15">
+        <v>69472000000.0</v>
+      </c>
+      <c r="D15">
+        <v>18777000000.0</v>
+      </c>
+      <c r="E15">
+        <v>-62359000000.0</v>
+      </c>
+      <c r="F15">
+        <v>8760000000.0</v>
+      </c>
+      <c r="G15">
+        <v>1205212000000.0</v>
+      </c>
+      <c r="H15">
+        <v>1134399000000.0</v>
+      </c>
+      <c r="I15">
+        <v>-123429000000.0</v>
+      </c>
+      <c r="J15">
+        <v>-551903000000.0</v>
+      </c>
+      <c r="K15">
+        <v>593475000000.0</v>
+      </c>
+      <c r="L15">
+        <v>323441000000.0</v>
+      </c>
+      <c r="M15">
+        <v>331812000000.0</v>
+      </c>
+      <c r="N15">
+        <v>310394000000.0</v>
+      </c>
+      <c r="O15">
+        <v>211197000000.0</v>
+      </c>
+      <c r="P15">
+        <v>126906000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>75234571191.0</v>
+      </c>
+      <c r="R15">
+        <v>37786775452.0</v>
+      </c>
+      <c r="S15">
+        <v>37455922334.0</v>
+      </c>
+      <c r="T15">
+        <v>15759724561.0</v>
+      </c>
+      <c r="U15">
+        <v>129865719.0</v>
+      </c>
+      <c r="V15">
+        <v>34573292.0</v>
+      </c>
+      <c r="W15">
+        <v>89668000.0</v>
+      </c>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>171</v>
+      </c>
+      <c r="B16">
+        <v>89129000000.0</v>
+      </c>
+      <c r="C16">
+        <v>69472000000.0</v>
+      </c>
+      <c r="D16">
+        <v>18777000000.0</v>
+      </c>
+      <c r="E16">
+        <v>-62366000000.0</v>
+      </c>
+      <c r="F16">
+        <v>5751000000.0</v>
+      </c>
+      <c r="G16">
+        <v>1205212000000.0</v>
+      </c>
+      <c r="H16">
+        <v>1134399000000.0</v>
+      </c>
+      <c r="I16">
+        <v>-123429000000.0</v>
+      </c>
+      <c r="J16">
+        <v>-5233118000000.0</v>
+      </c>
+      <c r="K16">
+        <v>593475000000.0</v>
+      </c>
+      <c r="L16">
+        <v>323441000000.0</v>
+      </c>
+      <c r="M16">
+        <v>331812000000.0</v>
+      </c>
+      <c r="N16">
+        <v>310394000000.0</v>
+      </c>
+      <c r="O16">
+        <v>211197000000.0</v>
+      </c>
+      <c r="P16">
+        <v>126906000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>75234571000.0</v>
+      </c>
+      <c r="R16">
+        <v>37786775000.0</v>
+      </c>
+      <c r="S16">
+        <v>37455922000.0</v>
+      </c>
+      <c r="T16">
+        <v>15759725000.0</v>
+      </c>
+      <c r="U16">
+        <v>129866000.0</v>
+      </c>
+      <c r="V16">
+        <v>936891000.0</v>
+      </c>
+      <c r="W16">
+        <v>89668000.0</v>
+      </c>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>172</v>
+      </c>
+      <c r="B17">
+        <v>89133000000.0</v>
+      </c>
+      <c r="C17">
+        <v>69482000000.0</v>
+      </c>
+      <c r="D17">
+        <v>18796000000.0</v>
+      </c>
+      <c r="E17">
+        <v>-62359000000.0</v>
+      </c>
+      <c r="F17">
+        <v>8771000000.0</v>
+      </c>
+      <c r="G17">
+        <v>1204972000000.0</v>
+      </c>
+      <c r="H17">
+        <v>1134776000000.0</v>
+      </c>
+      <c r="I17">
+        <v>-123513000000.0</v>
+      </c>
+      <c r="J17">
+        <v>-846809000000.0</v>
+      </c>
+      <c r="K17">
+        <v>719228000000.0</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>173</v>
+      </c>
+      <c r="B18">
+        <v>-22679000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-22471000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-25720000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-28855000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-35959000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-430870000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-122398000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-76328000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-418730000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-383313000000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>174</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>175</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>176</v>
+      </c>
+      <c r="B21">
+        <v>129121000000.0</v>
+      </c>
+      <c r="C21">
+        <v>134239000000.0</v>
+      </c>
+      <c r="D21">
+        <v>76483000000.0</v>
+      </c>
+      <c r="E21">
+        <v>-31834000000.0</v>
+      </c>
+      <c r="F21">
+        <v>14606000000.0</v>
+      </c>
+      <c r="G21">
+        <v>587330000000.0</v>
+      </c>
+      <c r="H21">
+        <v>874982000000.0</v>
+      </c>
+      <c r="I21">
+        <v>-9245000000.0</v>
+      </c>
+      <c r="J21">
+        <v>-548754000000.0</v>
+      </c>
+      <c r="K21">
+        <v>1281744000000.0</v>
+      </c>
+      <c r="L21">
+        <v>739434000000.0</v>
+      </c>
+      <c r="M21">
+        <v>679748000000.0</v>
+      </c>
+      <c r="N21">
+        <v>613246000000.0</v>
+      </c>
+      <c r="O21">
+        <v>459778000000.0</v>
+      </c>
+      <c r="P21">
+        <v>185179000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>126389805642.0</v>
+      </c>
+      <c r="R21">
+        <v>105468558440.0</v>
+      </c>
+      <c r="S21">
+        <v>112976280973.0</v>
+      </c>
+      <c r="T21">
+        <v>55898699689.0</v>
+      </c>
+      <c r="U21">
+        <v>27289382016.0</v>
+      </c>
+      <c r="V21">
+        <v>27146026920.0</v>
+      </c>
+      <c r="W21">
+        <v>25362073000.0</v>
+      </c>
+      <c r="X21">
+        <v>18960072000.0</v>
+      </c>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>177</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>178</v>
+      </c>
+      <c r="B23">
+        <v>1828856000000.0</v>
+      </c>
+      <c r="C23">
+        <v>1786381000000.0</v>
+      </c>
+      <c r="D23">
+        <v>1627530000000.0</v>
+      </c>
+      <c r="E23">
+        <v>1875594000000.0</v>
+      </c>
+      <c r="F23">
+        <v>1529665000000.0</v>
+      </c>
+      <c r="G23">
+        <v>1445307000000.0</v>
+      </c>
+      <c r="H23">
+        <v>611508000000.0</v>
+      </c>
+      <c r="I23">
+        <v>1518874000000.0</v>
+      </c>
+      <c r="J23">
+        <v>5157696000000.0</v>
+      </c>
+      <c r="K23">
+        <v>5287126000000.0</v>
+      </c>
+      <c r="L23">
+        <v>5276974000000.0</v>
+      </c>
+      <c r="M23">
+        <v>4486820000000.0</v>
+      </c>
+      <c r="N23">
+        <v>3451185000000.0</v>
+      </c>
+      <c r="O23">
+        <v>2329172000000.0</v>
+      </c>
+      <c r="P23">
+        <v>1453238000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>578830017814.0</v>
+      </c>
+      <c r="R23">
+        <v>427725824787.0</v>
+      </c>
+      <c r="S23">
+        <v>376195389427.0</v>
+      </c>
+      <c r="T23">
+        <v>443971779553.0</v>
+      </c>
+      <c r="U23">
+        <v>306166097399.0</v>
+      </c>
+      <c r="V23">
+        <v>202826869857.0</v>
+      </c>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>179</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>180</v>
+      </c>
+      <c r="B25">
+        <v>26135000000.0</v>
+      </c>
+      <c r="C25">
+        <v>18968000000.0</v>
+      </c>
+      <c r="D25">
+        <v>17209000000.0</v>
+      </c>
+      <c r="E25">
+        <v>16758000000.0</v>
+      </c>
+      <c r="F25">
+        <v>13962000000.0</v>
+      </c>
+      <c r="G25">
+        <v>13447000000.0</v>
+      </c>
+      <c r="H25">
+        <v>8276000000.0</v>
+      </c>
+      <c r="I25">
+        <v>7160000000.0</v>
+      </c>
+      <c r="J25">
+        <v>31507000000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>181</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>10720000000.0</v>
+      </c>
+      <c r="D26">
+        <v>9261000000.0</v>
+      </c>
+      <c r="E26">
+        <v>7203000000.0</v>
+      </c>
+      <c r="F26">
+        <v>1271000000.0</v>
+      </c>
+      <c r="G26">
+        <v>6927000000.0</v>
+      </c>
+      <c r="H26">
+        <v>1087000000.0</v>
+      </c>
+      <c r="I26">
+        <v>1358000000.0</v>
+      </c>
+      <c r="J26">
+        <v>1005000000.0</v>
+      </c>
+      <c r="K26">
+        <v>392000000.0</v>
+      </c>
+      <c r="L26">
+        <v>2264000000.0</v>
+      </c>
+      <c r="M26">
+        <v>2956000000.0</v>
+      </c>
+      <c r="N26">
+        <v>501000000.0</v>
+      </c>
+      <c r="O26">
+        <v>448000000.0</v>
+      </c>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>182</v>
+      </c>
+      <c r="B27">
+        <v>348138000000.0</v>
+      </c>
+      <c r="C27">
+        <v>307208000000.0</v>
+      </c>
+      <c r="D27">
+        <v>219906000000.0</v>
+      </c>
+      <c r="E27">
+        <v>301637000000.0</v>
+      </c>
+      <c r="F27">
+        <v>215240000000.0</v>
+      </c>
+      <c r="G27">
+        <v>227065000000.0</v>
+      </c>
+      <c r="H27">
+        <v>217408000000.0</v>
+      </c>
+      <c r="I27">
+        <v>213606000000.0</v>
+      </c>
+      <c r="J27">
+        <v>505705000000.0</v>
+      </c>
+      <c r="K27">
+        <v>369338000000.0</v>
+      </c>
+      <c r="L27">
+        <v>260512000000.0</v>
+      </c>
+      <c r="M27">
+        <v>187965000000.0</v>
+      </c>
+      <c r="N27">
+        <v>177869000000.0</v>
+      </c>
+      <c r="O27">
+        <v>103738000000.0</v>
+      </c>
+      <c r="P27">
+        <v>73832000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>29368883618.0</v>
+      </c>
+      <c r="R27">
+        <v>21612563606.0</v>
+      </c>
+      <c r="S27">
+        <v>20035306551.0</v>
+      </c>
+      <c r="T27">
+        <v>18600719783.0</v>
+      </c>
+      <c r="U27">
+        <v>4382259442.0</v>
+      </c>
+      <c r="V27">
+        <v>4008293275.0</v>
+      </c>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>183</v>
+      </c>
+      <c r="B28">
+        <v>38511000000.0</v>
+      </c>
+      <c r="C28">
+        <v>51226000000.0</v>
+      </c>
+      <c r="D28">
+        <v>38384000000.0</v>
+      </c>
+      <c r="E28">
+        <v>35116000000.0</v>
+      </c>
+      <c r="F28">
+        <v>57812000000.0</v>
+      </c>
+      <c r="G28">
+        <v>51746000000.0</v>
+      </c>
+      <c r="H28">
+        <v>103854000000.0</v>
+      </c>
+      <c r="I28">
+        <v>23620000000.0</v>
+      </c>
+      <c r="J28">
+        <v>112384000000.0</v>
+      </c>
+      <c r="K28">
+        <v>78424000000.0</v>
+      </c>
+      <c r="L28">
+        <v>53104000000.0</v>
+      </c>
+      <c r="M28">
+        <v>32155000000.0</v>
+      </c>
+      <c r="N28">
+        <v>25911000000.0</v>
+      </c>
+      <c r="O28">
+        <v>20612000000.0</v>
+      </c>
+      <c r="P28">
+        <v>40657000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>28056594563.0</v>
+      </c>
+      <c r="R28">
+        <v>25896437419.0</v>
+      </c>
+      <c r="S28">
+        <v>19880479085.0</v>
+      </c>
+      <c r="T28">
+        <v>13591049186.0</v>
+      </c>
+      <c r="U28">
+        <v>11274653790.0</v>
+      </c>
+      <c r="V28">
+        <v>8521861799.0</v>
+      </c>
+      <c r="W28">
+        <v>22889335000.0</v>
+      </c>
+      <c r="X28">
+        <v>25839974000.0</v>
+      </c>
+      <c r="Y28">
+        <v>15705060000.0</v>
+      </c>
+      <c r="Z28">
+        <v>16634873000.0</v>
+      </c>
+      <c r="AA28">
+        <v>14293972000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>184</v>
+      </c>
+      <c r="B29">
+        <v>19743000000.0</v>
+      </c>
+      <c r="C29">
+        <v>42286000000.0</v>
+      </c>
+      <c r="D29">
+        <v>31967000000.0</v>
+      </c>
+      <c r="E29">
+        <v>5872000000.0</v>
+      </c>
+      <c r="F29">
+        <v>9195000000.0</v>
+      </c>
+      <c r="G29">
+        <v>-196567000000.0</v>
+      </c>
+      <c r="H29">
+        <v>229689000000.0</v>
+      </c>
+      <c r="I29">
+        <v>37940000000.0</v>
+      </c>
+      <c r="J29">
+        <v>23954000000.0</v>
+      </c>
+      <c r="K29">
+        <v>179203000000.0</v>
+      </c>
+      <c r="L29">
+        <v>126685000000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>185</v>
+      </c>
+      <c r="B30">
+        <v>608145000000.0</v>
+      </c>
+      <c r="C30">
+        <v>573458000000.0</v>
+      </c>
+      <c r="D30">
+        <v>473821000000.0</v>
+      </c>
+      <c r="E30">
+        <v>520372000000.0</v>
+      </c>
+      <c r="F30">
+        <v>349852000000.0</v>
+      </c>
+      <c r="G30">
+        <v>480135000000.0</v>
+      </c>
+      <c r="H30">
+        <v>-451462000000.0</v>
+      </c>
+      <c r="I30">
+        <v>395353000000.0</v>
+      </c>
+      <c r="J30">
+        <v>863300000000.0</v>
+      </c>
+      <c r="K30">
+        <v>424749000000.0</v>
+      </c>
+      <c r="L30">
+        <v>539799000000.0</v>
+      </c>
+      <c r="M30">
+        <v>387580000000.0</v>
+      </c>
+      <c r="N30">
+        <v>307922000000.0</v>
+      </c>
+      <c r="O30">
+        <v>186795000000.0</v>
+      </c>
+      <c r="P30">
+        <v>122777000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>57425478181.0</v>
+      </c>
+      <c r="R30">
+        <v>47509001025.0</v>
+      </c>
+      <c r="S30">
+        <v>39915785636.0</v>
+      </c>
+      <c r="T30">
+        <v>32191768969.0</v>
+      </c>
+      <c r="U30">
+        <v>15656913232.0</v>
+      </c>
+      <c r="V30">
+        <v>12530155074.0</v>
+      </c>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" t="s">
+        <v>186</v>
+      </c>
+      <c r="B31">
+        <v>-20245000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-22471000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-25720000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-28975000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-35959000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-1123568000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-122398000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-76328000000.0</v>
+      </c>
+      <c r="J31">
+        <v>4132291000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-383313000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-238999000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-195456000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-163660000000.0</v>
+      </c>
+      <c r="O31">
+        <v>-103449000000.0</v>
+      </c>
+      <c r="P31">
+        <v>-118197000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-32202529797.0</v>
+      </c>
+      <c r="R31">
+        <v>-53025438356.0</v>
+      </c>
+      <c r="S31">
+        <v>-60001145662.0</v>
+      </c>
+      <c r="T31">
+        <v>-62191161177.0</v>
+      </c>
+      <c r="U31">
+        <v>-26094327457.0</v>
+      </c>
+      <c r="V31">
+        <v>-27271137083.0</v>
+      </c>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" t="s">
+        <v>187</v>
+      </c>
+      <c r="B32">
+        <v>1957977000000.0</v>
+      </c>
+      <c r="C32">
+        <v>1920620000000.0</v>
+      </c>
+      <c r="D32">
+        <v>1704013000000.0</v>
+      </c>
+      <c r="E32">
+        <v>1843760000000.0</v>
+      </c>
+      <c r="F32">
+        <v>1520879000000.0</v>
+      </c>
+      <c r="G32">
+        <v>1283331000000.0</v>
+      </c>
+      <c r="H32">
+        <v>1510427000000.0</v>
+      </c>
+      <c r="I32">
+        <v>1583265000000.0</v>
+      </c>
+      <c r="J32">
+        <v>4920632000000.0</v>
+      </c>
+      <c r="K32">
+        <v>6545680000000.0</v>
+      </c>
+      <c r="L32">
+        <v>6010895000000.0</v>
+      </c>
+      <c r="M32">
+        <v>5139974000000.0</v>
+      </c>
+      <c r="N32">
+        <v>4056735000000.0</v>
+      </c>
+      <c r="O32">
+        <v>2747623000000.0</v>
+      </c>
+      <c r="P32">
+        <v>1752802000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>705219823456.0</v>
+      </c>
+      <c r="R32">
+        <v>533194383227.0</v>
+      </c>
+      <c r="S32">
+        <v>489171670400.0</v>
+      </c>
+      <c r="T32">
+        <v>499870479242.0</v>
+      </c>
+      <c r="U32">
+        <v>333455479415.0</v>
+      </c>
+      <c r="V32">
+        <v>229972896777.0</v>
+      </c>
+      <c r="W32">
+        <v>228437242000.0</v>
+      </c>
+      <c r="X32">
+        <v>167419561000.0</v>
+      </c>
+      <c r="Y32">
+        <v>35763736000.0</v>
+      </c>
+      <c r="Z32">
+        <v>57532626000.0</v>
+      </c>
+      <c r="AA32">
+        <v>71067791000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CL32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:90">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>188</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="2" spans="1:90">
+      <c r="A2" t="s">
+        <v>157</v>
+      </c>
+      <c r="B2">
+        <v>352626000000.0</v>
+      </c>
+      <c r="C2">
+        <v>319117000000.0</v>
+      </c>
+      <c r="D2">
+        <v>315326000000.0</v>
+      </c>
+      <c r="E2">
+        <v>302672000000.0</v>
+      </c>
+      <c r="F2">
+        <v>294459000000.0</v>
+      </c>
+      <c r="G2">
+        <v>293776000000.0</v>
+      </c>
+      <c r="H2">
+        <v>309604000000.0</v>
+      </c>
+      <c r="I2">
+        <v>321295000000.0</v>
+      </c>
+      <c r="J2">
+        <v>304602000000.0</v>
+      </c>
+      <c r="K2">
+        <v>286567000000.0</v>
+      </c>
+      <c r="L2">
+        <v>280340000000.0</v>
+      </c>
+      <c r="M2">
+        <v>294331000000.0</v>
+      </c>
+      <c r="N2">
+        <v>253463000000.0</v>
+      </c>
+      <c r="O2">
+        <v>315069000000.0</v>
+      </c>
+      <c r="P2">
+        <v>394233000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>329672000000.0</v>
+      </c>
+      <c r="R2">
+        <v>291669000000.0</v>
+      </c>
+      <c r="S2">
+        <v>339648000000.0</v>
+      </c>
+      <c r="T2">
+        <v>341627000000.0</v>
+      </c>
+      <c r="U2">
+        <v>321279000000.0</v>
+      </c>
+      <c r="V2">
+        <v>259001000000.0</v>
+      </c>
+      <c r="W2">
+        <v>257906000000.0</v>
+      </c>
+      <c r="X2">
+        <v>268216000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>263283000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>192536000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>241137000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>303920000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>315669000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>210746000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>232635000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>486598000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>130373000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>303744000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>202806000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>1192753000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>634205000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>1380016000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>1087422000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>1138367000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>1033645000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>1435259000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>1255106000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>1150319000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>1041055000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>1251997000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>1293804000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>1191307123567.0</v>
+      </c>
+      <c r="AW2">
+        <v>985285876433.0</v>
+      </c>
+      <c r="AX2">
+        <v>1026285982654.0</v>
+      </c>
+      <c r="AY2">
+        <v>896361017346.0</v>
+      </c>
+      <c r="AZ2">
+        <v>848036610364.0</v>
+      </c>
+      <c r="BA2">
+        <v>915627945081.0</v>
+      </c>
+      <c r="BB2">
+        <v>706995707124.0</v>
+      </c>
+      <c r="BC2">
+        <v>672602737431.0</v>
+      </c>
+      <c r="BD2">
+        <v>634780000000.0</v>
+      </c>
+      <c r="BE2">
+        <v>489043909245.0</v>
+      </c>
+      <c r="BF2">
+        <v>565218306669.0</v>
+      </c>
+      <c r="BG2">
+        <v>453334784086.0</v>
+      </c>
+      <c r="BH2">
+        <v>468158000000.0</v>
+      </c>
+      <c r="BI2">
+        <v>292529426815.0</v>
+      </c>
+      <c r="BJ2">
+        <v>289721103951.0</v>
+      </c>
+      <c r="BK2">
+        <v>280052469234.0</v>
+      </c>
+      <c r="BL2">
+        <v>143067889700.0</v>
+      </c>
+      <c r="BM2">
+        <v>117692312300.0</v>
+      </c>
+      <c r="BN2">
+        <v>132121928400.0</v>
+      </c>
+      <c r="BO2">
+        <v>72588071700.0</v>
+      </c>
+      <c r="BP2">
+        <v>68711763800.0</v>
+      </c>
+      <c r="BQ2">
+        <v>74878954700.0</v>
+      </c>
+      <c r="BR2">
+        <v>111883767500.0</v>
+      </c>
+      <c r="BS2">
+        <v>70650134800.0</v>
+      </c>
+      <c r="BT2">
+        <v>53814045100.0</v>
+      </c>
+      <c r="BU2">
+        <v>46470439900.0</v>
+      </c>
+      <c r="BV2">
+        <v>95556891500.0</v>
+      </c>
+      <c r="BW2">
+        <v>99318990700.0</v>
+      </c>
+      <c r="BX2">
+        <v>83111060900.0</v>
+      </c>
+      <c r="BY2">
+        <v>88215420100.0</v>
+      </c>
+      <c r="BZ2">
+        <v>115749855000.0</v>
+      </c>
+      <c r="CA2">
+        <v>66540378200.0</v>
+      </c>
+      <c r="CB2">
+        <v>71396864000.0</v>
+      </c>
+      <c r="CC2">
+        <v>65908781000.0</v>
+      </c>
+      <c r="CD2">
+        <v>65090245000.0</v>
+      </c>
+      <c r="CE2">
+        <v>56373943000.0</v>
+      </c>
+      <c r="CF2">
+        <v>39232736000.0</v>
+      </c>
+      <c r="CG2">
+        <v>53898201000.0</v>
+      </c>
+      <c r="CH2">
+        <v>40791834000.0</v>
+      </c>
+      <c r="CI2">
+        <v>60734732000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>36296614000.0</v>
+      </c>
+      <c r="CK2">
+        <v>42695775000.0</v>
+      </c>
+      <c r="CL2">
+        <v>39129168000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:90">
+      <c r="A3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B3">
+        <v>20756000000.0</v>
+      </c>
+      <c r="C3">
+        <v>20373000000.0</v>
+      </c>
+      <c r="D3">
+        <v>26087000000.0</v>
+      </c>
+      <c r="E3">
+        <v>19375000000.0</v>
+      </c>
+      <c r="F3">
+        <v>18065000000.0</v>
+      </c>
+      <c r="G3">
+        <v>19878000000.0</v>
+      </c>
+      <c r="H3">
+        <v>20277000000.0</v>
+      </c>
+      <c r="I3">
+        <v>19386000000.0</v>
+      </c>
+      <c r="J3">
+        <v>19341000000.0</v>
+      </c>
+      <c r="K3">
+        <v>19150000000.0</v>
+      </c>
+      <c r="L3">
+        <v>16084000000.0</v>
+      </c>
+      <c r="M3">
+        <v>15058000000.0</v>
+      </c>
+      <c r="N3">
+        <v>14600000000.0</v>
+      </c>
+      <c r="O3">
+        <v>14828000000.0</v>
+      </c>
+      <c r="P3">
+        <v>15160000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>15027000000.0</v>
+      </c>
+      <c r="R3">
+        <v>16280000000.0</v>
+      </c>
+      <c r="S3">
+        <v>16268000000.0</v>
+      </c>
+      <c r="T3">
+        <v>14392000000.0</v>
+      </c>
+      <c r="U3">
+        <v>15234000000.0</v>
+      </c>
+      <c r="V3">
+        <v>14737000000.0</v>
+      </c>
+      <c r="W3">
+        <v>13923000000.0</v>
+      </c>
+      <c r="X3">
+        <v>14985000000.0</v>
+      </c>
+      <c r="Y3">
+        <v>13845000000.0</v>
+      </c>
+      <c r="Z3">
+        <v>11874000000.0</v>
+      </c>
+      <c r="AA3">
+        <v>22204000000.0</v>
+      </c>
+      <c r="AB3">
+        <v>8135000000.0</v>
+      </c>
+      <c r="AC3">
+        <v>23710000000.0</v>
+      </c>
+      <c r="AD3">
+        <v>16096000000.0</v>
+      </c>
+      <c r="AE3">
+        <v>15810000000.0</v>
+      </c>
+      <c r="AF3">
+        <v>1058000000.0</v>
+      </c>
+      <c r="AG3">
+        <v>52408000000.0</v>
+      </c>
+      <c r="AH3">
+        <v>1078000000.0</v>
+      </c>
+      <c r="AI3">
+        <v>15866000000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>30488000000.0</v>
+      </c>
+      <c r="AK3">
+        <v>58069000000.0</v>
+      </c>
+      <c r="AL3">
+        <v>34171000000.0</v>
+      </c>
+      <c r="AM3">
+        <v>38247000000.0</v>
+      </c>
+      <c r="AN3">
+        <v>46256000000.0</v>
+      </c>
+      <c r="AO3">
+        <v>25204000000.0</v>
+      </c>
+      <c r="AP3">
+        <v>58807000000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>8441000000.0</v>
+      </c>
+      <c r="AR3">
+        <v>117943000000.0</v>
+      </c>
+      <c r="AS3">
+        <v>8400000000.0</v>
+      </c>
+      <c r="AT3">
+        <v>6465000000.0</v>
+      </c>
+      <c r="AU3">
+        <v>6975000000.0</v>
+      </c>
+      <c r="AV3">
+        <v>30615059135.0</v>
+      </c>
+      <c r="AW3">
+        <v>23798000000.0</v>
+      </c>
+      <c r="AX3">
+        <v>40762000000.0</v>
+      </c>
+      <c r="AY3">
+        <v>6321000000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>95979380830.0</v>
+      </c>
+      <c r="BA3">
+        <v>-4729947000.0</v>
+      </c>
+      <c r="BB3">
+        <v>43774394000.0</v>
+      </c>
+      <c r="BC3">
+        <v>2656606000.0</v>
+      </c>
+      <c r="BD3">
+        <v>77762072000.0</v>
+      </c>
+      <c r="BE3">
+        <v>1497589000.0</v>
+      </c>
+      <c r="BF3">
+        <v>2786038000.0</v>
+      </c>
+      <c r="BG3">
+        <v>1617810000.0</v>
+      </c>
+      <c r="BH3">
+        <v>10646000000.0</v>
+      </c>
+      <c r="BI3">
+        <v>920467000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>4502533000.0</v>
+      </c>
+      <c r="BK3">
+        <v>24153713135.0</v>
+      </c>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+    </row>
+    <row r="4" spans="1:90">
+      <c r="A4" t="s">
+        <v>159</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+    </row>
+    <row r="5" spans="1:90">
+      <c r="A5" t="s">
+        <v>160</v>
+      </c>
+      <c r="B5">
+        <v>28908000000.0</v>
+      </c>
+      <c r="C5">
+        <v>18299000000.0</v>
+      </c>
+      <c r="D5">
+        <v>22840000000.0</v>
+      </c>
+      <c r="E5">
+        <v>42451000000.0</v>
+      </c>
+      <c r="F5">
+        <v>21382000000.0</v>
+      </c>
+      <c r="G5">
+        <v>47899000000.0</v>
+      </c>
+      <c r="H5">
+        <v>41713000000.0</v>
+      </c>
+      <c r="I5">
+        <v>35629000000.0</v>
+      </c>
+      <c r="J5">
+        <v>33079000000.0</v>
+      </c>
+      <c r="K5">
+        <v>27909000000.0</v>
+      </c>
+      <c r="L5">
+        <v>30629000000.0</v>
+      </c>
+      <c r="M5">
+        <v>29993000000.0</v>
+      </c>
+      <c r="N5">
+        <v>4104000000.0</v>
+      </c>
+      <c r="O5">
+        <v>14103000000.0</v>
+      </c>
+      <c r="P5">
+        <v>-11783000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-10156000000.0</v>
+      </c>
+      <c r="R5">
+        <v>4889000000.0</v>
+      </c>
+      <c r="S5">
+        <v>-10172000000.0</v>
+      </c>
+      <c r="T5">
+        <v>28877000000.0</v>
+      </c>
+      <c r="U5">
+        <v>5992000000.0</v>
+      </c>
+      <c r="V5">
+        <v>15743000000.0</v>
+      </c>
+      <c r="W5">
+        <v>6065000000.0</v>
+      </c>
+      <c r="X5">
+        <v>2075773000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>10529000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-15090000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>35933000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>1551070000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-33430000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-44476000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-4075000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>14751000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>149528000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-82119000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>5429000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-1155702000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-3235000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>248581000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>207514000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>397552000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>209678000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>321690000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>271776000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>179639000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>161122000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>152176000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>195694000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>165923253472.0</v>
+      </c>
+      <c r="AW5">
+        <v>143649746528.0</v>
+      </c>
+      <c r="AX5">
+        <v>180397778626.0</v>
+      </c>
+      <c r="AY5">
+        <v>174615000000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>139829928414.0</v>
+      </c>
+      <c r="BA5">
+        <v>167340176216.0</v>
+      </c>
+      <c r="BB5">
+        <v>157476956677.0</v>
+      </c>
+      <c r="BC5">
+        <v>91383867988.0</v>
+      </c>
+      <c r="BD5">
+        <v>95084000000.0</v>
+      </c>
+      <c r="BE5">
+        <v>137423251789.0</v>
+      </c>
+      <c r="BF5">
+        <v>126683466694.0</v>
+      </c>
+      <c r="BG5">
+        <v>96136928653.0</v>
+      </c>
+      <c r="BH5">
+        <v>105525000000.0</v>
+      </c>
+      <c r="BI5">
+        <v>67237681796.0</v>
+      </c>
+      <c r="BJ5">
+        <v>58081045972.0</v>
+      </c>
+      <c r="BK5">
+        <v>33920559097.0</v>
+      </c>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+    </row>
+    <row r="6" spans="1:90">
+      <c r="A6" t="s">
+        <v>161</v>
+      </c>
+      <c r="B6">
+        <v>49664000000.0</v>
+      </c>
+      <c r="C6">
+        <v>38672000000.0</v>
+      </c>
+      <c r="D6">
+        <v>48927000000.0</v>
+      </c>
+      <c r="E6">
+        <v>61826000000.0</v>
+      </c>
+      <c r="F6">
+        <v>39447000000.0</v>
+      </c>
+      <c r="G6">
+        <v>67777000000.0</v>
+      </c>
+      <c r="H6">
+        <v>61990000000.0</v>
+      </c>
+      <c r="I6">
+        <v>55015000000.0</v>
+      </c>
+      <c r="J6">
+        <v>52420000000.0</v>
+      </c>
+      <c r="K6">
+        <v>47059000000.0</v>
+      </c>
+      <c r="L6">
+        <v>46713000000.0</v>
+      </c>
+      <c r="M6">
+        <v>45051000000.0</v>
+      </c>
+      <c r="N6">
+        <v>18704000000.0</v>
+      </c>
+      <c r="O6">
+        <v>28931000000.0</v>
+      </c>
+      <c r="P6">
+        <v>3377000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>4871000000.0</v>
+      </c>
+      <c r="R6">
+        <v>21169000000.0</v>
+      </c>
+      <c r="S6">
+        <v>6096000000.0</v>
+      </c>
+      <c r="T6">
+        <v>43269000000.0</v>
+      </c>
+      <c r="U6">
+        <v>21226000000.0</v>
+      </c>
+      <c r="V6">
+        <v>30480000000.0</v>
+      </c>
+      <c r="W6">
+        <v>19988000000.0</v>
+      </c>
+      <c r="X6">
+        <v>2090758000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>24374000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-3216000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>58137000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>1559205000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-9720000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-28380000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>11735000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>15809000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>201936000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-81041000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>21295000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-1125214000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>54834000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>282752000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>245761000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>443808000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>234882000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>380497000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>280217000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>297582000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>169522000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>158641000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>202669000000.0</v>
+      </c>
+      <c r="AV6">
+        <v>196538312607.0</v>
+      </c>
+      <c r="AW6">
+        <v>167447746528.0</v>
+      </c>
+      <c r="AX6">
+        <v>221159778626.0</v>
+      </c>
+      <c r="AY6">
+        <v>180936000000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>235809309244.0</v>
+      </c>
+      <c r="BA6">
+        <v>162610229216.0</v>
+      </c>
+      <c r="BB6">
+        <v>201251350677.0</v>
+      </c>
+      <c r="BC6">
+        <v>94040473988.0</v>
+      </c>
+      <c r="BD6">
+        <v>172846072000.0</v>
+      </c>
+      <c r="BE6">
+        <v>138920840789.0</v>
+      </c>
+      <c r="BF6">
+        <v>129469504694.0</v>
+      </c>
+      <c r="BG6">
+        <v>97754738653.0</v>
+      </c>
+      <c r="BH6">
+        <v>116171000000.0</v>
+      </c>
+      <c r="BI6">
+        <v>68158148796.0</v>
+      </c>
+      <c r="BJ6">
+        <v>62583578972.0</v>
+      </c>
+      <c r="BK6">
+        <v>58074272232.0</v>
+      </c>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+    </row>
+    <row r="7" spans="1:90">
+      <c r="A7" t="s">
+        <v>162</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+    </row>
+    <row r="8" spans="1:90">
+      <c r="A8" t="s">
+        <v>163</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+    </row>
+    <row r="9" spans="1:90">
+      <c r="A9" t="s">
+        <v>164</v>
+      </c>
+      <c r="B9">
+        <v>193077000000.0</v>
+      </c>
+      <c r="C9">
+        <v>186116000000.0</v>
+      </c>
+      <c r="D9">
+        <v>180854000000.0</v>
+      </c>
+      <c r="E9">
+        <v>207425000000.0</v>
+      </c>
+      <c r="F9">
+        <v>175766000000.0</v>
+      </c>
+      <c r="G9">
+        <v>187699000000.0</v>
+      </c>
+      <c r="H9">
+        <v>172294000000.0</v>
+      </c>
+      <c r="I9">
+        <v>185760000000.0</v>
+      </c>
+      <c r="J9">
+        <v>166349000000.0</v>
+      </c>
+      <c r="K9">
+        <v>174149000000.0</v>
+      </c>
+      <c r="L9">
+        <v>111666000000.0</v>
+      </c>
+      <c r="M9">
+        <v>189249000000.0</v>
+      </c>
+      <c r="N9">
+        <v>118524000000.0</v>
+      </c>
+      <c r="O9">
+        <v>141371000000.0</v>
+      </c>
+      <c r="P9">
+        <v>143901000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>113171000000.0</v>
+      </c>
+      <c r="R9">
+        <v>122204000000.0</v>
+      </c>
+      <c r="S9">
+        <v>109262000000.0</v>
+      </c>
+      <c r="T9">
+        <v>85596000000.0</v>
+      </c>
+      <c r="U9">
+        <v>84481000000.0</v>
+      </c>
+      <c r="V9">
+        <v>79013000000.0</v>
+      </c>
+      <c r="W9">
+        <v>91976000000.0</v>
+      </c>
+      <c r="X9">
+        <v>64091000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>90778000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>57200000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>106090000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>124973000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>148722000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>85917000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>87845000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>125735000000.0</v>
+      </c>
+      <c r="AG9">
+        <v>104744000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>97100000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>132165000000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-381162000000.0</v>
+      </c>
+      <c r="AK9">
+        <v>174660000000.0</v>
+      </c>
+      <c r="AL9">
+        <v>463039000000.0</v>
+      </c>
+      <c r="AM9">
+        <v>369699000000.0</v>
+      </c>
+      <c r="AN9">
+        <v>428509000000.0</v>
+      </c>
+      <c r="AO9">
+        <v>375619000000.0</v>
+      </c>
+      <c r="AP9">
+        <v>473422000000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>405753000000.0</v>
+      </c>
+      <c r="AR9">
+        <v>356818000000.0</v>
+      </c>
+      <c r="AS9">
+        <v>305005000000.0</v>
+      </c>
+      <c r="AT9">
+        <v>303824000000.0</v>
+      </c>
+      <c r="AU9">
+        <v>308073000000.0</v>
+      </c>
+      <c r="AV9">
+        <v>285242044656.0</v>
+      </c>
+      <c r="AW9">
+        <v>229781955344.0</v>
+      </c>
+      <c r="AX9">
+        <v>268849309080.0</v>
+      </c>
+      <c r="AY9">
+        <v>256860690920.0</v>
+      </c>
+      <c r="AZ9">
+        <v>263892106515.0</v>
+      </c>
+      <c r="BA9">
+        <v>245602516642.0</v>
+      </c>
+      <c r="BB9">
+        <v>221975952937.0</v>
+      </c>
+      <c r="BC9">
+        <v>182001423906.0</v>
+      </c>
+      <c r="BD9">
+        <v>160324000000.0</v>
+      </c>
+      <c r="BE9">
+        <v>177583100841.0</v>
+      </c>
+      <c r="BF9">
+        <v>143434656162.0</v>
+      </c>
+      <c r="BG9">
+        <v>123904242997.0</v>
+      </c>
+      <c r="BH9">
+        <v>153546000000.0</v>
+      </c>
+      <c r="BI9">
+        <v>92439506579.0</v>
+      </c>
+      <c r="BJ9">
+        <v>91196821563.0</v>
+      </c>
+      <c r="BK9">
+        <v>85158671858.0</v>
+      </c>
+      <c r="BL9">
+        <v>115381437000.0</v>
+      </c>
+      <c r="BM9">
+        <v>26333361000.0</v>
+      </c>
+      <c r="BN9">
+        <v>47783765000.0</v>
+      </c>
+      <c r="BO9">
+        <v>50251235000.0</v>
+      </c>
+      <c r="BP9">
+        <v>59119529000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>44445573000.0</v>
+      </c>
+      <c r="BR9">
+        <v>58493315000.0</v>
+      </c>
+      <c r="BS9">
+        <v>45011345000.0</v>
+      </c>
+      <c r="BT9">
+        <v>40297296000.0</v>
+      </c>
+      <c r="BU9">
+        <v>66640821000.0</v>
+      </c>
+      <c r="BV9">
+        <v>56310962000.0</v>
+      </c>
+      <c r="BW9">
+        <v>30762225000.0</v>
+      </c>
+      <c r="BX9">
+        <v>40478839000.0</v>
+      </c>
+      <c r="BY9">
+        <v>40432384000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>27449285000.0</v>
+      </c>
+      <c r="CA9">
+        <v>14892069000.0</v>
+      </c>
+      <c r="CB9">
+        <v>11792853000.0</v>
+      </c>
+      <c r="CC9">
+        <v>11358397000.0</v>
+      </c>
+      <c r="CD9">
+        <v>10054053000.0</v>
+      </c>
+      <c r="CE9">
+        <v>8639929000.0</v>
+      </c>
+      <c r="CF9">
+        <v>11555593000.0</v>
+      </c>
+      <c r="CG9">
+        <v>9687383000.0</v>
+      </c>
+      <c r="CH9">
+        <v>9793278000.0</v>
+      </c>
+      <c r="CI9">
+        <v>14836669000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>10567967000.0</v>
+      </c>
+      <c r="CK9">
+        <v>11805046000.0</v>
+      </c>
+      <c r="CL9">
+        <v>12371272000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:90">
+      <c r="A10" t="s">
+        <v>165</v>
+      </c>
+      <c r="B10">
+        <v>33263000000.0</v>
+      </c>
+      <c r="C10">
+        <v>14564000000.0</v>
+      </c>
+      <c r="D10">
+        <v>17862000000.0</v>
+      </c>
+      <c r="E10">
+        <v>33907000000.0</v>
+      </c>
+      <c r="F10">
+        <v>15352000000.0</v>
+      </c>
+      <c r="G10">
+        <v>41755000000.0</v>
+      </c>
+      <c r="H10">
+        <v>35816000000.0</v>
+      </c>
+      <c r="I10">
+        <v>28308000000.0</v>
+      </c>
+      <c r="J10">
+        <v>26590000000.0</v>
+      </c>
+      <c r="K10">
+        <v>21054000000.0</v>
+      </c>
+      <c r="L10">
+        <v>23487000000.0</v>
+      </c>
+      <c r="M10">
+        <v>23195000000.0</v>
+      </c>
+      <c r="N10">
+        <v>-2751000000.0</v>
+      </c>
+      <c r="O10">
+        <v>6832000000.0</v>
+      </c>
+      <c r="P10">
+        <v>-17608000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-13576000000.0</v>
+      </c>
+      <c r="R10">
+        <v>-13852000000.0</v>
+      </c>
+      <c r="S10">
+        <v>-11451000000.0</v>
+      </c>
+      <c r="T10">
+        <v>-4103000000.0</v>
+      </c>
+      <c r="U10">
+        <v>4631000000.0</v>
+      </c>
+      <c r="V10">
+        <v>13532000000.0</v>
+      </c>
+      <c r="W10">
+        <v>3906000000.0</v>
+      </c>
+      <c r="X10">
+        <v>1093488000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-20158000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-67267000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>2342000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>1511842000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-93663000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-47005000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-6709000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>14710000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-8416000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-69737000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-22130000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-1209284000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-80107000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>178084000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>143823000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>332918000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>145601000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>217006000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>202906000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>133111000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>90391000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>104792000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>172141000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>135109263439.0</v>
+      </c>
+      <c r="AW10">
+        <v>85837736561.0</v>
+      </c>
+      <c r="AX10">
+        <v>127654278626.0</v>
+      </c>
+      <c r="AY10">
+        <v>135990721374.0</v>
+      </c>
+      <c r="AZ10">
+        <v>123617320735.0</v>
+      </c>
+      <c r="BA10">
+        <v>120836952036.0</v>
+      </c>
+      <c r="BB10">
+        <v>113734859241.0</v>
+      </c>
+      <c r="BC10">
+        <v>91383867988.0</v>
+      </c>
+      <c r="BD10">
+        <v>64218000000.0</v>
+      </c>
+      <c r="BE10">
+        <v>106551703748.0</v>
+      </c>
+      <c r="BF10">
+        <v>86292500862.0</v>
+      </c>
+      <c r="BG10">
+        <v>67402795390.0</v>
+      </c>
+      <c r="BH10">
+        <v>81360000000.0</v>
+      </c>
+      <c r="BI10">
+        <v>47314345953.0</v>
+      </c>
+      <c r="BJ10">
+        <v>22584094950.0</v>
+      </c>
+      <c r="BK10">
+        <v>33920559097.0</v>
+      </c>
+      <c r="BL10">
+        <v>67957968800.0</v>
+      </c>
+      <c r="BM10"/>
+      <c r="BN10">
+        <v>22644556000.0</v>
+      </c>
+      <c r="BO10">
+        <v>8424444000.0</v>
+      </c>
+      <c r="BP10">
+        <v>23165014700.0</v>
+      </c>
+      <c r="BQ10">
+        <v>5700324100.0</v>
+      </c>
+      <c r="BR10">
+        <v>15471553100.0</v>
+      </c>
+      <c r="BS10">
+        <v>8106228100.0</v>
+      </c>
+      <c r="BT10">
+        <v>13074056300.0</v>
+      </c>
+      <c r="BU10">
+        <v>5627006400.0</v>
+      </c>
+      <c r="BV10">
+        <v>27941038300.0</v>
+      </c>
+      <c r="BW10">
+        <v>6333034400.0</v>
+      </c>
+      <c r="BX10">
+        <v>10672415000.0</v>
+      </c>
+      <c r="BY10">
+        <v>10287542300.0</v>
+      </c>
+      <c r="BZ10">
+        <v>9531240400.0</v>
+      </c>
+      <c r="CA10">
+        <v>174418100.0</v>
+      </c>
+      <c r="CB10">
+        <v>344455000.0</v>
+      </c>
+      <c r="CC10">
+        <v>68588000.0</v>
+      </c>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10">
+        <v>3913000.0</v>
+      </c>
+      <c r="CH10">
+        <v>111523000.0</v>
+      </c>
+      <c r="CI10"/>
+      <c r="CJ10">
+        <v>1058347000.0</v>
+      </c>
+      <c r="CK10">
+        <v>348500000.0</v>
+      </c>
+      <c r="CL10"/>
+    </row>
+    <row r="11" spans="1:90">
+      <c r="A11" t="s">
+        <v>166</v>
+      </c>
+      <c r="B11">
+        <v>2625000000.0</v>
+      </c>
+      <c r="C11">
+        <v>3285000000.0</v>
+      </c>
+      <c r="D11">
+        <v>-404000000.0</v>
+      </c>
+      <c r="E11">
+        <v>6346000000.0</v>
+      </c>
+      <c r="F11">
+        <v>6983000000.0</v>
+      </c>
+      <c r="G11">
+        <v>6818000000.0</v>
+      </c>
+      <c r="H11">
+        <v>13617000000.0</v>
+      </c>
+      <c r="I11">
+        <v>9840000000.0</v>
+      </c>
+      <c r="J11">
+        <v>8633000000.0</v>
+      </c>
+      <c r="K11">
+        <v>10196000000.0</v>
+      </c>
+      <c r="L11">
+        <v>19069000000.0</v>
+      </c>
+      <c r="M11">
+        <v>3766000000.0</v>
+      </c>
+      <c r="N11">
+        <v>4401000000.0</v>
+      </c>
+      <c r="O11">
+        <v>4731000000.0</v>
+      </c>
+      <c r="P11">
+        <v>5272000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>917000000.0</v>
+      </c>
+      <c r="R11">
+        <v>-2163000000.0</v>
+      </c>
+      <c r="S11">
+        <v>1846000000.0</v>
+      </c>
+      <c r="T11">
+        <v>5122000000.0</v>
+      </c>
+      <c r="U11">
+        <v>945000000.0</v>
+      </c>
+      <c r="V11">
+        <v>1417000000.0</v>
+      </c>
+      <c r="W11">
+        <v>1711000000.0</v>
+      </c>
+      <c r="X11">
+        <v>-171117000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>5492000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-30579000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-363000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>226574000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-4411000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>3185000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>4341000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>19569000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>9010000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>523000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>8838000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-185726000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>-29862000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>69771000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>25142000000.0</v>
+      </c>
+      <c r="AN11">
+        <v>24069000000.0</v>
+      </c>
+      <c r="AO11">
+        <v>44852000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>55663000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>54619000000.0</v>
+      </c>
+      <c r="AR11">
+        <v>51514000000.0</v>
+      </c>
+      <c r="AS11">
+        <v>22196000000.0</v>
+      </c>
+      <c r="AT11">
+        <v>20063000000.0</v>
+      </c>
+      <c r="AU11">
+        <v>32912000000.0</v>
+      </c>
+      <c r="AV11">
+        <v>40542428010.0</v>
+      </c>
+      <c r="AW11">
+        <v>1406571990.0</v>
+      </c>
+      <c r="AX11">
+        <v>39434607150.0</v>
+      </c>
+      <c r="AY11">
+        <v>25074392850.0</v>
+      </c>
+      <c r="AZ11">
+        <v>27520522000.0</v>
+      </c>
+      <c r="BA11">
+        <v>31851408000.0</v>
+      </c>
+      <c r="BB11">
+        <v>27262600500.0</v>
+      </c>
+      <c r="BC11">
+        <v>16223469500.0</v>
+      </c>
+      <c r="BD11">
+        <v>6266000000.0</v>
+      </c>
+      <c r="BE11">
+        <v>37796442250.0</v>
+      </c>
+      <c r="BF11">
+        <v>13273719720.0</v>
+      </c>
+      <c r="BG11">
+        <v>13464838030.0</v>
+      </c>
+      <c r="BH11">
+        <v>11732000000.0</v>
+      </c>
+      <c r="BI11">
+        <v>7639484744.0</v>
+      </c>
+      <c r="BJ11">
+        <v>7008510705.0</v>
+      </c>
+      <c r="BK11">
+        <v>8848004551.0</v>
+      </c>
+      <c r="BL11">
+        <v>8808607800.0</v>
+      </c>
+      <c r="BM11"/>
+      <c r="BN11">
+        <v>3658089600.0</v>
+      </c>
+      <c r="BO11">
+        <v>2631910400.0</v>
+      </c>
+      <c r="BP11">
+        <v>8588118300.0</v>
+      </c>
+      <c r="BQ11">
+        <v>2230103500.0</v>
+      </c>
+      <c r="BR11">
+        <v>1320447600.0</v>
+      </c>
+      <c r="BS11">
+        <v>2481397800.0</v>
+      </c>
+      <c r="BT11">
+        <v>6066644500.0</v>
+      </c>
+      <c r="BU11">
+        <v>2350456400.0</v>
+      </c>
+      <c r="BV11">
+        <v>5646009800.0</v>
+      </c>
+      <c r="BW11">
+        <v>1426378800.0</v>
+      </c>
+      <c r="BX11"/>
+      <c r="BY11">
+        <v>2405732000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>2163863700.0</v>
+      </c>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+    </row>
+    <row r="12" spans="1:90">
+      <c r="A12" t="s">
+        <v>167</v>
+      </c>
+      <c r="B12">
+        <v>3641000000.0</v>
+      </c>
+      <c r="C12">
+        <v>3735000000.0</v>
+      </c>
+      <c r="D12">
+        <v>6769000000.0</v>
+      </c>
+      <c r="E12">
+        <v>8544000000.0</v>
+      </c>
+      <c r="F12">
+        <v>5831000000.0</v>
+      </c>
+      <c r="G12">
+        <v>6343000000.0</v>
+      </c>
+      <c r="H12">
+        <v>5978000000.0</v>
+      </c>
+      <c r="I12">
+        <v>7321000000.0</v>
+      </c>
+      <c r="J12">
+        <v>6489000000.0</v>
+      </c>
+      <c r="K12">
+        <v>6855000000.0</v>
+      </c>
+      <c r="L12">
+        <v>7142000000.0</v>
+      </c>
+      <c r="M12">
+        <v>6757000000.0</v>
+      </c>
+      <c r="N12">
+        <v>6855000000.0</v>
+      </c>
+      <c r="O12">
+        <v>7271000000.0</v>
+      </c>
+      <c r="P12">
+        <v>5825000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>3490000000.0</v>
+      </c>
+      <c r="R12">
+        <v>18569000000.0</v>
+      </c>
+      <c r="S12">
+        <v>1524000000.0</v>
+      </c>
+      <c r="T12">
+        <v>32980000000.0</v>
+      </c>
+      <c r="U12">
+        <v>1361000000.0</v>
+      </c>
+      <c r="V12">
+        <v>2211000000.0</v>
+      </c>
+      <c r="W12">
+        <v>2159000000.0</v>
+      </c>
+      <c r="X12">
+        <v>989784000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>37370000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>67271000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>33719000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>43287000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>60233000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>2529000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>2634000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>46083000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>158840000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>12382000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>27559000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>53582000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>76872000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>110059000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>107336000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>127481000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>64077000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>84804000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>102528000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>48964000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>70731000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>47384000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>44457000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>19399696200.0</v>
+      </c>
+      <c r="AW12">
+        <v>69226303800.0</v>
+      </c>
+      <c r="AX12">
+        <v>52743500000.0</v>
+      </c>
+      <c r="AY12">
+        <v>23062500000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>42236979751.0</v>
+      </c>
+      <c r="BA12">
+        <v>52758835900.0</v>
+      </c>
+      <c r="BB12">
+        <v>43130969480.0</v>
+      </c>
+      <c r="BC12">
+        <v>29433072149.0</v>
+      </c>
+      <c r="BD12">
+        <v>30866000000.0</v>
+      </c>
+      <c r="BE12">
+        <v>30871548041.0</v>
+      </c>
+      <c r="BF12">
+        <v>40390965832.0</v>
+      </c>
+      <c r="BG12">
+        <v>32144486127.0</v>
+      </c>
+      <c r="BH12">
+        <v>41182000000.0</v>
+      </c>
+      <c r="BI12">
+        <v>19923335843.0</v>
+      </c>
+      <c r="BJ12">
+        <v>35496951022.0</v>
+      </c>
+      <c r="BK12">
+        <v>24153713135.0</v>
+      </c>
+      <c r="BL12">
+        <v>25604160400.0</v>
+      </c>
+      <c r="BM12">
+        <v>61602839600.0</v>
+      </c>
+      <c r="BN12">
+        <v>21265705200.0</v>
+      </c>
+      <c r="BO12">
+        <v>16000831500.0</v>
+      </c>
+      <c r="BP12">
+        <v>9196469400.0</v>
+      </c>
+      <c r="BQ12">
+        <v>16631666400.0</v>
+      </c>
+      <c r="BR12">
+        <v>17346723200.0</v>
+      </c>
+      <c r="BS12">
+        <v>16753501000.0</v>
+      </c>
+      <c r="BT12">
+        <v>24708772100.0</v>
+      </c>
+      <c r="BU12">
+        <v>10372397900.0</v>
+      </c>
+      <c r="BV12">
+        <v>9392042700.0</v>
+      </c>
+      <c r="BW12">
+        <v>7328344100.0</v>
+      </c>
+      <c r="BX12">
+        <v>11004322600.0</v>
+      </c>
+      <c r="BY12">
+        <v>11973915500.0</v>
+      </c>
+      <c r="BZ12">
+        <v>7115083900.0</v>
+      </c>
+      <c r="CA12">
+        <v>5561136300.0</v>
+      </c>
+      <c r="CB12">
+        <v>8177953000.0</v>
+      </c>
+      <c r="CC12">
+        <v>6776894000.0</v>
+      </c>
+      <c r="CD12">
+        <v>6259113000.0</v>
+      </c>
+      <c r="CE12">
+        <v>8316424000.0</v>
+      </c>
+      <c r="CF12">
+        <v>5743118000.0</v>
+      </c>
+      <c r="CG12">
+        <v>5667133000.0</v>
+      </c>
+      <c r="CH12">
+        <v>5211003000.0</v>
+      </c>
+      <c r="CI12">
+        <v>4998320000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>5075584000.0</v>
+      </c>
+      <c r="CK12">
+        <v>5568048000.0</v>
+      </c>
+      <c r="CL12">
+        <v>5563314000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:90">
+      <c r="A13" t="s">
+        <v>168</v>
+      </c>
+      <c r="B13">
+        <v>1129000000.0</v>
+      </c>
+      <c r="C13">
+        <v>885000000.0</v>
+      </c>
+      <c r="D13">
+        <v>636000000.0</v>
+      </c>
+      <c r="E13">
+        <v>7650000000.0</v>
+      </c>
+      <c r="F13">
+        <v>4670000000.0</v>
+      </c>
+      <c r="G13">
+        <v>3099000000.0</v>
+      </c>
+      <c r="H13">
+        <v>3118000000.0</v>
+      </c>
+      <c r="I13">
+        <v>6568000000.0</v>
+      </c>
+      <c r="J13">
+        <v>842000000.0</v>
+      </c>
+      <c r="K13">
+        <v>864000000.0</v>
+      </c>
+      <c r="L13">
+        <v>634000000.0</v>
+      </c>
+      <c r="M13">
+        <v>5999000000.0</v>
+      </c>
+      <c r="N13">
+        <v>5983000000.0</v>
+      </c>
+      <c r="O13">
+        <v>6493000000.0</v>
+      </c>
+      <c r="P13">
+        <v>5485000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>3297000000.0</v>
+      </c>
+      <c r="R13">
+        <v>162000000.0</v>
+      </c>
+      <c r="S13">
+        <v>146000000.0</v>
+      </c>
+      <c r="T13">
+        <v>310000000.0</v>
+      </c>
+      <c r="U13">
+        <v>907000000.0</v>
+      </c>
+      <c r="V13">
+        <v>602000000.0</v>
+      </c>
+      <c r="W13">
+        <v>83000000.0</v>
+      </c>
+      <c r="X13">
+        <v>985544000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>37340000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>67079000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>33434000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>30251000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>55932000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>369000000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+    </row>
+    <row r="14" spans="1:90">
+      <c r="A14" t="s">
+        <v>169</v>
+      </c>
+      <c r="B14">
+        <v>-2000000.0</v>
+      </c>
+      <c r="C14">
+        <v>0.0</v>
+      </c>
+      <c r="D14">
+        <v>5000000.0</v>
+      </c>
+      <c r="E14">
+        <v>-3000000.0</v>
+      </c>
+      <c r="F14">
+        <v>-4000000.0</v>
+      </c>
+      <c r="G14">
+        <v>-2000000.0</v>
+      </c>
+      <c r="H14">
+        <v>1000000.0</v>
+      </c>
+      <c r="I14">
+        <v>-2000000.0</v>
+      </c>
+      <c r="J14">
+        <v>-5000000.0</v>
+      </c>
+      <c r="K14">
+        <v>-4000000.0</v>
+      </c>
+      <c r="L14">
+        <v>-11000000.0</v>
+      </c>
+      <c r="M14">
+        <v>-5000000.0</v>
+      </c>
+      <c r="N14">
+        <v>-1000000.0</v>
+      </c>
+      <c r="O14">
+        <v>-2000000.0</v>
+      </c>
+      <c r="P14">
+        <v>0.0</v>
+      </c>
+      <c r="Q14">
+        <v>-1000000.0</v>
+      </c>
+      <c r="R14">
+        <v>-4000000.0</v>
+      </c>
+      <c r="S14">
+        <v>-2000000.0</v>
+      </c>
+      <c r="T14">
+        <v>56000000.0</v>
+      </c>
+      <c r="U14">
+        <v>-12000000.0</v>
+      </c>
+      <c r="V14">
+        <v>-1197000000.0</v>
+      </c>
+      <c r="W14">
+        <v>-1223000000.0</v>
+      </c>
+      <c r="X14">
+        <v>-1251000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>-1112000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>-1096000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>-1068000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>-1050000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>-2022000000.0</v>
+      </c>
+      <c r="AD14"/>
+      <c r="AE14">
+        <v>-2022000000.0</v>
+      </c>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14">
+        <v>20781000000.0</v>
+      </c>
+      <c r="AM14">
+        <v>15140000000.0</v>
+      </c>
+      <c r="AN14">
+        <v>60438000000.0</v>
+      </c>
+      <c r="AO14">
+        <v>11645000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>28357000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>25313000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>12962000000.0</v>
+      </c>
+      <c r="AS14">
+        <v>9354000000.0</v>
+      </c>
+      <c r="AT14">
+        <v>12732000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>15261000000.0</v>
+      </c>
+      <c r="AV14">
+        <v>9649520500.0</v>
+      </c>
+      <c r="AW14">
+        <v>10502479500.0</v>
+      </c>
+      <c r="AX14">
+        <v>13329052100.0</v>
+      </c>
+      <c r="AY14">
+        <v>12848947900.0</v>
+      </c>
+      <c r="AZ14">
+        <v>2157901800.0</v>
+      </c>
+      <c r="BA14">
+        <v>6761901300.0</v>
+      </c>
+      <c r="BB14">
+        <v>17921845600.0</v>
+      </c>
+      <c r="BC14">
+        <v>9492351300.0</v>
+      </c>
+      <c r="BD14">
+        <v>4422000000.0</v>
+      </c>
+      <c r="BE14">
+        <v>21334024700.0</v>
+      </c>
+      <c r="BF14">
+        <v>10397493400.0</v>
+      </c>
+      <c r="BG14">
+        <v>6313482000.0</v>
+      </c>
+      <c r="BH14">
+        <v>11881399100.0</v>
+      </c>
+      <c r="BI14">
+        <v>6598893200.0</v>
+      </c>
+      <c r="BJ14">
+        <v>2638905700.0</v>
+      </c>
+      <c r="BK14">
+        <v>1925094300.0</v>
+      </c>
+      <c r="BL14">
+        <v>4209000000.0</v>
+      </c>
+      <c r="BM14"/>
+      <c r="BN14">
+        <v>20932500.0</v>
+      </c>
+      <c r="BO14">
+        <v>6067500.0</v>
+      </c>
+      <c r="BP14">
+        <v>12659600.0</v>
+      </c>
+      <c r="BQ14">
+        <v>5264200.0</v>
+      </c>
+      <c r="BR14">
+        <v>13575900.0</v>
+      </c>
+      <c r="BS14">
+        <v>4777700.0</v>
+      </c>
+      <c r="BT14">
+        <v>5512800.0</v>
+      </c>
+      <c r="BU14">
+        <v>2797100.0</v>
+      </c>
+      <c r="BV14">
+        <v>17486900.0</v>
+      </c>
+      <c r="BW14">
+        <v>3926700.0</v>
+      </c>
+      <c r="BX14">
+        <v>8895600.0</v>
+      </c>
+      <c r="BY14">
+        <v>6483900.0</v>
+      </c>
+      <c r="BZ14">
+        <v>4456200.0</v>
+      </c>
+      <c r="CA14">
+        <v>651100.0</v>
+      </c>
+      <c r="CB14">
+        <v>932511000.0</v>
+      </c>
+      <c r="CC14">
+        <v>215000.0</v>
+      </c>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14">
+        <v>365000.0</v>
+      </c>
+      <c r="CG14">
+        <v>364000.0</v>
+      </c>
+      <c r="CH14">
+        <v>488000.0</v>
+      </c>
+      <c r="CI14"/>
+      <c r="CJ14">
+        <v>254000.0</v>
+      </c>
+      <c r="CK14"/>
+      <c r="CL14">
+        <v>993000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:90">
+      <c r="A15" t="s">
+        <v>170</v>
+      </c>
+      <c r="B15">
+        <v>30636000000.0</v>
+      </c>
+      <c r="C15">
+        <v>11279000000.0</v>
+      </c>
+      <c r="D15">
+        <v>18271000000.0</v>
+      </c>
+      <c r="E15">
+        <v>27558000000.0</v>
+      </c>
+      <c r="F15">
+        <v>8365000000.0</v>
+      </c>
+      <c r="G15">
+        <v>34935000000.0</v>
+      </c>
+      <c r="H15">
+        <v>22200000000.0</v>
+      </c>
+      <c r="I15">
+        <v>18466000000.0</v>
+      </c>
+      <c r="J15">
+        <v>17952000000.0</v>
+      </c>
+      <c r="K15">
+        <v>10854000000.0</v>
+      </c>
+      <c r="L15">
+        <v>4407000000.0</v>
+      </c>
+      <c r="M15">
+        <v>19424000000.0</v>
+      </c>
+      <c r="N15">
+        <v>-7153000000.0</v>
+      </c>
+      <c r="O15">
+        <v>2099000000.0</v>
+      </c>
+      <c r="P15">
+        <v>-22880000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-14493000000.0</v>
+      </c>
+      <c r="R15">
+        <v>-11689000000.0</v>
+      </c>
+      <c r="S15">
+        <v>-13297000000.0</v>
+      </c>
+      <c r="T15">
+        <v>-9169000000.0</v>
+      </c>
+      <c r="U15">
+        <v>3674000000.0</v>
+      </c>
+      <c r="V15">
+        <v>12088000000.0</v>
+      </c>
+      <c r="W15">
+        <v>2167000000.0</v>
+      </c>
+      <c r="X15">
+        <v>1264775000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-25632000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-36647000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>2716000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>1284730000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-89159000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-50132000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-11040000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>-4920000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-17329000000.0</v>
+      </c>
+      <c r="AH15">
+        <v>-70227000000.0</v>
+      </c>
+      <c r="AI15">
+        <v>-30953000000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-725387000000.0</v>
+      </c>
+      <c r="AK15">
+        <v>-17589000000.0</v>
+      </c>
+      <c r="AL15">
+        <v>87532000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>103541000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>248411000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>89104000000.0</v>
+      </c>
+      <c r="AP15">
+        <v>132986000000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>122974000000.0</v>
+      </c>
+      <c r="AR15">
+        <v>68635000000.0</v>
+      </c>
+      <c r="AS15">
+        <v>58841000000.0</v>
+      </c>
+      <c r="AT15">
+        <v>71997000000.0</v>
+      </c>
+      <c r="AU15">
+        <v>123968000000.0</v>
+      </c>
+      <c r="AV15">
+        <v>84925314944.0</v>
+      </c>
+      <c r="AW15">
+        <v>73928685056.0</v>
+      </c>
+      <c r="AX15">
+        <v>74890619396.0</v>
+      </c>
+      <c r="AY15">
+        <v>98067380604.0</v>
+      </c>
+      <c r="AZ15">
+        <v>93951896926.0</v>
+      </c>
+      <c r="BA15">
+        <v>82223642702.0</v>
+      </c>
+      <c r="BB15">
+        <v>68550413145.0</v>
+      </c>
+      <c r="BC15">
+        <v>65668047227.0</v>
+      </c>
+      <c r="BD15">
+        <v>53530000000.0</v>
+      </c>
+      <c r="BE15">
+        <v>47421236846.0</v>
+      </c>
+      <c r="BF15">
+        <v>62621287762.0</v>
+      </c>
+      <c r="BG15">
+        <v>47624475392.0</v>
+      </c>
+      <c r="BH15">
+        <v>57746000000.0</v>
+      </c>
+      <c r="BI15">
+        <v>33075968043.0</v>
+      </c>
+      <c r="BJ15">
+        <v>12936571709.0</v>
+      </c>
+      <c r="BK15">
+        <v>23147460248.0</v>
+      </c>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+    </row>
+    <row r="16" spans="1:90">
+      <c r="A16" t="s">
+        <v>171</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>18271000000.0</v>
+      </c>
+      <c r="E16">
+        <v>27558000000.0</v>
+      </c>
+      <c r="F16">
+        <v>8365000000.0</v>
+      </c>
+      <c r="G16">
+        <v>34935000000.0</v>
+      </c>
+      <c r="H16">
+        <v>22200000000.0</v>
+      </c>
+      <c r="I16">
+        <v>18466000000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>19424000000.0</v>
+      </c>
+      <c r="N16">
+        <v>-7153000000.0</v>
+      </c>
+      <c r="O16">
+        <v>-7153000000.0</v>
+      </c>
+      <c r="P16">
+        <v>-7153000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>-14494000000.0</v>
+      </c>
+      <c r="R16">
+        <v>-11693000000.0</v>
+      </c>
+      <c r="S16">
+        <v>-13299000000.0</v>
+      </c>
+      <c r="T16">
+        <v>-9169000000.0</v>
+      </c>
+      <c r="U16">
+        <v>3674000000.0</v>
+      </c>
+      <c r="V16">
+        <v>12086000000.0</v>
+      </c>
+      <c r="W16">
+        <v>2167000000.0</v>
+      </c>
+      <c r="X16">
+        <v>1264775000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>-25632000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-36647000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>2716000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>1284730000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>-89159000000.0</v>
+      </c>
+      <c r="AD16"/>
+      <c r="AE16">
+        <v>-11040000000.0</v>
+      </c>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+    </row>
+    <row r="17" spans="1:90">
+      <c r="A17" t="s">
+        <v>172</v>
+      </c>
+      <c r="B17">
+        <v>30638000000.0</v>
+      </c>
+      <c r="C17">
+        <v>11279000000.0</v>
+      </c>
+      <c r="D17">
+        <v>18266000000.0</v>
+      </c>
+      <c r="E17">
+        <v>27561000000.0</v>
+      </c>
+      <c r="F17">
+        <v>8369000000.0</v>
+      </c>
+      <c r="G17">
+        <v>34937000000.0</v>
+      </c>
+      <c r="H17">
+        <v>22199000000.0</v>
+      </c>
+      <c r="I17">
+        <v>18468000000.0</v>
+      </c>
+      <c r="J17">
+        <v>17957000000.0</v>
+      </c>
+      <c r="K17">
+        <v>10858000000.0</v>
+      </c>
+      <c r="L17">
+        <v>4418000000.0</v>
+      </c>
+      <c r="M17">
+        <v>19429000000.0</v>
+      </c>
+      <c r="N17">
+        <v>-7152000000.0</v>
+      </c>
+      <c r="O17">
+        <v>2101000000.0</v>
+      </c>
+      <c r="P17">
+        <v>-22880000000.0</v>
+      </c>
+      <c r="Q17">
+        <v>-14493000000.0</v>
+      </c>
+      <c r="R17">
+        <v>-11689000000.0</v>
+      </c>
+      <c r="S17">
+        <v>-13297000000.0</v>
+      </c>
+      <c r="T17">
+        <v>-9225000000.0</v>
+      </c>
+      <c r="U17">
+        <v>3686000000.0</v>
+      </c>
+      <c r="V17">
+        <v>12115000000.0</v>
+      </c>
+      <c r="W17">
+        <v>2195000000.0</v>
+      </c>
+      <c r="X17">
+        <v>1264605000000.0</v>
+      </c>
+      <c r="Y17">
+        <v>-25650000000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-36688000000.0</v>
+      </c>
+      <c r="AA17">
+        <v>2705000000.0</v>
+      </c>
+      <c r="AB17">
+        <v>1285268000000.0</v>
+      </c>
+      <c r="AC17">
+        <v>-89252000000.0</v>
+      </c>
+      <c r="AD17">
+        <v>-50190000000.0</v>
+      </c>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+    </row>
+    <row r="18" spans="1:90">
+      <c r="A18" t="s">
+        <v>173</v>
+      </c>
+      <c r="B18">
+        <v>-2512000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-3501000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-7260000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-7650000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-4471000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-3298000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-4243000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-6590000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-5474000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-5991000000.0</v>
+      </c>
+      <c r="L18">
+        <v>-7094000000.0</v>
+      </c>
+      <c r="M18">
+        <v>-6040000000.0</v>
+      </c>
+      <c r="N18">
+        <v>-5905000000.0</v>
+      </c>
+      <c r="O18">
+        <v>-6563000000.0</v>
+      </c>
+      <c r="P18">
+        <v>-5531000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-3367000000.0</v>
+      </c>
+      <c r="R18">
+        <v>-18579000000.0</v>
+      </c>
+      <c r="S18">
+        <v>-1378000000.0</v>
+      </c>
+      <c r="T18">
+        <v>-32670000000.0</v>
+      </c>
+      <c r="U18">
+        <v>-939000000.0</v>
+      </c>
+      <c r="V18">
+        <v>-1501000000.0</v>
+      </c>
+      <c r="W18">
+        <v>-849000000.0</v>
+      </c>
+      <c r="X18">
+        <v>-293880000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-36366000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-67062000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-33562000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-58640000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-59141000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-2160000000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+    </row>
+    <row r="19" spans="1:90">
+      <c r="A19" t="s">
+        <v>174</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+    </row>
+    <row r="20" spans="1:90">
+      <c r="A20" t="s">
+        <v>175</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+    </row>
+    <row r="21" spans="1:90">
+      <c r="A21" t="s">
+        <v>176</v>
+      </c>
+      <c r="B21">
+        <v>35598000000.0</v>
+      </c>
+      <c r="C21">
+        <v>15920000000.0</v>
+      </c>
+      <c r="D21">
+        <v>22840000000.0</v>
+      </c>
+      <c r="E21">
+        <v>41736000000.0</v>
+      </c>
+      <c r="F21">
+        <v>20095000000.0</v>
+      </c>
+      <c r="G21">
+        <v>45662000000.0</v>
+      </c>
+      <c r="H21">
+        <v>39572000000.0</v>
+      </c>
+      <c r="I21">
+        <v>35965000000.0</v>
+      </c>
+      <c r="J21">
+        <v>30706000000.0</v>
+      </c>
+      <c r="K21">
+        <v>27218000000.0</v>
+      </c>
+      <c r="L21">
+        <v>42391000000.0</v>
+      </c>
+      <c r="M21">
+        <v>29386000000.0</v>
+      </c>
+      <c r="N21">
+        <v>3462000000.0</v>
+      </c>
+      <c r="O21">
+        <v>13513000000.0</v>
+      </c>
+      <c r="P21">
+        <v>-10105000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-13159000000.0</v>
+      </c>
+      <c r="R21">
+        <v>4727000000.0</v>
+      </c>
+      <c r="S21">
+        <v>-10848000000.0</v>
+      </c>
+      <c r="T21">
+        <v>28567000000.0</v>
+      </c>
+      <c r="U21">
+        <v>5570000000.0</v>
+      </c>
+      <c r="V21">
+        <v>15033000000.0</v>
+      </c>
+      <c r="W21">
+        <v>4755000000.0</v>
+      </c>
+      <c r="X21">
+        <v>2080066000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>16208000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-205000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>35904000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>1570482000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-35248000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-44119000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-4252000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>60793000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>6734000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>-70053000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>-6719000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-1101392000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>22712000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>286577000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>243349000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>447404000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>219847000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>309893000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>304600000000.0</v>
+      </c>
+      <c r="AR21">
+        <v>193040000000.0</v>
+      </c>
+      <c r="AS21">
+        <v>168070000000.0</v>
+      </c>
+      <c r="AT21">
+        <v>157386000000.0</v>
+      </c>
+      <c r="AU21">
+        <v>220938000000.0</v>
+      </c>
+      <c r="AV21">
+        <v>183511399310.0</v>
+      </c>
+      <c r="AW21">
+        <v>140498600690.0</v>
+      </c>
+      <c r="AX21">
+        <v>174816227935.0</v>
+      </c>
+      <c r="AY21">
+        <v>180921772065.0</v>
+      </c>
+      <c r="AZ21">
+        <v>167867341000.0</v>
+      </c>
+      <c r="BA21">
+        <v>167340176217.0</v>
+      </c>
+      <c r="BB21">
+        <v>156318823676.0</v>
+      </c>
+      <c r="BC21">
+        <v>121719659108.0</v>
+      </c>
+      <c r="BD21">
+        <v>132374000000.0</v>
+      </c>
+      <c r="BE21">
+        <v>118421344506.0</v>
+      </c>
+      <c r="BF21">
+        <v>114989950575.0</v>
+      </c>
+      <c r="BG21">
+        <v>67402795391.0</v>
+      </c>
+      <c r="BH21">
+        <v>105525000000.0</v>
+      </c>
+      <c r="BI21">
+        <v>70350060156.0</v>
+      </c>
+      <c r="BJ21">
+        <v>64992908717.0</v>
+      </c>
+      <c r="BK21">
+        <v>33920559097.0</v>
+      </c>
+      <c r="BL21">
+        <v>38611063000.0</v>
+      </c>
+      <c r="BM21"/>
+      <c r="BN21">
+        <v>45271107000.0</v>
+      </c>
+      <c r="BO21">
+        <v>25788893000.0</v>
+      </c>
+      <c r="BP21">
+        <v>29405553000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>20873017000.0</v>
+      </c>
+      <c r="BR21">
+        <v>32226405000.0</v>
+      </c>
+      <c r="BS21">
+        <v>22963582000.0</v>
+      </c>
+      <c r="BT21">
+        <v>47775055000.0</v>
+      </c>
+      <c r="BU21">
+        <v>16455296000.0</v>
+      </c>
+      <c r="BV21">
+        <v>35401379000.0</v>
+      </c>
+      <c r="BW21">
+        <v>13344553000.0</v>
+      </c>
+      <c r="BX21">
+        <v>28191969000.0</v>
+      </c>
+      <c r="BY21">
+        <v>19089853000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>17798270000.0</v>
+      </c>
+      <c r="CA21">
+        <v>5846241000.0</v>
+      </c>
+      <c r="CB21">
+        <v>8782904000.0</v>
+      </c>
+      <c r="CC21">
+        <v>8093131000.0</v>
+      </c>
+      <c r="CD21">
+        <v>2439527000.0</v>
+      </c>
+      <c r="CE21">
+        <v>3326064000.0</v>
+      </c>
+      <c r="CF21">
+        <v>9121361000.0</v>
+      </c>
+      <c r="CG21">
+        <v>8064408000.0</v>
+      </c>
+      <c r="CH21">
+        <v>6537647000.0</v>
+      </c>
+      <c r="CI21">
+        <v>4274590000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>6301213000.0</v>
+      </c>
+      <c r="CK21">
+        <v>5955998000.0</v>
+      </c>
+      <c r="CL21">
+        <v>5343809000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:90">
+      <c r="A22" t="s">
+        <v>177</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+    </row>
+    <row r="23" spans="1:90">
+      <c r="A23" t="s">
+        <v>178</v>
+      </c>
+      <c r="B23">
+        <v>510105000000.0</v>
+      </c>
+      <c r="C23">
+        <v>489313000000.0</v>
+      </c>
+      <c r="D23">
+        <v>473340000000.0</v>
+      </c>
+      <c r="E23">
+        <v>468361000000.0</v>
+      </c>
+      <c r="F23">
+        <v>450130000000.0</v>
+      </c>
+      <c r="G23">
+        <v>435813000000.0</v>
+      </c>
+      <c r="H23">
+        <v>442326000000.0</v>
+      </c>
+      <c r="I23">
+        <v>471090000000.0</v>
+      </c>
+      <c r="J23">
+        <v>440245000000.0</v>
+      </c>
+      <c r="K23">
+        <v>433171000000.0</v>
+      </c>
+      <c r="L23">
+        <v>349615000000.0</v>
+      </c>
+      <c r="M23">
+        <v>439168000000.0</v>
+      </c>
+      <c r="N23">
+        <v>367727000000.0</v>
+      </c>
+      <c r="O23">
+        <v>442712000000.0</v>
+      </c>
+      <c r="P23">
+        <v>548239000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>456002000000.0</v>
+      </c>
+      <c r="R23">
+        <v>411595000000.0</v>
+      </c>
+      <c r="S23">
+        <v>459758000000.0</v>
+      </c>
+      <c r="T23">
+        <v>447736000000.0</v>
+      </c>
+      <c r="U23">
+        <v>412982000000.0</v>
+      </c>
+      <c r="V23">
+        <v>323288000000.0</v>
+      </c>
+      <c r="W23">
+        <v>345659000000.0</v>
+      </c>
+      <c r="X23">
+        <v>470142000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>360544000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>272426000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>342195000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>483255000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>429024000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>340698000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>325041000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>533559000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>229057000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>418711000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>337547000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>1610122000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>788879000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>1542865000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>1215830000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>1109084000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>1170824000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>1613630000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1393588000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>1316572000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>1166806000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>1387413000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>1406183000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>1306495914751.0</v>
+      </c>
+      <c r="AW23">
+        <v>1086561085249.0</v>
+      </c>
+      <c r="AX23">
+        <v>1115464207203.0</v>
+      </c>
+      <c r="AY23">
+        <v>978298792797.0</v>
+      </c>
+      <c r="AZ23">
+        <v>946071788465.0</v>
+      </c>
+      <c r="BA23">
+        <v>1001185583346.0</v>
+      </c>
+      <c r="BB23">
+        <v>771494703384.0</v>
+      </c>
+      <c r="BC23">
+        <v>732432924805.0</v>
+      </c>
+      <c r="BD23">
+        <v>704057000000.0</v>
+      </c>
+      <c r="BE23">
+        <v>548205665580.0</v>
+      </c>
+      <c r="BF23">
+        <v>598834846644.0</v>
+      </c>
+      <c r="BG23">
+        <v>478074487776.0</v>
+      </c>
+      <c r="BH23">
+        <v>516179000000.0</v>
+      </c>
+      <c r="BI23">
+        <v>314618873238.0</v>
+      </c>
+      <c r="BJ23">
+        <v>316403482374.0</v>
+      </c>
+      <c r="BK23">
+        <v>306036644388.0</v>
+      </c>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+    </row>
+    <row r="24" spans="1:90">
+      <c r="A24" t="s">
+        <v>179</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+    </row>
+    <row r="25" spans="1:90">
+      <c r="A25" t="s">
+        <v>180</v>
+      </c>
+      <c r="B25">
+        <v>4263000000.0</v>
+      </c>
+      <c r="C25">
+        <v>4314000000.0</v>
+      </c>
+      <c r="D25">
+        <v>11256000000.0</v>
+      </c>
+      <c r="E25">
+        <v>5333000000.0</v>
+      </c>
+      <c r="F25">
+        <v>4779000000.0</v>
+      </c>
+      <c r="G25">
+        <v>4767000000.0</v>
+      </c>
+      <c r="H25">
+        <v>4812000000.0</v>
+      </c>
+      <c r="I25">
+        <v>4705000000.0</v>
+      </c>
+      <c r="J25">
+        <v>4695000000.0</v>
+      </c>
+      <c r="K25">
+        <v>4756000000.0</v>
+      </c>
+      <c r="L25">
+        <v>5294000000.0</v>
+      </c>
+      <c r="M25">
+        <v>3998000000.0</v>
+      </c>
+      <c r="N25">
+        <v>3638000000.0</v>
+      </c>
+      <c r="O25">
+        <v>4279000000.0</v>
+      </c>
+      <c r="P25">
+        <v>4688000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>3569000000.0</v>
+      </c>
+      <c r="R25">
+        <v>4398000000.0</v>
+      </c>
+      <c r="S25">
+        <v>4103000000.0</v>
+      </c>
+      <c r="T25">
+        <v>2419000000.0</v>
+      </c>
+      <c r="U25">
+        <v>3485000000.0</v>
+      </c>
+      <c r="V25">
+        <v>4225000000.0</v>
+      </c>
+      <c r="W25">
+        <v>3833000000.0</v>
+      </c>
+      <c r="X25">
+        <v>3703000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>7088000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>-5620000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>8276000000.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+    </row>
+    <row r="26" spans="1:90">
+      <c r="A26" t="s">
+        <v>181</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26">
+        <v>2356000000.0</v>
+      </c>
+      <c r="G26">
+        <v>2486000000.0</v>
+      </c>
+      <c r="H26">
+        <v>614000000.0</v>
+      </c>
+      <c r="I26">
+        <v>4831000000.0</v>
+      </c>
+      <c r="J26">
+        <v>2765000000.0</v>
+      </c>
+      <c r="K26">
+        <v>2510000000.0</v>
+      </c>
+      <c r="L26">
+        <v>3224000000.0</v>
+      </c>
+      <c r="M26">
+        <v>6037000000.0</v>
+      </c>
+      <c r="N26">
+        <v>5275000000.0</v>
+      </c>
+      <c r="O26">
+        <v>2499000000.0</v>
+      </c>
+      <c r="P26">
+        <v>7203000000.0</v>
+      </c>
+      <c r="Q26">
+        <v>5156000000.0</v>
+      </c>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26">
+        <v>1271000000.0</v>
+      </c>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26">
+        <v>6927000000.0</v>
+      </c>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
+        <v>578000000.0</v>
+      </c>
+      <c r="AC26">
+        <v>298000000.0</v>
+      </c>
+      <c r="AD26">
+        <v>210000000.0</v>
+      </c>
+      <c r="AE26">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF26">
+        <v>339000000.0</v>
+      </c>
+      <c r="AG26">
+        <v>406000000.0</v>
+      </c>
+      <c r="AH26">
+        <v>613000000.0</v>
+      </c>
+      <c r="AI26"/>
+      <c r="AJ26">
+        <v>455000000.0</v>
+      </c>
+      <c r="AK26">
+        <v>83000000.0</v>
+      </c>
+      <c r="AL26">
+        <v>467000000.0</v>
+      </c>
+      <c r="AM26"/>
+      <c r="AN26">
+        <v>218000000.0</v>
+      </c>
+      <c r="AO26">
+        <v>74000000.0</v>
+      </c>
+      <c r="AP26">
+        <v>100000000.0</v>
+      </c>
+      <c r="AQ26"/>
+      <c r="AR26">
+        <v>88000000.0</v>
+      </c>
+      <c r="AS26">
+        <v>1013000000.0</v>
+      </c>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26">
+        <v>349000000.0</v>
+      </c>
+      <c r="AW26">
+        <v>2050000000.0</v>
+      </c>
+      <c r="AX26">
+        <v>1255000000.0</v>
+      </c>
+      <c r="AY26"/>
+      <c r="AZ26">
+        <v>501000000.0</v>
+      </c>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26">
+        <v>448000000.0</v>
+      </c>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+    </row>
+    <row r="27" spans="1:90">
+      <c r="A27" t="s">
+        <v>182</v>
+      </c>
+      <c r="B27">
+        <v>97768000000.0</v>
+      </c>
+      <c r="C27">
+        <v>102180000000.0</v>
+      </c>
+      <c r="D27">
+        <v>87185000000.0</v>
+      </c>
+      <c r="E27">
+        <v>99294000000.0</v>
+      </c>
+      <c r="F27">
+        <v>84663000000.0</v>
+      </c>
+      <c r="G27">
+        <v>76996000000.0</v>
+      </c>
+      <c r="H27">
+        <v>76903000000.0</v>
+      </c>
+      <c r="I27">
+        <v>84191000000.0</v>
+      </c>
+      <c r="J27">
+        <v>73544000000.0</v>
+      </c>
+      <c r="K27">
+        <v>72570000000.0</v>
+      </c>
+      <c r="L27">
+        <v>18189000000.0</v>
+      </c>
+      <c r="M27">
+        <v>67497000000.0</v>
+      </c>
+      <c r="N27">
+        <v>58892000000.0</v>
+      </c>
+      <c r="O27">
+        <v>75328000000.0</v>
+      </c>
+      <c r="P27">
+        <v>83387000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>74296000000.0</v>
+      </c>
+      <c r="R27">
+        <v>70669000000.0</v>
+      </c>
+      <c r="S27">
+        <v>73285000000.0</v>
+      </c>
+      <c r="T27">
+        <v>71240000000.0</v>
+      </c>
+      <c r="U27">
+        <v>46467000000.0</v>
+      </c>
+      <c r="V27">
+        <v>54550000000.0</v>
+      </c>
+      <c r="W27">
+        <v>42983000000.0</v>
+      </c>
+      <c r="X27">
+        <v>92265000000.0</v>
+      </c>
+      <c r="Y27">
+        <v>44745000000.0</v>
+      </c>
+      <c r="Z27">
+        <v>41200000000.0</v>
+      </c>
+      <c r="AA27">
+        <v>48855000000.0</v>
+      </c>
+      <c r="AB27">
+        <v>31697000000.0</v>
+      </c>
+      <c r="AC27">
+        <v>99741000000.0</v>
+      </c>
+      <c r="AD27">
+        <v>28189000000.0</v>
+      </c>
+      <c r="AE27">
+        <v>57781000000.0</v>
+      </c>
+      <c r="AF27">
+        <v>14446000000.0</v>
+      </c>
+      <c r="AG27">
+        <v>52140000000.0</v>
+      </c>
+      <c r="AH27">
+        <v>81198000000.0</v>
+      </c>
+      <c r="AI27">
+        <v>65822000000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>262214000000.0</v>
+      </c>
+      <c r="AK27">
+        <v>92557000000.0</v>
+      </c>
+      <c r="AL27">
+        <v>79129000000.0</v>
+      </c>
+      <c r="AM27">
+        <v>71805000000.0</v>
+      </c>
+      <c r="AN27">
+        <v>118062000000.0</v>
+      </c>
+      <c r="AO27">
+        <v>79832000000.0</v>
+      </c>
+      <c r="AP27">
+        <v>104078000000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>67366000000.0</v>
+      </c>
+      <c r="AR27">
+        <v>70219000000.0</v>
+      </c>
+      <c r="AS27">
+        <v>50878000000.0</v>
+      </c>
+      <c r="AT27">
+        <v>78878000000.0</v>
+      </c>
+      <c r="AU27">
+        <v>60537000000.0</v>
+      </c>
+      <c r="AV27">
+        <v>54368051979.0</v>
+      </c>
+      <c r="AW27">
+        <v>46653948021.0</v>
+      </c>
+      <c r="AX27">
+        <v>39601278403.0</v>
+      </c>
+      <c r="AY27">
+        <v>47341721597.0</v>
+      </c>
+      <c r="AZ27">
+        <v>114695930279.0</v>
+      </c>
+      <c r="BA27">
+        <v>2784130101.0</v>
+      </c>
+      <c r="BB27">
+        <v>22369864189.0</v>
+      </c>
+      <c r="BC27">
+        <v>38019075431.0</v>
+      </c>
+      <c r="BD27">
+        <v>35789000000.0</v>
+      </c>
+      <c r="BE27">
+        <v>38469622649.0</v>
+      </c>
+      <c r="BF27">
+        <v>17893133060.0</v>
+      </c>
+      <c r="BG27">
+        <v>11586244291.0</v>
+      </c>
+      <c r="BH27">
+        <v>40677000000.0</v>
+      </c>
+      <c r="BI27">
+        <v>9852349044.0</v>
+      </c>
+      <c r="BJ27">
+        <v>12340445180.0</v>
+      </c>
+      <c r="BK27">
+        <v>10962205776.0</v>
+      </c>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+    </row>
+    <row r="28" spans="1:90">
+      <c r="A28" t="s">
+        <v>183</v>
+      </c>
+      <c r="B28">
+        <v>12515000000.0</v>
+      </c>
+      <c r="C28">
+        <v>10131000000.0</v>
+      </c>
+      <c r="D28">
+        <v>9512000000.0</v>
+      </c>
+      <c r="E28">
+        <v>10877000000.0</v>
+      </c>
+      <c r="F28">
+        <v>9457000000.0</v>
+      </c>
+      <c r="G28">
+        <v>8665000000.0</v>
+      </c>
+      <c r="H28">
+        <v>6954000000.0</v>
+      </c>
+      <c r="I28">
+        <v>6987000000.0</v>
+      </c>
+      <c r="J28">
+        <v>11877000000.0</v>
+      </c>
+      <c r="K28">
+        <v>25408000000.0</v>
+      </c>
+      <c r="L28">
+        <v>7715000000.0</v>
+      </c>
+      <c r="M28">
+        <v>13351000000.0</v>
+      </c>
+      <c r="N28">
+        <v>10097000000.0</v>
+      </c>
+      <c r="O28">
+        <v>7221000000.0</v>
+      </c>
+      <c r="P28">
+        <v>10513000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>6397000000.0</v>
+      </c>
+      <c r="R28">
+        <v>6740000000.0</v>
+      </c>
+      <c r="S28">
+        <v>11466000000.0</v>
+      </c>
+      <c r="T28">
+        <v>36026000000.0</v>
+      </c>
+      <c r="U28">
+        <v>7254000000.0</v>
+      </c>
+      <c r="V28">
+        <v>5385000000.0</v>
+      </c>
+      <c r="W28">
+        <v>9147000000.0</v>
+      </c>
+      <c r="X28">
+        <v>23094000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>10569000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>4933000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>13150000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>84469000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>10823000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>4862000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>3700000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>8480000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>3810000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>1825000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>13155000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>78262000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>9057000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>14887000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>10178000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>44840000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>1073000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>6982000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>25529000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>18095000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>15205000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>8267000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>11537000000.0</v>
+      </c>
+      <c r="AV28">
+        <v>12473725787.0</v>
+      </c>
+      <c r="AW28">
+        <v>4980274213.0</v>
+      </c>
+      <c r="AX28">
+        <v>6901097061.0</v>
+      </c>
+      <c r="AY28">
+        <v>7799902939.0</v>
+      </c>
+      <c r="AZ28">
+        <v>8952531172.0</v>
+      </c>
+      <c r="BA28">
+        <v>7488392649.0</v>
+      </c>
+      <c r="BB28">
+        <v>3880607975.0</v>
+      </c>
+      <c r="BC28">
+        <v>5589468204.0</v>
+      </c>
+      <c r="BD28">
+        <v>10250000000.0</v>
+      </c>
+      <c r="BE28">
+        <v>2844366320.0</v>
+      </c>
+      <c r="BF28">
+        <v>2219015626.0</v>
+      </c>
+      <c r="BG28">
+        <v>5298618054.0</v>
+      </c>
+      <c r="BH28">
+        <v>33384000000.0</v>
+      </c>
+      <c r="BI28">
+        <v>3873020107.0</v>
+      </c>
+      <c r="BJ28">
+        <v>4421710484.0</v>
+      </c>
+      <c r="BK28">
+        <v>6724309623.0</v>
+      </c>
+      <c r="BL28">
+        <v>24062576700.0</v>
+      </c>
+      <c r="BM28">
+        <v>10509423300.0</v>
+      </c>
+      <c r="BN28">
+        <v>13928222900.0</v>
+      </c>
+      <c r="BO28">
+        <v>9826777000.0</v>
+      </c>
+      <c r="BP28">
+        <v>15484528100.0</v>
+      </c>
+      <c r="BQ28">
+        <v>9738766100.0</v>
+      </c>
+      <c r="BR28">
+        <v>12538453700.0</v>
+      </c>
+      <c r="BS28">
+        <v>9635614100.0</v>
+      </c>
+      <c r="BT28">
+        <v>10421903400.0</v>
+      </c>
+      <c r="BU28">
+        <v>9090141400.0</v>
+      </c>
+      <c r="BV28">
+        <v>9332392000.0</v>
+      </c>
+      <c r="BW28">
+        <v>10941468900.0</v>
+      </c>
+      <c r="BX28">
+        <v>5231302900.0</v>
+      </c>
+      <c r="BY28">
+        <v>13402475100.0</v>
+      </c>
+      <c r="BZ28">
+        <v>9650858700.0</v>
+      </c>
+      <c r="CA28">
+        <v>3768554100.0</v>
+      </c>
+      <c r="CB28">
+        <v>3009948000.0</v>
+      </c>
+      <c r="CC28">
+        <v>3265265000.0</v>
+      </c>
+      <c r="CD28">
+        <v>7614525000.0</v>
+      </c>
+      <c r="CE28">
+        <v>4609285000.0</v>
+      </c>
+      <c r="CF28">
+        <v>2434232000.0</v>
+      </c>
+      <c r="CG28">
+        <v>2231007000.0</v>
+      </c>
+      <c r="CH28">
+        <v>3255631000.0</v>
+      </c>
+      <c r="CI28">
+        <v>7075616000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>4266755000.0</v>
+      </c>
+      <c r="CK28">
+        <v>5849048000.0</v>
+      </c>
+      <c r="CL28">
+        <v>7027462000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:90">
+      <c r="A29" t="s">
+        <v>184</v>
+      </c>
+      <c r="B29">
+        <v>2222000000.0</v>
+      </c>
+      <c r="C29">
+        <v>3285000000.0</v>
+      </c>
+      <c r="D29">
+        <v>-404000000.0</v>
+      </c>
+      <c r="E29">
+        <v>6346000000.0</v>
+      </c>
+      <c r="F29">
+        <v>6983000000.0</v>
+      </c>
+      <c r="G29">
+        <v>6818000000.0</v>
+      </c>
+      <c r="H29">
+        <v>13617000000.0</v>
+      </c>
+      <c r="I29">
+        <v>9840000000.0</v>
+      </c>
+      <c r="J29">
+        <v>8633000000.0</v>
+      </c>
+      <c r="K29">
+        <v>10196000000.0</v>
+      </c>
+      <c r="L29">
+        <v>19069000000.0</v>
+      </c>
+      <c r="M29">
+        <v>3766000000.0</v>
+      </c>
+      <c r="N29">
+        <v>4401000000.0</v>
+      </c>
+      <c r="O29">
+        <v>4731000000.0</v>
+      </c>
+      <c r="P29">
+        <v>5272000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>917000000.0</v>
+      </c>
+      <c r="R29">
+        <v>-2163000000.0</v>
+      </c>
+      <c r="S29">
+        <v>1846000000.0</v>
+      </c>
+      <c r="T29">
+        <v>5122000000.0</v>
+      </c>
+      <c r="U29">
+        <v>945000000.0</v>
+      </c>
+      <c r="V29">
+        <v>1417000000.0</v>
+      </c>
+      <c r="W29">
+        <v>1711000000.0</v>
+      </c>
+      <c r="X29">
+        <v>-171117000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>5492000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-30579000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>-363000000.0</v>
+      </c>
+      <c r="AB29">
+        <v>226574000000.0</v>
+      </c>
+      <c r="AC29">
+        <v>-4411000000.0</v>
+      </c>
+      <c r="AD29">
+        <v>3185000000.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+    </row>
+    <row r="30" spans="1:90">
+      <c r="A30" t="s">
+        <v>185</v>
+      </c>
+      <c r="B30">
+        <v>157479000000.0</v>
+      </c>
+      <c r="C30">
+        <v>170196000000.0</v>
+      </c>
+      <c r="D30">
+        <v>158014000000.0</v>
+      </c>
+      <c r="E30">
+        <v>165689000000.0</v>
+      </c>
+      <c r="F30">
+        <v>155671000000.0</v>
+      </c>
+      <c r="G30">
+        <v>142037000000.0</v>
+      </c>
+      <c r="H30">
+        <v>132722000000.0</v>
+      </c>
+      <c r="I30">
+        <v>149795000000.0</v>
+      </c>
+      <c r="J30">
+        <v>135643000000.0</v>
+      </c>
+      <c r="K30">
+        <v>146604000000.0</v>
+      </c>
+      <c r="L30">
+        <v>69275000000.0</v>
+      </c>
+      <c r="M30">
+        <v>144837000000.0</v>
+      </c>
+      <c r="N30">
+        <v>114264000000.0</v>
+      </c>
+      <c r="O30">
+        <v>127643000000.0</v>
+      </c>
+      <c r="P30">
+        <v>154006000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>126330000000.0</v>
+      </c>
+      <c r="R30">
+        <v>119926000000.0</v>
+      </c>
+      <c r="S30">
+        <v>120110000000.0</v>
+      </c>
+      <c r="T30">
+        <v>106109000000.0</v>
+      </c>
+      <c r="U30">
+        <v>91703000000.0</v>
+      </c>
+      <c r="V30">
+        <v>64287000000.0</v>
+      </c>
+      <c r="W30">
+        <v>87753000000.0</v>
+      </c>
+      <c r="X30">
+        <v>201926000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>97261000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>79890000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>101058000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>-787175000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>113355000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>129952000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>92406000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>46961000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>98684000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>114967000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>134741000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>417369000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>154674000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>162849000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>128408000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>-29283000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>137179000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>178371000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>138482000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>166253000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>125751000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>135416000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>112379000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>115188791184.0</v>
+      </c>
+      <c r="AW30">
+        <v>101275208816.0</v>
+      </c>
+      <c r="AX30">
+        <v>89178224549.0</v>
+      </c>
+      <c r="AY30">
+        <v>81937775451.0</v>
+      </c>
+      <c r="AZ30">
+        <v>98035178101.0</v>
+      </c>
+      <c r="BA30">
+        <v>85557638265.0</v>
+      </c>
+      <c r="BB30">
+        <v>64498996260.0</v>
+      </c>
+      <c r="BC30">
+        <v>59830187374.0</v>
+      </c>
+      <c r="BD30">
+        <v>69277000000.0</v>
+      </c>
+      <c r="BE30">
+        <v>59161756335.0</v>
+      </c>
+      <c r="BF30">
+        <v>33616539975.0</v>
+      </c>
+      <c r="BG30">
+        <v>24739703690.0</v>
+      </c>
+      <c r="BH30">
+        <v>48021000000.0</v>
+      </c>
+      <c r="BI30">
+        <v>22089446423.0</v>
+      </c>
+      <c r="BJ30">
+        <v>26682378423.0</v>
+      </c>
+      <c r="BK30">
+        <v>25984175154.0</v>
+      </c>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+    </row>
+    <row r="31" spans="1:90">
+      <c r="A31" t="s">
+        <v>186</v>
+      </c>
+      <c r="B31">
+        <v>-2335000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-1356000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-4978000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-7829000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-4743000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-3907000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-3756000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-7657000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-4116000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-6164000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-6635000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-6191000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-6213000000.0</v>
+      </c>
+      <c r="O31">
+        <v>-6681000000.0</v>
+      </c>
+      <c r="P31">
+        <v>-5651000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-417000000.0</v>
+      </c>
+      <c r="R31">
+        <v>-18579000000.0</v>
+      </c>
+      <c r="S31">
+        <v>-603000000.0</v>
+      </c>
+      <c r="T31">
+        <v>-28812000000.0</v>
+      </c>
+      <c r="U31">
+        <v>-939000000.0</v>
+      </c>
+      <c r="V31">
+        <v>-1501000000.0</v>
+      </c>
+      <c r="W31">
+        <v>-849000000.0</v>
+      </c>
+      <c r="X31">
+        <v>-986578000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-36366000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-67062000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-33562000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-58640000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-58415000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-2886000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-2457000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-46083000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-15150000000.0</v>
+      </c>
+      <c r="AH31">
+        <v>316000000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-15411000000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-107892000000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-102819000000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-108493000000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-99526000000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-114486000000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-74246000000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-92887000000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-101694000000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-59929000000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-77679000000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-52594000000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-48797000000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-48093736561.0</v>
+      </c>
+      <c r="AW31">
+        <v>-54661263439.0</v>
+      </c>
+      <c r="AX31">
+        <v>-47161949309.0</v>
+      </c>
+      <c r="AY31">
+        <v>-44931000000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-44250540264.0</v>
+      </c>
+      <c r="BA31">
+        <v>-46503224181.0</v>
+      </c>
+      <c r="BB31">
+        <v>-42700035048.0</v>
+      </c>
+      <c r="BC31">
+        <v>-30335791120.0</v>
+      </c>
+      <c r="BD31">
+        <v>-26829000000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-11869640758.0</v>
+      </c>
+      <c r="BF31">
+        <v>-23525615325.0</v>
+      </c>
+      <c r="BG31">
+        <v>-35340376132.0</v>
+      </c>
+      <c r="BH31">
+        <v>-24165000000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-23035714203.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-41930348190.0</v>
+      </c>
+      <c r="BK31">
+        <v>-24775472030.0</v>
+      </c>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+    </row>
+    <row r="32" spans="1:90">
+      <c r="A32" t="s">
+        <v>187</v>
+      </c>
+      <c r="B32">
+        <v>545703000000.0</v>
+      </c>
+      <c r="C32">
+        <v>505233000000.0</v>
+      </c>
+      <c r="D32">
+        <v>496180000000.0</v>
+      </c>
+      <c r="E32">
+        <v>510097000000.0</v>
+      </c>
+      <c r="F32">
+        <v>470225000000.0</v>
+      </c>
+      <c r="G32">
+        <v>481475000000.0</v>
+      </c>
+      <c r="H32">
+        <v>481898000000.0</v>
+      </c>
+      <c r="I32">
+        <v>507055000000.0</v>
+      </c>
+      <c r="J32">
+        <v>470951000000.0</v>
+      </c>
+      <c r="K32">
+        <v>460716000000.0</v>
+      </c>
+      <c r="L32">
+        <v>392006000000.0</v>
+      </c>
+      <c r="M32">
+        <v>483580000000.0</v>
+      </c>
+      <c r="N32">
+        <v>371987000000.0</v>
+      </c>
+      <c r="O32">
+        <v>456440000000.0</v>
+      </c>
+      <c r="P32">
+        <v>538134000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>442843000000.0</v>
+      </c>
+      <c r="R32">
+        <v>413873000000.0</v>
+      </c>
+      <c r="S32">
+        <v>448910000000.0</v>
+      </c>
+      <c r="T32">
+        <v>427223000000.0</v>
+      </c>
+      <c r="U32">
+        <v>405760000000.0</v>
+      </c>
+      <c r="V32">
+        <v>338014000000.0</v>
+      </c>
+      <c r="W32">
+        <v>349882000000.0</v>
+      </c>
+      <c r="X32">
+        <v>332307000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>354061000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>249736000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>347227000000.0</v>
+      </c>
+      <c r="AB32">
+        <v>428893000000.0</v>
+      </c>
+      <c r="AC32">
+        <v>464391000000.0</v>
+      </c>
+      <c r="AD32">
+        <v>296663000000.0</v>
+      </c>
+      <c r="AE32">
+        <v>320480000000.0</v>
+      </c>
+      <c r="AF32">
+        <v>612333000000.0</v>
+      </c>
+      <c r="AG32">
+        <v>235117000000.0</v>
+      </c>
+      <c r="AH32">
+        <v>400844000000.0</v>
+      </c>
+      <c r="AI32">
+        <v>334971000000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>811591000000.0</v>
+      </c>
+      <c r="AK32">
+        <v>808865000000.0</v>
+      </c>
+      <c r="AL32">
+        <v>1843055000000.0</v>
+      </c>
+      <c r="AM32">
+        <v>1457121000000.0</v>
+      </c>
+      <c r="AN32">
+        <v>1566876000000.0</v>
+      </c>
+      <c r="AO32">
+        <v>1409264000000.0</v>
+      </c>
+      <c r="AP32">
+        <v>1908681000000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>1660859000000.0</v>
+      </c>
+      <c r="AR32">
+        <v>1507137000000.0</v>
+      </c>
+      <c r="AS32">
+        <v>1346060000000.0</v>
+      </c>
+      <c r="AT32">
+        <v>1555821000000.0</v>
+      </c>
+      <c r="AU32">
+        <v>1601877000000.0</v>
+      </c>
+      <c r="AV32">
+        <v>1476549168223.0</v>
+      </c>
+      <c r="AW32">
+        <v>1215067831777.0</v>
+      </c>
+      <c r="AX32">
+        <v>1295135291734.0</v>
+      </c>
+      <c r="AY32">
+        <v>1153221708266.0</v>
+      </c>
+      <c r="AZ32">
+        <v>1111928716879.0</v>
+      </c>
+      <c r="BA32">
+        <v>1161230461723.0</v>
+      </c>
+      <c r="BB32">
+        <v>928971660061.0</v>
+      </c>
+      <c r="BC32">
+        <v>854604161337.0</v>
+      </c>
+      <c r="BD32">
+        <v>795104000000.0</v>
+      </c>
+      <c r="BE32">
+        <v>666627010086.0</v>
+      </c>
+      <c r="BF32">
+        <v>708652962831.0</v>
+      </c>
+      <c r="BG32">
+        <v>577239027083.0</v>
+      </c>
+      <c r="BH32">
+        <v>621704000000.0</v>
+      </c>
+      <c r="BI32">
+        <v>384968933394.0</v>
+      </c>
+      <c r="BJ32">
+        <v>380917925514.0</v>
+      </c>
+      <c r="BK32">
+        <v>365211141092.0</v>
+      </c>
+      <c r="BL32">
+        <v>258449327100.0</v>
+      </c>
+      <c r="BM32">
+        <v>144025672900.0</v>
+      </c>
+      <c r="BN32">
+        <v>179905692600.0</v>
+      </c>
+      <c r="BO32">
+        <v>122839307400.0</v>
+      </c>
+      <c r="BP32">
+        <v>127831292900.0</v>
+      </c>
+      <c r="BQ32">
+        <v>119324528200.0</v>
+      </c>
+      <c r="BR32">
+        <v>170377082400.0</v>
+      </c>
+      <c r="BS32">
+        <v>115661479800.0</v>
+      </c>
+      <c r="BT32">
+        <v>94111340600.0</v>
+      </c>
+      <c r="BU32">
+        <v>113111261200.0</v>
+      </c>
+      <c r="BV32">
+        <v>151867852700.0</v>
+      </c>
+      <c r="BW32">
+        <v>130081215900.0</v>
+      </c>
+      <c r="BX32">
+        <v>123589899600.0</v>
+      </c>
+      <c r="BY32">
+        <v>128647804400.0</v>
+      </c>
+      <c r="BZ32">
+        <v>143199140300.0</v>
+      </c>
+      <c r="CA32">
+        <v>81432447200.0</v>
+      </c>
+      <c r="CB32">
+        <v>83189717000.0</v>
+      </c>
+      <c r="CC32">
+        <v>77267178000.0</v>
+      </c>
+      <c r="CD32">
+        <v>75144298000.0</v>
+      </c>
+      <c r="CE32">
+        <v>65013872000.0</v>
+      </c>
+      <c r="CF32">
+        <v>50788329000.0</v>
+      </c>
+      <c r="CG32">
+        <v>63585584000.0</v>
+      </c>
+      <c r="CH32">
+        <v>50585112000.0</v>
+      </c>
+      <c r="CI32">
+        <v>75571401000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>46864581000.0</v>
+      </c>
+      <c r="CK32">
+        <v>54500821000.0</v>
+      </c>
+      <c r="CL32">
+        <v>51500440000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>189</v>
+      </c>
+      <c r="B2">
+        <v>226315000000.0</v>
+      </c>
+      <c r="C2">
+        <v>62526000000.0</v>
+      </c>
+      <c r="D2">
+        <v>88661000000.0</v>
+      </c>
+      <c r="E2">
+        <v>58011000000.0</v>
+      </c>
+      <c r="F2">
+        <v>226840000000.0</v>
+      </c>
+      <c r="G2">
+        <v>55065000000.0</v>
+      </c>
+      <c r="H2">
+        <v>46959000000.0</v>
+      </c>
+      <c r="I2">
+        <v>135831000000.0</v>
+      </c>
+      <c r="J2">
+        <v>295926000000.0</v>
+      </c>
+      <c r="K2">
+        <v>588514000000.0</v>
+      </c>
+      <c r="L2">
+        <v>1216554000000.0</v>
+      </c>
+      <c r="M2">
+        <v>316590000000.0</v>
+      </c>
+      <c r="N2">
+        <v>102175000000.0</v>
+      </c>
+      <c r="O2">
+        <v>634673000000.0</v>
+      </c>
+      <c r="P2">
+        <v>15427000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>21522727933.0</v>
+      </c>
+      <c r="R2">
+        <v>20278782484.0</v>
+      </c>
+      <c r="S2">
+        <v>15968713539.0</v>
+      </c>
+      <c r="T2">
+        <v>13999491149.0</v>
+      </c>
+      <c r="U2">
+        <v>13886283418.0</v>
+      </c>
+      <c r="V2">
+        <v>12239796307.0</v>
+      </c>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
         <v>190</v>
+      </c>
+      <c r="B3">
+        <v>73302000000</v>
+      </c>
+      <c r="C3">
+        <v>56221000000</v>
+      </c>
+      <c r="D3">
+        <v>22741000000</v>
+      </c>
+      <c r="E3">
+        <v>17099000000</v>
+      </c>
+      <c r="F3">
+        <v>55688000000</v>
+      </c>
+      <c r="G3">
+        <v>8781000000</v>
+      </c>
+      <c r="H3">
+        <v>3674000000</v>
+      </c>
+      <c r="I3">
+        <v>6404000000</v>
+      </c>
+      <c r="J3">
+        <v>658512000000</v>
+      </c>
+      <c r="K3">
+        <v>540598000000</v>
+      </c>
+      <c r="L3">
+        <v>636472000000</v>
+      </c>
+      <c r="M3">
+        <v>402477000000</v>
+      </c>
+      <c r="N3">
+        <v>204210000000</v>
+      </c>
+      <c r="O3">
+        <v>258923000000</v>
+      </c>
+      <c r="P3">
+        <v>598467000000</v>
+      </c>
+      <c r="Q3">
+        <v>15759444708</v>
+      </c>
+      <c r="R3">
+        <v>29909240275</v>
+      </c>
+      <c r="S3">
+        <v>303305676043</v>
+      </c>
+      <c r="T3">
+        <v>119728794391</v>
+      </c>
+      <c r="U3">
+        <v>700900260</v>
+      </c>
+      <c r="V3">
+        <v>608956909</v>
+      </c>
+      <c r="W3">
+        <v>19156545000</v>
+      </c>
+      <c r="X3">
+        <v>30814708000</v>
+      </c>
+      <c r="Y3">
+        <v>2355175000</v>
+      </c>
+      <c r="Z3">
+        <v>1680221000</v>
+      </c>
+      <c r="AA3">
+        <v>2080638000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>192</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>193</v>
+      </c>
+      <c r="B6">
+        <v>-92185000000.0</v>
+      </c>
+      <c r="C6">
+        <v>160321000000.0</v>
+      </c>
+      <c r="D6">
+        <v>-26135000000.0</v>
+      </c>
+      <c r="E6">
+        <v>30650000000.0</v>
+      </c>
+      <c r="F6">
+        <v>-168829000000.0</v>
+      </c>
+      <c r="G6">
+        <v>171775000000.0</v>
+      </c>
+      <c r="H6">
+        <v>8106000000.0</v>
+      </c>
+      <c r="I6">
+        <v>-88872000000.0</v>
+      </c>
+      <c r="J6">
+        <v>-114313000000.0</v>
+      </c>
+      <c r="K6">
+        <v>-292588000000.0</v>
+      </c>
+      <c r="L6">
+        <v>-628040000000.0</v>
+      </c>
+      <c r="M6">
+        <v>899964000000.0</v>
+      </c>
+      <c r="N6">
+        <v>214415000000.0</v>
+      </c>
+      <c r="O6">
+        <v>-532498000000.0</v>
+      </c>
+      <c r="P6">
+        <v>619246000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-6095638354.0</v>
+      </c>
+      <c r="R6">
+        <v>214982008.0</v>
+      </c>
+      <c r="S6">
+        <v>4310068945.0</v>
+      </c>
+      <c r="T6">
+        <v>709978603.0</v>
+      </c>
+      <c r="U6">
+        <v>113207731.0</v>
+      </c>
+      <c r="V6">
+        <v>1646487111.0</v>
+      </c>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>194</v>
+      </c>
+      <c r="B7">
+        <v>-457406000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-257064000000.0</v>
+      </c>
+      <c r="D7">
+        <v>-240118000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-237312000000.0</v>
+      </c>
+      <c r="F7">
+        <v>-221983000000.0</v>
+      </c>
+      <c r="G7">
+        <v>-189040000000.0</v>
+      </c>
+      <c r="H7">
+        <v>-148658000000.0</v>
+      </c>
+      <c r="I7">
+        <v>-153287000000.0</v>
+      </c>
+      <c r="J7">
+        <v>-563973000000.0</v>
+      </c>
+      <c r="K7">
+        <v>-552814000000.0</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>196</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>197</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>198</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>199</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-42664000000.0</v>
+      </c>
+      <c r="F12">
+        <v>-149280000000.0</v>
+      </c>
+      <c r="G12">
+        <v>-1326791000000.0</v>
+      </c>
+      <c r="H12">
+        <v>-1184699000000.0</v>
+      </c>
+      <c r="I12">
+        <v>334790000000.0</v>
+      </c>
+      <c r="J12">
+        <v>5904653000000.0</v>
+      </c>
+      <c r="K12">
+        <v>-268603000000.0</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>200</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>201</v>
+      </c>
+      <c r="B14">
+        <v>82892000000.0</v>
+      </c>
+      <c r="C14">
+        <v>78154000000.0</v>
+      </c>
+      <c r="D14">
+        <v>60570000000.0</v>
+      </c>
+      <c r="E14">
+        <v>62735000000.0</v>
+      </c>
+      <c r="F14">
+        <v>58286000000.0</v>
+      </c>
+      <c r="G14">
+        <v>63094000000.0</v>
+      </c>
+      <c r="H14">
+        <v>64462000000.0</v>
+      </c>
+      <c r="I14">
+        <v>67205000000.0</v>
+      </c>
+      <c r="J14">
+        <v>160975000000.0</v>
+      </c>
+      <c r="K14">
+        <v>131962000000.0</v>
+      </c>
+      <c r="L14">
+        <v>139682000000.0</v>
+      </c>
+      <c r="M14">
+        <v>103030000000.0</v>
+      </c>
+      <c r="N14">
+        <v>103569000000.0</v>
+      </c>
+      <c r="O14">
+        <v>85151000000.0</v>
+      </c>
+      <c r="P14">
+        <v>63965000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>95793661000.0</v>
+      </c>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14">
+        <v>21282000000.0</v>
+      </c>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15">
+        <v>24871000000.0</v>
+      </c>
+      <c r="M15"/>
+      <c r="N15">
+        <v>23408000000.0</v>
+      </c>
+      <c r="O15">
+        <v>19019000000.0</v>
+      </c>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>203</v>
+      </c>
+      <c r="B16">
+        <v>134130000000.0</v>
+      </c>
+      <c r="C16">
+        <v>222847000000.0</v>
+      </c>
+      <c r="D16">
+        <v>62526000000.0</v>
+      </c>
+      <c r="E16">
+        <v>88661000000.0</v>
+      </c>
+      <c r="F16">
+        <v>58011000000.0</v>
+      </c>
+      <c r="G16">
+        <v>226840000000.0</v>
+      </c>
+      <c r="H16">
+        <v>55065000000.0</v>
+      </c>
+      <c r="I16">
+        <v>46959000000.0</v>
+      </c>
+      <c r="J16">
+        <v>181613000000.0</v>
+      </c>
+      <c r="K16">
+        <v>295926000000.0</v>
+      </c>
+      <c r="L16">
+        <v>588514000000.0</v>
+      </c>
+      <c r="M16">
+        <v>1216554000000.0</v>
+      </c>
+      <c r="N16">
+        <v>316590000000.0</v>
+      </c>
+      <c r="O16">
+        <v>102175000000.0</v>
+      </c>
+      <c r="P16">
+        <v>634673000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>15427089579.0</v>
+      </c>
+      <c r="R16">
+        <v>20493764492.0</v>
+      </c>
+      <c r="S16">
+        <v>20278782484.0</v>
+      </c>
+      <c r="T16">
+        <v>14709469752.0</v>
+      </c>
+      <c r="U16">
+        <v>13999491149.0</v>
+      </c>
+      <c r="V16">
+        <v>13886283418.0</v>
+      </c>
+      <c r="W16">
+        <v>12239796307.0</v>
+      </c>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>204</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>205</v>
+      </c>
+      <c r="B18">
+        <v>-50394000000.0</v>
+      </c>
+      <c r="C18">
+        <v>215441000000.0</v>
+      </c>
+      <c r="D18">
+        <v>55738000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-62700000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-140552000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-67266000000.0</v>
+      </c>
+      <c r="H18">
+        <v>8509000000.0</v>
+      </c>
+      <c r="I18">
+        <v>272162000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-391410000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-77018000000.0</v>
+      </c>
+      <c r="L18">
+        <v>-237287000000.0</v>
+      </c>
+      <c r="M18">
+        <v>-48947000000.0</v>
+      </c>
+      <c r="N18">
+        <v>-125481000000.0</v>
+      </c>
+      <c r="O18">
+        <v>-149607000000.0</v>
+      </c>
+      <c r="P18">
+        <v>-568805000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-34418307437.0</v>
+      </c>
+      <c r="R18">
+        <v>20905398984.0</v>
+      </c>
+      <c r="S18">
+        <v>-269711628117.0</v>
+      </c>
+      <c r="T18">
+        <v>-75079706121.0</v>
+      </c>
+      <c r="U18">
+        <v>-2581427723.0</v>
+      </c>
+      <c r="V18">
+        <v>-16264488437.0</v>
+      </c>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>206</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-56125000000.0</v>
+      </c>
+      <c r="D19">
+        <v>-22240000000.0</v>
+      </c>
+      <c r="E19">
+        <v>-16902000000.0</v>
+      </c>
+      <c r="F19">
+        <v>-55572000000.0</v>
+      </c>
+      <c r="G19">
+        <v>-6968000000.0</v>
+      </c>
+      <c r="H19">
+        <v>-3185000000.0</v>
+      </c>
+      <c r="I19">
+        <v>8000000000.0</v>
+      </c>
+      <c r="J19">
+        <v>300300000000.0</v>
+      </c>
+      <c r="K19">
+        <v>-405400000000.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>207</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
+        <v>1279572000000.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>208</v>
+      </c>
+      <c r="B21">
+        <v>-21412000000.0</v>
+      </c>
+      <c r="C21">
+        <v>46594000000.0</v>
+      </c>
+      <c r="D21">
+        <v>-53151000000.0</v>
+      </c>
+      <c r="E21">
+        <v>105841000000.0</v>
+      </c>
+      <c r="F21">
+        <v>-27378000000.0</v>
+      </c>
+      <c r="G21">
+        <v>-899837000000.0</v>
+      </c>
+      <c r="H21">
+        <v>-726000000.0</v>
+      </c>
+      <c r="I21">
+        <v>-318981000000.0</v>
+      </c>
+      <c r="J21">
+        <v>-653991000000.0</v>
+      </c>
+      <c r="K21">
+        <v>563498000000.0</v>
+      </c>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>170</v>
+      </c>
+      <c r="B22">
+        <v>89129000000.0</v>
+      </c>
+      <c r="C22">
+        <v>69472000000.0</v>
+      </c>
+      <c r="D22">
+        <v>18777000000.0</v>
+      </c>
+      <c r="E22">
+        <v>-62359000000.0</v>
+      </c>
+      <c r="F22">
+        <v>5751000000.0</v>
+      </c>
+      <c r="G22">
+        <v>1205212000000.0</v>
+      </c>
+      <c r="H22">
+        <v>1134399000000.0</v>
+      </c>
+      <c r="I22">
+        <v>-123429000000.0</v>
+      </c>
+      <c r="J22">
+        <v>-551903000000.0</v>
+      </c>
+      <c r="K22">
+        <v>593475000000.0</v>
+      </c>
+      <c r="L22">
+        <v>323441000000.0</v>
+      </c>
+      <c r="M22">
+        <v>331812000000.0</v>
+      </c>
+      <c r="N22">
+        <v>310394000000.0</v>
+      </c>
+      <c r="O22">
+        <v>211197000000.0</v>
+      </c>
+      <c r="P22">
+        <v>126906000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>75234571191.0</v>
+      </c>
+      <c r="R22">
+        <v>37786775452.0</v>
+      </c>
+      <c r="S22">
+        <v>37455922334.0</v>
+      </c>
+      <c r="T22">
+        <v>15759724561.0</v>
+      </c>
+      <c r="U22">
+        <v>129865719.0</v>
+      </c>
+      <c r="V22">
+        <v>34573292.0</v>
+      </c>
+      <c r="W22">
+        <v>89668000.0</v>
+      </c>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B23">
+        <v>-15147000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-101881000000.0</v>
+      </c>
+      <c r="D23">
+        <v>-29393000000.0</v>
+      </c>
+      <c r="E23">
+        <v>79185000000.0</v>
+      </c>
+      <c r="F23">
+        <v>-10037000000.0</v>
+      </c>
+      <c r="G23">
+        <v>-267810000000.0</v>
+      </c>
+      <c r="H23">
+        <v>-15000000.0</v>
+      </c>
+      <c r="I23">
+        <v>-46990000000.0</v>
+      </c>
+      <c r="J23">
+        <v>284321000000.0</v>
+      </c>
+      <c r="K23">
+        <v>-630143000000.0</v>
+      </c>
+      <c r="L23">
+        <v>-185225000000.0</v>
+      </c>
+      <c r="M23">
+        <v>-165310000000.0</v>
+      </c>
+      <c r="N23">
+        <v>-124738000000.0</v>
+      </c>
+      <c r="O23">
+        <v>10872000000.0</v>
+      </c>
+      <c r="P23">
+        <v>131569000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-27916000000.0</v>
+      </c>
+      <c r="R23">
+        <v>-40372808031.0</v>
+      </c>
+      <c r="S23">
+        <v>123232933078.0</v>
+      </c>
+      <c r="T23">
+        <v>3239443575.0</v>
+      </c>
+      <c r="U23">
+        <v>46354571670.0</v>
+      </c>
+      <c r="V23">
+        <v>52194433982.0</v>
+      </c>
+      <c r="W23">
+        <v>3030357000.0</v>
+      </c>
+      <c r="X23">
+        <v>33528679000.0</v>
+      </c>
+      <c r="Y23">
+        <v>2056151000.0</v>
+      </c>
+      <c r="Z23">
+        <v>3700844000.0</v>
+      </c>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>210</v>
+      </c>
+      <c r="B24">
+        <v>38000000.0</v>
+      </c>
+      <c r="C24">
+        <v>-2982000000.0</v>
+      </c>
+      <c r="D24">
+        <v>-2325000000.0</v>
+      </c>
+      <c r="E24">
+        <v>185000000.0</v>
+      </c>
+      <c r="F24">
+        <v>62000000.0</v>
+      </c>
+      <c r="G24">
+        <v>1813000000.0</v>
+      </c>
+      <c r="H24">
+        <v>489000000.0</v>
+      </c>
+      <c r="I24">
+        <v>986000000.0</v>
+      </c>
+      <c r="J24">
+        <v>9262000000.0</v>
+      </c>
+      <c r="K24">
+        <v>-63831000000.0</v>
+      </c>
+      <c r="L24">
+        <v>-436710000000.0</v>
+      </c>
+      <c r="M24">
+        <v>-267203000000.0</v>
+      </c>
+      <c r="N24">
+        <v>-37808000000.0</v>
+      </c>
+      <c r="O24">
+        <v>-77345000000.0</v>
+      </c>
+      <c r="P24">
+        <v>-35106000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>59059090876.0</v>
+      </c>
+      <c r="R24">
+        <v>-30793770516.0</v>
+      </c>
+      <c r="S24">
+        <v>100000000.0</v>
+      </c>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24">
+        <v>2830038000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>211</v>
+      </c>
+      <c r="B25">
+        <v>-149113000000.0</v>
+      </c>
+      <c r="C25">
+        <v>124036000000.0</v>
+      </c>
+      <c r="D25">
+        <v>-868000000.0</v>
+      </c>
+      <c r="E25">
+        <v>-45977000000.0</v>
+      </c>
+      <c r="F25">
+        <v>-148901000000.0</v>
+      </c>
+      <c r="G25">
+        <v>-1326791000000.0</v>
+      </c>
+      <c r="H25">
+        <v>-1186678000000.0</v>
+      </c>
+      <c r="I25">
+        <v>123429000000.0</v>
+      </c>
+      <c r="J25">
+        <v>551903000000.0</v>
+      </c>
+      <c r="K25">
+        <v>-593475000000.0</v>
+      </c>
+      <c r="L25">
+        <v>-63938000000.0</v>
+      </c>
+      <c r="M25">
+        <v>-81312000000.0</v>
+      </c>
+      <c r="N25">
+        <v>-335234000000.0</v>
+      </c>
+      <c r="O25">
+        <v>-187032000000.0</v>
+      </c>
+      <c r="P25">
+        <v>-161209000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-189687094920.0</v>
+      </c>
+      <c r="R25">
+        <v>-37786775452.0</v>
+      </c>
+      <c r="S25">
+        <v>-37455922334.0</v>
+      </c>
+      <c r="T25">
+        <v>-15759724561.0</v>
+      </c>
+      <c r="U25">
+        <v>-23162527463.0</v>
+      </c>
+      <c r="V25">
+        <v>-15655531528.0</v>
+      </c>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>212</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
+        <v>1279572000000.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>213</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>214</v>
+      </c>
+      <c r="B28">
+        <v>-36559000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-55287000000.0</v>
+      </c>
+      <c r="D28">
+        <v>-82544000000.0</v>
+      </c>
+      <c r="E28">
+        <v>88632000000.0</v>
+      </c>
+      <c r="F28">
+        <v>-27987000000.0</v>
+      </c>
+      <c r="G28">
+        <v>237229000000.0</v>
+      </c>
+      <c r="H28">
+        <v>-726000000.0</v>
+      </c>
+      <c r="I28">
+        <v>-370068000000.0</v>
+      </c>
+      <c r="J28">
+        <v>67282000000.0</v>
+      </c>
+      <c r="K28">
+        <v>402137000000.0</v>
+      </c>
+      <c r="L28">
+        <v>55433000000.0</v>
+      </c>
+      <c r="M28">
+        <v>1101943000000.0</v>
+      </c>
+      <c r="N28">
+        <v>252975000000.0</v>
+      </c>
+      <c r="O28">
+        <v>-155329000000.0</v>
+      </c>
+      <c r="P28">
+        <v>1397757000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>136768758142.0</v>
+      </c>
+      <c r="R28">
+        <v>202498509733.0</v>
+      </c>
+      <c r="S28">
+        <v>611552832389.0</v>
+      </c>
+      <c r="T28">
+        <v>75851821393.0</v>
+      </c>
+      <c r="U28">
+        <v>2690865633.0</v>
+      </c>
+      <c r="V28">
+        <v>17910975548.0</v>
+      </c>
+      <c r="W28">
+        <v>18404741000.0</v>
+      </c>
+      <c r="X28">
+        <v>151520153000.0</v>
+      </c>
+      <c r="Y28">
+        <v>10553920000.0</v>
+      </c>
+      <c r="Z28"/>
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>215</v>
+      </c>
+      <c r="B29">
+        <v>22908000000.0</v>
+      </c>
+      <c r="C29">
+        <v>271662000000.0</v>
+      </c>
+      <c r="D29">
+        <v>78479000000.0</v>
+      </c>
+      <c r="E29">
+        <v>-45601000000.0</v>
+      </c>
+      <c r="F29">
+        <v>-84864000000.0</v>
+      </c>
+      <c r="G29">
+        <v>-58485000000.0</v>
+      </c>
+      <c r="H29">
+        <v>12183000000.0</v>
+      </c>
+      <c r="I29">
+        <v>278566000000.0</v>
+      </c>
+      <c r="J29">
+        <v>267102000000.0</v>
+      </c>
+      <c r="K29">
+        <v>463580000000.0</v>
+      </c>
+      <c r="L29">
+        <v>399185000000.0</v>
+      </c>
+      <c r="M29">
+        <v>353530000000.0</v>
+      </c>
+      <c r="N29">
+        <v>78729000000.0</v>
+      </c>
+      <c r="O29">
+        <v>109316000000.0</v>
+      </c>
+      <c r="P29">
+        <v>29662000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>-18658862729.0</v>
+      </c>
+      <c r="R29">
+        <v>50814639259.0</v>
+      </c>
+      <c r="S29">
+        <v>33594047926.0</v>
+      </c>
+      <c r="T29">
+        <v>44649088270.0</v>
+      </c>
+      <c r="U29">
+        <v>-1880527463.0</v>
+      </c>
+      <c r="V29">
+        <v>-15655531528.0</v>
+      </c>
+      <c r="W29">
+        <v>12448025000.0</v>
+      </c>
+      <c r="X29">
+        <v>6855112000.0</v>
+      </c>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29">
+        <v>4057201000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>216</v>
+      </c>
+      <c r="B30">
+        <v>-75921000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-56125000000.0</v>
+      </c>
+      <c r="D30">
+        <v>-22240000000.0</v>
+      </c>
+      <c r="E30">
+        <v>-16902000000.0</v>
+      </c>
+      <c r="F30">
+        <v>-55572000000.0</v>
+      </c>
+      <c r="G30">
+        <v>-6968000000.0</v>
+      </c>
+      <c r="H30">
+        <v>-3185000000.0</v>
+      </c>
+      <c r="I30">
+        <v>2582000000.0</v>
+      </c>
+      <c r="J30">
+        <v>-448850000000.0</v>
+      </c>
+      <c r="K30">
+        <v>-1158118000000.0</v>
+      </c>
+      <c r="L30">
+        <v>-1083146000000.0</v>
+      </c>
+      <c r="M30">
+        <v>-573564000000.0</v>
+      </c>
+      <c r="N30">
+        <v>-117530000000.0</v>
+      </c>
+      <c r="O30">
+        <v>-486582000000.0</v>
+      </c>
+      <c r="P30">
+        <v>-803573000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-124075353832.0</v>
+      </c>
+      <c r="R30">
+        <v>-252978031862.0</v>
+      </c>
+      <c r="S30">
+        <v>-640319819325.0</v>
+      </c>
+      <c r="T30">
+        <v>-119728794391.0</v>
+      </c>
+      <c r="U30">
+        <v>-700900260.0</v>
+      </c>
+      <c r="V30">
+        <v>-608956909.0</v>
+      </c>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30">
+        <v>1716670000.0</v>
+      </c>
+      <c r="Z30">
+        <v>837407000.0</v>
+      </c>
+      <c r="AA30">
+        <v>1977836000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CP30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:94">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>188</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="2" spans="1:94">
+      <c r="A2" t="s">
+        <v>189</v>
+      </c>
+      <c r="B2">
+        <v>145837000000.0</v>
+      </c>
+      <c r="C2">
+        <v>133365000000.0</v>
+      </c>
+      <c r="D2">
+        <v>106193000000.0</v>
+      </c>
+      <c r="E2">
+        <v>143499000000.0</v>
+      </c>
+      <c r="F2">
+        <v>96484000000.0</v>
+      </c>
+      <c r="G2">
+        <v>222847000000.0</v>
+      </c>
+      <c r="H2">
+        <v>159054000000.0</v>
+      </c>
+      <c r="I2">
+        <v>50189000000.0</v>
+      </c>
+      <c r="J2">
+        <v>95385000000.0</v>
+      </c>
+      <c r="K2">
+        <v>62526000000.0</v>
+      </c>
+      <c r="L2">
+        <v>59343000000.0</v>
+      </c>
+      <c r="M2">
+        <v>69046000000.0</v>
+      </c>
+      <c r="N2">
+        <v>111240000000.0</v>
+      </c>
+      <c r="O2">
+        <v>88661000000.0</v>
+      </c>
+      <c r="P2">
+        <v>46143000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>48042000000.0</v>
+      </c>
+      <c r="R2">
+        <v>56672000000.0</v>
+      </c>
+      <c r="S2">
+        <v>58011000000.0</v>
+      </c>
+      <c r="T2">
+        <v>61026000000.0</v>
+      </c>
+      <c r="U2">
+        <v>87016000000.0</v>
+      </c>
+      <c r="V2">
+        <v>154479000000.0</v>
+      </c>
+      <c r="W2">
+        <v>226840000000.0</v>
+      </c>
+      <c r="X2">
+        <v>173345000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>186260000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>268299000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>55065000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>53460000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>35737000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>39904000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>46959000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>70912000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>54308000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>32387000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>135831000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>126301000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>214293000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>528628000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>295926000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>552207000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>559234000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>523992000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>588514000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>566321000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>793462000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>960727000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>1216554000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>1320395936258.0</v>
+      </c>
+      <c r="AW2">
+        <v>146803000000.0</v>
+      </c>
+      <c r="AX2">
+        <v>227616100581.0</v>
+      </c>
+      <c r="AY2">
+        <v>316589766503.0</v>
+      </c>
+      <c r="AZ2">
+        <v>285132669170.0</v>
+      </c>
+      <c r="BA2">
+        <v>89585122715.0</v>
+      </c>
+      <c r="BB2">
+        <v>97519772203.0</v>
+      </c>
+      <c r="BC2">
+        <v>102175582668.0</v>
+      </c>
+      <c r="BD2">
+        <v>252020000000.0</v>
+      </c>
+      <c r="BE2">
+        <v>299005190352.0</v>
+      </c>
+      <c r="BF2">
+        <v>403297642771.0</v>
+      </c>
+      <c r="BG2">
+        <v>634672876385.0</v>
+      </c>
+      <c r="BH2">
+        <v>33900000000.0</v>
+      </c>
+      <c r="BI2">
+        <v>68307301835.0</v>
+      </c>
+      <c r="BJ2">
+        <v>53412997908.0</v>
+      </c>
+      <c r="BK2">
+        <v>15427089577.0</v>
+      </c>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
+    </row>
+    <row r="3" spans="1:94">
+      <c r="A3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B3">
+        <v>21153000000</v>
+      </c>
+      <c r="C3">
+        <v>32275000000</v>
+      </c>
+      <c r="D3">
+        <v>19937000000</v>
+      </c>
+      <c r="E3">
+        <v>18081000000</v>
+      </c>
+      <c r="F3">
+        <v>18181000000</v>
+      </c>
+      <c r="G3">
+        <v>19123000000</v>
+      </c>
+      <c r="H3">
+        <v>12289000000</v>
+      </c>
+      <c r="I3">
+        <v>31695000000</v>
+      </c>
+      <c r="J3">
+        <v>5352000000</v>
+      </c>
+      <c r="K3">
+        <v>6885000000</v>
+      </c>
+      <c r="L3">
+        <v>7241000000</v>
+      </c>
+      <c r="M3">
+        <v>1868000000</v>
+      </c>
+      <c r="N3">
+        <v>6292000000</v>
+      </c>
+      <c r="O3">
+        <v>7340000000</v>
+      </c>
+      <c r="P3">
+        <v>5812000000</v>
+      </c>
+      <c r="Q3">
+        <v>7692000000</v>
+      </c>
+      <c r="R3">
+        <v>1941000000</v>
+      </c>
+      <c r="S3">
+        <v>1654000000</v>
+      </c>
+      <c r="T3">
+        <v>6504000000</v>
+      </c>
+      <c r="U3">
+        <v>14278000000</v>
+      </c>
+      <c r="V3">
+        <v>20454000000</v>
+      </c>
+      <c r="W3">
+        <v>14452000000</v>
+      </c>
+      <c r="X3">
+        <v>2621000000</v>
+      </c>
+      <c r="Y3">
+        <v>11203000000</v>
+      </c>
+      <c r="Z3">
+        <v>16906000000</v>
+      </c>
+      <c r="AA3">
+        <v>457000000</v>
+      </c>
+      <c r="AB3">
+        <v>1753000000</v>
+      </c>
+      <c r="AC3">
+        <v>1921000000</v>
+      </c>
+      <c r="AD3">
+        <v>877000000</v>
+      </c>
+      <c r="AE3">
+        <v>2798000000</v>
+      </c>
+      <c r="AF3">
+        <v>6404000000</v>
+      </c>
+      <c r="AG3">
+        <v>3276000000</v>
+      </c>
+      <c r="AH3">
+        <v>1675000000</v>
+      </c>
+      <c r="AI3">
+        <v>1601000000</v>
+      </c>
+      <c r="AJ3">
+        <v>206368000000</v>
+      </c>
+      <c r="AK3">
+        <v>44016000000</v>
+      </c>
+      <c r="AL3">
+        <v>424896000000</v>
+      </c>
+      <c r="AM3">
+        <v>71264000000</v>
+      </c>
+      <c r="AN3">
+        <v>47136000000</v>
+      </c>
+      <c r="AO3">
+        <v>424835000000</v>
+      </c>
+      <c r="AP3">
+        <v>154187000000</v>
+      </c>
+      <c r="AQ3">
+        <v>61935000000</v>
+      </c>
+      <c r="AR3">
+        <v>98019000000</v>
+      </c>
+      <c r="AS3">
+        <v>45230000000</v>
+      </c>
+      <c r="AT3">
+        <v>454269000000</v>
+      </c>
+      <c r="AU3">
+        <v>85373000000</v>
+      </c>
+      <c r="AV3">
+        <v>88096820783</v>
+      </c>
+      <c r="AW3">
+        <v>111647179217</v>
+      </c>
+      <c r="AX3">
+        <v>150423509123</v>
+      </c>
+      <c r="AY3">
+        <v>52309490877</v>
+      </c>
+      <c r="AZ3">
+        <v>88600289382</v>
+      </c>
+      <c r="BA3">
+        <v>3925958755</v>
+      </c>
+      <c r="BB3">
+        <v>187604792525</v>
+      </c>
+      <c r="BC3">
+        <v>50983437069</v>
+      </c>
+      <c r="BD3">
+        <v>202646000000</v>
+      </c>
+      <c r="BE3">
+        <v>16102738418</v>
+      </c>
+      <c r="BF3">
+        <v>56873634534</v>
+      </c>
+      <c r="BG3">
+        <v>25397294697</v>
+      </c>
+      <c r="BH3">
+        <v>192105000000</v>
+      </c>
+      <c r="BI3">
+        <v>371113664448</v>
+      </c>
+      <c r="BJ3">
+        <v>32495125958</v>
+      </c>
+      <c r="BK3">
+        <v>2753209594</v>
+      </c>
+      <c r="BL3">
+        <v>21489161600</v>
+      </c>
+      <c r="BM3">
+        <v>15412739800</v>
+      </c>
+      <c r="BN3">
+        <v>5276000000</v>
+      </c>
+      <c r="BO3">
+        <v>6215500</v>
+      </c>
+      <c r="BP3">
+        <v>46704723800</v>
+      </c>
+      <c r="BQ3">
+        <v>4676699200</v>
+      </c>
+      <c r="BR3">
+        <v>3706165900</v>
+      </c>
+      <c r="BS3">
+        <v>6266170000</v>
+      </c>
+      <c r="BT3">
+        <v>303305676000</v>
+      </c>
+      <c r="BU3">
+        <v>58180679800</v>
+      </c>
+      <c r="BV3">
+        <v>28073135900</v>
+      </c>
+      <c r="BW3">
+        <v>8204027200</v>
+      </c>
+      <c r="BX3">
+        <v>184899349600</v>
+      </c>
+      <c r="BY3">
+        <v>33555840600</v>
+      </c>
+      <c r="BZ3">
+        <v>0</v>
+      </c>
+      <c r="CA3">
+        <v>0</v>
+      </c>
+      <c r="CB3">
+        <v>0</v>
+      </c>
+      <c r="CC3">
+        <v>0</v>
+      </c>
+      <c r="CD3">
+        <v>0</v>
+      </c>
+      <c r="CE3">
+        <v>608957000</v>
+      </c>
+      <c r="CF3">
+        <v>0</v>
+      </c>
+      <c r="CG3">
+        <v>0</v>
+      </c>
+      <c r="CH3">
+        <v>0</v>
+      </c>
+      <c r="CI3">
+        <v>19156545000</v>
+      </c>
+      <c r="CJ3">
+        <v>8136251000</v>
+      </c>
+      <c r="CK3">
+        <v>0</v>
+      </c>
+      <c r="CL3">
+        <v>0</v>
+      </c>
+      <c r="CM3">
+        <v>2355175000</v>
+      </c>
+      <c r="CN3">
+        <v>0</v>
+      </c>
+      <c r="CO3">
+        <v>1680221000</v>
+      </c>
+      <c r="CP3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:94">
+      <c r="A4" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+    </row>
+    <row r="5" spans="1:94">
+      <c r="A5" t="s">
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -26370,342 +26852,350 @@
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B6">
+        <v>10026000000.0</v>
+      </c>
+      <c r="C6">
+        <v>12472000000.0</v>
+      </c>
+      <c r="D6">
         <v>27937000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-38093000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>47015000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-126363000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>63793000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>110032000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-45196000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>32361000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>4319000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-9703000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-42194000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>22579000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>42518000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-1899000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-8630000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-1339000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-3015000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-25990000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-67463000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-72361000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>53495000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-12915000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-82039000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>213234000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>1605000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>17723000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-4167000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-7055000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-23953000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>16604000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>21921000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-103444000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>55312000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-87992000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-314335000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>232702000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-256281000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-7027000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>35242000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-64522000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>22193000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-227141000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-167265000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-255827000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-103841936258.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>1173592936258.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-80813100581.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-88973665922.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>31457330830.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>195547546455.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-7934649488.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-4655810465.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-149845000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-46985190352.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-104292452419.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-231375233614.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>600773000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-34407301835.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>14894303927.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>37985908331.0</v>
       </c>
-      <c r="BJ6"/>
-      <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>194</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
         <v>-457406000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-237512000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-165019000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-81765000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-257064000000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-202827000000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
         <v>-170845000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-112879000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-34894000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-237312000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-158526000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-120634000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-50587000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-221983000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-187960000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-130602000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-28773000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-189040000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-174879000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-122563000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-44743000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-175804000000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -26726,54 +27216,56 @@
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -26822,54 +27314,56 @@
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -26918,54 +27412,56 @@
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -27014,119 +27510,121 @@
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...4 lines deleted...]
-      </c>
+      <c r="L11"/>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
-      <c r="AB11"/>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11"/>
-      <c r="AE11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
@@ -27144,119 +27642,121 @@
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>-1628000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-1628000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>76505000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-70995000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-45484000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-2690000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-758000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-5428000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-72601000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-73502000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-1250092000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-13413000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-40386000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-23012000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-1289891000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>83172000000.0</v>
       </c>
-      <c r="AB12"/>
-      <c r="AC12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>-8470000000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
@@ -27274,54 +27774,56 @@
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -27370,578 +27872,610 @@
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B14">
+        <v>20756000000.0</v>
+      </c>
+      <c r="C14">
+        <v>20373000000.0</v>
+      </c>
+      <c r="D14">
         <v>26087000000.0</v>
       </c>
-      <c r="C14"/>
-[...1 lines deleted...]
-      <c r="E14"/>
+      <c r="E14">
+        <v>19375000000.0</v>
+      </c>
       <c r="F14">
+        <v>18065000000.0</v>
+      </c>
+      <c r="G14">
+        <v>19878000000.0</v>
+      </c>
+      <c r="H14">
         <v>20277000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>19386000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>19341000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>19150000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>16084000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>15058000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>14600000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>14828000000.0</v>
       </c>
-      <c r="N14">
-[...4 lines deleted...]
-      </c>
       <c r="P14">
-        <v>4398000000.0</v>
+        <v>15160000000.0</v>
       </c>
       <c r="Q14">
-        <v>4103000000.0</v>
+        <v>15027000000.0</v>
       </c>
       <c r="R14">
+        <v>16280000000.0</v>
+      </c>
+      <c r="S14">
+        <v>16268000000.0</v>
+      </c>
+      <c r="T14">
         <v>14392000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>15234000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>14737000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>13923000000.0</v>
       </c>
-      <c r="V14">
-[...4 lines deleted...]
-      </c>
       <c r="X14">
+        <v>14985000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>13845000000.0</v>
+      </c>
+      <c r="Z14">
         <v>11874000000.0</v>
       </c>
-      <c r="Y14">
-[...4 lines deleted...]
-      </c>
       <c r="AA14">
+        <v>22204000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>8135000000.0</v>
+      </c>
+      <c r="AC14">
         <v>23710000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>16096000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>15810000000.0</v>
       </c>
-      <c r="AD14">
-[...5 lines deleted...]
-      <c r="AF14"/>
+      <c r="AF14">
+        <v>1058000000.0</v>
+      </c>
       <c r="AG14">
+        <v>52408000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>1078000000.0</v>
+      </c>
+      <c r="AI14">
         <v>15866000000.0</v>
       </c>
-      <c r="AH14">
-[...4 lines deleted...]
-      </c>
       <c r="AJ14">
-        <v>34116000000.0</v>
+        <v>30488000000.0</v>
       </c>
       <c r="AK14">
-        <v>38100000000.0</v>
+        <v>58069000000.0</v>
       </c>
       <c r="AL14">
-        <v>45754000000.0</v>
+        <v>34171000000.0</v>
       </c>
       <c r="AM14">
+        <v>38247000000.0</v>
+      </c>
+      <c r="AN14">
+        <v>46256000000.0</v>
+      </c>
+      <c r="AO14">
         <v>25204000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>58807000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>8441000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>117943000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>8400000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>6465000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>6975000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>30615059135.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>23798000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>40762000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>6321000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>95979380830.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>-39839380830.0</v>
       </c>
-      <c r="AZ14">
-[...4 lines deleted...]
-      </c>
       <c r="BB14">
-        <v>77762071673.0</v>
+        <v>43774394000.0</v>
       </c>
       <c r="BC14">
-        <v>1497589174.0</v>
-[...4 lines deleted...]
-      <c r="BG14"/>
+        <v>2656606000.0</v>
+      </c>
+      <c r="BD14">
+        <v>77762072000.0</v>
+      </c>
+      <c r="BE14">
+        <v>1497589000.0</v>
+      </c>
+      <c r="BF14">
+        <v>2786038000.0</v>
+      </c>
+      <c r="BG14">
+        <v>1617810000.0</v>
+      </c>
       <c r="BH14"/>
-      <c r="BI14"/>
-      <c r="BJ14"/>
+      <c r="BI14">
+        <v>920467000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>4502533000.0</v>
+      </c>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-      <c r="AP15">
-[...4 lines deleted...]
-      </c>
+      <c r="AP15"/>
+      <c r="AQ15"/>
       <c r="AR15">
         <v>24871000000.0</v>
       </c>
       <c r="AS15">
         <v>24871000000.0</v>
       </c>
-      <c r="AT15"/>
-      <c r="AU15"/>
+      <c r="AT15">
+        <v>24871000000.0</v>
+      </c>
+      <c r="AU15">
+        <v>24871000000.0</v>
+      </c>
       <c r="AV15"/>
       <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>23408000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>23408000000.0</v>
       </c>
-      <c r="AZ15"/>
-      <c r="BA15"/>
       <c r="BB15"/>
-      <c r="BC15">
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15">
         <v>19019000000.0</v>
       </c>
-      <c r="BD15"/>
-      <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B16">
+        <v>155863000000.0</v>
+      </c>
+      <c r="C16">
+        <v>145837000000.0</v>
+      </c>
+      <c r="D16">
         <v>134130000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>105406000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>143499000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>96484000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>222847000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>160411000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>50189000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>94887000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>63662000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>59343000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>69046000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>111240000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>88661000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>46143000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>48042000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>56672000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>58011000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>61026000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>87016000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>154479000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>226840000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>173345000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>186260000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>268299000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>55065000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>53460000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>35737000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>39904000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>46959000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>70912000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>54308000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>32387000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>181613000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>126301000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>214293000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>528628000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>295926000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>552207000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>559234000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>523992000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>588514000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>566321000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>793462000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>960727000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>1216554000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>1320395936258.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>146803000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>227616100581.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>316590000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>285132669170.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>89585122715.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>97519772203.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>102175000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>252020000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>299005190352.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>403297642771.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>634673000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>33900000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>68307301835.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>53412997908.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>15427089577.0</v>
       </c>
-      <c r="BK16"/>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -27990,352 +28524,360 @@
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B18">
+        <v>11629000000.0</v>
+      </c>
+      <c r="C18">
+        <v>7390000000.0</v>
+      </c>
+      <c r="D18">
         <v>-117612000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>69037000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-12836000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>8997000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>81366000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>86718000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-2425000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>49782000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>18195000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>62337000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-29870000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-5241000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-24004000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-18616000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>2457000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>2449000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-1114000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1247000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-66271000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-71920000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>27508000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-14072000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-81953000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>1251000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>3911000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>17723000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-4648000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-6498000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>119902000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-161489000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>337936000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-13186000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-518824000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-80037000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-88102000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>295553000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>278268000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-342367000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-103677000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>37535000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>68114000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>62043000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-386516000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-27347000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>59956574476.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-59416574476.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-63945488639.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>14458722136.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-116276123735.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-51172119264.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-162830431430.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>77892614030.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-180063000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-31669153416.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>8823637657.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-25397294697.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-296887000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-290701180024.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-32495125958.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-2753209594.0</v>
       </c>
-      <c r="BJ18"/>
-      <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-18043000000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-18181000000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-19123000000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-12457000000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-31641000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-5142000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-6675000000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-6996000000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-1776000000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-6137000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-7331000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-5652000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-7655000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-1941000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-1654000000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-6454000000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-14275000000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-20391000000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-14452000000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-2285000000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>12336000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-16562000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-457000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-1986000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>0.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>1358000000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -28354,54 +28896,56 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -28450,131 +28994,137 @@
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B21">
+        <v>10723000000.0</v>
+      </c>
+      <c r="C21">
+        <v>5805000000.0</v>
+      </c>
+      <c r="D21">
         <v>2425000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-104011000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>65251000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>14923000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-6012000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>24181000000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...4 lines deleted...]
-      </c>
+      <c r="L21"/>
+      <c r="M21"/>
       <c r="N21">
         <v>-12479000000.0</v>
       </c>
       <c r="O21">
+        <v>-12479000000.0</v>
+      </c>
+      <c r="P21">
+        <v>-12479000000.0</v>
+      </c>
+      <c r="Q21">
         <v>3324000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>34248000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>75000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-935000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-24748000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-1254000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-441000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-782062000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-782062000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-177000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-117486000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>87000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>87000000.0</v>
       </c>
-      <c r="AB21"/>
-      <c r="AC21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>-798000000.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
@@ -28592,1025 +29142,1051 @@
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B22">
+        <v>30636000000.0</v>
+      </c>
+      <c r="C22">
+        <v>11279000000.0</v>
+      </c>
+      <c r="D22">
         <v>18271000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>27558000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>8365000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>34935000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>22200000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>18466000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>17952000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>10854000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>4407000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>19424000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-7153000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>2099000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-22880000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-14493000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-11693000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-13299000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-9169000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>3674000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>12088000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>2167000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1264775000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-25632000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-36647000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>2716000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>1284730000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-89159000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-50132000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-11040000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-4920000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-17329000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-70227000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-30953000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-725387000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-17589000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>87532000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>103541000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>248411000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>89104000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>132986000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>122974000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>68635000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>58841000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>71997000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>123968000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>84925314944.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>73928685056.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>74890619396.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>98067380604.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>93951896926.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>82223642702.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>68550413145.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>65668047227.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>53530000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>47421236846.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>62621287762.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>47624475392.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>57746000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>33075968043.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>12936571709.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>23147460248.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>54940361000.0</v>
       </c>
-      <c r="BK22"/>
-      <c r="BL22">
+      <c r="BM22"/>
+      <c r="BN22">
         <v>18965533900.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>5786466100.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>14564236800.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>3464956400.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>14137529600.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>5620052700.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>7001899000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>3273752900.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>22277541700.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>4902728800.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>12583979400.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>7875326300.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>7362920500.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>173766900.0</v>
       </c>
-      <c r="BZ22"/>
-      <c r="CA22">
+      <c r="CB22"/>
+      <c r="CC22">
         <v>68373000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>866375000.0</v>
       </c>
-      <c r="CC22"/>
-[...1 lines deleted...]
-      <c r="CE22">
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22">
         <v>3549000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>111035000.0</v>
       </c>
-      <c r="CG22"/>
-      <c r="CH22">
+      <c r="CI22"/>
+      <c r="CJ22">
         <v>1058093000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>348612000.0</v>
       </c>
-      <c r="CJ22"/>
-      <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B23">
+        <v>-12326000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-723000000.0</v>
+      </c>
+      <c r="D23">
         <v>143693000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-3157000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-5400000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-150283000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-11464000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-921000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-89157000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-339000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-502000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-15687000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-9635000000.0</v>
       </c>
-      <c r="M23">
-[...2 lines deleted...]
-      <c r="N23">
+      <c r="O23">
+        <v>17494000000.0</v>
+      </c>
+      <c r="P23">
         <v>-578000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>76255000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>34097000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-1213000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-6792000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-24218000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-1254000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-441000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-627547000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>12336000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-117663000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-112000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-15000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-15000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1358000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-221000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-6778000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-39908000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-6168000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-14981000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>539080000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-44384000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-32743000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-63110000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1194270000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>318019000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>153997000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-52773000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>69401000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-21907000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>198146000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-42004000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>25275446953.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>615364331607.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1047742331.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-32254000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>355949004117.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>275675817.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>27579947848.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-8482903634.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>8778000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-39372881065.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>33120297349.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-79053913938.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-321391000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>72391971091.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-16171027450.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-19201943641.0</v>
       </c>
-      <c r="BJ23"/>
-      <c r="BK23"/>
       <c r="BL23"/>
-      <c r="BM23">
-[...1 lines deleted...]
-      </c>
+      <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23">
+        <v>813585200.0</v>
+      </c>
+      <c r="BP23"/>
+      <c r="BQ23">
         <v>137206760000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>12626205400.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>79120161300.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>121455180600.0</v>
       </c>
-      <c r="BS23"/>
-      <c r="BT23">
+      <c r="BU23"/>
+      <c r="BV23">
         <v>138960108300.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>2052228900.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>57099517900.0</v>
       </c>
-      <c r="BW23"/>
-      <c r="BX23">
+      <c r="BY23"/>
+      <c r="BZ23">
         <v>806885700.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>806885700.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>43862000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>950598000.0</v>
       </c>
-      <c r="CB23"/>
-[...3 lines deleted...]
-      </c>
+      <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23">
+        <v>640897000.0</v>
+      </c>
+      <c r="CG23"/>
+      <c r="CH23">
         <v>44337000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>3030358000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>797763000.0</v>
       </c>
-      <c r="CI23"/>
-      <c r="CJ23">
+      <c r="CK23"/>
+      <c r="CL23">
         <v>672798000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>2056151000.0</v>
       </c>
-      <c r="CL23"/>
-      <c r="CM23">
+      <c r="CN23"/>
+      <c r="CO23">
         <v>3700844000.0</v>
       </c>
-      <c r="CN23"/>
+      <c r="CP23"/>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      </c>
+        <v>210</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
+        <v>-756000000.0</v>
+      </c>
+      <c r="D24">
+        <v>-637000000.0</v>
+      </c>
+      <c r="E24">
         <v>-1236000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-746000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-3096000000.0</v>
       </c>
-      <c r="G24">
-[...2 lines deleted...]
-      <c r="H24">
+      <c r="I24">
+        <v>54000000.0</v>
+      </c>
+      <c r="J24">
         <v>210000000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="K24">
+        <v>210000000.0</v>
+      </c>
+      <c r="L24">
         <v>-2581000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>92000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>155000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>9000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>148000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>37000000.0</v>
       </c>
-      <c r="P24"/>
-[...1 lines deleted...]
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24">
         <v>50000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>3000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>63000000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="W24"/>
+      <c r="X24">
         <v>336000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>12336000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>344000000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>-233000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>722000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>481000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>241000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-71449000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>73147000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-1363000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>247000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>53278000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-44016000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-93976000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-6124000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-499760000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-52094000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>46797000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-57249000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-146583000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-145566000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-26163000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-71979000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-116374858462.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-103129141538.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-47722695000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>23695000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>32423000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-6202281335.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>150368374445.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>1800898872.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>42092000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-229107378322.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-1960388835.0</v>
       </c>
-      <c r="BE24"/>
-      <c r="BF24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>-22915000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>6594756523.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-16697635423.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B25">
+        <v>-18610000000.0</v>
+      </c>
+      <c r="C25">
+        <v>8013000000.0</v>
+      </c>
+      <c r="D25">
         <v>-142033000000.0</v>
       </c>
-      <c r="C25">
-[...4 lines deleted...]
-      </c>
       <c r="E25">
-        <v>28120000000.0</v>
+        <v>40185000000.0</v>
       </c>
       <c r="F25">
+        <v>-21085000000.0</v>
+      </c>
+      <c r="G25">
+        <v>-26693000000.0</v>
+      </c>
+      <c r="H25">
         <v>51178000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>80561000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>4316000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>26663000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>4945000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>29723000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-31025000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-14828000000.0</v>
       </c>
-      <c r="N25">
-[...4 lines deleted...]
-      </c>
       <c r="P25">
-        <v>7295000000.0</v>
+        <v>-10472000000.0</v>
       </c>
       <c r="Q25">
-        <v>9196000000.0</v>
+        <v>-11458000000.0</v>
       </c>
       <c r="R25">
+        <v>-189000000.0</v>
+      </c>
+      <c r="S25">
+        <v>1134000000.0</v>
+      </c>
+      <c r="T25">
         <v>28342000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-3674000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-12088000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-2167000000.0</v>
       </c>
-      <c r="V25">
-[...4 lines deleted...]
-      </c>
       <c r="X25">
+        <v>-1249631000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>-13488000000.0</v>
+      </c>
+      <c r="Z25">
         <v>36647000000.0</v>
       </c>
-      <c r="Y25">
-[...4 lines deleted...]
-      </c>
       <c r="AA25">
-        <v>89159000000.0</v>
+        <v>-23212000000.0</v>
       </c>
       <c r="AB25">
-        <v>50132000000.0</v>
+        <v>-1287201000000.0</v>
       </c>
       <c r="AC25">
-        <v>11040000000.0</v>
+        <v>83172000000.0</v>
       </c>
       <c r="AD25">
-        <v>4920000000.0</v>
+        <v>28511000000.0</v>
       </c>
       <c r="AE25">
-        <v>17329000000.0</v>
+        <v>-8470000000.0</v>
       </c>
       <c r="AF25">
-        <v>70227000000.0</v>
+        <v>130168000000.0</v>
       </c>
       <c r="AG25">
-        <v>30953000000.0</v>
+        <v>-199844000000.0</v>
       </c>
       <c r="AH25">
-        <v>725387000000.0</v>
+        <v>408760000000.0</v>
       </c>
       <c r="AI25">
-        <v>17589000000.0</v>
+        <v>3502000000.0</v>
       </c>
       <c r="AJ25">
-        <v>-87532000000.0</v>
+        <v>382443000000.0</v>
       </c>
       <c r="AK25">
-        <v>-103541000000.0</v>
+        <v>-164533000000.0</v>
       </c>
       <c r="AL25">
-        <v>-248411000000.0</v>
+        <v>215091000000.0</v>
       </c>
       <c r="AM25">
-        <v>-89104000000.0</v>
+        <v>225029000000.0</v>
       </c>
       <c r="AN25">
-        <v>-132986000000.0</v>
+        <v>-63535000000.0</v>
       </c>
       <c r="AO25">
-        <v>-122974000000.0</v>
+        <v>-31840000000.0</v>
       </c>
       <c r="AP25">
-        <v>-68635000000.0</v>
+        <v>-141283000000.0</v>
       </c>
       <c r="AQ25">
-        <v>-58841000000.0</v>
+        <v>-31945000000.0</v>
       </c>
       <c r="AR25">
-        <v>-71997000000.0</v>
+        <v>-20445000000.0</v>
       </c>
       <c r="AS25">
-        <v>-123968000000.0</v>
+        <v>40032000000.0</v>
       </c>
       <c r="AT25">
+        <v>-10709000000.0</v>
+      </c>
+      <c r="AU25">
+        <v>-72917000000.0</v>
+      </c>
+      <c r="AV25">
         <v>-84925314944.0</v>
       </c>
-      <c r="AU25">
-[...4 lines deleted...]
-      </c>
       <c r="AW25">
-        <v>-98067380604.0</v>
+        <v>-45496080315.0</v>
       </c>
       <c r="AX25">
+        <v>-29174598912.0</v>
+      </c>
+      <c r="AY25">
+        <v>-37620167591.0</v>
+      </c>
+      <c r="AZ25">
         <v>-93951896926.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-82223642702.0</v>
       </c>
-      <c r="AZ25">
-[...4 lines deleted...]
-      </c>
       <c r="BB25">
-        <v>-53530000000.0</v>
+        <v>-87550446050.0</v>
       </c>
       <c r="BC25">
-        <v>-47421236846.0</v>
+        <v>60551397872.0</v>
       </c>
       <c r="BD25">
-        <v>-62621287762.0</v>
+        <v>-108709072000.0</v>
       </c>
       <c r="BE25">
-        <v>-47624475392.0</v>
+        <v>-64485240844.0</v>
       </c>
       <c r="BF25">
+        <v>289946429.0</v>
+      </c>
+      <c r="BG25">
+        <v>-49242285392.0</v>
+      </c>
+      <c r="BH25">
         <v>-57746000000.0</v>
       </c>
-      <c r="BG25">
-[...4 lines deleted...]
-      </c>
       <c r="BI25">
+        <v>46416049381.0</v>
+      </c>
+      <c r="BJ25">
+        <v>-17439104709.0</v>
+      </c>
+      <c r="BK25">
         <v>-23147460248.0</v>
       </c>
-      <c r="BJ25"/>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
-[...4 lines deleted...]
-      </c>
+      <c r="R26"/>
+      <c r="S26"/>
       <c r="T26">
         <v>0.0</v>
       </c>
-      <c r="U26"/>
+      <c r="U26">
+        <v>0.0</v>
+      </c>
       <c r="V26">
+        <v>0.0</v>
+      </c>
+      <c r="W26"/>
+      <c r="X26">
         <v>1279572000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>329469000000.0</v>
       </c>
       <c r="Y26">
         <v>329469000000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26"/>
+      <c r="Z26">
+        <v>329469000000.0</v>
+      </c>
+      <c r="AA26">
+        <v>329469000000.0</v>
+      </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
@@ -29632,54 +30208,56 @@
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -29728,776 +30306,796 @@
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B28">
+        <v>-1603000000.0</v>
+      </c>
+      <c r="C28">
+        <v>5082000000.0</v>
+      </c>
+      <c r="D28">
         <v>146118000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-107168000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>59851000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-135360000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-17476000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>23260000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-43650000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-17421000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-15427000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-87057000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-12479000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>17494000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-21945000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>76254000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>34248000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>75000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-1544000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-24748000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-1254000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-441000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>25685000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>25685000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-327000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>211871000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>72000000.0</v>
       </c>
-      <c r="AA28">
-[...2 lines deleted...]
-      <c r="AB28"/>
       <c r="AC28">
         <v>-798000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AD28"/>
+      <c r="AE28">
+        <v>-798000000.0</v>
+      </c>
+      <c r="AF28">
         <v>-78858000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>112947000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-311640000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-92517000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>320272000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-64043000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-132434000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-56513000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-33882000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>387724000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>92670000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-44375000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>102912000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-139770000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>253528000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-161237000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-160324891986.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1335433891986.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>30773983275.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-103939983275.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>206217248067.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>28113431867.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>153629931980.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-134985611914.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>28154000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>182655156301.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-123557950962.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-242580205339.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>1095175000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>249646006526.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>26990395286.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>25945598188.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>136768758100.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>163205547800.0</v>
       </c>
-      <c r="BL28"/>
-[...1 lines deleted...]
-      <c r="BN28">
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28">
         <v>202498509700.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>153075144500.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>57465653900.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>56013390100.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>611552832400.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>437114337300.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>375775829700.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>20065960000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>310117177700.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>70859188300.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>42909155500.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>499039000.0</v>
       </c>
-      <c r="BZ28"/>
-      <c r="CA28"/>
       <c r="CB28"/>
-      <c r="CC28">
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28">
         <v>17959557000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>7931000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>16599990000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>19585090000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>18404742000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>23947763000.0</v>
       </c>
-      <c r="CI28"/>
-      <c r="CJ28">
+      <c r="CK28"/>
+      <c r="CL28">
         <v>333431000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>10553920000.0</v>
       </c>
-      <c r="CL28"/>
-      <c r="CM28"/>
       <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B29">
+        <v>32782000000.0</v>
+      </c>
+      <c r="C29">
+        <v>39665000000.0</v>
+      </c>
+      <c r="D29">
         <v>-97675000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>87118000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>5345000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>28120000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>93655000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>118413000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2927000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>56667000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>25436000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>64205000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-23578000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2099000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-18192000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-10924000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>4398000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>4103000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>5390000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>13031000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-45817000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-57468000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>30129000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-25275000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-65047000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>1708000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>5664000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>17723000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-5525000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-3700000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>126306000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-164765000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>339611000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-11585000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-312456000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-124053000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>336794000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>366817000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>231132000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>82468000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>50510000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>99470000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>166133000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>107273000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>67753000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>58026000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>148053395259.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>52230604741.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>86478020484.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>66768213013.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-27675834353.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-47246160509.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>24774361095.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>128876051099.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>22583000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-15566414998.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>65697272191.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>36602266400.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-104782000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>80412484424.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>54029000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>16881640800.0</v>
       </c>
-      <c r="BJ29"/>
-[...1 lines deleted...]
-      <c r="BL29">
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29">
         <v>9747000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>4557977300.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>50814639300.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1714061100.0</v>
       </c>
       <c r="BQ29"/>
       <c r="BR29">
+        <v>1714061100.0</v>
+      </c>
+      <c r="BS29"/>
+      <c r="BT29">
         <v>33594047900.0</v>
       </c>
-      <c r="BS29"/>
-      <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
-      <c r="BY29">
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29">
         <v>505901300.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>15656589000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>11960120000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>2115736000.0</v>
       </c>
-      <c r="CC29"/>
-      <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
-      <c r="CG29">
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29">
         <v>12448025000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>8419527000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>1799353000.0</v>
       </c>
-      <c r="CJ29"/>
-      <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
-      <c r="CN29">
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29">
         <v>1625958000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B30">
+        <v>-21153000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-32275000000.0</v>
+      </c>
+      <c r="D30">
         <v>-20574000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-18043000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-18181000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-19123000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-12457000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-31641000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-5142000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-6885000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-6996000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-1776000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-6137000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-7331000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-5652000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-7655000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-1941000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-1654000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-6454000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-14275000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-20391000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-14452000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-2285000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>12336000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-16562000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-457000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-1986000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-1199000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1358000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-2557000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-71449000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>76423000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-3038000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>646000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>47310000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>100100000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-518872000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-77388000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-454615000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-476929000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-107390000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-119184000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-231066000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-190796000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-493932000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-167352000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-108355679245.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-214776320755.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-195143751216.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-55288248784.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-145150053017.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>212139186179.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-186065135233.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1546002071.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-200335000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-202015681934.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-58834023369.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-25397294697.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-385020000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-364518907925.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-49192761381.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-4841330694.0</v>
       </c>
-      <c r="BJ30"/>
-[...1 lines deleted...]
-      <c r="BL30">
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30">
         <v>54830000000.0</v>
       </c>
-      <c r="BM30"/>
-      <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30">
         <v>12783082900.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
-      <c r="CK30">
+      <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30">
         <v>1716670000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>2320472000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>837407000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>88524000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>