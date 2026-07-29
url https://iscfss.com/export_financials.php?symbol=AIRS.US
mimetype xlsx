--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -4191,51 +4191,51 @@
       <c r="U35">
         <v>94840000.0</v>
       </c>
       <c r="V35"/>
       <c r="W35">
         <v>46477000.0</v>
       </c>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
         <v>3022999.0</v>
       </c>
       <c r="C36">
         <v>3007000.0</v>
       </c>
       <c r="D36">
         <v>3359000.0</v>
       </c>
       <c r="E36">
-        <v>61012000.0</v>
+        <v>5644000.0</v>
       </c>
       <c r="F36">
         <v>6863000.0</v>
       </c>
       <c r="G36">
         <v>6413000.0</v>
       </c>
       <c r="H36">
         <v>6319000.0</v>
       </c>
       <c r="I36">
         <v>3946000.0</v>
       </c>
       <c r="J36">
         <v>6047000.0</v>
       </c>
       <c r="K36">
         <v>5657000.0</v>
       </c>
       <c r="L36">
         <v>3353000.0</v>
       </c>
       <c r="M36">
         <v>3359000.0</v>
       </c>
@@ -6748,75 +6748,75 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-849000.0</v>
+        <v>-1664000.0</v>
       </c>
       <c r="C5">
         <v>-1007000.0</v>
       </c>
       <c r="D5">
         <v>-6460000.0</v>
       </c>
       <c r="E5">
         <v>894000.0</v>
       </c>
       <c r="F5">
         <v>-1589000.0</v>
       </c>
       <c r="G5">
         <v>-4119000.0</v>
       </c>
       <c r="H5">
         <v>-3716000.0</v>
       </c>
       <c r="I5">
         <v>-4982000.0</v>
       </c>
       <c r="J5">
-        <v>11017000.0</v>
+        <v>11012000.0</v>
       </c>
       <c r="K5">
         <v>1404000.0</v>
       </c>
       <c r="L5">
         <v>959000.0</v>
       </c>
       <c r="M5">
         <v>5344000.0</v>
       </c>
       <c r="N5">
         <v>1578000.0</v>
       </c>
       <c r="O5">
         <v>-5098000.0</v>
       </c>
       <c r="P5">
         <v>-1387000.0</v>
       </c>
       <c r="Q5">
         <v>4190000.0</v>
       </c>
       <c r="R5">
         <v>-1171000.0</v>
       </c>
@@ -6828,75 +6828,75 @@
       </c>
       <c r="U5">
         <v>11880000.0</v>
       </c>
       <c r="V5">
         <v>7207000.0</v>
       </c>
       <c r="W5">
         <v>6246000.0</v>
       </c>
       <c r="X5">
         <v>3448000.0</v>
       </c>
       <c r="Y5">
         <v>169500.0</v>
       </c>
       <c r="Z5">
         <v>169500.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>2172000.0</v>
+        <v>1357000.0</v>
       </c>
       <c r="C6">
         <v>2069000.0</v>
       </c>
       <c r="D6">
         <v>-3243000.0</v>
       </c>
       <c r="E6">
         <v>4139999.0</v>
       </c>
       <c r="F6">
         <v>1653000.0</v>
       </c>
       <c r="G6">
         <v>-924000.0</v>
       </c>
       <c r="H6">
         <v>-713000.0</v>
       </c>
       <c r="I6">
         <v>-2097000.0</v>
       </c>
       <c r="J6">
-        <v>13822000.0</v>
+        <v>13817000.0</v>
       </c>
       <c r="K6">
         <v>4178000.0</v>
       </c>
       <c r="L6">
         <v>3588000.0</v>
       </c>
       <c r="M6">
         <v>7858000.0</v>
       </c>
       <c r="N6">
         <v>3914000.0</v>
       </c>
       <c r="O6">
         <v>-2879000.0</v>
       </c>
       <c r="P6">
         <v>607000.0</v>
       </c>
       <c r="Q6">
         <v>6152000.0</v>
       </c>
       <c r="R6">
         <v>715000.0</v>
       </c>