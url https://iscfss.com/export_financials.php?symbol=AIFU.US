--- v0 (2026-06-15)
+++ v1 (2026-10-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -280,50 +280,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
@@ -1717,120 +1720,120 @@
       </c>
       <c r="R13">
         <v>7036000.0</v>
       </c>
       <c r="S13">
         <v>7036000.0</v>
       </c>
       <c r="T13">
         <v>7049402.0</v>
       </c>
       <c r="U13">
         <v>5200932.0</v>
       </c>
       <c r="V13">
         <v>5078231.0</v>
       </c>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14">
-        <v>20265728.0</v>
+        <v>5066432.0</v>
       </c>
       <c r="C14">
-        <v>107040000.0</v>
+        <v>2676371.0</v>
       </c>
       <c r="D14">
-        <v>107680000.0</v>
+        <v>2691850.0</v>
       </c>
       <c r="E14">
-        <v>107440000.0</v>
+        <v>2686144.0</v>
       </c>
       <c r="F14">
-        <v>107440000.0</v>
+        <v>5371454.0</v>
       </c>
       <c r="G14">
-        <v>107440000.0</v>
+        <v>5371456.0</v>
       </c>
       <c r="H14">
-        <v>109320000.0</v>
+        <v>5466146.0</v>
       </c>
       <c r="I14">
-        <v>124080000.0</v>
+        <v>6204270.0</v>
       </c>
       <c r="J14">
-        <v>126120000.0</v>
+        <v>6306114.0</v>
       </c>
       <c r="K14">
-        <v>120880000.0</v>
+        <v>6044108.0</v>
       </c>
       <c r="L14">
-        <v>120320000.0</v>
+        <v>6016616.0</v>
       </c>
       <c r="M14">
-        <v>101280000.0</v>
+        <v>5062956.0</v>
       </c>
       <c r="N14">
-        <v>100040000.0</v>
+        <v>5002850.0</v>
       </c>
       <c r="O14">
-        <v>100520000.0</v>
+        <v>5026508.0</v>
       </c>
       <c r="P14">
-        <v>100280000.0</v>
+        <v>5014052.0</v>
       </c>
       <c r="Q14">
-        <v>99040000.0</v>
+        <v>4951592.0</v>
       </c>
       <c r="R14">
-        <v>92840000.0</v>
+        <v>4641560.0</v>
       </c>
       <c r="S14">
-        <v>91720000.0</v>
+        <v>4588882.0</v>
       </c>
       <c r="T14">
-        <v>71560000.0</v>
+        <v>3578248.0</v>
       </c>
       <c r="U14">
-        <v>65600000.0</v>
+        <v>3279850.0</v>
       </c>
       <c r="V14">
-        <v>48280000.0</v>
+        <v>2413850.0</v>
       </c>
       <c r="W14">
-        <v>16698000.0</v>
+        <v>834900.0</v>
       </c>
       <c r="X14">
-        <v>16698000.0</v>
+        <v>834900.0</v>
       </c>
       <c r="Y14">
-        <v>16698000.0</v>
+        <v>834900.0</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
@@ -2825,54 +2828,62 @@
       <c r="R36">
         <v>2250000.0</v>
       </c>
       <c r="S36">
         <v>425000.0</v>
       </c>
       <c r="T36">
         <v>5340013.0</v>
       </c>
       <c r="U36">
         <v>304102.0</v>
       </c>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36">
         <v>1650000.0</v>
       </c>
       <c r="Y36">
         <v>905000.0</v>
       </c>
     </row>
     <row r="37" spans="1:25">
       <c r="A37" t="s">
         <v>60</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>-7384000.0</v>
+      </c>
+      <c r="C37">
+        <v>83939000.0</v>
+      </c>
+      <c r="D37">
+        <v>266255000.0</v>
+      </c>
+      <c r="E37">
+        <v>107928000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" t="s">
         <v>61</v>
       </c>
@@ -4134,558 +4145,564 @@
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CF62"/>
+  <dimension ref="A1:CG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:84">
+    <row r="1" spans="1:85">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
+        <v>91</v>
+      </c>
+      <c r="J1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="K1" t="s">
         <v>92</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
+        <v>94</v>
+      </c>
+      <c r="N1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="O1" t="s">
         <v>95</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
+        <v>97</v>
+      </c>
+      <c r="R1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="S1" t="s">
         <v>98</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
+        <v>100</v>
+      </c>
+      <c r="V1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="W1" t="s">
         <v>101</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Z1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AA1" t="s">
         <v>104</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AD1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AE1" t="s">
         <v>107</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AH1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AI1" t="s">
         <v>110</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AL1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AM1" t="s">
         <v>113</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AP1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AQ1" t="s">
         <v>116</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AT1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AU1" t="s">
         <v>119</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AX1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AY1" t="s">
         <v>122</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BB1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BC1" t="s">
         <v>125</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BF1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BG1" t="s">
         <v>128</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BK1" t="s">
         <v>131</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BN1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BO1" t="s">
         <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BR1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BS1" t="s">
         <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BV1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BW1" t="s">
         <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CA1" t="s">
         <v>143</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CD1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CE1" t="s">
         <v>146</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
+      <c r="CG1" t="s">
+        <v>148</v>
+      </c>
     </row>
-    <row r="2" spans="1:84">
+    <row r="2" spans="1:85">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
-        <v>81089000.0</v>
+        <v>71426000.0</v>
       </c>
       <c r="C2">
         <v>81089000.0</v>
       </c>
       <c r="D2">
+        <v>81089000.0</v>
+      </c>
+      <c r="E2">
         <v>214226000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113265000.0</v>
       </c>
       <c r="F2">
         <v>113265000.0</v>
       </c>
       <c r="G2">
+        <v>113265000.0</v>
+      </c>
+      <c r="H2">
         <v>337807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>251249000.0</v>
       </c>
       <c r="I2">
         <v>251249000.0</v>
       </c>
       <c r="J2">
+        <v>251249000.0</v>
+      </c>
+      <c r="K2">
         <v>320027000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>620652000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>593920000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>362352000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>294935000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>314825000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>315358000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>335721000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>300076000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>305529000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>356228000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>377386000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>302605000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>349968000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>269913000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>382882000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>357907000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>395040000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>444334000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>332685000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>312212000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>435601000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>265639000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>203024000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>566229000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>369825000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>491043000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>240952000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>196031000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>208760000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>175836000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>160891000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>155832000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>132682000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>119169000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>128765000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>107804000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>101082000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>99426000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>92324000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>81335000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>81078000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>81759000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>98124000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>121632000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>110630000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>105256000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>107042000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>69327000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>90446000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>72420000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>89573000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>116925000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>141796000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>71026000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>72716000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>59483000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>67747000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>63709000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>70834000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>38153203.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>41228195.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10154061.0</v>
       </c>
       <c r="BU2">
         <v>10154061.0</v>
       </c>
       <c r="BV2">
+        <v>10154061.0</v>
+      </c>
+      <c r="BW2">
         <v>38514448.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>32033545.0</v>
       </c>
-      <c r="BX2"/>
-      <c r="BY2">
+      <c r="BY2"/>
+      <c r="BZ2">
         <v>14620312.0</v>
       </c>
-      <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
-      <c r="CC2">
+      <c r="CC2"/>
+      <c r="CD2">
         <v>12828791.0</v>
       </c>
-      <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
+      <c r="CG2"/>
     </row>
-    <row r="3" spans="1:84">
+    <row r="3" spans="1:85">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4728,52 +4745,53 @@
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
+      <c r="CG3"/>
     </row>
-    <row r="4" spans="1:84">
+    <row r="4" spans="1:85">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4816,288 +4834,292 @@
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
+      <c r="CG4"/>
     </row>
-    <row r="5" spans="1:84">
+    <row r="5" spans="1:85">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5">
+        <v>-63556000.0</v>
+      </c>
+      <c r="C5">
         <v>251813000.0</v>
       </c>
-      <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>505745000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>556025000.0</v>
       </c>
       <c r="F5">
         <v>556025000.0</v>
       </c>
       <c r="G5">
+        <v>556025000.0</v>
+      </c>
+      <c r="H5">
         <v>575168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>580440000.0</v>
       </c>
       <c r="I5">
         <v>580440000.0</v>
       </c>
       <c r="J5">
+        <v>580440000.0</v>
+      </c>
+      <c r="K5">
         <v>543562000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>538452000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>526170000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>526877000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>528753000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>522955000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>512646000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>518081000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>512425000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>508038000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>506101000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>518916000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>468477000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>459811000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>450441000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>443310000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>387885000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>391105000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>381566000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>387591000.0</v>
       </c>
-      <c r="AD5"/>
-      <c r="AE5">
+      <c r="AE5"/>
+      <c r="AF5">
         <v>217345000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>199848000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>217930000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>217318000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>224796000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>231912000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>245746000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>222096000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>228169000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>230738000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>252067000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>104005000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>92230000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>92269000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>93316000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>74829000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>77263000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>77731000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>71626000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>69928000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>70621000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>73552000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>74308000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-102022000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-99471000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-101344000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>65496000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-96843000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-91098000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-85031000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-83360000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-79963000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-72589000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-72526000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-72542000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-72523000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-72461000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-72380000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-73810000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-28472846.72</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-23232848.93</v>
-      </c>
-[...1 lines deleted...]
-        <v>26795033.0</v>
       </c>
       <c r="BU5">
         <v>26795033.0</v>
       </c>
       <c r="BV5">
+        <v>26795033.0</v>
+      </c>
+      <c r="BW5">
         <v>1776552.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-60828.0</v>
       </c>
-      <c r="BX5"/>
-      <c r="BY5">
+      <c r="BY5"/>
+      <c r="BZ5">
         <v>-187140.0</v>
       </c>
-      <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
-      <c r="CC5">
+      <c r="CC5"/>
+      <c r="CD5">
         <v>-1033408.0</v>
       </c>
-      <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
+      <c r="CG5"/>
     </row>
-    <row r="6" spans="1:84">
+    <row r="6" spans="1:85">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5140,80 +5162,83 @@
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
+      <c r="CG6"/>
     </row>
-    <row r="7" spans="1:84">
+    <row r="7" spans="1:85">
       <c r="A7" t="s">
         <v>30</v>
       </c>
-      <c r="B7"/>
-      <c r="C7">
+      <c r="B7">
+        <v>23845000.0</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7">
         <v>30771000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>55291000.0</v>
       </c>
-      <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>71510000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>107228000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>128475000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>104163000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>103155000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
@@ -5242,80 +5267,83 @@
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
+      <c r="CG7"/>
     </row>
-    <row r="8" spans="1:84">
+    <row r="8" spans="1:85">
       <c r="A8" t="s">
         <v>31</v>
       </c>
-      <c r="B8"/>
-      <c r="C8">
+      <c r="B8">
+        <v>82000.0</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8">
         <v>60250000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>17548000.0</v>
       </c>
-      <c r="E8"/>
-      <c r="F8">
+      <c r="F8"/>
+      <c r="G8">
         <v>8678000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>8675000.0</v>
       </c>
-      <c r="H8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I8"/>
       <c r="J8">
         <v>8675000.0</v>
       </c>
       <c r="K8">
         <v>8675000.0</v>
       </c>
-      <c r="L8"/>
+      <c r="L8">
+        <v>8675000.0</v>
+      </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
@@ -5344,52 +5372,53 @@
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
+      <c r="CG8"/>
     </row>
-    <row r="9" spans="1:84">
+    <row r="9" spans="1:85">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -5432,292 +5461,296 @@
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
+      <c r="CG9"/>
     </row>
-    <row r="10" spans="1:84">
+    <row r="10" spans="1:85">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10">
-        <v>31095000.0</v>
+        <v>33326000.0</v>
       </c>
       <c r="C10">
         <v>31095000.0</v>
       </c>
       <c r="D10">
+        <v>31095000.0</v>
+      </c>
+      <c r="E10">
         <v>77292000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>192117000.0</v>
       </c>
       <c r="F10">
         <v>192117000.0</v>
       </c>
       <c r="G10">
+        <v>192117000.0</v>
+      </c>
+      <c r="H10">
         <v>189527000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>521538000.0</v>
       </c>
       <c r="I10">
         <v>521538000.0</v>
       </c>
       <c r="J10">
+        <v>521538000.0</v>
+      </c>
+      <c r="K10">
         <v>554897000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>582184000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>574565000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>567525000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>377310000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>509815000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>629551000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>564624000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>615534000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>340242000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>765657000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>245428000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>208324000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>670900000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>503323000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>169653000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>159992000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>615508000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1026371000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>772823000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>661056000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>303256000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>190030000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>363746000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>397191000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>621303000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>362213000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>236952000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>231512000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>374740000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>603058000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1115266000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1513438000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1835519000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1971727000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2103068000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2007621000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2008608000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2217629000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2288623000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2269680000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2315545000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2458334000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2525618000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2686572000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2483896000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2348123000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2222160000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2443488000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2449849000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2301771000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1924884000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1991214000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1280603000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1346181000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1457890000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1570007000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1748353000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1712883000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1510432000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1624718551.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1586915324.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1547033317.0</v>
       </c>
       <c r="BU10">
         <v>1547033317.0</v>
       </c>
       <c r="BV10">
+        <v>1547033317.0</v>
+      </c>
+      <c r="BW10">
         <v>420053352.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>362998693.0</v>
       </c>
-      <c r="BX10"/>
-      <c r="BY10">
+      <c r="BY10"/>
+      <c r="BZ10">
         <v>229379057.0</v>
       </c>
-      <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>174686319.0</v>
       </c>
-      <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
+      <c r="CG10"/>
     </row>
-    <row r="11" spans="1:84">
+    <row r="11" spans="1:85">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5760,776 +5793,786 @@
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
+      <c r="CG11"/>
     </row>
-    <row r="12" spans="1:84">
+    <row r="12" spans="1:85">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
+        <v>33672000.0</v>
+      </c>
+      <c r="C12">
         <v>36291000.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>621138000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>821333000.0</v>
       </c>
       <c r="F12">
         <v>821333000.0</v>
       </c>
       <c r="G12">
+        <v>821333000.0</v>
+      </c>
+      <c r="H12">
         <v>770133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1546151000.0</v>
       </c>
       <c r="I12">
         <v>1546151000.0</v>
       </c>
       <c r="J12">
+        <v>1546151000.0</v>
+      </c>
+      <c r="K12">
         <v>1498417000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1611554000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1270966000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>915279000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>917901000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1090044000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1539888000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1435306000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1397727000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1447685000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1624399000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1553293000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1700472000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1655866000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1843238000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1782004000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1760966000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1881288000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2394009000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2326883000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2341616000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2792877000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2937427000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2862476000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2661291000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3001997000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3009600000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3034794000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2888012000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3030840000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3175814000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3141522000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2888438000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2825519000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2640627000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2791968000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2726521000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2607508000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2521529000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2542523000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2493580000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2549445000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2553934000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2526218000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2687172000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2484646000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2365723000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2253390000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2477088000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2464999000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2347263000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1924884000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1991214000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1280603000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1346181000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1457890000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1570007000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1748353000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1712883000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1510432000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1624718551.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1586915324.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1547033317.0</v>
       </c>
       <c r="BU12">
         <v>1547033317.0</v>
       </c>
       <c r="BV12">
+        <v>1547033317.0</v>
+      </c>
+      <c r="BW12">
         <v>420053352.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>362998693.0</v>
       </c>
-      <c r="BX12"/>
-      <c r="BY12">
+      <c r="BY12"/>
+      <c r="BZ12">
         <v>229379057.0</v>
       </c>
-      <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
-      <c r="CC12">
+      <c r="CC12"/>
+      <c r="CD12">
         <v>174686319.0</v>
       </c>
-      <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
+      <c r="CG12"/>
     </row>
-    <row r="13" spans="1:84">
+    <row r="13" spans="1:85">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13">
+        <v>82000.0</v>
+      </c>
+      <c r="C13">
         <v>60250000.0</v>
       </c>
-      <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>17548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8678000.0</v>
       </c>
       <c r="F13">
         <v>8678000.0</v>
       </c>
       <c r="G13">
-        <v>8675000.0</v>
+        <v>8678000.0</v>
       </c>
       <c r="H13">
         <v>8675000.0</v>
       </c>
       <c r="I13">
         <v>8675000.0</v>
       </c>
       <c r="J13">
         <v>8675000.0</v>
       </c>
       <c r="K13">
         <v>8675000.0</v>
       </c>
       <c r="L13">
         <v>8675000.0</v>
       </c>
       <c r="M13">
-        <v>8091000.0</v>
+        <v>8675000.0</v>
       </c>
       <c r="N13">
         <v>8091000.0</v>
       </c>
       <c r="O13">
         <v>8091000.0</v>
       </c>
       <c r="P13">
         <v>8091000.0</v>
       </c>
       <c r="Q13">
+        <v>8091000.0</v>
+      </c>
+      <c r="R13">
         <v>8089000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8088000.0</v>
       </c>
       <c r="S13">
         <v>8088000.0</v>
       </c>
       <c r="T13">
         <v>8088000.0</v>
       </c>
       <c r="U13">
+        <v>8088000.0</v>
+      </c>
+      <c r="V13">
         <v>8089000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9235000.0</v>
       </c>
       <c r="W13">
         <v>9235000.0</v>
       </c>
       <c r="X13">
         <v>9235000.0</v>
       </c>
       <c r="Y13">
         <v>9235000.0</v>
       </c>
       <c r="Z13">
         <v>9235000.0</v>
       </c>
       <c r="AA13">
+        <v>9235000.0</v>
+      </c>
+      <c r="AB13">
         <v>9339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9583000.0</v>
       </c>
       <c r="AC13">
         <v>9583000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13">
+      <c r="AD13">
+        <v>9583000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13">
         <v>9582000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9571000.0</v>
       </c>
       <c r="AG13">
         <v>9571000.0</v>
       </c>
       <c r="AH13">
+        <v>9571000.0</v>
+      </c>
+      <c r="AI13">
         <v>9328000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>9174000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>8684000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>8658000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>8652000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>8642000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>8593000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>8592000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>8573000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>8572000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8563000.0</v>
       </c>
       <c r="AS13">
         <v>8563000.0</v>
       </c>
       <c r="AT13">
-        <v>7634000.0</v>
+        <v>8563000.0</v>
       </c>
       <c r="AU13">
         <v>7634000.0</v>
       </c>
       <c r="AV13">
+        <v>7634000.0</v>
+      </c>
+      <c r="AW13">
         <v>7631000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7624000.0</v>
       </c>
       <c r="AX13">
         <v>7624000.0</v>
       </c>
       <c r="AY13">
         <v>7624000.0</v>
       </c>
       <c r="AZ13">
         <v>7624000.0</v>
       </c>
       <c r="BA13">
         <v>7624000.0</v>
       </c>
       <c r="BB13">
-        <v>7646000.0</v>
+        <v>7624000.0</v>
       </c>
       <c r="BC13">
         <v>7646000.0</v>
       </c>
       <c r="BD13">
         <v>7646000.0</v>
       </c>
       <c r="BE13">
         <v>7646000.0</v>
       </c>
       <c r="BF13">
         <v>7646000.0</v>
       </c>
       <c r="BG13">
+        <v>7646000.0</v>
+      </c>
+      <c r="BH13">
         <v>7645000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>7642000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>7649000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>7668000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>7044000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7036000.0</v>
       </c>
       <c r="BM13">
         <v>7036000.0</v>
       </c>
       <c r="BN13">
         <v>7036000.0</v>
       </c>
       <c r="BO13">
         <v>7036000.0</v>
       </c>
       <c r="BP13">
         <v>7036000.0</v>
       </c>
       <c r="BQ13">
         <v>7036000.0</v>
       </c>
       <c r="BR13">
+        <v>7036000.0</v>
+      </c>
+      <c r="BS13">
         <v>7092538.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>7033609.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7049402.0</v>
       </c>
       <c r="BU13">
         <v>7049402.0</v>
       </c>
       <c r="BV13">
+        <v>7049402.0</v>
+      </c>
+      <c r="BW13">
         <v>5337152.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>5071534.0</v>
       </c>
-      <c r="BX13"/>
-      <c r="BY13">
+      <c r="BY13"/>
+      <c r="BZ13">
         <v>5200932.0</v>
       </c>
-      <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
-      <c r="CC13">
+      <c r="CC13"/>
+      <c r="CD13">
         <v>5078231.0</v>
       </c>
-      <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
+      <c r="CG13"/>
     </row>
-    <row r="14" spans="1:84">
+    <row r="14" spans="1:85">
       <c r="A14" t="s">
         <v>37</v>
       </c>
-      <c r="B14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B14">
+        <v>5925748.0</v>
+      </c>
+      <c r="C14"/>
       <c r="D14">
+        <v>671763.0</v>
+      </c>
+      <c r="E14">
         <v>3370271.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14">
+      <c r="F14"/>
+      <c r="G14">
         <v>1132091984.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1134236184.0</v>
       </c>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
       <c r="I14">
+        <v>2676253.0</v>
+      </c>
+      <c r="J14">
         <v>2676000.0</v>
       </c>
-      <c r="J14">
-[...1 lines deleted...]
-      </c>
       <c r="K14">
-        <v>108080000.0</v>
+        <v>2683700.0</v>
       </c>
       <c r="L14">
-        <v>107440000.0</v>
+        <v>2701674.0</v>
       </c>
       <c r="M14">
-        <v>107520000.0</v>
+        <v>2686000.0</v>
       </c>
       <c r="N14">
-        <v>107440000.0</v>
+        <v>5375088.0</v>
       </c>
       <c r="O14">
-        <v>107440000.0</v>
+        <v>5372500.0</v>
       </c>
       <c r="P14">
-        <v>107400000.0</v>
+        <v>5371458.0</v>
       </c>
       <c r="Q14">
-        <v>107440000.0</v>
+        <v>5369970.0</v>
       </c>
       <c r="R14">
-        <v>107440000.0</v>
+        <v>5371454.0</v>
       </c>
       <c r="S14">
-        <v>107440000.0</v>
+        <v>5371456.0</v>
       </c>
       <c r="T14">
-        <v>107440000.0</v>
+        <v>5371456.0</v>
       </c>
       <c r="U14">
-        <v>107440000.0</v>
+        <v>5371456.0</v>
       </c>
       <c r="V14">
-        <v>107440000.0</v>
+        <v>5371456.0</v>
       </c>
       <c r="W14">
-        <v>107440000.0</v>
+        <v>5371456.0</v>
       </c>
       <c r="X14">
-        <v>107440000.0</v>
+        <v>5371456.0</v>
       </c>
       <c r="Y14">
-        <v>107400000.0</v>
+        <v>5371456.0</v>
       </c>
       <c r="Z14">
-        <v>107760000.0</v>
+        <v>5371456.0</v>
       </c>
       <c r="AA14">
-        <v>109840000.0</v>
+        <v>5388904.0</v>
       </c>
       <c r="AB14">
-        <v>112320000.0</v>
+        <v>5491072.0</v>
       </c>
       <c r="AC14">
-        <v>113280000.0</v>
+        <v>5616648.0</v>
       </c>
       <c r="AD14">
-        <v>130080000.0</v>
+        <v>5664424.0</v>
       </c>
       <c r="AE14">
-        <v>130160000.0</v>
+        <v>6504740.0</v>
       </c>
       <c r="AF14">
-        <v>130280000.0</v>
+        <v>6507518.0</v>
       </c>
       <c r="AG14">
-        <v>128400000.0</v>
+        <v>6514944.0</v>
       </c>
       <c r="AH14">
-        <v>127000000.0</v>
+        <v>6418982.0</v>
       </c>
       <c r="AI14">
-        <v>127640000.0</v>
+        <v>6349664.0</v>
       </c>
       <c r="AJ14">
-        <v>121320000.0</v>
+        <v>6382706.0</v>
       </c>
       <c r="AK14">
-        <v>121360000.0</v>
+        <v>6065918.0</v>
       </c>
       <c r="AL14">
-        <v>121240000.0</v>
+        <v>6067990.0</v>
       </c>
       <c r="AM14">
-        <v>120680000.0</v>
+        <v>6061156.0</v>
       </c>
       <c r="AN14">
-        <v>120240000.0</v>
+        <v>6034768.0</v>
       </c>
       <c r="AO14">
-        <v>120640000.0</v>
+        <v>6012620.0</v>
       </c>
       <c r="AP14">
-        <v>120080000.0</v>
+        <v>6031188.0</v>
       </c>
       <c r="AQ14">
-        <v>120440000.0</v>
+        <v>6004794.0</v>
       </c>
       <c r="AR14">
-        <v>120160000.0</v>
+        <v>6022684.0</v>
       </c>
       <c r="AS14">
-        <v>103600000.0</v>
+        <v>6007664.0</v>
       </c>
       <c r="AT14">
-        <v>100480000.0</v>
+        <v>5180348.0</v>
       </c>
       <c r="AU14">
-        <v>100600000.0</v>
+        <v>5024418.0</v>
       </c>
       <c r="AV14">
-        <v>100320000.0</v>
+        <v>5030332.0</v>
       </c>
       <c r="AW14">
-        <v>99880000.0</v>
+        <v>5016752.0</v>
       </c>
       <c r="AX14">
-        <v>99880000.0</v>
+        <v>4994306.0</v>
       </c>
       <c r="AY14">
-        <v>100240000.0</v>
+        <v>4994306.0</v>
       </c>
       <c r="AZ14">
-        <v>100240000.0</v>
+        <v>5011606.0</v>
       </c>
       <c r="BA14">
-        <v>100560000.0</v>
+        <v>5011176.0</v>
       </c>
       <c r="BB14">
-        <v>100360000.0</v>
+        <v>5027306.0</v>
       </c>
       <c r="BC14">
-        <v>100440000.0</v>
+        <v>5017522.0</v>
       </c>
       <c r="BD14">
-        <v>100800000.0</v>
+        <v>5021580.0</v>
       </c>
       <c r="BE14">
+        <v>5040336.0</v>
+      </c>
+      <c r="BF14">
         <v>100540000.0</v>
       </c>
-      <c r="BF14">
-[...1 lines deleted...]
-      </c>
       <c r="BG14">
-        <v>102240000.0</v>
+        <v>5095214.0</v>
       </c>
       <c r="BH14">
-        <v>102640000.0</v>
+        <v>5112218.0</v>
       </c>
       <c r="BI14">
+        <v>5132486.0</v>
+      </c>
+      <c r="BJ14">
         <v>100840000.0</v>
       </c>
-      <c r="BJ14">
-[...1 lines deleted...]
-      </c>
       <c r="BK14">
-        <v>95120000.0</v>
+        <v>5159884.0</v>
       </c>
       <c r="BL14">
-        <v>94240000.0</v>
+        <v>4756150.0</v>
       </c>
       <c r="BM14">
+        <v>4712678.0</v>
+      </c>
+      <c r="BN14">
         <v>93540000.0</v>
       </c>
-      <c r="BN14">
-[...1 lines deleted...]
-      </c>
       <c r="BO14">
-        <v>92200000.0</v>
+        <v>4686986.0</v>
       </c>
       <c r="BP14">
-        <v>91360000.0</v>
+        <v>4610266.0</v>
       </c>
       <c r="BQ14">
+        <v>4567446.0</v>
+      </c>
+      <c r="BR14">
         <v>91540000.0</v>
       </c>
-      <c r="BR14">
-[...1 lines deleted...]
-      </c>
       <c r="BS14">
-        <v>91240000.0</v>
+        <v>4562488.0</v>
       </c>
       <c r="BT14">
-        <v>91240000.0</v>
+        <v>4562488.0</v>
       </c>
       <c r="BU14">
+        <v>4562488.0</v>
+      </c>
+      <c r="BV14">
         <v>81400000.0</v>
       </c>
-      <c r="BV14">
-[...1 lines deleted...]
-      </c>
       <c r="BW14">
-        <v>65880000.0</v>
+        <v>3410682.0</v>
       </c>
       <c r="BX14">
-        <v>65880000.0</v>
+        <v>3294636.0</v>
       </c>
       <c r="BY14">
+        <v>3294636.0</v>
+      </c>
+      <c r="BZ14">
         <v>65740000.0</v>
       </c>
-      <c r="BZ14">
-[...1 lines deleted...]
-      </c>
       <c r="CA14">
-        <v>65600000.0</v>
+        <v>3264420.0</v>
       </c>
       <c r="CB14">
-        <v>61270000.0</v>
+        <v>3279850.0</v>
       </c>
       <c r="CC14">
+        <v>812500.0</v>
+      </c>
+      <c r="CD14">
         <v>56940000.0</v>
       </c>
-      <c r="CD14">
-[...1 lines deleted...]
-      </c>
       <c r="CE14">
-        <v>48280000.0</v>
+        <v>2413850.0</v>
       </c>
       <c r="CF14">
-        <v>48280000.0</v>
+        <v>2413850.0</v>
+      </c>
+      <c r="CG14">
+        <v>2413850.0</v>
       </c>
     </row>
-    <row r="15" spans="1:84">
+    <row r="15" spans="1:85">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -6572,168 +6615,170 @@
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
+      <c r="CG15"/>
     </row>
-    <row r="16" spans="1:84">
+    <row r="16" spans="1:85">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-      <c r="AF16">
-[...1 lines deleted...]
-      </c>
+      <c r="AF16"/>
       <c r="AG16">
         <v>14069000.0</v>
       </c>
-      <c r="AH16"/>
+      <c r="AH16">
+        <v>14069000.0</v>
+      </c>
       <c r="AI16"/>
-      <c r="AJ16">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ16"/>
       <c r="AK16">
         <v>19282000.0</v>
       </c>
-      <c r="AL16"/>
+      <c r="AL16">
+        <v>19282000.0</v>
+      </c>
       <c r="AM16"/>
-      <c r="AN16">
-[...1 lines deleted...]
-      </c>
+      <c r="AN16"/>
       <c r="AO16">
         <v>35808000.0</v>
       </c>
-      <c r="AP16"/>
+      <c r="AP16">
+        <v>35808000.0</v>
+      </c>
       <c r="AQ16"/>
-      <c r="AR16">
-[...1 lines deleted...]
-      </c>
+      <c r="AR16"/>
       <c r="AS16">
         <v>8542000.0</v>
       </c>
-      <c r="AT16"/>
+      <c r="AT16">
+        <v>8542000.0</v>
+      </c>
       <c r="AU16"/>
-      <c r="AV16">
-[...1 lines deleted...]
-      </c>
+      <c r="AV16"/>
       <c r="AW16">
         <v>22490000.0</v>
       </c>
-      <c r="AX16"/>
+      <c r="AX16">
+        <v>22490000.0</v>
+      </c>
       <c r="AY16"/>
-      <c r="AZ16">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ16"/>
       <c r="BA16">
         <v>16014000.0</v>
       </c>
-      <c r="BB16"/>
+      <c r="BB16">
+        <v>16014000.0</v>
+      </c>
       <c r="BC16"/>
-      <c r="BD16">
-[...1 lines deleted...]
-      </c>
+      <c r="BD16"/>
       <c r="BE16">
         <v>7512000.0</v>
       </c>
-      <c r="BF16"/>
+      <c r="BF16">
+        <v>7512000.0</v>
+      </c>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
+      <c r="CG16"/>
     </row>
-    <row r="17" spans="1:84">
+    <row r="17" spans="1:85">
       <c r="A17" t="s">
         <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6776,52 +6821,53 @@
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
+      <c r="CG17"/>
     </row>
-    <row r="18" spans="1:84">
+    <row r="18" spans="1:85">
       <c r="A18" t="s">
         <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -6864,52 +6910,53 @@
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
+      <c r="CG18"/>
     </row>
-    <row r="19" spans="1:84">
+    <row r="19" spans="1:85">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6952,460 +6999,465 @@
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
+      <c r="CG19"/>
     </row>
-    <row r="20" spans="1:84">
+    <row r="20" spans="1:85">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>421851000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>374149000.0</v>
       </c>
       <c r="I20">
         <v>374149000.0</v>
       </c>
       <c r="J20">
+        <v>374149000.0</v>
+      </c>
+      <c r="K20">
         <v>476672000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>481536000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>481300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109997000.0</v>
       </c>
       <c r="N20">
         <v>109997000.0</v>
       </c>
       <c r="O20">
-        <v>109869000.0</v>
+        <v>109997000.0</v>
       </c>
       <c r="P20">
         <v>109869000.0</v>
       </c>
       <c r="Q20">
         <v>109869000.0</v>
       </c>
       <c r="R20">
         <v>109869000.0</v>
       </c>
       <c r="S20">
+        <v>109869000.0</v>
+      </c>
+      <c r="T20">
         <v>109875000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>109894000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>109869000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>109932000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>109951000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>109970000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>109869000.0</v>
       </c>
-      <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
-[...1 lines deleted...]
-      </c>
+      <c r="AB20"/>
       <c r="AC20">
         <v>109869000.0</v>
       </c>
-      <c r="AD20"/>
+      <c r="AD20">
+        <v>109869000.0</v>
+      </c>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>109869000.0</v>
       </c>
-      <c r="AH20"/>
+      <c r="AH20">
+        <v>109869000.0</v>
+      </c>
       <c r="AI20"/>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ20"/>
       <c r="AK20">
         <v>122077000.0</v>
       </c>
-      <c r="AL20"/>
+      <c r="AL20">
+        <v>122077000.0</v>
+      </c>
       <c r="AM20"/>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
+      <c r="AN20"/>
       <c r="AO20">
         <v>133474000.0</v>
       </c>
-      <c r="AP20"/>
+      <c r="AP20">
+        <v>133474000.0</v>
+      </c>
       <c r="AQ20"/>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
+      <c r="AR20"/>
       <c r="AS20">
         <v>133474000.0</v>
       </c>
-      <c r="AT20"/>
+      <c r="AT20">
+        <v>133474000.0</v>
+      </c>
       <c r="AU20"/>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
+      <c r="AV20"/>
       <c r="AW20">
         <v>78553000.0</v>
       </c>
-      <c r="AX20"/>
+      <c r="AX20">
+        <v>78553000.0</v>
+      </c>
       <c r="AY20"/>
-      <c r="AZ20">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ20"/>
       <c r="BA20">
         <v>78553000.0</v>
       </c>
       <c r="BB20">
         <v>78553000.0</v>
       </c>
       <c r="BC20">
         <v>78553000.0</v>
       </c>
       <c r="BD20">
         <v>78553000.0</v>
       </c>
       <c r="BE20">
         <v>78553000.0</v>
       </c>
       <c r="BF20">
+        <v>78553000.0</v>
+      </c>
+      <c r="BG20">
         <v>1066394000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1037985000.0</v>
       </c>
       <c r="BH20">
         <v>1037985000.0</v>
       </c>
       <c r="BI20">
+        <v>1037985000.0</v>
+      </c>
+      <c r="BJ20">
         <v>1154373000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>986197000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>939197000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>631096000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>535911000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>325843000.0</v>
       </c>
       <c r="BO20">
         <v>325843000.0</v>
       </c>
       <c r="BP20">
+        <v>325843000.0</v>
+      </c>
+      <c r="BQ20">
         <v>57314000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>37888000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>31950655.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>34838990.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9182485.0</v>
       </c>
       <c r="BU20">
         <v>9182485.0</v>
       </c>
       <c r="BV20">
+        <v>9182485.0</v>
+      </c>
+      <c r="BW20">
         <v>7046240.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>7033237.0</v>
       </c>
-      <c r="BX20"/>
-      <c r="BY20">
+      <c r="BY20"/>
+      <c r="BZ20">
         <v>7212687.0</v>
       </c>
-      <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
+      <c r="CG20"/>
     </row>
-    <row r="21" spans="1:84">
+    <row r="21" spans="1:85">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
-[...1 lines deleted...]
-      </c>
+      <c r="H21"/>
       <c r="I21">
         <v>58316000.0</v>
       </c>
-      <c r="J21"/>
+      <c r="J21">
+        <v>58316000.0</v>
+      </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
-      <c r="T21">
-[...1 lines deleted...]
-      </c>
+      <c r="T21"/>
       <c r="U21">
         <v>44000.0</v>
       </c>
-      <c r="V21"/>
+      <c r="V21">
+        <v>44000.0</v>
+      </c>
       <c r="W21"/>
-      <c r="X21">
-[...1 lines deleted...]
-      </c>
+      <c r="X21"/>
       <c r="Y21">
         <v>322000.0</v>
       </c>
       <c r="Z21">
+        <v>322000.0</v>
+      </c>
+      <c r="AA21">
         <v>753402000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>829538000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>748961000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1264000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>735301000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1531839000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1221793000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>17210000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>156116000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>164533000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>172986000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>59472000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>190349000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>199155000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>140464000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>19708000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>155452000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>158072000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>161199000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>31598000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>488125000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>174523000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>104252000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>29115000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>111084000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>114500000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>117917000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>42780000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>46505000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>50231000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>54036000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>58054000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>114353000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>117085000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>123596000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>145653000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>127725000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>133065000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>107795000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>81485000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>84279000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>87025000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>52404000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>53518000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>38481815.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>36100378.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4331912.0</v>
       </c>
       <c r="BU21">
         <v>4331912.0</v>
       </c>
       <c r="BV21">
+        <v>4331912.0</v>
+      </c>
+      <c r="BW21">
         <v>4250232.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>4318788.0</v>
       </c>
-      <c r="BX21"/>
-      <c r="BY21">
+      <c r="BY21"/>
+      <c r="BZ21">
         <v>4577132.0</v>
       </c>
-      <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
+      <c r="CG21"/>
     </row>
-    <row r="22" spans="1:84">
+    <row r="22" spans="1:85">
       <c r="A22" t="s">
         <v>45</v>
       </c>
-      <c r="B22"/>
+      <c r="B22">
+        <v>867560000.0</v>
+      </c>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
@@ -7444,290 +7496,294 @@
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
+      <c r="CG22"/>
     </row>
-    <row r="23" spans="1:84">
+    <row r="23" spans="1:85">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23">
+        <v>1986822000.0</v>
+      </c>
+      <c r="C23">
         <v>1528098000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>3248567000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4151014000.0</v>
       </c>
       <c r="F23">
         <v>4151014000.0</v>
       </c>
       <c r="G23">
+        <v>4151014000.0</v>
+      </c>
+      <c r="H23">
         <v>3821073000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4050884000.0</v>
       </c>
       <c r="I23">
         <v>4050884000.0</v>
       </c>
       <c r="J23">
+        <v>4050884000.0</v>
+      </c>
+      <c r="K23">
         <v>4005455000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4154147000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3903667000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3089516000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2857299000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2811854000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3087455000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3242118000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3105799000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3058429000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3233660000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3080999000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3320436000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3373267000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3370386000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3440843000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3744485000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3905243000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4319548000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3866611000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3976181000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>5163125000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4931672000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4737742000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>5045765000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4718736000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4480438000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4238568000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4016209000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4090574000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4087519000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4014428000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3816914000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3761468000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3667478000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3748486000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3696634000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3715127000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3620088000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3560730000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3451499000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3403735000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3398280000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3400789000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3422067000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3370302000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3295465000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3280996000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>4191996000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>4116548000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3980618000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3854456000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3698150000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2872380000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2559566000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2545965000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2318033000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2464212000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2065454000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2046515000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1908502259.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1856598724.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1642518017.0</v>
       </c>
       <c r="BU23">
         <v>1642518017.0</v>
       </c>
       <c r="BV23">
+        <v>1642518017.0</v>
+      </c>
+      <c r="BW23">
         <v>542118216.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>468474445.0</v>
       </c>
-      <c r="BX23"/>
-      <c r="BY23">
+      <c r="BY23"/>
+      <c r="BZ23">
         <v>388869122.0</v>
       </c>
-      <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
-      <c r="CC23">
+      <c r="CC23"/>
+      <c r="CD23">
         <v>286827234.0</v>
       </c>
-      <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
+      <c r="CG23"/>
     </row>
-    <row r="24" spans="1:84">
+    <row r="24" spans="1:85">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
@@ -7770,52 +7826,53 @@
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
+      <c r="CG24"/>
     </row>
-    <row r="25" spans="1:84">
+    <row r="25" spans="1:85">
       <c r="A25" t="s">
         <v>48</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -7858,80 +7915,81 @@
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
+      <c r="CG25"/>
     </row>
-    <row r="26" spans="1:84">
+    <row r="26" spans="1:85">
       <c r="A26" t="s">
         <v>49</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>361819000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>1156175000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>8614000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>156892000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3271000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>3495000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
@@ -7960,52 +8018,53 @@
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
+      <c r="CG26"/>
     </row>
-    <row r="27" spans="1:84">
+    <row r="27" spans="1:85">
       <c r="A27" t="s">
         <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8048,320 +8107,326 @@
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
+      <c r="CG27"/>
     </row>
-    <row r="28" spans="1:84">
+    <row r="28" spans="1:85">
       <c r="A28" t="s">
         <v>51</v>
       </c>
       <c r="B28">
+        <v>46460000.0</v>
+      </c>
+      <c r="C28">
         <v>55676000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>24905000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>60049000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14369000.0</v>
       </c>
       <c r="F28">
         <v>14369000.0</v>
       </c>
       <c r="G28">
+        <v>14369000.0</v>
+      </c>
+      <c r="H28">
         <v>16076000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-228763000.0</v>
       </c>
       <c r="I28">
         <v>-228763000.0</v>
       </c>
       <c r="J28">
+        <v>-228763000.0</v>
+      </c>
+      <c r="K28">
         <v>-250754000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-276160000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-239426000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-395352000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-211545000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-334843000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-435210000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-349329000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-423598000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-155777000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-580969000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-42453000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-251000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-480209000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-317891000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>13585000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>28808000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-425049000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-847970000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-772823000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-661056000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-303256000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-190030000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-363746000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-397191000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-621303000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-362213000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-236952000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-231512000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-374740000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-603058000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1115266000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1513438000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1835519000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1971727000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-2103068000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-2007621000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-2008608000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-2217629000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-2288623000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-2269680000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-2315545000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-2458334000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-2525618000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-2686572000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-2483896000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-2348123000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-2222160000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-2443488000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-2449849000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-2301771000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-1924884000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-1991214000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-1280603000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-1346181000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-1457890000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-1569987000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-1742126000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-1712883000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-1510432000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-1623239798.4</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-1585434564.53</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1546872605.24</v>
       </c>
       <c r="BU28">
         <v>-1546872605.24</v>
       </c>
       <c r="BV28">
+        <v>-1546872605.24</v>
+      </c>
+      <c r="BW28">
         <v>-419843464.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-362747778.0</v>
       </c>
-      <c r="BX28"/>
-      <c r="BY28">
+      <c r="BY28"/>
+      <c r="BZ28">
         <v>-228809840.0</v>
       </c>
-      <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
-      <c r="CC28">
+      <c r="CC28"/>
+      <c r="CD28">
         <v>-174032366.0</v>
       </c>
-      <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
+      <c r="CG28"/>
     </row>
-    <row r="29" spans="1:84">
+    <row r="29" spans="1:85">
       <c r="A29" t="s">
         <v>52</v>
       </c>
-      <c r="B29"/>
-      <c r="C29">
+      <c r="B29">
+        <v>1099858000.0</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29">
         <v>534520000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2179613000.0</v>
       </c>
-      <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>2681492000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2184357000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>2235563000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2339948000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2171875000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
@@ -8390,292 +8455,296 @@
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
+      <c r="CG29"/>
     </row>
-    <row r="30" spans="1:84">
+    <row r="30" spans="1:85">
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30">
+        <v>389685000.0</v>
+      </c>
+      <c r="C30">
         <v>549577000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>65533000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1445845000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1139046000.0</v>
       </c>
       <c r="F30">
         <v>1139046000.0</v>
       </c>
       <c r="G30">
+        <v>1139046000.0</v>
+      </c>
+      <c r="H30">
         <v>1296899000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>699218000.0</v>
       </c>
       <c r="I30">
         <v>699218000.0</v>
       </c>
       <c r="J30">
+        <v>699218000.0</v>
+      </c>
+      <c r="K30">
         <v>702073000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1096561000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1062872000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>898603000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>862532000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>762339000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>709732000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>657406000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>629782000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>605109000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>651012000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>588784000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>682952000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>782287000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>608809000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>707799000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>753402000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>829538000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>748961000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>567513000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>735301000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1531839000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1221793000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>591066000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>284397000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1005203000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>839794000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>565063000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>524240000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>451435000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>387003000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>316612000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>429635000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>448169000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>549906000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>469531000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>488125000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>620736000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>674803000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>580995000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>521246000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>418509000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>406274000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>416968000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>325575000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>473317000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>518877000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>594122000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>262820000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>229863000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>213919000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>350301000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>320245000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>288137000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>246093000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>259035000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>215717000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>189373000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>135686000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>323561000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>135846765.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>122382065.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49462696.0</v>
       </c>
       <c r="BU30">
         <v>49462696.0</v>
       </c>
       <c r="BV30">
+        <v>49462696.0</v>
+      </c>
+      <c r="BW30">
         <v>47809488.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>55155789.0</v>
       </c>
-      <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>45638767.0</v>
       </c>
-      <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30">
         <v>32762263.0</v>
       </c>
-      <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
+      <c r="CG30"/>
     </row>
-    <row r="31" spans="1:84">
+    <row r="31" spans="1:85">
       <c r="A31" t="s">
         <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
@@ -8718,80 +8787,83 @@
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
+      <c r="CG31"/>
     </row>
-    <row r="32" spans="1:84">
+    <row r="32" spans="1:85">
       <c r="A32" t="s">
         <v>55</v>
       </c>
-      <c r="B32"/>
-      <c r="C32">
+      <c r="B32">
+        <v>866055000.0</v>
+      </c>
+      <c r="C32"/>
+      <c r="D32">
         <v>91618000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1528282000.0</v>
       </c>
-      <c r="E32"/>
-      <c r="F32">
+      <c r="F32"/>
+      <c r="G32">
         <v>1222819000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1326042000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>1351787000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1446039000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1444763000.0</v>
       </c>
-      <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
@@ -8820,310 +8892,314 @@
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
+      <c r="CG32"/>
     </row>
-    <row r="33" spans="1:84">
+    <row r="33" spans="1:85">
       <c r="A33" t="s">
         <v>56</v>
       </c>
       <c r="B33">
-        <v>924319000.0</v>
+        <v>678259000.0</v>
       </c>
       <c r="C33">
         <v>924319000.0</v>
       </c>
       <c r="D33">
+        <v>924319000.0</v>
+      </c>
+      <c r="E33">
         <v>1158782000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2111319000.0</v>
       </c>
       <c r="F33">
         <v>2111319000.0</v>
       </c>
       <c r="G33">
+        <v>2111319000.0</v>
+      </c>
+      <c r="H33">
         <v>1661777000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1675319000.0</v>
       </c>
       <c r="I33">
         <v>1675319000.0</v>
       </c>
       <c r="J33">
+        <v>1675319000.0</v>
+      </c>
+      <c r="K33">
         <v>1558527000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1364715000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1273617000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>795942000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>791016000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>759317000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>716486000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>976050000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>946238000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>898329000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>835879000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>769219000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>799835000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>777143000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>749159000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>759092000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1075062000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1047830000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1005833000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>805504000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>762730000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>706354000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>640499000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>605215000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>600519000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>580605000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>552248000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>544004000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>543059000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>546572000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>480648000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>501367000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>461024000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>455450000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>447582000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>446760000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>448358000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>450711000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>378414000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>382929000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>399368000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>398493000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>401952000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>406889000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>374701000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>377523000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>378251000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>382582000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1427595000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1398301000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1395768000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1552031000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1359540000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1278380000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>940494000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>818466000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>518125000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>514579000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>203009000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>169632000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>133799787.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>130718195.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31952419.0</v>
       </c>
       <c r="BU33">
         <v>31952419.0</v>
       </c>
       <c r="BV33">
+        <v>31952419.0</v>
+      </c>
+      <c r="BW33">
         <v>26535840.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>25532553.0</v>
       </c>
-      <c r="BX33"/>
-      <c r="BY33">
+      <c r="BY33"/>
+      <c r="BZ33">
         <v>24499745.0</v>
       </c>
-      <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
-      <c r="CC33">
+      <c r="CC33"/>
+      <c r="CD33">
         <v>4989423.0</v>
       </c>
-      <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
+      <c r="CG33"/>
     </row>
-    <row r="34" spans="1:84">
+    <row r="34" spans="1:85">
       <c r="A34" t="s">
         <v>57</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>33374000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>33375000.0</v>
       </c>
-      <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>33373000.0</v>
       </c>
-      <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
@@ -9154,539 +9230,554 @@
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
+      <c r="CG34"/>
     </row>
-    <row r="35" spans="1:84">
+    <row r="35" spans="1:85">
       <c r="A35" t="s">
         <v>58</v>
       </c>
       <c r="B35">
-        <v>544801000.0</v>
+        <v>507988000.0</v>
       </c>
       <c r="C35">
         <v>544801000.0</v>
       </c>
       <c r="D35">
+        <v>544801000.0</v>
+      </c>
+      <c r="E35">
         <v>596769000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>703683000.0</v>
       </c>
       <c r="F35">
         <v>703683000.0</v>
       </c>
       <c r="G35">
+        <v>703683000.0</v>
+      </c>
+      <c r="H35">
         <v>674028000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>689588000.0</v>
       </c>
       <c r="I35">
         <v>689588000.0</v>
       </c>
       <c r="J35">
+        <v>689588000.0</v>
+      </c>
+      <c r="K35">
         <v>596222000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>562168000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>408355000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>406209000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>397088000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>378281000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>361211000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>373081000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>305693000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>270678000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>247122000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>197125000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>468649000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>461754000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>456206000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>448401000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>475524000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>506706000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>454168000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>214302000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>205852000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>107380000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>97435000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>87489000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>94660000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>86484000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>87016000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>87355000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>86099000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>85363000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>85685000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>92411000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>88950000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>84732000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>80985000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>78786000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>76742000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>73827000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>75709000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>74543000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>75544000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>75341000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>74942000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>74343000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>75534000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>74475000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>74206000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>73692000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>48549000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>46928000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>46681000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>49032000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>43661000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>43558000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>28604000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>21612000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>22134000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>44918000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>10043000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>10222000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>7982529.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>8534935.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1592507.0</v>
       </c>
       <c r="BU35">
         <v>1592507.0</v>
       </c>
       <c r="BV35">
+        <v>1592507.0</v>
+      </c>
+      <c r="BW35">
         <v>2136360.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>1604338.0</v>
       </c>
-      <c r="BX35"/>
-      <c r="BY35">
+      <c r="BY35"/>
+      <c r="BZ35">
         <v>810940.0</v>
       </c>
-      <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
-      <c r="CC35">
+      <c r="CC35"/>
+      <c r="CD35">
         <v>322940.0</v>
       </c>
-      <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
+      <c r="CG35"/>
     </row>
-    <row r="36" spans="1:84">
+    <row r="36" spans="1:85">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36">
+        <v>577134000.0</v>
+      </c>
+      <c r="C36">
         <v>457133000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>16726000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1020873000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>791969000.0</v>
       </c>
       <c r="F36">
         <v>791969000.0</v>
       </c>
       <c r="G36">
+        <v>791969000.0</v>
+      </c>
+      <c r="H36">
         <v>997828000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>817512000.0</v>
       </c>
       <c r="I36">
         <v>817512000.0</v>
       </c>
       <c r="J36">
+        <v>817512000.0</v>
+      </c>
+      <c r="K36">
         <v>842711000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>637517000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>527134000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>417963000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>375025000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>329210000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>270015000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>239168000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>186974000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>148704000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>106979000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>54432000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>60810000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>61705000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>46170000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>46917000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>53472000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>58342000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>58970000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>59600000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>60226000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>58733000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>45186000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>45187000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>28189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28188000.0</v>
       </c>
       <c r="AJ36">
         <v>28188000.0</v>
       </c>
       <c r="AK36">
+        <v>28188000.0</v>
+      </c>
+      <c r="AL36">
         <v>28264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28188000.0</v>
       </c>
       <c r="AM36">
         <v>28188000.0</v>
       </c>
       <c r="AN36">
         <v>28188000.0</v>
       </c>
       <c r="AO36">
         <v>28188000.0</v>
       </c>
       <c r="AP36">
+        <v>28188000.0</v>
+      </c>
+      <c r="AQ36">
         <v>24208000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>15228000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12176000.0</v>
       </c>
       <c r="AS36">
         <v>12176000.0</v>
       </c>
       <c r="AT36">
         <v>12176000.0</v>
       </c>
       <c r="AU36">
-        <v>12676000.0</v>
+        <v>12176000.0</v>
       </c>
       <c r="AV36">
         <v>12676000.0</v>
       </c>
       <c r="AW36">
+        <v>12676000.0</v>
+      </c>
+      <c r="AX36">
         <v>13076000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>18596000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16648000.0</v>
       </c>
       <c r="AZ36">
         <v>16648000.0</v>
       </c>
       <c r="BA36">
+        <v>16648000.0</v>
+      </c>
+      <c r="BB36">
         <v>18048000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>7457000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>6056000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>6357000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>5409000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>4708000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3708000.0</v>
       </c>
       <c r="BH36">
         <v>3708000.0</v>
       </c>
       <c r="BI36">
+        <v>3708000.0</v>
+      </c>
+      <c r="BJ36">
         <v>3959000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>2225000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>1925000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>2275000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>2250000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>2634000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>2832000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>4612000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>425000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>6661235.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>6683985.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5340013.0</v>
       </c>
       <c r="BU36">
         <v>5340013.0</v>
       </c>
       <c r="BV36">
+        <v>5340013.0</v>
+      </c>
+      <c r="BW36">
         <v>352312.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>296536.0</v>
       </c>
-      <c r="BX36"/>
-      <c r="BY36">
+      <c r="BY36"/>
+      <c r="BZ36">
         <v>304102.0</v>
       </c>
-      <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
+      <c r="CG36"/>
     </row>
-    <row r="37" spans="1:84">
+    <row r="37" spans="1:85">
       <c r="A37" t="s">
         <v>60</v>
       </c>
-      <c r="B37"/>
+      <c r="B37">
+        <v>-7591000.0</v>
+      </c>
       <c r="C37"/>
-      <c r="D37"/>
-      <c r="E37"/>
+      <c r="D37">
+        <v>-7384000.0</v>
+      </c>
+      <c r="E37">
+        <v>-7268000.0</v>
+      </c>
       <c r="F37"/>
-      <c r="G37"/>
+      <c r="G37">
+        <v>83939000.0</v>
+      </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
@@ -9720,52 +9811,53 @@
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
+      <c r="CG37"/>
     </row>
-    <row r="38" spans="1:84">
+    <row r="38" spans="1:85">
       <c r="A38" t="s">
         <v>61</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
@@ -9808,530 +9900,537 @@
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
+      <c r="CG38"/>
     </row>
-    <row r="39" spans="1:84">
+    <row r="39" spans="1:85">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
+        <v>17646000.0</v>
+      </c>
+      <c r="C39">
         <v>17911000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>135000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>22802000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79316000.0</v>
       </c>
       <c r="F39">
         <v>79316000.0</v>
       </c>
       <c r="G39">
+        <v>79316000.0</v>
+      </c>
+      <c r="H39">
         <v>92264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130196000.0</v>
       </c>
       <c r="I39">
         <v>130196000.0</v>
       </c>
       <c r="J39">
+        <v>130196000.0</v>
+      </c>
+      <c r="K39">
         <v>246438000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>81317000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>296212000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>479692000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>285850000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>200154000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>121349000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>173356000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>132052000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>107306000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>122370000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>169703000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>137177000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>157971000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>169180000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>191948000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>155055000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>146587000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>170745000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>166711000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>136534000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>132055000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>131953000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>142767000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>146110000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>130931000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>78796000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>94707000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>60898000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>61727000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>44054000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>54927000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>37817000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>32330000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>29363000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>40227000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>33630000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>36172000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>45342000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>54283000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>37305000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>37288000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>36120000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>50714000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>34619000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>34816000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>32614000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>50902000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>24493000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>23385000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>23668000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>27240000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>27151000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>25260000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>26798000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>10574000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>14184000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>11907000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>13876000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>42890000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>14137155.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>16583140.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14069584.0</v>
       </c>
       <c r="BU39">
         <v>14069584.0</v>
       </c>
       <c r="BV39">
+        <v>14069584.0</v>
+      </c>
+      <c r="BW39">
         <v>47719536.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>24787410.0</v>
       </c>
-      <c r="BX39"/>
-      <c r="BY39">
+      <c r="BY39"/>
+      <c r="BZ39">
         <v>89351552.0</v>
       </c>
-      <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
-      <c r="CC39">
+      <c r="CC39"/>
+      <c r="CD39">
         <v>74389229.0</v>
       </c>
-      <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
+      <c r="CG39"/>
     </row>
-    <row r="40" spans="1:84">
+    <row r="40" spans="1:85">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
+        <v>227415000.0</v>
+      </c>
+      <c r="C40">
         <v>243316000.0</v>
       </c>
-      <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>159909000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>389369000.0</v>
       </c>
       <c r="F40">
         <v>389369000.0</v>
       </c>
       <c r="G40">
+        <v>389369000.0</v>
+      </c>
+      <c r="H40">
         <v>250771000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>361090000.0</v>
       </c>
       <c r="I40">
         <v>361090000.0</v>
       </c>
       <c r="J40">
+        <v>361090000.0</v>
+      </c>
+      <c r="K40">
         <v>324096000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>358970000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>339716000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>284115000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>297488000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>276774000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>329560000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>290492000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>299221000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>268816000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>411648000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>237390000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>313258000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>332604000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>429911000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>256857000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>316314000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>385303000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>461988000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>297472000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>352524000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>335643000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>385602000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>269901000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>332136000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>337805000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>321054000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>340178000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>337391000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>437025000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>319177000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>195733000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>176560000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>197480000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>155265000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>118921000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>164021000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>226456000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>186619000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>140306000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>127854000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>117973000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>142703000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>122281000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>121122000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>117160000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>120830000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>105918000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>114645000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>100235000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>108045000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>163861000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>161258000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>157733000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>112708000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>227522000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>120652000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>308846000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>75974000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>93248000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>109229205.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>124376977.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43151107.0</v>
       </c>
       <c r="BU40">
         <v>43151107.0</v>
       </c>
       <c r="BV40">
+        <v>43151107.0</v>
+      </c>
+      <c r="BW40">
         <v>101788184.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>105635425.0</v>
       </c>
-      <c r="BX40"/>
-      <c r="BY40">
+      <c r="BY40"/>
+      <c r="BZ40">
         <v>62418987.0</v>
       </c>
-      <c r="BZ40"/>
       <c r="CA40"/>
       <c r="CB40"/>
-      <c r="CC40">
+      <c r="CC40"/>
+      <c r="CD40">
         <v>29904243.0</v>
       </c>
-      <c r="CD40"/>
       <c r="CE40"/>
       <c r="CF40"/>
+      <c r="CG40"/>
     </row>
-    <row r="41" spans="1:84">
+    <row r="41" spans="1:85">
       <c r="A41" t="s">
         <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
@@ -10374,276 +10473,280 @@
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
+      <c r="CG41"/>
     </row>
-    <row r="42" spans="1:84">
+    <row r="42" spans="1:85">
       <c r="A42" t="s">
         <v>65</v>
       </c>
       <c r="B42">
+        <v>1177809000.0</v>
+      </c>
+      <c r="C42">
         <v>401928000.0</v>
       </c>
-      <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>203416000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>192563000.0</v>
       </c>
       <c r="F42">
         <v>192563000.0</v>
       </c>
       <c r="G42">
+        <v>192563000.0</v>
+      </c>
+      <c r="H42">
         <v>177796000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162696000.0</v>
       </c>
       <c r="I42">
         <v>162696000.0</v>
       </c>
       <c r="J42">
+        <v>162696000.0</v>
+      </c>
+      <c r="K42">
         <v>192164001.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>196984000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>213979000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>460000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>162000.0</v>
       </c>
-      <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
-      <c r="V42">
+      <c r="V42"/>
+      <c r="W42">
         <v>-1146000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-556000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-654000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-753000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-1146000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>49769000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>341064000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>437008000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>2792989000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>2019484000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>2132286000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>2180842000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>2207437000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>2202621000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>2020556000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>2013520000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>2024518000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>2024723000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>2205673000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>2185415000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>2201374000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>2221671000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>2252253000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>2343910000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>2340525000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>2335937000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>2338298000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>2329962000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>2315521000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>2307888000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>2297686000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>2284906000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>2493734000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>2480574000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>2443873000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>2272580000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>2394015000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>2389000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>2382785000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>2398530000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>2390069000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>1640561000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>1713097000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>1708651000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>1674507000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>1672989000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>1739220000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>1737960000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>1649658821.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>1630858246.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1623393318.0</v>
       </c>
       <c r="BU42">
         <v>1623393318.0</v>
       </c>
       <c r="BV42">
+        <v>1623393318.0</v>
+      </c>
+      <c r="BW42">
         <v>398839672.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>370199208.0</v>
       </c>
-      <c r="BX42"/>
-      <c r="BY42">
+      <c r="BY42"/>
+      <c r="BZ42">
         <v>378794752.0</v>
       </c>
-      <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
-      <c r="CC42">
+      <c r="CC42"/>
+      <c r="CD42">
         <v>347491513.0</v>
       </c>
-      <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
+      <c r="CG42"/>
     </row>
-    <row r="43" spans="1:84">
+    <row r="43" spans="1:85">
       <c r="A43" t="s">
         <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -10686,52 +10789,53 @@
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
+      <c r="CG43"/>
     </row>
-    <row r="44" spans="1:84">
+    <row r="44" spans="1:85">
       <c r="A44" t="s">
         <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -10774,80 +10878,83 @@
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
+      <c r="CG44"/>
     </row>
-    <row r="45" spans="1:84">
+    <row r="45" spans="1:85">
       <c r="A45" t="s">
         <v>68</v>
       </c>
-      <c r="B45"/>
-      <c r="C45">
+      <c r="B45">
+        <v>88294000.0</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45">
         <v>216182000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>128502000.0</v>
       </c>
-      <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>308534000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>198234000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>425245000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>202650000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>206281000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
@@ -10876,292 +10983,296 @@
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
+      <c r="CG45"/>
     </row>
-    <row r="46" spans="1:84">
+    <row r="46" spans="1:85">
       <c r="A46" t="s">
         <v>69</v>
       </c>
       <c r="B46">
-        <v>96465000.0</v>
+        <v>88294000.0</v>
       </c>
       <c r="C46">
         <v>96465000.0</v>
       </c>
       <c r="D46">
+        <v>96465000.0</v>
+      </c>
+      <c r="E46">
         <v>128502000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153199000.0</v>
       </c>
       <c r="F46">
         <v>153199000.0</v>
       </c>
       <c r="G46">
+        <v>153199000.0</v>
+      </c>
+      <c r="H46">
         <v>198234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>227715000.0</v>
       </c>
       <c r="I46">
         <v>227715000.0</v>
       </c>
       <c r="J46">
+        <v>227715000.0</v>
+      </c>
+      <c r="K46">
         <v>202650000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>206281000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>229521000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>243545000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>279082000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>289126000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>304591000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>272477000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>247092000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>240969000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>231745000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>237181000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>254730000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>239590000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>230906000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>231243000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>227380000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>227562000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>32247999.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>37934000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>34849000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>31141000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>27717000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>26075000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>35032000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>31651000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>30393000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>31338000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>30370000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>30476000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>31450000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>34145000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>35391000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>38502000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>41984000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>47171000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>52043000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>57500000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>63303000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>69562000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>75809000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>81732000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>87470000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>94921000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>70592000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>77028000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>79498000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>84712000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>90033000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>93444000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>87308000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>102175000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>105160000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>106751000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>105848000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>108318000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>102232000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>96528000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>84535000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>72538000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>54864485.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>50990242.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11162162.0</v>
       </c>
       <c r="BU46">
         <v>11162162.0</v>
       </c>
       <c r="BV46">
+        <v>11162162.0</v>
+      </c>
+      <c r="BW46">
         <v>10929168.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>10021413.0</v>
       </c>
-      <c r="BX46"/>
-      <c r="BY46">
+      <c r="BY46"/>
+      <c r="BZ46">
         <v>9980800.0</v>
       </c>
-      <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
-      <c r="CC46">
+      <c r="CC46"/>
+      <c r="CD46">
         <v>4529233.0</v>
       </c>
-      <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
+      <c r="CG46"/>
     </row>
-    <row r="47" spans="1:84">
+    <row r="47" spans="1:85">
       <c r="A47" t="s">
         <v>70</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
@@ -11204,290 +11315,294 @@
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
+      <c r="CG47"/>
     </row>
-    <row r="48" spans="1:84">
+    <row r="48" spans="1:85">
       <c r="A48" t="s">
         <v>71</v>
       </c>
       <c r="B48">
-        <v>-235471000.0</v>
+        <v>-70418000.0</v>
       </c>
       <c r="C48">
         <v>-235471000.0</v>
       </c>
       <c r="D48">
+        <v>-235471000.0</v>
+      </c>
+      <c r="E48">
         <v>1370854000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1789250000.0</v>
       </c>
       <c r="F48">
         <v>1789250000.0</v>
       </c>
       <c r="G48">
+        <v>1789250000.0</v>
+      </c>
+      <c r="H48">
         <v>1324343000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1319605000.0</v>
       </c>
       <c r="I48">
         <v>1319605000.0</v>
       </c>
       <c r="J48">
+        <v>1319605000.0</v>
+      </c>
+      <c r="K48">
         <v>1395650000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1224951000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1148436000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1087984000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1023641000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>988270000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1222799000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1311715000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1355166000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1372875000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1356990000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1306554000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1391705000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1408247000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1403704000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1479494000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1856466000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1838746000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1853533000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1799989000.0</v>
       </c>
-      <c r="AD48"/>
-      <c r="AE48">
+      <c r="AE48"/>
+      <c r="AF48">
         <v>1770291000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1598926000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1468708000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1351283000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>1239015000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1098668000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1018928000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>954243000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>922150000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>891104000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>871356000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>920680000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>878804000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>797965000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>764963000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>753577000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>718789000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>663586000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>618885000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>598483000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>569495000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>548570000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>527542000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>518779000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>495779000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>462936000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>408325000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>1160958000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>1082788000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>982543000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>738165000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>644437000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>534647000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>416011000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>348663000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>287528000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>210606000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>126007000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>80462000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>60197581.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>7492919.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-88070044.48</v>
       </c>
       <c r="BU48">
         <v>-88070044.48</v>
       </c>
       <c r="BV48">
+        <v>-88070044.48</v>
+      </c>
+      <c r="BW48">
         <v>-22270616.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-64637353.5</v>
       </c>
-      <c r="BX48"/>
-      <c r="BY48">
+      <c r="BY48"/>
+      <c r="BZ48">
         <v>-87168252.5</v>
       </c>
-      <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
-      <c r="CC48">
+      <c r="CC48"/>
+      <c r="CD48">
         <v>-110518141.5</v>
       </c>
-      <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
+      <c r="CG48"/>
     </row>
-    <row r="49" spans="1:84">
+    <row r="49" spans="1:85">
       <c r="A49" t="s">
         <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -11530,80 +11645,83 @@
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
+      <c r="CG49"/>
     </row>
-    <row r="50" spans="1:84">
+    <row r="50" spans="1:85">
       <c r="A50" t="s">
         <v>73</v>
       </c>
-      <c r="B50"/>
-      <c r="C50">
+      <c r="B50">
+        <v>55941000.0</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50">
         <v>56000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>82050000.0</v>
       </c>
-      <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>134976000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>98375000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>164300000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>199980000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>202869000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
@@ -11632,576 +11750,586 @@
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
+      <c r="CG50"/>
     </row>
-    <row r="51" spans="1:84">
+    <row r="51" spans="1:85">
       <c r="A51" t="s">
         <v>74</v>
       </c>
       <c r="B51">
+        <v>79786000.0</v>
+      </c>
+      <c r="C51">
         <v>86771000.0</v>
       </c>
-      <c r="C51"/>
-      <c r="D51">
+      <c r="D51"/>
+      <c r="E51">
         <v>137341000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206486000.0</v>
       </c>
       <c r="F51">
         <v>206486000.0</v>
       </c>
       <c r="G51">
+        <v>206486000.0</v>
+      </c>
+      <c r="H51">
         <v>205603000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>292775000.0</v>
       </c>
       <c r="I51">
         <v>292775000.0</v>
       </c>
       <c r="J51">
+        <v>292775000.0</v>
+      </c>
+      <c r="K51">
         <v>304143000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>306024000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>335139000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>172173000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>165765000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>174972000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>194341000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>215295000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>191936000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>184465000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>184688000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>202975000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>208073000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>190691000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>185432000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>183238000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>188800000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>190459000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>178401000.0</v>
       </c>
-      <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
-      <c r="BN51">
+      <c r="BN51"/>
+      <c r="BO51">
         <v>20000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>6227000.0</v>
       </c>
-      <c r="BP51"/>
       <c r="BQ51"/>
-      <c r="BR51">
+      <c r="BR51"/>
+      <c r="BS51">
         <v>1478753.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>1480759.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160711.0</v>
       </c>
       <c r="BU51">
         <v>160711.0</v>
       </c>
       <c r="BV51">
+        <v>160711.0</v>
+      </c>
+      <c r="BW51">
         <v>209888.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>250915.0</v>
       </c>
-      <c r="BX51"/>
-      <c r="BY51">
+      <c r="BY51"/>
+      <c r="BZ51">
         <v>569217.0</v>
       </c>
-      <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
-      <c r="CC51">
+      <c r="CC51"/>
+      <c r="CD51">
         <v>653953.0</v>
       </c>
-      <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
+      <c r="CG51"/>
     </row>
-    <row r="52" spans="1:84">
+    <row r="52" spans="1:85">
       <c r="A52" t="s">
         <v>75</v>
       </c>
       <c r="B52">
+        <v>68158000.0</v>
+      </c>
+      <c r="C52">
         <v>71308000.0</v>
       </c>
-      <c r="C52"/>
-      <c r="D52">
+      <c r="D52"/>
+      <c r="E52">
         <v>110063000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171014000.0</v>
       </c>
       <c r="F52">
         <v>171014000.0</v>
       </c>
       <c r="G52">
+        <v>171014000.0</v>
+      </c>
+      <c r="H52">
         <v>147896000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>221464000.0</v>
       </c>
       <c r="I52">
         <v>221464000.0</v>
       </c>
       <c r="J52">
+        <v>221464000.0</v>
+      </c>
+      <c r="K52">
         <v>248343000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>250863000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>267304000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>97983000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>72495000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>82149000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>87072000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>87012000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>87070000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>84897000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>83522000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>99449000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>88933000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>84416000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>91934000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>91475000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>89276000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>82581000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>70813000.0</v>
       </c>
-      <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
-      <c r="BO52">
+      <c r="BO52"/>
+      <c r="BP52">
         <v>6141000.0</v>
       </c>
-      <c r="BP52"/>
       <c r="BQ52"/>
-      <c r="BR52">
+      <c r="BR52"/>
+      <c r="BS52">
         <v>34230.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>34276.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102271.0</v>
       </c>
       <c r="BU52">
         <v>102271.0</v>
       </c>
       <c r="BV52">
+        <v>102271.0</v>
+      </c>
+      <c r="BW52">
         <v>134928.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>152070.0</v>
       </c>
-      <c r="BX52"/>
-      <c r="BY52">
+      <c r="BY52"/>
+      <c r="BZ52">
         <v>327495.0</v>
       </c>
-      <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
-      <c r="CC52">
+      <c r="CC52"/>
+      <c r="CD52">
         <v>331013.0</v>
       </c>
-      <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
+      <c r="CG52"/>
     </row>
-    <row r="53" spans="1:84">
+    <row r="53" spans="1:85">
       <c r="A53" t="s">
         <v>76</v>
       </c>
       <c r="B53">
-        <v>5196000.0</v>
+        <v>346000.0</v>
       </c>
       <c r="C53">
         <v>5196000.0</v>
       </c>
       <c r="D53">
+        <v>5196000.0</v>
+      </c>
+      <c r="E53">
         <v>543846000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>629216000.0</v>
       </c>
       <c r="F53">
         <v>629216000.0</v>
       </c>
       <c r="G53">
+        <v>629216000.0</v>
+      </c>
+      <c r="H53">
         <v>580606000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1024613000.0</v>
       </c>
       <c r="I53">
         <v>1024613000.0</v>
       </c>
       <c r="J53">
+        <v>1024613000.0</v>
+      </c>
+      <c r="K53">
         <v>943520000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1029370000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>696401000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>347754000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>540591000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>580229000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>910337000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>870682000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>782193000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>1107443000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>858742000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>1307865000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1492148000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>984966000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>1339915000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>1612351000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>1600974000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>1265780000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>1367638000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>1554060000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>1680560000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>2489621000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>2747397000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>2498730000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>2264100000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>2380694000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>2647387000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>2797842000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>2656500000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>2656100000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>2572756000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>2026256000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>1375000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>990000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>668900000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>688900000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>718900000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>598900000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>303900000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>253900000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>223900000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>233900000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>95600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="BB53">
         <v>600000.0</v>
       </c>
       <c r="BC53">
+        <v>600000.0</v>
+      </c>
+      <c r="BD53">
         <v>750000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>17600000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>31230000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>33600000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>15150000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>45492000.0</v>
       </c>
-      <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
+      <c r="CG53"/>
     </row>
-    <row r="54" spans="1:84">
+    <row r="54" spans="1:85">
       <c r="A54" t="s">
         <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -12244,1012 +12372,1025 @@
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
+      <c r="CG54"/>
     </row>
-    <row r="55" spans="1:84">
+    <row r="55" spans="1:85">
       <c r="A55" t="s">
         <v>78</v>
       </c>
       <c r="B55">
-        <v>1528098000.0</v>
+        <v>1986822000.0</v>
       </c>
       <c r="C55">
         <v>1528098000.0</v>
       </c>
       <c r="D55">
+        <v>1528098000.0</v>
+      </c>
+      <c r="E55">
         <v>3248567000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4151014000.0</v>
       </c>
       <c r="F55">
         <v>4151014000.0</v>
       </c>
       <c r="G55">
+        <v>4151014000.0</v>
+      </c>
+      <c r="H55">
         <v>3821073000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4050884000.0</v>
       </c>
       <c r="I55">
         <v>4050884000.0</v>
       </c>
       <c r="J55">
+        <v>4050884000.0</v>
+      </c>
+      <c r="K55">
         <v>4005455000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>4154147000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3903667000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3089516000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2857299000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2811854000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3087455000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3242118000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3105799000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3058429000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3233660000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3080999000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3320436000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3373267000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>3370386000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3440843000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>3744485000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3905243000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>4319548000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>3866611000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>3976181000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>5163125000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>4931672000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>4737742000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>5045765000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>4718736000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>4480438000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>4238568000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>4016209000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>4090574000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>4087519000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>4014428000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3816914000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>3761468000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>3667478000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>3748486000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>3696634000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>3715127000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>3620088000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>3560730000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>3451499000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>3403735000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>3398280000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>3400789000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>3422067000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>3370302000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>3295465000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>3280996000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>4191996000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>4116548000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>3980618000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>3854456000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>3698150000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2872380000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2559566000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2545965000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2318033000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>2464212000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>2065454000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>2046515000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1908502259.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1856598724.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1642518017.0</v>
       </c>
       <c r="BU55">
         <v>1642518017.0</v>
       </c>
       <c r="BV55">
+        <v>1642518017.0</v>
+      </c>
+      <c r="BW55">
         <v>542118216.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>468474445.0</v>
       </c>
-      <c r="BX55"/>
-      <c r="BY55">
+      <c r="BY55"/>
+      <c r="BZ55">
         <v>388869122.0</v>
       </c>
-      <c r="BZ55"/>
       <c r="CA55"/>
       <c r="CB55"/>
-      <c r="CC55">
+      <c r="CC55"/>
+      <c r="CD55">
         <v>286827234.0</v>
       </c>
-      <c r="CD55"/>
       <c r="CE55"/>
       <c r="CF55"/>
+      <c r="CG55"/>
     </row>
-    <row r="56" spans="1:84">
+    <row r="56" spans="1:85">
       <c r="A56" t="s">
         <v>79</v>
       </c>
       <c r="B56">
-        <v>603779000.0</v>
+        <v>1308563000.0</v>
       </c>
       <c r="C56">
         <v>603779000.0</v>
       </c>
       <c r="D56">
+        <v>603779000.0</v>
+      </c>
+      <c r="E56">
         <v>2089785000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2039695000.0</v>
       </c>
       <c r="F56">
         <v>2039695000.0</v>
       </c>
       <c r="G56">
+        <v>2039695000.0</v>
+      </c>
+      <c r="H56">
         <v>2159296000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2375565000.0</v>
       </c>
       <c r="I56">
         <v>2375565000.0</v>
       </c>
       <c r="J56">
+        <v>2375565000.0</v>
+      </c>
+      <c r="K56">
         <v>2446928000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2789432000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2630050000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2293574000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2066283000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2052537000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2370969000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2266068000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2159561000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2160100000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2397781000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2311780000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2520601000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2596124000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2621227000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2681751000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2669423000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2857413000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>3313715000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>3061107000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>3213451000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>4456771000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>4291173000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>4132527000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>4445246000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>4138131000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>3928190000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>3694564000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>3473150000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>3544002000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>3606871000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>3513061000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>3355890000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>3306018000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>3219896000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>3301726000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>3248276000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>3264416000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>3241674000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>3177801000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>3052131000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>3005242000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>2996328000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>2993900000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>3047366000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>2992779000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>2917214000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>2898414000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>2764401000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>2718247000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>2584850000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>2302425000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>2338610000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1594000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>1619072000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1727499000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1799908000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1949633000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1862445000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>1876883000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1774702472.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1725880529.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1610565597.0</v>
       </c>
       <c r="BU56">
         <v>1610565597.0</v>
       </c>
       <c r="BV56">
+        <v>1610565597.0</v>
+      </c>
+      <c r="BW56">
         <v>515582376.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>442941892.0</v>
       </c>
-      <c r="BX56"/>
-      <c r="BY56">
+      <c r="BY56"/>
+      <c r="BZ56">
         <v>364369377.0</v>
       </c>
-      <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
-      <c r="CC56">
+      <c r="CC56"/>
+      <c r="CD56">
         <v>281837811.0</v>
       </c>
-      <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
+      <c r="CG56"/>
     </row>
-    <row r="57" spans="1:84">
+    <row r="57" spans="1:85">
       <c r="A57" t="s">
         <v>80</v>
       </c>
       <c r="B57">
-        <v>512161000.0</v>
+        <v>442508000.0</v>
       </c>
       <c r="C57">
         <v>512161000.0</v>
       </c>
       <c r="D57">
+        <v>512161000.0</v>
+      </c>
+      <c r="E57">
         <v>561503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>816876000.0</v>
       </c>
       <c r="F57">
         <v>816876000.0</v>
       </c>
       <c r="G57">
+        <v>816876000.0</v>
+      </c>
+      <c r="H57">
         <v>833254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1023778000.0</v>
       </c>
       <c r="I57">
         <v>1023778000.0</v>
       </c>
       <c r="J57">
+        <v>1023778000.0</v>
+      </c>
+      <c r="K57">
         <v>1000889000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1344669000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1326175000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>951976000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>786528000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>799052000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>864080000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>908675000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>809457000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>786295000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>997342000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>929210000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>862007000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>918729000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>941248000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>947974000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>905327000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>996224000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1166739000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>905583000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>869202000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>932276000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>787873000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>661860000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1050888000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>843221000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>921288000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>747119000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>610633000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>715233000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>558025000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>488448000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>388945000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>389777000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>329748000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>335440000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>324067000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>381606000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>339611000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>339425000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>264825000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>253500000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>278594000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>318539000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>296868000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>278452000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>278400000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>328309000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>243844000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>241007000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>207745000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>288361000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>301691000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>332977000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>222295000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>337648000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>212333000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>412243000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>163628000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>190222000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>147416640.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>165639449.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53407439.0</v>
       </c>
       <c r="BU57">
         <v>53407439.0</v>
       </c>
       <c r="BV57">
+        <v>53407439.0</v>
+      </c>
+      <c r="BW57">
         <v>140437560.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>137821041.0</v>
       </c>
-      <c r="BX57"/>
-      <c r="BY57">
+      <c r="BY57"/>
+      <c r="BZ57">
         <v>77366795.0</v>
       </c>
-      <c r="BZ57"/>
       <c r="CA57"/>
       <c r="CB57"/>
-      <c r="CC57">
+      <c r="CC57"/>
+      <c r="CD57">
         <v>43064049.0</v>
       </c>
-      <c r="CD57"/>
       <c r="CE57"/>
       <c r="CF57"/>
+      <c r="CG57"/>
     </row>
-    <row r="58" spans="1:84">
+    <row r="58" spans="1:85">
       <c r="A58" t="s">
         <v>81</v>
       </c>
       <c r="B58">
-        <v>1056962000.0</v>
+        <v>950496000.0</v>
       </c>
       <c r="C58">
         <v>1056962000.0</v>
       </c>
       <c r="D58">
+        <v>1056962000.0</v>
+      </c>
+      <c r="E58">
         <v>1158272000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1520559000.0</v>
       </c>
       <c r="F58">
         <v>1520559000.0</v>
       </c>
       <c r="G58">
+        <v>1520559000.0</v>
+      </c>
+      <c r="H58">
         <v>1507282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1713366000.0</v>
       </c>
       <c r="I58">
         <v>1713366000.0</v>
       </c>
       <c r="J58">
+        <v>1713366000.0</v>
+      </c>
+      <c r="K58">
         <v>1597111000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1906837000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1734530000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1358185000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1183616000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1177333000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1225291000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1281756000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1115150000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1056973000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1244464000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1126335000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1330656000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1380483000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1397454000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1396375000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1380851000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1502930000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1620907000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1119885000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1075054000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1039656000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>885308000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>749349000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1145548000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>929705000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1008304000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>834474000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>696732000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>800596000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>643710000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>580859000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>477895000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>474509000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>410733000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>414226000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>400809000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>455433000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>415320000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>413968000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>340369000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>328841000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>353536000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>392882000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>372402000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>352927000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>352606000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>402001000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>292393000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>287935000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>254426000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>337393000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>345352000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>376535000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>250899000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>359260000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>234467000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>457161000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>173671000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>200444000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>155399169.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>174174385.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54999947.0</v>
       </c>
       <c r="BU58">
         <v>54999947.0</v>
       </c>
       <c r="BV58">
+        <v>54999947.0</v>
+      </c>
+      <c r="BW58">
         <v>142573920.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>139425379.0</v>
       </c>
-      <c r="BX58"/>
-      <c r="BY58">
+      <c r="BY58"/>
+      <c r="BZ58">
         <v>78177735.0</v>
       </c>
-      <c r="BZ58"/>
       <c r="CA58"/>
       <c r="CB58"/>
-      <c r="CC58">
+      <c r="CC58"/>
+      <c r="CD58">
         <v>43386989.0</v>
       </c>
-      <c r="CD58"/>
       <c r="CE58"/>
       <c r="CF58"/>
+      <c r="CG58"/>
     </row>
-    <row r="59" spans="1:84">
+    <row r="59" spans="1:85">
       <c r="A59" t="s">
         <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -13292,292 +13433,296 @@
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
+      <c r="CG59"/>
     </row>
-    <row r="60" spans="1:84">
+    <row r="60" spans="1:85">
       <c r="A60" t="s">
         <v>83</v>
       </c>
       <c r="B60">
-        <v>478520000.0</v>
+        <v>1043917000.0</v>
       </c>
       <c r="C60">
         <v>478520000.0</v>
       </c>
       <c r="D60">
+        <v>478520000.0</v>
+      </c>
+      <c r="E60">
         <v>2097563000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2546516000.0</v>
       </c>
       <c r="F60">
         <v>2546516000.0</v>
       </c>
       <c r="G60">
+        <v>2546516000.0</v>
+      </c>
+      <c r="H60">
         <v>2085982000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2071263000.0</v>
       </c>
       <c r="I60">
         <v>2071263000.0</v>
       </c>
       <c r="J60">
+        <v>2071263000.0</v>
+      </c>
+      <c r="K60">
         <v>2139968000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1969006000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1897251000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1623403000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1560647000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1519316000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1743536000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1837885000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1875679000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1889001000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1871179000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1833559000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1868271000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1876737000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1862726000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1931286000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2252440000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2288959000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2584700000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>2633183000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>2792989000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>4016702000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>3940631000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>3877051000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>3785366000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>3675606000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>3359820000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>3286852000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>3209509000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>3183684000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>3336108000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>3317430000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>3234632000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>3201277000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>3151050000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>3210752000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>3176565000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>3139623000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>3087246000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>3028097000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>2991556000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>2955628000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>2927432000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>2894380000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>2918137000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>2884528000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>2813111000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>2754047000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>3465776000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>3388335000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>3287939000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>3060984000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>2962211000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>2109663000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>2063618000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1991808000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1896548000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>1818170000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1799883000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>1751648000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1688476094.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1622151926.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1569167709.0</v>
       </c>
       <c r="BU60">
         <v>1569167709.0</v>
       </c>
       <c r="BV60">
+        <v>1569167709.0</v>
+      </c>
+      <c r="BW60">
         <v>383682760.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>310572561.0</v>
       </c>
-      <c r="BX60"/>
-      <c r="BY60">
+      <c r="BY60"/>
+      <c r="BZ60">
         <v>296640292.0</v>
       </c>
-      <c r="BZ60"/>
       <c r="CA60"/>
       <c r="CB60"/>
-      <c r="CC60">
+      <c r="CC60"/>
+      <c r="CD60">
         <v>241018195.0</v>
       </c>
-      <c r="CD60"/>
       <c r="CE60"/>
       <c r="CF60"/>
+      <c r="CG60"/>
     </row>
-    <row r="61" spans="1:84">
+    <row r="61" spans="1:85">
       <c r="A61" t="s">
         <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -13620,52 +13765,53 @@
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
+      <c r="CG61"/>
     </row>
-    <row r="62" spans="1:84">
+    <row r="62" spans="1:85">
       <c r="A62" t="s">
         <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -13708,50 +13854,51 @@
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
+      <c r="CG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -13844,51 +13991,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B2">
         <v>282300000.0</v>
       </c>
       <c r="C2">
         <v>1112866000.0</v>
       </c>
       <c r="D2">
         <v>2145416000.0</v>
       </c>
       <c r="E2">
         <v>1795603000.0</v>
       </c>
       <c r="F2">
         <v>2115167000.0</v>
       </c>
       <c r="G2">
         <v>2213865000.0</v>
       </c>
       <c r="H2">
         <v>2483448000.0</v>
       </c>
       <c r="I2">
         <v>2346015000.0</v>
       </c>
@@ -13915,51 +14062,51 @@
       </c>
       <c r="Q2">
         <v>541239000.0</v>
       </c>
       <c r="R2">
         <v>579911000.0</v>
       </c>
       <c r="S2">
         <v>436803000.0</v>
       </c>
       <c r="T2">
         <v>232885950.0</v>
       </c>
       <c r="U2">
         <v>136315895.0</v>
       </c>
       <c r="V2">
         <v>65774804.0</v>
       </c>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B3">
         <v>5326000.0</v>
       </c>
       <c r="C3">
         <v>29307000.0</v>
       </c>
       <c r="D3">
         <v>34050000.0</v>
       </c>
       <c r="E3">
         <v>19473000.0</v>
       </c>
       <c r="F3">
         <v>18387000.0</v>
       </c>
       <c r="G3">
         <v>17939000.0</v>
       </c>
       <c r="H3">
         <v>17222000.0</v>
       </c>
       <c r="I3">
         <v>26779000.0</v>
       </c>
@@ -13986,80 +14133,80 @@
       </c>
       <c r="Q3">
         <v>52072000.0</v>
       </c>
       <c r="R3">
         <v>28445000.0</v>
       </c>
       <c r="S3">
         <v>9482000.0</v>
       </c>
       <c r="T3">
         <v>3521048.0</v>
       </c>
       <c r="U3">
         <v>2019552.0</v>
       </c>
       <c r="V3">
         <v>637806.0</v>
       </c>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B5">
         <v>-2269536000.0</v>
       </c>
       <c r="C5">
         <v>-31722000.0</v>
       </c>
       <c r="D5">
         <v>195825000.0</v>
       </c>
       <c r="E5">
         <v>168675000.0</v>
       </c>
       <c r="F5">
         <v>301905000.0</v>
       </c>
       <c r="G5">
         <v>302186000.0</v>
       </c>
       <c r="H5">
         <v>469363000.0</v>
       </c>
       <c r="I5">
         <v>425743000.0</v>
       </c>
@@ -14086,51 +14233,51 @@
       </c>
       <c r="Q5">
         <v>399125000.0</v>
       </c>
       <c r="R5">
         <v>373862000.0</v>
       </c>
       <c r="S5">
         <v>258264000.0</v>
       </c>
       <c r="T5">
         <v>138102537.0</v>
       </c>
       <c r="U5">
         <v>51284158.0</v>
       </c>
       <c r="V5">
         <v>-6458799.5</v>
       </c>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
         <v>-2264210000.0</v>
       </c>
       <c r="C6">
         <v>-2415000.0</v>
       </c>
       <c r="D6">
         <v>229875000.0</v>
       </c>
       <c r="E6">
         <v>188148000.0</v>
       </c>
       <c r="F6">
         <v>320292000.0</v>
       </c>
       <c r="G6">
         <v>320125000.0</v>
       </c>
       <c r="H6">
         <v>486585000.0</v>
       </c>
       <c r="I6">
         <v>452522000.0</v>
       </c>
@@ -14163,109 +14310,109 @@
       </c>
       <c r="S6">
         <v>267746000.0</v>
       </c>
       <c r="T6">
         <v>141623585.0</v>
       </c>
       <c r="U6">
         <v>53303710.0</v>
       </c>
       <c r="V6">
         <v>-5820993.5</v>
       </c>
       <c r="W6">
         <v>33965249.0</v>
       </c>
       <c r="X6">
         <v>5536000.0</v>
       </c>
       <c r="Y6">
         <v>3741000.0</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9">
         <v>274267000.0</v>
       </c>
       <c r="C9">
         <v>695966000.0</v>
       </c>
       <c r="D9">
         <v>1052973000.0</v>
       </c>
       <c r="E9">
         <v>986011000.0</v>
       </c>
       <c r="F9">
         <v>1155947000.0</v>
       </c>
       <c r="G9">
         <v>1054280000.0</v>
       </c>
       <c r="H9">
         <v>1222555000.0</v>
       </c>
       <c r="I9">
         <v>1125248000.0</v>
       </c>
@@ -14298,51 +14445,51 @@
       </c>
       <c r="S9">
         <v>407159000.0</v>
       </c>
       <c r="T9">
         <v>215901639.0</v>
       </c>
       <c r="U9">
         <v>116237332.0</v>
       </c>
       <c r="V9">
         <v>77965789.0</v>
       </c>
       <c r="W9">
         <v>33965249.0</v>
       </c>
       <c r="X9">
         <v>30156000.0</v>
       </c>
       <c r="Y9">
         <v>21818000.0</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10">
         <v>-2273246000.0</v>
       </c>
       <c r="C10">
         <v>408189000.0</v>
       </c>
       <c r="D10">
         <v>348501000.0</v>
       </c>
       <c r="E10">
         <v>126739000.0</v>
       </c>
       <c r="F10">
         <v>350515000.0</v>
       </c>
       <c r="G10">
         <v>359564000.0</v>
       </c>
       <c r="H10">
         <v>336370000.0</v>
       </c>
       <c r="I10">
         <v>841681000.0</v>
       </c>
@@ -14375,51 +14522,51 @@
       </c>
       <c r="S10">
         <v>258304000.0</v>
       </c>
       <c r="T10">
         <v>154334425.0</v>
       </c>
       <c r="U10">
         <v>56750205.0</v>
       </c>
       <c r="V10">
         <v>-6047051.5</v>
       </c>
       <c r="W10">
         <v>33965249.0</v>
       </c>
       <c r="X10">
         <v>5531000.0</v>
       </c>
       <c r="Y10">
         <v>3661000.0</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11">
         <v>4020000.0</v>
       </c>
       <c r="C11">
         <v>98715000.0</v>
       </c>
       <c r="D11">
         <v>59402000.0</v>
       </c>
       <c r="E11">
         <v>41016000.0</v>
       </c>
       <c r="F11">
         <v>90574000.0</v>
       </c>
       <c r="G11">
         <v>83387000.0</v>
       </c>
       <c r="H11">
         <v>143816000.0</v>
       </c>
       <c r="I11">
         <v>224586000.0</v>
       </c>
@@ -14450,51 +14597,51 @@
       <c r="R11">
         <v>95618000.0</v>
       </c>
       <c r="S11">
         <v>62438000.0</v>
       </c>
       <c r="T11">
         <v>3185014.0</v>
       </c>
       <c r="U11">
         <v>-584812.5</v>
       </c>
       <c r="V11">
         <v>670100.0</v>
       </c>
       <c r="W11">
         <v>126672251.0</v>
       </c>
       <c r="X11">
         <v>1350000.0</v>
       </c>
       <c r="Y11"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12">
         <v>3710000.0</v>
       </c>
       <c r="C12">
         <v>3315000.0</v>
       </c>
       <c r="D12">
         <v>10055000.0</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12">
         <v>2439000.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12">
@@ -14503,133 +14650,133 @@
       <c r="R12">
         <v>4000.0</v>
       </c>
       <c r="S12">
         <v>95000.0</v>
       </c>
       <c r="T12">
         <v>21915.0</v>
       </c>
       <c r="U12">
         <v>38987.0</v>
       </c>
       <c r="V12">
         <v>16147.0</v>
       </c>
       <c r="W12"/>
       <c r="X12">
         <v>5000.0</v>
       </c>
       <c r="Y12">
         <v>99000.0</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13">
         <v>30207000.0</v>
       </c>
       <c r="C13">
         <v>12423000.0</v>
       </c>
       <c r="D13">
         <v>5690000.0</v>
       </c>
       <c r="E13">
         <v>13674000.0</v>
       </c>
       <c r="F13">
         <v>2971000.0</v>
       </c>
       <c r="G13">
         <v>13420000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14">
         <v>-1350000.0</v>
       </c>
       <c r="C14">
         <v>145486000.0</v>
       </c>
       <c r="D14">
         <v>-8622000.0</v>
       </c>
       <c r="E14">
         <v>14549000.0</v>
       </c>
       <c r="F14">
         <v>-8952000.0</v>
       </c>
       <c r="G14">
         <v>-7923000.0</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15">
         <v>-2275386000.0</v>
       </c>
       <c r="C15">
         <v>454960000.0</v>
       </c>
       <c r="D15">
         <v>280477000.0</v>
       </c>
       <c r="E15">
         <v>100272000.0</v>
       </c>
       <c r="F15">
         <v>250989000.0</v>
       </c>
       <c r="G15">
         <v>268254000.0</v>
       </c>
       <c r="H15">
         <v>188932000.0</v>
       </c>
       <c r="I15">
         <v>609915000.0</v>
       </c>
@@ -14662,220 +14809,220 @@
       </c>
       <c r="S15">
         <v>191737000.0</v>
       </c>
       <c r="T15">
         <v>153574696.0</v>
       </c>
       <c r="U15">
         <v>58793150.0</v>
       </c>
       <c r="V15">
         <v>-6692931.5</v>
       </c>
       <c r="W15">
         <v>-92707001.85</v>
       </c>
       <c r="X15">
         <v>4181000.0</v>
       </c>
       <c r="Y15">
         <v>2281000.0</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17">
         <v>-2277266000.0</v>
       </c>
       <c r="C17">
         <v>309474000.0</v>
       </c>
       <c r="D17">
         <v>289099000.0</v>
       </c>
       <c r="E17">
         <v>85723000.0</v>
       </c>
       <c r="F17">
         <v>259941000.0</v>
       </c>
       <c r="G17">
         <v>276177000.0</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18">
         <v>26497000.0</v>
       </c>
       <c r="C18">
         <v>12423000.0</v>
       </c>
       <c r="D18">
         <v>5690000.0</v>
       </c>
       <c r="E18">
         <v>13674000.0</v>
       </c>
       <c r="F18">
         <v>2971000.0</v>
       </c>
       <c r="G18">
         <v>13420000.0</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B21">
         <v>-1599185000.0</v>
       </c>
       <c r="C21">
         <v>-435843000.0</v>
       </c>
       <c r="D21">
         <v>195825000.0</v>
       </c>
       <c r="E21">
         <v>168675000.0</v>
       </c>
       <c r="F21">
         <v>301905000.0</v>
       </c>
       <c r="G21">
         <v>302186000.0</v>
       </c>
       <c r="H21">
         <v>469363000.0</v>
       </c>
       <c r="I21">
         <v>425743000.0</v>
       </c>
@@ -14908,80 +15055,80 @@
       </c>
       <c r="S21">
         <v>210745000.0</v>
       </c>
       <c r="T21">
         <v>138102537.0</v>
       </c>
       <c r="U21">
         <v>51284157.0</v>
       </c>
       <c r="V21">
         <v>-6458800.0</v>
       </c>
       <c r="W21">
         <v>33965249.0</v>
       </c>
       <c r="X21">
         <v>5500000.0</v>
       </c>
       <c r="Y21">
         <v>3741000.0</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B23">
         <v>2155752000.0</v>
       </c>
       <c r="C23">
         <v>2244675000.0</v>
       </c>
       <c r="D23">
         <v>3002564000.0</v>
       </c>
       <c r="E23">
         <v>2612939000.0</v>
       </c>
       <c r="F23">
         <v>2969209000.0</v>
       </c>
       <c r="G23">
         <v>2965959000.0</v>
       </c>
       <c r="H23">
         <v>3236640000.0</v>
       </c>
       <c r="I23">
         <v>3045520000.0</v>
       </c>
@@ -15012,150 +15159,150 @@
       <c r="R23">
         <v>828655000.0</v>
       </c>
       <c r="S23">
         <v>633217000.0</v>
       </c>
       <c r="T23">
         <v>310685052.0</v>
       </c>
       <c r="U23">
         <v>201269070.0</v>
       </c>
       <c r="V23">
         <v>150199394.0</v>
       </c>
       <c r="W23"/>
       <c r="X23">
         <v>24656000.0</v>
       </c>
       <c r="Y23">
         <v>18077000.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25">
         <v>5326000.0</v>
       </c>
       <c r="C25">
         <v>29307000.0</v>
       </c>
       <c r="D25">
         <v>34050000.0</v>
       </c>
       <c r="E25">
         <v>19473000.0</v>
       </c>
       <c r="F25">
         <v>18387000.0</v>
       </c>
       <c r="G25">
         <v>17939000.0</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B27">
         <v>60655000.0</v>
       </c>
       <c r="C27">
         <v>208583000.0</v>
       </c>
       <c r="D27">
         <v>250223000.0</v>
       </c>
       <c r="E27">
         <v>272706000.0</v>
       </c>
       <c r="F27">
         <v>306463000.0</v>
       </c>
       <c r="G27">
         <v>288460000.0</v>
       </c>
       <c r="H27">
         <v>278085000.0</v>
       </c>
       <c r="I27">
         <v>231075000.0</v>
       </c>
@@ -15178,51 +15325,51 @@
         <v>78449000.0</v>
       </c>
       <c r="P27">
         <v>77802000.0</v>
       </c>
       <c r="Q27">
         <v>60055000.0</v>
       </c>
       <c r="R27">
         <v>49498000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27">
         <v>5915000.0</v>
       </c>
       <c r="Y27">
         <v>1003000.0</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B28">
         <v>252669000.0</v>
       </c>
       <c r="C28">
         <v>519105000.0</v>
       </c>
       <c r="D28">
         <v>606925000.0</v>
       </c>
       <c r="E28">
         <v>544630000.0</v>
       </c>
       <c r="F28">
         <v>547579000.0</v>
       </c>
       <c r="G28">
         <v>463634000.0</v>
       </c>
       <c r="H28">
         <v>475107000.0</v>
       </c>
       <c r="I28">
         <v>468430000.0</v>
       </c>
@@ -15243,92 +15390,92 @@
       </c>
       <c r="O28">
         <v>356033000.0</v>
       </c>
       <c r="P28">
         <v>333281000.0</v>
       </c>
       <c r="Q28">
         <v>233518000.0</v>
       </c>
       <c r="R28">
         <v>199246000.0</v>
       </c>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28">
         <v>12826000.0</v>
       </c>
       <c r="Y28"/>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B29">
         <v>4020000.0</v>
       </c>
       <c r="C29">
         <v>98715000.0</v>
       </c>
       <c r="D29">
         <v>59402000.0</v>
       </c>
       <c r="E29">
         <v>41016000.0</v>
       </c>
       <c r="F29">
         <v>90574000.0</v>
       </c>
       <c r="G29">
         <v>83387000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B30">
         <v>1873452000.0</v>
       </c>
       <c r="C30">
         <v>1131809000.0</v>
       </c>
       <c r="D30">
         <v>857148000.0</v>
       </c>
       <c r="E30">
         <v>817336000.0</v>
       </c>
       <c r="F30">
         <v>854042000.0</v>
       </c>
       <c r="G30">
         <v>752094000.0</v>
       </c>
       <c r="H30">
         <v>753192000.0</v>
       </c>
       <c r="I30">
         <v>699505000.0</v>
       </c>
@@ -15359,51 +15506,51 @@
       <c r="R30">
         <v>248744000.0</v>
       </c>
       <c r="S30">
         <v>196414000.0</v>
       </c>
       <c r="T30">
         <v>77799102.0</v>
       </c>
       <c r="U30">
         <v>64953175.0</v>
       </c>
       <c r="V30">
         <v>84424589.0</v>
       </c>
       <c r="W30"/>
       <c r="X30">
         <v>24656000.0</v>
       </c>
       <c r="Y30">
         <v>18077000.0</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B31">
         <v>-674061000.0</v>
       </c>
       <c r="C31">
         <v>844032000.0</v>
       </c>
       <c r="D31">
         <v>152676000.0</v>
       </c>
       <c r="E31">
         <v>-41936000.0</v>
       </c>
       <c r="F31">
         <v>48610000.0</v>
       </c>
       <c r="G31">
         <v>57378000.0</v>
       </c>
       <c r="H31">
         <v>-132993000.0</v>
       </c>
       <c r="I31">
         <v>415938000.0</v>
       </c>
@@ -15434,51 +15581,51 @@
       <c r="R31">
         <v>48436000.0</v>
       </c>
       <c r="S31">
         <v>47559000.0</v>
       </c>
       <c r="T31">
         <v>16231887.0</v>
       </c>
       <c r="U31">
         <v>5466047.0</v>
       </c>
       <c r="V31">
         <v>411748.0</v>
       </c>
       <c r="W31"/>
       <c r="X31">
         <v>31000.0</v>
       </c>
       <c r="Y31">
         <v>-80000.0</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B32">
         <v>556567000.0</v>
       </c>
       <c r="C32">
         <v>1808832000.0</v>
       </c>
       <c r="D32">
         <v>3198389000.0</v>
       </c>
       <c r="E32">
         <v>2781614000.0</v>
       </c>
       <c r="F32">
         <v>3271114000.0</v>
       </c>
       <c r="G32">
         <v>3268145000.0</v>
       </c>
       <c r="H32">
         <v>3706003000.0</v>
       </c>
       <c r="I32">
         <v>3471263000.0</v>
       </c>
@@ -15547,284 +15694,284 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BZ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:78">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
       <c r="D1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="J1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="K1" t="s">
         <v>5</v>
       </c>
       <c r="L1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="O1" t="s">
         <v>6</v>
       </c>
       <c r="P1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Q1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="R1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="S1" t="s">
         <v>7</v>
       </c>
       <c r="T1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="U1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="V1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="W1" t="s">
         <v>8</v>
       </c>
       <c r="X1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="Y1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="Z1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AA1" t="s">
         <v>9</v>
       </c>
       <c r="AB1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AC1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AD1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AE1" t="s">
         <v>10</v>
       </c>
       <c r="AF1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AG1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AH1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AI1" t="s">
         <v>11</v>
       </c>
       <c r="AJ1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AK1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AL1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AM1" t="s">
         <v>12</v>
       </c>
       <c r="AN1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AO1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AP1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AQ1" t="s">
         <v>13</v>
       </c>
       <c r="AR1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AS1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AT1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AU1" t="s">
         <v>14</v>
       </c>
       <c r="AV1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AW1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AX1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AY1" t="s">
         <v>15</v>
       </c>
       <c r="AZ1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BA1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BB1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BC1" t="s">
         <v>16</v>
       </c>
       <c r="BD1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BE1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BF1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BG1" t="s">
         <v>17</v>
       </c>
       <c r="BH1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BI1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BJ1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BK1" t="s">
         <v>18</v>
       </c>
       <c r="BL1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BM1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BN1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BO1" t="s">
         <v>19</v>
       </c>
       <c r="BP1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BQ1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BR1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BS1" t="s">
         <v>20</v>
       </c>
       <c r="BT1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BU1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BV1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="BW1" t="s">
         <v>21</v>
       </c>
       <c r="BX1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="BY1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="2" spans="1:78">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B2">
         <v>383410000.0</v>
       </c>
       <c r="C2">
         <v>383410000.0</v>
       </c>
       <c r="D2">
         <v>399355000.0</v>
       </c>
       <c r="E2">
         <v>809531000.0</v>
       </c>
       <c r="F2">
         <v>553120000.0</v>
       </c>
       <c r="G2">
         <v>494409000.0</v>
       </c>
       <c r="H2">
         <v>393417000.0</v>
       </c>
       <c r="I2">
         <v>457085000.0</v>
       </c>
@@ -15998,93 +16145,93 @@
       </c>
       <c r="BN2">
         <v>71069000.0</v>
       </c>
       <c r="BO2">
         <v>83633094.0</v>
       </c>
       <c r="BP2">
         <v>62111856.0</v>
       </c>
       <c r="BQ2">
         <v>43590865.0</v>
       </c>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
     </row>
     <row r="3" spans="1:78">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3">
-        <v>3446000.0</v>
+        <v>4158000.0</v>
       </c>
       <c r="V3">
         <v>3873000.0</v>
       </c>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3">
         <v>10097000.0</v>
       </c>
       <c r="Z3">
         <v>10107000.0</v>
       </c>
       <c r="AA3">
         <v>9764000.0</v>
       </c>
       <c r="AB3">
-        <v>1918000.0</v>
+        <v>12768000.0</v>
       </c>
       <c r="AC3">
-        <v>1841000.0</v>
+        <v>12478000.0</v>
       </c>
       <c r="AD3">
         <v>12266000.0</v>
       </c>
       <c r="AE3">
         <v>12088000.0</v>
       </c>
       <c r="AF3">
         <v>12335000.0</v>
       </c>
       <c r="AG3">
         <v>4640000.0</v>
       </c>
       <c r="AH3">
         <v>4661000.0</v>
       </c>
       <c r="AI3">
         <v>6345000.0</v>
       </c>
       <c r="AJ3">
         <v>6089000.0</v>
       </c>
       <c r="AK3">
         <v>7343000.0</v>
       </c>
@@ -16152,51 +16299,51 @@
         <v>9642000.0</v>
       </c>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
     </row>
     <row r="4" spans="1:78">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -16234,93 +16381,93 @@
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
     </row>
     <row r="5" spans="1:78">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5">
         <v>77363000.0</v>
       </c>
       <c r="V5">
-        <v>122550000.0</v>
+        <v>126423000.0</v>
       </c>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5">
         <v>127597000.0</v>
       </c>
       <c r="Z5">
         <v>90181000.0</v>
       </c>
       <c r="AA5">
         <v>55526000.0</v>
       </c>
       <c r="AB5">
-        <v>81837000.0</v>
+        <v>83755000.0</v>
       </c>
       <c r="AC5">
-        <v>70183000.0</v>
+        <v>72024000.0</v>
       </c>
       <c r="AD5">
         <v>42948000.0</v>
       </c>
       <c r="AE5">
         <v>34696000.0</v>
       </c>
       <c r="AF5">
         <v>7524000.0</v>
       </c>
       <c r="AG5">
         <v>-8182000.0</v>
       </c>
       <c r="AH5">
         <v>-19998000.0</v>
       </c>
       <c r="AI5">
         <v>32827000.0</v>
       </c>
       <c r="AJ5">
         <v>22548000.0</v>
       </c>
       <c r="AK5">
         <v>22295000.0</v>
       </c>
@@ -16388,51 +16535,51 @@
         <v>66314000.0</v>
       </c>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
     </row>
     <row r="6" spans="1:78">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
         <v>-170871000.0</v>
       </c>
       <c r="C6">
         <v>-5226000.0</v>
       </c>
       <c r="D6">
         <v>179773000.0</v>
       </c>
       <c r="E6">
         <v>106067000.0</v>
       </c>
       <c r="F6">
         <v>60355000.0</v>
       </c>
       <c r="G6">
         <v>84893000.0</v>
       </c>
       <c r="H6">
         <v>42385000.0</v>
       </c>
       <c r="I6">
         <v>33841000.0</v>
       </c>
@@ -16448,75 +16595,75 @@
       <c r="M6">
         <v>51005000.0</v>
       </c>
       <c r="N6">
         <v>140401000.0</v>
       </c>
       <c r="O6">
         <v>71874000.0</v>
       </c>
       <c r="P6">
         <v>73326000.0</v>
       </c>
       <c r="Q6">
         <v>96942000.0</v>
       </c>
       <c r="R6">
         <v>60044000.0</v>
       </c>
       <c r="S6">
         <v>114130000.0</v>
       </c>
       <c r="T6">
         <v>151447000.0</v>
       </c>
       <c r="U6">
-        <v>80809000.0</v>
+        <v>81521000.0</v>
       </c>
       <c r="V6">
-        <v>126423000.0</v>
+        <v>130296000.0</v>
       </c>
       <c r="W6">
         <v>83392000.0</v>
       </c>
       <c r="X6">
         <v>124573000.0</v>
       </c>
       <c r="Y6">
         <v>137694000.0</v>
       </c>
       <c r="Z6">
         <v>100288000.0</v>
       </c>
       <c r="AA6">
         <v>65290000.0</v>
       </c>
       <c r="AB6">
-        <v>83755000.0</v>
+        <v>96523000.0</v>
       </c>
       <c r="AC6">
-        <v>72024000.0</v>
+        <v>84502000.0</v>
       </c>
       <c r="AD6">
         <v>55214000.0</v>
       </c>
       <c r="AE6">
         <v>46784000.0</v>
       </c>
       <c r="AF6">
         <v>19859000.0</v>
       </c>
       <c r="AG6">
         <v>-3542000.0</v>
       </c>
       <c r="AH6">
         <v>-15337000.0</v>
       </c>
       <c r="AI6">
         <v>39172000.0</v>
       </c>
       <c r="AJ6">
         <v>28637000.0</v>
       </c>
       <c r="AK6">
         <v>29638000.0</v>
       </c>
@@ -16624,51 +16771,51 @@
       </c>
       <c r="BT6">
         <v>63944438.0</v>
       </c>
       <c r="BU6">
         <v>64739239.0</v>
       </c>
       <c r="BV6">
         <v>64941745.0</v>
       </c>
       <c r="BW6">
         <v>-114252198.79</v>
       </c>
       <c r="BX6">
         <v>35928435.0</v>
       </c>
       <c r="BY6">
         <v>35927171.0</v>
       </c>
       <c r="BZ6">
         <v>35927171.0</v>
       </c>
     </row>
     <row r="7" spans="1:78">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -16706,51 +16853,51 @@
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
     </row>
     <row r="8" spans="1:78">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -16788,51 +16935,51 @@
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
     </row>
     <row r="9" spans="1:78">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9">
         <v>219982000.0</v>
       </c>
       <c r="C9">
         <v>219982000.0</v>
       </c>
       <c r="D9">
         <v>235265000.0</v>
       </c>
       <c r="E9">
         <v>323109000.0</v>
       </c>
       <c r="F9">
         <v>274617000.0</v>
       </c>
       <c r="G9">
         <v>272956000.0</v>
       </c>
       <c r="H9">
         <v>231329000.0</v>
       </c>
       <c r="I9">
         <v>246031000.0</v>
       </c>
@@ -17024,51 +17171,51 @@
       </c>
       <c r="BT9">
         <v>63944438.0</v>
       </c>
       <c r="BU9">
         <v>64739239.0</v>
       </c>
       <c r="BV9">
         <v>64941745.0</v>
       </c>
       <c r="BW9">
         <v>35947195.0</v>
       </c>
       <c r="BX9">
         <v>35928435.0</v>
       </c>
       <c r="BY9">
         <v>35927171.0</v>
       </c>
       <c r="BZ9">
         <v>35927171.0</v>
       </c>
     </row>
     <row r="10" spans="1:78">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10">
         <v>-10084000.0</v>
       </c>
       <c r="C10">
         <v>-9530000.0</v>
       </c>
       <c r="D10">
         <v>176884000.0</v>
       </c>
       <c r="E10">
         <v>103135000.0</v>
       </c>
       <c r="F10">
         <v>78566000.0</v>
       </c>
       <c r="G10">
         <v>83973000.0</v>
       </c>
       <c r="H10">
         <v>41764000.0</v>
       </c>
       <c r="I10">
         <v>29841000.0</v>
       </c>
@@ -17260,51 +17407,51 @@
       </c>
       <c r="BT10">
         <v>63944438.0</v>
       </c>
       <c r="BU10">
         <v>64739239.0</v>
       </c>
       <c r="BV10">
         <v>64941745.0</v>
       </c>
       <c r="BW10">
         <v>-114252198.79</v>
       </c>
       <c r="BX10">
         <v>35928435.0</v>
       </c>
       <c r="BY10">
         <v>35927171.0</v>
       </c>
       <c r="BZ10">
         <v>35927171.0</v>
       </c>
     </row>
     <row r="11" spans="1:78">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11">
         <v>5000000.0</v>
       </c>
       <c r="C11">
         <v>5000000.0</v>
       </c>
       <c r="D11">
         <v>16113000.0</v>
       </c>
       <c r="E11">
         <v>20202000.0</v>
       </c>
       <c r="F11">
         <v>18087000.0</v>
       </c>
       <c r="G11">
         <v>18465000.0</v>
       </c>
       <c r="H11">
         <v>8562000.0</v>
       </c>
       <c r="I11">
         <v>1141000.0</v>
       </c>
@@ -17496,51 +17643,51 @@
       </c>
       <c r="BT11">
         <v>49058027.0</v>
       </c>
       <c r="BU11">
         <v>49667797.0</v>
       </c>
       <c r="BV11">
         <v>49823159.0</v>
       </c>
       <c r="BW11">
         <v>-112576301.09</v>
       </c>
       <c r="BX11">
         <v>37603477.0</v>
       </c>
       <c r="BY11">
         <v>37599357.0</v>
       </c>
       <c r="BZ11">
         <v>37599357.0</v>
       </c>
     </row>
     <row r="12" spans="1:78">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>2666000.0</v>
       </c>
       <c r="E12">
         <v>2723000.0</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
@@ -17594,51 +17741,51 @@
         <v>2000.0</v>
       </c>
       <c r="BK12"/>
       <c r="BL12">
         <v>29000.0</v>
       </c>
       <c r="BM12"/>
       <c r="BN12">
         <v>7000.0</v>
       </c>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
     </row>
     <row r="13" spans="1:78">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>6781000.0</v>
       </c>
       <c r="D13">
         <v>3374000.0</v>
       </c>
       <c r="E13">
         <v>3770000.0</v>
       </c>
       <c r="F13">
         <v>5327000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
@@ -17684,51 +17831,51 @@
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
     </row>
     <row r="14" spans="1:78">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>-12105000.0</v>
       </c>
       <c r="D14">
         <v>9928000.0</v>
       </c>
       <c r="E14">
         <v>-6418000.0</v>
       </c>
       <c r="F14">
         <v>-27000.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
@@ -17774,51 +17921,51 @@
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
     </row>
     <row r="15" spans="1:78">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15">
         <v>-27189000.0</v>
       </c>
       <c r="C15">
         <v>-27189000.0</v>
       </c>
       <c r="D15">
         <v>170699000.0</v>
       </c>
       <c r="E15">
         <v>76515000.0</v>
       </c>
       <c r="F15">
         <v>60452000.0</v>
       </c>
       <c r="G15">
         <v>70616000.0</v>
       </c>
       <c r="H15">
         <v>35371000.0</v>
       </c>
       <c r="I15">
         <v>32123000.0</v>
       </c>
@@ -18010,51 +18157,51 @@
       </c>
       <c r="BT15">
         <v>14886410.0</v>
       </c>
       <c r="BU15">
         <v>15071442.0</v>
       </c>
       <c r="BV15">
         <v>15118585.0</v>
       </c>
       <c r="BW15">
         <v>-1675897.7</v>
       </c>
       <c r="BX15">
         <v>-1675041.93</v>
       </c>
       <c r="BY15">
         <v>-1672186.3</v>
       </c>
       <c r="BZ15">
         <v>-1672186.3</v>
       </c>
     </row>
     <row r="16" spans="1:78">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
@@ -18092,51 +18239,51 @@
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
     </row>
     <row r="17" spans="1:78">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17">
         <v>-15084000.0</v>
       </c>
       <c r="D17">
         <v>160771000.0</v>
       </c>
       <c r="E17">
         <v>82933000.0</v>
       </c>
       <c r="F17">
         <v>60479000.0</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
@@ -18182,51 +18329,51 @@
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
     </row>
     <row r="18" spans="1:78">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18"/>
       <c r="C18">
         <v>567000.0</v>
       </c>
       <c r="D18">
         <v>708000.0</v>
       </c>
       <c r="E18">
         <v>1047000.0</v>
       </c>
       <c r="F18">
         <v>3368000.0</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
@@ -18272,51 +18419,51 @@
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
     </row>
     <row r="19" spans="1:78">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -18354,51 +18501,51 @@
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
     </row>
     <row r="20" spans="1:78">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -18436,51 +18583,51 @@
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
     </row>
     <row r="21" spans="1:78">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B21">
         <v>16242000.0</v>
       </c>
       <c r="C21">
         <v>16242000.0</v>
       </c>
       <c r="D21">
         <v>33196000.0</v>
       </c>
       <c r="E21">
         <v>86032000.0</v>
       </c>
       <c r="F21">
         <v>60355000.0</v>
       </c>
       <c r="G21">
         <v>84893000.0</v>
       </c>
       <c r="H21">
         <v>32165000.0</v>
       </c>
       <c r="I21">
         <v>31028000.0</v>
       </c>
@@ -18672,51 +18819,51 @@
       </c>
       <c r="BT21">
         <v>63944438.0</v>
       </c>
       <c r="BU21">
         <v>64739239.0</v>
       </c>
       <c r="BV21">
         <v>64941745.0</v>
       </c>
       <c r="BW21">
         <v>-114252198.79</v>
       </c>
       <c r="BX21">
         <v>35928435.0</v>
       </c>
       <c r="BY21">
         <v>35927171.0</v>
       </c>
       <c r="BZ21">
         <v>35927171.0</v>
       </c>
     </row>
     <row r="22" spans="1:78">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -18754,51 +18901,51 @@
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
     </row>
     <row r="23" spans="1:78">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B23">
         <v>587150000.0</v>
       </c>
       <c r="C23">
         <v>587150000.0</v>
       </c>
       <c r="D23">
         <v>601424000.0</v>
       </c>
       <c r="E23">
         <v>1046608000.0</v>
       </c>
       <c r="F23">
         <v>767382000.0</v>
       </c>
       <c r="G23">
         <v>682472000.0</v>
       </c>
       <c r="H23">
         <v>592581000.0</v>
       </c>
       <c r="I23">
         <v>672088000.0</v>
       </c>
@@ -18976,51 +19123,51 @@
       <c r="BO23">
         <v>48152644.0</v>
       </c>
       <c r="BP23">
         <v>76983920.0</v>
       </c>
       <c r="BQ23">
         <v>58622985.0</v>
       </c>
       <c r="BR23"/>
       <c r="BS23">
         <v>201269070.0</v>
       </c>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23">
         <v>150199394.0</v>
       </c>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
     </row>
     <row r="24" spans="1:78">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -19058,51 +19205,51 @@
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
     </row>
     <row r="25" spans="1:78">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -19140,51 +19287,51 @@
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
     </row>
     <row r="26" spans="1:78">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -19222,51 +19369,51 @@
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
     </row>
     <row r="27" spans="1:78">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B27">
         <v>60245000.0</v>
       </c>
       <c r="C27">
         <v>60245000.0</v>
       </c>
       <c r="D27">
         <v>59176000.0</v>
       </c>
       <c r="E27">
         <v>64281000.0</v>
       </c>
       <c r="F27">
         <v>66521000.0</v>
       </c>
       <c r="G27">
         <v>61754000.0</v>
       </c>
       <c r="H27">
         <v>69323000.0</v>
       </c>
       <c r="I27">
         <v>66761000.0</v>
       </c>
@@ -19428,51 +19575,51 @@
         <v>7764000.0</v>
       </c>
       <c r="BK27"/>
       <c r="BL27">
         <v>4141000.0</v>
       </c>
       <c r="BM27"/>
       <c r="BN27">
         <v>4135000.0</v>
       </c>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
     </row>
     <row r="28" spans="1:78">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B28">
         <v>143495000.0</v>
       </c>
       <c r="C28">
         <v>143495000.0</v>
       </c>
       <c r="D28">
         <v>142893000.0</v>
       </c>
       <c r="E28">
         <v>172796000.0</v>
       </c>
       <c r="F28">
         <v>147741000.0</v>
       </c>
       <c r="G28">
         <v>126309000.0</v>
       </c>
       <c r="H28">
         <v>129841000.0</v>
       </c>
       <c r="I28">
         <v>148242000.0</v>
       </c>
@@ -19634,51 +19781,51 @@
         <v>40571000.0</v>
       </c>
       <c r="BK28"/>
       <c r="BL28">
         <v>39739000.0</v>
       </c>
       <c r="BM28"/>
       <c r="BN28">
         <v>28764000.0</v>
       </c>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
     </row>
     <row r="29" spans="1:78">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>5000000.0</v>
       </c>
       <c r="D29">
         <v>16113000.0</v>
       </c>
       <c r="E29">
         <v>20202000.0</v>
       </c>
       <c r="F29">
         <v>18087000.0</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
@@ -19724,51 +19871,51 @@
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
     </row>
     <row r="30" spans="1:78">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B30">
         <v>203740000.0</v>
       </c>
       <c r="C30">
         <v>203740000.0</v>
       </c>
       <c r="D30">
         <v>202069000.0</v>
       </c>
       <c r="E30">
         <v>237077000.0</v>
       </c>
       <c r="F30">
         <v>214262000.0</v>
       </c>
       <c r="G30">
         <v>188063000.0</v>
       </c>
       <c r="H30">
         <v>199164000.0</v>
       </c>
       <c r="I30">
         <v>215003000.0</v>
       </c>
@@ -19946,51 +20093,51 @@
       <c r="BO30">
         <v>-35480450.0</v>
       </c>
       <c r="BP30">
         <v>14872064.0</v>
       </c>
       <c r="BQ30">
         <v>15032119.0</v>
       </c>
       <c r="BR30"/>
       <c r="BS30">
         <v>201269070.0</v>
       </c>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30">
         <v>150199394.0</v>
       </c>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
     </row>
     <row r="31" spans="1:78">
       <c r="A31" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B31">
         <v>-26326000.0</v>
       </c>
       <c r="C31">
         <v>-25772000.0</v>
       </c>
       <c r="D31">
         <v>143688000.0</v>
       </c>
       <c r="E31">
         <v>17103000.0</v>
       </c>
       <c r="F31">
         <v>18211000.0</v>
       </c>
       <c r="G31">
         <v>-920000.0</v>
       </c>
       <c r="H31">
         <v>9599000.0</v>
       </c>
       <c r="I31">
         <v>-1187000.0</v>
       </c>
@@ -20164,51 +20311,51 @@
       </c>
       <c r="BN31">
         <v>13027000.0</v>
       </c>
       <c r="BO31">
         <v>-56651720.24</v>
       </c>
       <c r="BP31">
         <v>2608608.0</v>
       </c>
       <c r="BQ31">
         <v>958041.0</v>
       </c>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
     </row>
     <row r="32" spans="1:78">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B32">
         <v>603392000.0</v>
       </c>
       <c r="C32">
         <v>603392000.0</v>
       </c>
       <c r="D32">
         <v>634620000.0</v>
       </c>
       <c r="E32">
         <v>1132640000.0</v>
       </c>
       <c r="F32">
         <v>827737000.0</v>
       </c>
       <c r="G32">
         <v>767365000.0</v>
       </c>
       <c r="H32">
         <v>624746000.0</v>
       </c>
       <c r="I32">
         <v>703116000.0</v>
       </c>
@@ -20521,51 +20668,51 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B2">
         <v>245744000.0</v>
       </c>
       <c r="C2">
         <v>602004000.0</v>
       </c>
       <c r="D2">
         <v>648211000.0</v>
       </c>
       <c r="E2">
         <v>656522000.0</v>
       </c>
       <c r="F2">
         <v>350098000.0</v>
       </c>
       <c r="G2">
         <v>265605000.0</v>
       </c>
       <c r="H2">
         <v>848166000.0</v>
       </c>
       <c r="I2">
         <v>439033000.0</v>
       </c>
@@ -20589,51 +20736,51 @@
       </c>
       <c r="P2">
         <v>1924884000.0</v>
       </c>
       <c r="Q2">
         <v>1457890000.0</v>
       </c>
       <c r="R2">
         <v>1510432000.0</v>
       </c>
       <c r="S2">
         <v>1544817000.0</v>
       </c>
       <c r="T2">
         <v>224251345.0</v>
       </c>
       <c r="U2">
         <v>178890245.0</v>
       </c>
       <c r="V2">
         <v>29129188.0</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B3">
         <v>3338000</v>
       </c>
       <c r="C3">
         <v>8450000</v>
       </c>
       <c r="D3">
         <v>12996000</v>
       </c>
       <c r="E3">
         <v>77746000</v>
       </c>
       <c r="F3">
         <v>30785000</v>
       </c>
       <c r="G3">
         <v>15250000</v>
       </c>
       <c r="H3">
         <v>19686000</v>
       </c>
       <c r="I3">
         <v>3311000</v>
       </c>
@@ -20657,103 +20804,103 @@
       </c>
       <c r="P3">
         <v>3226877</v>
       </c>
       <c r="Q3">
         <v>24398000</v>
       </c>
       <c r="R3">
         <v>47792000</v>
       </c>
       <c r="S3">
         <v>7458733</v>
       </c>
       <c r="T3">
         <v>706544</v>
       </c>
       <c r="U3">
         <v>6440735</v>
       </c>
       <c r="V3">
         <v>343240</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B6">
         <v>-195488000.0</v>
       </c>
       <c r="C6">
         <v>-356260000.0</v>
       </c>
       <c r="D6">
         <v>-46207000.0</v>
       </c>
       <c r="E6">
         <v>-8311000.0</v>
       </c>
       <c r="F6">
         <v>306424000.0</v>
       </c>
       <c r="G6">
         <v>84493000.0</v>
       </c>
       <c r="H6">
         <v>-582561000.0</v>
       </c>
       <c r="I6">
         <v>409133000.0</v>
       </c>
@@ -20777,51 +20924,51 @@
       </c>
       <c r="P6">
         <v>297276000.0</v>
       </c>
       <c r="Q6">
         <v>466994000.0</v>
       </c>
       <c r="R6">
         <v>-52542000.0</v>
       </c>
       <c r="S6">
         <v>-34385000.0</v>
       </c>
       <c r="T6">
         <v>1322781971.0</v>
       </c>
       <c r="U6">
         <v>50488812.0</v>
       </c>
       <c r="V6">
         <v>145557131.0</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B7">
         <v>-48367000.0</v>
       </c>
       <c r="C7">
         <v>-32566000.0</v>
       </c>
       <c r="D7">
         <v>-229418000.0</v>
       </c>
       <c r="E7">
         <v>-174975000.0</v>
       </c>
       <c r="F7">
         <v>-293993000.0</v>
       </c>
       <c r="G7">
         <v>-11173000.0</v>
       </c>
       <c r="H7">
         <v>-275598000.0</v>
       </c>
       <c r="I7">
         <v>222554000.0</v>
       </c>
@@ -20845,77 +20992,77 @@
       </c>
       <c r="P7">
         <v>106204000.0</v>
       </c>
       <c r="Q7">
         <v>-77989000.0</v>
       </c>
       <c r="R7">
         <v>-45482000.0</v>
       </c>
       <c r="S7">
         <v>3772000.0</v>
       </c>
       <c r="T7">
         <v>7904096.0</v>
       </c>
       <c r="U7">
         <v>-29030092.5</v>
       </c>
       <c r="V7">
         <v>21322113.0</v>
       </c>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B9">
         <v>-70158000.0</v>
       </c>
       <c r="C9">
         <v>-92529000.0</v>
       </c>
       <c r="D9">
         <v>242047000.0</v>
       </c>
       <c r="E9">
         <v>-40835000.0</v>
       </c>
       <c r="F9">
         <v>-154070000.0</v>
       </c>
       <c r="G9">
         <v>100069000.0</v>
       </c>
       <c r="H9">
         <v>-176057000.0</v>
       </c>
       <c r="I9">
         <v>-8284000.0</v>
       </c>
@@ -20939,155 +21086,155 @@
       </c>
       <c r="P9">
         <v>-24728000.0</v>
       </c>
       <c r="Q9">
         <v>-69560000.0</v>
       </c>
       <c r="R9">
         <v>-91019000.0</v>
       </c>
       <c r="S9">
         <v>-69673000.0</v>
       </c>
       <c r="T9">
         <v>-4098149.88</v>
       </c>
       <c r="U9">
         <v>-28343912.5</v>
       </c>
       <c r="V9">
         <v>508630.0</v>
       </c>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B14">
         <v>5326000.0</v>
       </c>
       <c r="C14">
         <v>29307000.0</v>
       </c>
       <c r="D14">
         <v>34050000.0</v>
       </c>
       <c r="E14">
         <v>19473000.0</v>
       </c>
       <c r="F14">
         <v>18387000.0</v>
       </c>
       <c r="G14">
         <v>17939000.0</v>
       </c>
       <c r="H14">
         <v>17222000.0</v>
       </c>
       <c r="I14">
         <v>26779000.0</v>
       </c>
@@ -21111,99 +21258,99 @@
       </c>
       <c r="P14">
         <v>53824000.0</v>
       </c>
       <c r="Q14">
         <v>52072000.0</v>
       </c>
       <c r="R14">
         <v>28445000.0</v>
       </c>
       <c r="S14">
         <v>9482000.0</v>
       </c>
       <c r="T14">
         <v>3521048.0</v>
       </c>
       <c r="U14">
         <v>2019552.0</v>
       </c>
       <c r="V14">
         <v>637806.0</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>52069000.0</v>
       </c>
       <c r="F15">
         <v>242518000.0</v>
       </c>
       <c r="G15">
         <v>388499000.0</v>
       </c>
       <c r="H15">
         <v>435072000.0</v>
       </c>
       <c r="I15">
         <v>47521000.0</v>
       </c>
       <c r="J15">
         <v>137216000.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15">
         <v>80985000.0</v>
       </c>
       <c r="R15">
         <v>68558000.0</v>
       </c>
       <c r="S15"/>
       <c r="T15">
         <v>140199095.36</v>
       </c>
       <c r="U15"/>
       <c r="V15"/>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B16">
         <v>50256000.0</v>
       </c>
       <c r="C16">
         <v>245744000.0</v>
       </c>
       <c r="D16">
         <v>602004000.0</v>
       </c>
       <c r="E16">
         <v>648211000.0</v>
       </c>
       <c r="F16">
         <v>656522000.0</v>
       </c>
       <c r="G16">
         <v>350098000.0</v>
       </c>
       <c r="H16">
         <v>265605000.0</v>
       </c>
       <c r="I16">
         <v>848166000.0</v>
       </c>
@@ -21227,77 +21374,77 @@
       </c>
       <c r="P16">
         <v>2222160000.0</v>
       </c>
       <c r="Q16">
         <v>1924884000.0</v>
       </c>
       <c r="R16">
         <v>1457890000.0</v>
       </c>
       <c r="S16">
         <v>1510432000.0</v>
       </c>
       <c r="T16">
         <v>1547033317.0</v>
       </c>
       <c r="U16">
         <v>229379057.0</v>
       </c>
       <c r="V16">
         <v>174686319.0</v>
       </c>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B18">
         <v>-19611000.0</v>
       </c>
       <c r="C18">
         <v>134402000.0</v>
       </c>
       <c r="D18">
         <v>88791000.0</v>
       </c>
       <c r="E18">
         <v>60006000.0</v>
       </c>
       <c r="F18">
         <v>95413000.0</v>
       </c>
       <c r="G18">
         <v>387050000.0</v>
       </c>
       <c r="H18">
         <v>158638000.0</v>
       </c>
       <c r="I18">
         <v>501062000.0</v>
       </c>
@@ -21321,159 +21468,159 @@
       </c>
       <c r="P18">
         <v>469783000.0</v>
       </c>
       <c r="Q18">
         <v>342267000.0</v>
       </c>
       <c r="R18">
         <v>211807000.0</v>
       </c>
       <c r="S18">
         <v>202791000.0</v>
       </c>
       <c r="T18">
         <v>162238521.0</v>
       </c>
       <c r="U18">
         <v>48804552.0</v>
       </c>
       <c r="V18">
         <v>69173748.0</v>
       </c>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B19">
         <v>35126000.0</v>
       </c>
       <c r="C19">
         <v>-436590000.0</v>
       </c>
       <c r="D19">
         <v>-234308000.0</v>
       </c>
       <c r="E19">
         <v>-127562000.0</v>
       </c>
       <c r="F19">
         <v>450399000.0</v>
       </c>
       <c r="G19">
         <v>325336000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B20">
         <v>7299000.0</v>
       </c>
       <c r="C20">
         <v>93000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B21">
         <v>-78976000.0</v>
       </c>
       <c r="C21">
         <v>-29324000.0</v>
       </c>
       <c r="D21">
         <v>119512000.0</v>
       </c>
       <c r="E21">
         <v>35679000.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B22">
         <v>-2274036000.0</v>
       </c>
       <c r="C22">
         <v>309474000.0</v>
       </c>
       <c r="D22">
         <v>289099000.0</v>
       </c>
       <c r="E22">
         <v>85723000.0</v>
       </c>
       <c r="F22">
         <v>259941000.0</v>
       </c>
       <c r="G22">
         <v>276177000.0</v>
       </c>
       <c r="H22">
         <v>192554000.0</v>
       </c>
       <c r="I22">
         <v>617095000.0</v>
       </c>
@@ -21497,51 +21644,51 @@
       </c>
       <c r="P22">
         <v>-744090000.0</v>
       </c>
       <c r="Q22">
         <v>416330000.0</v>
       </c>
       <c r="R22">
         <v>279014000.0</v>
       </c>
       <c r="S22">
         <v>195866000.0</v>
       </c>
       <c r="T22">
         <v>153574696.0</v>
       </c>
       <c r="U22">
         <v>58793150.0</v>
       </c>
       <c r="V22">
         <v>-6692931.5</v>
       </c>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>-29423000.0</v>
       </c>
       <c r="D23">
         <v>7220000.0</v>
       </c>
       <c r="E23">
         <v>3000.0</v>
       </c>
       <c r="F23">
         <v>-17780000.0</v>
       </c>
       <c r="G23">
         <v>-250312000.0</v>
       </c>
       <c r="H23">
         <v>126981000.0</v>
       </c>
       <c r="I23">
         <v>2576000.0</v>
       </c>
       <c r="J23">
         <v>-16313000.0</v>
@@ -21561,51 +21708,51 @@
       <c r="O23">
         <v>-77452000.0</v>
       </c>
       <c r="P23">
         <v>-116088000.0</v>
       </c>
       <c r="Q23">
         <v>-105420000.0</v>
       </c>
       <c r="R23"/>
       <c r="S23">
         <v>3052397.0</v>
       </c>
       <c r="T23">
         <v>3462607.0</v>
       </c>
       <c r="U23">
         <v>2066337.0</v>
       </c>
       <c r="V23">
         <v>7548722.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B24">
         <v>-37000.0</v>
       </c>
       <c r="C24">
         <v>-680683000.0</v>
       </c>
       <c r="D24">
         <v>69607000.0</v>
       </c>
       <c r="E24">
         <v>-177501000.0</v>
       </c>
       <c r="F24">
         <v>18703000.0</v>
       </c>
       <c r="G24">
         <v>274000.0</v>
       </c>
       <c r="H24">
         <v>47000.0</v>
       </c>
       <c r="I24">
         <v>482053000.0</v>
       </c>
@@ -21629,51 +21776,51 @@
       </c>
       <c r="P24">
         <v>-334174000.0</v>
       </c>
       <c r="Q24">
         <v>-25535000.0</v>
       </c>
       <c r="R24">
         <v>4302000.0</v>
       </c>
       <c r="S24">
         <v>-25767212.0</v>
       </c>
       <c r="T24">
         <v>68879599.0</v>
       </c>
       <c r="U24">
         <v>-8273147.5</v>
       </c>
       <c r="V24">
         <v>-63167064.0</v>
       </c>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B25">
         <v>2299508000.0</v>
       </c>
       <c r="C25">
         <v>-313450000.0</v>
       </c>
       <c r="D25">
         <v>-23583000.0</v>
       </c>
       <c r="E25">
         <v>179225000.0</v>
       </c>
       <c r="F25">
         <v>117958000.0</v>
       </c>
       <c r="G25">
         <v>103972000.0</v>
       </c>
       <c r="H25">
         <v>239278000.0</v>
       </c>
       <c r="I25">
         <v>-323857000.0</v>
       </c>
@@ -21697,101 +21844,101 @@
       </c>
       <c r="P25">
         <v>1034890000.0</v>
       </c>
       <c r="Q25">
         <v>-44509000.0</v>
       </c>
       <c r="R25">
         <v>-2378000.0</v>
       </c>
       <c r="S25">
         <v>6560711.0</v>
       </c>
       <c r="T25">
         <v>2622523.0</v>
       </c>
       <c r="U25">
         <v>23462677.0</v>
       </c>
       <c r="V25">
         <v>56716337.0</v>
       </c>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-5735000.0</v>
       </c>
       <c r="D26">
         <v>-40556000.0</v>
       </c>
       <c r="E26">
         <v>-3984000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>-484015000.0</v>
       </c>
       <c r="I26">
         <v>-1569831000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26">
         <v>-6276000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26">
         <v>-9244000.0</v>
       </c>
       <c r="P26">
         <v>-13722000.0</v>
       </c>
       <c r="Q26">
         <v>-37287000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B27">
         <v>16996000.0</v>
       </c>
       <c r="C27">
         <v>38589000.0</v>
       </c>
       <c r="D27">
         <v>17095000.0</v>
       </c>
       <c r="E27">
         <v>461000.0</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
       <c r="G27">
         <v>-393000.0</v>
       </c>
       <c r="H27">
         <v>393000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27">
@@ -21803,51 +21950,51 @@
       <c r="M27">
         <v>23598000.0</v>
       </c>
       <c r="N27">
         <v>45317000.0</v>
       </c>
       <c r="O27">
         <v>66878000.0</v>
       </c>
       <c r="P27">
         <v>57003000.0</v>
       </c>
       <c r="Q27">
         <v>22211000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27">
         <v>45659000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B28">
         <v>-71604000.0</v>
       </c>
       <c r="C28">
         <v>-64389000.0</v>
       </c>
       <c r="D28">
         <v>86176000.0</v>
       </c>
       <c r="E28">
         <v>-20371000.0</v>
       </c>
       <c r="F28">
         <v>-260298000.0</v>
       </c>
       <c r="G28">
         <v>-638811000.0</v>
       </c>
       <c r="H28">
         <v>-792106000.0</v>
       </c>
       <c r="I28">
         <v>-1664506000.0</v>
       </c>
@@ -21871,51 +22018,51 @@
       </c>
       <c r="P28">
         <v>-129810000.0</v>
       </c>
       <c r="Q28">
         <v>511168000.0</v>
       </c>
       <c r="R28">
         <v>-57166000.0</v>
       </c>
       <c r="S28">
         <v>19576000.0</v>
       </c>
       <c r="T28">
         <v>1112870497.0</v>
       </c>
       <c r="U28">
         <v>-2198895.0</v>
       </c>
       <c r="V28">
         <v>159645389.0</v>
       </c>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B29">
         <v>-16273000.0</v>
       </c>
       <c r="C29">
         <v>142852000.0</v>
       </c>
       <c r="D29">
         <v>101787000.0</v>
       </c>
       <c r="E29">
         <v>137752000.0</v>
       </c>
       <c r="F29">
         <v>126198000.0</v>
       </c>
       <c r="G29">
         <v>402300000.0</v>
       </c>
       <c r="H29">
         <v>178324000.0</v>
       </c>
       <c r="I29">
         <v>76187000.0</v>
       </c>
@@ -21939,51 +22086,51 @@
       </c>
       <c r="P29">
         <v>491400000.0</v>
       </c>
       <c r="Q29">
         <v>366665000.0</v>
       </c>
       <c r="R29">
         <v>259599000.0</v>
       </c>
       <c r="S29">
         <v>254619000.0</v>
       </c>
       <c r="T29">
         <v>167622365.0</v>
       </c>
       <c r="U29">
         <v>55245287.0</v>
       </c>
       <c r="V29">
         <v>71983326.0</v>
       </c>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B30">
         <v>-111382000.0</v>
       </c>
       <c r="C30">
         <v>-436590000.0</v>
       </c>
       <c r="D30">
         <v>-234308000.0</v>
       </c>
       <c r="E30">
         <v>-127562000.0</v>
       </c>
       <c r="F30">
         <v>450399000.0</v>
       </c>
       <c r="G30">
         <v>325336000.0</v>
       </c>
       <c r="H30">
         <v>11959000.0</v>
       </c>
       <c r="I30">
         <v>1567585000.0</v>
       </c>
@@ -22043,224 +22190,224 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
       <c r="D1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="J1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="K1" t="s">
         <v>5</v>
       </c>
       <c r="L1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="O1" t="s">
         <v>6</v>
       </c>
       <c r="P1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Q1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="R1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="S1" t="s">
         <v>7</v>
       </c>
       <c r="T1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="U1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="V1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="W1" t="s">
         <v>8</v>
       </c>
       <c r="X1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="Y1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="Z1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AA1" t="s">
         <v>9</v>
       </c>
       <c r="AB1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AC1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AD1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AE1" t="s">
         <v>10</v>
       </c>
       <c r="AF1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AG1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AH1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AI1" t="s">
         <v>11</v>
       </c>
       <c r="AJ1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AK1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AL1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AM1" t="s">
         <v>12</v>
       </c>
       <c r="AN1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AO1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AP1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AQ1" t="s">
         <v>13</v>
       </c>
       <c r="AR1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AS1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AT1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AU1" t="s">
         <v>14</v>
       </c>
       <c r="AV1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AW1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AX1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AY1" t="s">
         <v>15</v>
       </c>
       <c r="AZ1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BA1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BB1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BC1" t="s">
         <v>16</v>
       </c>
       <c r="BD1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BE1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BF1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B2">
         <v>633006000.0</v>
       </c>
       <c r="C2">
         <v>633006000.0</v>
       </c>
       <c r="D2">
         <v>661587000.0</v>
       </c>
       <c r="E2">
         <v>660781000.0</v>
       </c>
       <c r="F2">
         <v>648211000.0</v>
       </c>
       <c r="G2">
         <v>462837000.0</v>
       </c>
       <c r="H2">
         <v>592425000.0</v>
       </c>
       <c r="I2">
         <v>721388000.0</v>
       </c>
@@ -22392,51 +22539,51 @@
       </c>
       <c r="AZ2">
         <v>2449849000.0</v>
       </c>
       <c r="BA2">
         <v>2301771000.0</v>
       </c>
       <c r="BB2">
         <v>1924884000.0</v>
       </c>
       <c r="BC2">
         <v>1991214000.0</v>
       </c>
       <c r="BD2">
         <v>1280603000.0</v>
       </c>
       <c r="BE2">
         <v>1346181000.0</v>
       </c>
       <c r="BF2">
         <v>1457890000.0</v>
       </c>
     </row>
     <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>11272000</v>
       </c>
       <c r="G3">
         <v>11272000</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -22568,51 +22715,51 @@
       </c>
       <c r="AZ3">
         <v>3010000</v>
       </c>
       <c r="BA3">
         <v>13652000</v>
       </c>
       <c r="BB3">
         <v>2210000</v>
       </c>
       <c r="BC3">
         <v>4761000</v>
       </c>
       <c r="BD3">
         <v>7792000</v>
       </c>
       <c r="BE3">
         <v>8255000</v>
       </c>
       <c r="BF3">
         <v>3590000</v>
       </c>
     </row>
     <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -22630,51 +22777,51 @@
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
     </row>
     <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -22692,51 +22839,51 @@
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
     </row>
     <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B6">
         <v>-31002000.0</v>
       </c>
       <c r="C6">
         <v>-31002000.0</v>
       </c>
       <c r="D6">
         <v>-28581000.0</v>
       </c>
       <c r="E6">
         <v>806000.0</v>
       </c>
       <c r="F6">
         <v>12570000.0</v>
       </c>
       <c r="G6">
         <v>185374000.0</v>
       </c>
       <c r="H6">
         <v>-129588000.0</v>
       </c>
       <c r="I6">
         <v>-128963000.0</v>
       </c>
@@ -22868,51 +23015,51 @@
       </c>
       <c r="AZ6">
         <v>-6361000.0</v>
       </c>
       <c r="BA6">
         <v>148078000.0</v>
       </c>
       <c r="BB6">
         <v>376887000.0</v>
       </c>
       <c r="BC6">
         <v>-66330000.0</v>
       </c>
       <c r="BD6">
         <v>710611000.0</v>
       </c>
       <c r="BE6">
         <v>-65578000.0</v>
       </c>
       <c r="BF6">
         <v>-111709000.0</v>
       </c>
     </row>
     <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B7">
         <v>-2904000.0</v>
       </c>
       <c r="C7">
         <v>-2904000.0</v>
       </c>
       <c r="D7">
         <v>-48340000.0</v>
       </c>
       <c r="E7">
         <v>-71862000.0</v>
       </c>
       <c r="F7">
         <v>-106311000.0</v>
       </c>
       <c r="G7">
         <v>43305000.0</v>
       </c>
       <c r="H7">
         <v>-47929000.0</v>
       </c>
       <c r="I7">
         <v>-20324000.0</v>
       </c>
@@ -23042,51 +23189,51 @@
       </c>
       <c r="AZ7">
         <v>-32941000.0</v>
       </c>
       <c r="BA7">
         <v>16029000.0</v>
       </c>
       <c r="BB7">
         <v>29838000.0</v>
       </c>
       <c r="BC7">
         <v>-11382000.0</v>
       </c>
       <c r="BD7">
         <v>-28944000.0</v>
       </c>
       <c r="BE7">
         <v>-21128000.0</v>
       </c>
       <c r="BF7">
         <v>-16535000.0</v>
       </c>
     </row>
     <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -23104,51 +23251,51 @@
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
     </row>
     <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -23166,51 +23313,51 @@
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
     </row>
     <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -23228,51 +23375,51 @@
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
     </row>
     <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -23290,51 +23437,51 @@
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
     </row>
     <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
@@ -23352,51 +23499,51 @@
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
     </row>
     <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -23414,76 +23561,76 @@
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
     </row>
     <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14">
         <v>4158000.0</v>
       </c>
       <c r="V14">
-        <v>2777000.0</v>
+        <v>3873000.0</v>
       </c>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14">
         <v>10097000.0</v>
       </c>
       <c r="Z14">
         <v>10107000.0</v>
       </c>
       <c r="AA14">
         <v>9764000.0</v>
       </c>
       <c r="AB14">
         <v>12768000.0</v>
       </c>
       <c r="AC14">
         <v>12478000.0</v>
       </c>
       <c r="AD14">
         <v>12266000.0</v>
       </c>
       <c r="AE14">
         <v>12088000.0</v>
       </c>
       <c r="AF14">
@@ -23548,51 +23695,51 @@
       </c>
       <c r="AZ14">
         <v>13423000.0</v>
       </c>
       <c r="BA14">
         <v>13257000.0</v>
       </c>
       <c r="BB14">
         <v>13949000.0</v>
       </c>
       <c r="BC14">
         <v>15310000.0</v>
       </c>
       <c r="BD14">
         <v>14332000.0</v>
       </c>
       <c r="BE14">
         <v>12788000.0</v>
       </c>
       <c r="BF14">
         <v>9642000.0</v>
       </c>
     </row>
     <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>229000.0</v>
       </c>
       <c r="G15">
         <v>229000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>52069000.0</v>
       </c>
       <c r="J15">
         <v>51091000.0</v>
       </c>
       <c r="K15">
@@ -23660,51 +23807,51 @@
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15">
         <v>40863000.0</v>
       </c>
       <c r="BE15"/>
       <c r="BF15"/>
     </row>
     <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B16">
         <v>602004000.0</v>
       </c>
       <c r="C16">
         <v>602004000.0</v>
       </c>
       <c r="D16">
         <v>633006000.0</v>
       </c>
       <c r="E16">
         <v>661587000.0</v>
       </c>
       <c r="F16">
         <v>660781000.0</v>
       </c>
       <c r="G16">
         <v>648211000.0</v>
       </c>
       <c r="H16">
         <v>462837000.0</v>
       </c>
       <c r="I16">
         <v>592425000.0</v>
       </c>
@@ -23836,51 +23983,51 @@
       </c>
       <c r="AZ16">
         <v>2443488000.0</v>
       </c>
       <c r="BA16">
         <v>2449849000.0</v>
       </c>
       <c r="BB16">
         <v>2301771000.0</v>
       </c>
       <c r="BC16">
         <v>1924884000.0</v>
       </c>
       <c r="BD16">
         <v>1991214000.0</v>
       </c>
       <c r="BE16">
         <v>1280603000.0</v>
       </c>
       <c r="BF16">
         <v>1346181000.0</v>
       </c>
     </row>
     <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -23898,51 +24045,51 @@
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
     </row>
     <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B18">
         <v>42316000.0</v>
       </c>
       <c r="C18">
         <v>42316000.0</v>
       </c>
       <c r="D18">
         <v>12826000.0</v>
       </c>
       <c r="E18">
         <v>52385000.0</v>
       </c>
       <c r="F18">
         <v>-18736000.0</v>
       </c>
       <c r="G18">
         <v>77171000.0</v>
       </c>
       <c r="H18">
         <v>19788000.0</v>
       </c>
       <c r="I18">
         <v>50121000.0</v>
       </c>
@@ -24074,51 +24221,51 @@
       </c>
       <c r="AZ18">
         <v>76510000.0</v>
       </c>
       <c r="BA18">
         <v>116100000.0</v>
       </c>
       <c r="BB18">
         <v>115798000.0</v>
       </c>
       <c r="BC18">
         <v>123602000.0</v>
       </c>
       <c r="BD18">
         <v>86035000.0</v>
       </c>
       <c r="BE18">
         <v>82089000.0</v>
       </c>
       <c r="BF18">
         <v>50541000.0</v>
       </c>
     </row>
     <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-35479000.0</v>
       </c>
       <c r="D19">
         <v>-33991000.0</v>
       </c>
       <c r="E19">
         <v>-30399000.0</v>
       </c>
       <c r="F19">
         <v>-134439000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
@@ -24144,51 +24291,51 @@
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
     </row>
     <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -24206,51 +24353,51 @@
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
     </row>
     <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -24268,60 +24415,60 @@
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
     </row>
     <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B22">
         <v>-15084000.0</v>
       </c>
       <c r="C22">
         <v>-15084000.0</v>
       </c>
       <c r="D22">
-        <v>23396000.0</v>
+        <v>160771000.0</v>
       </c>
       <c r="E22">
         <v>82933000.0</v>
       </c>
       <c r="F22">
         <v>60479000.0</v>
       </c>
       <c r="G22">
         <v>65508000.0</v>
       </c>
       <c r="H22">
         <v>33202000.0</v>
       </c>
       <c r="I22">
         <v>28700000.0</v>
       </c>
       <c r="J22">
         <v>-41687000.0</v>
       </c>
       <c r="K22">
         <v>18456000.0</v>
       </c>
       <c r="L22">
         <v>36765000.0</v>
       </c>
@@ -24442,86 +24589,86 @@
       </c>
       <c r="AZ22">
         <v>76337000.0</v>
       </c>
       <c r="BA22">
         <v>97469000.0</v>
       </c>
       <c r="BB22">
         <v>237388000.0</v>
       </c>
       <c r="BC22">
         <v>121870000.0</v>
       </c>
       <c r="BD22">
         <v>107305000.0</v>
       </c>
       <c r="BE22">
         <v>117340000.0</v>
       </c>
       <c r="BF22">
         <v>69815000.0</v>
       </c>
     </row>
     <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B23">
         <v>13758000.0</v>
       </c>
       <c r="C23">
         <v>13758000.0</v>
       </c>
       <c r="D23">
         <v>-2300000.0</v>
       </c>
       <c r="E23">
         <v>-2425000.0</v>
       </c>
       <c r="F23">
         <v>-1813000.0</v>
       </c>
       <c r="G23">
         <v>31695000.0</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23">
         <v>3000.0</v>
       </c>
       <c r="K23">
         <v>-30000.0</v>
       </c>
       <c r="L23">
         <v>-5000.0</v>
       </c>
       <c r="M23">
         <v>-7580000.0</v>
       </c>
       <c r="N23">
-        <v>-1556999.0</v>
+        <v>-250312000.0</v>
       </c>
       <c r="O23">
         <v>-250312000.0</v>
       </c>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23">
         <v>-1000.0</v>
       </c>
       <c r="S23">
         <v>-1000.0</v>
       </c>
       <c r="T23">
         <v>-3790000.0</v>
       </c>
       <c r="U23">
         <v>14467000.0</v>
       </c>
       <c r="V23">
         <v>116305000.0</v>
       </c>
       <c r="W23">
         <v>-86434000.0</v>
       </c>
       <c r="X23">
@@ -24604,51 +24751,51 @@
       </c>
       <c r="AZ23">
         <v>-4077000.0</v>
       </c>
       <c r="BA23">
         <v>5610000.0</v>
       </c>
       <c r="BB23">
         <v>-74351000.0</v>
       </c>
       <c r="BC23">
         <v>-35279000.0</v>
       </c>
       <c r="BD23">
         <v>-39450000.0</v>
       </c>
       <c r="BE23">
         <v>-4351000.0</v>
       </c>
       <c r="BF23">
         <v>-87664000.0</v>
       </c>
     </row>
     <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B24">
         <v>-36896999.0</v>
       </c>
       <c r="C24">
         <v>-45784000.0</v>
       </c>
       <c r="D24">
         <v>8580000.0</v>
       </c>
       <c r="E24">
         <v>95765000.0</v>
       </c>
       <c r="F24">
         <v>-1950000.0</v>
       </c>
       <c r="G24">
         <v>3229000.0</v>
       </c>
       <c r="H24">
         <v>38109000.0</v>
       </c>
       <c r="I24">
         <v>-106392000.0</v>
       </c>
@@ -24780,60 +24927,60 @@
       </c>
       <c r="AZ24">
         <v>-4686000.0</v>
       </c>
       <c r="BA24">
         <v>2093000.0</v>
       </c>
       <c r="BB24">
         <v>1612000.0</v>
       </c>
       <c r="BC24">
         <v>18217000.0</v>
       </c>
       <c r="BD24">
         <v>-38733000.0</v>
       </c>
       <c r="BE24">
         <v>-147857000.0</v>
       </c>
       <c r="BF24">
         <v>-75077000.0</v>
       </c>
     </row>
     <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B25">
         <v>73300000.0</v>
       </c>
       <c r="C25">
         <v>73300000.0</v>
       </c>
       <c r="D25">
-        <v>-15503999.0</v>
+        <v>-99605000.0</v>
       </c>
       <c r="E25">
         <v>41314000.0</v>
       </c>
       <c r="F25">
         <v>27096000.0</v>
       </c>
       <c r="G25">
         <v>46104000.0</v>
       </c>
       <c r="H25">
         <v>34515000.0</v>
       </c>
       <c r="I25">
         <v>41745000.0</v>
       </c>
       <c r="J25">
         <v>104640000.0</v>
       </c>
       <c r="K25">
         <v>186457000.0</v>
       </c>
       <c r="L25">
         <v>34472000.0</v>
       </c>
@@ -24956,51 +25103,51 @@
       </c>
       <c r="AZ25">
         <v>18149000.0</v>
       </c>
       <c r="BA25">
         <v>-2410000.0</v>
       </c>
       <c r="BB25">
         <v>-160710000.0</v>
       </c>
       <c r="BC25">
         <v>2565000.0</v>
       </c>
       <c r="BD25">
         <v>1134000.0</v>
       </c>
       <c r="BE25">
         <v>-18656000.0</v>
       </c>
       <c r="BF25">
         <v>-8791000.0</v>
       </c>
     </row>
     <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B26">
         <v>-16524000.0</v>
       </c>
       <c r="C26">
         <v>-16524000.0</v>
       </c>
       <c r="D26">
         <v>-1925000.0</v>
       </c>
       <c r="E26">
         <v>-22107000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
@@ -25048,51 +25195,51 @@
       <c r="AS26"/>
       <c r="AT26">
         <v>-9244000.0</v>
       </c>
       <c r="AU26">
         <v>-9244000.0</v>
       </c>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26">
         <v>-13722000.0</v>
       </c>
       <c r="BC26">
         <v>-37287000.0</v>
       </c>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
     </row>
     <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27">
         <v>40000000.0</v>
       </c>
       <c r="V27">
         <v>3304000.0</v>
@@ -25156,90 +25303,90 @@
         <v>13159000.0</v>
       </c>
       <c r="AW27">
         <v>36702000.0</v>
       </c>
       <c r="AX27">
         <v>4097000.0</v>
       </c>
       <c r="AY27"/>
       <c r="AZ27">
         <v>4552000.0</v>
       </c>
       <c r="BA27">
         <v>5407000.0</v>
       </c>
       <c r="BB27">
         <v>-2457000.0</v>
       </c>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
     </row>
     <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B28">
         <v>-44607000.0</v>
       </c>
       <c r="C28">
         <v>-44607000.0</v>
       </c>
       <c r="D28">
         <v>-7114000.0</v>
       </c>
       <c r="E28">
         <v>-30558000.0</v>
       </c>
       <c r="F28">
         <v>168455000.0</v>
       </c>
       <c r="G28">
         <v>31695000.0</v>
       </c>
       <c r="H28">
         <v>453999.0</v>
       </c>
       <c r="I28">
         <v>-52069000.0</v>
       </c>
       <c r="J28">
         <v>3000.0</v>
       </c>
       <c r="K28">
         <v>-51091000.0</v>
       </c>
       <c r="L28">
         <v>-51958000.0</v>
       </c>
       <c r="M28">
         <v>-147049000.0</v>
       </c>
       <c r="N28">
-        <v>-1556999.0</v>
+        <v>-10200000.0</v>
       </c>
       <c r="O28">
         <v>-338116000.0</v>
       </c>
       <c r="P28">
         <v>-91865000.0</v>
       </c>
       <c r="Q28">
         <v>-208830000.0</v>
       </c>
       <c r="R28">
         <v>-113252000.0</v>
       </c>
       <c r="S28">
         <v>-113252000.0</v>
       </c>
       <c r="T28">
         <v>-273193000.0</v>
       </c>
       <c r="U28">
         <v>-439585000.0</v>
       </c>
       <c r="V28">
         <v>33924000.0</v>
       </c>
@@ -25326,87 +25473,87 @@
       </c>
       <c r="AZ28">
         <v>-4077000.0</v>
       </c>
       <c r="BA28">
         <v>5610000.0</v>
       </c>
       <c r="BB28">
         <v>-88073000.0</v>
       </c>
       <c r="BC28">
         <v>-72904000.0</v>
       </c>
       <c r="BD28">
         <v>670682000.0</v>
       </c>
       <c r="BE28">
         <v>254000.0</v>
       </c>
       <c r="BF28">
         <v>-86864000.0</v>
       </c>
     </row>
     <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B29">
         <v>55312000.0</v>
       </c>
       <c r="C29">
         <v>55312000.0</v>
       </c>
       <c r="D29">
         <v>12826000.0</v>
       </c>
       <c r="E29">
         <v>52385000.0</v>
       </c>
       <c r="F29">
         <v>-18736000.0</v>
       </c>
       <c r="G29">
         <v>154917000.0</v>
       </c>
       <c r="H29">
         <v>19788000.0</v>
       </c>
       <c r="I29">
         <v>50121000.0</v>
       </c>
       <c r="J29">
         <v>-87074000.0</v>
       </c>
       <c r="K29">
         <v>68116000.0</v>
       </c>
       <c r="L29">
         <v>17705000.0</v>
       </c>
       <c r="M29">
-        <v>-6026000.0</v>
+        <v>-40074000.0</v>
       </c>
       <c r="N29">
         <v>80451000.0</v>
       </c>
       <c r="O29">
         <v>100479000.0</v>
       </c>
       <c r="P29">
         <v>127253000.0</v>
       </c>
       <c r="Q29">
         <v>40007000.0</v>
       </c>
       <c r="R29">
         <v>134562000.0</v>
       </c>
       <c r="S29">
         <v>124713000.0</v>
       </c>
       <c r="T29">
         <v>128113000.0</v>
       </c>
       <c r="U29">
         <v>-121314000.0</v>
       </c>
@@ -25502,51 +25649,51 @@
       </c>
       <c r="AZ29">
         <v>79520000.0</v>
       </c>
       <c r="BA29">
         <v>129752000.0</v>
       </c>
       <c r="BB29">
         <v>118008000.0</v>
       </c>
       <c r="BC29">
         <v>128363000.0</v>
       </c>
       <c r="BD29">
         <v>93827000.0</v>
       </c>
       <c r="BE29">
         <v>90344000.0</v>
       </c>
       <c r="BF29">
         <v>54131000.0</v>
       </c>
     </row>
     <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B30">
         <v>-35479000.0</v>
       </c>
       <c r="C30">
         <v>-35479000.0</v>
       </c>
       <c r="D30">
         <v>-33991000.0</v>
       </c>
       <c r="E30">
         <v>-30399000.0</v>
       </c>
       <c r="F30">
         <v>-134439000.0</v>
       </c>
       <c r="G30">
         <v>-1617000.0</v>
       </c>
       <c r="H30">
         <v>-151120000.0</v>
       </c>
       <c r="I30">
         <v>-126508000.0</v>
       </c>