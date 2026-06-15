--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -262,50 +265,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -971,80 +977,81 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S62"/>
+  <dimension ref="A1:T62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1058,2984 +1065,3124 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="2" spans="1:19">
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B2">
+        <v>15727380000.0</v>
+      </c>
+      <c r="C2">
         <v>13284662000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16871637000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13612177000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20846655000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>63437669000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>76252672000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>62924989000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>50097098000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>32813760000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>26558195000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>18442722000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10202847000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6935179000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7430879000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>66618095000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>30323943000.0</v>
       </c>
-      <c r="R2"/>
       <c r="S2"/>
-    </row>
-    <row r="3" spans="1:19">
+      <c r="T2"/>
+    </row>
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
-    </row>
-    <row r="4" spans="1:19">
+      <c r="T3"/>
+    </row>
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-    </row>
-    <row r="5" spans="1:19">
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>23</v>
+      </c>
+      <c r="B5">
+        <v>73375178000.0</v>
+      </c>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>12348594999.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>83002376000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>122363671999.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>29058198000.0</v>
       </c>
-      <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
-    </row>
-    <row r="6" spans="1:19">
+      <c r="T5"/>
+    </row>
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
-    </row>
-    <row r="7" spans="1:19">
+      <c r="T6"/>
+    </row>
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
-    </row>
-    <row r="8" spans="1:19">
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8">
         <v>2474049429000.0</v>
       </c>
       <c r="C8">
         <v>2474049429000.0</v>
       </c>
       <c r="D8">
+        <v>2474049429000.0</v>
+      </c>
+      <c r="E8">
         <v>2474010781000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>2274652671000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2134329023000.0</v>
       </c>
       <c r="G8">
         <v>2134329023000.0</v>
       </c>
       <c r="H8">
         <v>2134329023000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>2134329023000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-    </row>
-    <row r="9" spans="1:19">
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B9">
         <v>3735116314000.0</v>
       </c>
       <c r="C9">
         <v>3735116314000.0</v>
       </c>
       <c r="D9">
+        <v>3735116314000.0</v>
+      </c>
+      <c r="E9">
         <v>3734973042000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2943713773000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1827438716000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1825177644000.0</v>
       </c>
       <c r="H9">
         <v>1825177644000.0</v>
       </c>
       <c r="I9">
+        <v>1825177644000.0</v>
+      </c>
+      <c r="J9">
         <v>945203438000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>190128032000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>75915828000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
-    </row>
-    <row r="10" spans="1:19">
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B10">
+        <v>686840103000.0</v>
+      </c>
+      <c r="C10">
         <v>1688317879000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1123984887000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2131068203000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2140799984000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2619107036000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2371807046000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5756840387000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2267382066000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2289659134000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1453604143000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1030965905000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>822095640000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1359298383000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1413761312000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>842896959000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>405062017000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>154636681000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>23915585000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
-    </row>
-    <row r="12" spans="1:19">
+      <c r="T11"/>
+    </row>
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B12">
+        <v>686840103000.0</v>
+      </c>
+      <c r="C12">
         <v>1688317879000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1123984887000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2131068203000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2140799984000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2619107036000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2371807046000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5756840387000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2267382066000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2289659134000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1453604143000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1030965905000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>822095640000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1359298383000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1413761312000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>842896959000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>405062017000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>154636681000.0</v>
       </c>
-      <c r="S12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:19">
+      <c r="T12"/>
+    </row>
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B13">
         <v>2474049429000.0</v>
       </c>
       <c r="C13">
         <v>2474049429000.0</v>
       </c>
       <c r="D13">
+        <v>2474049429000.0</v>
+      </c>
+      <c r="E13">
         <v>2474010781000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2274652671000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2134329023000.0</v>
       </c>
       <c r="G13">
         <v>2134329023000.0</v>
       </c>
       <c r="H13">
         <v>2134329023000.0</v>
       </c>
       <c r="I13">
+        <v>2134329023000.0</v>
+      </c>
+      <c r="J13">
         <v>1791253796000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1532571182000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1147971570000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>745078118000.0</v>
       </c>
       <c r="M13">
         <v>745078118000.0</v>
       </c>
       <c r="N13">
-        <v>361809558000.0</v>
+        <v>745078118000.0</v>
       </c>
       <c r="O13">
         <v>361809558000.0</v>
       </c>
       <c r="P13">
+        <v>361809558000.0</v>
+      </c>
+      <c r="Q13">
         <v>343063401000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>341820533000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>234906116000.0</v>
       </c>
       <c r="S13">
         <v>234906116000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:19">
+      <c r="T13">
+        <v>234906116000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14">
+        <v>24683115000.0</v>
+      </c>
+      <c r="C14">
         <v>24740381000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>24740380997.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>22750598325.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>21522373200.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>21851925463.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>21814592764.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>19931164044.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>17350881793.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13055686978.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>10399597375.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>818627476.0</v>
       </c>
       <c r="M14">
         <v>818627476.0</v>
       </c>
       <c r="N14">
+        <v>818627476.0</v>
+      </c>
+      <c r="O14">
         <v>2395639252.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3999278601.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3839265771.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3553902948.0</v>
       </c>
       <c r="R14">
         <v>3553902948.0</v>
       </c>
-      <c r="S14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:19">
+      <c r="S14">
+        <v>3553902948.0</v>
+      </c>
+      <c r="T14"/>
+    </row>
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-    </row>
-    <row r="16" spans="1:19">
+      <c r="T15"/>
+    </row>
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-262143787000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>13384000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>275475000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-929372393000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-    </row>
-    <row r="17" spans="1:19">
+      <c r="T16"/>
+    </row>
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
-    </row>
-    <row r="18" spans="1:19">
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-    </row>
-    <row r="19" spans="1:19">
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>4238338706000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>6432181451000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>5819343949000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>3049825436000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>3104614110000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>1597330971000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>709535460000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-    </row>
-    <row r="20" spans="1:19">
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-    </row>
-    <row r="21" spans="1:19">
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B21">
+        <v>89785275000.0</v>
+      </c>
+      <c r="C21">
         <v>216548616000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>200482734000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>170881454000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>160315541000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>162874178000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154559803000.0</v>
       </c>
       <c r="H21">
         <v>154559803000.0</v>
       </c>
       <c r="I21">
         <v>154559803000.0</v>
       </c>
       <c r="J21">
+        <v>154559803000.0</v>
+      </c>
+      <c r="K21">
         <v>129487303000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>16585348000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>11490348000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5400192000.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
-    </row>
-    <row r="22" spans="1:19">
+      <c r="T21"/>
+    </row>
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>-2327185409000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-2965332565000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-5767641804000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-4719448945000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3702274000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4155887000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>182375000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>299025000.0</v>
       </c>
-      <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
-    </row>
-    <row r="23" spans="1:19">
+      <c r="T22"/>
+    </row>
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B23">
+        <v>13087107913000.0</v>
+      </c>
+      <c r="C23">
         <v>13128920167000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>12440642239000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>13898775065000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>16866522655000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>28015492262000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>27067922912000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>23313671252000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>16322593372000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>11377960721000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8364502563000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6388305061000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5126260097000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4040140235000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3481155340000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3054092727000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2888335409000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2578439431000.0</v>
       </c>
-      <c r="S23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:19">
+      <c r="T23"/>
+    </row>
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B24">
+        <v>12556559000.0</v>
+      </c>
+      <c r="C24">
         <v>13622042000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>14635666000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>15599956000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>16517311000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>17318944000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>238388875000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>498536697000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>497964691000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>73600801000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>165586827000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>37308554000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>57664005000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>77874402000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:19">
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B25">
+        <v>39948853000.0</v>
+      </c>
+      <c r="C25">
         <v>53492163000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>90776865000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>110526042000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>19358398000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>19847597000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-    </row>
-    <row r="26" spans="1:19">
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B26">
+        <v>5068308236000.0</v>
+      </c>
+      <c r="C26">
         <v>4460680524000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>4376393644000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>4352154483000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>3480934892000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>3300038835000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3459661089000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1831625950000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1534586827000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>767889158000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>484992223000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-    </row>
-    <row r="27" spans="1:19">
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-    </row>
-    <row r="28" spans="1:19">
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B28">
+        <v>-454885607000.0</v>
+      </c>
+      <c r="C28">
         <v>-1634825716000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1033208022000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2020542161000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1882578658000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2360643738000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1872647687000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-5258303690000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1769417375000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2289659134000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1453604143000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1030965905000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-822095640000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1183078296000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1172303107000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-599884505000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-314030039000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-147598681000.0</v>
       </c>
-      <c r="S28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:19">
+      <c r="T28"/>
+    </row>
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B29">
+        <v>3023892533000.0</v>
+      </c>
+      <c r="C29">
         <v>3466986569000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3434885641000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3404687238000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2713043418000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4543624856000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4980863578000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4922822513000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3609249568000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
-    </row>
-    <row r="30" spans="1:19">
+      <c r="T29"/>
+    </row>
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B30">
+        <v>89857713000.0</v>
+      </c>
+      <c r="C30">
         <v>71060423000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>64792372000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>113594571000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>75465787000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>125247944000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>102653784000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>125924618000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13397122000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>14020796000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>25322775000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>43830836000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>7667772000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10199296000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>51000376000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-714860000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-608652000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-430767000.0</v>
       </c>
-      <c r="S30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:19">
+      <c r="T30"/>
+    </row>
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>3389088000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2457663000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>4287690000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>4481704000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>4424285816000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>3111284877000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1936251540000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1352412425000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
-    </row>
-    <row r="32" spans="1:19">
+      <c r="T31"/>
+    </row>
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
-    </row>
-    <row r="33" spans="1:19">
+      <c r="T32"/>
+    </row>
+    <row r="33" spans="1:20">
       <c r="A33" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B33">
+        <v>12310410097000.0</v>
+      </c>
+      <c r="C33">
         <v>11342742167000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>11239788955000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4824905101000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3771060522000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>25265398383000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3721781960000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>17416781791000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>14028801923000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>9060550290000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>6867397294000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5296768245000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4270017282000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2654590304000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2003393794000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2166813864000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2398602007000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2424233517000.0</v>
       </c>
-      <c r="S33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:19">
+      <c r="T33"/>
+    </row>
+    <row r="34" spans="1:20">
       <c r="A34" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
-    </row>
-    <row r="35" spans="1:19">
+      <c r="T34"/>
+    </row>
+    <row r="35" spans="1:20">
       <c r="A35" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B35">
+        <v>9883766296000.0</v>
+      </c>
+      <c r="C35">
         <v>660903325000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>358518210000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>13612177000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>258221326000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>449494073000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>499159359000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>677835399000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>707962195000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>177008542000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>111893187000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>101108527000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>71437152000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>259528657000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>321621538000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>286379746000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>132752960000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>178259553000.0</v>
       </c>
-      <c r="S35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:19">
+      <c r="T35"/>
+    </row>
+    <row r="36" spans="1:20">
       <c r="A36" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B36">
+        <v>42734890000.0</v>
+      </c>
+      <c r="C36">
         <v>4665134007000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>4632751640000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-287082404000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-371739430000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>6384007483000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-29224491000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1998114235000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>3209955035000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>958152479000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>770589058000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>712851507000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>869892404000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>195717558000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>251623783000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>288912023000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>571795346000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>442744493000.0</v>
       </c>
-      <c r="S36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:19">
+      <c r="T36"/>
+    </row>
+    <row r="37" spans="1:20">
       <c r="A37" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
-    </row>
-    <row r="38" spans="1:19">
+      <c r="T37"/>
+    </row>
+    <row r="38" spans="1:20">
       <c r="A38" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B38">
+        <v>0.0</v>
+      </c>
+      <c r="C38">
         <v>179934557000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>181076312000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>6829207190000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>10879196362000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>21693660378000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>20871680122000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>15340139596000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>12245753615000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>8064443688000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>5981237359000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>4650159988000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>3640277966000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2489049577000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1849841783000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1990652715000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2048647300000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2155281135000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>60089074000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:19">
+    <row r="39" spans="1:20">
       <c r="A39" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>57</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>26799698000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>12076025000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2327185409000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2965332565000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>5738899000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>4719448945000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>14124456000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>13012261000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>13730501000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>18178351000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>16740075000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>26479403000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>16052252000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>12999858000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>45096764000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>85280037000.0</v>
       </c>
-      <c r="R39"/>
       <c r="S39"/>
-    </row>
-    <row r="40" spans="1:19">
+      <c r="T39"/>
+    </row>
+    <row r="40" spans="1:20">
       <c r="A40" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>58</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
         <v>8991450349000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>8638724612000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-13612177000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-540183613000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>23189524856000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-76252672000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>18120698744000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>12394665840000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>9223802762000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>6863212206000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>5364548268000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>4203816865000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>3382339017000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2794892971000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>2411362685000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2465464759000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2167221576000.0</v>
       </c>
-      <c r="S40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:19">
+      <c r="T40"/>
+    </row>
+    <row r="41" spans="1:20">
       <c r="A41" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>308389000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>240742000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>222267000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>162596000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>52295563000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>52756165000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>49949202000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>38686503000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>78020068000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>65909549000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>70476189000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>36605896000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>33553752000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>34339063000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>37718650000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>28363796000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:19">
+    <row r="42" spans="1:20">
       <c r="A42" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B42">
+        <v>3719526642000.0</v>
+      </c>
+      <c r="C42">
         <v>3736317425000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>3754094643000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>3734973042001.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2943713773000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1949802388000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1825177644000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1796825704000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>970699544000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>170123602000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>55857072000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>74194707000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>57931073000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>26495199000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>35213384000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>17369257000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>8886684000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1860875000.0</v>
       </c>
-      <c r="S42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:19">
+      <c r="T42"/>
+    </row>
+    <row r="43" spans="1:20">
       <c r="A43" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
-    </row>
-    <row r="44" spans="1:19">
+      <c r="T43"/>
+    </row>
+    <row r="44" spans="1:20">
       <c r="A44" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
-    </row>
-    <row r="45" spans="1:19">
+      <c r="T44"/>
+    </row>
+    <row r="45" spans="1:20">
       <c r="A45" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B45">
+        <v>430484278000.0</v>
+      </c>
+      <c r="C45">
         <v>414532997000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>404672389000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>447829407000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>251480113000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>250212102000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>212730798000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-    </row>
-    <row r="46" spans="1:19">
+      <c r="T45"/>
+    </row>
+    <row r="46" spans="1:20">
       <c r="A46" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B46">
+        <v>324242762000.0</v>
+      </c>
+      <c r="C46">
         <v>201311114000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>230729910000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>301869164000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>129810089000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>114563891000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>107561068000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>104580898000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>109567574000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>112460641000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>220452987000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>38342620000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>23464499000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>10476995000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>11409838000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>12016738000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>9417560000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>12868199000.0</v>
       </c>
-      <c r="S46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:19">
+      <c r="T46"/>
+    </row>
+    <row r="47" spans="1:20">
       <c r="A47" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B47">
+        <v>324242762000.0</v>
+      </c>
+      <c r="C47">
         <v>355870917000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>385289713000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>472751000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>290126000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>277438000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>262121000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>259140701000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>264127377000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>241947944000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>237038335000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>49832968000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>28864691000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>10476995000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>11409838000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>12016738000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>9417559000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>12868199000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>12866322000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:19">
+    <row r="48" spans="1:20">
       <c r="A48" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B48">
+        <v>-3255615275000.0</v>
+      </c>
+      <c r="C48">
         <v>-2757002327000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-2807894097000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-2832245136000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-2843705641000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>203558800000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>493139354000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>493131089000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>349331537000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>233556756000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>148583783000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>75408037000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>27327078000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-16380201000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-49406779000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-82146601000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-96173316000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-5128215000.0</v>
       </c>
-      <c r="S48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:19">
+      <c r="T48"/>
+    </row>
+    <row r="49" spans="1:20">
       <c r="A49" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
-    </row>
-    <row r="50" spans="1:19">
+      <c r="T49"/>
+    </row>
+    <row r="50" spans="1:20">
       <c r="A50" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>260770484000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-    </row>
-    <row r="51" spans="1:19">
+      <c r="T50"/>
+    </row>
+    <row r="51" spans="1:20">
       <c r="A51" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B51">
+        <v>231954496000.0</v>
+      </c>
+      <c r="C51">
         <v>53492163000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>90776865000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>386282006000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>559528627000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>258463298000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1005625065000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>498536697000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>497964691000.0</v>
       </c>
-      <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-      <c r="N51">
+      <c r="N51"/>
+      <c r="O51">
         <v>176220087000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>241458205000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>243012454000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>91031978000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>7038000000.0</v>
       </c>
-      <c r="S51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:19">
+      <c r="T51"/>
+    </row>
+    <row r="52" spans="1:20">
       <c r="A52" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B52"/>
+        <v>70</v>
+      </c>
+      <c r="B52">
+        <v>192005643000.0</v>
+      </c>
       <c r="C52"/>
-      <c r="D52">
+      <c r="D52"/>
+      <c r="E52">
         <v>275755964000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>540170229000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>213162997000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1005625065000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
-    </row>
-    <row r="53" spans="1:19">
+      <c r="T52"/>
+    </row>
+    <row r="53" spans="1:20">
       <c r="A53" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>2268980518000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>21670658000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>2112209583000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1036528822000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>591846039000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>374577940000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>287028218000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>215667266000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>193385982000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>211138077000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>136349275000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>169446808000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>293095130000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:19">
+    <row r="54" spans="1:20">
       <c r="A54" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
-    </row>
-    <row r="55" spans="1:19">
+      <c r="T54"/>
+    </row>
+    <row r="55" spans="1:20">
       <c r="A55" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B55">
+        <v>13087107913000.0</v>
+      </c>
+      <c r="C55">
         <v>13128920167000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>12440642239000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>13898775065000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>16866522655000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>28015492262000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>27067922912000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>23313671252000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>16322593372000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>11377960721000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>8364502563000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>6388305061000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5126260097000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>4040140235000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3481155340000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3054092727000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2888335409000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2578439431000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2972756753000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:19">
+    <row r="56" spans="1:20">
       <c r="A56" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B56">
+        <v>776697816000.0</v>
+      </c>
+      <c r="C56">
         <v>1786178000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1200853284000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2244662774000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2216265771000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2750093879000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2474460830000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>5896889461000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2293791449000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2317410431000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1497105269000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1091536816000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>856242815000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1385549931000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1477761546000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>887278863000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>489733402000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>154205914000.0</v>
       </c>
-      <c r="S56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:19">
+      <c r="T56"/>
+    </row>
+    <row r="57" spans="1:20">
       <c r="A57" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B57">
+        <v>192005643000.0</v>
+      </c>
+      <c r="C57">
         <v>9014652315000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>8661874054000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>13612177000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>20846655000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>23278307978000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>76252672000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>18211550037000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>12503346300000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>9264700639000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>6900196951000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>5392515672000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>4224486676000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3408687022000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2811917639000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2489426924000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2501048548000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2168541102000.0</v>
       </c>
-      <c r="S57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:19">
+      <c r="T57"/>
+    </row>
+    <row r="58" spans="1:20">
       <c r="A58" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B58">
+        <v>10075771939000.0</v>
+      </c>
+      <c r="C58">
         <v>9675555640000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>9020392264000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>10509687783000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>14408859476000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>23727802051000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>22586218693000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>18889385436000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>13211308495000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>9441709181000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>7012090138000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>5493624199000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4295923828000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3668215679000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3133539177000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2775806670000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2633801508000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2346800655000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2737662068000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:19">
+    <row r="59" spans="1:20">
       <c r="A59" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
-    </row>
-    <row r="60" spans="1:19">
+      <c r="T59"/>
+    </row>
+    <row r="60" spans="1:20">
       <c r="A60" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B60">
+        <v>3011335974000.0</v>
+      </c>
+      <c r="C60">
         <v>3453364527000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>3420249975000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3389087282000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2457663179000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>4287690211000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>4481704219000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>4424285816000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3111284877000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1936251540000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1352412425000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>894680862000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>830336269000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>371924556000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>347616163000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>278286057000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>254533901000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>231638776000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>235094685000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:19">
+    <row r="61" spans="1:20">
       <c r="A61" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
-    </row>
-    <row r="62" spans="1:19">
+      <c r="T61"/>
+    </row>
+    <row r="62" spans="1:20">
       <c r="A62" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
+      <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BT62"/>
+  <dimension ref="A1:BV62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:72">
+    <row r="1" spans="1:74">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s">
-        <v>81</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>83</v>
       </c>
       <c r="F1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G1" t="s">
-        <v>84</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>86</v>
       </c>
       <c r="J1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K1" t="s">
-        <v>87</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>89</v>
       </c>
       <c r="N1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O1" t="s">
-        <v>90</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>92</v>
       </c>
       <c r="R1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="S1" t="s">
-        <v>93</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>95</v>
       </c>
       <c r="V1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="W1" t="s">
-        <v>96</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>98</v>
       </c>
       <c r="Z1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AA1" t="s">
-        <v>99</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>101</v>
       </c>
       <c r="AD1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AE1" t="s">
-        <v>102</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>104</v>
       </c>
       <c r="AH1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AI1" t="s">
-        <v>105</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>107</v>
       </c>
       <c r="AL1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AM1" t="s">
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="AP1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AQ1" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="AT1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AU1" t="s">
-        <v>114</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="AX1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AY1" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="BB1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BC1" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>122</v>
       </c>
       <c r="BF1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BG1" t="s">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>124</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="BJ1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BK1" t="s">
-        <v>126</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>127</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>128</v>
       </c>
       <c r="BN1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BO1" t="s">
-        <v>129</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="BS1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BT1" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="2" spans="1:72">
+      <c r="BU1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:74">
       <c r="A2" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>20</v>
+      </c>
+      <c r="B2">
+        <v>11706054000.0</v>
+      </c>
       <c r="C2">
+        <v>15727380000.0</v>
+      </c>
+      <c r="D2"/>
+      <c r="E2">
         <v>13057540000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>21995807000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>13284662000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>14053402000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>17702261000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>20999731000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>16871637000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>13828420000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>17863871000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>13964922000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>13612177000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>8923514000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>14449193000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>16346944000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>20846655000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>30380651000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>38311079000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>53919873000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>63437669000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>67616375000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>65867895000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>77122582000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>76252672000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>73018434000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>70488852000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>17772310967000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>62924989000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>58625653000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>53863675000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>60679865000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>50097098000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>44019772000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>50472272000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>34325994000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>32813760000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>22992857000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>32975987000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>39675128000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>26558195000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>36707440000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>27541861000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>21275673000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>18442722000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>14938617000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>12766714000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>11028763000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>10202847000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>6672457000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>5926881000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>7026399000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>6935179000.0</v>
       </c>
-      <c r="BB2"/>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
-    </row>
-    <row r="3" spans="1:72">
+      <c r="BU2"/>
+      <c r="BV2"/>
+    </row>
+    <row r="3" spans="1:74">
       <c r="A3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4064,10036 +4211,56 @@
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
-    </row>
-    <row r="4" spans="1:72">
+      <c r="BU3"/>
+      <c r="BV3"/>
+    </row>
+    <row r="4" spans="1:74">
       <c r="A4" t="s">
-        <v>21</v>
-[...74 lines deleted...]
-      <c r="A5" t="s">
         <v>22</v>
-      </c>
-[...9904 lines deleted...]
-        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -14123,426 +4290,231 @@
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
-    </row>
-    <row r="5" spans="1:73">
+      <c r="BV4"/>
+    </row>
+    <row r="5" spans="1:74">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>23</v>
       </c>
       <c r="B5"/>
       <c r="C5">
-        <v>14697682000.0</v>
+        <v>73375178000.0</v>
       </c>
       <c r="D5">
-        <v>23314915000.0</v>
-[...21 lines deleted...]
-      </c>
+        <v>54596976000.0</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
       <c r="L5">
-        <v>22093059000.0</v>
+        <v>9659958999.0</v>
       </c>
       <c r="M5">
-        <v>7266948000.0</v>
+        <v>24040104000.0</v>
       </c>
       <c r="N5">
-        <v>1408327000.0</v>
+        <v>11959830999.0</v>
       </c>
       <c r="O5">
-        <v>-18485777000.0</v>
+        <v>12348594999.0</v>
       </c>
       <c r="P5">
-        <v>125996582000.0</v>
-[...36 lines deleted...]
-      </c>
+        <v>-9928464000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
       <c r="AC5">
-        <v>67436081000.0</v>
+        <v>-13600313000.0</v>
       </c>
       <c r="AD5">
-        <v>49656357000.0</v>
+        <v>-30015673000.0</v>
       </c>
       <c r="AE5">
-        <v>84333076000.0</v>
-[...75 lines deleted...]
-      </c>
+        <v>-46396080000.0</v>
+      </c>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
-    </row>
-    <row r="6" spans="1:73">
+      <c r="BV5"/>
+    </row>
+    <row r="6" spans="1:74">
       <c r="A6" t="s">
-        <v>137</v>
-[...165 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
-    </row>
-    <row r="7" spans="1:73">
+      <c r="BV6"/>
+    </row>
+    <row r="7" spans="1:74">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>25</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -14572,54 +4544,10584 @@
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
-    </row>
-    <row r="8" spans="1:73">
+      <c r="BV7"/>
+    </row>
+    <row r="8" spans="1:74">
       <c r="A8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8">
+        <v>2474049429000.0</v>
+      </c>
+      <c r="C8">
+        <v>2474049429000.0</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8">
+        <v>2474049429000.0</v>
+      </c>
+      <c r="F8">
+        <v>2474049429000.0</v>
+      </c>
+      <c r="G8">
+        <v>2474049429000.0</v>
+      </c>
+      <c r="H8">
+        <v>2474049429000.0</v>
+      </c>
+      <c r="I8">
+        <v>2474049429000.0</v>
+      </c>
+      <c r="J8">
+        <v>2474049429000.0</v>
+      </c>
+      <c r="K8">
+        <v>2474049429000.0</v>
+      </c>
+      <c r="L8">
+        <v>2474049429000.0</v>
+      </c>
+      <c r="M8">
+        <v>2474049429000.0</v>
+      </c>
+      <c r="N8">
+        <v>2474010781000.0</v>
+      </c>
+      <c r="O8">
+        <v>2474010781000.0</v>
+      </c>
+      <c r="P8">
+        <v>2274690598000.0</v>
+      </c>
+      <c r="Q8">
+        <v>2274674508000.0</v>
+      </c>
+      <c r="R8">
+        <v>2274652671000.0</v>
+      </c>
+      <c r="S8">
+        <v>2274652671000.0</v>
+      </c>
+      <c r="T8">
+        <v>2169198153000.0</v>
+      </c>
+      <c r="U8">
+        <v>2159266668000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+    </row>
+    <row r="9" spans="1:74">
+      <c r="A9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>3735116314000.0</v>
+      </c>
+      <c r="D9">
+        <v>3735116314000.0</v>
+      </c>
+      <c r="E9">
+        <v>3735116314000.0</v>
+      </c>
+      <c r="F9">
+        <v>3735116314000.0</v>
+      </c>
+      <c r="G9">
+        <v>3735116314000.0</v>
+      </c>
+      <c r="H9">
+        <v>3735116314000.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>3735116314000.0</v>
+      </c>
+      <c r="M9">
+        <v>3735048406000.0</v>
+      </c>
+      <c r="N9">
+        <v>3734973042000.0</v>
+      </c>
+      <c r="O9">
+        <v>3734973042000.0</v>
+      </c>
+      <c r="P9">
+        <v>2943801365000.0</v>
+      </c>
+      <c r="Q9">
+        <v>2943769990000.0</v>
+      </c>
+      <c r="R9">
+        <v>2942989663000.0</v>
+      </c>
+      <c r="S9">
+        <v>2943713773000.0</v>
+      </c>
+      <c r="T9">
+        <v>1893714414000.0</v>
+      </c>
+      <c r="U9">
+        <v>1861307616000.0</v>
+      </c>
+      <c r="V9">
+        <v>1827462541000.0</v>
+      </c>
+      <c r="W9">
+        <v>1827438716000.0</v>
+      </c>
+      <c r="X9">
+        <v>1826807039000.0</v>
+      </c>
+      <c r="Y9">
+        <v>1826807039000.0</v>
+      </c>
+      <c r="Z9">
+        <v>1825177644000.0</v>
+      </c>
+      <c r="AA9">
+        <v>1825177644000.0</v>
+      </c>
+      <c r="AB9">
+        <v>1825177644000.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+    </row>
+    <row r="10" spans="1:74">
+      <c r="A10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10">
+        <v>857631539000.0</v>
+      </c>
+      <c r="C10">
+        <v>686840103000.0</v>
+      </c>
+      <c r="D10">
+        <v>786456016000.0</v>
+      </c>
+      <c r="E10">
+        <v>1693511334000.0</v>
+      </c>
+      <c r="F10">
+        <v>1459329586000.0</v>
+      </c>
+      <c r="G10">
+        <v>1688317879000.0</v>
+      </c>
+      <c r="H10">
+        <v>1312351940000.0</v>
+      </c>
+      <c r="I10">
+        <v>1507100591000.0</v>
+      </c>
+      <c r="J10">
+        <v>1057855012000.0</v>
+      </c>
+      <c r="K10">
+        <v>1123984887000.0</v>
+      </c>
+      <c r="L10">
+        <v>1154203995000.0</v>
+      </c>
+      <c r="M10">
+        <v>1522202966000.0</v>
+      </c>
+      <c r="N10">
+        <v>1686566951000.0</v>
+      </c>
+      <c r="O10">
+        <v>2131068203000.0</v>
+      </c>
+      <c r="P10">
+        <v>1319112485000.0</v>
+      </c>
+      <c r="Q10">
+        <v>3071283505000.0</v>
+      </c>
+      <c r="R10">
+        <v>1153914655000.0</v>
+      </c>
+      <c r="S10">
+        <v>2140794984000.0</v>
+      </c>
+      <c r="T10">
+        <v>1102264889000.0</v>
+      </c>
+      <c r="U10">
+        <v>1757969604000.0</v>
+      </c>
+      <c r="V10">
+        <v>1465596320000.0</v>
+      </c>
+      <c r="W10">
+        <v>2619107036000.0</v>
+      </c>
+      <c r="X10">
+        <v>4233379539000.0</v>
+      </c>
+      <c r="Y10">
+        <v>3621673469000.0</v>
+      </c>
+      <c r="Z10">
+        <v>2913577847000.0</v>
+      </c>
+      <c r="AA10">
+        <v>2371807046000.0</v>
+      </c>
+      <c r="AB10">
+        <v>3320829156000.0</v>
+      </c>
+      <c r="AC10">
+        <v>4270770964000.0</v>
+      </c>
+      <c r="AD10">
+        <v>390937125000.0</v>
+      </c>
+      <c r="AE10">
+        <v>5756840387000.0</v>
+      </c>
+      <c r="AF10">
+        <v>4625064176000.0</v>
+      </c>
+      <c r="AG10">
+        <v>3831148769000.0</v>
+      </c>
+      <c r="AH10">
+        <v>1877969663000.0</v>
+      </c>
+      <c r="AI10">
+        <v>2267382066000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>1778777303000.0</v>
+      </c>
+      <c r="AK10">
+        <v>2111849932000.0</v>
+      </c>
+      <c r="AL10">
+        <v>2100863114000.0</v>
+      </c>
+      <c r="AM10">
+        <v>2289659134000.0</v>
+      </c>
+      <c r="AN10">
+        <v>1830166784000.0</v>
+      </c>
+      <c r="AO10">
+        <v>1399762098000.0</v>
+      </c>
+      <c r="AP10">
+        <v>1275656024000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>1453604143000.0</v>
+      </c>
+      <c r="AR10">
+        <v>1279389862000.0</v>
+      </c>
+      <c r="AS10">
+        <v>885904244000.0</v>
+      </c>
+      <c r="AT10">
+        <v>1275948890000.0</v>
+      </c>
+      <c r="AU10">
+        <v>1030965905000.0</v>
+      </c>
+      <c r="AV10">
+        <v>792289663000.0</v>
+      </c>
+      <c r="AW10">
+        <v>1114311716000.0</v>
+      </c>
+      <c r="AX10">
+        <v>751066842000.0</v>
+      </c>
+      <c r="AY10">
+        <v>822095640000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>919058900000.0</v>
+      </c>
+      <c r="BA10">
+        <v>865573244000.0</v>
+      </c>
+      <c r="BB10">
+        <v>1005023185000.0</v>
+      </c>
+      <c r="BC10">
+        <v>1359298383000.0</v>
+      </c>
+      <c r="BD10">
+        <v>419745995000.0</v>
+      </c>
+      <c r="BE10">
+        <v>992413492000.0</v>
+      </c>
+      <c r="BF10">
+        <v>1109322180000.0</v>
+      </c>
+      <c r="BG10">
+        <v>1219450259000.0</v>
+      </c>
+      <c r="BH10">
+        <v>1126349989000.0</v>
+      </c>
+      <c r="BI10">
+        <v>829190354000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>68097447000.0</v>
+      </c>
+      <c r="BK10">
+        <v>680305325000.0</v>
+      </c>
+      <c r="BL10">
+        <v>62963266000.0</v>
+      </c>
+      <c r="BM10">
+        <v>59458816000.0</v>
+      </c>
+      <c r="BN10">
+        <v>53138807000.0</v>
+      </c>
+      <c r="BO10">
+        <v>28733228000.0</v>
+      </c>
+      <c r="BP10">
+        <v>33232541000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>54154912000.0</v>
+      </c>
+      <c r="BR10">
+        <v>41622000000.0</v>
+      </c>
+      <c r="BS10">
+        <v>16294397000.0</v>
+      </c>
+      <c r="BT10">
+        <v>43277988000.0</v>
+      </c>
+      <c r="BU10">
+        <v>25269081000.0</v>
+      </c>
+      <c r="BV10">
+        <v>23915585000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:74">
+      <c r="A11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+    </row>
+    <row r="12" spans="1:74">
+      <c r="A12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12">
+        <v>857631539000.0</v>
+      </c>
+      <c r="C12">
+        <v>686840103000.0</v>
+      </c>
+      <c r="D12">
+        <v>786456016000.0</v>
+      </c>
+      <c r="E12">
+        <v>1693511334000.0</v>
+      </c>
+      <c r="F12">
+        <v>1459329586000.0</v>
+      </c>
+      <c r="G12">
+        <v>1688317879000.0</v>
+      </c>
+      <c r="H12">
+        <v>1312351940000.0</v>
+      </c>
+      <c r="I12">
+        <v>1507100591000.0</v>
+      </c>
+      <c r="J12">
+        <v>1057855012000.0</v>
+      </c>
+      <c r="K12">
+        <v>1123984887000.0</v>
+      </c>
+      <c r="L12">
+        <v>1154203995000.0</v>
+      </c>
+      <c r="M12">
+        <v>1522202966000.0</v>
+      </c>
+      <c r="N12">
+        <v>1686566951000.0</v>
+      </c>
+      <c r="O12">
+        <v>2131068203000.0</v>
+      </c>
+      <c r="P12">
+        <v>1319112485000.0</v>
+      </c>
+      <c r="Q12">
+        <v>3071283505000.0</v>
+      </c>
+      <c r="R12">
+        <v>1153914655000.0</v>
+      </c>
+      <c r="S12">
+        <v>2140794984000.0</v>
+      </c>
+      <c r="T12">
+        <v>1102264889000.0</v>
+      </c>
+      <c r="U12">
+        <v>1757969604000.0</v>
+      </c>
+      <c r="V12">
+        <v>1465596320000.0</v>
+      </c>
+      <c r="W12">
+        <v>2619107036000.0</v>
+      </c>
+      <c r="X12">
+        <v>4233379539000.0</v>
+      </c>
+      <c r="Y12">
+        <v>3621673469000.0</v>
+      </c>
+      <c r="Z12">
+        <v>2913577847000.0</v>
+      </c>
+      <c r="AA12">
+        <v>2371807046000.0</v>
+      </c>
+      <c r="AB12">
+        <v>3320829156000.0</v>
+      </c>
+      <c r="AC12">
+        <v>4270770964000.0</v>
+      </c>
+      <c r="AD12">
+        <v>390937125000.0</v>
+      </c>
+      <c r="AE12">
+        <v>5756840387000.0</v>
+      </c>
+      <c r="AF12">
+        <v>4625064176000.0</v>
+      </c>
+      <c r="AG12">
+        <v>3831148769000.0</v>
+      </c>
+      <c r="AH12">
+        <v>1877969663000.0</v>
+      </c>
+      <c r="AI12">
+        <v>2267382066000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>1778777303000.0</v>
+      </c>
+      <c r="AK12">
+        <v>2111849932000.0</v>
+      </c>
+      <c r="AL12">
+        <v>2100863114000.0</v>
+      </c>
+      <c r="AM12">
+        <v>2289659134000.0</v>
+      </c>
+      <c r="AN12">
+        <v>1830166784000.0</v>
+      </c>
+      <c r="AO12">
+        <v>1399762098000.0</v>
+      </c>
+      <c r="AP12">
+        <v>1275656024000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>1453604143000.0</v>
+      </c>
+      <c r="AR12">
+        <v>1279389862000.0</v>
+      </c>
+      <c r="AS12">
+        <v>885904244000.0</v>
+      </c>
+      <c r="AT12">
+        <v>1275948890000.0</v>
+      </c>
+      <c r="AU12">
+        <v>1030965905000.0</v>
+      </c>
+      <c r="AV12">
+        <v>792289663000.0</v>
+      </c>
+      <c r="AW12">
+        <v>1114311716000.0</v>
+      </c>
+      <c r="AX12">
+        <v>751066842000.0</v>
+      </c>
+      <c r="AY12">
+        <v>822095640000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>919058900000.0</v>
+      </c>
+      <c r="BA12">
+        <v>865573244000.0</v>
+      </c>
+      <c r="BB12">
+        <v>1005023185000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1359298383000.0</v>
+      </c>
+      <c r="BD12">
+        <v>419745995000.0</v>
+      </c>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+    </row>
+    <row r="13" spans="1:74">
+      <c r="A13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13">
+        <v>2474049429000.0</v>
+      </c>
+      <c r="C13">
+        <v>2474049429000.0</v>
+      </c>
+      <c r="D13">
+        <v>2474049429000.0</v>
+      </c>
+      <c r="E13">
+        <v>2474049429000.0</v>
+      </c>
+      <c r="F13">
+        <v>2474049429000.0</v>
+      </c>
+      <c r="G13">
+        <v>2474049429000.0</v>
+      </c>
+      <c r="H13">
+        <v>2474049429000.0</v>
+      </c>
+      <c r="I13">
+        <v>2474049429000.0</v>
+      </c>
+      <c r="J13">
+        <v>2474049429000.0</v>
+      </c>
+      <c r="K13">
+        <v>2474049429000.0</v>
+      </c>
+      <c r="L13">
+        <v>2474049429000.0</v>
+      </c>
+      <c r="M13">
+        <v>2474049429000.0</v>
+      </c>
+      <c r="N13">
+        <v>2474010781000.0</v>
+      </c>
+      <c r="O13">
+        <v>2474010781000.0</v>
+      </c>
+      <c r="P13">
+        <v>2274690598000.0</v>
+      </c>
+      <c r="Q13">
+        <v>2274674508000.0</v>
+      </c>
+      <c r="R13">
+        <v>2274652671000.0</v>
+      </c>
+      <c r="S13">
+        <v>2274652671000.0</v>
+      </c>
+      <c r="T13">
+        <v>2169198153000.0</v>
+      </c>
+      <c r="U13">
+        <v>2159266668000.0</v>
+      </c>
+      <c r="V13">
+        <v>2134329023000.0</v>
+      </c>
+      <c r="W13">
+        <v>2134329023000.0</v>
+      </c>
+      <c r="X13">
+        <v>2134329023000.0</v>
+      </c>
+      <c r="Y13">
+        <v>2134329023000.0</v>
+      </c>
+      <c r="Z13">
+        <v>2134329023000.0</v>
+      </c>
+      <c r="AA13">
+        <v>2134329023000.0</v>
+      </c>
+      <c r="AB13">
+        <v>2134329023000.0</v>
+      </c>
+      <c r="AC13">
+        <v>2134329023000.0</v>
+      </c>
+      <c r="AD13">
+        <v>2134329023000.0</v>
+      </c>
+      <c r="AE13">
+        <v>2134329023000.0</v>
+      </c>
+      <c r="AF13">
+        <v>2134329023000.0</v>
+      </c>
+      <c r="AG13">
+        <v>1845420518000.0</v>
+      </c>
+      <c r="AH13">
+        <v>1791293698000.0</v>
+      </c>
+      <c r="AI13">
+        <v>1791253796000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>1785807487000.0</v>
+      </c>
+      <c r="AK13">
+        <v>1532571182000.0</v>
+      </c>
+      <c r="AL13">
+        <v>1532571182000.0</v>
+      </c>
+      <c r="AM13">
+        <v>1532571182000.0</v>
+      </c>
+      <c r="AN13">
+        <v>1147971570000.0</v>
+      </c>
+      <c r="AO13">
+        <v>1147971570000.0</v>
+      </c>
+      <c r="AP13">
+        <v>1147971570000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>1147971570000.0</v>
+      </c>
+      <c r="AR13">
+        <v>1147971570000.0</v>
+      </c>
+      <c r="AS13">
+        <v>745078118000.0</v>
+      </c>
+      <c r="AT13">
+        <v>745078118000.0</v>
+      </c>
+      <c r="AU13">
+        <v>745078118000.0</v>
+      </c>
+      <c r="AV13">
+        <v>745078118000.0</v>
+      </c>
+      <c r="AW13">
+        <v>745078118000.0</v>
+      </c>
+      <c r="AX13">
+        <v>745078118000.0</v>
+      </c>
+      <c r="AY13">
+        <v>745078118000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>745078118000.0</v>
+      </c>
+      <c r="BA13">
+        <v>361809558000.0</v>
+      </c>
+      <c r="BB13">
+        <v>361809558000.0</v>
+      </c>
+      <c r="BC13">
+        <v>361809558000.0</v>
+      </c>
+      <c r="BD13">
+        <v>361809558000.0</v>
+      </c>
+      <c r="BE13">
+        <v>361809558000.0</v>
+      </c>
+      <c r="BF13">
+        <v>361809558000.0</v>
+      </c>
+      <c r="BG13">
+        <v>361809558000.0</v>
+      </c>
+      <c r="BH13">
+        <v>361809558000.0</v>
+      </c>
+      <c r="BI13">
+        <v>361809558000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>343873011000.0</v>
+      </c>
+      <c r="BK13">
+        <v>343063401000.0</v>
+      </c>
+      <c r="BL13">
+        <v>341825923000.0</v>
+      </c>
+      <c r="BM13">
+        <v>341825923000.0</v>
+      </c>
+      <c r="BN13">
+        <v>341820533000.0</v>
+      </c>
+      <c r="BO13">
+        <v>341820533000.0</v>
+      </c>
+      <c r="BP13">
+        <v>241306116000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>241306116000.0</v>
+      </c>
+      <c r="BR13">
+        <v>241306000000.0</v>
+      </c>
+      <c r="BS13">
+        <v>241306116000.0</v>
+      </c>
+      <c r="BT13">
+        <v>234906116000.0</v>
+      </c>
+      <c r="BU13">
+        <v>234906116000.0</v>
+      </c>
+      <c r="BV13">
+        <v>234906116000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:74">
+      <c r="A14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14">
+        <v>24672687000.0</v>
+      </c>
+      <c r="C14">
+        <v>24674825000.0</v>
+      </c>
+      <c r="D14">
+        <v>24676333000.0</v>
+      </c>
+      <c r="E14">
+        <v>24740494000.0</v>
+      </c>
+      <c r="F14">
+        <v>24740494000.0</v>
+      </c>
+      <c r="G14">
+        <v>24740494000.0</v>
+      </c>
+      <c r="H14">
+        <v>24740494000.0</v>
+      </c>
+      <c r="I14">
+        <v>24740494294.0</v>
+      </c>
+      <c r="J14">
+        <v>24740494294.0</v>
+      </c>
+      <c r="K14">
+        <v>24740494294.0</v>
+      </c>
+      <c r="L14">
+        <v>24158285978.0</v>
+      </c>
+      <c r="M14">
+        <v>24465531206.0</v>
+      </c>
+      <c r="N14">
+        <v>24740724845.0</v>
+      </c>
+      <c r="O14">
+        <v>21522373200.0</v>
+      </c>
+      <c r="P14">
+        <v>21522373200.0</v>
+      </c>
+      <c r="Q14">
+        <v>21522373200.0</v>
+      </c>
+      <c r="R14">
+        <v>21522373200.0</v>
+      </c>
+      <c r="S14">
+        <v>21522373200.0</v>
+      </c>
+      <c r="T14">
+        <v>21814592764.0</v>
+      </c>
+      <c r="U14">
+        <v>21814592764.0</v>
+      </c>
+      <c r="V14">
+        <v>21814976945.0</v>
+      </c>
+      <c r="W14">
+        <v>21814592764.0</v>
+      </c>
+      <c r="X14">
+        <v>21814592764.0</v>
+      </c>
+      <c r="Y14">
+        <v>21814592764.0</v>
+      </c>
+      <c r="Z14">
+        <v>21814592764.0</v>
+      </c>
+      <c r="AA14">
+        <v>21814592764.0</v>
+      </c>
+      <c r="AB14">
+        <v>21814592764.0</v>
+      </c>
+      <c r="AC14">
+        <v>21814592764.0</v>
+      </c>
+      <c r="AD14">
+        <v>21838886099.0</v>
+      </c>
+      <c r="AE14">
+        <v>21814592764.0</v>
+      </c>
+      <c r="AF14">
+        <v>21814592764.0</v>
+      </c>
+      <c r="AG14">
+        <v>18285478471.0</v>
+      </c>
+      <c r="AH14">
+        <v>18705583499.0</v>
+      </c>
+      <c r="AI14">
+        <v>18285478471.0</v>
+      </c>
+      <c r="AJ14">
+        <v>18285478471.0</v>
+      </c>
+      <c r="AK14">
+        <v>12728374863.0</v>
+      </c>
+      <c r="AL14">
+        <v>17383015450.0</v>
+      </c>
+      <c r="AM14">
+        <v>12728374863.0</v>
+      </c>
+      <c r="AN14">
+        <v>12728374863.0</v>
+      </c>
+      <c r="AO14">
+        <v>12670647427.0</v>
+      </c>
+      <c r="AP14">
+        <v>12612919991.0</v>
+      </c>
+      <c r="AQ14">
+        <v>1261291999.0</v>
+      </c>
+      <c r="AR14">
+        <v>1261291999.0</v>
+      </c>
+      <c r="AS14">
+        <v>818627476.0</v>
+      </c>
+      <c r="AT14">
+        <v>818627476.0</v>
+      </c>
+      <c r="AU14">
+        <v>818627476.0</v>
+      </c>
+      <c r="AV14">
+        <v>818627476.0</v>
+      </c>
+      <c r="AW14">
+        <v>818627476.0</v>
+      </c>
+      <c r="AX14">
+        <v>818627475.0</v>
+      </c>
+      <c r="AY14">
+        <v>818627476.0</v>
+      </c>
+      <c r="AZ14">
+        <v>818627476.0</v>
+      </c>
+      <c r="BA14">
+        <v>2395639252.0</v>
+      </c>
+      <c r="BB14">
+        <v>2395639252.0</v>
+      </c>
+      <c r="BC14">
+        <v>2395639252.0</v>
+      </c>
+      <c r="BD14">
+        <v>2395639252.0</v>
+      </c>
+      <c r="BE14">
+        <v>3972651028.0</v>
+      </c>
+      <c r="BF14">
+        <v>3999278601.0</v>
+      </c>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+    </row>
+    <row r="15" spans="1:74">
+      <c r="A15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+    </row>
+    <row r="16" spans="1:74">
+      <c r="A16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>-625397950000.0</v>
+      </c>
+      <c r="M16">
+        <v>-29117301000.0</v>
+      </c>
+      <c r="N16">
+        <v>-55514154000.0</v>
+      </c>
+      <c r="O16">
+        <v>-262143787000.0</v>
+      </c>
+      <c r="P16">
+        <v>-576210739000.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+    </row>
+    <row r="17" spans="1:74">
+      <c r="A17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+    </row>
+    <row r="18" spans="1:74">
+      <c r="A18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+    </row>
+    <row r="19" spans="1:74">
+      <c r="A19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19">
+        <v>4238338706000.0</v>
+      </c>
+      <c r="T19">
+        <v>5690167495000.0</v>
+      </c>
+      <c r="U19">
+        <v>5863438305000.0</v>
+      </c>
+      <c r="V19">
+        <v>5462915090000.0</v>
+      </c>
+      <c r="W19">
+        <v>6432181451000.0</v>
+      </c>
+      <c r="X19">
+        <v>4523885477000.0</v>
+      </c>
+      <c r="Y19">
+        <v>4248118165000.0</v>
+      </c>
+      <c r="Z19">
+        <v>5616076292000.0</v>
+      </c>
+      <c r="AA19">
+        <v>5819343949000.0</v>
+      </c>
+      <c r="AB19">
+        <v>3548268683000.0</v>
+      </c>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+    </row>
+    <row r="20" spans="1:74">
+      <c r="A20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+    </row>
+    <row r="21" spans="1:74">
+      <c r="A21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21">
+        <v>244921239000.0</v>
+      </c>
+      <c r="C21">
+        <v>89785275000.0</v>
+      </c>
+      <c r="D21">
+        <v>79209890000.0</v>
+      </c>
+      <c r="E21">
+        <v>225455644000.0</v>
+      </c>
+      <c r="F21">
+        <v>222904419000.0</v>
+      </c>
+      <c r="G21">
+        <v>216548616000.0</v>
+      </c>
+      <c r="H21">
+        <v>209298064000.0</v>
+      </c>
+      <c r="I21">
+        <v>205205734000.0</v>
+      </c>
+      <c r="J21">
+        <v>200899692000.0</v>
+      </c>
+      <c r="K21">
+        <v>200482734000.0</v>
+      </c>
+      <c r="L21">
+        <v>183388889000.0</v>
+      </c>
+      <c r="M21">
+        <v>169270573000.0</v>
+      </c>
+      <c r="N21">
+        <v>170470840000.0</v>
+      </c>
+      <c r="O21">
+        <v>170881454000.0</v>
+      </c>
+      <c r="P21">
+        <v>170211605000.0</v>
+      </c>
+      <c r="Q21">
+        <v>169027951000.0</v>
+      </c>
+      <c r="R21">
+        <v>159454681000.0</v>
+      </c>
+      <c r="S21">
+        <v>160315541000.0</v>
+      </c>
+      <c r="T21">
+        <v>154559803000.0</v>
+      </c>
+      <c r="U21">
+        <v>154559803000.0</v>
+      </c>
+      <c r="V21">
+        <v>154559803000.0</v>
+      </c>
+      <c r="W21">
+        <v>162874178000.0</v>
+      </c>
+      <c r="X21">
+        <v>154559803000.0</v>
+      </c>
+      <c r="Y21">
+        <v>154559803000.0</v>
+      </c>
+      <c r="Z21">
+        <v>154559803000.0</v>
+      </c>
+      <c r="AA21">
+        <v>154559803000.0</v>
+      </c>
+      <c r="AB21">
+        <v>154559803000.0</v>
+      </c>
+      <c r="AC21">
+        <v>154559803000.0</v>
+      </c>
+      <c r="AD21"/>
+      <c r="AE21">
+        <v>154559803000.0</v>
+      </c>
+      <c r="AF21">
+        <v>154559803000.0</v>
+      </c>
+      <c r="AG21">
+        <v>154559803000.0</v>
+      </c>
+      <c r="AH21">
+        <v>154559803000.0</v>
+      </c>
+      <c r="AI21">
+        <v>154559803000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>154559803000.0</v>
+      </c>
+      <c r="AK21">
+        <v>154559803000.0</v>
+      </c>
+      <c r="AL21">
+        <v>129487303000.0</v>
+      </c>
+      <c r="AM21">
+        <v>129487303000.0</v>
+      </c>
+      <c r="AN21">
+        <v>129487303000.0</v>
+      </c>
+      <c r="AO21">
+        <v>129487303000.0</v>
+      </c>
+      <c r="AP21">
+        <v>129247303000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>16585348000.0</v>
+      </c>
+      <c r="AR21">
+        <v>12137848000.0</v>
+      </c>
+      <c r="AS21">
+        <v>12137848000.0</v>
+      </c>
+      <c r="AT21">
+        <v>12137848000.0</v>
+      </c>
+      <c r="AU21">
+        <v>11490348000.0</v>
+      </c>
+      <c r="AV21">
+        <v>7196650000.0</v>
+      </c>
+      <c r="AW21">
+        <v>7196650000.0</v>
+      </c>
+      <c r="AX21">
+        <v>7196649000.0</v>
+      </c>
+      <c r="AY21">
+        <v>5400192000.0</v>
+      </c>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+    </row>
+    <row r="22" spans="1:74">
+      <c r="A22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22">
+        <v>-1523063627000.0</v>
+      </c>
+      <c r="M22">
+        <v>-2137325313999.0</v>
+      </c>
+      <c r="N22">
+        <v>-1854490318000.0</v>
+      </c>
+      <c r="O22">
+        <v>-2327185409000.0</v>
+      </c>
+      <c r="P22">
+        <v>-1904773105000.0</v>
+      </c>
+      <c r="Q22">
+        <v>4836899000.0</v>
+      </c>
+      <c r="R22">
+        <v>4430650000.0</v>
+      </c>
+      <c r="S22">
+        <v>4430650000.0</v>
+      </c>
+      <c r="T22">
+        <v>6231069000.0</v>
+      </c>
+      <c r="U22">
+        <v>7051069000.0</v>
+      </c>
+      <c r="V22">
+        <v>7908756000.0</v>
+      </c>
+      <c r="W22">
+        <v>7908756000.0</v>
+      </c>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22">
+        <v>2994358000.0</v>
+      </c>
+      <c r="AA22">
+        <v>2994358000.0</v>
+      </c>
+      <c r="AB22">
+        <v>3702274000.0</v>
+      </c>
+      <c r="AC22">
+        <v>3702274000.0</v>
+      </c>
+      <c r="AD22">
+        <v>3702274000.0</v>
+      </c>
+      <c r="AE22">
+        <v>3702274000.0</v>
+      </c>
+      <c r="AF22">
+        <v>4153012000.0</v>
+      </c>
+      <c r="AG22">
+        <v>4153012000.0</v>
+      </c>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+    </row>
+    <row r="23" spans="1:74">
+      <c r="A23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B23">
+        <v>12815547660000.0</v>
+      </c>
+      <c r="C23">
+        <v>13087107913000.0</v>
+      </c>
+      <c r="D23">
+        <v>13593522485000.0</v>
+      </c>
+      <c r="E23">
+        <v>13340001161000.0</v>
+      </c>
+      <c r="F23">
+        <v>13346604227000.0</v>
+      </c>
+      <c r="G23">
+        <v>13128920167000.0</v>
+      </c>
+      <c r="H23">
+        <v>12821303994000.0</v>
+      </c>
+      <c r="I23">
+        <v>13084222867000.0</v>
+      </c>
+      <c r="J23">
+        <v>12241486167000.0</v>
+      </c>
+      <c r="K23">
+        <v>12440642239000.0</v>
+      </c>
+      <c r="L23">
+        <v>11433447051000.0</v>
+      </c>
+      <c r="M23">
+        <v>12008288920000.0</v>
+      </c>
+      <c r="N23">
+        <v>12643163989000.0</v>
+      </c>
+      <c r="O23">
+        <v>13898775065000.0</v>
+      </c>
+      <c r="P23">
+        <v>12985037621000.0</v>
+      </c>
+      <c r="Q23">
+        <v>14477353319000.0</v>
+      </c>
+      <c r="R23">
+        <v>13193286593000.0</v>
+      </c>
+      <c r="S23">
+        <v>16866522655000.0</v>
+      </c>
+      <c r="T23">
+        <v>20534581421000.0</v>
+      </c>
+      <c r="U23">
+        <v>25403477083000.0</v>
+      </c>
+      <c r="V23">
+        <v>24908842401000.0</v>
+      </c>
+      <c r="W23">
+        <v>28015492262000.0</v>
+      </c>
+      <c r="X23">
+        <v>27935095032000.0</v>
+      </c>
+      <c r="Y23">
+        <v>26183539077000.0</v>
+      </c>
+      <c r="Z23">
+        <v>26601257908000.0</v>
+      </c>
+      <c r="AA23">
+        <v>27067922912000.0</v>
+      </c>
+      <c r="AB23">
+        <v>24924164303000.0</v>
+      </c>
+      <c r="AC23">
+        <v>24818173291000.0</v>
+      </c>
+      <c r="AD23">
+        <v>22976902371000.0</v>
+      </c>
+      <c r="AE23">
+        <v>23313671252000.0</v>
+      </c>
+      <c r="AF23">
+        <v>20905826140000.0</v>
+      </c>
+      <c r="AG23">
+        <v>18772415227000.0</v>
+      </c>
+      <c r="AH23">
+        <v>17787020566000.0</v>
+      </c>
+      <c r="AI23">
+        <v>16322593372000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>14026503385000.0</v>
+      </c>
+      <c r="AK23">
+        <v>12465918367000.0</v>
+      </c>
+      <c r="AL23">
+        <v>12120041637000.0</v>
+      </c>
+      <c r="AM23">
+        <v>11377960721000.0</v>
+      </c>
+      <c r="AN23">
+        <v>10442618925000.0</v>
+      </c>
+      <c r="AO23">
+        <v>9402340250000.0</v>
+      </c>
+      <c r="AP23">
+        <v>8397327537000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>8364502563000.0</v>
+      </c>
+      <c r="AR23">
+        <v>7735077675000.0</v>
+      </c>
+      <c r="AS23">
+        <v>7079842853000.0</v>
+      </c>
+      <c r="AT23">
+        <v>6907131350000.0</v>
+      </c>
+      <c r="AU23">
+        <v>6388305061000.0</v>
+      </c>
+      <c r="AV23">
+        <v>5947977222000.0</v>
+      </c>
+      <c r="AW23">
+        <v>5695333471000.0</v>
+      </c>
+      <c r="AX23">
+        <v>5182442015000.0</v>
+      </c>
+      <c r="AY23">
+        <v>5126260097000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>4728799049000.0</v>
+      </c>
+      <c r="BA23">
+        <v>4181355631000.0</v>
+      </c>
+      <c r="BB23">
+        <v>4000934904000.0</v>
+      </c>
+      <c r="BC23">
+        <v>4040140235000.0</v>
+      </c>
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+    </row>
+    <row r="24" spans="1:74">
+      <c r="A24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>12556559000.0</v>
+      </c>
+      <c r="D24">
+        <v>12827934000.0</v>
+      </c>
+      <c r="E24">
+        <v>13095945000.0</v>
+      </c>
+      <c r="F24">
+        <v>13360634000.0</v>
+      </c>
+      <c r="G24">
+        <v>13622042000.0</v>
+      </c>
+      <c r="H24">
+        <v>13880209000.0</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
+        <v>14881268000.0</v>
+      </c>
+      <c r="M24">
+        <v>15123825000.0</v>
+      </c>
+      <c r="N24">
+        <v>15363375000.0</v>
+      </c>
+      <c r="O24">
+        <v>15599956000.0</v>
+      </c>
+      <c r="P24">
+        <v>15833603000.0</v>
+      </c>
+      <c r="Q24">
+        <v>16064355000.0</v>
+      </c>
+      <c r="R24">
+        <v>16292245000.0</v>
+      </c>
+      <c r="S24">
+        <v>16517311000.0</v>
+      </c>
+      <c r="T24">
+        <v>16811553000.0</v>
+      </c>
+      <c r="U24">
+        <v>89531073000.0</v>
+      </c>
+      <c r="V24">
+        <v>17175906000.0</v>
+      </c>
+      <c r="W24">
+        <v>17318944000.0</v>
+      </c>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24">
+        <v>238388875000.0</v>
+      </c>
+      <c r="AB24">
+        <v>498998705000.0</v>
+      </c>
+      <c r="AC24">
+        <v>498837064000.0</v>
+      </c>
+      <c r="AD24">
+        <v>498683771000.0</v>
+      </c>
+      <c r="AE24">
+        <v>498536697000.0</v>
+      </c>
+      <c r="AF24">
+        <v>498389114000.0</v>
+      </c>
+      <c r="AG24">
+        <v>498244628000.0</v>
+      </c>
+      <c r="AH24">
+        <v>498103174000.0</v>
+      </c>
+      <c r="AI24">
+        <v>497964691000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>500000000000.0</v>
+      </c>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24">
+        <v>252924652000.0</v>
+      </c>
+      <c r="BF24"/>
+      <c r="BG24">
+        <v>73600801000.0</v>
+      </c>
+      <c r="BH24">
+        <v>11532930000.0</v>
+      </c>
+      <c r="BI24">
+        <v>243437099000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>231829130000.0</v>
+      </c>
+      <c r="BK24">
+        <v>165586827000.0</v>
+      </c>
+      <c r="BL24">
+        <v>21032930000.0</v>
+      </c>
+      <c r="BM24">
+        <v>23032930000.0</v>
+      </c>
+      <c r="BN24">
+        <v>215630173000.0</v>
+      </c>
+      <c r="BO24">
+        <v>37308554000.0</v>
+      </c>
+      <c r="BP24">
+        <v>110003998000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>118112136000.0</v>
+      </c>
+      <c r="BR24">
+        <v>124067000000.0</v>
+      </c>
+      <c r="BS24">
+        <v>125505413000.0</v>
+      </c>
+      <c r="BT24">
+        <v>57664005000.0</v>
+      </c>
+      <c r="BU24">
+        <v>168921569000.0</v>
+      </c>
+      <c r="BV24">
+        <v>77874402000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:74">
+      <c r="A25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>39948853000.0</v>
+      </c>
+      <c r="D25">
+        <v>42864206000.0</v>
+      </c>
+      <c r="E25">
+        <v>46842227000.0</v>
+      </c>
+      <c r="F25">
+        <v>50193762000.0</v>
+      </c>
+      <c r="G25">
+        <v>53492163000.0</v>
+      </c>
+      <c r="H25">
+        <v>67759848000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>92238269000.0</v>
+      </c>
+      <c r="M25">
+        <v>116019616000.0</v>
+      </c>
+      <c r="N25">
+        <v>114566817000.0</v>
+      </c>
+      <c r="O25">
+        <v>110526042000.0</v>
+      </c>
+      <c r="P25">
+        <v>16712796000.0</v>
+      </c>
+      <c r="Q25">
+        <v>17202724000.0</v>
+      </c>
+      <c r="R25">
+        <v>18899939000.0</v>
+      </c>
+      <c r="S25">
+        <v>19358398000.0</v>
+      </c>
+      <c r="T25">
+        <v>20797902000.0</v>
+      </c>
+      <c r="U25">
+        <v>93731701000.0</v>
+      </c>
+      <c r="V25">
+        <v>19477954000.0</v>
+      </c>
+      <c r="W25">
+        <v>19847597000.0</v>
+      </c>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+    </row>
+    <row r="26" spans="1:74">
+      <c r="A26" t="s">
+        <v>44</v>
+      </c>
+      <c r="B26">
+        <v>5219139823000.0</v>
+      </c>
+      <c r="C26">
+        <v>5068308236000.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
+        <v>4721280950000.0</v>
+      </c>
+      <c r="F26">
+        <v>4909021936000.0</v>
+      </c>
+      <c r="G26">
+        <v>4460680524000.0</v>
+      </c>
+      <c r="H26">
+        <v>4972895819000.0</v>
+      </c>
+      <c r="I26">
+        <v>5068541346000.0</v>
+      </c>
+      <c r="J26">
+        <v>4546050448000.0</v>
+      </c>
+      <c r="K26">
+        <v>4376393644000.0</v>
+      </c>
+      <c r="L26">
+        <v>4501119277000.0</v>
+      </c>
+      <c r="M26">
+        <v>4046118031000.0</v>
+      </c>
+      <c r="N26">
+        <v>4524058813000.0</v>
+      </c>
+      <c r="O26">
+        <v>4352154483000.0</v>
+      </c>
+      <c r="P26">
+        <v>3470288085000.0</v>
+      </c>
+      <c r="Q26">
+        <v>2722111946000.0</v>
+      </c>
+      <c r="R26">
+        <v>3225993078000.0</v>
+      </c>
+      <c r="S26">
+        <v>3480934892000.0</v>
+      </c>
+      <c r="T26">
+        <v>4885710729000.0</v>
+      </c>
+      <c r="U26">
+        <v>4671234109000.0</v>
+      </c>
+      <c r="V26">
+        <v>4235743501000.0</v>
+      </c>
+      <c r="W26">
+        <v>3300038835000.0</v>
+      </c>
+      <c r="X26">
+        <v>3867390929000.0</v>
+      </c>
+      <c r="Y26">
+        <v>2794065681000.0</v>
+      </c>
+      <c r="Z26">
+        <v>2561552487000.0</v>
+      </c>
+      <c r="AA26">
+        <v>3459661089000.0</v>
+      </c>
+      <c r="AB26">
+        <v>1636009885000.0</v>
+      </c>
+      <c r="AC26">
+        <v>2219601230000.0</v>
+      </c>
+      <c r="AD26">
+        <v>2103922157000.0</v>
+      </c>
+      <c r="AE26">
+        <v>1720761925000.0</v>
+      </c>
+      <c r="AF26">
+        <v>1169583703000.0</v>
+      </c>
+      <c r="AG26">
+        <v>1307688909000.0</v>
+      </c>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+    </row>
+    <row r="27" spans="1:74">
+      <c r="A27" t="s">
+        <v>45</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+    </row>
+    <row r="28" spans="1:74">
+      <c r="A28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28">
+        <v>-821224614000.0</v>
+      </c>
+      <c r="C28">
+        <v>-454885607000.0</v>
+      </c>
+      <c r="D28">
+        <v>-176591151000.0</v>
+      </c>
+      <c r="E28">
+        <v>-1646669107000.0</v>
+      </c>
+      <c r="F28">
+        <v>-1409135824000.0</v>
+      </c>
+      <c r="G28">
+        <v>-1634825716000.0</v>
+      </c>
+      <c r="H28">
+        <v>-1244592092000.0</v>
+      </c>
+      <c r="I28">
+        <v>-1439672953000.0</v>
+      </c>
+      <c r="J28">
+        <v>-986853386000.0</v>
+      </c>
+      <c r="K28">
+        <v>-1033208022000.0</v>
+      </c>
+      <c r="L28">
+        <v>-1061965726000.0</v>
+      </c>
+      <c r="M28">
+        <v>-1406183350000.0</v>
+      </c>
+      <c r="N28">
+        <v>-1572000134000.0</v>
+      </c>
+      <c r="O28">
+        <v>-2020542161000.0</v>
+      </c>
+      <c r="P28">
+        <v>-1302399689000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-2815086023000.0</v>
+      </c>
+      <c r="R28">
+        <v>-896086583000.0</v>
+      </c>
+      <c r="S28">
+        <v>-1882573658000.0</v>
+      </c>
+      <c r="T28">
+        <v>-842667876000.0</v>
+      </c>
+      <c r="U28">
+        <v>-1425501250000.0</v>
+      </c>
+      <c r="V28">
+        <v>-1207442840000.0</v>
+      </c>
+      <c r="W28">
+        <v>-2360643738000.0</v>
+      </c>
+      <c r="X28">
+        <v>-3991118177000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-3118277887000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-2414254391000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-1872647687000.0</v>
+      </c>
+      <c r="AB28">
+        <v>-2821830451000.0</v>
+      </c>
+      <c r="AC28">
+        <v>-3771933900000.0</v>
+      </c>
+      <c r="AD28">
+        <v>107746646000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-5258303690000.0</v>
+      </c>
+      <c r="AF28">
+        <v>-4126675062000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-3332904141000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-1379866489000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-1769417375000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-1278777303000.0</v>
+      </c>
+      <c r="AK28">
+        <v>-2111849932000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-2100863114000.0</v>
+      </c>
+      <c r="AM28">
+        <v>-2289659134000.0</v>
+      </c>
+      <c r="AN28">
+        <v>-1830166784000.0</v>
+      </c>
+      <c r="AO28">
+        <v>-1399762098000.0</v>
+      </c>
+      <c r="AP28">
+        <v>-1275656024000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-1453604143000.0</v>
+      </c>
+      <c r="AR28">
+        <v>-1279389862000.0</v>
+      </c>
+      <c r="AS28">
+        <v>-885904244000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-1275948890000.0</v>
+      </c>
+      <c r="AU28">
+        <v>-1030965905000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-792289663000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-1114311716000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-751066842000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-822095640000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-919058900000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-865573244000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-954225596000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-1183078296000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-419745995000.0</v>
+      </c>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+    </row>
+    <row r="29" spans="1:74">
+      <c r="A29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29">
+        <v>2960712082000.0</v>
+      </c>
+      <c r="C29">
+        <v>3023892533000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
+        <v>3516424189000.0</v>
+      </c>
+      <c r="F29">
+        <v>3482291445000.0</v>
+      </c>
+      <c r="G29">
+        <v>3466986569000.0</v>
+      </c>
+      <c r="H29">
+        <v>3470546919000.0</v>
+      </c>
+      <c r="I29">
+        <v>3435163102000.0</v>
+      </c>
+      <c r="J29">
+        <v>3441511972000.0</v>
+      </c>
+      <c r="K29">
+        <v>3434885641000.0</v>
+      </c>
+      <c r="L29">
+        <v>3416134619000.0</v>
+      </c>
+      <c r="M29">
+        <v>3428792586000.0</v>
+      </c>
+      <c r="N29">
+        <v>3411851699000.0</v>
+      </c>
+      <c r="O29">
+        <v>3404687238000.0</v>
+      </c>
+      <c r="P29">
+        <v>2413163610000.0</v>
+      </c>
+      <c r="Q29">
+        <v>2654117390000.0</v>
+      </c>
+      <c r="R29">
+        <v>2720022628000.0</v>
+      </c>
+      <c r="S29">
+        <v>2713043418000.0</v>
+      </c>
+      <c r="T29">
+        <v>2774496960000.0</v>
+      </c>
+      <c r="U29">
+        <v>4666822245000.0</v>
+      </c>
+      <c r="V29">
+        <v>4501562637000.0</v>
+      </c>
+      <c r="W29">
+        <v>4543624856000.0</v>
+      </c>
+      <c r="X29">
+        <v>4456451412000.0</v>
+      </c>
+      <c r="Y29">
+        <v>4683385618000.0</v>
+      </c>
+      <c r="Z29">
+        <v>4597066686000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+    </row>
+    <row r="30" spans="1:74">
+      <c r="A30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>89857713000.0</v>
+      </c>
+      <c r="D30">
+        <v>74254345000.0</v>
+      </c>
+      <c r="E30">
+        <v>77547074000.0</v>
+      </c>
+      <c r="F30">
+        <v>70096526000.0</v>
+      </c>
+      <c r="G30">
+        <v>71060423000.0</v>
+      </c>
+      <c r="H30">
+        <v>65326894000.0</v>
+      </c>
+      <c r="I30">
+        <v>88341643000.0</v>
+      </c>
+      <c r="J30">
+        <v>68113101000.0</v>
+      </c>
+      <c r="K30">
+        <v>64792372000.0</v>
+      </c>
+      <c r="L30">
+        <v>55279020000.0</v>
+      </c>
+      <c r="M30">
+        <v>60167691000.0</v>
+      </c>
+      <c r="N30">
+        <v>55893176000.0</v>
+      </c>
+      <c r="O30">
+        <v>113594571000.0</v>
+      </c>
+      <c r="P30">
+        <v>91496083000.0</v>
+      </c>
+      <c r="Q30">
+        <v>70997736000.0</v>
+      </c>
+      <c r="R30">
+        <v>76360972000.0</v>
+      </c>
+      <c r="S30">
+        <v>76518750000.0</v>
+      </c>
+      <c r="T30">
+        <v>90019146000.0</v>
+      </c>
+      <c r="U30">
+        <v>83181454000.0</v>
+      </c>
+      <c r="V30">
+        <v>126048187000.0</v>
+      </c>
+      <c r="W30">
+        <v>125247944000.0</v>
+      </c>
+      <c r="X30">
+        <v>141994216000.0</v>
+      </c>
+      <c r="Y30">
+        <v>507005744000.0</v>
+      </c>
+      <c r="Z30">
+        <v>62983211000.0</v>
+      </c>
+      <c r="AA30">
+        <v>102813034000.0</v>
+      </c>
+      <c r="AB30">
+        <v>609524200000.0</v>
+      </c>
+      <c r="AC30">
+        <v>138278400000.0</v>
+      </c>
+      <c r="AD30">
+        <v>2128828000.0</v>
+      </c>
+      <c r="AE30">
+        <v>125924618000.0</v>
+      </c>
+      <c r="AF30">
+        <v>83767488000.0</v>
+      </c>
+      <c r="AG30">
+        <v>74976827000.0</v>
+      </c>
+      <c r="AH30">
+        <v>30391147000.0</v>
+      </c>
+      <c r="AI30">
+        <v>13397122000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>24415412000.0</v>
+      </c>
+      <c r="AK30">
+        <v>20090720000.0</v>
+      </c>
+      <c r="AL30">
+        <v>27725288000.0</v>
+      </c>
+      <c r="AM30">
+        <v>14020796000.0</v>
+      </c>
+      <c r="AN30">
+        <v>32807809000.0</v>
+      </c>
+      <c r="AO30">
+        <v>13883565000.0</v>
+      </c>
+      <c r="AP30">
+        <v>27666069000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>25322775000.0</v>
+      </c>
+      <c r="AR30">
+        <v>47063023000.0</v>
+      </c>
+      <c r="AS30">
+        <v>45730506000.0</v>
+      </c>
+      <c r="AT30">
+        <v>46102357000.0</v>
+      </c>
+      <c r="AU30">
+        <v>43830836000.0</v>
+      </c>
+      <c r="AV30">
+        <v>11273195000.0</v>
+      </c>
+      <c r="AW30">
+        <v>8456420000.0</v>
+      </c>
+      <c r="AX30">
+        <v>10553413000.0</v>
+      </c>
+      <c r="AY30">
+        <v>7667772000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>3007569000.0</v>
+      </c>
+      <c r="BA30">
+        <v>9127959000.0</v>
+      </c>
+      <c r="BB30">
+        <v>13190992000.0</v>
+      </c>
+      <c r="BC30">
+        <v>10199296000.0</v>
+      </c>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+    </row>
+    <row r="31" spans="1:74">
+      <c r="A31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
+        <v>3389088000000.0</v>
+      </c>
+      <c r="P31">
+        <v>2381678205000.0</v>
+      </c>
+      <c r="Q31">
+        <v>2384590129000.0</v>
+      </c>
+      <c r="R31">
+        <v>2459907372000.0</v>
+      </c>
+      <c r="S31">
+        <v>2451907441000.0</v>
+      </c>
+      <c r="T31">
+        <v>2518886296000.0</v>
+      </c>
+      <c r="U31">
+        <v>4338554519000.0</v>
+      </c>
+      <c r="V31">
+        <v>4245711205000.0</v>
+      </c>
+      <c r="W31">
+        <v>4287690211000.0</v>
+      </c>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31">
+        <v>4097743230000.0</v>
+      </c>
+      <c r="AA31">
+        <v>4481704219000.0</v>
+      </c>
+      <c r="AB31">
+        <v>4439131446000.0</v>
+      </c>
+      <c r="AC31">
+        <v>4494536189000.0</v>
+      </c>
+      <c r="AD31">
+        <v>4460931740000.0</v>
+      </c>
+      <c r="AE31">
+        <v>4424285816000.0</v>
+      </c>
+      <c r="AF31">
+        <v>4373012704000.0</v>
+      </c>
+      <c r="AG31">
+        <v>3193226519000.0</v>
+      </c>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+    </row>
+    <row r="32" spans="1:74">
+      <c r="A32" t="s">
+        <v>50</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+    </row>
+    <row r="33" spans="1:74">
+      <c r="A33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B33">
+        <v>11910731484000.0</v>
+      </c>
+      <c r="C33">
+        <v>12310410097000.0</v>
+      </c>
+      <c r="D33">
+        <v>12732812124000.0</v>
+      </c>
+      <c r="E33">
+        <v>11528308840000.0</v>
+      </c>
+      <c r="F33">
+        <v>11782379039000.0</v>
+      </c>
+      <c r="G33">
+        <v>11342742167000.0</v>
+      </c>
+      <c r="H33">
+        <v>11407040190000.0</v>
+      </c>
+      <c r="I33">
+        <v>11463331392000.0</v>
+      </c>
+      <c r="J33">
+        <v>11090267582000.0</v>
+      </c>
+      <c r="K33">
+        <v>11239788955000.0</v>
+      </c>
+      <c r="L33">
+        <v>4925109881000.0</v>
+      </c>
+      <c r="M33">
+        <v>4494383955000.0</v>
+      </c>
+      <c r="N33">
+        <v>4990053336000.0</v>
+      </c>
+      <c r="O33">
+        <v>4824905101000.0</v>
+      </c>
+      <c r="P33">
+        <v>3810687763000.0</v>
+      </c>
+      <c r="Q33">
+        <v>11322857860000.0</v>
+      </c>
+      <c r="R33">
+        <v>11931959350000.0</v>
+      </c>
+      <c r="S33">
+        <v>14632909643000.0</v>
+      </c>
+      <c r="T33">
+        <v>19315893086000.0</v>
+      </c>
+      <c r="U33">
+        <v>23549473236000.0</v>
+      </c>
+      <c r="V33">
+        <v>23293982474000.0</v>
+      </c>
+      <c r="W33">
+        <v>25265398383000.0</v>
+      </c>
+      <c r="X33">
+        <v>23537673480000.0</v>
+      </c>
+      <c r="Y33">
+        <v>22043170613000.0</v>
+      </c>
+      <c r="Z33">
+        <v>23599999020000.0</v>
+      </c>
+      <c r="AA33">
+        <v>24580065114000.0</v>
+      </c>
+      <c r="AB33">
+        <v>20961801827000.0</v>
+      </c>
+      <c r="AC33">
+        <v>2369618214000.0</v>
+      </c>
+      <c r="AD33">
+        <v>22585965246000.0</v>
+      </c>
+      <c r="AE33">
+        <v>2090766651000.0</v>
+      </c>
+      <c r="AF33">
+        <v>16168149801000.0</v>
+      </c>
+      <c r="AG33">
+        <v>14848523839000.0</v>
+      </c>
+      <c r="AH33">
+        <v>15857912516000.0</v>
+      </c>
+      <c r="AI33">
+        <v>14028801923000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>12193250327000.0</v>
+      </c>
+      <c r="AK33">
+        <v>10318019512000.0</v>
+      </c>
+      <c r="AL33">
+        <v>9974370875000.0</v>
+      </c>
+      <c r="AM33">
+        <v>9060550290000.0</v>
+      </c>
+      <c r="AN33">
+        <v>8554504620000.0</v>
+      </c>
+      <c r="AO33">
+        <v>7964341153000.0</v>
+      </c>
+      <c r="AP33">
+        <v>7071364012000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>6867397294000.0</v>
+      </c>
+      <c r="AR33">
+        <v>6379215569000.0</v>
+      </c>
+      <c r="AS33">
+        <v>6125185246000.0</v>
+      </c>
+      <c r="AT33">
+        <v>5565916812000.0</v>
+      </c>
+      <c r="AU33">
+        <v>5296768245000.0</v>
+      </c>
+      <c r="AV33">
+        <v>5115619837000.0</v>
+      </c>
+      <c r="AW33">
+        <v>4548731126000.0</v>
+      </c>
+      <c r="AX33">
+        <v>4401009199000.0</v>
+      </c>
+      <c r="AY33">
+        <v>4270017282000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>3767172785000.0</v>
+      </c>
+      <c r="BA33">
+        <v>3277246504000.0</v>
+      </c>
+      <c r="BB33">
+        <v>2962895082000.0</v>
+      </c>
+      <c r="BC33">
+        <v>181592979000.0</v>
+      </c>
+      <c r="BD33">
+        <v>9945345000.0</v>
+      </c>
+      <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+    </row>
+    <row r="34" spans="1:74">
+      <c r="A34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+    </row>
+    <row r="35" spans="1:74">
+      <c r="A35" t="s">
+        <v>53</v>
+      </c>
+      <c r="B35">
+        <v>315709901000.0</v>
+      </c>
+      <c r="C35">
+        <v>9883766296000.0</v>
+      </c>
+      <c r="D35">
+        <v>9492552572000.0</v>
+      </c>
+      <c r="E35">
+        <v>624848286000.0</v>
+      </c>
+      <c r="F35">
+        <v>1036233631000.0</v>
+      </c>
+      <c r="G35">
+        <v>660903325000.0</v>
+      </c>
+      <c r="H35">
+        <v>692778161000.0</v>
+      </c>
+      <c r="I35">
+        <v>766453827000.0</v>
+      </c>
+      <c r="J35">
+        <v>410424555000.0</v>
+      </c>
+      <c r="K35">
+        <v>358518210000.0</v>
+      </c>
+      <c r="L35">
+        <v>92238269000.0</v>
+      </c>
+      <c r="M35">
+        <v>116019616000.0</v>
+      </c>
+      <c r="N35">
+        <v>13964922000.0</v>
+      </c>
+      <c r="O35">
+        <v>13612177000.0</v>
+      </c>
+      <c r="P35">
+        <v>8923514000.0</v>
+      </c>
+      <c r="Q35">
+        <v>553335462000.0</v>
+      </c>
+      <c r="R35">
+        <v>483516307000.0</v>
+      </c>
+      <c r="S35">
+        <v>586954456000.0</v>
+      </c>
+      <c r="T35">
+        <v>568481053000.0</v>
+      </c>
+      <c r="U35">
+        <v>600881685000.0</v>
+      </c>
+      <c r="V35">
+        <v>484674397000.0</v>
+      </c>
+      <c r="W35">
+        <v>449494073000.0</v>
+      </c>
+      <c r="X35">
+        <v>404576478000.0</v>
+      </c>
+      <c r="Y35">
+        <v>649466517000.0</v>
+      </c>
+      <c r="Z35">
+        <v>633840958000.0</v>
+      </c>
+      <c r="AA35">
+        <v>618572211000.0</v>
+      </c>
+      <c r="AB35">
+        <v>616912564000.0</v>
+      </c>
+      <c r="AC35">
+        <v>498837064000.0</v>
+      </c>
+      <c r="AD35">
+        <v>18379231563000.0</v>
+      </c>
+      <c r="AE35">
+        <v>498536697000.0</v>
+      </c>
+      <c r="AF35">
+        <v>647884445000.0</v>
+      </c>
+      <c r="AG35">
+        <v>631125217000.0</v>
+      </c>
+      <c r="AH35">
+        <v>693040948000.0</v>
+      </c>
+      <c r="AI35">
+        <v>707962195000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>636190280000.0</v>
+      </c>
+      <c r="AK35">
+        <v>120342375000.0</v>
+      </c>
+      <c r="AL35">
+        <v>135342670000.0</v>
+      </c>
+      <c r="AM35">
+        <v>177008542000.0</v>
+      </c>
+      <c r="AN35">
+        <v>171784796000.0</v>
+      </c>
+      <c r="AO35">
+        <v>151277071000.0</v>
+      </c>
+      <c r="AP35">
+        <v>109700569000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>111893187000.0</v>
+      </c>
+      <c r="AR35">
+        <v>112461798000.0</v>
+      </c>
+      <c r="AS35">
+        <v>113362641000.0</v>
+      </c>
+      <c r="AT35">
+        <v>136884436000.0</v>
+      </c>
+      <c r="AU35">
+        <v>101108527000.0</v>
+      </c>
+      <c r="AV35">
+        <v>97308525000.0</v>
+      </c>
+      <c r="AW35">
+        <v>88202990000.0</v>
+      </c>
+      <c r="AX35">
+        <v>149062817000.0</v>
+      </c>
+      <c r="AY35">
+        <v>71437152000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>70579578000.0</v>
+      </c>
+      <c r="BA35">
+        <v>65101919000.0</v>
+      </c>
+      <c r="BB35">
+        <v>129406925000.0</v>
+      </c>
+      <c r="BC35">
+        <v>176220087000.0</v>
+      </c>
+      <c r="BD35"/>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+    </row>
+    <row r="36" spans="1:74">
+      <c r="A36" t="s">
+        <v>54</v>
+      </c>
+      <c r="B36">
+        <v>5296292432000.0</v>
+      </c>
+      <c r="C36">
+        <v>42734890000.0</v>
+      </c>
+      <c r="D36">
+        <v>65209491000.0</v>
+      </c>
+      <c r="E36">
+        <v>4728346433000.0</v>
+      </c>
+      <c r="F36">
+        <v>4915987684000.0</v>
+      </c>
+      <c r="G36">
+        <v>4665134007000.0</v>
+      </c>
+      <c r="H36">
+        <v>4981043489000.0</v>
+      </c>
+      <c r="I36">
+        <v>5077137573000.0</v>
+      </c>
+      <c r="J36">
+        <v>4704124966000.0</v>
+      </c>
+      <c r="K36">
+        <v>4632751640000.0</v>
+      </c>
+      <c r="L36">
+        <v>-161533779000.0</v>
+      </c>
+      <c r="M36">
+        <v>-166200326000.0</v>
+      </c>
+      <c r="N36">
+        <v>-270728672000.0</v>
+      </c>
+      <c r="O36">
+        <v>-287082404000.0</v>
+      </c>
+      <c r="P36">
+        <v>-321567506000.0</v>
+      </c>
+      <c r="Q36">
+        <v>2926940958000.0</v>
+      </c>
+      <c r="R36">
+        <v>3313507748000.0</v>
+      </c>
+      <c r="S36">
+        <v>4238041518000.0</v>
+      </c>
+      <c r="T36">
+        <v>5673916045000.0</v>
+      </c>
+      <c r="U36">
+        <v>5879008030000.0</v>
+      </c>
+      <c r="V36">
+        <v>5438807856000.0</v>
+      </c>
+      <c r="W36">
+        <v>6384007483000.0</v>
+      </c>
+      <c r="X36">
+        <v>4502369799000.0</v>
+      </c>
+      <c r="Y36">
+        <v>3834249889000.0</v>
+      </c>
+      <c r="Z36">
+        <v>5611937442000.0</v>
+      </c>
+      <c r="AA36">
+        <v>5857285640000.0</v>
+      </c>
+      <c r="AB36">
+        <v>3030958834000.0</v>
+      </c>
+      <c r="AC36">
+        <v>-2369618214000.0</v>
+      </c>
+      <c r="AD36">
+        <v>22326598147000.0</v>
+      </c>
+      <c r="AE36">
+        <v>-2090766651000.0</v>
+      </c>
+      <c r="AF36">
+        <v>2697859533000.0</v>
+      </c>
+      <c r="AG36">
+        <v>1848148629000.0</v>
+      </c>
+      <c r="AH36">
+        <v>3513671157000.0</v>
+      </c>
+      <c r="AI36">
+        <v>3209955035000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>2494395863000.0</v>
+      </c>
+      <c r="AK36">
+        <v>1269969584000.0</v>
+      </c>
+      <c r="AL36">
+        <v>1492061194000.0</v>
+      </c>
+      <c r="AM36">
+        <v>958152479000.0</v>
+      </c>
+      <c r="AN36">
+        <v>983981346000.0</v>
+      </c>
+      <c r="AO36">
+        <v>839780673000.0</v>
+      </c>
+      <c r="AP36">
+        <v>741543224000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>770589058000.0</v>
+      </c>
+      <c r="AR36">
+        <v>736307704000.0</v>
+      </c>
+      <c r="AS36">
+        <v>729041478000.0</v>
+      </c>
+      <c r="AT36">
+        <v>724273756000.0</v>
+      </c>
+      <c r="AU36">
+        <v>712851507000.0</v>
+      </c>
+      <c r="AV36">
+        <v>744952219000.0</v>
+      </c>
+      <c r="AW36">
+        <v>583537868000.0</v>
+      </c>
+      <c r="AX36">
+        <v>809558397000.0</v>
+      </c>
+      <c r="AY36">
+        <v>869892404000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>775292419000.0</v>
+      </c>
+      <c r="BA36">
+        <v>395065798000.0</v>
+      </c>
+      <c r="BB36">
+        <v>321036863000.0</v>
+      </c>
+      <c r="BC36">
+        <v>-181592979000.0</v>
+      </c>
+      <c r="BD36">
+        <v>-9945345000.0</v>
+      </c>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+    </row>
+    <row r="37" spans="1:74">
+      <c r="A37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+    </row>
+    <row r="38" spans="1:74">
+      <c r="A38" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>0.0</v>
+      </c>
+      <c r="D38">
+        <v>13593522485000.0</v>
+      </c>
+      <c r="E38">
+        <v>167582149000.0</v>
+      </c>
+      <c r="F38">
+        <v>172290436000.0</v>
+      </c>
+      <c r="G38">
+        <v>179934557000.0</v>
+      </c>
+      <c r="H38">
+        <v>224956277000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>5298854155000.0</v>
+      </c>
+      <c r="M38">
+        <v>5931534308000.0</v>
+      </c>
+      <c r="N38">
+        <v>5910650526000.0</v>
+      </c>
+      <c r="O38">
+        <v>6829207190000.0</v>
+      </c>
+      <c r="P38">
+        <v>7763741290000.0</v>
+      </c>
+      <c r="Q38">
+        <v>8289082279000.0</v>
+      </c>
+      <c r="R38">
+        <v>8444368935000.0</v>
+      </c>
+      <c r="S38">
+        <v>10879196362000.0</v>
+      </c>
+      <c r="T38">
+        <v>14180879241000.0</v>
+      </c>
+      <c r="U38">
+        <v>18611892226000.0</v>
+      </c>
+      <c r="V38">
+        <v>18805645531000.0</v>
+      </c>
+      <c r="W38">
+        <v>21693660378000.0</v>
+      </c>
+      <c r="X38">
+        <v>19414660492000.0</v>
+      </c>
+      <c r="Y38">
+        <v>18985938833000.0</v>
+      </c>
+      <c r="Z38">
+        <v>20786788693000.0</v>
+      </c>
+      <c r="AA38">
+        <v>20871680122000.0</v>
+      </c>
+      <c r="AB38">
+        <v>19098277609000.0</v>
+      </c>
+      <c r="AC38">
+        <v>18039505713000.0</v>
+      </c>
+      <c r="AD38">
+        <v>15864410756000.0</v>
+      </c>
+      <c r="AE38">
+        <v>15340139596000.0</v>
+      </c>
+      <c r="AF38">
+        <v>14559709131000.0</v>
+      </c>
+      <c r="AG38">
+        <v>13233467307000.0</v>
+      </c>
+      <c r="AH38">
+        <v>14230405198000.0</v>
+      </c>
+      <c r="AI38">
+        <v>12245753615000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>10973519308000.0</v>
+      </c>
+      <c r="AK38">
+        <v>8936527917000.0</v>
+      </c>
+      <c r="AL38">
+        <v>8394210493000.0</v>
+      </c>
+      <c r="AM38">
+        <v>8064443688000.0</v>
+      </c>
+      <c r="AN38">
+        <v>7545388811000.0</v>
+      </c>
+      <c r="AO38">
+        <v>6984697213000.0</v>
+      </c>
+      <c r="AP38">
+        <v>6228779462000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>5981237359000.0</v>
+      </c>
+      <c r="AR38">
+        <v>5568525718000.0</v>
+      </c>
+      <c r="AS38">
+        <v>5327947105000.0</v>
+      </c>
+      <c r="AT38">
+        <v>4948138260000.0</v>
+      </c>
+      <c r="AU38">
+        <v>4650159988000.0</v>
+      </c>
+      <c r="AV38">
+        <v>4524576539000.0</v>
+      </c>
+      <c r="AW38">
+        <v>4057208788000.0</v>
+      </c>
+      <c r="AX38">
+        <v>3822763064000.0</v>
+      </c>
+      <c r="AY38">
+        <v>3640277966000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>3343368265000.0</v>
+      </c>
+      <c r="BA38">
+        <v>3042190821000.0</v>
+      </c>
+      <c r="BB38">
+        <v>2728800079000.0</v>
+      </c>
+      <c r="BC38">
+        <v>2489049577000.0</v>
+      </c>
+      <c r="BD38">
+        <v>2759989995000.0</v>
+      </c>
+      <c r="BE38">
+        <v>30284681000.0</v>
+      </c>
+      <c r="BF38">
+        <v>26248859000.0</v>
+      </c>
+      <c r="BG38">
+        <v>23963319000.0</v>
+      </c>
+      <c r="BH38">
+        <v>45805249000.0</v>
+      </c>
+      <c r="BI38">
+        <v>41050725000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>44168821000.0</v>
+      </c>
+      <c r="BK38">
+        <v>39123628000.0</v>
+      </c>
+      <c r="BL38">
+        <v>58917812000.0</v>
+      </c>
+      <c r="BM38">
+        <v>57522783000.0</v>
+      </c>
+      <c r="BN38">
+        <v>72318091000.0</v>
+      </c>
+      <c r="BO38">
+        <v>75377766000.0</v>
+      </c>
+      <c r="BP38">
+        <v>60664954000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>67932680000.0</v>
+      </c>
+      <c r="BR38">
+        <v>144472000000.0</v>
+      </c>
+      <c r="BS38">
+        <v>74169486000.0</v>
+      </c>
+      <c r="BT38">
+        <v>84667662000.0</v>
+      </c>
+      <c r="BU38">
+        <v>78250327000.0</v>
+      </c>
+      <c r="BV38">
+        <v>60089074000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:74">
+      <c r="A39" t="s">
+        <v>57</v>
+      </c>
+      <c r="B39">
+        <v>47184637000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39">
+        <v>40633913000.0</v>
+      </c>
+      <c r="F39">
+        <v>34799076000.0</v>
+      </c>
+      <c r="G39">
+        <v>26799698000.0</v>
+      </c>
+      <c r="H39">
+        <v>36584970000.0</v>
+      </c>
+      <c r="I39">
+        <v>25449241000.0</v>
+      </c>
+      <c r="J39">
+        <v>25250472000.0</v>
+      </c>
+      <c r="K39">
+        <v>12076025000.0</v>
+      </c>
+      <c r="L39">
+        <v>1523063627000.0</v>
+      </c>
+      <c r="M39">
+        <v>2137325313999.0</v>
+      </c>
+      <c r="N39">
+        <v>1854490318000.0</v>
+      </c>
+      <c r="O39">
+        <v>2327185409000.0</v>
+      </c>
+      <c r="P39">
+        <v>1904773105000.0</v>
+      </c>
+      <c r="Q39">
+        <v>12214218000.0</v>
+      </c>
+      <c r="R39">
+        <v>31051616000.0</v>
+      </c>
+      <c r="S39">
+        <v>16299278000.0</v>
+      </c>
+      <c r="T39">
+        <v>26404300000.0</v>
+      </c>
+      <c r="U39">
+        <v>12852789000.0</v>
+      </c>
+      <c r="V39">
+        <v>23215420000.0</v>
+      </c>
+      <c r="W39">
+        <v>5738899000.0</v>
+      </c>
+      <c r="X39">
+        <v>22047797000.0</v>
+      </c>
+      <c r="Y39">
+        <v>11689251000.0</v>
+      </c>
+      <c r="Z39">
+        <v>24697830000.0</v>
+      </c>
+      <c r="AA39">
+        <v>13237718000.0</v>
+      </c>
+      <c r="AB39">
+        <v>32009120000.0</v>
+      </c>
+      <c r="AC39">
+        <v>20184038000.0</v>
+      </c>
+      <c r="AD39">
+        <v>1248384530000.0</v>
+      </c>
+      <c r="AE39">
+        <v>14124456000.0</v>
+      </c>
+      <c r="AF39">
+        <v>28844675000.0</v>
+      </c>
+      <c r="AG39">
+        <v>17765792000.0</v>
+      </c>
+      <c r="AH39">
+        <v>20747240000.0</v>
+      </c>
+      <c r="AI39">
+        <v>13012261000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>30060343000.0</v>
+      </c>
+      <c r="AK39">
+        <v>15958203000.0</v>
+      </c>
+      <c r="AL39">
+        <v>17082360000.0</v>
+      </c>
+      <c r="AM39">
+        <v>13730501000.0</v>
+      </c>
+      <c r="AN39">
+        <v>25139712000.0</v>
+      </c>
+      <c r="AO39">
+        <v>24353434000.0</v>
+      </c>
+      <c r="AP39">
+        <v>22641432000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>18178351000.0</v>
+      </c>
+      <c r="AR39">
+        <v>29409221000.0</v>
+      </c>
+      <c r="AS39">
+        <v>23022857000.0</v>
+      </c>
+      <c r="AT39">
+        <v>19163291000.0</v>
+      </c>
+      <c r="AU39">
+        <v>16740075000.0</v>
+      </c>
+      <c r="AV39">
+        <v>28794527000.0</v>
+      </c>
+      <c r="AW39">
+        <v>23834209000.0</v>
+      </c>
+      <c r="AX39">
+        <v>19812561000.0</v>
+      </c>
+      <c r="AY39">
+        <v>26479403000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>39559795000.0</v>
+      </c>
+      <c r="BA39">
+        <v>29407924000.0</v>
+      </c>
+      <c r="BB39">
+        <v>19825645000.0</v>
+      </c>
+      <c r="BC39">
+        <v>16052252000.0</v>
+      </c>
+      <c r="BD39"/>
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39"/>
+      <c r="BH39"/>
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39"/>
+      <c r="BP39"/>
+      <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39"/>
+      <c r="BT39"/>
+      <c r="BU39"/>
+      <c r="BV39"/>
+    </row>
+    <row r="40" spans="1:74">
+      <c r="A40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40">
+        <v>9527392996000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40">
+        <v>-567000659000.0</v>
+      </c>
+      <c r="E40">
+        <v>8087813663000.0</v>
+      </c>
+      <c r="F40">
+        <v>8808559060000.0</v>
+      </c>
+      <c r="G40">
+        <v>8991450349000.0</v>
+      </c>
+      <c r="H40">
+        <v>8649431032000.0</v>
+      </c>
+      <c r="I40">
+        <v>8870128511000.0</v>
+      </c>
+      <c r="J40">
+        <v>8374859472000.0</v>
+      </c>
+      <c r="K40">
+        <v>8638724612000.0</v>
+      </c>
+      <c r="L40">
+        <v>-13828420000.0</v>
+      </c>
+      <c r="M40">
+        <v>-17863871000.0</v>
+      </c>
+      <c r="N40">
+        <v>-13964922000.0</v>
+      </c>
+      <c r="O40">
+        <v>-13612177000.0</v>
+      </c>
+      <c r="P40">
+        <v>-8923514000.0</v>
+      </c>
+      <c r="Q40">
+        <v>11503964151000.0</v>
+      </c>
+      <c r="R40">
+        <v>10217053509000.0</v>
+      </c>
+      <c r="S40">
+        <v>13788406383000.0</v>
+      </c>
+      <c r="T40">
+        <v>17405668976000.0</v>
+      </c>
+      <c r="U40">
+        <v>20408988261000.0</v>
+      </c>
+      <c r="V40">
+        <v>20097989090000.0</v>
+      </c>
+      <c r="W40">
+        <v>23189524856000.0</v>
+      </c>
+      <c r="X40">
+        <v>23221980127000.0</v>
+      </c>
+      <c r="Y40">
+        <v>21261020562000.0</v>
+      </c>
+      <c r="Z40">
+        <v>21769109693000.0</v>
+      </c>
+      <c r="AA40">
+        <v>21868431707000.0</v>
+      </c>
+      <c r="AB40">
+        <v>19776271491000.0</v>
+      </c>
+      <c r="AC40">
+        <v>-99646253000.0</v>
+      </c>
+      <c r="AD40">
+        <v>67717894000.0</v>
+      </c>
+      <c r="AE40">
+        <v>-90851293000.0</v>
+      </c>
+      <c r="AF40">
+        <v>15814132997000.0</v>
+      </c>
+      <c r="AG40">
+        <v>14867842434000.0</v>
+      </c>
+      <c r="AH40">
+        <v>13803534444000.0</v>
+      </c>
+      <c r="AI40">
+        <v>12394665840000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>10256669498000.0</v>
+      </c>
+      <c r="AK40">
+        <v>10289932307000.0</v>
+      </c>
+      <c r="AL40">
+        <v>9941240655000.0</v>
+      </c>
+      <c r="AM40">
+        <v>9223802762000.0</v>
+      </c>
+      <c r="AN40">
+        <v>8793326991000.0</v>
+      </c>
+      <c r="AO40">
+        <v>7800521881000.0</v>
+      </c>
+      <c r="AP40">
+        <v>6845147753000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>6863212206000.0</v>
+      </c>
+      <c r="AR40">
+        <v>6260727351000.0</v>
+      </c>
+      <c r="AS40">
+        <v>5997379689000.0</v>
+      </c>
+      <c r="AT40">
+        <v>5813028201000.0</v>
+      </c>
+      <c r="AU40">
+        <v>5364548268000.0</v>
+      </c>
+      <c r="AV40">
+        <v>4960329791000.0</v>
+      </c>
+      <c r="AW40">
+        <v>4729229379000.0</v>
+      </c>
+      <c r="AX40">
+        <v>4152364300000.0</v>
+      </c>
+      <c r="AY40">
+        <v>4203816865000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>3796961038000.0</v>
+      </c>
+      <c r="BA40">
+        <v>3716239809000.0</v>
+      </c>
+      <c r="BB40">
+        <v>3471591730000.0</v>
+      </c>
+      <c r="BC40">
+        <v>-26348005000.0</v>
+      </c>
+      <c r="BD40"/>
+      <c r="BE40"/>
+      <c r="BF40"/>
+      <c r="BG40"/>
+      <c r="BH40"/>
+      <c r="BI40"/>
+      <c r="BJ40"/>
+      <c r="BK40"/>
+      <c r="BL40"/>
+      <c r="BM40"/>
+      <c r="BN40"/>
+      <c r="BO40"/>
+      <c r="BP40"/>
+      <c r="BQ40"/>
+      <c r="BR40"/>
+      <c r="BS40"/>
+      <c r="BT40"/>
+      <c r="BU40"/>
+      <c r="BV40"/>
+    </row>
+    <row r="41" spans="1:74">
+      <c r="A41" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>158860920000.0</v>
+      </c>
+      <c r="N41">
+        <v>157806510000.0</v>
+      </c>
+      <c r="O41">
+        <v>308389000000.0</v>
+      </c>
+      <c r="P41">
+        <v>161734111000.0</v>
+      </c>
+      <c r="Q41">
+        <v>168665669000.0</v>
+      </c>
+      <c r="R41">
+        <v>114228527000.0</v>
+      </c>
+      <c r="S41">
+        <v>191889058000.0</v>
+      </c>
+      <c r="T41">
+        <v>174042417000.0</v>
+      </c>
+      <c r="U41">
+        <v>165155693000.0</v>
+      </c>
+      <c r="V41">
+        <v>141809519000.0</v>
+      </c>
+      <c r="W41">
+        <v>138440571000.0</v>
+      </c>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41">
+        <v>76547863000.0</v>
+      </c>
+      <c r="AA41">
+        <v>70612107000.0</v>
+      </c>
+      <c r="AB41">
+        <v>57423525000.0</v>
+      </c>
+      <c r="AC41">
+        <v>34795572000.0</v>
+      </c>
+      <c r="AD41">
+        <v>40487081000.0</v>
+      </c>
+      <c r="AE41">
+        <v>47121323000.0</v>
+      </c>
+      <c r="AF41">
+        <v>59818006000.0</v>
+      </c>
+      <c r="AG41">
+        <v>53956040000.0</v>
+      </c>
+      <c r="AH41">
+        <v>255674588000.0</v>
+      </c>
+      <c r="AI41">
+        <v>260151251000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>180324039000.0</v>
+      </c>
+      <c r="AK41">
+        <v>170910037000.0</v>
+      </c>
+      <c r="AL41">
+        <v>169738271000.0</v>
+      </c>
+      <c r="AM41">
+        <v>209880401000.0</v>
+      </c>
+      <c r="AN41">
+        <v>194910195000.0</v>
+      </c>
+      <c r="AO41">
+        <v>184325275000.0</v>
+      </c>
+      <c r="AP41">
+        <v>149443959000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>138522504000.0</v>
+      </c>
+      <c r="AR41">
+        <v>149300416000.0</v>
+      </c>
+      <c r="AS41">
+        <v>141122721000.0</v>
+      </c>
+      <c r="AT41">
+        <v>159754774000.0</v>
+      </c>
+      <c r="AU41">
+        <v>107197511000.0</v>
+      </c>
+      <c r="AV41">
+        <v>112458666000.0</v>
+      </c>
+      <c r="AW41">
+        <v>101151097000.0</v>
+      </c>
+      <c r="AX41">
+        <v>160267260900.0</v>
+      </c>
+      <c r="AY41">
+        <v>70340628000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>78071256000.0</v>
+      </c>
+      <c r="BA41">
+        <v>72269118000.0</v>
+      </c>
+      <c r="BB41">
+        <v>89422500000.0</v>
+      </c>
+      <c r="BC41">
+        <v>90623403000.0</v>
+      </c>
+      <c r="BD41">
+        <v>86997863000.0</v>
+      </c>
+      <c r="BE41">
+        <v>90296867000.0</v>
+      </c>
+      <c r="BF41">
+        <v>75780412000.0</v>
+      </c>
+      <c r="BG41">
+        <v>87972367000.0</v>
+      </c>
+      <c r="BH41">
+        <v>114035599000.0</v>
+      </c>
+      <c r="BI41">
+        <v>106645333000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>101703410000.0</v>
+      </c>
+      <c r="BK41">
+        <v>109985387000.0</v>
+      </c>
+      <c r="BL41">
+        <v>60738492000.0</v>
+      </c>
+      <c r="BM41">
+        <v>64412709000.0</v>
+      </c>
+      <c r="BN41">
+        <v>99623790000.0</v>
+      </c>
+      <c r="BO41">
+        <v>71913000000.0</v>
+      </c>
+      <c r="BP41">
+        <v>39021813000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>64708530000.0</v>
+      </c>
+      <c r="BR41">
+        <v>69752000000.0</v>
+      </c>
+      <c r="BS41">
+        <v>71043787000.0</v>
+      </c>
+      <c r="BT41">
+        <v>42617347000.0</v>
+      </c>
+      <c r="BU41">
+        <v>33532135000.0</v>
+      </c>
+      <c r="BV41">
+        <v>27652208000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:74">
+      <c r="A42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42">
+        <v>3723203433000.0</v>
+      </c>
+      <c r="C42">
+        <v>3719526642000.0</v>
+      </c>
+      <c r="D42">
+        <v>3720346518000.0</v>
+      </c>
+      <c r="E42">
+        <v>3753344580000.0</v>
+      </c>
+      <c r="F42">
+        <v>3734897058000.0</v>
+      </c>
+      <c r="G42">
+        <v>3736317425000.0</v>
+      </c>
+      <c r="H42">
+        <v>3756627171000.0</v>
+      </c>
+      <c r="I42">
+        <v>3734847341000.0</v>
+      </c>
+      <c r="J42">
+        <v>3751807287000.0</v>
+      </c>
+      <c r="K42">
+        <v>3754094643000.0</v>
+      </c>
+      <c r="L42">
+        <v>3735116314001.0</v>
+      </c>
+      <c r="M42">
+        <v>3735048406000.0</v>
+      </c>
+      <c r="N42">
+        <v>3734973042001.0</v>
+      </c>
+      <c r="O42">
+        <v>3734973042001.0</v>
+      </c>
+      <c r="P42">
+        <v>2933872901000.0</v>
+      </c>
+      <c r="Q42">
+        <v>2952710224000.0</v>
+      </c>
+      <c r="R42">
+        <v>2986143069000.0</v>
+      </c>
+      <c r="S42">
+        <v>3026716149000.0</v>
+      </c>
+      <c r="T42">
+        <v>1979520467000.0</v>
+      </c>
+      <c r="U42">
+        <v>1951073315000.0</v>
+      </c>
+      <c r="V42">
+        <v>1889956831000.0</v>
+      </c>
+      <c r="W42">
+        <v>1949802388000.0</v>
+      </c>
+      <c r="X42">
+        <v>1891033017000.0</v>
+      </c>
+      <c r="Y42">
+        <v>1862429987000.0</v>
+      </c>
+      <c r="Z42">
+        <v>1779578911000.0</v>
+      </c>
+      <c r="AA42">
+        <v>1854235842000.0</v>
+      </c>
+      <c r="AB42">
+        <v>1847433150000.0</v>
+      </c>
+      <c r="AC42">
+        <v>1839832102000.0</v>
+      </c>
+      <c r="AD42">
+        <v>1825177644000.0</v>
+      </c>
+      <c r="AE42">
+        <v>1778781564000.0</v>
+      </c>
+      <c r="AF42">
+        <v>1783190908000.0</v>
+      </c>
+      <c r="AG42">
+        <v>927957349000.0</v>
+      </c>
+      <c r="AH42">
+        <v>955971128000.0</v>
+      </c>
+      <c r="AI42">
+        <v>970699544000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>967415342000.0</v>
+      </c>
+      <c r="AK42">
+        <v>202804858000.0</v>
+      </c>
+      <c r="AL42">
+        <v>193063278000.0</v>
+      </c>
+      <c r="AM42">
+        <v>170123602000.0</v>
+      </c>
+      <c r="AN42">
+        <v>82062542000.0</v>
+      </c>
+      <c r="AO42">
+        <v>77636851000.0</v>
+      </c>
+      <c r="AP42">
+        <v>65304346000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>55857072000.0</v>
+      </c>
+      <c r="AR42">
+        <v>46797822000.0</v>
+      </c>
+      <c r="AS42">
+        <v>74707241000.0</v>
+      </c>
+      <c r="AT42">
+        <v>85759205000.0</v>
+      </c>
+      <c r="AU42">
+        <v>74194707000.0</v>
+      </c>
+      <c r="AV42">
+        <v>58148130000.0</v>
+      </c>
+      <c r="AW42">
+        <v>57559014000.0</v>
+      </c>
+      <c r="AX42">
+        <v>68066970000.0</v>
+      </c>
+      <c r="AY42">
+        <v>57931073000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>63086288000.0</v>
+      </c>
+      <c r="BA42">
+        <v>15057016000.0</v>
+      </c>
+      <c r="BB42">
+        <v>19821112000.0</v>
+      </c>
+      <c r="BC42">
+        <v>26495199000.0</v>
+      </c>
+      <c r="BD42">
+        <v>-335705661000.0</v>
+      </c>
+      <c r="BE42"/>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+    </row>
+    <row r="43" spans="1:74">
+      <c r="A43" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+    </row>
+    <row r="44" spans="1:74">
+      <c r="A44" t="s">
+        <v>62</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+    </row>
+    <row r="45" spans="1:74">
+      <c r="A45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B45">
+        <v>431383959000.0</v>
+      </c>
+      <c r="C45">
+        <v>430484278000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
+        <v>426530248000.0</v>
+      </c>
+      <c r="F45">
+        <v>417808266000.0</v>
+      </c>
+      <c r="G45">
+        <v>414532997000.0</v>
+      </c>
+      <c r="H45">
+        <v>419812898000.0</v>
+      </c>
+      <c r="I45">
+        <v>417962319000.0</v>
+      </c>
+      <c r="J45">
+        <v>405553016000.0</v>
+      </c>
+      <c r="K45">
+        <v>404672389000.0</v>
+      </c>
+      <c r="L45">
+        <v>408132907000.0</v>
+      </c>
+      <c r="M45">
+        <v>439194316000.0</v>
+      </c>
+      <c r="N45">
+        <v>448242634000.0</v>
+      </c>
+      <c r="O45">
+        <v>447829407000.0</v>
+      </c>
+      <c r="P45">
+        <v>298468963000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+    </row>
+    <row r="46" spans="1:74">
+      <c r="A46" t="s">
+        <v>64</v>
+      </c>
+      <c r="B46">
+        <v>156924654000.0</v>
+      </c>
+      <c r="C46">
+        <v>324242762000.0</v>
+      </c>
+      <c r="D46">
+        <v>331932341000.0</v>
+      </c>
+      <c r="E46">
+        <v>188534888000.0</v>
+      </c>
+      <c r="F46">
+        <v>192117801000.0</v>
+      </c>
+      <c r="G46">
+        <v>201311114000.0</v>
+      </c>
+      <c r="H46">
+        <v>210346944000.0</v>
+      </c>
+      <c r="I46">
+        <v>217870162000.0</v>
+      </c>
+      <c r="J46">
+        <v>218520898000.0</v>
+      </c>
+      <c r="K46">
+        <v>230729910000.0</v>
+      </c>
+      <c r="L46">
+        <v>240601715000.0</v>
+      </c>
+      <c r="M46">
+        <v>278995351000.0</v>
+      </c>
+      <c r="N46">
+        <v>295523683000.0</v>
+      </c>
+      <c r="O46">
+        <v>301869164000.0</v>
+      </c>
+      <c r="P46">
+        <v>170188073000.0</v>
+      </c>
+      <c r="Q46">
+        <v>154849902000.0</v>
+      </c>
+      <c r="R46">
+        <v>133194272000.0</v>
+      </c>
+      <c r="S46">
+        <v>129810089000.0</v>
+      </c>
+      <c r="T46">
+        <v>121147613000.0</v>
+      </c>
+      <c r="U46">
+        <v>124639887000.0</v>
+      </c>
+      <c r="V46">
+        <v>121249059000.0</v>
+      </c>
+      <c r="W46">
+        <v>114563891000.0</v>
+      </c>
+      <c r="X46">
+        <v>123110053000.0</v>
+      </c>
+      <c r="Y46">
+        <v>120295547000.0</v>
+      </c>
+      <c r="Z46">
+        <v>121795867000.0</v>
+      </c>
+      <c r="AA46">
+        <v>107561068000.0</v>
+      </c>
+      <c r="AB46">
+        <v>104963650000.0</v>
+      </c>
+      <c r="AC46">
+        <v>105457181000.0</v>
+      </c>
+      <c r="AD46">
+        <v>259367099000.0</v>
+      </c>
+      <c r="AE46">
+        <v>104580898000.0</v>
+      </c>
+      <c r="AF46">
+        <v>106399910000.0</v>
+      </c>
+      <c r="AG46">
+        <v>108351607000.0</v>
+      </c>
+      <c r="AH46">
+        <v>109574106000.0</v>
+      </c>
+      <c r="AI46">
+        <v>109567574000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>106791583000.0</v>
+      </c>
+      <c r="AK46">
+        <v>107576931000.0</v>
+      </c>
+      <c r="AL46">
+        <v>110411112000.0</v>
+      </c>
+      <c r="AM46">
+        <v>112460641000.0</v>
+      </c>
+      <c r="AN46">
+        <v>113242664000.0</v>
+      </c>
+      <c r="AO46">
+        <v>113157253000.0</v>
+      </c>
+      <c r="AP46">
+        <v>112380068000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>220452987000.0</v>
+      </c>
+      <c r="AR46">
+        <v>213056601000.0</v>
+      </c>
+      <c r="AS46">
+        <v>193853325000.0</v>
+      </c>
+      <c r="AT46">
+        <v>38313155000.0</v>
+      </c>
+      <c r="AU46">
+        <v>38342620000.0</v>
+      </c>
+      <c r="AV46">
+        <v>27549213000.0</v>
+      </c>
+      <c r="AW46">
+        <v>28890565000.0</v>
+      </c>
+      <c r="AX46">
+        <v>25662907000.0</v>
+      </c>
+      <c r="AY46">
+        <v>23464499000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>13743193000.0</v>
+      </c>
+      <c r="BA46">
+        <v>13465306000.0</v>
+      </c>
+      <c r="BB46">
+        <v>13349421000.0</v>
+      </c>
+      <c r="BC46">
+        <v>10476995000.0</v>
+      </c>
+      <c r="BD46">
+        <v>9945345000.0</v>
+      </c>
+      <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+    </row>
+    <row r="47" spans="1:74">
+      <c r="A47" t="s">
+        <v>65</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>324242762000.0</v>
+      </c>
+      <c r="D47">
+        <v>331932341000.0</v>
+      </c>
+      <c r="E47">
+        <v>343094691000.0</v>
+      </c>
+      <c r="F47">
+        <v>346677604000.0</v>
+      </c>
+      <c r="G47">
+        <v>355870917000.0</v>
+      </c>
+      <c r="H47">
+        <v>364906747000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>395161518000.0</v>
+      </c>
+      <c r="M47">
+        <v>436578552000.0</v>
+      </c>
+      <c r="N47">
+        <v>450083486000.0</v>
+      </c>
+      <c r="O47">
+        <v>472751000000.0</v>
+      </c>
+      <c r="P47">
+        <v>324747877000.0</v>
+      </c>
+      <c r="Q47">
+        <v>309409705000.0</v>
+      </c>
+      <c r="R47">
+        <v>287754076000.0</v>
+      </c>
+      <c r="S47">
+        <v>284369892000.0</v>
+      </c>
+      <c r="T47">
+        <v>278069980000.0</v>
+      </c>
+      <c r="U47">
+        <v>276477181000.0</v>
+      </c>
+      <c r="V47">
+        <v>275808860000.0</v>
+      </c>
+      <c r="W47">
+        <v>277438069000.0</v>
+      </c>
+      <c r="X47">
+        <v>277669854000.0</v>
+      </c>
+      <c r="Y47">
+        <v>274855350000.0</v>
+      </c>
+      <c r="Z47">
+        <v>276355670000.0</v>
+      </c>
+      <c r="AA47">
+        <v>262120871000.0</v>
+      </c>
+      <c r="AB47">
+        <v>259523453000.0</v>
+      </c>
+      <c r="AC47">
+        <v>260016984000.0</v>
+      </c>
+      <c r="AD47">
+        <v>259367099000.0</v>
+      </c>
+      <c r="AE47">
+        <v>259140701000.0</v>
+      </c>
+      <c r="AF47">
+        <v>260959713000.0</v>
+      </c>
+      <c r="AG47">
+        <v>262911410000.0</v>
+      </c>
+      <c r="AH47">
+        <v>264133909000.0</v>
+      </c>
+      <c r="AI47">
+        <v>264127377000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>261351386000.0</v>
+      </c>
+      <c r="AK47">
+        <v>262136734000.0</v>
+      </c>
+      <c r="AL47">
+        <v>239898415000.0</v>
+      </c>
+      <c r="AM47">
+        <v>241947944000.0</v>
+      </c>
+      <c r="AN47">
+        <v>242729967000.0</v>
+      </c>
+      <c r="AO47">
+        <v>242644556000.0</v>
+      </c>
+      <c r="AP47">
+        <v>241627371000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>237038335000.0</v>
+      </c>
+      <c r="AR47">
+        <v>225194449000.0</v>
+      </c>
+      <c r="AS47">
+        <v>205991173000.0</v>
+      </c>
+      <c r="AT47">
+        <v>50451003000.0</v>
+      </c>
+      <c r="AU47">
+        <v>49832968000.0</v>
+      </c>
+      <c r="AV47">
+        <v>34745862000.0</v>
+      </c>
+      <c r="AW47">
+        <v>36087215000.0</v>
+      </c>
+      <c r="AX47">
+        <v>32859556000.0</v>
+      </c>
+      <c r="AY47">
+        <v>28864691000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>13743193000.0</v>
+      </c>
+      <c r="BA47">
+        <v>13465306000.0</v>
+      </c>
+      <c r="BB47">
+        <v>13349421000.0</v>
+      </c>
+      <c r="BC47">
+        <v>10476995000.0</v>
+      </c>
+      <c r="BD47">
+        <v>9945345000.0</v>
+      </c>
+      <c r="BE47">
+        <v>10623762000.0</v>
+      </c>
+      <c r="BF47">
+        <v>10580809000.0</v>
+      </c>
+      <c r="BG47">
+        <v>11409838000.0</v>
+      </c>
+      <c r="BH47">
+        <v>10099152000.0</v>
+      </c>
+      <c r="BI47">
+        <v>10880179000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>11552851000.0</v>
+      </c>
+      <c r="BK47">
+        <v>12016738000.0</v>
+      </c>
+      <c r="BL47">
+        <v>8612640000.0</v>
+      </c>
+      <c r="BM47">
+        <v>8974763000.0</v>
+      </c>
+      <c r="BN47">
+        <v>9550660000.0</v>
+      </c>
+      <c r="BO47">
+        <v>9417559000.0</v>
+      </c>
+      <c r="BP47">
+        <v>10444832000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>10737289000.0</v>
+      </c>
+      <c r="BR47">
+        <v>12005000000.0</v>
+      </c>
+      <c r="BS47">
+        <v>11957889000.0</v>
+      </c>
+      <c r="BT47">
+        <v>12868199000.0</v>
+      </c>
+      <c r="BU47">
+        <v>9999944000.0</v>
+      </c>
+      <c r="BV47">
+        <v>12866322000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:74">
+      <c r="A48" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48">
+        <v>-3248824476000.0</v>
+      </c>
+      <c r="C48">
+        <v>-3255615275000.0</v>
+      </c>
+      <c r="D48">
+        <v>-2715023669000.0</v>
+      </c>
+      <c r="E48">
+        <v>-2724065765000.0</v>
+      </c>
+      <c r="F48">
+        <v>-2740015676000.0</v>
+      </c>
+      <c r="G48">
+        <v>-2757002327000.0</v>
+      </c>
+      <c r="H48">
+        <v>-2774009890000.0</v>
+      </c>
+      <c r="I48">
+        <v>-2787868844000.0</v>
+      </c>
+      <c r="J48">
+        <v>-2798731726000.0</v>
+      </c>
+      <c r="K48">
+        <v>-2807894097000.0</v>
+      </c>
+      <c r="L48">
+        <v>-2817572351000.0</v>
+      </c>
+      <c r="M48">
+        <v>-2819469178000.0</v>
+      </c>
+      <c r="N48">
+        <v>-2824455330000.0</v>
+      </c>
+      <c r="O48">
+        <v>-2832245136000.0</v>
+      </c>
+      <c r="P48">
+        <v>-2811233492000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-2828326455000.0</v>
+      </c>
+      <c r="R48">
+        <v>-2795993490000.0</v>
+      </c>
+      <c r="S48">
+        <v>-2843705641000.0</v>
+      </c>
+      <c r="T48">
+        <v>-1629832324000.0</v>
+      </c>
+      <c r="U48">
+        <v>228214536000.0</v>
+      </c>
+      <c r="V48">
+        <v>221425351000.0</v>
+      </c>
+      <c r="W48">
+        <v>203558800000.0</v>
+      </c>
+      <c r="X48">
+        <v>192532222000.0</v>
+      </c>
+      <c r="Y48">
+        <v>187135535000.0</v>
+      </c>
+      <c r="Z48">
+        <v>183835296000.0</v>
+      </c>
+      <c r="AA48">
+        <v>493139354000.0</v>
+      </c>
+      <c r="AB48">
+        <v>457369273000.0</v>
+      </c>
+      <c r="AC48">
+        <v>520375064000.0</v>
+      </c>
+      <c r="AD48">
+        <v>531440746000.0</v>
+      </c>
+      <c r="AE48">
+        <v>493131089000.0</v>
+      </c>
+      <c r="AF48">
+        <v>455492773000.0</v>
+      </c>
+      <c r="AG48">
+        <v>419848652000.0</v>
+      </c>
+      <c r="AH48">
+        <v>417023114000.0</v>
+      </c>
+      <c r="AI48">
+        <v>349331537000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>310660671000.0</v>
+      </c>
+      <c r="AK48">
+        <v>259032016000.0</v>
+      </c>
+      <c r="AL48">
+        <v>269808043000.0</v>
+      </c>
+      <c r="AM48">
+        <v>233556756000.0</v>
+      </c>
+      <c r="AN48">
+        <v>212660386000.0</v>
+      </c>
+      <c r="AO48">
+        <v>177556846000.0</v>
+      </c>
+      <c r="AP48">
+        <v>176155342000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>148583783000.0</v>
+      </c>
+      <c r="AR48">
+        <v>121130801000.0</v>
+      </c>
+      <c r="AS48">
+        <v>108442982000.0</v>
+      </c>
+      <c r="AT48">
+        <v>94954988000.0</v>
+      </c>
+      <c r="AU48">
+        <v>75408037000.0</v>
+      </c>
+      <c r="AV48">
+        <v>64905369000.0</v>
+      </c>
+      <c r="AW48">
+        <v>54917144000.0</v>
+      </c>
+      <c r="AX48">
+        <v>51590400000.0</v>
+      </c>
+      <c r="AY48">
+        <v>27327078000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>35988966000.0</v>
+      </c>
+      <c r="BA48">
+        <v>10527025000.0</v>
+      </c>
+      <c r="BB48">
+        <v>-7847779000.0</v>
+      </c>
+      <c r="BC48">
+        <v>-16380201000.0</v>
+      </c>
+      <c r="BD48">
+        <v>-26103897000.0</v>
+      </c>
+      <c r="BE48"/>
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48"/>
+      <c r="BU48"/>
+      <c r="BV48"/>
+    </row>
+    <row r="49" spans="1:74">
+      <c r="A49" t="s">
+        <v>67</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+    </row>
+    <row r="50" spans="1:74">
+      <c r="A50" t="s">
+        <v>68</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50">
+        <v>260770484000.0</v>
+      </c>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+    </row>
+    <row r="51" spans="1:74">
+      <c r="A51" t="s">
+        <v>69</v>
+      </c>
+      <c r="B51">
+        <v>36406925000.0</v>
+      </c>
+      <c r="C51">
+        <v>231954496000.0</v>
+      </c>
+      <c r="D51">
+        <v>609864865000.0</v>
+      </c>
+      <c r="E51">
+        <v>46842227000.0</v>
+      </c>
+      <c r="F51">
+        <v>50193762000.0</v>
+      </c>
+      <c r="G51">
+        <v>53492163000.0</v>
+      </c>
+      <c r="H51">
+        <v>67759848000.0</v>
+      </c>
+      <c r="I51">
+        <v>67427638000.0</v>
+      </c>
+      <c r="J51">
+        <v>71001626000.0</v>
+      </c>
+      <c r="K51">
+        <v>90776865000.0</v>
+      </c>
+      <c r="L51">
+        <v>731464639000.0</v>
+      </c>
+      <c r="M51">
+        <v>163000788000.0</v>
+      </c>
+      <c r="N51">
+        <v>184045893000.0</v>
+      </c>
+      <c r="O51">
+        <v>386282006000.0</v>
+      </c>
+      <c r="P51">
+        <v>601847049000.0</v>
+      </c>
+      <c r="Q51">
+        <v>256197482000.0</v>
+      </c>
+      <c r="R51">
+        <v>257828072000.0</v>
+      </c>
+      <c r="S51">
+        <v>258221326000.0</v>
+      </c>
+      <c r="T51">
+        <v>259597013000.0</v>
+      </c>
+      <c r="U51">
+        <v>332468354000.0</v>
+      </c>
+      <c r="V51">
+        <v>258153480000.0</v>
+      </c>
+      <c r="W51">
+        <v>258463298000.0</v>
+      </c>
+      <c r="X51">
+        <v>242261362000.0</v>
+      </c>
+      <c r="Y51">
+        <v>503395582000.0</v>
+      </c>
+      <c r="Z51">
+        <v>499323456000.0</v>
+      </c>
+      <c r="AA51">
+        <v>499159359000.0</v>
+      </c>
+      <c r="AB51">
+        <v>498998705000.0</v>
+      </c>
+      <c r="AC51">
+        <v>498837064000.0</v>
+      </c>
+      <c r="AD51">
+        <v>498683771000.0</v>
+      </c>
+      <c r="AE51">
+        <v>498536697000.0</v>
+      </c>
+      <c r="AF51">
+        <v>498389114000.0</v>
+      </c>
+      <c r="AG51">
+        <v>498244628000.0</v>
+      </c>
+      <c r="AH51">
+        <v>498103174000.0</v>
+      </c>
+      <c r="AI51">
+        <v>497964691000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>500000000000.0</v>
+      </c>
+      <c r="AK51"/>
+      <c r="AL51"/>
+      <c r="AM51"/>
+      <c r="AN51"/>
+      <c r="AO51"/>
+      <c r="AP51"/>
+      <c r="AQ51"/>
+      <c r="AR51"/>
+      <c r="AS51"/>
+      <c r="AT51"/>
+      <c r="AU51"/>
+      <c r="AV51"/>
+      <c r="AW51"/>
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51"/>
+      <c r="BA51"/>
+      <c r="BB51">
+        <v>50797589000.0</v>
+      </c>
+      <c r="BC51">
+        <v>176220087000.0</v>
+      </c>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+    </row>
+    <row r="52" spans="1:74">
+      <c r="A52" t="s">
+        <v>70</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
+        <v>192005643000.0</v>
+      </c>
+      <c r="D52">
+        <v>567000659000.0</v>
+      </c>
+      <c r="E52">
+        <v>1099956695000.0</v>
+      </c>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52"/>
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52">
+        <v>639226370000.0</v>
+      </c>
+      <c r="M52">
+        <v>46981172000.0</v>
+      </c>
+      <c r="N52">
+        <v>69479076000.0</v>
+      </c>
+      <c r="O52">
+        <v>275755964000.0</v>
+      </c>
+      <c r="P52">
+        <v>585134253000.0</v>
+      </c>
+      <c r="Q52"/>
+      <c r="R52"/>
+      <c r="S52"/>
+      <c r="T52"/>
+      <c r="U52"/>
+      <c r="V52"/>
+      <c r="W52"/>
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52">
+        <v>260770484000.0</v>
+      </c>
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+    </row>
+    <row r="53" spans="1:74">
+      <c r="A53" t="s">
+        <v>71</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53">
+        <v>2268980518000.0</v>
+      </c>
+      <c r="AB53">
+        <v>1343638984000.0</v>
+      </c>
+      <c r="AC53">
+        <v>944425688000.0</v>
+      </c>
+      <c r="AD53">
+        <v>2849304944000.0</v>
+      </c>
+      <c r="AE53">
+        <v>21670658000.0</v>
+      </c>
+      <c r="AF53">
+        <v>1178645686000.0</v>
+      </c>
+      <c r="AG53">
+        <v>374601339000.0</v>
+      </c>
+      <c r="AH53">
+        <v>2937840589000.0</v>
+      </c>
+      <c r="AI53">
+        <v>2872039298000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>1955908363000.0</v>
+      </c>
+      <c r="AK53">
+        <v>679263227000.0</v>
+      </c>
+      <c r="AL53">
+        <v>661656929000.0</v>
+      </c>
+      <c r="AM53">
+        <v>1036528822000.0</v>
+      </c>
+      <c r="AN53">
+        <v>541710728000.0</v>
+      </c>
+      <c r="AO53">
+        <v>467382917000.0</v>
+      </c>
+      <c r="AP53">
+        <v>408309599000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>591846039000.0</v>
+      </c>
+      <c r="AR53">
+        <v>416237390000.0</v>
+      </c>
+      <c r="AS53">
+        <v>417421430000.0</v>
+      </c>
+      <c r="AT53">
+        <v>410774768000.0</v>
+      </c>
+      <c r="AU53">
+        <v>374577940000.0</v>
+      </c>
+      <c r="AV53">
+        <v>333288244000.0</v>
+      </c>
+      <c r="AW53">
+        <v>327899187000.0</v>
+      </c>
+      <c r="AX53">
+        <v>307997998000.0</v>
+      </c>
+      <c r="AY53">
+        <v>287028218000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>270283561000.0</v>
+      </c>
+      <c r="BA53">
+        <v>246489935000.0</v>
+      </c>
+      <c r="BB53">
+        <v>250425151000.0</v>
+      </c>
+      <c r="BC53">
+        <v>215667266000.0</v>
+      </c>
+      <c r="BD53">
+        <v>294985852000.0</v>
+      </c>
+      <c r="BE53">
+        <v>324236041000.0</v>
+      </c>
+      <c r="BF53">
+        <v>200823248000.0</v>
+      </c>
+      <c r="BG53">
+        <v>193385982000.0</v>
+      </c>
+      <c r="BH53">
+        <v>193611510000.0</v>
+      </c>
+      <c r="BI53">
+        <v>216052585000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>1081608417000.0</v>
+      </c>
+      <c r="BK53">
+        <v>211138077000.0</v>
+      </c>
+      <c r="BL53">
+        <v>116817684000.0</v>
+      </c>
+      <c r="BM53">
+        <v>116698710000.0</v>
+      </c>
+      <c r="BN53">
+        <v>113836826000.0</v>
+      </c>
+      <c r="BO53">
+        <v>136349275000.0</v>
+      </c>
+      <c r="BP53">
+        <v>111214662000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>112918269000.0</v>
+      </c>
+      <c r="BR53">
+        <v>154754000000.0</v>
+      </c>
+      <c r="BS53">
+        <v>199693284000.0</v>
+      </c>
+      <c r="BT53">
+        <v>169446808000.0</v>
+      </c>
+      <c r="BU53">
+        <v>239210935000.0</v>
+      </c>
+      <c r="BV53">
+        <v>293095130000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:74">
+      <c r="A54" t="s">
+        <v>72</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+    </row>
+    <row r="55" spans="1:74">
+      <c r="A55" t="s">
+        <v>73</v>
+      </c>
+      <c r="B55">
+        <v>12815547660000.0</v>
+      </c>
+      <c r="C55">
+        <v>13087107913000.0</v>
+      </c>
+      <c r="D55">
+        <v>13593522485000.0</v>
+      </c>
+      <c r="E55">
+        <v>13340001161000.0</v>
+      </c>
+      <c r="F55">
+        <v>13346604227000.0</v>
+      </c>
+      <c r="G55">
+        <v>13128920167000.0</v>
+      </c>
+      <c r="H55">
+        <v>12821303994000.0</v>
+      </c>
+      <c r="I55">
+        <v>13084222867000.0</v>
+      </c>
+      <c r="J55">
+        <v>12241486167000.0</v>
+      </c>
+      <c r="K55">
+        <v>12440642239000.0</v>
+      </c>
+      <c r="L55">
+        <v>11433447051000.0</v>
+      </c>
+      <c r="M55">
+        <v>12008288920000.0</v>
+      </c>
+      <c r="N55">
+        <v>12643163989000.0</v>
+      </c>
+      <c r="O55">
+        <v>13898775065000.0</v>
+      </c>
+      <c r="P55">
+        <v>12985037621000.0</v>
+      </c>
+      <c r="Q55">
+        <v>14477353319000.0</v>
+      </c>
+      <c r="R55">
+        <v>13193286593000.0</v>
+      </c>
+      <c r="S55">
+        <v>16866522655000.0</v>
+      </c>
+      <c r="T55">
+        <v>20534581421000.0</v>
+      </c>
+      <c r="U55">
+        <v>25403477083000.0</v>
+      </c>
+      <c r="V55">
+        <v>24908842401000.0</v>
+      </c>
+      <c r="W55">
+        <v>28015492262000.0</v>
+      </c>
+      <c r="X55">
+        <v>27935095032000.0</v>
+      </c>
+      <c r="Y55">
+        <v>26183539077000.0</v>
+      </c>
+      <c r="Z55">
+        <v>26601257908000.0</v>
+      </c>
+      <c r="AA55">
+        <v>27067922912000.0</v>
+      </c>
+      <c r="AB55">
+        <v>24924164303000.0</v>
+      </c>
+      <c r="AC55">
+        <v>24818173291000.0</v>
+      </c>
+      <c r="AD55">
+        <v>22976902371000.0</v>
+      </c>
+      <c r="AE55">
+        <v>23313671252000.0</v>
+      </c>
+      <c r="AF55">
+        <v>20905826140000.0</v>
+      </c>
+      <c r="AG55">
+        <v>18772415227000.0</v>
+      </c>
+      <c r="AH55">
+        <v>17787020566000.0</v>
+      </c>
+      <c r="AI55">
+        <v>16322593372000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>14026503385000.0</v>
+      </c>
+      <c r="AK55">
+        <v>12465918367000.0</v>
+      </c>
+      <c r="AL55">
+        <v>12120041637000.0</v>
+      </c>
+      <c r="AM55">
+        <v>11377960721000.0</v>
+      </c>
+      <c r="AN55">
+        <v>10442618925000.0</v>
+      </c>
+      <c r="AO55">
+        <v>9402340250000.0</v>
+      </c>
+      <c r="AP55">
+        <v>8397327537000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>8364502563000.0</v>
+      </c>
+      <c r="AR55">
+        <v>7735077675000.0</v>
+      </c>
+      <c r="AS55">
+        <v>7079842853000.0</v>
+      </c>
+      <c r="AT55">
+        <v>6907131350000.0</v>
+      </c>
+      <c r="AU55">
+        <v>6388305061000.0</v>
+      </c>
+      <c r="AV55">
+        <v>5947977222000.0</v>
+      </c>
+      <c r="AW55">
+        <v>5695333471000.0</v>
+      </c>
+      <c r="AX55">
+        <v>5182442015000.0</v>
+      </c>
+      <c r="AY55">
+        <v>5126260097000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>4728799049000.0</v>
+      </c>
+      <c r="BA55">
+        <v>4181355631000.0</v>
+      </c>
+      <c r="BB55">
+        <v>4000934904000.0</v>
+      </c>
+      <c r="BC55">
+        <v>4040140235000.0</v>
+      </c>
+      <c r="BD55">
+        <v>3189681335000.0</v>
+      </c>
+      <c r="BE55">
+        <v>3283208835000.0</v>
+      </c>
+      <c r="BF55">
+        <v>3168190606000.0</v>
+      </c>
+      <c r="BG55">
+        <v>3481155340000.0</v>
+      </c>
+      <c r="BH55">
+        <v>3444980419000.0</v>
+      </c>
+      <c r="BI55">
+        <v>3118438224000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>3413269747000.0</v>
+      </c>
+      <c r="BK55">
+        <v>3054092727000.0</v>
+      </c>
+      <c r="BL55">
+        <v>2953764512000.0</v>
+      </c>
+      <c r="BM55">
+        <v>3072752991000.0</v>
+      </c>
+      <c r="BN55">
+        <v>2958396179000.0</v>
+      </c>
+      <c r="BO55">
+        <v>2981696009000.0</v>
+      </c>
+      <c r="BP55">
+        <v>2448656187000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>2495032583000.0</v>
+      </c>
+      <c r="BR55">
+        <v>2486372000000.0</v>
+      </c>
+      <c r="BS55">
+        <v>2480192500000.0</v>
+      </c>
+      <c r="BT55">
+        <v>2582431953000.0</v>
+      </c>
+      <c r="BU55">
+        <v>2679478749000.0</v>
+      </c>
+      <c r="BV55">
+        <v>2972756753000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:74">
+      <c r="A56" t="s">
+        <v>74</v>
+      </c>
+      <c r="B56">
+        <v>904816176000.0</v>
+      </c>
+      <c r="C56">
+        <v>776697816000.0</v>
+      </c>
+      <c r="D56">
+        <v>860710361000.0</v>
+      </c>
+      <c r="E56">
+        <v>1811692321000.0</v>
+      </c>
+      <c r="F56">
+        <v>1564225188000.0</v>
+      </c>
+      <c r="G56">
+        <v>1786178000000.0</v>
+      </c>
+      <c r="H56">
+        <v>1414263804000.0</v>
+      </c>
+      <c r="I56">
+        <v>1620891475000.0</v>
+      </c>
+      <c r="J56">
+        <v>1151218585000.0</v>
+      </c>
+      <c r="K56">
+        <v>1200853284000.0</v>
+      </c>
+      <c r="L56">
+        <v>1209483015000.0</v>
+      </c>
+      <c r="M56">
+        <v>1582370657000.0</v>
+      </c>
+      <c r="N56">
+        <v>1742460127000.0</v>
+      </c>
+      <c r="O56">
+        <v>2244662774000.0</v>
+      </c>
+      <c r="P56">
+        <v>1410608568000.0</v>
+      </c>
+      <c r="Q56">
+        <v>3154495459000.0</v>
+      </c>
+      <c r="R56">
+        <v>1261327243000.0</v>
+      </c>
+      <c r="S56">
+        <v>2233613012000.0</v>
+      </c>
+      <c r="T56">
+        <v>1218688335000.0</v>
+      </c>
+      <c r="U56">
+        <v>1854003847000.0</v>
+      </c>
+      <c r="V56">
+        <v>1614859927000.0</v>
+      </c>
+      <c r="W56">
+        <v>2750093879000.0</v>
+      </c>
+      <c r="X56">
+        <v>4397421552000.0</v>
+      </c>
+      <c r="Y56">
+        <v>4140368464000.0</v>
+      </c>
+      <c r="Z56">
+        <v>3001258888000.0</v>
+      </c>
+      <c r="AA56">
+        <v>2487857798000.0</v>
+      </c>
+      <c r="AB56">
+        <v>3962362476000.0</v>
+      </c>
+      <c r="AC56">
+        <v>4409049364000.0</v>
+      </c>
+      <c r="AD56">
+        <v>390937125000.0</v>
+      </c>
+      <c r="AE56">
+        <v>5882765005000.0</v>
+      </c>
+      <c r="AF56">
+        <v>4737676339000.0</v>
+      </c>
+      <c r="AG56">
+        <v>3923891388000.0</v>
+      </c>
+      <c r="AH56">
+        <v>1929108050000.0</v>
+      </c>
+      <c r="AI56">
+        <v>2293791449000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>1833253058000.0</v>
+      </c>
+      <c r="AK56">
+        <v>2147898855000.0</v>
+      </c>
+      <c r="AL56">
+        <v>2145670762000.0</v>
+      </c>
+      <c r="AM56">
+        <v>2317410431000.0</v>
+      </c>
+      <c r="AN56">
+        <v>1888114305000.0</v>
+      </c>
+      <c r="AO56">
+        <v>1437999097000.0</v>
+      </c>
+      <c r="AP56">
+        <v>1325963525000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>1497105269000.0</v>
+      </c>
+      <c r="AR56">
+        <v>1355862106000.0</v>
+      </c>
+      <c r="AS56">
+        <v>954657607000.0</v>
+      </c>
+      <c r="AT56">
+        <v>1341214538000.0</v>
+      </c>
+      <c r="AU56">
+        <v>1091536816000.0</v>
+      </c>
+      <c r="AV56">
+        <v>832357385000.0</v>
+      </c>
+      <c r="AW56">
+        <v>1146602345000.0</v>
+      </c>
+      <c r="AX56">
+        <v>781432816000.0</v>
+      </c>
+      <c r="AY56">
+        <v>856242815000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>961626264000.0</v>
+      </c>
+      <c r="BA56">
+        <v>904109127000.0</v>
+      </c>
+      <c r="BB56">
+        <v>1038039822000.0</v>
+      </c>
+      <c r="BC56">
+        <v>1369497679000.0</v>
+      </c>
+      <c r="BD56">
+        <v>419745995000.0</v>
+      </c>
+      <c r="BE56"/>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+    </row>
+    <row r="57" spans="1:74">
+      <c r="A57" t="s">
+        <v>75</v>
+      </c>
+      <c r="B57">
+        <v>9551409373000.0</v>
+      </c>
+      <c r="C57">
+        <v>192005643000.0</v>
+      </c>
+      <c r="D57">
+        <v>567000659000.0</v>
+      </c>
+      <c r="E57">
+        <v>9211824631000.0</v>
+      </c>
+      <c r="F57">
+        <v>8841439785000.0</v>
+      </c>
+      <c r="G57">
+        <v>9014652315000.0</v>
+      </c>
+      <c r="H57">
+        <v>8671859123000.0</v>
+      </c>
+      <c r="I57">
+        <v>8896741114000.0</v>
+      </c>
+      <c r="J57">
+        <v>8403936622000.0</v>
+      </c>
+      <c r="K57">
+        <v>8661874054000.0</v>
+      </c>
+      <c r="L57">
+        <v>13828420000.0</v>
+      </c>
+      <c r="M57">
+        <v>17863871000.0</v>
+      </c>
+      <c r="N57">
+        <v>13964922000.0</v>
+      </c>
+      <c r="O57">
+        <v>13612177000.0</v>
+      </c>
+      <c r="P57">
+        <v>8923514000.0</v>
+      </c>
+      <c r="Q57">
+        <v>11524959580000.0</v>
+      </c>
+      <c r="R57">
+        <v>10244968036000.0</v>
+      </c>
+      <c r="S57">
+        <v>13821905020000.0</v>
+      </c>
+      <c r="T57">
+        <v>17447214072000.0</v>
+      </c>
+      <c r="U57">
+        <v>20464040879000.0</v>
+      </c>
+      <c r="V57">
+        <v>20178456799000.0</v>
+      </c>
+      <c r="W57">
+        <v>23278307978000.0</v>
+      </c>
+      <c r="X57">
+        <v>23312624292000.0</v>
+      </c>
+      <c r="Y57">
+        <v>21350178015000.0</v>
+      </c>
+      <c r="Z57">
+        <v>21869673720000.0</v>
+      </c>
+      <c r="AA57">
+        <v>21967646482000.0</v>
+      </c>
+      <c r="AB57">
+        <v>19868120293000.0</v>
+      </c>
+      <c r="AC57">
+        <v>70488852000.0</v>
+      </c>
+      <c r="AD57">
+        <v>136739068000.0</v>
+      </c>
+      <c r="AE57">
+        <v>62924989000.0</v>
+      </c>
+      <c r="AF57">
+        <v>15884928991000.0</v>
+      </c>
+      <c r="AG57">
+        <v>14948063491000.0</v>
+      </c>
+      <c r="AH57">
+        <v>13929691678000.0</v>
+      </c>
+      <c r="AI57">
+        <v>12503346300000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>10326429605000.0</v>
+      </c>
+      <c r="AK57">
+        <v>10351167936000.0</v>
+      </c>
+      <c r="AL57">
+        <v>9989256464000.0</v>
+      </c>
+      <c r="AM57">
+        <v>9264700639000.0</v>
+      </c>
+      <c r="AN57">
+        <v>8828139631000.0</v>
+      </c>
+      <c r="AO57">
+        <v>7847897912000.0</v>
+      </c>
+      <c r="AP57">
+        <v>6898195710000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>6900196951000.0</v>
+      </c>
+      <c r="AR57">
+        <v>6306715684000.0</v>
+      </c>
+      <c r="AS57">
+        <v>6038251871000.0</v>
+      </c>
+      <c r="AT57">
+        <v>5844454603000.0</v>
+      </c>
+      <c r="AU57">
+        <v>5392515672000.0</v>
+      </c>
+      <c r="AV57">
+        <v>4982537080000.0</v>
+      </c>
+      <c r="AW57">
+        <v>4749576205000.0</v>
+      </c>
+      <c r="AX57">
+        <v>4168643710000.0</v>
+      </c>
+      <c r="AY57">
+        <v>4224486676000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>3814066099000.0</v>
+      </c>
+      <c r="BA57">
+        <v>3728860113000.0</v>
+      </c>
+      <c r="BB57">
+        <v>3497745088000.0</v>
+      </c>
+      <c r="BC57">
+        <v>6935179000.0</v>
+      </c>
+      <c r="BD57"/>
+      <c r="BE57"/>
+      <c r="BF57"/>
+      <c r="BG57"/>
+      <c r="BH57"/>
+      <c r="BI57"/>
+      <c r="BJ57"/>
+      <c r="BK57"/>
+      <c r="BL57"/>
+      <c r="BM57"/>
+      <c r="BN57"/>
+      <c r="BO57"/>
+      <c r="BP57"/>
+      <c r="BQ57"/>
+      <c r="BR57"/>
+      <c r="BS57"/>
+      <c r="BT57"/>
+      <c r="BU57"/>
+      <c r="BV57"/>
+    </row>
+    <row r="58" spans="1:74">
+      <c r="A58" t="s">
+        <v>76</v>
+      </c>
+      <c r="B58">
+        <v>9867119274000.0</v>
+      </c>
+      <c r="C58">
+        <v>10075771939000.0</v>
+      </c>
+      <c r="D58">
+        <v>10059553231000.0</v>
+      </c>
+      <c r="E58">
+        <v>9836672917000.0</v>
+      </c>
+      <c r="F58">
+        <v>9877673416000.0</v>
+      </c>
+      <c r="G58">
+        <v>9675555640000.0</v>
+      </c>
+      <c r="H58">
+        <v>9364637284000.0</v>
+      </c>
+      <c r="I58">
+        <v>9663194941000.0</v>
+      </c>
+      <c r="J58">
+        <v>8814361177000.0</v>
+      </c>
+      <c r="K58">
+        <v>9020392264000.0</v>
+      </c>
+      <c r="L58">
+        <v>8032193700000.0</v>
+      </c>
+      <c r="M58">
+        <v>8594620159000.0</v>
+      </c>
+      <c r="N58">
+        <v>9246675665000.0</v>
+      </c>
+      <c r="O58">
+        <v>10509687783000.0</v>
+      </c>
+      <c r="P58">
+        <v>10587707614000.0</v>
+      </c>
+      <c r="Q58">
+        <v>12078295042000.0</v>
+      </c>
+      <c r="R58">
+        <v>10728484343000.0</v>
+      </c>
+      <c r="S58">
+        <v>14408859476000.0</v>
+      </c>
+      <c r="T58">
+        <v>18015695125000.0</v>
+      </c>
+      <c r="U58">
+        <v>21064922564000.0</v>
+      </c>
+      <c r="V58">
+        <v>20663131196000.0</v>
+      </c>
+      <c r="W58">
+        <v>23727802051000.0</v>
+      </c>
+      <c r="X58">
+        <v>23717200770000.0</v>
+      </c>
+      <c r="Y58">
+        <v>21999644532000.0</v>
+      </c>
+      <c r="Z58">
+        <v>22503514678000.0</v>
+      </c>
+      <c r="AA58">
+        <v>22586218693000.0</v>
+      </c>
+      <c r="AB58">
+        <v>20485032857000.0</v>
+      </c>
+      <c r="AC58">
+        <v>20323637102000.0</v>
+      </c>
+      <c r="AD58">
+        <v>18515970631000.0</v>
+      </c>
+      <c r="AE58">
+        <v>18889385436000.0</v>
+      </c>
+      <c r="AF58">
+        <v>16532813436000.0</v>
+      </c>
+      <c r="AG58">
+        <v>15579188708000.0</v>
+      </c>
+      <c r="AH58">
+        <v>14622732626000.0</v>
+      </c>
+      <c r="AI58">
+        <v>13211308495000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>10962619885000.0</v>
+      </c>
+      <c r="AK58">
+        <v>10471510311000.0</v>
+      </c>
+      <c r="AL58">
+        <v>10124599134000.0</v>
+      </c>
+      <c r="AM58">
+        <v>9441709181000.0</v>
+      </c>
+      <c r="AN58">
+        <v>8999924427000.0</v>
+      </c>
+      <c r="AO58">
+        <v>7999174983000.0</v>
+      </c>
+      <c r="AP58">
+        <v>7007896279000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>7012090138000.0</v>
+      </c>
+      <c r="AR58">
+        <v>6419177482000.0</v>
+      </c>
+      <c r="AS58">
+        <v>6151614512000.0</v>
+      </c>
+      <c r="AT58">
+        <v>5981339039000.0</v>
+      </c>
+      <c r="AU58">
+        <v>5493624199000.0</v>
+      </c>
+      <c r="AV58">
+        <v>5079845605000.0</v>
+      </c>
+      <c r="AW58">
+        <v>4837779195000.0</v>
+      </c>
+      <c r="AX58">
+        <v>4317706527000.0</v>
+      </c>
+      <c r="AY58">
+        <v>4295923828000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>3884645677000.0</v>
+      </c>
+      <c r="BA58">
+        <v>3793962032000.0</v>
+      </c>
+      <c r="BB58">
+        <v>3627152013000.0</v>
+      </c>
+      <c r="BC58">
+        <v>3668215679000.0</v>
+      </c>
+      <c r="BD58">
+        <v>2813560052000.0</v>
+      </c>
+      <c r="BE58">
+        <v>2906938096000.0</v>
+      </c>
+      <c r="BF58">
+        <v>2817925239000.0</v>
+      </c>
+      <c r="BG58">
+        <v>3133539177000.0</v>
+      </c>
+      <c r="BH58">
+        <v>3098936391000.0</v>
+      </c>
+      <c r="BI58">
+        <v>2800833878000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>3131724333000.0</v>
+      </c>
+      <c r="BK58">
+        <v>2775806670000.0</v>
+      </c>
+      <c r="BL58">
+        <v>2581507824000.0</v>
+      </c>
+      <c r="BM58">
+        <v>2715357866000.0</v>
+      </c>
+      <c r="BN58">
+        <v>2604346459000.0</v>
+      </c>
+      <c r="BO58">
+        <v>2633801508000.0</v>
+      </c>
+      <c r="BP58">
+        <v>2198858211000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>2252680011000.0</v>
+      </c>
+      <c r="BR58">
+        <v>2248805000000.0</v>
+      </c>
+      <c r="BS58">
+        <v>2239679808000.0</v>
+      </c>
+      <c r="BT58">
+        <v>2346653528000.0</v>
+      </c>
+      <c r="BU58">
+        <v>2442324478000.0</v>
+      </c>
+      <c r="BV58">
+        <v>2737662068000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:74">
+      <c r="A59" t="s">
+        <v>77</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+    </row>
+    <row r="60" spans="1:74">
+      <c r="A60" t="s">
+        <v>78</v>
+      </c>
+      <c r="B60">
+        <v>2948428386000.0</v>
+      </c>
+      <c r="C60">
+        <v>3011335974000.0</v>
+      </c>
+      <c r="D60">
+        <v>3533969254000.0</v>
+      </c>
+      <c r="E60">
+        <v>3503328244000.0</v>
+      </c>
+      <c r="F60">
+        <v>3468930811000.0</v>
+      </c>
+      <c r="G60">
+        <v>3453364527000.0</v>
+      </c>
+      <c r="H60">
+        <v>3456666710000.0</v>
+      </c>
+      <c r="I60">
+        <v>3421027926000.0</v>
+      </c>
+      <c r="J60">
+        <v>3427124990000.0</v>
+      </c>
+      <c r="K60">
+        <v>3420249975000.0</v>
+      </c>
+      <c r="L60">
+        <v>3401253351000.0</v>
+      </c>
+      <c r="M60">
+        <v>3413668761000.0</v>
+      </c>
+      <c r="N60">
+        <v>3396488324000.0</v>
+      </c>
+      <c r="O60">
+        <v>3389087282000.0</v>
+      </c>
+      <c r="P60">
+        <v>2397330007000.0</v>
+      </c>
+      <c r="Q60">
+        <v>2399058277000.0</v>
+      </c>
+      <c r="R60">
+        <v>2464802250000.0</v>
+      </c>
+      <c r="S60">
+        <v>2457663179000.0</v>
+      </c>
+      <c r="T60">
+        <v>2518886296000.0</v>
+      </c>
+      <c r="U60">
+        <v>4338554519000.0</v>
+      </c>
+      <c r="V60">
+        <v>4245711205000.0</v>
+      </c>
+      <c r="W60">
+        <v>4287690211000.0</v>
+      </c>
+      <c r="X60">
+        <v>4217894262000.0</v>
+      </c>
+      <c r="Y60">
+        <v>4183894545000.0</v>
+      </c>
+      <c r="Z60">
+        <v>4097743230000.0</v>
+      </c>
+      <c r="AA60">
+        <v>4481704219000.0</v>
+      </c>
+      <c r="AB60">
+        <v>4439131446000.0</v>
+      </c>
+      <c r="AC60">
+        <v>4494536189000.0</v>
+      </c>
+      <c r="AD60">
+        <v>4460931740000.0</v>
+      </c>
+      <c r="AE60">
+        <v>4424285816000.0</v>
+      </c>
+      <c r="AF60">
+        <v>4373012704000.0</v>
+      </c>
+      <c r="AG60">
+        <v>3193226519000.0</v>
+      </c>
+      <c r="AH60">
+        <v>3164287940000.0</v>
+      </c>
+      <c r="AI60">
+        <v>3111284877000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>3063883500000.0</v>
+      </c>
+      <c r="AK60">
+        <v>1994408056000.0</v>
+      </c>
+      <c r="AL60">
+        <v>1995442503000.0</v>
+      </c>
+      <c r="AM60">
+        <v>1936251540000.0</v>
+      </c>
+      <c r="AN60">
+        <v>1442694498000.0</v>
+      </c>
+      <c r="AO60">
+        <v>1403165267000.0</v>
+      </c>
+      <c r="AP60">
+        <v>1389431258000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>1352412425000.0</v>
+      </c>
+      <c r="AR60">
+        <v>1315900193000.0</v>
+      </c>
+      <c r="AS60">
+        <v>928228341000.0</v>
+      </c>
+      <c r="AT60">
+        <v>925792311000.0</v>
+      </c>
+      <c r="AU60">
+        <v>894680862000.0</v>
+      </c>
+      <c r="AV60">
+        <v>868131617000.0</v>
+      </c>
+      <c r="AW60">
+        <v>857554276000.0</v>
+      </c>
+      <c r="AX60">
+        <v>864735488000.0</v>
+      </c>
+      <c r="AY60">
+        <v>830336269000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>844153372000.0</v>
+      </c>
+      <c r="BA60">
+        <v>387393599000.0</v>
+      </c>
+      <c r="BB60">
+        <v>373782891000.0</v>
+      </c>
+      <c r="BC60">
+        <v>371924556000.0</v>
+      </c>
+      <c r="BD60">
+        <v>335705661000.0</v>
+      </c>
+      <c r="BE60">
+        <v>376270739000.0</v>
+      </c>
+      <c r="BF60">
+        <v>350265367000.0</v>
+      </c>
+      <c r="BG60">
+        <v>347616163000.0</v>
+      </c>
+      <c r="BH60">
+        <v>346044028000.0</v>
+      </c>
+      <c r="BI60">
+        <v>317604346000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>281545414000.0</v>
+      </c>
+      <c r="BK60">
+        <v>278286057000.0</v>
+      </c>
+      <c r="BL60">
+        <v>372256688000.0</v>
+      </c>
+      <c r="BM60">
+        <v>357395125000.0</v>
+      </c>
+      <c r="BN60">
+        <v>354049720000.0</v>
+      </c>
+      <c r="BO60">
+        <v>347894501000.0</v>
+      </c>
+      <c r="BP60">
+        <v>249797976000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>242352572000.0</v>
+      </c>
+      <c r="BR60">
+        <v>237567000000.0</v>
+      </c>
+      <c r="BS60">
+        <v>240512692000.0</v>
+      </c>
+      <c r="BT60">
+        <v>235778425000.0</v>
+      </c>
+      <c r="BU60">
+        <v>237154271000.0</v>
+      </c>
+      <c r="BV60">
+        <v>235094685000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:74">
+      <c r="A61" t="s">
+        <v>79</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+    </row>
+    <row r="62" spans="1:74">
+      <c r="A62" t="s">
+        <v>80</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:T32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
+      <c r="A2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B2">
+        <v>1047607533000.0</v>
+      </c>
+      <c r="C2">
+        <v>458206563000.0</v>
+      </c>
+      <c r="D2">
+        <v>386580786000.0</v>
+      </c>
+      <c r="E2">
+        <v>351259907000.0</v>
+      </c>
+      <c r="F2">
+        <v>732467417000.0</v>
+      </c>
+      <c r="G2">
+        <v>1263902710000.0</v>
+      </c>
+      <c r="H2">
+        <v>1328137421000.0</v>
+      </c>
+      <c r="I2">
+        <v>987737580000.0</v>
+      </c>
+      <c r="J2">
+        <v>748946627000.0</v>
+      </c>
+      <c r="K2">
+        <v>557729753000.0</v>
+      </c>
+      <c r="L2">
+        <v>430938429000.0</v>
+      </c>
+      <c r="M2">
+        <v>339152201000.0</v>
+      </c>
+      <c r="N2">
+        <v>195481763000.0</v>
+      </c>
+      <c r="O2">
+        <v>133550745000.0</v>
+      </c>
+      <c r="P2">
+        <v>190696249000.0</v>
+      </c>
+      <c r="Q2">
+        <v>189083213000.0</v>
+      </c>
+      <c r="R2">
+        <v>224837644000.0</v>
+      </c>
+      <c r="S2">
+        <v>224659495000.0</v>
+      </c>
+      <c r="T2"/>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3" t="s">
+        <v>136</v>
+      </c>
+      <c r="B3">
+        <v>54379993000.0</v>
+      </c>
+      <c r="C3">
+        <v>65892363000.0</v>
+      </c>
+      <c r="D3">
+        <v>60520536000.0</v>
+      </c>
+      <c r="E3">
+        <v>40244224000.0</v>
+      </c>
+      <c r="F3">
+        <v>25809493000.0</v>
+      </c>
+      <c r="G3">
+        <v>22962615000.0</v>
+      </c>
+      <c r="H3">
+        <v>13922374000.0</v>
+      </c>
+      <c r="I3">
+        <v>13964737000.0</v>
+      </c>
+      <c r="J3">
+        <v>13128425000.0</v>
+      </c>
+      <c r="K3">
+        <v>12223039000.0</v>
+      </c>
+      <c r="L3">
+        <v>7733197000.0</v>
+      </c>
+      <c r="M3">
+        <v>7023891000.0</v>
+      </c>
+      <c r="N3">
+        <v>5356883000.0</v>
+      </c>
+      <c r="O3">
+        <v>4402064000.0</v>
+      </c>
+      <c r="P3">
+        <v>3791484000.0</v>
+      </c>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" t="s">
+        <v>137</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" t="s">
+        <v>138</v>
+      </c>
+      <c r="B5">
+        <v>-321717012000.0</v>
+      </c>
+      <c r="C5">
+        <v>55341958000.0</v>
+      </c>
+      <c r="D5">
+        <v>128391023000.0</v>
+      </c>
+      <c r="E5">
+        <v>116186080000.0</v>
+      </c>
+      <c r="F5">
+        <v>-3303131348000.0</v>
+      </c>
+      <c r="G5">
+        <v>64071757000.0</v>
+      </c>
+      <c r="H5">
+        <v>74197988000.0</v>
+      </c>
+      <c r="I5">
+        <v>292509384000.0</v>
+      </c>
+      <c r="J5">
+        <v>193632796000.0</v>
+      </c>
+      <c r="K5">
+        <v>141265512000.0</v>
+      </c>
+      <c r="L5">
+        <v>110795268000.0</v>
+      </c>
+      <c r="M5">
+        <v>81896086000.0</v>
+      </c>
+      <c r="N5">
+        <v>71589231000.0</v>
+      </c>
+      <c r="O5">
+        <v>51471054000.0</v>
+      </c>
+      <c r="P5">
+        <v>44985281000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" t="s">
         <v>139</v>
+      </c>
+      <c r="B6">
+        <v>-267337019000.0</v>
+      </c>
+      <c r="C6">
+        <v>121234321000.0</v>
+      </c>
+      <c r="D6">
+        <v>188911559000.0</v>
+      </c>
+      <c r="E6">
+        <v>156430304000.0</v>
+      </c>
+      <c r="F6">
+        <v>-3277321855000.0</v>
+      </c>
+      <c r="G6">
+        <v>87034372000.0</v>
+      </c>
+      <c r="H6">
+        <v>88120362000.0</v>
+      </c>
+      <c r="I6">
+        <v>306474121000.0</v>
+      </c>
+      <c r="J6">
+        <v>206761221000.0</v>
+      </c>
+      <c r="K6">
+        <v>153488551000.0</v>
+      </c>
+      <c r="L6">
+        <v>118528465000.0</v>
+      </c>
+      <c r="M6">
+        <v>88919977000.0</v>
+      </c>
+      <c r="N6">
+        <v>76946114000.0</v>
+      </c>
+      <c r="O6">
+        <v>55873118000.0</v>
+      </c>
+      <c r="P6">
+        <v>48776765000.0</v>
+      </c>
+      <c r="Q6">
+        <v>19381469000.0</v>
+      </c>
+      <c r="R6">
+        <v>4603130000.0</v>
+      </c>
+      <c r="S6">
+        <v>-3211092000.0</v>
+      </c>
+      <c r="T6"/>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" t="s">
+        <v>140</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" t="s">
+        <v>141</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" t="s">
+        <v>142</v>
+      </c>
+      <c r="B9">
+        <v>447569013000.0</v>
+      </c>
+      <c r="C9">
+        <v>1104200268000.0</v>
+      </c>
+      <c r="D9">
+        <v>918309535000.0</v>
+      </c>
+      <c r="E9">
+        <v>1295547349000.0</v>
+      </c>
+      <c r="F9">
+        <v>1031152486000.0</v>
+      </c>
+      <c r="G9">
+        <v>734816856000.0</v>
+      </c>
+      <c r="H9">
+        <v>801840181000.0</v>
+      </c>
+      <c r="I9">
+        <v>715458186000.0</v>
+      </c>
+      <c r="J9">
+        <v>564217383000.0</v>
+      </c>
+      <c r="K9">
+        <v>478812109000.0</v>
+      </c>
+      <c r="L9">
+        <v>404898477000.0</v>
+      </c>
+      <c r="M9">
+        <v>297872615000.0</v>
+      </c>
+      <c r="N9">
+        <v>254781110000.0</v>
+      </c>
+      <c r="O9">
+        <v>226875599000.0</v>
+      </c>
+      <c r="P9">
+        <v>164769282000.0</v>
+      </c>
+      <c r="Q9">
+        <v>159364275000.0</v>
+      </c>
+      <c r="R9">
+        <v>-90083038000.0</v>
+      </c>
+      <c r="S9">
+        <v>139568166000.0</v>
+      </c>
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" t="s">
+        <v>143</v>
+      </c>
+      <c r="B10">
+        <v>-321717012000.0</v>
+      </c>
+      <c r="C10">
+        <v>55341958000.0</v>
+      </c>
+      <c r="D10">
+        <v>128391023000.0</v>
+      </c>
+      <c r="E10">
+        <v>116186080000.0</v>
+      </c>
+      <c r="F10">
+        <v>-3303131348000.0</v>
+      </c>
+      <c r="G10">
+        <v>64071757000.0</v>
+      </c>
+      <c r="H10">
+        <v>74197988000.0</v>
+      </c>
+      <c r="I10">
+        <v>292509384000.0</v>
+      </c>
+      <c r="J10">
+        <v>193632796000.0</v>
+      </c>
+      <c r="K10">
+        <v>141265512000.0</v>
+      </c>
+      <c r="L10">
+        <v>110795268000.0</v>
+      </c>
+      <c r="M10">
+        <v>81896086000.0</v>
+      </c>
+      <c r="N10">
+        <v>71589231000.0</v>
+      </c>
+      <c r="O10">
+        <v>51471054000.0</v>
+      </c>
+      <c r="P10">
+        <v>44985281000.0</v>
+      </c>
+      <c r="Q10">
+        <v>19381469000.0</v>
+      </c>
+      <c r="R10">
+        <v>4603130000.0</v>
+      </c>
+      <c r="S10">
+        <v>-3211092000.0</v>
+      </c>
+      <c r="T10"/>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" t="s">
+        <v>144</v>
+      </c>
+      <c r="B11">
+        <v>176895936000.0</v>
+      </c>
+      <c r="C11">
+        <v>4450188000.0</v>
+      </c>
+      <c r="D11">
+        <v>104039984000.0</v>
+      </c>
+      <c r="E11">
+        <v>104725575000.0</v>
+      </c>
+      <c r="F11">
+        <v>-257429941000.0</v>
+      </c>
+      <c r="G11">
+        <v>32811075000.0</v>
+      </c>
+      <c r="H11">
+        <v>23136567000.0</v>
+      </c>
+      <c r="I11">
+        <v>88296761000.0</v>
+      </c>
+      <c r="J11">
+        <v>53137261000.0</v>
+      </c>
+      <c r="K11">
+        <v>38262360000.0</v>
+      </c>
+      <c r="L11">
+        <v>30303388000.0</v>
+      </c>
+      <c r="M11">
+        <v>22488152000.0</v>
+      </c>
+      <c r="N11">
+        <v>19149523000.0</v>
+      </c>
+      <c r="O11">
+        <v>18444476000.0</v>
+      </c>
+      <c r="P11">
+        <v>12128900000.0</v>
+      </c>
+      <c r="Q11">
+        <v>5354754000.0</v>
+      </c>
+      <c r="R11">
+        <v>2404189000.0</v>
+      </c>
+      <c r="S11">
+        <v>614911000.0</v>
+      </c>
+      <c r="T11">
+        <v>2246838000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" t="s">
+        <v>145</v>
+      </c>
+      <c r="B12">
+        <v>493917311000.0</v>
+      </c>
+      <c r="C12">
+        <v>458206563000.0</v>
+      </c>
+      <c r="D12">
+        <v>386580786000.0</v>
+      </c>
+      <c r="E12">
+        <v>351259907000.0</v>
+      </c>
+      <c r="F12">
+        <v>732467417000.0</v>
+      </c>
+      <c r="G12">
+        <v>1263902710000.0</v>
+      </c>
+      <c r="H12">
+        <v>1328137421000.0</v>
+      </c>
+      <c r="I12">
+        <v>987737580000.0</v>
+      </c>
+      <c r="J12">
+        <v>748946627000.0</v>
+      </c>
+      <c r="K12">
+        <v>557729753000.0</v>
+      </c>
+      <c r="L12">
+        <v>430938429000.0</v>
+      </c>
+      <c r="M12">
+        <v>339152201000.0</v>
+      </c>
+      <c r="N12">
+        <v>195481763000.0</v>
+      </c>
+      <c r="O12">
+        <v>133550745000.0</v>
+      </c>
+      <c r="P12">
+        <v>190696249000.0</v>
+      </c>
+      <c r="Q12">
+        <v>189083213000.0</v>
+      </c>
+      <c r="R12">
+        <v>224837644000.0</v>
+      </c>
+      <c r="S12">
+        <v>224659495000.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" t="s">
+        <v>146</v>
+      </c>
+      <c r="B13">
+        <v>1190261767000.0</v>
+      </c>
+      <c r="C13">
+        <v>1045261016000.0</v>
+      </c>
+      <c r="D13">
+        <v>890958618000.0</v>
+      </c>
+      <c r="E13">
+        <v>1029970140000.0</v>
+      </c>
+      <c r="F13">
+        <v>1647185044000.0</v>
+      </c>
+      <c r="G13">
+        <v>1931524786000.0</v>
+      </c>
+      <c r="H13">
+        <v>2054837678000.0</v>
+      </c>
+      <c r="I13">
+        <v>1663667161000.0</v>
+      </c>
+      <c r="J13">
+        <v>1252069204000.0</v>
+      </c>
+      <c r="K13">
+        <v>965085260000.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" t="s">
+        <v>147</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" t="s">
+        <v>148</v>
+      </c>
+      <c r="B15">
+        <v>-498612948000.0</v>
+      </c>
+      <c r="C15">
+        <v>50891770000.0</v>
+      </c>
+      <c r="D15">
+        <v>24351039000.0</v>
+      </c>
+      <c r="E15">
+        <v>11460505000.0</v>
+      </c>
+      <c r="F15">
+        <v>-3045701407000.0</v>
+      </c>
+      <c r="G15">
+        <v>31260682000.0</v>
+      </c>
+      <c r="H15">
+        <v>51061421000.0</v>
+      </c>
+      <c r="I15">
+        <v>204212623000.0</v>
+      </c>
+      <c r="J15">
+        <v>140495535000.0</v>
+      </c>
+      <c r="K15">
+        <v>103003152000.0</v>
+      </c>
+      <c r="L15">
+        <v>80491880000.0</v>
+      </c>
+      <c r="M15">
+        <v>59407934000.0</v>
+      </c>
+      <c r="N15">
+        <v>52439708000.0</v>
+      </c>
+      <c r="O15">
+        <v>33026578000.0</v>
+      </c>
+      <c r="P15">
+        <v>32856381000.0</v>
+      </c>
+      <c r="Q15">
+        <v>14026715000.0</v>
+      </c>
+      <c r="R15">
+        <v>2198940000.0</v>
+      </c>
+      <c r="S15">
+        <v>-3826003000.0</v>
+      </c>
+      <c r="T15"/>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" t="s">
+        <v>149</v>
+      </c>
+      <c r="B16">
+        <v>-498612948000.0</v>
+      </c>
+      <c r="C16">
+        <v>50891770000.0</v>
+      </c>
+      <c r="D16">
+        <v>24351039000.0</v>
+      </c>
+      <c r="E16">
+        <v>11461000000.0</v>
+      </c>
+      <c r="F16">
+        <v>-3045701000000.0</v>
+      </c>
+      <c r="G16">
+        <v>31261000000.0</v>
+      </c>
+      <c r="H16">
+        <v>51061000000.0</v>
+      </c>
+      <c r="I16">
+        <v>204212623000.0</v>
+      </c>
+      <c r="J16">
+        <v>140495535000.0</v>
+      </c>
+      <c r="K16">
+        <v>103003152000.0</v>
+      </c>
+      <c r="L16">
+        <v>80491880000.0</v>
+      </c>
+      <c r="M16">
+        <v>62001106000.0</v>
+      </c>
+      <c r="N16">
+        <v>52439708000.0</v>
+      </c>
+      <c r="O16">
+        <v>33026578000.0</v>
+      </c>
+      <c r="P16">
+        <v>32856381000.0</v>
+      </c>
+      <c r="Q16">
+        <v>14026715000.0</v>
+      </c>
+      <c r="R16">
+        <v>2198940000.0</v>
+      </c>
+      <c r="S16"/>
+      <c r="T16"/>
+    </row>
+    <row r="17" spans="1:20">
+      <c r="A17" t="s">
+        <v>150</v>
+      </c>
+      <c r="B17">
+        <v>-498612948000.0</v>
+      </c>
+      <c r="C17">
+        <v>50891770000.0</v>
+      </c>
+      <c r="D17">
+        <v>24351039000.0</v>
+      </c>
+      <c r="E17">
+        <v>11460505000.0</v>
+      </c>
+      <c r="F17">
+        <v>-3045701407000.0</v>
+      </c>
+      <c r="G17">
+        <v>31260682000.0</v>
+      </c>
+      <c r="H17">
+        <v>51061421000.0</v>
+      </c>
+      <c r="I17">
+        <v>204212623000.0</v>
+      </c>
+      <c r="J17">
+        <v>140495535000.0</v>
+      </c>
+      <c r="K17">
+        <v>103003152000.0</v>
+      </c>
+      <c r="L17">
+        <v>80491880000.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" t="s">
+        <v>151</v>
+      </c>
+      <c r="B18">
+        <v>712644581000.0</v>
+      </c>
+      <c r="C18">
+        <v>587054453000.0</v>
+      </c>
+      <c r="D18">
+        <v>504377832000.0</v>
+      </c>
+      <c r="E18">
+        <v>678710233000.0</v>
+      </c>
+      <c r="F18">
+        <v>873568551000.0</v>
+      </c>
+      <c r="G18">
+        <v>624635592000.0</v>
+      </c>
+      <c r="H18">
+        <v>693210566000.0</v>
+      </c>
+      <c r="I18">
+        <v>675929581000.0</v>
+      </c>
+      <c r="J18">
+        <v>503122577000.0</v>
+      </c>
+      <c r="K18">
+        <v>421672136000.0</v>
+      </c>
+      <c r="L18">
+        <v>355771133000.0</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" t="s">
+        <v>153</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" t="s">
+        <v>154</v>
+      </c>
+      <c r="B21">
+        <v>-321717012000.0</v>
+      </c>
+      <c r="C21">
+        <v>55341958000.0</v>
+      </c>
+      <c r="D21">
+        <v>128391023000.0</v>
+      </c>
+      <c r="E21">
+        <v>116186080000.0</v>
+      </c>
+      <c r="F21">
+        <v>-3303131348000.0</v>
+      </c>
+      <c r="G21">
+        <v>64071757000.0</v>
+      </c>
+      <c r="H21">
+        <v>74197988000.0</v>
+      </c>
+      <c r="I21">
+        <v>292509384000.0</v>
+      </c>
+      <c r="J21">
+        <v>193632796000.0</v>
+      </c>
+      <c r="K21">
+        <v>141265512000.0</v>
+      </c>
+      <c r="L21">
+        <v>110795268000.0</v>
+      </c>
+      <c r="M21">
+        <v>81896086000.0</v>
+      </c>
+      <c r="N21">
+        <v>71589231000.0</v>
+      </c>
+      <c r="O21">
+        <v>51471054000.0</v>
+      </c>
+      <c r="P21">
+        <v>44985281000.0</v>
+      </c>
+      <c r="Q21">
+        <v>19381469000.0</v>
+      </c>
+      <c r="R21">
+        <v>4603130000.0</v>
+      </c>
+      <c r="S21">
+        <v>-3211092000.0</v>
+      </c>
+      <c r="T21">
+        <v>231789286000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20">
+      <c r="A22" t="s">
+        <v>155</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" t="s">
+        <v>156</v>
+      </c>
+      <c r="B23">
+        <v>1816893558000.0</v>
+      </c>
+      <c r="C23">
+        <v>1507064873000.0</v>
+      </c>
+      <c r="D23">
+        <v>1176499298000.0</v>
+      </c>
+      <c r="E23">
+        <v>1530621176000.0</v>
+      </c>
+      <c r="F23">
+        <v>5066751251000.0</v>
+      </c>
+      <c r="G23">
+        <v>1934647809000.0</v>
+      </c>
+      <c r="H23">
+        <v>2055779614000.0</v>
+      </c>
+      <c r="I23">
+        <v>1410686382000.0</v>
+      </c>
+      <c r="J23">
+        <v>1119531214000.0</v>
+      </c>
+      <c r="K23">
+        <v>895276350000.0</v>
+      </c>
+      <c r="L23">
+        <v>725041638000.0</v>
+      </c>
+      <c r="M23">
+        <v>555128730000.0</v>
+      </c>
+      <c r="N23">
+        <v>378673642000.0</v>
+      </c>
+      <c r="O23">
+        <v>308955290000.0</v>
+      </c>
+      <c r="P23">
+        <v>310480250000.0</v>
+      </c>
+      <c r="Q23">
+        <v>329066019000.0</v>
+      </c>
+      <c r="R23">
+        <v>130151476000.0</v>
+      </c>
+      <c r="S23">
+        <v>367438753000.0</v>
+      </c>
+      <c r="T23"/>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" t="s">
+        <v>157</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" t="s">
+        <v>158</v>
+      </c>
+      <c r="B25">
+        <v>73389783000.0</v>
+      </c>
+      <c r="C25">
+        <v>65892363000.0</v>
+      </c>
+      <c r="D25">
+        <v>60520536000.0</v>
+      </c>
+      <c r="E25">
+        <v>40244223000.0</v>
+      </c>
+      <c r="F25">
+        <v>25809493000.0</v>
+      </c>
+      <c r="G25">
+        <v>22962615000.0</v>
+      </c>
+      <c r="H25">
+        <v>13922374000.0</v>
+      </c>
+      <c r="I25">
+        <v>13964737000.0</v>
+      </c>
+      <c r="J25">
+        <v>13128425000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" t="s">
+        <v>159</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" t="s">
+        <v>160</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>49519656000.0</v>
+      </c>
+      <c r="D27">
+        <v>33424177000.0</v>
+      </c>
+      <c r="E27">
+        <v>67763985000.0</v>
+      </c>
+      <c r="F27">
+        <v>15144351000.0</v>
+      </c>
+      <c r="G27">
+        <v>10813540000.0</v>
+      </c>
+      <c r="H27">
+        <v>14460082000.0</v>
+      </c>
+      <c r="I27">
+        <v>12416420000.0</v>
+      </c>
+      <c r="J27">
+        <v>5524603000.0</v>
+      </c>
+      <c r="K27">
+        <v>5018817000.0</v>
+      </c>
+      <c r="L27">
+        <v>4241086000.0</v>
+      </c>
+      <c r="M27">
+        <v>3618818000.0</v>
+      </c>
+      <c r="N27">
+        <v>3548428000.0</v>
+      </c>
+      <c r="O27">
+        <v>2404728000.0</v>
+      </c>
+      <c r="P27">
+        <v>1650525000.0</v>
+      </c>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" t="s">
+        <v>161</v>
+      </c>
+      <c r="B28">
+        <v>298090890000.0</v>
+      </c>
+      <c r="C28">
+        <v>130292013000.0</v>
+      </c>
+      <c r="D28">
+        <v>164707941000.0</v>
+      </c>
+      <c r="E28">
+        <v>163093966000.0</v>
+      </c>
+      <c r="F28">
+        <v>116103282000.0</v>
+      </c>
+      <c r="G28">
+        <v>71298694000.0</v>
+      </c>
+      <c r="H28">
+        <v>69580340000.0</v>
+      </c>
+      <c r="I28">
+        <v>54778076000.0</v>
+      </c>
+      <c r="J28">
+        <v>38942905000.0</v>
+      </c>
+      <c r="K28">
+        <v>36415187000.0</v>
+      </c>
+      <c r="L28">
+        <v>40806175000.0</v>
+      </c>
+      <c r="M28">
+        <v>34784099000.0</v>
+      </c>
+      <c r="N28">
+        <v>29806880000.0</v>
+      </c>
+      <c r="O28">
+        <v>37602548000.0</v>
+      </c>
+      <c r="P28">
+        <v>35034232000.0</v>
+      </c>
+      <c r="Q28">
+        <v>59179976000.0</v>
+      </c>
+      <c r="R28">
+        <v>57369921000.0</v>
+      </c>
+      <c r="S28">
+        <v>55688395000.0</v>
+      </c>
+      <c r="T28"/>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" t="s">
+        <v>162</v>
+      </c>
+      <c r="B29">
+        <v>176895936000.0</v>
+      </c>
+      <c r="C29">
+        <v>4450188000.0</v>
+      </c>
+      <c r="D29">
+        <v>104039984000.0</v>
+      </c>
+      <c r="E29">
+        <v>104725575000.0</v>
+      </c>
+      <c r="F29">
+        <v>-257429941000.0</v>
+      </c>
+      <c r="G29">
+        <v>32811075000.0</v>
+      </c>
+      <c r="H29">
+        <v>23136567000.0</v>
+      </c>
+      <c r="I29">
+        <v>88296761000.0</v>
+      </c>
+      <c r="J29">
+        <v>53137261000.0</v>
+      </c>
+      <c r="K29">
+        <v>38262360000.0</v>
+      </c>
+      <c r="L29">
+        <v>30303388000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" t="s">
+        <v>163</v>
+      </c>
+      <c r="B30">
+        <v>769286025000.0</v>
+      </c>
+      <c r="C30">
+        <v>1048858310000.0</v>
+      </c>
+      <c r="D30">
+        <v>789918512000.0</v>
+      </c>
+      <c r="E30">
+        <v>1179361269000.0</v>
+      </c>
+      <c r="F30">
+        <v>4334283834000.0</v>
+      </c>
+      <c r="G30">
+        <v>670745099000.0</v>
+      </c>
+      <c r="H30">
+        <v>727642193000.0</v>
+      </c>
+      <c r="I30">
+        <v>422948802000.0</v>
+      </c>
+      <c r="J30">
+        <v>370584587000.0</v>
+      </c>
+      <c r="K30">
+        <v>337546597000.0</v>
+      </c>
+      <c r="L30">
+        <v>294103209000.0</v>
+      </c>
+      <c r="M30">
+        <v>215976529000.0</v>
+      </c>
+      <c r="N30">
+        <v>183191879000.0</v>
+      </c>
+      <c r="O30">
+        <v>175404545000.0</v>
+      </c>
+      <c r="P30">
+        <v>119784001000.0</v>
+      </c>
+      <c r="Q30">
+        <v>139982806000.0</v>
+      </c>
+      <c r="R30">
+        <v>-94686168000.0</v>
+      </c>
+      <c r="S30">
+        <v>142779258000.0</v>
+      </c>
+      <c r="T30"/>
+    </row>
+    <row r="31" spans="1:20">
+      <c r="A31" t="s">
+        <v>164</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31">
+        <v>-351259907000.0</v>
+      </c>
+      <c r="F31">
+        <v>-3303131348000.0</v>
+      </c>
+      <c r="G31">
+        <v>64071757000.0</v>
+      </c>
+      <c r="H31">
+        <v>74197988000.0</v>
+      </c>
+      <c r="I31">
+        <v>-987737580000.0</v>
+      </c>
+      <c r="J31">
+        <v>-748946627000.0</v>
+      </c>
+      <c r="K31">
+        <v>-543413124000.0</v>
+      </c>
+      <c r="L31">
+        <v>-430938429000.0</v>
+      </c>
+      <c r="M31">
+        <v>-339152201000.0</v>
+      </c>
+      <c r="N31">
+        <v>-195481763000.0</v>
+      </c>
+      <c r="O31">
+        <v>-133550745000.0</v>
+      </c>
+      <c r="P31">
+        <v>-190696249000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-1000.0</v>
+      </c>
+      <c r="R31">
+        <v>-224837643000.0</v>
+      </c>
+      <c r="S31">
+        <v>-224659495000.0</v>
+      </c>
+      <c r="T31"/>
+    </row>
+    <row r="32" spans="1:20">
+      <c r="A32" t="s">
+        <v>165</v>
+      </c>
+      <c r="B32">
+        <v>1495176546000.0</v>
+      </c>
+      <c r="C32">
+        <v>1562406831000.0</v>
+      </c>
+      <c r="D32">
+        <v>1304890321000.0</v>
+      </c>
+      <c r="E32">
+        <v>1646807256000.0</v>
+      </c>
+      <c r="F32">
+        <v>1763619903000.0</v>
+      </c>
+      <c r="G32">
+        <v>1998719566000.0</v>
+      </c>
+      <c r="H32">
+        <v>2129977602000.0</v>
+      </c>
+      <c r="I32">
+        <v>1703195766000.0</v>
+      </c>
+      <c r="J32">
+        <v>1313164010000.0</v>
+      </c>
+      <c r="K32">
+        <v>1036541862000.0</v>
+      </c>
+      <c r="L32">
+        <v>835836906000.0</v>
+      </c>
+      <c r="M32">
+        <v>637024816000.0</v>
+      </c>
+      <c r="N32">
+        <v>450262873000.0</v>
+      </c>
+      <c r="O32">
+        <v>360426344000.0</v>
+      </c>
+      <c r="P32">
+        <v>355465531000.0</v>
+      </c>
+      <c r="Q32">
+        <v>348447488000.0</v>
+      </c>
+      <c r="R32">
+        <v>134754606000.0</v>
+      </c>
+      <c r="S32">
+        <v>364227661000.0</v>
+      </c>
+      <c r="T32">
+        <v>348162884000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BW32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:75">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>85</v>
+      </c>
+      <c r="I1" t="s">
+        <v>86</v>
+      </c>
+      <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>88</v>
+      </c>
+      <c r="M1" t="s">
+        <v>89</v>
+      </c>
+      <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>92</v>
+      </c>
+      <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>94</v>
+      </c>
+      <c r="U1" t="s">
+        <v>95</v>
+      </c>
+      <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>167</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:75">
+      <c r="A2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B2">
+        <v>107573878000.0</v>
+      </c>
+      <c r="C2">
+        <v>539637655000.0</v>
+      </c>
+      <c r="D2">
+        <v>172794959000.0</v>
+      </c>
+      <c r="E2">
+        <v>125314033000.0</v>
+      </c>
+      <c r="F2">
+        <v>119833346000.0</v>
+      </c>
+      <c r="G2">
+        <v>115669705000.0</v>
+      </c>
+      <c r="H2">
+        <v>114014344000.0</v>
+      </c>
+      <c r="I2">
+        <v>110140983000.0</v>
+      </c>
+      <c r="J2">
+        <v>116923204000.0</v>
+      </c>
+      <c r="K2">
+        <v>84041245000.0</v>
+      </c>
+      <c r="L2">
+        <v>98932531000.0</v>
+      </c>
+      <c r="M2">
+        <v>94643782000.0</v>
+      </c>
+      <c r="N2">
+        <v>108963228000.0</v>
+      </c>
+      <c r="O2">
+        <v>87052180000.0</v>
+      </c>
+      <c r="P2">
+        <v>90869718000.0</v>
+      </c>
+      <c r="Q2">
+        <v>77012287000.0</v>
+      </c>
+      <c r="R2">
+        <v>96325722000.0</v>
+      </c>
+      <c r="S2">
+        <v>100442672000.0</v>
+      </c>
+      <c r="T2">
+        <v>209831105000.0</v>
+      </c>
+      <c r="U2">
+        <v>192298476000.0</v>
+      </c>
+      <c r="V2">
+        <v>229895164000.0</v>
+      </c>
+      <c r="W2">
+        <v>254962520000.0</v>
+      </c>
+      <c r="X2">
+        <v>352061257000.0</v>
+      </c>
+      <c r="Y2">
+        <v>308454832000.0</v>
+      </c>
+      <c r="Z2">
+        <v>344886812000.0</v>
+      </c>
+      <c r="AA2">
+        <v>361278520000.0</v>
+      </c>
+      <c r="AB2">
+        <v>350838347000.0</v>
+      </c>
+      <c r="AC2">
+        <v>318392018000.0</v>
+      </c>
+      <c r="AD2">
+        <v>331118227000.0</v>
+      </c>
+      <c r="AE2">
+        <v>276491763000.0</v>
+      </c>
+      <c r="AF2">
+        <v>249620013000.0</v>
+      </c>
+      <c r="AG2">
+        <v>236472207000.0</v>
+      </c>
+      <c r="AH2">
+        <v>225153597000.0</v>
+      </c>
+      <c r="AI2">
+        <v>193555150000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>201410619000.0</v>
+      </c>
+      <c r="AK2">
+        <v>187784558000.0</v>
+      </c>
+      <c r="AL2">
+        <v>171054933000.0</v>
+      </c>
+      <c r="AM2">
+        <v>148382349000.0</v>
+      </c>
+      <c r="AN2">
+        <v>143485187000.0</v>
+      </c>
+      <c r="AO2">
+        <v>131462388000.0</v>
+      </c>
+      <c r="AP2">
+        <v>120083199000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>113409039000.0</v>
+      </c>
+      <c r="AR2">
+        <v>108919836000.0</v>
+      </c>
+      <c r="AS2">
+        <v>106281130000.0</v>
+      </c>
+      <c r="AT2">
+        <v>102328424000.0</v>
+      </c>
+      <c r="AU2">
+        <v>98965644000.0</v>
+      </c>
+      <c r="AV2">
+        <v>86945812000.0</v>
+      </c>
+      <c r="AW2">
+        <v>77878850000.0</v>
+      </c>
+      <c r="AX2">
+        <v>75361895000.0</v>
+      </c>
+      <c r="AY2">
+        <v>63039683000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>46240721000.0</v>
+      </c>
+      <c r="BA2">
+        <v>41414016000.0</v>
+      </c>
+      <c r="BB2">
+        <v>44787343000.0</v>
+      </c>
+      <c r="BC2">
+        <v>35269718000.0</v>
+      </c>
+      <c r="BD2">
+        <v>30945183000.0</v>
+      </c>
+      <c r="BE2">
+        <v>29597585000.0</v>
+      </c>
+      <c r="BF2">
+        <v>37738259000.0</v>
+      </c>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+    </row>
+    <row r="3" spans="1:75">
+      <c r="A3" t="s">
+        <v>136</v>
+      </c>
+      <c r="B3">
+        <v>19570665000.0</v>
+      </c>
+      <c r="C3">
+        <v>19252680000.0</v>
+      </c>
+      <c r="D3"/>
+      <c r="E3">
+        <v>18069066000.0</v>
+      </c>
+      <c r="F3">
+        <v>17340596000.0</v>
+      </c>
+      <c r="G3">
+        <v>15367433000.0</v>
+      </c>
+      <c r="H3">
+        <v>17441354000.0</v>
+      </c>
+      <c r="I3">
+        <v>16753951000.0</v>
+      </c>
+      <c r="J3">
+        <v>16329625000.0</v>
+      </c>
+      <c r="K3">
+        <v>17194447000.0</v>
+      </c>
+      <c r="L3">
+        <v>10843151000.0</v>
+      </c>
+      <c r="M3">
+        <v>16144231000.0</v>
+      </c>
+      <c r="N3">
+        <v>16338707000.0</v>
+      </c>
+      <c r="O3">
+        <v>19161293000.0</v>
+      </c>
+      <c r="P3">
+        <v>7601218000.0</v>
+      </c>
+      <c r="Q3">
+        <v>7732982000.0</v>
+      </c>
+      <c r="R3">
+        <v>5748730000.0</v>
+      </c>
+      <c r="S3">
+        <v>8328577000.0</v>
+      </c>
+      <c r="T3">
+        <v>8999155000.0</v>
+      </c>
+      <c r="U3">
+        <v>-33528098000.0</v>
+      </c>
+      <c r="V3">
+        <v>4209859000.0</v>
+      </c>
+      <c r="W3">
+        <v>5489221000.0</v>
+      </c>
+      <c r="X3">
+        <v>5703105000.0</v>
+      </c>
+      <c r="Y3">
+        <v>6072461000.0</v>
+      </c>
+      <c r="Z3">
+        <v>4506062000.0</v>
+      </c>
+      <c r="AA3">
+        <v>3510988000.0</v>
+      </c>
+      <c r="AB3">
+        <v>3568903000.0</v>
+      </c>
+      <c r="AC3">
+        <v>3354740000.0</v>
+      </c>
+      <c r="AD3">
+        <v>3487743000.0</v>
+      </c>
+      <c r="AE3">
+        <v>3531175000.0</v>
+      </c>
+      <c r="AF3">
+        <v>3495398000.0</v>
+      </c>
+      <c r="AG3">
+        <v>3471175000.0</v>
+      </c>
+      <c r="AH3">
+        <v>3466989000.0</v>
+      </c>
+      <c r="AI3">
+        <v>3417882000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>3265333000.0</v>
+      </c>
+      <c r="AK3">
+        <v>3226831000.0</v>
+      </c>
+      <c r="AL3">
+        <v>3218379000.0</v>
+      </c>
+      <c r="AM3">
+        <v>3625154000.0</v>
+      </c>
+      <c r="AN3">
+        <v>3020839000.0</v>
+      </c>
+      <c r="AO3">
+        <v>3033466000.0</v>
+      </c>
+      <c r="AP3">
+        <v>2543580000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>2000094000.0</v>
+      </c>
+      <c r="AR3">
+        <v>1924426000.0</v>
+      </c>
+      <c r="AS3">
+        <v>1722535000.0</v>
+      </c>
+      <c r="AT3">
+        <v>2086142000.0</v>
+      </c>
+      <c r="AU3">
+        <v>2105589000.0</v>
+      </c>
+      <c r="AV3">
+        <v>1783702000.0</v>
+      </c>
+      <c r="AW3">
+        <v>1712614000.0</v>
+      </c>
+      <c r="AX3">
+        <v>1421986000.0</v>
+      </c>
+      <c r="AY3">
+        <v>1528559000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>1351573000.0</v>
+      </c>
+      <c r="BA3">
+        <v>1777298000.0</v>
+      </c>
+      <c r="BB3">
+        <v>1163280000.0</v>
+      </c>
+      <c r="BC3">
+        <v>1421731000.0</v>
+      </c>
+      <c r="BD3">
+        <v>1001449000.0</v>
+      </c>
+      <c r="BE3">
+        <v>992792000.0</v>
+      </c>
+      <c r="BF3">
+        <v>986092000.0</v>
+      </c>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+    </row>
+    <row r="4" spans="1:75">
+      <c r="A4" t="s">
+        <v>137</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+    </row>
+    <row r="5" spans="1:75">
+      <c r="A5" t="s">
+        <v>138</v>
+      </c>
+      <c r="B5">
+        <v>6790799000.0</v>
+      </c>
+      <c r="C5">
+        <v>-363544321000.0</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5">
+        <v>14697682000.0</v>
+      </c>
+      <c r="F5">
+        <v>23314915000.0</v>
+      </c>
+      <c r="G5">
+        <v>66064743000.0</v>
+      </c>
+      <c r="H5">
+        <v>-58633279000.0</v>
+      </c>
+      <c r="I5">
+        <v>26471131000.0</v>
+      </c>
+      <c r="J5">
+        <v>21439363000.0</v>
+      </c>
+      <c r="K5">
+        <v>-12510303000.0</v>
+      </c>
+      <c r="L5">
+        <v>14170399000.0</v>
+      </c>
+      <c r="M5">
+        <v>104637868000.0</v>
+      </c>
+      <c r="N5">
+        <v>22093059000.0</v>
+      </c>
+      <c r="O5">
+        <v>7266948000.0</v>
+      </c>
+      <c r="P5">
+        <v>1408327000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-18485777000.0</v>
+      </c>
+      <c r="R5">
+        <v>125996582000.0</v>
+      </c>
+      <c r="S5">
+        <v>-1439883006000.0</v>
+      </c>
+      <c r="T5">
+        <v>-1904678479000.0</v>
+      </c>
+      <c r="U5">
+        <v>11653011000.0</v>
+      </c>
+      <c r="V5">
+        <v>29777126000.0</v>
+      </c>
+      <c r="W5">
+        <v>24918556000.0</v>
+      </c>
+      <c r="X5">
+        <v>8560405000.0</v>
+      </c>
+      <c r="Y5">
+        <v>8195602000.0</v>
+      </c>
+      <c r="Z5">
+        <v>22397194000.0</v>
+      </c>
+      <c r="AA5">
+        <v>49928641000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-82594494000.0</v>
+      </c>
+      <c r="AC5">
+        <v>24156963000.0</v>
+      </c>
+      <c r="AD5">
+        <v>82706878000.0</v>
+      </c>
+      <c r="AE5">
+        <v>67436081000.0</v>
+      </c>
+      <c r="AF5">
+        <v>49656357000.0</v>
+      </c>
+      <c r="AG5">
+        <v>84333076000.0</v>
+      </c>
+      <c r="AH5">
+        <v>91083870000.0</v>
+      </c>
+      <c r="AI5">
+        <v>54969376000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>70307754000.0</v>
+      </c>
+      <c r="AK5">
+        <v>21082340000.0</v>
+      </c>
+      <c r="AL5">
+        <v>47273326000.0</v>
+      </c>
+      <c r="AM5">
+        <v>31547905000.0</v>
+      </c>
+      <c r="AN5">
+        <v>45288859000.0</v>
+      </c>
+      <c r="AO5">
+        <v>26805802000.0</v>
+      </c>
+      <c r="AP5">
+        <v>37622946000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>38225683000.0</v>
+      </c>
+      <c r="AR5">
+        <v>17478084000.0</v>
+      </c>
+      <c r="AS5">
+        <v>30881411000.0</v>
+      </c>
+      <c r="AT5">
+        <v>24210090000.0</v>
+      </c>
+      <c r="AU5">
+        <v>29556755000.0</v>
+      </c>
+      <c r="AV5">
+        <v>14390116000.0</v>
+      </c>
+      <c r="AW5">
+        <v>21325246000.0</v>
+      </c>
+      <c r="AX5">
+        <v>20577382000.0</v>
+      </c>
+      <c r="AY5">
+        <v>3508467000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>34298554000.0</v>
+      </c>
+      <c r="BA5">
+        <v>21660404000.0</v>
+      </c>
+      <c r="BB5">
+        <v>12121806000.0</v>
+      </c>
+      <c r="BC5">
+        <v>21138066000.0</v>
+      </c>
+      <c r="BD5">
+        <v>4145672000.0</v>
+      </c>
+      <c r="BE5">
+        <v>15968952000.0</v>
+      </c>
+      <c r="BF5">
+        <v>10218364000.0</v>
+      </c>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+    </row>
+    <row r="6" spans="1:75">
+      <c r="A6" t="s">
+        <v>139</v>
+      </c>
+      <c r="B6">
+        <v>26361464000.0</v>
+      </c>
+      <c r="C6">
+        <v>-344291641000.0</v>
+      </c>
+      <c r="D6">
+        <v>3814712000.0</v>
+      </c>
+      <c r="E6">
+        <v>32766748000.0</v>
+      </c>
+      <c r="F6">
+        <v>40655511000.0</v>
+      </c>
+      <c r="G6">
+        <v>81432176000.0</v>
+      </c>
+      <c r="H6">
+        <v>-41191925000.0</v>
+      </c>
+      <c r="I6">
+        <v>43225082000.0</v>
+      </c>
+      <c r="J6">
+        <v>37768988000.0</v>
+      </c>
+      <c r="K6">
+        <v>4684144000.0</v>
+      </c>
+      <c r="L6">
+        <v>25013550000.0</v>
+      </c>
+      <c r="M6">
+        <v>120782099000.0</v>
+      </c>
+      <c r="N6">
+        <v>38431766000.0</v>
+      </c>
+      <c r="O6">
+        <v>26428241000.0</v>
+      </c>
+      <c r="P6">
+        <v>9009545000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-10752795000.0</v>
+      </c>
+      <c r="R6">
+        <v>131745312000.0</v>
+      </c>
+      <c r="S6">
+        <v>-1431554429000.0</v>
+      </c>
+      <c r="T6">
+        <v>-1895679324000.0</v>
+      </c>
+      <c r="U6">
+        <v>-21875087000.0</v>
+      </c>
+      <c r="V6">
+        <v>33986985000.0</v>
+      </c>
+      <c r="W6">
+        <v>30407777000.0</v>
+      </c>
+      <c r="X6">
+        <v>14263510000.0</v>
+      </c>
+      <c r="Y6">
+        <v>14268063000.0</v>
+      </c>
+      <c r="Z6">
+        <v>26903256000.0</v>
+      </c>
+      <c r="AA6">
+        <v>53439629000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-79025591000.0</v>
+      </c>
+      <c r="AC6">
+        <v>27511703000.0</v>
+      </c>
+      <c r="AD6">
+        <v>86194621000.0</v>
+      </c>
+      <c r="AE6">
+        <v>70967256000.0</v>
+      </c>
+      <c r="AF6">
+        <v>53151755000.0</v>
+      </c>
+      <c r="AG6">
+        <v>87804251000.0</v>
+      </c>
+      <c r="AH6">
+        <v>94550859000.0</v>
+      </c>
+      <c r="AI6">
+        <v>58387258000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>73573087000.0</v>
+      </c>
+      <c r="AK6">
+        <v>24309171000.0</v>
+      </c>
+      <c r="AL6">
+        <v>50491705000.0</v>
+      </c>
+      <c r="AM6">
+        <v>35173059000.0</v>
+      </c>
+      <c r="AN6">
+        <v>48309698000.0</v>
+      </c>
+      <c r="AO6">
+        <v>29839268000.0</v>
+      </c>
+      <c r="AP6">
+        <v>40166526000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>40225777000.0</v>
+      </c>
+      <c r="AR6">
+        <v>19402510000.0</v>
+      </c>
+      <c r="AS6">
+        <v>32603946000.0</v>
+      </c>
+      <c r="AT6">
+        <v>26296232000.0</v>
+      </c>
+      <c r="AU6">
+        <v>31662344000.0</v>
+      </c>
+      <c r="AV6">
+        <v>16173818000.0</v>
+      </c>
+      <c r="AW6">
+        <v>23037860000.0</v>
+      </c>
+      <c r="AX6">
+        <v>21999368000.0</v>
+      </c>
+      <c r="AY6">
+        <v>5037026000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>35650127000.0</v>
+      </c>
+      <c r="BA6">
+        <v>23437702000.0</v>
+      </c>
+      <c r="BB6">
+        <v>13285086000.0</v>
+      </c>
+      <c r="BC6">
+        <v>22559797000.0</v>
+      </c>
+      <c r="BD6">
+        <v>5147121000.0</v>
+      </c>
+      <c r="BE6">
+        <v>16961744000.0</v>
+      </c>
+      <c r="BF6">
+        <v>11204456000.0</v>
+      </c>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+    </row>
+    <row r="7" spans="1:75">
+      <c r="A7" t="s">
+        <v>140</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+    </row>
+    <row r="8" spans="1:75">
+      <c r="A8" t="s">
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -14649,1013 +15151,1043 @@
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
-    </row>
-    <row r="9" spans="1:73">
+      <c r="BV8"/>
+      <c r="BW8"/>
+    </row>
+    <row r="9" spans="1:75">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B9">
+        <v>243146423000.0</v>
+      </c>
+      <c r="C9">
+        <v>-103233144000.0</v>
+      </c>
+      <c r="D9">
         <v>199957808000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>202790646000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>211020189000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>296611614000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>216224992000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>274592966000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>318229023000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>313832955000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>209452825000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>203428771000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>191594983000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>323095112000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>532803812000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>206964549000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>231171227000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>320656663000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>215426644000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>257603374000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>237465805000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>240967246000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>145532127000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>594667661000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>188760865000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>171091674000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>232733515000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>189016942000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>175508359000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>202169447000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>182799630000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>173561384000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>156927725000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>182371578000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>134067327000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>120797344000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>119577930000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>148735866000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>126701246000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>105305246000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>110816841000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>112679044000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>97940019000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>105457857000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>88821557000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>78245867000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>73151727000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>80180296000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>66294725000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>54193244000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>83575144000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>63596328000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>52018046000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>65448165000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>55096849000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>55834780000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>50495805000.0</v>
       </c>
-      <c r="BE9"/>
-      <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
-    </row>
-    <row r="10" spans="1:73">
+      <c r="BV9"/>
+      <c r="BW9"/>
+    </row>
+    <row r="10" spans="1:75">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B10">
+        <v>6790799000.0</v>
+      </c>
+      <c r="C10">
+        <v>-363544321000.0</v>
+      </c>
+      <c r="D10">
         <v>3814712000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>14697682000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>23314915000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>66064743000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-58633279000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>26471131000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>21439363000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-12510303000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>14170399000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>104637868000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>22093059000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>7266948000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1408327000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-18485777000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>125996582000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-1439883006000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-1904678479000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>11653011000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>29777126000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>24918556000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>8560405000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>8195602000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>22397194000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>49928641000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-82594494000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>24156963000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>82706878000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>67436081000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>49656357000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>84333076000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>91083870000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>54969376000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>70307754000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>21082340000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>47273326000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>31547905000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>45288859000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>26805802000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>37622946000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>38225683000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>17478084000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>30881411000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>24210090000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>29556755000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>14390116000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>21325246000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>20577382000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>3508467000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>34298554000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>21660404000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>12121806000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>21138066000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>4145672000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>15968952000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>10218364000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>10110588000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>19023408000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>8216037000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>7635248000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>7458926000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>10113559000.0</v>
       </c>
-      <c r="BK10"/>
-      <c r="BL10">
+      <c r="BM10"/>
+      <c r="BN10">
         <v>2292183000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>2584573000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>10480538000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>2120911000.0</v>
       </c>
-      <c r="BP10"/>
-      <c r="BQ10"/>
       <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10">
         <v>1651219000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>5100525000.0</v>
       </c>
-      <c r="BU10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:73">
+      <c r="BW10"/>
+    </row>
+    <row r="11" spans="1:75">
       <c r="A11" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>144</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>177047285000.0</v>
+      </c>
+      <c r="D11">
         <v>-5227384000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-1315518000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>6391553000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>49057180000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-72492233000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>15608250000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>12276991000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-22188557000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>8772761000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>99734589000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>17721191000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>28278592000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-15684636000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>13846361000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>78285258000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-226009688000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-46631618000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3300790000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>11910575000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>19058623000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>3163717000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>4895364000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>5693371000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>14158559000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-19588702000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>6967874000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>21598836000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>29797766000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>14012235000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>21094467000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>23392293000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>16298509000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>18679100000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>7137612000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>11022040000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>10653505000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>10183349000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>7374120000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>10051386000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>10772701000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>4790264000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>10969570000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>3770853000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>7728485000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>4401892000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>6674438000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>4547728000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>3437926000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>8836614000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>3285598000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>3589385000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>10365296000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>1849322000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>3675267000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>2554591000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>3410226000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>4811106000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>1769189000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>2138379000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>1772148000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>3039916000.0</v>
       </c>
-      <c r="BK11"/>
-      <c r="BL11">
+      <c r="BM11"/>
+      <c r="BN11">
         <v>687800000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>3598938000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>164523000.0</v>
       </c>
       <c r="BP11"/>
       <c r="BQ11">
-        <v>1073869000.0</v>
+        <v>164523000.0</v>
       </c>
       <c r="BR11"/>
       <c r="BS11">
+        <v>1073869000.0</v>
+      </c>
+      <c r="BT11"/>
+      <c r="BU11">
         <v>1503450000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>1217303000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>2741977000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:73">
+    <row r="12" spans="1:75">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B12">
+        <v>107573878000.0</v>
+      </c>
+      <c r="C12">
+        <v>116517046000.0</v>
+      </c>
+      <c r="D12">
         <v>124678236000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>125314033000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>119833346000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>115669705000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>114014344000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>110140983000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>116923204000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>84041245000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>98932531000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>94643782000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>108963228000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>87052180000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>90869718000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>77012287000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>96325722000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>100442672000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>209831105000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>192298476000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>229895164000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>254962520000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>352061257000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>308454832000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>344886812000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>361278520000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>350838347000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>318392018000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>331118227000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>276491763000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>249620013000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>236472207000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>225153597000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>193555150000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>201410619000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>187784558000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>171054933000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>148382349000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>143485187000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>131462388000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>120083199000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>113409039000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>108919836000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>106281130000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>102328424000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>98965644000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>86945812000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>77878850000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>75361895000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>63039683000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>46240721000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>41414016000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>44787343000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>35269718000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>30945183000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>29597585000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>37738259000.0</v>
       </c>
-      <c r="BE12"/>
-      <c r="BF12">
+      <c r="BG12"/>
+      <c r="BH12">
         <v>58747831000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>69341117000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>70321658000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>47528380000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>42086830000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>49355630000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>50112373000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>56813298000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>50625350000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>54432402000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>62966594000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>67018887000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>52042172000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>50882537000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>54715899000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>57180004000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:73">
+    <row r="13" spans="1:75">
       <c r="A13" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>146</v>
+      </c>
+      <c r="B13">
+        <v>308345332000.0</v>
+      </c>
       <c r="C13">
+        <v>300649563000.0</v>
+      </c>
+      <c r="D13"/>
+      <c r="E13">
         <v>299459625000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>286928274000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>275884986000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>259952775000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>254580894000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>254842361000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>229178356000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>215504374000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>209073321000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>237202567000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>251610968000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>235502018000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>253429063000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>289428091000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>358487955000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>409579603000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>425059365000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>454058121000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>459344936000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>473854407000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>460404044000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>537921399000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>543556750000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>528841200000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>491079361000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>491360367000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
-    </row>
-    <row r="14" spans="1:73">
+      <c r="BV13"/>
+      <c r="BW13"/>
+    </row>
+    <row r="14" spans="1:75">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -15685,636 +16217,660 @@
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
-    </row>
-    <row r="15" spans="1:73">
+      <c r="BV14"/>
+      <c r="BW14"/>
+    </row>
+    <row r="15" spans="1:75">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B15">
+        <v>6790799000.0</v>
+      </c>
+      <c r="C15">
+        <v>-540591606000.0</v>
+      </c>
+      <c r="D15">
         <v>9042096000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>16013200000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>16923362000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>17007563000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>13858954000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>10862881000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>9162372000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>9678254000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>5397638000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>4903279000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>4371868000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-21011644000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>17092963000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-32332138000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>47711324000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-1213873318000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-1858046861000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>8352221000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>17866551000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>5859933000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>5396688000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>3300238000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>16703823000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>35770082000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-63005792000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>17189089000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>61108042000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>37638315000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>35644122000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>63238609000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>67691577000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>38670867000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>51628654000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>13944728000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>36251286000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>20894400000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>35105510000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>19431682000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>27571560000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>27452982000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>12687820000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>19911841000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>20439237000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>21828270000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>9988224000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>14650808000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>16029654000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>70541000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>25461940000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>18374806000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>8532421000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>10772770000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>2296350000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>12293685000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>7663773000.0</v>
       </c>
-      <c r="BE15"/>
-      <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
-    </row>
-    <row r="16" spans="1:73">
+      <c r="BV15"/>
+      <c r="BW15"/>
+    </row>
+    <row r="16" spans="1:75">
       <c r="A16" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>149</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-540591606000.0</v>
+      </c>
+      <c r="D16">
         <v>9042096000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>16013200000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>16923362000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>17007563000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>13858954000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>5397638000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>4903279000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>4371868000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-21011149000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>17092963000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-32332138000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>47711324000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-1213873318000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-1858046861000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>8352221000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>17866551000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>5859933000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>5396688000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3300238000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>16703823000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>35770082000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-63005792000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>17189089000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>61108042000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>37638316000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>35644121000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>63238609000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
-    </row>
-    <row r="17" spans="1:73">
+      <c r="BV16"/>
+      <c r="BW16"/>
+    </row>
+    <row r="17" spans="1:75">
       <c r="A17" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>150</v>
+      </c>
+      <c r="B17">
+        <v>6790799000.0</v>
+      </c>
       <c r="C17">
+        <v>-540591606000.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>16013200000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>16923362000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>17007563000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>13858954000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>10862881000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>9162372000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>9678254000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>5397638000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>4903279000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>4371868000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-21011644000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>17092963000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-32332138000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>47711324000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-1213873318000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-1858046861000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>8352221000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>17866551000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>5859933000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>5396688000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>3300238000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>16703823000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>35770082000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-63005792000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>17189089000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>61108042000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>37638315000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>35644122000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>63238609000.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
-    </row>
-    <row r="18" spans="1:73">
+      <c r="BV17"/>
+      <c r="BW17"/>
+    </row>
+    <row r="18" spans="1:75">
       <c r="A18" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>151</v>
+      </c>
+      <c r="B18">
+        <v>200771454000.0</v>
+      </c>
       <c r="C18">
+        <v>188495254000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>174145592000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>167094928000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>160215281000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>145938431000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>144439911000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>137919157000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>145137111000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>116571843000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>114429539000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>128239339000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>164558788000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>144632300000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>176416776000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>193102369000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>216896207000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>199748498000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>221129808000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>212531876000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>161395932000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>139927984000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>133814378000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>189497298000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>182278230000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>178002853000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>172687343000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>160242140000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
-    </row>
-    <row r="19" spans="1:73">
+      <c r="BV18"/>
+      <c r="BW18"/>
+    </row>
+    <row r="19" spans="1:75">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -16344,54 +16900,56 @@
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
-    </row>
-    <row r="20" spans="1:73">
+      <c r="BV19"/>
+      <c r="BW19"/>
+    </row>
+    <row r="20" spans="1:75">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -16421,241 +16979,249 @@
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
-    </row>
-    <row r="21" spans="1:73">
+      <c r="BV20"/>
+      <c r="BW20"/>
+    </row>
+    <row r="21" spans="1:75">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B21">
+        <v>6790799000.0</v>
+      </c>
+      <c r="C21">
+        <v>-363544321000.0</v>
+      </c>
+      <c r="D21">
         <v>3814712000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>14697682000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>23314915000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>66064743000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-58633279000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>26471131000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>21439363000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-12510303000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>14170399000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>104637868000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>22093059000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>7266948000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1408327000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-18485777000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>125996582000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-1439883006000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-1904678479000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>11653011000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>29777126000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>24918556000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>8560405000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>8195602000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>22397194000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>49928641000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-82594494000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>24156963000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>82706878000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>67436081000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>49656357000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>84333076000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>91083870000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>54969376000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>70307754000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>21082340000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>47273326000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>31547905000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>45288859000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>26805802000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>37622946000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>38225683000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>17478084000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>30881411000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>24210090000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>29556755000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>14390116000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>21325246000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>20577382000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>3508467000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>34298554000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>21660404000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>12121806000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>21138066000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>4145672000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>15968952000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>10218364000.0</v>
       </c>
-      <c r="BE21"/>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
-    </row>
-    <row r="22" spans="1:73">
+      <c r="BV21"/>
+      <c r="BW21"/>
+    </row>
+    <row r="22" spans="1:75">
       <c r="A22" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -16685,241 +17251,249 @@
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
-    </row>
-    <row r="23" spans="1:73">
+      <c r="BV22"/>
+      <c r="BW22"/>
+    </row>
+    <row r="23" spans="1:75">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B23">
+        <v>343929502000.0</v>
+      </c>
+      <c r="C23">
+        <v>799948832000.0</v>
+      </c>
+      <c r="D23">
         <v>368938055000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>313406997000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>307538620000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>346216576000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>388872615000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>358262818000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>413712864000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>410384503000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>294214957000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>193434685000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>278465152000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>402880344000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>622265203000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>302462613000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>201500367000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1860982341000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2329936228000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>438248839000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>437583843000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>471011210000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>489032979000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>894926891000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>511250483000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>482441553000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>666166356000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>483251997000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>423919708000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>411225129000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>382763286000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>325700515000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>290997452000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>320957352000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>265170192000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>287499562000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>243359537000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>265570310000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>224897574000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>209961832000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>193277094000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>187862400000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>189381771000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>180857576000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>166939891000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>147654756000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>145707423000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>136733900000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>121079238000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>113724460000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>95517311000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>83349940000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>84683583000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>79579817000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>81896360000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>69463413000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>78015700000.0</v>
       </c>
-      <c r="BE23"/>
-      <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
-    </row>
-    <row r="24" spans="1:73">
+      <c r="BV23"/>
+      <c r="BW23"/>
+    </row>
+    <row r="24" spans="1:75">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16949,175 +17523,183 @@
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
-    </row>
-    <row r="25" spans="1:73">
+      <c r="BV24"/>
+      <c r="BW24"/>
+    </row>
+    <row r="25" spans="1:75">
       <c r="A25" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>158</v>
+      </c>
+      <c r="B25">
+        <v>19570665000.0</v>
+      </c>
       <c r="C25">
+        <v>19252680000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>18069066000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>17340596000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>15367433000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>17441354000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>16753951000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>16329625000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>17194447000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>10843151000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>16144231000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>16338707000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>19161293000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>7601218000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>7732982000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>5748730000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>8328577000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>8999155000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-33528098000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>42009859000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>5489221000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>5703105000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>6072461000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>5697828000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
-    </row>
-    <row r="26" spans="1:73">
+      <c r="BV25"/>
+      <c r="BW25"/>
+    </row>
+    <row r="26" spans="1:75">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -17147,1183 +17729,1216 @@
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
-    </row>
-    <row r="27" spans="1:73">
+      <c r="BV26"/>
+      <c r="BW26"/>
+    </row>
+    <row r="27" spans="1:75">
       <c r="A27" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-      <c r="C27">
+        <v>160</v>
+      </c>
+      <c r="B27">
+        <v>24119958000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>15206314000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>14050467000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>25274490000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>8458109000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>15084578000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>7531180000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>14508978000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>5767320000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>5936185000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>7211694000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>20577510000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>23350755000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>17875693000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>5960027000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>8775417000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1879867000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>2684553000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1804514000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>3142472000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>2074637000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>2754799000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>2841632000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>5134013000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>2829129000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>3315329000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>3181611000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>4816317000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>3476370000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>2306760000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>1816973000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1897766000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>1216334000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1242967000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>1167536000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>1567651000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>1192466000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>1115617000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>1143082000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>1269215000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>830410000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>1237185000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>904276000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>1120456000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>1000007000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>789383000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>708972000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>1270183000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>1548045000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>453920000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>276280000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>1413399000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>487370000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>305907000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>198052000.0</v>
       </c>
-      <c r="BE27"/>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
-    </row>
-    <row r="28" spans="1:73">
+      <c r="BV27"/>
+      <c r="BW27"/>
+    </row>
+    <row r="28" spans="1:75">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B28">
+        <v>28157816000.0</v>
+      </c>
+      <c r="C28">
+        <v>70893713000.0</v>
+      </c>
+      <c r="D28">
         <v>77458003000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>25267720000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>27147427000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>22100456000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>39638144000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>39884243000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>21840469000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>40405607000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>16229676000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>61250309000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>46822349000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>64474024000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>44942317000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>20655981000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>31144663000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>38435070000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>28723295000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>20785115000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>18241817000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>20216295000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>15531166000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>21362531000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>15380469000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>22061306000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>18442638000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>14239880000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>14836516000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>16982679000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>13309694000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>13144213000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>11341490000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>11641945000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>10667407000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>9491590000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>9113584000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>10264032000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>6028047000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>9203697000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>10819413000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>8063777000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>10636048000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>13565575000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>9259110000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>7535596000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>9084228000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>9759071000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>8405204000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>8759030000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>16967776000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>6214120000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>7682657000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>6150724000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>11460029000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>12487865000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>7480821000.0</v>
       </c>
-      <c r="BE28"/>
-      <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
-    </row>
-    <row r="29" spans="1:73">
+      <c r="BV28"/>
+      <c r="BW28"/>
+    </row>
+    <row r="29" spans="1:75">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
+        <v>177047285000.0</v>
+      </c>
+      <c r="D29">
         <v>-5227384000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-1315518000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>6391553000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>49057180000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-72492233000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>15608250000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>12276991000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-22188557000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>8772761000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>99734589000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>17721191000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>28278592000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-15684636000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>13846361000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>78285258000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-226009688000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-46631618000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3300790000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>11910575000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>19058623000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3163717000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>4895364000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>5693371000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>14158559000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-19588702000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>6967874000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>21598836000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
-    </row>
-    <row r="30" spans="1:73">
+      <c r="BV29"/>
+      <c r="BW29"/>
+    </row>
+    <row r="30" spans="1:75">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B30">
+        <v>236355624000.0</v>
+      </c>
+      <c r="C30">
+        <v>260311177000.0</v>
+      </c>
+      <c r="D30">
         <v>196143096000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>188092964000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>187705274000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>230546871000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>274858271000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>248121835000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>296789660000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>326343258000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>195282426000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>98790903000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>169501924000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>315828164000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>531395485000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>225450326000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>105174645000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1760539669000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>2120105123000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>245950363000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>207688679000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>216048690000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>136971722000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>586472059000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>166363671000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>121163033000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>315328009000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>164859979000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>92801481000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>134733366000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>133143273000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>89228308000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>65843855000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>127402202000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>63759573000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>99715004000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>72304604000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>117187961000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>81412387000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>78499444000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>73193895000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>74453361000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>80461935000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>74576446000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>64611467000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>48689112000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>58761611000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>58855050000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>45717343000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>50684777000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>49276590000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>41935924000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>39896240000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>44310099000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>50951177000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>39865828000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>40277441000.0</v>
       </c>
-      <c r="BE30"/>
-      <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
-    </row>
-    <row r="31" spans="1:73">
+      <c r="BV30"/>
+      <c r="BW30"/>
+    </row>
+    <row r="31" spans="1:75">
       <c r="A31" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>14170399000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>104637868000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-108963228000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-87052180000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-90869718000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-77012287000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-96325722000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-100442672000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-209831105000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-180667395000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-241526245000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-254962520000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-333926423000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-326589666000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-348424101000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-361278520000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-350838347000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-318392018000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-331118227000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-276491763000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-249620013000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-236472207000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-225153597000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-193555150000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-201410619000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-187784558000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-166196300000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-148382349000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-143485187000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-131462388000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-120083200000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-113409039000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-108919836000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-106281130000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-102328424000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-98965644000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-86945812000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-77878850000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-75361895000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-63039683000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-46240721000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-41414016000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-44787343000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-35269718000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-30945183000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-29597585000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-37738259000.0</v>
       </c>
-      <c r="BE31"/>
-      <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
-    </row>
-    <row r="32" spans="1:73">
+      <c r="BV31"/>
+      <c r="BW31"/>
+    </row>
+    <row r="32" spans="1:75">
       <c r="A32" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B32">
+        <v>350720301000.0</v>
+      </c>
+      <c r="C32">
+        <v>436404511000.0</v>
+      </c>
+      <c r="D32">
         <v>372752767000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>328104679000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>330853535000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>412281319000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>330239336000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>384733949000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>435152227000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>397874200000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>308385356000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>298072553000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>300558211000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>410147292000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>623673530000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>283976836000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>327496949000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>421099335000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>425257749000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>449901850000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>467360969000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>495929766000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>497593384000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>903122493000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>533647677000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>532370194000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>583571862000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>507408960000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>506626586000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>478661210000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>432419643000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>410033591000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>382081322000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>375926728000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>335477946000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>308581902000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>290632863000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>297118215000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>270186433000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>236767634000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>230900040000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>226088083000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>206859855000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>211738987000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>191149981000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>177211511000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>160097539000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>158059146000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>141656620000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>117232927000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>129815865000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>105010344000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>96805389000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>100717883000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>86042032000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>85432365000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>88234064000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>17110229000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>109672434000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>106628136000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>117045523000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>86005605000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>88957117000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>93149356000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>90218113000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>118973593000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>84907442000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>85096386000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>87622554000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>120706140000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>81370142000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>80928667000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>82827658000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>91349422000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R30"/>
+  <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -18334,1904 +18949,1986 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="2" spans="1:18">
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B2">
+        <v>1686157314000.0</v>
+      </c>
+      <c r="C2">
         <v>1123186993000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2130373160000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2140267176000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2619308128000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2370990978000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5756111819000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2266637512000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2288915735000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1451372067000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1030095996000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>822095640000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1358366812000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1412836241000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>842896959000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>405062017000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>352618525000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>228753968000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B3">
+        <v>23111048000</v>
+      </c>
+      <c r="C3">
         <v>55392865000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>37751709000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>130221285000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>39348452000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>12517799000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>16917080000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9411964000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>34889153000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>17209063000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>194938564000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>27992168000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>23744579000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3553844000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3184583000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7725631000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2016455000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5112282000</v>
       </c>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-    </row>
-    <row r="6" spans="1:18">
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B6">
+        <v>-491888164000.0</v>
+      </c>
+      <c r="C6">
         <v>562970321000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1007186167000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-9894016000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-479040952000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>248317150000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3385120841000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>3489474307000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-22278223000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>837543668000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>421276071000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>208000356000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-536271172000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-54469429000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>569939282000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>437834942000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>451104739000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-74117287000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B7">
+        <v>-91995179000.0</v>
+      </c>
+      <c r="C7">
         <v>-75872830000.0</v>
       </c>
-      <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>-102047751000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5596087000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-10710531000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-9661838000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2112232823000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1281997400000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>209725052000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-194395861000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>564057433000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-67310641000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>352060178000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-457805199000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-    </row>
-    <row r="10" spans="1:18">
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-    </row>
-    <row r="11" spans="1:18">
+      <c r="S10"/>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
-    </row>
-    <row r="12" spans="1:18">
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>80691000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1906059000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>731771000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-2673836000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>119037715000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>169010551000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>150100518000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>108330269000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
-    </row>
-    <row r="13" spans="1:18">
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>1305108931000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>7210868579000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-1500769314000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-5974055431000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-3207299157000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-4320259527000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-2169807011000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-1414668285000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-    </row>
-    <row r="14" spans="1:18">
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>180</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>65892363000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14">
+      <c r="D14"/>
+      <c r="E14">
         <v>40244223000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>25809493000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>22962615000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13922374000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>13964737000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>13128425000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>12223039000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7733197000.0</v>
       </c>
-      <c r="L14"/>
       <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>4402064000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-    </row>
-    <row r="15" spans="1:18">
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>0.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>40842525000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>53388294000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>19570597000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>15615422000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>6076112000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>10278181000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-    </row>
-    <row r="16" spans="1:18">
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B16">
+        <v>1194269150000.0</v>
+      </c>
+      <c r="C16">
         <v>1686157314000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1123186993000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2130373160000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2140267176000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2619308128000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2370990978000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5756111819000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2266637512000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2288915735000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1451372067000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1030095996000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>822095640000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1358366812000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1412836241000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>842896959000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>803723264000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>154636681000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-    </row>
-    <row r="18" spans="1:18">
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B18">
+        <v>216566821000.0</v>
+      </c>
+      <c r="C18">
         <v>441853712000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-922708567000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-35053343000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1178991772000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>750514653000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2639692488000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2684241351000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-821517785000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>589845190000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-48984623000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>214466691000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-302257692000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-47212368000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>510660375000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>53679815000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>384445428000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-482949517000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B19">
+        <v>-490487105000.0</v>
+      </c>
+      <c r="C19">
         <v>-179579487000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>157622090000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1126092855000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-539621890000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-258550152000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-704660777000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-364559857000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-692694653000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-236024786000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>74470493000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-    </row>
-    <row r="20" spans="1:18">
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>186</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>181920000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>990617379000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1239550198000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>1226050758000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-    </row>
-    <row r="21" spans="1:18">
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B21">
+        <v>-1065483000.0</v>
+      </c>
+      <c r="C21">
         <v>-1013624000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-964290000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-917355000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-801633000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-243681056000.0</v>
       </c>
       <c r="G21">
         <v>-243681056000.0</v>
       </c>
       <c r="H21">
         <v>-243681056000.0</v>
       </c>
       <c r="I21">
         <v>-243681056000.0</v>
       </c>
-      <c r="J21"/>
+      <c r="J21">
+        <v>-243681056000.0</v>
+      </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-    </row>
-    <row r="22" spans="1:18">
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B22">
+        <v>-498612948000.0</v>
+      </c>
+      <c r="C22">
         <v>50891770000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>24351039000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>11460505000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-3045701407000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>31260682000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>51061421000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>204212623000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>140495535000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>103003152000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>80491880000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>62001106000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>52439708000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>33026578000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>32856381000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>14026715000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2198940000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-3826003000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B23">
+        <v>1397136332000.0</v>
+      </c>
+      <c r="C23">
         <v>252286646000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-279069029000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>270330873000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-578146197000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>17318944000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>664294000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3001325000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1729419000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1167680000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1201154000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-24015322000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-517049507000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>52485228000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>24188776000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1189502000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>114219285000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2398669000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B24">
+        <v>-746835432000.0</v>
+      </c>
+      <c r="C24">
         <v>-103641110000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-27445204000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-3293474000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>824145000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-5305322000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>74949000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>131674000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>40187000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>526870000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>174015000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>232859000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-504789571000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>130763000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>10078000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>40045088000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>59135633000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>30039315000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B25">
+        <v>830285996000.0</v>
+      </c>
+      <c r="C25">
         <v>456335274000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-884956858000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>95167942000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1139643320000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>763032452000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-2622775408000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2693653315000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-786628632000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>607054253000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>145953941000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>242458859000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-278513113000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-76685102000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-50212475000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>128716087000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>34401705000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-16206033000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B26">
+        <v>-9619881000.0</v>
+      </c>
+      <c r="C26">
         <v>-5969791000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-39641890000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>140323648000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-261000000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1226050758000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1015487439000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>499979496000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>402893452000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-    </row>
-    <row r="27" spans="1:18">
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>355575000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6460219000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>11895732000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-    </row>
-    <row r="28" spans="1:18">
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B28">
+        <v>413728118000.0</v>
+      </c>
+      <c r="C28">
         <v>245303231000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-279851399000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1021030897000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1238748565000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-243681056000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-40842525000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1169661139000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1491894028000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>483196394000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>395616186000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-10278181000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>270776091000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-65238118000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>22634528000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>153169978000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>69782075000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-25911012000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B29">
+        <v>239677869000.0</v>
+      </c>
+      <c r="C29">
         <v>497246577000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-884956858000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>95167942000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1139643320000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>763032452000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2622775408000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2693653315000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-786628632000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>607054253000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>145953941000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>242458859000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-278513113000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-43658524000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>513844958000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>61405446000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>386461883000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-477837235000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B30">
+        <v>-1145294151000.0</v>
+      </c>
+      <c r="C30">
         <v>-179579487000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>157622090000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1126092855000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-578146197000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-271034246000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-721502908000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-373840147000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-727543619000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-252706979000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-120294056000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-24015322000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-528534150000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>52485228000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>32142691000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>223017882000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-5139219000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>429630960000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BO30"/>
+  <dimension ref="A1:BQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67">
+    <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s">
-        <v>81</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>83</v>
       </c>
       <c r="F1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G1" t="s">
-        <v>84</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>86</v>
       </c>
       <c r="J1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K1" t="s">
-        <v>87</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>89</v>
       </c>
       <c r="N1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O1" t="s">
-        <v>90</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>92</v>
       </c>
       <c r="R1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="S1" t="s">
-        <v>93</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>95</v>
       </c>
       <c r="V1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="W1" t="s">
-        <v>96</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>98</v>
       </c>
       <c r="Z1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AA1" t="s">
-        <v>99</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>101</v>
       </c>
       <c r="AD1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AE1" t="s">
-        <v>102</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>104</v>
       </c>
       <c r="AH1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AI1" t="s">
-        <v>105</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>107</v>
       </c>
       <c r="AL1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AM1" t="s">
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="AP1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AQ1" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="AT1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AU1" t="s">
-        <v>114</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="AX1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AY1" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="BB1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BC1" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>122</v>
       </c>
       <c r="BF1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BG1" t="s">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>124</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="BJ1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
-        <v>164</v>
+        <v>130</v>
       </c>
       <c r="BO1" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:67">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>166</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="2" spans="1:69">
       <c r="A2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B2">
+        <v>1194269150000.0</v>
+      </c>
+      <c r="C2">
+        <v>1087924377000.0</v>
+      </c>
+      <c r="D2">
         <v>1691328232000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1457183985000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1686157314000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1310220850000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1507127414000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1057244726000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1123186993000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1153409021000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1521483160000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1685892294000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2130373160000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1318614888000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3070740929000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1153665117000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2140267175000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1101713102000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1758712548000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1464963648000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2619308127000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>4232676463000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3620780819000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2912731779000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2370990978000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3320109638000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4285120426000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1601227985000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>5756111819000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4624336655000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>3830421250000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1877221109000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2266637512000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1778033303000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>2111106531000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>2100118713000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>2288915735000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1830163984000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1397057482000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1275653224000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1451372068000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1279386747000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>885901129000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1275945575000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1030095996000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>792286848000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1114308901000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>751064026000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>822095640000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>919058900000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>865573244000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1005023184000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1358366813000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>617339696000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>1174394157000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1310145428000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1412836241000.0</v>
       </c>
-      <c r="BE2"/>
-      <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
-    </row>
-    <row r="3" spans="1:67">
+      <c r="BP2"/>
+      <c r="BQ2"/>
+    </row>
+    <row r="3" spans="1:69">
       <c r="A3" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B3">
+        <v>7388521000</v>
+      </c>
+      <c r="C3">
+        <v>9541722000</v>
+      </c>
+      <c r="D3">
         <v>2046350000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>14539659000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>14509828000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>16024714000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>14390323000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>21184448000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>3793380000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>49906832000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>76492580000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1498588000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>9667373000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>56290649000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>26588043000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>39008963000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>8333630000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>20544578000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>10907044000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>4011879000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>3884951000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>11054516000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>22133212000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>3956946000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>5396049000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>6115029000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>3083285000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>4004625000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>3714141000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>2251249000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1438517000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2248677000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>3473521000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>5775167000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>2479985000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>25465150000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1168851000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>2972105000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>3053690000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>4054540000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>7128728000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>14384626000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>20587056000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>159348847000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>618035000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>17763805000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>111576000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>4730147000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>5386640000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>17660734000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>787444000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>1198570000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>4097831000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>2055039000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>322077000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>1036042000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>140686000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
       <c r="BO3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:67">
+      <c r="BP3">
+        <v>0</v>
+      </c>
+      <c r="BQ3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:69">
       <c r="A4" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -20255,54 +20952,56 @@
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
-    </row>
-    <row r="5" spans="1:67">
+      <c r="BP4"/>
+      <c r="BQ4"/>
+    </row>
+    <row r="5" spans="1:69">
       <c r="A5" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -20326,358 +21025,370 @@
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
-    </row>
-    <row r="6" spans="1:67">
+      <c r="BP5"/>
+      <c r="BQ5"/>
+    </row>
+    <row r="6" spans="1:69">
       <c r="A6" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B6">
+        <v>-338825830000.0</v>
+      </c>
+      <c r="C6">
+        <v>-491888164000.0</v>
+      </c>
+      <c r="D6">
         <v>-598232937000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>234144247000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-228973329000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>375936464000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-196906564000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>449882688000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-65942267000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-30222028000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-368074139000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-164409134000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-444480866000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>811758272000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-1752126041000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>1917075812000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-986602058000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>1038554074000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-656999446000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>293748900000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-1154344479000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-1613368335000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>611895644000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>708049040000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>541740801000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-949118660000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-965010788000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>2683892441000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-4154883834000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>1131775164000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>793915405000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>1953200141000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-389416403000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>488604209000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-333073228000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>10987818000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-188797022000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>458751751000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>433106502000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>121404258000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-175718844000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>171985320000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>393485618000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-390044446000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>245849579000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>237809148000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-322022053000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>363244875000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-71031614000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-96963260000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>53485656000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-139449940000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-353343629000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>741027116000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-557054461000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-135751271000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-102690813000.0</v>
       </c>
-      <c r="BE6"/>
-      <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
-    </row>
-    <row r="7" spans="1:67">
+      <c r="BP6"/>
+      <c r="BQ6"/>
+    </row>
+    <row r="7" spans="1:69">
       <c r="A7" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>173</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>13871804000.0</v>
+      </c>
+      <c r="D7">
         <v>-28900443000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-36089740000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-40876800000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-70193755000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-53724086000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-151417632000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-368197846000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>64680750000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-52147493000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>7071828000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-74410944000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>290431997000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-355037142000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>25083526000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-1631086160000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-1953558562000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-1744286265000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-733842541000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-8419419000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>183859293000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2440167020000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1589483178000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>520431978000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-3270874625000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-1204893768000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-      <c r="AI7">
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7">
         <v>-619994770000.0</v>
       </c>
-      <c r="AJ7"/>
-      <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
-    </row>
-    <row r="8" spans="1:67">
+      <c r="BP7"/>
+      <c r="BQ7"/>
+    </row>
+    <row r="8" spans="1:69">
       <c r="A8" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20701,54 +21412,56 @@
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
-    </row>
-    <row r="9" spans="1:67">
+      <c r="BP8"/>
+      <c r="BQ8"/>
+    </row>
+    <row r="9" spans="1:69">
       <c r="A9" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -20772,54 +21485,56 @@
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
-    </row>
-    <row r="10" spans="1:67">
+      <c r="BP9"/>
+      <c r="BQ9"/>
+    </row>
+    <row r="10" spans="1:69">
       <c r="A10" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -20843,778 +21558,798 @@
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
-    </row>
-    <row r="11" spans="1:67">
+      <c r="BP10"/>
+      <c r="BQ10"/>
+    </row>
+    <row r="11" spans="1:69">
       <c r="A11" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
-      <c r="V11"/>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
       <c r="W11">
         <v>0.0</v>
       </c>
-      <c r="X11">
-[...1 lines deleted...]
-      </c>
+      <c r="X11"/>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
-      <c r="AF11"/>
-      <c r="AG11"/>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
-    </row>
-    <row r="12" spans="1:67">
+      <c r="BP11"/>
+      <c r="BQ11"/>
+    </row>
+    <row r="12" spans="1:69">
       <c r="A12" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>42192684000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>150775260000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-235565255000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>123695490000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>134034422000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>58526343000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1385476801000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2062772789000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>136586431000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>68095040000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>157006131000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>58247052000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>84268463000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>105048092000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>142409813000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>127525717000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>45485062000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>195538105000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>667200524000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-761758618000.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
-    </row>
-    <row r="13" spans="1:67">
+      <c r="BP12"/>
+      <c r="BQ12"/>
+    </row>
+    <row r="13" spans="1:69">
       <c r="A13" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>-2583376430000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>199435542000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>102569080000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>2281371808000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1930400248000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2387849700000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>79552539000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>2848327760000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-2417395278000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>1734150502000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-337314844000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-1923599021000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-1204893768000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>653669500000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-3499232142000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-783287145000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-1388204131000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>977062080000.0</v>
       </c>
-      <c r="AF13"/>
-      <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
-    </row>
-    <row r="14" spans="1:67">
+      <c r="BP13"/>
+      <c r="BQ13"/>
+    </row>
+    <row r="14" spans="1:69">
       <c r="A14" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14">
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14">
         <v>17441354000.0</v>
       </c>
-      <c r="G14"/>
-[...1 lines deleted...]
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14">
         <v>17194447000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>10843151000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>16144231000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>16338707000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>19161293000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>7601218000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>7732982000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>5748730000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>10760555000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2552877000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>5002664000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>3479098000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>5489221000.0</v>
       </c>
-      <c r="V14"/>
-      <c r="W14">
+      <c r="X14"/>
+      <c r="Y14">
         <v>8745495000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>4506062000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>3510988000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>-1676674000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>3354741000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>3487743000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>3531174000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>3495398000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>3471176000.0</v>
       </c>
-      <c r="AF14"/>
-      <c r="AG14"/>
       <c r="AH14"/>
-      <c r="AI14">
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14">
         <v>3226831000.0</v>
       </c>
-      <c r="AJ14"/>
-      <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
-      <c r="BB14">
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14">
         <v>1001449000.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
-    </row>
-    <row r="15" spans="1:67">
+      <c r="BP14"/>
+      <c r="BQ14"/>
+    </row>
+    <row r="15" spans="1:69">
       <c r="A15" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15">
         <v>1000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>1000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>40842525000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>40842525000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>2000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>1000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>53388295000.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
-[...1 lines deleted...]
-      </c>
+      <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15">
+        <v>19570597000.0</v>
+      </c>
+      <c r="AL15"/>
+      <c r="AM15">
         <v>1968000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>1969000.0</v>
       </c>
-      <c r="AM15"/>
-[...1 lines deleted...]
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>1000.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
-    </row>
-    <row r="16" spans="1:67">
+      <c r="BP15"/>
+      <c r="BQ15"/>
+    </row>
+    <row r="16" spans="1:69">
       <c r="A16" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>182</v>
+      </c>
+      <c r="B16">
+        <v>855443320000.0</v>
+      </c>
       <c r="C16">
+        <v>1194269150000.0</v>
+      </c>
+      <c r="D16">
+        <v>1087924377000.0</v>
+      </c>
+      <c r="E16">
         <v>1691328232000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1457183985000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1686157314000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1310220850000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1507127414000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1057244726000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1123186993000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1153409021000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1521483160000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1685892294000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2130373160000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1318614888000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>3070740929000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1153665117000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2140267176000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1101713102000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1758712548000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1464963648000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>2619308128000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>4232676463000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3620780819000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2912731779000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>2370990978000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>3320109638000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>4285120426000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1601227985000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>5756111819000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>4624336655000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>3830421250000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1877221109000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>2266637512000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>1778033303000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>2111106531000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>2100118713000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>2288915735000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>1830163984000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>1397057482000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>1275653224000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>1451372067000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>1279386747000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>885901129000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>1275945575000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>1030095996000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>792286848000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>1114308901000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>751064026000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>822095640000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>919058900000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>865573244000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>1005023184000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>1358366812000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>617339696000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>1174394157000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>1310145428000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>1412836241000.0</v>
       </c>
-      <c r="BF16"/>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
-    </row>
-    <row r="17" spans="1:67">
+      <c r="BP16"/>
+      <c r="BQ16"/>
+    </row>
+    <row r="17" spans="1:69">
       <c r="A17" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21638,2021 +22373,2093 @@
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
-    </row>
-    <row r="18" spans="1:67">
+      <c r="BP17"/>
+      <c r="BQ17"/>
+    </row>
+    <row r="18" spans="1:69">
       <c r="A18" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B18">
+        <v>-402606168000.0</v>
+      </c>
+      <c r="C18">
+        <v>80417179000.0</v>
+      </c>
+      <c r="D18">
         <v>22359156000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>606382994000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-627801935000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>547605182000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-193798307000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>311939857000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-223893020000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>174802745000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-441093427000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-740124274000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-301490358000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>1092537831000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1457658017000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1785935190000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1458884674000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-6349951000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-815315872000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>231714388000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-589040337000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-2077913350000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>944337349000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>1204598834000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>679491820000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-513085641000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-937325225000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>2629933726000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-3811488670000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>1825153693000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>106129656000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>1310002442000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-557044440000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-186317040000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-512254224000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>61334817000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-180329265000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-85515425000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>456676968000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>327507648000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-108769691000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>127388630000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-44071359000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-320689231000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>191270251000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>286038428000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-227125007000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>297627546000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-142074276000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>65715988000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-200863259000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-3600074000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-174994990000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>556446247000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-425902167000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-74774307000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-102982141000.0</v>
       </c>
-      <c r="BE18"/>
-      <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
-    </row>
-    <row r="19" spans="1:67">
+      <c r="BP18"/>
+      <c r="BQ18"/>
+    </row>
+    <row r="19" spans="1:69">
       <c r="A19" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>185</v>
+      </c>
+      <c r="B19">
+        <v>68797651000.0</v>
+      </c>
       <c r="C19">
+        <v>91898118000.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>22281009000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>13221106000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-155760210000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>79906322000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-325030097000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>221304498000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-243894242000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-294156401000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>574342090000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>121330643000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>5465451000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-607485687000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>130996652000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>471023584000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-107569752000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>202225601000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-69103376000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-565174363000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>447221453000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-93574917000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-496549794000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-137756519000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-436086667000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-27688502000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>102516256000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-347109305000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-690488879000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-467868270000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>626221128000.0</v>
       </c>
-      <c r="AF19"/>
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
-    </row>
-    <row r="20" spans="1:67">
+      <c r="BP19"/>
+      <c r="BQ19"/>
+    </row>
+    <row r="20" spans="1:69">
       <c r="A20" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
-[...1 lines deleted...]
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>67908000.0</v>
       </c>
-      <c r="K20"/>
-[...1 lines deleted...]
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>990491860000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>47465000.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>1152085197000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>28682281000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
-    </row>
-    <row r="21" spans="1:67">
+      <c r="BP20"/>
+      <c r="BQ20"/>
+    </row>
+    <row r="21" spans="1:69">
       <c r="A21" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>187</v>
+      </c>
+      <c r="B21">
+        <v>-272863000.0</v>
+      </c>
       <c r="C21">
+        <v>-271375000.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>-264689000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-261408000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-258167000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-254967000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-251805000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-273988524000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-312446329000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>312899285000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-227890000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-225066000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-294242000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-72719521000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>72355168000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-143038000.0</v>
       </c>
-      <c r="U21">
-[...2 lines deleted...]
-      <c r="V21"/>
       <c r="W21">
         <v>17318944000.0</v>
       </c>
-      <c r="X21">
-[...1 lines deleted...]
-      </c>
+      <c r="X21"/>
       <c r="Y21">
         <v>17318944000.0</v>
       </c>
       <c r="Z21">
         <v>17318944000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21"/>
+      <c r="AA21">
+        <v>17318944000.0</v>
+      </c>
+      <c r="AB21">
+        <v>17318944000.0</v>
+      </c>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
-    </row>
-    <row r="22" spans="1:67">
+      <c r="BP21"/>
+      <c r="BQ21"/>
+    </row>
+    <row r="22" spans="1:69">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B22">
+        <v>6790799000.0</v>
+      </c>
+      <c r="C22">
+        <v>-540591606000.0</v>
+      </c>
+      <c r="D22">
         <v>9042096000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>16013200000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>16923362000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>17007563000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>13858954000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>10862881000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>9162372000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>9678254000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>5397638000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>4903279000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>4371868000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-21011644000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>17092963000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-32332138000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>47711324000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-1213873318000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-1858046861000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>8352221000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>17866551000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>5859933000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>5396688000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>3300238000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>16703823000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>35770082000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-63005792000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>17189089000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>61108042000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>37638315000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>35644122000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>63238609000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>67691577000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>38670867000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>51628654000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>13944728000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>36251286000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>20894400000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>35105510000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>19431682000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>27571560000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>27452982000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>12687820000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>19911841000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>20439237000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>21828270000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>9988224000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>14650808000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>15533804000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>70541000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>25461940000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>18374806000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>8532421000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>10772770000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>2296350000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>12293685000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>7663773000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>6700362000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>14212302000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>6446848000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>5496869000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>5686778000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>7073643000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>1604383000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>11562554000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>1956388000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>147769000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>3883222000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:67">
+    <row r="23" spans="1:69">
       <c r="A23" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B23">
+        <v>-3707393000.0</v>
+      </c>
+      <c r="C23">
+        <v>387105969000.0</v>
+      </c>
+      <c r="D23">
         <v>783381531000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-405866967000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>377227946000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-25705264000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-595294750000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>442040285000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-66898440000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1114932262000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>290857758000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>114012000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-273751943000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-39782837000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>313130037000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>78054000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>464174052000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-127431509000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-72719521000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>58782720000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-3677388670000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>17318944000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-261000000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-492592848000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-143147068000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-442148047000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-40842525000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-347109305000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-3001325000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-469286787000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-53388295000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>164102643000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-1729419000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1508407237000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>340443954000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-9658047000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-1167680000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-26622187000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-15615421000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-74077881000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-1201154000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>402893452000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-8959027000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2882914000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-1330448000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>589116000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-21832020000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>12295171000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-180339981000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>11438183000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-4764096000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-6674087000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>97392151000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>44863225000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-142255376000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-27363468000.0</v>
       </c>
-      <c r="BE23"/>
-      <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
-    </row>
-    <row r="24" spans="1:67">
+      <c r="BP23"/>
+      <c r="BQ23"/>
+    </row>
+    <row r="24" spans="1:69">
       <c r="A24" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B24">
+        <v>-6235286000.0</v>
+      </c>
+      <c r="C24">
+        <v>-513063646000.0</v>
+      </c>
+      <c r="D24">
         <v>-13239247000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-6736390000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-10395744000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-150710939000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-41731821000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-311218380000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-3215732000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-238811517000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-227517056000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>538621000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-358207000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-2110890000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-7923438000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-208695000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1484098000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>682821000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>128065000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-1159897000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>13259000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23587000.0</v>
       </c>
       <c r="W24">
         <v>4618000.0</v>
       </c>
       <c r="X24">
+        <v>23587000.0</v>
+      </c>
+      <c r="Y24">
+        <v>4618000.0</v>
+      </c>
+      <c r="Z24">
         <v>5500000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>53649000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-3080347000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-4000875000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>6700000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-690377205000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-467848270000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>626221128000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>167576164000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>671863861000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-1329225241000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-30777402000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-8467757000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>45453393000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-23568497000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-190487969000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-66949153000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>45797843000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>34663525000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-60396188000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>54579328000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-46733832000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-95486163000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>84793732000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>61403109000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-162679247000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-202814992000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-81239713000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-46570976000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>110569305000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-123170753000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>41924164000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>26716356000.0</v>
       </c>
-      <c r="BE24"/>
-      <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
-    </row>
-    <row r="25" spans="1:67">
+      <c r="BP24"/>
+      <c r="BQ24"/>
+    </row>
+    <row r="25" spans="1:69">
       <c r="A25" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B25">
+        <v>-395217647000.0</v>
+      </c>
+      <c r="C25">
+        <v>616678703000.0</v>
+      </c>
+      <c r="D25">
         <v>44263853000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>657012393000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-572415307000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>563629896000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-156984206000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>333124305000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-220099640000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>67731356000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-364600847000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-738625686000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-291822985000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1148828480000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-1431069974000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1824944153000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-1450551044000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>14194627000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-804408828000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>235726267000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-603021937000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-2088967866000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>966470561000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1200641888000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>684887869000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-506970612000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-871236148000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>2626219585000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-3807774529000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1827404942000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>107568173000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1312251119000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-553570919000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-180541873000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-509774239000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>72855239000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-179160414000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-82543320000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>459730658000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>331562188000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-101640963000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>141773256000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-23484303000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-161340384000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>191888286000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>303802233000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-227013431000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>302357693000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-136687636000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>83376722000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-200075815000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-2401504000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-170897159000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>558501286000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-427876440000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-86031950000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-110505228000.0</v>
       </c>
-      <c r="BE25"/>
-      <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
-    </row>
-    <row r="26" spans="1:67">
+      <c r="BP25"/>
+      <c r="BQ25"/>
+    </row>
+    <row r="26" spans="1:69">
       <c r="A26" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B26">
+        <v>-1066211000.0</v>
+      </c>
+      <c r="C26">
+        <v>-819876000.0</v>
+      </c>
+      <c r="D26">
         <v>-3380000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-2927759000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-5868866000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-5969791000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="H26"/>
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="K26"/>
+      <c r="L26">
         <v>181920000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>114012000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="N26"/>
+      <c r="O26">
         <v>-39641890000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>125519000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>78054000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="R26"/>
+      <c r="S26">
         <v>140323648000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>87465001000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>58782720000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-261000000000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-261000000000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
-    </row>
-    <row r="27" spans="1:67">
+      <c r="BP26"/>
+      <c r="BQ26"/>
+    </row>
+    <row r="27" spans="1:69">
       <c r="A27" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
         <v>82873000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27">
         <v>-715389000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27">
         <v>679152000.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27">
         <v>5193503000.0</v>
       </c>
-      <c r="AA27"/>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
-    </row>
-    <row r="28" spans="1:67">
+      <c r="BP27"/>
+      <c r="BQ27"/>
+    </row>
+    <row r="28" spans="1:69">
       <c r="A28" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B28">
+        <v>-5046467000.0</v>
+      </c>
+      <c r="C28">
+        <v>3973959000.0</v>
+      </c>
+      <c r="D28">
         <v>250402492000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-409059415000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>371097672000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-31933222000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-97404902000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>441788480000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-67147125000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>928077170000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>290683109000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-125538000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-273988524000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>711475376000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>312946750000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-149836000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-225066000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1151790955000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-44037240000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>131137888000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-143038000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>17318944000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-261000000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-507410372000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-100805771000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-1000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-40842525000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-373778151000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-3001324000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1155634019000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>16976571000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>51873000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>3057388000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1508407237000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>320873357000.0</v>
       </c>
-      <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>498813784000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-1969000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-15615421000.0</v>
       </c>
-      <c r="AN28"/>
-      <c r="AO28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>-1201153000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>402893452000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-8959027000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>2882914000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-1330448000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>589116000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-21832020000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>12295171000.0</v>
       </c>
-      <c r="AW28"/>
-      <c r="AX28">
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>458434361000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-55561685000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-132096585000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>73713749000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-8162938000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-103425461000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-27363468000.0</v>
       </c>
-      <c r="BE28"/>
-      <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
-    </row>
-    <row r="29" spans="1:67">
+      <c r="BP28"/>
+      <c r="BQ28"/>
+    </row>
+    <row r="29" spans="1:69">
       <c r="A29" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B29">
+        <v>-395217647000.0</v>
+      </c>
+      <c r="C29">
+        <v>89958901000.0</v>
+      </c>
+      <c r="D29">
         <v>24405506000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>620922653000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-613292107000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>563629896000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-179407984000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>333124305000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-220099640000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>124895913000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-364600847000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-738625686000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-291822985000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1148828480000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-1431069974000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1824944153000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-1450551044000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>14194627000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-804408828000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>235726267000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-585155386000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-2088967866000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>966470561000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1200641888000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>684887869000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-506970612000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-934241940000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>2626219585000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-3807774529000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>1827404942000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>107568173000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>1312251119000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-553570919000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-180541873000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-509774239000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>86799967000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-179160414000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-82543320000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>459730658000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>331562188000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-101640963000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>141773256000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-23484303000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-161340384000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>191888286000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>303802233000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-227013431000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>302357693000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-136687636000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>83376722000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-200075815000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-2401504000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-170897159000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>558501286000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-425580090000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-73738265000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-102841455000.0</v>
       </c>
-      <c r="BE29"/>
-      <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
-    </row>
-    <row r="30" spans="1:67">
+      <c r="BP29"/>
+      <c r="BQ29"/>
+    </row>
+    <row r="30" spans="1:69">
       <c r="A30" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B30">
+        <v>61438284000.0</v>
+      </c>
+      <c r="C30">
+        <v>12411913000.0</v>
+      </c>
+      <c r="D30">
         <v>-878211853000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>22281009000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>13221106000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-155760210000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>79906322000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-325030097000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>221304498000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-1083195111000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-294156401000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>574342090000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>121330643000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1048545584000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-634002817000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>92281494000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>464174052000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-127431509000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>191446622000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-73115255000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-569046055000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>458280587000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-93574917000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-492592848000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-143147068000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-442148047000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-30768849000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>98515381000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-347109305000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-692628454000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-469286787000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>623972451000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>164102643000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>666088694000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-1331705226000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-56242552000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-9636608000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>42481288000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-26622187000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-194542509000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-74077881000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>31413217000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>14076469000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-219745035000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>53961293000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-64497637000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-95597739000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>80063585000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>56016469000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-180339981000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-203602436000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-82438283000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-50668807000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>108514266000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-123492830000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>40888122000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>26575670000.0</v>
       </c>
-      <c r="BE30"/>
-      <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>