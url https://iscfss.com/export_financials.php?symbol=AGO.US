--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1427,51 +1430,53 @@
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>33</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>0.0</v>
+      </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
         <v>1000000.0</v>
       </c>
       <c r="H8">
         <v>1000000.0</v>
       </c>
       <c r="I8">
         <v>1000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1632,51 +1637,51 @@
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
-        <v>6757000000.0</v>
+        <v>2434000000.0</v>
       </c>
       <c r="C12">
         <v>2465000000.0</v>
       </c>
       <c r="D12">
         <v>8065000000.0</v>
       </c>
       <c r="E12">
         <v>8036000000.0</v>
       </c>
       <c r="F12">
         <v>9547000000.0</v>
       </c>
       <c r="G12">
         <v>9786000000.0</v>
       </c>
       <c r="H12">
         <v>10291000000.0</v>
       </c>
       <c r="I12">
         <v>10922000000.0</v>
       </c>
       <c r="J12">
         <v>11445000000.0</v>
       </c>
@@ -1708,51 +1713,53 @@
         <v>489500000.0</v>
       </c>
       <c r="T12">
         <v>560986000.0</v>
       </c>
       <c r="U12">
         <v>138849000.0</v>
       </c>
       <c r="V12">
         <v>122016000.0</v>
       </c>
       <c r="W12">
         <v>192815000.0</v>
       </c>
       <c r="X12">
         <v>169882000.0</v>
       </c>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>38</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>15000000.0</v>
+      </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>1000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
       <c r="G13">
         <v>1000000.0</v>
       </c>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13">
         <v>1000000.0</v>
       </c>
       <c r="J13">
         <v>1000000.0</v>
       </c>
       <c r="K13">
@@ -1785,51 +1792,53 @@
       <c r="T13">
         <v>799000.0</v>
       </c>
       <c r="U13">
         <v>675000.0</v>
       </c>
       <c r="V13">
         <v>748000.0</v>
       </c>
       <c r="W13">
         <v>757000.0</v>
       </c>
       <c r="X13">
         <v>16403000.0</v>
       </c>
       <c r="Y13">
         <v>16403000.0</v>
       </c>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>39</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>49400000.0</v>
+      </c>
       <c r="C14">
         <v>54300000.0</v>
       </c>
       <c r="D14">
         <v>59600000.0</v>
       </c>
       <c r="E14">
         <v>63900000.0</v>
       </c>
       <c r="F14">
         <v>74300000.0</v>
       </c>
       <c r="G14">
         <v>86200000.0</v>
       </c>
       <c r="H14">
         <v>100200000.0</v>
       </c>
       <c r="I14">
         <v>111300000.0</v>
       </c>
       <c r="J14">
         <v>122300000.0</v>
       </c>
       <c r="K14">
@@ -1937,51 +1946,53 @@
         <v>1000000.0</v>
       </c>
       <c r="T15">
         <v>1000000.0</v>
       </c>
       <c r="U15">
         <v>1000000.0</v>
       </c>
       <c r="V15">
         <v>1000000.0</v>
       </c>
       <c r="W15">
         <v>1000000.0</v>
       </c>
       <c r="X15">
         <v>16403000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>41</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>3625000000.0</v>
+      </c>
       <c r="C16">
         <v>3719000000.0</v>
       </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>43000000.0</v>
       </c>
       <c r="G16"/>
       <c r="H16">
         <v>3736000000.0</v>
       </c>
       <c r="I16">
         <v>3512000000.0</v>
       </c>
       <c r="J16">
         <v>3475000000.0</v>
       </c>
       <c r="K16">
         <v>3511000000.0</v>
       </c>
       <c r="L16">
         <v>3996000000.0</v>
       </c>
       <c r="M16"/>
@@ -2174,51 +2185,53 @@
       <c r="T20">
         <v>85417000.0</v>
       </c>
       <c r="U20">
         <v>85417000.0</v>
       </c>
       <c r="V20">
         <v>85417000.0</v>
       </c>
       <c r="W20">
         <v>85417000.0</v>
       </c>
       <c r="X20">
         <v>87062000.0</v>
       </c>
       <c r="Y20">
         <v>87062000.0</v>
       </c>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>46</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>192000000.0</v>
+      </c>
       <c r="C21">
         <v>176000000.0</v>
       </c>
       <c r="D21">
         <v>6000000.0</v>
       </c>
       <c r="E21">
         <v>46000000.0</v>
       </c>
       <c r="F21">
         <v>58000000.0</v>
       </c>
       <c r="G21">
         <v>86000000.0</v>
       </c>
       <c r="H21">
         <v>99000000.0</v>
       </c>
       <c r="I21">
         <v>129000000.0</v>
       </c>
       <c r="J21">
         <v>101000000.0</v>
       </c>
       <c r="K21">
@@ -2391,51 +2404,53 @@
         <v>2935340000.0</v>
       </c>
       <c r="V23">
         <v>2676471000.0</v>
       </c>
       <c r="W23">
         <v>2694011000.0</v>
       </c>
       <c r="X23">
         <v>2857867000.0</v>
       </c>
       <c r="Y23">
         <v>2769900000.0</v>
       </c>
       <c r="Z23">
         <v>2322000000.0</v>
       </c>
       <c r="AA23">
         <v>1913700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>49</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>1704000000.0</v>
+      </c>
       <c r="C24">
         <v>1699000000.0</v>
       </c>
       <c r="D24">
         <v>1694000000.0</v>
       </c>
       <c r="E24">
         <v>1675000000.0</v>
       </c>
       <c r="F24">
         <v>1673000000.0</v>
       </c>
       <c r="G24">
         <v>1224000000.0</v>
       </c>
       <c r="H24">
         <v>1235000000.0</v>
       </c>
       <c r="I24">
         <v>1233000000.0</v>
       </c>
       <c r="J24">
         <v>1292000000.0</v>
       </c>
       <c r="K24">
@@ -2468,51 +2483,53 @@
       <c r="T24">
         <v>347146000.0</v>
       </c>
       <c r="U24">
         <v>347083000.0</v>
       </c>
       <c r="V24">
         <v>197344000.0</v>
       </c>
       <c r="W24">
         <v>197356000.0</v>
       </c>
       <c r="X24">
         <v>75000000.0</v>
       </c>
       <c r="Y24">
         <v>75000000.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>50</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>1704000000.0</v>
+      </c>
       <c r="C25">
         <v>1699000000.0</v>
       </c>
       <c r="D25">
         <v>1694000000.0</v>
       </c>
       <c r="E25">
         <v>1675000000.0</v>
       </c>
       <c r="F25">
         <v>1673000000.0</v>
       </c>
       <c r="G25">
         <v>1224000000.0</v>
       </c>
       <c r="H25">
         <v>1235000000.0</v>
       </c>
       <c r="I25">
         <v>1233000000.0</v>
       </c>
       <c r="J25">
         <v>1292000000.0</v>
       </c>
       <c r="K25">
@@ -2527,51 +2544,53 @@
       <c r="N25">
         <v>816000000.0</v>
       </c>
       <c r="O25">
         <v>836000000.0</v>
       </c>
       <c r="P25"/>
       <c r="Q25">
         <v>3515767000.0</v>
       </c>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>51</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>7608000000.0</v>
+      </c>
       <c r="C26">
         <v>7884000000.0</v>
       </c>
       <c r="D26">
         <v>8614000000.0</v>
       </c>
       <c r="E26">
         <v>8365000000.0</v>
       </c>
       <c r="F26">
         <v>9608000000.0</v>
       </c>
       <c r="G26">
         <v>9838000000.0</v>
       </c>
       <c r="H26">
         <v>10240000000.0</v>
       </c>
       <c r="I26">
         <v>10873000000.0</v>
       </c>
       <c r="J26">
         <v>11395000000.0</v>
       </c>
       <c r="K26">
@@ -2696,99 +2715,101 @@
       <c r="T28">
         <v>189360000.0</v>
       </c>
       <c r="U28">
         <v>192590000.0</v>
       </c>
       <c r="V28">
         <v>191154000.0</v>
       </c>
       <c r="W28">
         <v>180378000.0</v>
       </c>
       <c r="X28">
         <v>42635000.0</v>
       </c>
       <c r="Y28"/>
       <c r="Z28">
         <v>150000000.0</v>
       </c>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>54</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>7367000000.0</v>
+      </c>
       <c r="C29">
         <v>7194000000.0</v>
       </c>
       <c r="D29">
         <v>7407000000.0</v>
       </c>
       <c r="E29">
         <v>6739000000.0</v>
       </c>
       <c r="F29">
         <v>7965000000.0</v>
       </c>
       <c r="G29">
         <v>7867000000.0</v>
       </c>
       <c r="H29">
         <v>7874000000.0</v>
       </c>
       <c r="I29">
         <v>7788000000.0</v>
       </c>
       <c r="J29">
         <v>8131000000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
-        <v>1572000000.0</v>
+        <v>2021000000.0</v>
       </c>
       <c r="C30">
         <v>1947000000.0</v>
       </c>
       <c r="D30">
         <v>1766000000.0</v>
       </c>
       <c r="E30">
         <v>1555000000.0</v>
       </c>
       <c r="F30">
         <v>2173000000.0</v>
       </c>
       <c r="G30">
         <v>2363000000.0</v>
       </c>
       <c r="H30">
         <v>2033000000.0</v>
       </c>
       <c r="I30">
         <v>1394000000.0</v>
       </c>
       <c r="J30">
         <v>1552000000.0</v>
       </c>
@@ -2906,51 +2927,53 @@
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>58</v>
       </c>
-      <c r="B33"/>
+      <c r="B33">
+        <v>7721000000.0</v>
+      </c>
       <c r="C33">
         <v>2294000000.0</v>
       </c>
       <c r="D33">
         <v>2862000000.0</v>
       </c>
       <c r="E33">
         <v>14304000000.0</v>
       </c>
       <c r="F33">
         <v>15133000000.0</v>
       </c>
       <c r="G33">
         <v>12036000000.0</v>
       </c>
       <c r="H33">
         <v>11352000000.0</v>
       </c>
       <c r="I33">
         <v>11387000000.0</v>
       </c>
       <c r="J33">
         <v>98000000.0</v>
       </c>
       <c r="K33">
@@ -3037,51 +3060,51 @@
         <v>10312000000.0</v>
       </c>
       <c r="O34">
         <v>11412000000.0</v>
       </c>
       <c r="P34"/>
       <c r="Q34">
         <v>12499678000.0</v>
       </c>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
-        <v>1704000000.0</v>
+        <v>2453000000.0</v>
       </c>
       <c r="C35">
         <v>6348000000.0</v>
       </c>
       <c r="D35">
         <v>6774000000.0</v>
       </c>
       <c r="E35">
         <v>11551000000.0</v>
       </c>
       <c r="F35">
         <v>1673000000.0</v>
       </c>
       <c r="G35">
         <v>1224000000.0</v>
       </c>
       <c r="H35">
         <v>1235000000.0</v>
       </c>
       <c r="I35">
         <v>7048000000.0</v>
       </c>
       <c r="J35">
         <v>1292000000.0</v>
       </c>
@@ -3115,53 +3138,55 @@
       <c r="T35">
         <v>2133154000000.0</v>
       </c>
       <c r="U35">
         <v>1277383000.0</v>
       </c>
       <c r="V35">
         <v>1014958000.0</v>
       </c>
       <c r="W35">
         <v>1166399000.0</v>
       </c>
       <c r="X35">
         <v>1420243000.0</v>
       </c>
       <c r="Y35"/>
       <c r="Z35">
         <v>150000000.0</v>
       </c>
       <c r="AA35"/>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>61</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>876000000.0</v>
+      </c>
       <c r="C36">
-        <v>-6596000000.0</v>
+        <v>-1350000000.0</v>
       </c>
       <c r="D36">
         <v>-1529000000.0</v>
       </c>
       <c r="E36">
         <v>-114000000.0</v>
       </c>
       <c r="F36">
         <v>-195000000.0</v>
       </c>
       <c r="G36">
         <v>-217000000.0</v>
       </c>
       <c r="H36">
         <v>-254000000.0</v>
       </c>
       <c r="I36">
         <v>-11387000000.0</v>
       </c>
       <c r="J36">
         <v>-12102000000.0</v>
       </c>
       <c r="K36">
         <v>-11805000000.0</v>
       </c>
@@ -3403,53 +3428,55 @@
         <v>683965000.0</v>
       </c>
       <c r="T39">
         <v>684831000.0</v>
       </c>
       <c r="U39">
         <v>7500000.0</v>
       </c>
       <c r="V39">
         <v>12478000.0</v>
       </c>
       <c r="W39">
         <v>15200000.0</v>
       </c>
       <c r="X39">
         <v>11000000.0</v>
       </c>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>309000000.0</v>
+      </c>
       <c r="C40">
-        <v>255000000.0</v>
+        <v>-3732000000.0</v>
       </c>
       <c r="D40">
         <v>-16000000.0</v>
       </c>
       <c r="E40">
         <v>273000000.0</v>
       </c>
       <c r="F40">
         <v>846000000.0</v>
       </c>
       <c r="G40">
         <v>1069000000.0</v>
       </c>
       <c r="H40">
         <v>1031000000.0</v>
       </c>
       <c r="I40">
         <v>1177000000.0</v>
       </c>
       <c r="J40">
         <v>-61000000.0</v>
       </c>
       <c r="K40">
         <v>-64000000.0</v>
       </c>
@@ -3802,51 +3829,53 @@
         <v>-121000000.0</v>
       </c>
       <c r="N46">
         <v>-124000000.0</v>
       </c>
       <c r="O46">
         <v>-116000000.0</v>
       </c>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>72</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>54000000.0</v>
+      </c>
       <c r="C47">
         <v>60000000.0</v>
       </c>
       <c r="D47">
         <v>71000000.0</v>
       </c>
       <c r="E47">
         <v>100000000.0</v>
       </c>
       <c r="F47">
         <v>100000000.0</v>
       </c>
       <c r="G47">
         <v>79000000.0</v>
       </c>
       <c r="H47">
         <v>102000000.0</v>
       </c>
       <c r="I47"/>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
@@ -4119,51 +4148,53 @@
       <c r="T51">
         <v>197408000.0</v>
       </c>
       <c r="U51">
         <v>197375000.0</v>
       </c>
       <c r="V51">
         <v>197344000.0</v>
       </c>
       <c r="W51">
         <v>197356000.0</v>
       </c>
       <c r="X51">
         <v>75000000.0</v>
       </c>
       <c r="Y51"/>
       <c r="Z51">
         <v>150000000.0</v>
       </c>
       <c r="AA51"/>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>77</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>13000000.0</v>
+      </c>
       <c r="C52">
         <v>13000000.0</v>
       </c>
       <c r="D52">
         <v>16000000.0</v>
       </c>
       <c r="E52">
         <v>23000000.0</v>
       </c>
       <c r="F52">
         <v>23000000.0</v>
       </c>
       <c r="G52">
         <v>20000000.0</v>
       </c>
       <c r="H52">
         <v>20000000.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>1292000000.0</v>
       </c>
       <c r="K52">
@@ -4175,51 +4206,51 @@
       <c r="M52">
         <v>1297000000.0</v>
       </c>
       <c r="N52">
         <v>816000000.0</v>
       </c>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
     </row>
     <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53">
-        <v>6369000000.0</v>
+        <v>2046000000.0</v>
       </c>
       <c r="C53">
         <v>2344000000.0</v>
       </c>
       <c r="D53">
         <v>7968000000.0</v>
       </c>
       <c r="E53">
         <v>7929000000.0</v>
       </c>
       <c r="F53">
         <v>9427000000.0</v>
       </c>
       <c r="G53">
         <v>9624000000.0</v>
       </c>
       <c r="H53">
         <v>10122000000.0</v>
       </c>
       <c r="I53">
         <v>10818000000.0</v>
       </c>
       <c r="J53">
         <v>11301000000.0</v>
       </c>
@@ -4384,51 +4415,51 @@
       </c>
       <c r="V55">
         <v>2676471000.0</v>
       </c>
       <c r="W55">
         <v>2694011000.0</v>
       </c>
       <c r="X55">
         <v>2857867000.0</v>
       </c>
       <c r="Y55">
         <v>2769900000.0</v>
       </c>
       <c r="Z55">
         <v>2322000000.0</v>
       </c>
       <c r="AA55">
         <v>1913700000.0</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
-        <v>8329000000.0</v>
+        <v>4455000000.0</v>
       </c>
       <c r="C56">
         <v>4412000000.0</v>
       </c>
       <c r="D56">
         <v>132000000.0</v>
       </c>
       <c r="E56">
         <v>9591000000.0</v>
       </c>
       <c r="F56">
         <v>11720000000.0</v>
       </c>
       <c r="G56">
         <v>12149000000.0</v>
       </c>
       <c r="H56">
         <v>12324000000.0</v>
       </c>
       <c r="I56">
         <v>12316000000.0</v>
       </c>
       <c r="J56">
         <v>11754000000.0</v>
       </c>
@@ -4460,51 +4491,53 @@
         <v>510929000000.0</v>
       </c>
       <c r="T56">
         <v>560986000000.0</v>
       </c>
       <c r="U56">
         <v>138849000.0</v>
       </c>
       <c r="V56">
         <v>125021000.0</v>
       </c>
       <c r="W56">
         <v>192815000.0</v>
       </c>
       <c r="X56">
         <v>471003000.0</v>
       </c>
       <c r="Y56"/>
       <c r="Z56"/>
       <c r="AA56"/>
     </row>
     <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>82</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>3934000000.0</v>
+      </c>
       <c r="C57">
         <v>3987000000.0</v>
       </c>
       <c r="D57">
         <v>385000000.0</v>
       </c>
       <c r="E57">
         <v>297000000.0</v>
       </c>
       <c r="F57">
         <v>928000000.0</v>
       </c>
       <c r="G57">
         <v>1122000000.0</v>
       </c>
       <c r="H57">
         <v>1081000000.0</v>
       </c>
       <c r="I57">
         <v>1177000000.0</v>
       </c>
       <c r="J57">
         <v>61000000.0</v>
       </c>
       <c r="K57">
@@ -4673,60 +4706,60 @@
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
         <v>5663000000.0</v>
       </c>
       <c r="C60">
         <v>5495000000.0</v>
       </c>
       <c r="D60">
         <v>5713000000.0</v>
       </c>
       <c r="E60">
-        <v>5064000000.0</v>
+        <v>5292000000.0</v>
       </c>
       <c r="F60">
-        <v>6292000000.0</v>
+        <v>16535000000.0</v>
       </c>
       <c r="G60">
-        <v>6643000000.0</v>
+        <v>14110000000.0</v>
       </c>
       <c r="H60">
-        <v>6639000000.0</v>
+        <v>13091000000.0</v>
       </c>
       <c r="I60">
         <v>6555000000.0</v>
       </c>
       <c r="J60">
         <v>6839000000.0</v>
       </c>
       <c r="K60">
         <v>6504000000.0</v>
       </c>
       <c r="L60">
         <v>6063000000.0</v>
       </c>
       <c r="M60">
         <v>5758000000.0</v>
       </c>
       <c r="N60">
         <v>5115000000.0</v>
       </c>
       <c r="O60">
         <v>4994000000.0</v>
       </c>
       <c r="P60">
         <v>4718436000.0</v>
       </c>
@@ -4849,598 +4882,602 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP62"/>
+  <dimension ref="A1:CQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
-      <c r="I2">
+      <c r="I2"/>
+      <c r="J2">
         <v>1745000000.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-      <c r="N2">
-[...1 lines deleted...]
-      </c>
+      <c r="N2"/>
       <c r="O2">
         <v>1000000.0</v>
       </c>
       <c r="P2">
         <v>1000000.0</v>
       </c>
       <c r="Q2">
+        <v>1000000.0</v>
+      </c>
+      <c r="R2">
         <v>2000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>16000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="U2">
         <v>15000000.0</v>
       </c>
       <c r="V2">
+        <v>15000000.0</v>
+      </c>
+      <c r="W2">
         <v>33000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000000.0</v>
       </c>
       <c r="Y2">
         <v>31000000.0</v>
       </c>
       <c r="Z2">
+        <v>31000000.0</v>
+      </c>
+      <c r="AA2">
         <v>30000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>26000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="AD2">
         <v>24000000.0</v>
       </c>
       <c r="AE2">
+        <v>24000000.0</v>
+      </c>
+      <c r="AF2">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="AG2">
         <v>17000000.0</v>
       </c>
       <c r="AH2">
+        <v>17000000.0</v>
+      </c>
+      <c r="AI2">
         <v>61000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>45000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>54000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>52000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>64000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>71000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>56000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>58000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>51000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>61000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>66000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>74000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>107000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>148000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>178000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>165000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>148000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000000.0</v>
       </c>
       <c r="AZ2">
         <v>160000000.0</v>
       </c>
       <c r="BA2">
+        <v>188000000.0</v>
+      </c>
+      <c r="BB2">
         <v>193000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>219000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>185000000.0</v>
       </c>
       <c r="BD2">
         <v>185000000.0</v>
       </c>
       <c r="BE2">
+        <v>186676000.0</v>
+      </c>
+      <c r="BF2">
         <v>204173000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>171000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>173575000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>175875000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>268221000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>274431000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>259308000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>243039000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>185398000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>212059000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>179258000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>33754000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>22673000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>17957000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>9890000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>7603000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>15367000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>3276000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>27340000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>20732000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>12992000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>43193000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2069000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>13549000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>9060000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>56717000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>65182000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>67283000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>28999000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>25112000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>26690000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>50071000.0</v>
       </c>
-      <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
+      <c r="CQ2"/>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5493,52 +5530,53 @@
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
+      <c r="CQ3"/>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5591,363 +5629,365 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
-        <v>-122000000.0</v>
+        <v>-280000000.0</v>
       </c>
       <c r="C5">
+        <v>-168000000.0</v>
+      </c>
+      <c r="D5">
         <v>-179000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-227000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-314000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-385000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-231000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-392000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-386000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-359000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-565000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-458000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-420000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-515000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-652000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-370000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-78000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>300000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>374000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>445000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>373000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>498000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>404000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>333000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>138000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>342000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>319000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>295000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>261000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>93000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>78000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>152000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>214000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>372000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>326000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>315000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>206000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>149000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>358000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>383000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>319000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>237000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>273000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>239000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>370000000.0</v>
       </c>
       <c r="AT5">
         <v>370000000.0</v>
       </c>
       <c r="AU5">
+        <v>370000000.0</v>
+      </c>
+      <c r="AV5">
         <v>333000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>332000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>264000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>160000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206000000.0</v>
       </c>
       <c r="AZ5">
         <v>206000000.0</v>
       </c>
       <c r="BA5">
+        <v>209000000.0</v>
+      </c>
+      <c r="BB5">
         <v>447000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>515000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>531000000.0</v>
       </c>
       <c r="BD5">
         <v>531000000.0</v>
       </c>
       <c r="BE5">
+        <v>429342000.0</v>
+      </c>
+      <c r="BF5">
         <v>398387000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>367499000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>327061000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>205591000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>85542000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>110645000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>337530000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>191330000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>140394000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>141814000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>209000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-2791000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>1768000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>2887000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-78900000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>8844000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>51590000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>56629000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>34588000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>9005000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>41343000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>41883000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>42796000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>4962000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>22325000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>45832000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>52943000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>77494000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>56716000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>78960000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>80245000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>57978000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>99405000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>81185000.0</v>
       </c>
-      <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
+      <c r="CQ5"/>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -5955,124 +5995,127 @@
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
-      <c r="AW6"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AW6">
+        <v>0.0</v>
+      </c>
+      <c r="AX6"/>
+      <c r="AY6">
+        <v>0.0</v>
+      </c>
+      <c r="AZ6"/>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
-      <c r="BC6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC6">
+        <v>0.0</v>
+      </c>
+      <c r="BD6"/>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
-      <c r="BM6"/>
+      <c r="BM6">
+        <v>0.0</v>
+      </c>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
+      <c r="CQ6"/>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6125,111 +6168,116 @@
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
+      <c r="CQ7"/>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
         <v>33</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>0.0</v>
+      </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G8">
         <v>1000000.0</v>
       </c>
       <c r="H8">
         <v>1000000.0</v>
       </c>
       <c r="I8">
         <v>1000000.0</v>
       </c>
       <c r="J8">
         <v>1000000.0</v>
       </c>
       <c r="K8">
         <v>1000000.0</v>
       </c>
       <c r="L8">
         <v>1000000.0</v>
       </c>
       <c r="M8">
         <v>1000000.0</v>
       </c>
       <c r="N8">
         <v>1000000.0</v>
       </c>
       <c r="O8">
         <v>1000000.0</v>
       </c>
       <c r="P8">
         <v>1000000.0</v>
       </c>
       <c r="Q8">
         <v>1000000.0</v>
       </c>
       <c r="R8">
         <v>1000000.0</v>
       </c>
       <c r="S8">
         <v>1000000.0</v>
       </c>
       <c r="T8">
         <v>1000000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>1000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6259,486 +6307,491 @@
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9">
         <v>86000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>200000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>321000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>466000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>573000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>637000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>711000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>841000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1060000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1166000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1213000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1269000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1342000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1474000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1606000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1733000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1887000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2035000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>2260000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>2434000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>2466000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2471000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2483000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2685000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2724000000.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-      <c r="BG9">
+      <c r="BG9"/>
+      <c r="BH9">
         <v>2567668000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>2590654000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>2589197000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>2585423000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
+      <c r="CQ9"/>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>312000000.0</v>
+      </c>
+      <c r="C10">
         <v>388000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>157000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>301000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>177000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>121000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>147000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>92000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>115000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>97000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>108000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>114000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>118000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>107000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>131000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>138000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>119000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>120000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>101000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>144000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>95000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>162000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>223000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>293000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>139000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>169000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>229000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>190000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>123000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>104000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>82000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>185000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>114000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>144000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>72000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>200000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>147000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>118000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>98000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>190000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>112000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>166000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>66000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>75000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>885000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>75000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>82000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>106000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>219000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>184000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106000000.0</v>
       </c>
       <c r="AZ10">
         <v>106000000.0</v>
       </c>
       <c r="BA10">
+        <v>143000000.0</v>
+      </c>
+      <c r="BB10">
         <v>125000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>138000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133000000.0</v>
       </c>
       <c r="BD10">
         <v>133000000.0</v>
       </c>
       <c r="BE10">
+        <v>175347000.0</v>
+      </c>
+      <c r="BF10">
         <v>182003000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>214544000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>173260000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>159170000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>95866000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>107179000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>87400000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>97212000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>90472000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>44133000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>260500000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>8507000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>19328000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>12305000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>7900000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>10124000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>8378000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>8048000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>25222000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>23743000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>5714000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>4785000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>15656000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>29197000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>3746000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>6190000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>7065000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>4748000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>21723000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>16978000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>13402000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>28584000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>36254000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>32365000.0</v>
       </c>
-      <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
-      <c r="CP10">
+      <c r="CP10"/>
+      <c r="CQ10">
         <v>9445000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6791,345 +6844,347 @@
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
+      <c r="CQ11"/>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
-        <v>6757000000.0</v>
+        <v>2337000000.0</v>
       </c>
       <c r="C12">
-        <v>6435000000.0</v>
+        <v>2434000000.0</v>
       </c>
       <c r="D12">
-        <v>2151000000.0</v>
+        <v>2629000000.0</v>
       </c>
       <c r="E12">
+        <v>2288000000.0</v>
+      </c>
+      <c r="F12">
+        <v>2428000000.0</v>
+      </c>
+      <c r="G12">
+        <v>2465000000.0</v>
+      </c>
+      <c r="H12">
+        <v>147000000.0</v>
+      </c>
+      <c r="I12">
+        <v>2727000000.0</v>
+      </c>
+      <c r="J12">
+        <v>2645000000.0</v>
+      </c>
+      <c r="K12">
+        <v>8065000000.0</v>
+      </c>
+      <c r="L12">
         <v>2291000000.0</v>
       </c>
-      <c r="F12">
-[...17 lines deleted...]
-      <c r="L12">
+      <c r="M12">
         <v>2600000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2282000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8036000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2183000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8397000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8860000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9547000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9458000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>10050000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>9483000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>9786000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9637000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9744000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9640000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>10291000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>10648000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>10923000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>10839000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>10922000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>11012000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>11321000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>11162000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>11445000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>11567000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>11383000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>11315000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>10941000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>11378000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>10735000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>11159000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>11189000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>11228000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>11491000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>11067000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>11333000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>11404000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>11615000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>11033000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>10799000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10740000000.0</v>
       </c>
       <c r="AZ12">
         <v>10740000000.0</v>
       </c>
       <c r="BA12">
+        <v>10650000000.0</v>
+      </c>
+      <c r="BB12">
         <v>10839000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>11011000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>697000000.0</v>
       </c>
       <c r="BD12">
         <v>697000000.0</v>
       </c>
       <c r="BE12">
+        <v>1095131000.0</v>
+      </c>
+      <c r="BF12">
         <v>1085366000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>948590000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1046528000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1229571000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>864329000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1138757000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>995063000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1488395000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1511893000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1712412000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1753400000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1179477000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>636162000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>489502000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>378000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>547595000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>501370000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>560986000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>177376000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>86894000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>102382000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>138849000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>185086000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>199928000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>138727000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>122016000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>69879000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>125854000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>85251000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>192815000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>177690000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>207499000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>190609000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>169882000.0</v>
       </c>
-      <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
+      <c r="CQ12"/>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
         <v>38</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>15000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>467090.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>481000.0</v>
       </c>
-      <c r="E13">
-[...1 lines deleted...]
-      </c>
       <c r="F13">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G13">
         <v>1000000.0</v>
       </c>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13">
         <v>1000000.0</v>
       </c>
       <c r="J13">
         <v>1000000.0</v>
       </c>
       <c r="K13">
         <v>1000000.0</v>
       </c>
       <c r="L13">
         <v>1000000.0</v>
       </c>
       <c r="M13">
         <v>1000000.0</v>
       </c>
       <c r="N13">
         <v>1000000.0</v>
       </c>
@@ -7202,495 +7257,499 @@
       <c r="AK13">
         <v>1000000.0</v>
       </c>
       <c r="AL13">
         <v>1000000.0</v>
       </c>
       <c r="AM13">
         <v>1000000.0</v>
       </c>
       <c r="AN13">
         <v>1000000.0</v>
       </c>
       <c r="AO13">
         <v>1000000.0</v>
       </c>
       <c r="AP13">
         <v>1000000.0</v>
       </c>
       <c r="AQ13">
         <v>1000000.0</v>
       </c>
       <c r="AR13">
         <v>1000000.0</v>
       </c>
       <c r="AS13">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AT13">
         <v>2000000.0</v>
       </c>
       <c r="AU13">
         <v>2000000.0</v>
       </c>
       <c r="AV13">
         <v>2000000.0</v>
       </c>
       <c r="AW13">
         <v>2000000.0</v>
       </c>
       <c r="AX13">
         <v>2000000.0</v>
       </c>
       <c r="AY13">
         <v>2000000.0</v>
       </c>
       <c r="AZ13">
         <v>2000000.0</v>
       </c>
       <c r="BA13">
         <v>2000000.0</v>
       </c>
       <c r="BB13">
         <v>2000000.0</v>
       </c>
       <c r="BC13">
         <v>2000000.0</v>
       </c>
       <c r="BD13">
         <v>2000000.0</v>
       </c>
       <c r="BE13">
+        <v>1939000.0</v>
+      </c>
+      <c r="BF13">
         <v>1825000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1822000.0</v>
       </c>
       <c r="BG13">
         <v>1822000.0</v>
       </c>
       <c r="BH13">
+        <v>1822000.0</v>
+      </c>
+      <c r="BI13">
         <v>1842000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>1840000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1837000.0</v>
       </c>
       <c r="BK13">
         <v>1837000.0</v>
       </c>
       <c r="BL13">
         <v>1837000.0</v>
       </c>
       <c r="BM13">
+        <v>1837000.0</v>
+      </c>
+      <c r="BN13">
         <v>1843000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>1842000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>1600000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>1344000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>901000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>910000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>900000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>909000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>801000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>799000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>677000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>678000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>677000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>675000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>731000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>732000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>738000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>748000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>749000.0</v>
       </c>
       <c r="CF13">
         <v>749000.0</v>
       </c>
       <c r="CG13">
+        <v>749000.0</v>
+      </c>
+      <c r="CH13">
         <v>752000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>757000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>760000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>759000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16403000.0</v>
       </c>
       <c r="CL13">
         <v>16403000.0</v>
       </c>
-      <c r="CM13"/>
+      <c r="CM13">
+        <v>16403000.0</v>
+      </c>
       <c r="CN13"/>
       <c r="CO13"/>
-      <c r="CP13">
+      <c r="CP13"/>
+      <c r="CQ13">
         <v>16403000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
-        <v>51293100.0</v>
+        <v>45400000.0</v>
       </c>
       <c r="C14">
         <v>49400000.0</v>
       </c>
       <c r="D14">
         <v>49400000.0</v>
       </c>
       <c r="E14">
+        <v>49400000.0</v>
+      </c>
+      <c r="F14">
         <v>50700000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>51900000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>53400000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>55000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>57100000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>58300000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>59600000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>60100000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>60400000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>61000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>62900000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>63800000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>67400000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>70400000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>73600000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>76000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77500000.0</v>
       </c>
       <c r="V14">
         <v>77500000.0</v>
       </c>
       <c r="W14">
+        <v>77500000.0</v>
+      </c>
+      <c r="X14">
         <v>83800000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>87000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>92600000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>96100000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>98900000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>101900000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>104000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>106400000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>109300000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>112900000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>116600000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>118900000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>120700000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>122700000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>127100000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>131700000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>132800000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>134800000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>137000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>141500000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>146500000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>151600000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>156800000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>162300000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>169700000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>179500000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>183100000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>183000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>183900000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>188800000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>193900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>194700000.0</v>
       </c>
       <c r="BC14">
         <v>194700000.0</v>
       </c>
       <c r="BD14">
+        <v>194700000.0</v>
+      </c>
+      <c r="BE14">
         <v>187000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182400000.0</v>
       </c>
       <c r="BF14">
         <v>182400000.0</v>
       </c>
       <c r="BG14">
+        <v>182400000.0</v>
+      </c>
+      <c r="BH14">
         <v>184000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>184200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>187100000.0</v>
       </c>
       <c r="BJ14">
         <v>187100000.0</v>
       </c>
       <c r="BK14">
+        <v>187100000.0</v>
+      </c>
+      <c r="BL14">
         <v>187300000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>188800000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>190600000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>190619000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>91941000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>93058000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91175000.0</v>
       </c>
       <c r="BR14">
         <v>91175000.0</v>
       </c>
       <c r="BS14">
+        <v>91175000.0</v>
+      </c>
+      <c r="BT14">
         <v>86341000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>90624000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>80044000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>80193839.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>67773000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>69197000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68335088.0</v>
       </c>
       <c r="BZ14">
         <v>68335088.0</v>
       </c>
       <c r="CA14">
+        <v>68335088.0</v>
+      </c>
+      <c r="CB14">
         <v>74317647.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>74190000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74217021.0</v>
       </c>
       <c r="CD14">
         <v>74217021.0</v>
       </c>
       <c r="CE14">
+        <v>74217021.0</v>
+      </c>
+      <c r="CF14">
         <v>73933962.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>74166667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75166102.0</v>
       </c>
       <c r="CH14">
         <v>75166102.0</v>
       </c>
       <c r="CI14">
+        <v>75166102.0</v>
+      </c>
+      <c r="CJ14">
         <v>75442373.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>75642105.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74433333.0</v>
       </c>
       <c r="CL14">
         <v>74433333.0</v>
       </c>
       <c r="CM14">
+        <v>74433333.0</v>
+      </c>
+      <c r="CN14">
         <v>75122807.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>74917544.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>75597619.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>74845361.0</v>
       </c>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>1000000.0</v>
       </c>
       <c r="N15">
         <v>1000000.0</v>
       </c>
       <c r="O15">
         <v>1000000.0</v>
       </c>
       <c r="P15">
         <v>1000000.0</v>
       </c>
       <c r="Q15">
         <v>1000000.0</v>
       </c>
       <c r="R15">
         <v>1000000.0</v>
       </c>
       <c r="S15">
         <v>1000000.0</v>
       </c>
       <c r="T15">
         <v>1000000.0</v>
       </c>
       <c r="U15">
@@ -7744,51 +7803,51 @@
       <c r="AK15">
         <v>1000000.0</v>
       </c>
       <c r="AL15">
         <v>1000000.0</v>
       </c>
       <c r="AM15">
         <v>1000000.0</v>
       </c>
       <c r="AN15">
         <v>1000000.0</v>
       </c>
       <c r="AO15">
         <v>1000000.0</v>
       </c>
       <c r="AP15">
         <v>1000000.0</v>
       </c>
       <c r="AQ15">
         <v>1000000.0</v>
       </c>
       <c r="AR15">
         <v>1000000.0</v>
       </c>
       <c r="AS15">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AT15">
         <v>2000000.0</v>
       </c>
       <c r="AU15">
         <v>2000000.0</v>
       </c>
       <c r="AV15">
         <v>2000000.0</v>
       </c>
       <c r="AW15">
         <v>2000000.0</v>
       </c>
       <c r="AX15">
         <v>2000000.0</v>
       </c>
       <c r="AY15">
         <v>2000000.0</v>
       </c>
       <c r="AZ15">
         <v>2000000.0</v>
       </c>
       <c r="BA15">
         <v>2000000.0</v>
       </c>
@@ -7813,51 +7872,51 @@
       <c r="BH15">
         <v>2000000.0</v>
       </c>
       <c r="BI15">
         <v>2000000.0</v>
       </c>
       <c r="BJ15">
         <v>2000000.0</v>
       </c>
       <c r="BK15">
         <v>2000000.0</v>
       </c>
       <c r="BL15">
         <v>2000000.0</v>
       </c>
       <c r="BM15">
         <v>2000000.0</v>
       </c>
       <c r="BN15">
         <v>2000000.0</v>
       </c>
       <c r="BO15">
         <v>2000000.0</v>
       </c>
       <c r="BP15">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="BQ15">
         <v>1000000.0</v>
       </c>
       <c r="BR15">
         <v>1000000.0</v>
       </c>
       <c r="BS15">
         <v>1000000.0</v>
       </c>
       <c r="BT15">
         <v>1000000.0</v>
       </c>
       <c r="BU15">
         <v>1000000.0</v>
       </c>
       <c r="BV15">
         <v>1000000.0</v>
       </c>
       <c r="BW15">
         <v>1000000.0</v>
       </c>
       <c r="BX15">
         <v>1000000.0</v>
       </c>
@@ -7876,263 +7935,275 @@
       <c r="CC15">
         <v>1000000.0</v>
       </c>
       <c r="CD15">
         <v>1000000.0</v>
       </c>
       <c r="CE15">
         <v>1000000.0</v>
       </c>
       <c r="CF15">
         <v>1000000.0</v>
       </c>
       <c r="CG15">
         <v>1000000.0</v>
       </c>
       <c r="CH15">
         <v>1000000.0</v>
       </c>
       <c r="CI15">
         <v>1000000.0</v>
       </c>
       <c r="CJ15">
         <v>1000000.0</v>
       </c>
       <c r="CK15">
-        <v>16403000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="CL15">
         <v>16403000.0</v>
       </c>
-      <c r="CM15"/>
+      <c r="CM15">
+        <v>16403000.0</v>
+      </c>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
+      <c r="CQ15"/>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
         <v>41</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>3613000000.0</v>
+      </c>
       <c r="C16">
+        <v>3625000000.0</v>
+      </c>
+      <c r="D16">
         <v>3663000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3675000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3671000000.0</v>
       </c>
-      <c r="F16"/>
-[...1 lines deleted...]
-      <c r="H16"/>
+      <c r="G16">
+        <v>3719000000.0</v>
+      </c>
+      <c r="H16">
+        <v>3631000000.0</v>
+      </c>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>43000000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>3742000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3706000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3736000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3334000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3387000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3437000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3512000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3538000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>3635000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3395000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3475000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3597000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3748000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3827000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3511000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3668000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3617000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3810000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3996000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>4112000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>4389000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>4127000000.0</v>
       </c>
-      <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>5962799000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>6111822000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>6315362000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>6637213000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>6972894000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>7374769000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>7661289000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>140394000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>141814000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>209013000000.0</v>
       </c>
-      <c r="BP16"/>
       <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>129118000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>82317000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>32452000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>237475000000.0</v>
       </c>
-      <c r="BV16"/>
       <c r="BW16"/>
-      <c r="BX16">
+      <c r="BX16"/>
+      <c r="BY16">
         <v>17479000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>21106000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>39906000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>44855000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>24328000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>25390000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>26629000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>17703000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>18217000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>39828000000.0</v>
       </c>
-      <c r="CH16"/>
-      <c r="CI16">
+      <c r="CI16"/>
+      <c r="CJ16">
         <v>20693000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>5213000000.0</v>
       </c>
-      <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
+      <c r="CQ16"/>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8185,87 +8256,86 @@
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
@@ -8273,124 +8343,127 @@
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
-      <c r="AW18"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AW18">
+        <v>0.0</v>
+      </c>
+      <c r="AX18"/>
+      <c r="AY18">
+        <v>0.0</v>
+      </c>
+      <c r="AZ18"/>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
-      <c r="BC18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC18">
+        <v>0.0</v>
+      </c>
+      <c r="BD18"/>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
-      <c r="BM18"/>
+      <c r="BM18">
+        <v>0.0</v>
+      </c>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8443,125 +8516,124 @@
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>6203000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>6330000000.0</v>
       </c>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
       <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
         <v>-158000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>-155000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>-151000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>117000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>-142000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>-139000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>-135000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>117000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>-129000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>-126000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>-124000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>117000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>114000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117000000.0</v>
       </c>
       <c r="Y20">
         <v>117000000.0</v>
       </c>
       <c r="Z20">
         <v>117000000.0</v>
       </c>
-      <c r="AA20"/>
+      <c r="AA20">
+        <v>117000000.0</v>
+      </c>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -8569,103 +8641,103 @@
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
-      <c r="AW20"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20"/>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20"/>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
-      <c r="BC20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20"/>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
-      <c r="BM20"/>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
       <c r="BN20"/>
       <c r="BO20"/>
-      <c r="BP20">
+      <c r="BP20"/>
+      <c r="BQ20">
         <v>85417000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>85417000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85417000.0</v>
       </c>
       <c r="BS20">
         <v>85417000.0</v>
       </c>
       <c r="BT20">
         <v>85417000.0</v>
       </c>
       <c r="BU20">
         <v>85417000.0</v>
       </c>
       <c r="BV20">
         <v>85417000.0</v>
       </c>
       <c r="BW20">
         <v>85417000.0</v>
       </c>
       <c r="BX20">
         <v>85417000.0</v>
       </c>
       <c r="BY20">
         <v>85417000.0</v>
       </c>
       <c r="BZ20">
         <v>85417000.0</v>
       </c>
@@ -8681,256 +8753,261 @@
       <c r="CD20">
         <v>85417000.0</v>
       </c>
       <c r="CE20">
         <v>85417000.0</v>
       </c>
       <c r="CF20">
         <v>85417000.0</v>
       </c>
       <c r="CG20">
         <v>85417000.0</v>
       </c>
       <c r="CH20">
         <v>85417000.0</v>
       </c>
       <c r="CI20">
         <v>85417000.0</v>
       </c>
       <c r="CJ20">
         <v>85417000.0</v>
       </c>
       <c r="CK20">
         <v>85417000.0</v>
       </c>
       <c r="CL20">
+        <v>85417000.0</v>
+      </c>
+      <c r="CM20">
         <v>87062000.0</v>
       </c>
-      <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
-      <c r="CP20">
+      <c r="CP20"/>
+      <c r="CQ20">
         <v>87062000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
         <v>46</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>197000000.0</v>
+      </c>
       <c r="C21">
+        <v>192000000.0</v>
+      </c>
+      <c r="D21">
         <v>190000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>185000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>181000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>176000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>172000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>169000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>164000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>6000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>164000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>161000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>157000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>46000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>308000000.0</v>
       </c>
       <c r="P21">
         <v>308000000.0</v>
       </c>
       <c r="Q21">
+        <v>308000000.0</v>
+      </c>
+      <c r="R21">
         <v>307000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>58000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>307000000.0</v>
       </c>
       <c r="T21">
         <v>307000000.0</v>
       </c>
       <c r="U21">
+        <v>307000000.0</v>
+      </c>
+      <c r="V21">
         <v>308000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>86000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>210000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>208000000.0</v>
       </c>
       <c r="Y21">
         <v>208000000.0</v>
       </c>
       <c r="Z21">
+        <v>208000000.0</v>
+      </c>
+      <c r="AA21">
         <v>99000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>107000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>106000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>104000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>129000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>103000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>102000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>100000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>101000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>105000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>107000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106000000.0</v>
       </c>
       <c r="AL21">
         <v>106000000.0</v>
       </c>
       <c r="AM21">
+        <v>106000000.0</v>
+      </c>
+      <c r="AN21">
         <v>108000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>110000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>113000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>114000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>118000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>119000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>120000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>121000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>120000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122000000.0</v>
       </c>
       <c r="AW21">
         <v>122000000.0</v>
       </c>
       <c r="AX21">
+        <v>122000000.0</v>
+      </c>
+      <c r="AY21">
         <v>124000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000000.0</v>
       </c>
       <c r="AZ21">
         <v>125000000.0</v>
       </c>
       <c r="BA21">
-        <v>116000000.0</v>
+        <v>125000000.0</v>
       </c>
       <c r="BB21">
         <v>116000000.0</v>
       </c>
       <c r="BC21">
-        <v>127000000.0</v>
+        <v>116000000.0</v>
       </c>
       <c r="BD21">
         <v>127000000.0</v>
       </c>
       <c r="BE21">
-        <v>0.0</v>
+        <v>127000000.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
       <c r="BI21">
         <v>0.0</v>
       </c>
       <c r="BJ21">
         <v>0.0</v>
       </c>
       <c r="BK21">
         <v>0.0</v>
       </c>
       <c r="BL21">
         <v>0.0</v>
       </c>
-      <c r="BM21"/>
+      <c r="BM21">
+        <v>0.0</v>
+      </c>
       <c r="BN21"/>
       <c r="BO21"/>
-      <c r="BP21">
-[...1 lines deleted...]
-      </c>
+      <c r="BP21"/>
       <c r="BQ21">
         <v>85417000.0</v>
       </c>
       <c r="BR21">
         <v>85417000.0</v>
       </c>
       <c r="BS21">
         <v>85417000.0</v>
       </c>
       <c r="BT21">
         <v>85417000.0</v>
       </c>
       <c r="BU21">
         <v>85417000.0</v>
       </c>
       <c r="BV21">
         <v>85417000.0</v>
       </c>
       <c r="BW21">
         <v>85417000.0</v>
       </c>
       <c r="BX21">
         <v>85417000.0</v>
       </c>
       <c r="BY21">
@@ -8948,126 +9025,127 @@
       <c r="CC21">
         <v>85417000.0</v>
       </c>
       <c r="CD21">
         <v>85417000.0</v>
       </c>
       <c r="CE21">
         <v>85417000.0</v>
       </c>
       <c r="CF21">
         <v>85417000.0</v>
       </c>
       <c r="CG21">
         <v>85417000.0</v>
       </c>
       <c r="CH21">
         <v>85417000.0</v>
       </c>
       <c r="CI21">
         <v>85417000.0</v>
       </c>
       <c r="CJ21">
         <v>85417000.0</v>
       </c>
       <c r="CK21">
+        <v>85417000.0</v>
+      </c>
+      <c r="CL21">
         <v>97332000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>101288000.0</v>
       </c>
-      <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
-      <c r="CP21">
+      <c r="CP21"/>
+      <c r="CQ21">
         <v>107384000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-7570000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-7656000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-3913000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-4978000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-5658000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-4829000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-2923000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-2957000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-2826000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-2667000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-3602000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-5258000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-5768000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-4919000000.0</v>
       </c>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -9075,1090 +9153,1109 @@
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
-      <c r="AW22"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22"/>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22"/>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
-      <c r="BC22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22"/>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
-      <c r="BM22"/>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
+      <c r="CQ22"/>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
-        <v>10193000000.0</v>
+        <v>12635000000.0</v>
       </c>
       <c r="C23">
+        <v>12176000000.0</v>
+      </c>
+      <c r="D23">
         <v>12101000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>12095000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>11938000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>11901000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>12291000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>12088000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>12168000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>12539000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>11944000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>16852000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>16778000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>16843000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>16660000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>16960000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>17845000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>18208000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>17614000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>17226000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>16018000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>15334000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>14695000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>14780000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>13745000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>14326000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>13367000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>13581000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>13551000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>13603000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>13739000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>14132000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>14019000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>14433000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>14649000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>14655000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>14675000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>14151000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>14669000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>14092000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>14452000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>14544000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>15034000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>15479000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>14677000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>14925000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>15369000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>15690000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>15106000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>16287000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16354000000.0</v>
       </c>
       <c r="AZ23">
         <v>16354000000.0</v>
       </c>
       <c r="BA23">
+        <v>16608000000.0</v>
+      </c>
+      <c r="BB23">
         <v>17299000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>17242000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17563000000.0</v>
       </c>
       <c r="BD23">
         <v>17563000000.0</v>
       </c>
       <c r="BE23">
+        <v>18074464000.0</v>
+      </c>
+      <c r="BF23">
         <v>18504813000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>18091531000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>18404995000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>19238864000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>19509178000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>20471512000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>18371128000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>17588590000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>17388454000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>16593436000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>16202600000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>6495739000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>5588328000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>4555707000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>4442600000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>4527588000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>4062032000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>3800359000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>3137604000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>2972491000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2953059000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2935340000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>2844849000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>2735438000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2677993000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2676471000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>2766742000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>2771564000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>2709678000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>2694011000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>2716667000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>2637899000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>2749224000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>2857867000.0</v>
       </c>
-      <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
+      <c r="CQ23"/>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
         <v>49</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>1705000000.0</v>
+      </c>
       <c r="C24">
+        <v>1704000000.0</v>
+      </c>
+      <c r="D24">
         <v>1702000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1701000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1700000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1699000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1698000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1696000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1695000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1694000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1693000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1677000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1676000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1675000000.0</v>
       </c>
       <c r="O24">
         <v>1675000000.0</v>
       </c>
       <c r="P24">
+        <v>1675000000.0</v>
+      </c>
+      <c r="Q24">
         <v>1674000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1673000000.0</v>
       </c>
       <c r="R24">
         <v>1673000000.0</v>
       </c>
       <c r="S24">
+        <v>1673000000.0</v>
+      </c>
+      <c r="T24">
         <v>1671000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1720000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1225000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1224000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1223000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1222000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1221000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1235000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1234000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1233000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1232000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1233000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1249000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1264000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1281000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1292000000.0</v>
       </c>
       <c r="AI24">
         <v>1292000000.0</v>
       </c>
       <c r="AJ24">
+        <v>1292000000.0</v>
+      </c>
+      <c r="AK24">
         <v>1294000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1307000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1306000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1304000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1303000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1302000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1300000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1306000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1305000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1304000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1303000000.0</v>
       </c>
       <c r="AU24">
         <v>1303000000.0</v>
       </c>
       <c r="AV24">
+        <v>1303000000.0</v>
+      </c>
+      <c r="AW24">
         <v>1311000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>812000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>816000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>819000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>827000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>832000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>836000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>840000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>846354000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>1034667000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1038302000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1041653000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1046382000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>3809034000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>3515767000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>1055876000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>1059260000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>1061896000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>1032419000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>1071064000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>516974000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>347226000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>347210000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>347194000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>347177000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>347161000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>347146000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>347129000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>347114000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>347099000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>347083000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>197367000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>197359000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>197352000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>197344000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>197337000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>197330000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>197323000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>197356000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>197333000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>197311000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000000.0</v>
       </c>
       <c r="CL24">
         <v>75000000.0</v>
       </c>
-      <c r="CM24"/>
+      <c r="CM24">
+        <v>75000000.0</v>
+      </c>
       <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>75000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>1704000000.0</v>
+      </c>
+      <c r="D25">
         <v>1702000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1701000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1700000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1699000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1698000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>1693000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1677000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1676000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1675000000.0</v>
       </c>
       <c r="O25">
         <v>1675000000.0</v>
       </c>
       <c r="P25">
+        <v>1675000000.0</v>
+      </c>
+      <c r="Q25">
         <v>1674000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1673000000.0</v>
       </c>
       <c r="R25">
         <v>1673000000.0</v>
       </c>
       <c r="S25">
+        <v>1673000000.0</v>
+      </c>
+      <c r="T25">
         <v>1671000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1720000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1225000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1224000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1223000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1222000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1221000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1235000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1234000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1233000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1232000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1233000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1249000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1264000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1281000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1292000000.0</v>
       </c>
       <c r="AI25">
         <v>1292000000.0</v>
       </c>
       <c r="AJ25">
+        <v>1292000000.0</v>
+      </c>
+      <c r="AK25">
         <v>1294000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1307000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1306000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1304000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1303000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1302000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1300000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1306000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1305000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1304000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1303000000.0</v>
       </c>
       <c r="AU25">
         <v>1303000000.0</v>
       </c>
       <c r="AV25">
+        <v>1303000000.0</v>
+      </c>
+      <c r="AW25">
         <v>1311000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>812000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>816000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>819000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>827000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>832000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>836000000.0</v>
       </c>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-      <c r="BG25">
+      <c r="BG25"/>
+      <c r="BH25">
         <v>1041653000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1046382000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>3809034000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>3515767000.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
         <v>51</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>7971000000.0</v>
+      </c>
       <c r="C26">
+        <v>7608000000.0</v>
+      </c>
+      <c r="D26">
         <v>7891000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>7785000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>7855000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>7884000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>8187000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>8104000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>8179000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>8614000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>8370000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>8892000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>8582000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>8365000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>8586000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>8610000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>9067000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>9608000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>9617000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>10193000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>9599000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>9838000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>9527000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>9573000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>9622000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>10240000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>10476000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>10793000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>10777000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>10873000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>11025000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>11238000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>11151000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>11395000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>11591000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>11271000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>11341000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>10985000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>11445000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>10715000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>11214000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>11192000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>11343000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>11631000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>10314000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>11384000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>11449000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>11635000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>10948000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>10785000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>10760000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>10637000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>10862000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>11085000000.0</v>
       </c>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-      <c r="BG26">
+      <c r="BG26"/>
+      <c r="BH26">
         <v>11262484000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>11221900000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>619303000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>592898000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10211,402 +10308,410 @@
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>1393000000.0</v>
+      </c>
+      <c r="C28">
         <v>1316000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1545000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1400000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1523000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1578000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1551000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1604000000.0</v>
       </c>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
       <c r="J28">
+        <v>1580000000.0</v>
+      </c>
+      <c r="K28">
         <v>1597000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1585000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1563000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1558000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1568000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1544000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1536000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1554000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1553000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1570000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1576000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1130000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1062000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1000000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>929000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1082000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1066000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1005000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1043000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1109000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1129000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1167000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1079000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1167000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1148000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1220000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1094000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1160000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1188000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1206000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1113000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1190000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1134000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1240000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1230000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>419000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1228000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1221000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1205000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>593000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>632000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>713000000.0</v>
       </c>
       <c r="AZ28">
         <v>713000000.0</v>
       </c>
       <c r="BA28">
+        <v>684000000.0</v>
+      </c>
+      <c r="BB28">
         <v>707000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>698000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>707000000.0</v>
       </c>
       <c r="BD28">
         <v>707000000.0</v>
       </c>
       <c r="BE28">
+        <v>671007000.0</v>
+      </c>
+      <c r="BF28">
         <v>852664000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>823758000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>868393000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>887212000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>953842000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>945757000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>968476000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>962048000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>971424000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1022280000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>810500000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>508467000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>327898000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>334905000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>361187000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>337053000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>189038000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>189360000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>172177000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>173648000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>191669000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>192590000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>181711000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>168162000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>193606000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>191154000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>190272000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>192582000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>175600000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>180378000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>183931000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>168727000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>38746000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>42635000.0</v>
       </c>
-      <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
+      <c r="CQ28"/>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
         <v>54</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>7247000000.0</v>
+      </c>
       <c r="C29">
+        <v>7367000000.0</v>
+      </c>
+      <c r="D29">
         <v>7360000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7334000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7290000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7194000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7426000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7235000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7324000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7407000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6945000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6953000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6896000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6739000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6604000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6978000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7475000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7965000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7971000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8223000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7655000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>7867000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>7772000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>7666000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>7461000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10631,522 +10736,527 @@
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
+      <c r="CQ29"/>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
-        <v>1572000000.0</v>
+        <v>1980000000.0</v>
       </c>
       <c r="C30">
+        <v>2021000000.0</v>
+      </c>
+      <c r="D30">
         <v>2036000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2013000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1957000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1947000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1925000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1765000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1745000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1766000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1658000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1683000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1604000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1555000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1563000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1737000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1864000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2173000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2526000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2359000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2336000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2363000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2282000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2089000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2053000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2033000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>844000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>866000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1419000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>904000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>916000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1357000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1374000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1552000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1530000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1397000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1355000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1033000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1150000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1028000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>673000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>928000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>676000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>714000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>700000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>958000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>801000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1181000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1141000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1086000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1240000000.0</v>
       </c>
       <c r="AZ30">
         <v>1240000000.0</v>
       </c>
       <c r="BA30">
+        <v>1306000000.0</v>
+      </c>
+      <c r="BB30">
         <v>1555000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1519000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1022000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1027255000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1068989000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1079282000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1190774000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1247430000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1277604000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1167587000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1322486000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1311254000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1371582000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1418232000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1504043000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>779243000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>748414000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>15743000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>19297000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>25840000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>32189000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>27802000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>50019000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>49152000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>46784000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>52454000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>6853000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>7644000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>3101000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>48366000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>140589000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>204534000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>161064000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>161039000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>40031000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>33155000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>35133000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>301121000.0</v>
       </c>
-      <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
+      <c r="CQ30"/>
     </row>
-    <row r="31" spans="1:94">
+    <row r="31" spans="1:95">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>5246000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>5270000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>5214000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>4901000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>4784000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>5135000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>5651000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>6139000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>6143000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>6322000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>6267000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>6461000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>6364000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>6255000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>6036000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>6430000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>6652000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>6722000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>6669000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>6555000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>6583000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>6634000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>6784000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>6839000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>6878000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>6750000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>6637000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>6504000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>6640000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>6250000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>6113000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>6063000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>5819000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>5806000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>5786000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>5758000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>5354000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>5242000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>5209000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>5115000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>4834000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>4484000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>4724000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>4994000000.0</v>
       </c>
-      <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-      <c r="BG31">
+      <c r="BG31"/>
+      <c r="BH31">
         <v>4766715000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>3913907000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>3844053000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>3733454000.0</v>
       </c>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
+      <c r="CQ31"/>
     </row>
-    <row r="32" spans="1:94">
+    <row r="32" spans="1:95">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -11199,1131 +11309,1146 @@
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
+      <c r="CQ32"/>
     </row>
-    <row r="33" spans="1:94">
+    <row r="33" spans="1:95">
       <c r="A33" t="s">
         <v>58</v>
       </c>
-      <c r="B33"/>
-      <c r="C33"/>
+      <c r="B33">
+        <v>8318000000.0</v>
+      </c>
+      <c r="C33">
+        <v>7721000000.0</v>
+      </c>
       <c r="D33">
-        <v>12095000000.0</v>
+        <v>7436000000.0</v>
       </c>
       <c r="E33">
-        <v>11938000000.0</v>
+        <v>7794000000.0</v>
       </c>
       <c r="F33">
-        <v>2294000000.0</v>
+        <v>7553000000.0</v>
       </c>
       <c r="G33">
-        <v>2562000000.0</v>
+        <v>10224000000.0</v>
       </c>
       <c r="H33">
-        <v>8448000000.0</v>
+        <v>10631000000.0</v>
       </c>
       <c r="I33">
-        <v>8587000000.0</v>
+        <v>10524000000.0</v>
       </c>
       <c r="J33">
+        <v>10603000000.0</v>
+      </c>
+      <c r="K33">
         <v>8986000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="L33">
         <v>6000000.0</v>
       </c>
       <c r="M33">
         <v>6000000.0</v>
       </c>
       <c r="N33">
+        <v>6000000.0</v>
+      </c>
+      <c r="O33">
         <v>14304000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>14088000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>14235000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>15094000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>15133000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>178000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>181000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>184000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>203000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>206000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>209000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>212000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>216000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>10888000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>11259000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>11276000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>11866000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>11526000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>11763000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>11699000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>12747000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>135000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>391000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>438000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>12867000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>459000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>235000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>278000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>13289000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>426000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>439000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>218000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>13354000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>474000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>12793000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>12071000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>13180000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13149000000.0</v>
       </c>
       <c r="AZ33">
         <v>13149000000.0</v>
       </c>
       <c r="BA33">
+        <v>850000000.0</v>
+      </c>
+      <c r="BB33">
         <v>872000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>13561000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10882000000.0</v>
       </c>
       <c r="BD33">
         <v>10882000000.0</v>
       </c>
       <c r="BE33">
+        <v>815084000000.0</v>
+      </c>
+      <c r="BF33">
         <v>1031805000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>770943000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>676198000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1012000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1004500000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1259125000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>842123000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1072260000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1132059000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1158205000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1093608000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>294526000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>202977000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>214535000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>167734000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>117869000000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>322892000000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>232980000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>125122000000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>102896000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>106523000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>85417000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>130272000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>109745000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>110807000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>85417000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>103120000000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>103634000000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>125245000000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>125470000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>106110000000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>90630000000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>159282000000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>2276796000.0</v>
       </c>
-      <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
+      <c r="CQ33"/>
     </row>
-    <row r="34" spans="1:94">
+    <row r="34" spans="1:95">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>9720000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>9687000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>9876000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>9811000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>9718000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>10156000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>10035000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>9547000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>8933000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>8300000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>7405000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>6855000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>7049000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>6251000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>6439000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>5481000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>5626000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>5650000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>5815000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>5907000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>6234000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>5954000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>6302000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>6479000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>6515000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>6668000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>6341000000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>6699000000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>6520000000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>7037000000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>7181000000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>7909000000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>8368000000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>7587000000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>7859000000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>8672000000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>9125000000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>9059000000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>10312000000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>10701000000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>11297000000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>11743000000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>11412000000.0</v>
       </c>
-      <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-      <c r="BG34">
+      <c r="BG34"/>
+      <c r="BH34">
         <v>12596627000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>14339536000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>11931582000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>12499678000.0</v>
       </c>
-      <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
+      <c r="CQ34"/>
     </row>
-    <row r="35" spans="1:94">
+    <row r="35" spans="1:95">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
-        <v>1704000000.0</v>
+        <v>2857000000.0</v>
       </c>
       <c r="C35">
-        <v>6364000000.0</v>
+        <v>2453000000.0</v>
       </c>
       <c r="D35">
-        <v>6366000000.0</v>
+        <v>2393000000.0</v>
       </c>
       <c r="E35">
-        <v>6281000000.0</v>
+        <v>2376000000.0</v>
       </c>
       <c r="F35">
+        <v>2316000000.0</v>
+      </c>
+      <c r="G35">
         <v>6348000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>6509000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>6493000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>6486000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>6774000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>6643000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1677000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1676000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>11551000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>11486000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>11392000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>11829000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>11708000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>11218000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>10653000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>9525000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>8629000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>8078000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>8271000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>7472000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>7674000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>6715000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>6859000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>6882000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>7048000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>7156000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>7498000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>7235000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1292000000.0</v>
       </c>
       <c r="AI35">
         <v>1292000000.0</v>
       </c>
       <c r="AJ35">
+        <v>1292000000.0</v>
+      </c>
+      <c r="AK35">
         <v>7809000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>7975000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1306000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>8003000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>7823000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1302000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1300000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1306000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1305000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1304000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>9162000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>9975000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1311000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>812000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>816000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>819000000.0</v>
       </c>
       <c r="AZ35">
         <v>819000000.0</v>
       </c>
       <c r="BA35">
+        <v>827000000.0</v>
+      </c>
+      <c r="BB35">
         <v>832000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>836000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>840000000.0</v>
       </c>
       <c r="BD35">
         <v>840000000.0</v>
       </c>
       <c r="BE35">
+        <v>846354000000.0</v>
+      </c>
+      <c r="BF35">
         <v>1034667000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1038302000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1041653000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>1046400000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1049700000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>16015445000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>1055876000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>1059260000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>1061896000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>917362000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>915237000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>516974000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>3558157000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>347210000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>369087000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>347177000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>2559057000000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>2133154000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>1528805000000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>214870000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>1252258000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>1237477000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>1087958000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>1052660000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>1004576000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>988329000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>1120705000000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>1123649000000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>1172008000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>1166399000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>1228780000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>1216028000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>1239151000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>1420243000.0</v>
       </c>
-      <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
+      <c r="CQ35"/>
     </row>
-    <row r="36" spans="1:94">
+    <row r="36" spans="1:95">
       <c r="A36" t="s">
         <v>61</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>1039000000.0</v>
+      </c>
       <c r="C36">
-        <v>-6621000000.0</v>
+        <v>876000000.0</v>
       </c>
       <c r="D36">
-        <v>-7099000000.0</v>
+        <v>815000000.0</v>
       </c>
       <c r="E36">
-        <v>-6864000000.0</v>
+        <v>695000000.0</v>
       </c>
       <c r="F36">
-        <v>-7985000000.0</v>
+        <v>689000000.0</v>
       </c>
       <c r="G36">
-        <v>-8090000000.0</v>
+        <v>8874000000.0</v>
       </c>
       <c r="H36">
-        <v>-8482000000.0</v>
+        <v>4138000000.0</v>
       </c>
       <c r="I36">
-        <v>1083000000.0</v>
+        <v>773000000.0</v>
       </c>
       <c r="J36">
+        <v>3099000000.0</v>
+      </c>
+      <c r="K36">
         <v>-8986000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-8706000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-13953000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-13981000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-114000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-14088000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-14235000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-15094000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-195000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-13999000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-13740000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-12625000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-11833000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-11267000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-11647000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-10726000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-11352000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-10888000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-11259000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-171000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>350000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-103000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-102000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-100000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>645000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-12307000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-12047000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-12055000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1062000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-12265000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-11469000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-12238000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>891000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-12709000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-13017000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-11681000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>573000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>-12618000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-122000000.0</v>
       </c>
       <c r="AW36">
         <v>-122000000.0</v>
       </c>
       <c r="AX36">
+        <v>-122000000.0</v>
+      </c>
+      <c r="AY36">
         <v>-812000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-125000000.0</v>
       </c>
       <c r="AZ36">
         <v>-125000000.0</v>
       </c>
       <c r="BA36">
+        <v>-13181000000.0</v>
+      </c>
+      <c r="BB36">
         <v>-13527000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-13561000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-127000000.0</v>
       </c>
       <c r="BD36">
         <v>-127000000.0</v>
       </c>
       <c r="BE36">
+        <v>-11127298000.0</v>
+      </c>
+      <c r="BF36">
         <v>-11108301000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-10875896000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>-10964509000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-10934604000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-10240593000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-10446893000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-10698805000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>-10525841000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-10486913000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-10817716000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>-9941000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>80747356000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>81538571000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>81649187000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>-3530683000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>81626140000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>82022920000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>82191691000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>82717593000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>-2485765000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-2488370000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>-2465135000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>-2379441000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>-2239887000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>-2249096000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>-2249823000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>83076250000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>83133635000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>83184656000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>-2140888000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>83218591000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>83299398000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>83111280000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>-2276796000.0</v>
       </c>
-      <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
+      <c r="CQ36"/>
     </row>
-    <row r="37" spans="1:94">
+    <row r="37" spans="1:95">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>179000000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>195000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>228000000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>224000000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>243000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>193000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>186000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>75000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>49000000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>42000000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>41000000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>47000000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>45000000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>25000000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>6000000.0</v>
       </c>
-      <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -12331,1191 +12456,1208 @@
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
-      <c r="AW37"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
+      <c r="AX37"/>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
+      <c r="AZ37"/>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
-      <c r="BC37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37"/>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
-      <c r="BM37"/>
+      <c r="BM37">
+        <v>0.0</v>
+      </c>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
+      <c r="CQ37"/>
     </row>
-    <row r="38" spans="1:94">
+    <row r="38" spans="1:95">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38">
+        <v>3905000000.0</v>
+      </c>
+      <c r="C38">
         <v>3847000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>4083000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>3665000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3778000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>11901000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>12291000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>12088000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>12168000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>12539000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>11944000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>16852000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>16778000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>-7052000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>16660000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>16960000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>17845000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>-8645000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>7294000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>6709000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>5693000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>12746000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>4389000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>14780000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>13745000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>14326000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>-7871000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>-8308000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>-8734000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>13603000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>-8977000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>-8973000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>-9035000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>14433000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2902000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2643000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2735000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>14151000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>2752000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>3084000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>2801000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>14544000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>3226000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>3669000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>3041000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>14925000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>3527000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>-9899000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>-9139000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>-8778000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8775000000.0</v>
       </c>
       <c r="AZ38">
         <v>-8775000000.0</v>
       </c>
       <c r="BA38">
+        <v>5136000000.0</v>
+      </c>
+      <c r="BB38">
         <v>5361000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>-8850000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4962000000.0</v>
       </c>
       <c r="BD38">
         <v>4962000000.0</v>
       </c>
       <c r="BE38">
+        <v>-12207125536000.0</v>
+      </c>
+      <c r="BF38">
         <v>-12469230187000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>-12188527469000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>-12113068005000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>16820164000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>17131178000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>-11916916488000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>-12009472872000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>-11576940410000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>-11633954546000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>-11743876564000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>-4334823400000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>-1493858261000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>-833550672000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>-720908293000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>3877634000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>-660936412000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>-820199968000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>-790165641000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>-299360396000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>2782701000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>2744154000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>2711074000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>2522638000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>2418121000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>2425358000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>2469038000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>-170232258000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>-226716436000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>-207786322000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>2375726000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>-281083333000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>-295491101000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>-347141776000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>110068000.0</v>
       </c>
-      <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
-      <c r="CP38">
+      <c r="CP38"/>
+      <c r="CQ38">
         <v>2381941000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:94">
+    <row r="39" spans="1:95">
       <c r="A39" t="s">
         <v>64</v>
       </c>
-      <c r="B39"/>
-      <c r="C39">
+      <c r="B39">
+        <v>-6875000000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
         <v>-453000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>4266000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3912000000.0</v>
       </c>
-      <c r="F39">
-[...1 lines deleted...]
-      </c>
       <c r="G39">
-        <v>-4590000000.0</v>
+        <v>-2735000000.0</v>
       </c>
       <c r="H39">
-        <v>-4492000000.0</v>
+        <v>-412000000.0</v>
       </c>
       <c r="I39">
-        <v>6847000000.0</v>
+        <v>-2928000000.0</v>
       </c>
       <c r="J39">
+        <v>4831000000.0</v>
+      </c>
+      <c r="K39">
         <v>-9831000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-3949000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-4283000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-3886000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2923000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-3746000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-10134000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>-10724000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3602000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3416000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3695000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3241000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-12032000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>88000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>-11833000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>-11693000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>-12324000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>122000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>127000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>132000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>10873000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>132000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>135000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>142000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>11395000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>144000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>182000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>183000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>10985000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>210000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>569000000.0</v>
       </c>
-      <c r="AO39"/>
-      <c r="AP39">
+      <c r="AP39"/>
+      <c r="AQ39">
         <v>11192000000.0</v>
       </c>
-      <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
-      <c r="AT39">
+      <c r="AT39"/>
+      <c r="AU39">
         <v>244000000.0</v>
       </c>
-      <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
-      <c r="AX39">
+      <c r="AX39"/>
+      <c r="AY39">
         <v>130000000.0</v>
       </c>
-      <c r="AY39"/>
-      <c r="AZ39">
+      <c r="AZ39"/>
+      <c r="BA39">
         <v>510000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>535000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>561000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>550000000.0</v>
       </c>
       <c r="BD39">
         <v>550000000.0</v>
       </c>
-      <c r="BE39"/>
-      <c r="BF39">
+      <c r="BE39">
+        <v>550000000.0</v>
+      </c>
+      <c r="BF39"/>
+      <c r="BG39">
         <v>709000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>172883000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>158817000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>95594000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>10729000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>87313000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>97115000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>90382000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>10808000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>260224000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>23121000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>23655000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>18856000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>19934000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>20651000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>17533000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>13530000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>17426000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>11010000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>9513000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>7500000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>8956000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>12442000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>13344000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>12478000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>12894000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>13803000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>14280000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>15200000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>20632000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>25140000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>17012000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>11000000.0</v>
       </c>
-      <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
+      <c r="CQ39"/>
     </row>
-    <row r="40" spans="1:94">
+    <row r="40" spans="1:95">
       <c r="A40" t="s">
         <v>65</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>601000000.0</v>
+      </c>
       <c r="C40">
-        <v>-3663000000.0</v>
+        <v>309000000.0</v>
       </c>
       <c r="D40">
+        <v>308000000.0</v>
+      </c>
+      <c r="E40">
         <v>315000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>294000000.0</v>
       </c>
-      <c r="F40">
-[...2 lines deleted...]
-      <c r="G40"/>
+      <c r="G40">
+        <v>-3719000000.0</v>
+      </c>
       <c r="H40">
+        <v>292000000.0</v>
+      </c>
+      <c r="I40">
         <v>294000000.0</v>
       </c>
-      <c r="I40">
-[...1 lines deleted...]
-      </c>
       <c r="J40">
+        <v>-1784000000.0</v>
+      </c>
+      <c r="K40">
         <v>360000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>361000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-35000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-49000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>273000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-14000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-20000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-63000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>889000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>993000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1064000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1058000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>25000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>47000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>3372000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2578000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-144000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2147000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2239000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2213000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2303000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2369000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2599000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2559000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-61000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-45000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>42000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>11000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-64000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-45000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-37000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-58000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-51000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-61000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-66000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-74000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-102000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-188000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-190000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-191000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-148000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-160000000.0</v>
       </c>
       <c r="AZ40">
         <v>-160000000.0</v>
       </c>
       <c r="BA40">
+        <v>-188000000.0</v>
+      </c>
+      <c r="BB40">
         <v>-193000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-219000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-185000000.0</v>
       </c>
       <c r="BD40">
         <v>-185000000.0</v>
       </c>
       <c r="BE40">
+        <v>-186676000.0</v>
+      </c>
+      <c r="BF40">
         <v>-204173000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>-171000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>-173575000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>-175875000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>-268221000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>92652549000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>-391415000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>-380671000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>-327801000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>-212059000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>-179258000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>-33754000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>4550749000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>-17957000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>-9890000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>-7603000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>10279328000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>631089000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>4416212000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>-20732000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>-19497000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>-50389000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>-43964000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-23472000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>-24582000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>-30088000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>12315425000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>28311310000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>-38853000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>969000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>-19661000000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>-4194000000.0</v>
       </c>
-      <c r="CK40"/>
       <c r="CL40"/>
       <c r="CM40"/>
       <c r="CN40"/>
       <c r="CO40"/>
       <c r="CP40"/>
+      <c r="CQ40"/>
     </row>
-    <row r="41" spans="1:94">
+    <row r="41" spans="1:95">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>1296000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>5711000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>5575000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>5516000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>5590000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>5985000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>5085000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>6163000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>5694000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>5072000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>3843000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>3567000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>2635000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>2683000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>2249000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>2350000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1817000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1901000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1867000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>2070000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>2130000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>2341000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>2322000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>6241000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>6434000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>6461000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>6616000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>6277000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>6628000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>6464000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>6979000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>7130000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>7848000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>8302000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>7513000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>7752000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>8524000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>8947000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>8894000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>10164000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>10541000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>11109000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>11550000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>11193000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>11586000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>12317368000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>13083455000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>12163811000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>12423052000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>14163661000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>14422687000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>14688078000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>12866721000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>12417726000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>12522125000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>11820120000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>12155176000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>3579872000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>3180507000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>2255734000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>1986668000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>1919664000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>2196529000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>1759540000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>1139598000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>892383000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>864556000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>847201000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>812688000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>787808000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>772774000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>787261000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>887786000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>886240000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>905858000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>903878000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>984064000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>963433000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>1090286000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>1286806000.0</v>
       </c>
-      <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
-      <c r="CP41">
+      <c r="CP41"/>
+      <c r="CQ41">
         <v>1341933000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:94">
+    <row r="42" spans="1:95">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
-        <v>618000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C42">
         <v>1000000.0</v>
       </c>
       <c r="D42">
         <v>1000000.0</v>
       </c>
       <c r="E42">
         <v>1000000.0</v>
       </c>
       <c r="F42">
         <v>1000000.0</v>
       </c>
       <c r="G42">
         <v>1000000.0</v>
       </c>
       <c r="H42">
         <v>1000000.0</v>
       </c>
       <c r="I42">
         <v>1000000.0</v>
       </c>
       <c r="J42">
         <v>1000000.0</v>
       </c>
@@ -13555,238 +13697,241 @@
       <c r="V42">
         <v>1000000.0</v>
       </c>
       <c r="W42">
         <v>1000000.0</v>
       </c>
       <c r="X42">
         <v>1000000.0</v>
       </c>
       <c r="Y42">
         <v>1000000.0</v>
       </c>
       <c r="Z42">
         <v>1000000.0</v>
       </c>
       <c r="AA42">
         <v>1000000.0</v>
       </c>
       <c r="AB42">
         <v>1000000.0</v>
       </c>
       <c r="AC42">
         <v>1000000.0</v>
       </c>
       <c r="AD42">
+        <v>1000000.0</v>
+      </c>
+      <c r="AE42">
         <v>86000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>201000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>322000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>467000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>574000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>638000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>712000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>842000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1065000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1171000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1218000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1274000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1347000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1479000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1611000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1738000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1892000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>2040000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>2265000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>2434000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2471000000.0</v>
       </c>
       <c r="AY42">
         <v>2471000000.0</v>
       </c>
       <c r="AZ42">
         <v>2471000000.0</v>
       </c>
       <c r="BA42">
+        <v>2487000000.0</v>
+      </c>
+      <c r="BB42">
         <v>2689000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>2728000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2726000000.0</v>
       </c>
       <c r="BD42">
         <v>2726000000.0</v>
       </c>
       <c r="BE42">
+        <v>2724388000.0</v>
+      </c>
+      <c r="BF42">
         <v>2573926000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>2640436000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>2571168000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>2592654000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>2591197000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>2587423000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>2585196000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>2583269000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>2591454000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>2586983000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>2219772000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>1733997000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>1284093000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>1284370000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>1281958000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>1279182000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>1027895000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>1023886000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>721003000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>719297000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>716550000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>711256000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>856243000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>855258000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>870415000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>867242000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>877581000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>876539000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>881101000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>879588000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>892352000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>891212000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>961852000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>949972000.0</v>
       </c>
-      <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
+      <c r="CQ42"/>
     </row>
-    <row r="43" spans="1:94">
+    <row r="43" spans="1:95">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13839,87 +13984,86 @@
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
+      <c r="CQ43"/>
     </row>
-    <row r="44" spans="1:94">
+    <row r="44" spans="1:95">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -13927,167 +14071,170 @@
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
-      <c r="AW44"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44"/>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44"/>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
-      <c r="BC44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44"/>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
-      <c r="BM44"/>
+      <c r="BM44">
+        <v>0.0</v>
+      </c>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
+      <c r="CQ44"/>
     </row>
-    <row r="45" spans="1:94">
+    <row r="45" spans="1:95">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>3547000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>2956000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1913000000.0</v>
       </c>
-      <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-      <c r="Z45">
+      <c r="Z45"/>
+      <c r="AA45">
         <v>100000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>65000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>66000000.0</v>
       </c>
-      <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
@@ -14109,277 +14256,277 @@
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
+      <c r="CQ45"/>
     </row>
-    <row r="46" spans="1:94">
+    <row r="46" spans="1:95">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
-      <c r="D46">
+      <c r="D46"/>
+      <c r="E46">
         <v>121000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>119000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>101000000.0</v>
       </c>
-      <c r="G46"/>
-      <c r="H46">
+      <c r="H46"/>
+      <c r="I46">
         <v>378000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>377000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>366000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>330000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>5055000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>5118000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>5493000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>5336000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>5456000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>5700000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>5271000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>4371000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3547000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2956000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1913000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1539000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1669000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>645000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>572000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>65000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>66000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>67000000.0</v>
       </c>
-      <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-      <c r="AI46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>-105000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>-107000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>-106000000.0</v>
       </c>
-      <c r="AL46"/>
-      <c r="AM46">
+      <c r="AM46"/>
+      <c r="AN46">
         <v>-108000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>-110000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>-113000000.0</v>
       </c>
-      <c r="AP46"/>
-      <c r="AQ46">
+      <c r="AQ46"/>
+      <c r="AR46">
         <v>-118000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>-119000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>-120000000.0</v>
       </c>
-      <c r="AT46"/>
-      <c r="AU46">
+      <c r="AU46"/>
+      <c r="AV46">
         <v>-120000000.0</v>
       </c>
-      <c r="AV46"/>
       <c r="AW46"/>
-      <c r="AX46">
+      <c r="AX46"/>
+      <c r="AY46">
         <v>12368000000.0</v>
       </c>
-      <c r="AY46"/>
-      <c r="AZ46">
+      <c r="AZ46"/>
+      <c r="BA46">
         <v>-125000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>-116000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>12724000000.0</v>
       </c>
-      <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
+      <c r="CQ46"/>
     </row>
-    <row r="47" spans="1:94">
+    <row r="47" spans="1:95">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>87000000.0</v>
       </c>
-      <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
-      <c r="R47">
+      <c r="R47"/>
+      <c r="S47">
         <v>100000000.0</v>
       </c>
-      <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
-      <c r="V47">
+      <c r="V47"/>
+      <c r="W47">
         <v>79000000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-      <c r="Z47">
+      <c r="Z47"/>
+      <c r="AA47">
         <v>102000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>65000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>66000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>67000000.0</v>
       </c>
-      <c r="AD47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE47"/>
       <c r="AF47">
         <v>0.0</v>
       </c>
       <c r="AG47">
         <v>0.0</v>
       </c>
       <c r="AH47">
         <v>0.0</v>
       </c>
       <c r="AI47">
         <v>0.0</v>
       </c>
       <c r="AJ47">
         <v>0.0</v>
       </c>
       <c r="AK47">
         <v>0.0</v>
       </c>
       <c r="AL47">
         <v>0.0</v>
       </c>
       <c r="AM47">
         <v>0.0</v>
       </c>
       <c r="AN47">
@@ -14387,1487 +14534,1502 @@
       </c>
       <c r="AO47">
         <v>0.0</v>
       </c>
       <c r="AP47">
         <v>0.0</v>
       </c>
       <c r="AQ47">
         <v>0.0</v>
       </c>
       <c r="AR47">
         <v>0.0</v>
       </c>
       <c r="AS47">
         <v>0.0</v>
       </c>
       <c r="AT47">
         <v>0.0</v>
       </c>
       <c r="AU47">
         <v>0.0</v>
       </c>
       <c r="AV47">
         <v>0.0</v>
       </c>
-      <c r="AW47"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AW47">
+        <v>0.0</v>
+      </c>
+      <c r="AX47"/>
+      <c r="AY47">
+        <v>0.0</v>
+      </c>
+      <c r="AZ47"/>
       <c r="BA47">
         <v>0.0</v>
       </c>
       <c r="BB47">
         <v>0.0</v>
       </c>
-      <c r="BC47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC47">
+        <v>0.0</v>
+      </c>
+      <c r="BD47"/>
       <c r="BE47">
         <v>0.0</v>
       </c>
       <c r="BF47">
         <v>0.0</v>
       </c>
       <c r="BG47">
         <v>0.0</v>
       </c>
       <c r="BH47">
         <v>0.0</v>
       </c>
       <c r="BI47">
         <v>0.0</v>
       </c>
       <c r="BJ47">
         <v>0.0</v>
       </c>
       <c r="BK47">
         <v>0.0</v>
       </c>
       <c r="BL47">
         <v>0.0</v>
       </c>
-      <c r="BM47"/>
+      <c r="BM47">
+        <v>0.0</v>
+      </c>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
+      <c r="CQ47"/>
     </row>
-    <row r="48" spans="1:94">
+    <row r="48" spans="1:95">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
-        <v>4946000000.0</v>
+        <v>5821000000.0</v>
       </c>
       <c r="C48">
+        <v>5830000000.0</v>
+      </c>
+      <c r="D48">
         <v>5836000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>5859000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>5903000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>5878000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>5957000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>5929000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>6014000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>6070000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>5815000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>5732000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>5638000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>5577000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>5579000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>5672000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>5878000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>5990000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>5924000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>6056000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>6055000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6143000000.0</v>
       </c>
       <c r="W48">
         <v>6143000000.0</v>
       </c>
       <c r="X48">
+        <v>6143000000.0</v>
+      </c>
+      <c r="Y48">
         <v>6109000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>6100000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>6295000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>6331000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>6425000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>6406000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>6374000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>6303000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>6159000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>6102000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>5892000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>5913000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>5722000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>5588000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>5289000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>5110000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>4648000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>4519000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>4478000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>4066000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>3955000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>3676000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>3494000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>2979000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>2643000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>2504000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>2482000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2151000000.0</v>
       </c>
       <c r="AZ48">
         <v>2151000000.0</v>
       </c>
       <c r="BA48">
+        <v>1786000000.0</v>
+      </c>
+      <c r="BB48">
         <v>1586000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>1749000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1693000000.0</v>
       </c>
       <c r="BD48">
         <v>1693000000.0</v>
       </c>
       <c r="BE48">
+        <v>1568397000.0</v>
+      </c>
+      <c r="BF48">
         <v>1208380000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>1774793000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>1866664000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>1149898000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>1215912000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>1098859000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>1264660000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>1092129000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>885344000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>789869000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>580200000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>622369000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>738831000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>638055000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>886000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>953460000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>412384000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>585256000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>848083000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>965803000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>935726000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>896947000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>857121000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>821826000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>779939000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>747691000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>711770000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>674832000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>610329000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>568255000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>522267000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>480034000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>436918000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>390025000.0</v>
       </c>
-      <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
-      <c r="CP48">
+      <c r="CP48"/>
+      <c r="CQ48">
         <v>299459000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:94">
+    <row r="49" spans="1:95">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>5732000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>5638000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>5577000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>5579000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>5672000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>5878000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>5990000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>5924000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>6056000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>6055000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6143000000.0</v>
       </c>
       <c r="W49">
         <v>6143000000.0</v>
       </c>
       <c r="X49">
+        <v>6143000000.0</v>
+      </c>
+      <c r="Y49">
         <v>6109000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>6100000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>6295000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>6331000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>6425000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>6406000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>6374000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>6303000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>6159000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>6102000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>5892000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>5913000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>5722000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>5588000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>5289000000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>5110000000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>4648000000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>4519000000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>4478000000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>4066000000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>3955000000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>3676000000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>3494000000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>2979000000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>2643000000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>2504000000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>2482000000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>2151000000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>1786000000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>1586000000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>1749000000.0</v>
       </c>
-      <c r="BC49"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD49"/>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
+        <v>0.0</v>
+      </c>
+      <c r="BH49">
         <v>1866664000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>1113820000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>1164703000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>1032445000.0</v>
       </c>
-      <c r="BK49">
-[...1 lines deleted...]
-      </c>
       <c r="BL49">
         <v>0.0</v>
       </c>
-      <c r="BM49"/>
+      <c r="BM49">
+        <v>0.0</v>
+      </c>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
+      <c r="CQ49"/>
     </row>
-    <row r="50" spans="1:94">
+    <row r="50" spans="1:95">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>6000000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>1264000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>1281000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1292000000.0</v>
       </c>
       <c r="AI50">
         <v>1292000000.0</v>
       </c>
       <c r="AJ50">
+        <v>1292000000.0</v>
+      </c>
+      <c r="AK50">
         <v>1294000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>1307000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>1306000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>1304000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>1303000000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>1300000000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>1297000000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50">
         <v>816000000.0</v>
       </c>
-      <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
+      <c r="CQ50"/>
     </row>
-    <row r="51" spans="1:94">
+    <row r="51" spans="1:95">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>1705000000.0</v>
+      </c>
+      <c r="C51">
         <v>1704000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1702000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1701000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1700000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1699000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1698000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1696000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1695000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1694000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1693000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1677000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1676000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1698000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1675000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1674000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1673000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1696000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3067000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1843000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1293000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1356107000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1270000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1222000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1221000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1235000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1234000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1233000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1238000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1233000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1249000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1264000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1281000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1292000000.0</v>
       </c>
       <c r="AI51">
         <v>1292000000.0</v>
       </c>
       <c r="AJ51">
+        <v>1292000000.0</v>
+      </c>
+      <c r="AK51">
         <v>1294000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1307000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1306000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1304000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1303000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1302000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1300000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1306000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1305000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1304000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>2600000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1303000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1311000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>812000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>816000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>819000000.0</v>
       </c>
       <c r="AZ51">
         <v>819000000.0</v>
       </c>
       <c r="BA51">
+        <v>827000000.0</v>
+      </c>
+      <c r="BB51">
         <v>832000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>836000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>840000000.0</v>
       </c>
       <c r="BD51">
         <v>840000000.0</v>
       </c>
       <c r="BE51">
+        <v>846354000.0</v>
+      </c>
+      <c r="BF51">
         <v>1034667000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1038302000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>1041653000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>1046382000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>1049708000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>1052936000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>1055876000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>1059260000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>1061896000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>1066413000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>1071000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>516974000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>347226000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>347210000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>369087000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>347177000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>197416000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>197408000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>197399000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>197391000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>197383000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>197375000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>197367000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>197359000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>197352000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>197344000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>197337000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>197330000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>197323000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>197356000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>197333000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>197311000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000000.0</v>
       </c>
       <c r="CL51">
         <v>75000000.0</v>
       </c>
-      <c r="CM51"/>
+      <c r="CM51">
+        <v>75000000.0</v>
+      </c>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
+      <c r="CQ51"/>
     </row>
-    <row r="52" spans="1:94">
+    <row r="52" spans="1:95">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52"/>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
         <v>13000000.0</v>
       </c>
-      <c r="G52">
-[...2 lines deleted...]
-      <c r="H52"/>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
       <c r="I52"/>
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52">
         <v>16000000.0</v>
       </c>
-      <c r="K52">
-[...1 lines deleted...]
-      </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
+        <v>0.0</v>
+      </c>
+      <c r="O52">
         <v>23000000.0</v>
       </c>
-      <c r="O52">
-[...1 lines deleted...]
-      </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
+        <v>0.0</v>
+      </c>
+      <c r="S52">
         <v>23000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1396000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>123000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>68000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>132107000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>47000000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>144000000.0</v>
       </c>
-      <c r="AA52"/>
       <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>6000000.0</v>
       </c>
-      <c r="AD52"/>
       <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>1264000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1281000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1292000000.0</v>
       </c>
       <c r="AI52">
         <v>1292000000.0</v>
       </c>
       <c r="AJ52">
+        <v>1292000000.0</v>
+      </c>
+      <c r="AK52">
         <v>1294000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1307000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1306000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1304000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1303000000.0</v>
       </c>
-      <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>1300000000.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>1297000000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
-      <c r="AX52">
+      <c r="AX52"/>
+      <c r="AY52">
         <v>816000000.0</v>
       </c>
-      <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
-      <c r="BK52">
+      <c r="BK52"/>
+      <c r="BL52">
         <v>132107000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>137632000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>142403000.0</v>
       </c>
-      <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
+      <c r="CQ52"/>
     </row>
-    <row r="53" spans="1:94">
+    <row r="53" spans="1:95">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53">
-        <v>6369000000.0</v>
+        <v>2025000000.0</v>
       </c>
       <c r="C53">
+        <v>2046000000.0</v>
+      </c>
+      <c r="D53">
         <v>2472000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1987000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>2251000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>2344000000.0</v>
       </c>
-      <c r="G53">
-[...1 lines deleted...]
-      </c>
       <c r="H53">
+        <v>2681000000.0</v>
+      </c>
+      <c r="I53">
         <v>2635000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>2530000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>7968000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>2183000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>2486000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>2164000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>7929000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>2052000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>8259000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>8741000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>9427000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>9357000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>9906000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>9388000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>9624000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>9414000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>9451000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>9501000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>10122000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>10419000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>10733000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>10716000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>10818000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>10930000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>11136000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>11048000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>11301000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>11495000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>11183000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>11168000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>10823000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>11280000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>10545000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>11047000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>11023000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>11162000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>11416000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>10182000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>11258000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>11322000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>11509000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>10814000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>10615000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10634000000.0</v>
       </c>
       <c r="AZ53">
         <v>10634000000.0</v>
       </c>
       <c r="BA53">
+        <v>10507000000.0</v>
+      </c>
+      <c r="BB53">
         <v>10714000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>10873000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>564000000.0</v>
       </c>
       <c r="BD53">
         <v>564000000.0</v>
       </c>
       <c r="BE53">
+        <v>919784000.0</v>
+      </c>
+      <c r="BF53">
         <v>903363000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>734046000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>873268000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>1070401000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>768463000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>1031578000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>907663000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>1391183000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>1421421000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>1668279000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>1492900000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>1170970000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>616834000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>477197000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>370100000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>537471000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>492992000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>552938000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>152154000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>63151000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>96668000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>134064000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>169430000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>170731000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>134981000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>115826000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>62814000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>121106000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>63528000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>175837000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>164288000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>178915000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>154355000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>137517000.0</v>
       </c>
-      <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
-      <c r="CP53">
+      <c r="CP53"/>
+      <c r="CQ53">
         <v>144346000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:94">
+    <row r="54" spans="1:95">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -15875,1695 +16037,1718 @@
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
-      <c r="AW54"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54"/>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54"/>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
-      <c r="BC54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54"/>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
-      <c r="BM54"/>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
+      <c r="CQ54"/>
     </row>
-    <row r="55" spans="1:94">
+    <row r="55" spans="1:95">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>12635000000.0</v>
+      </c>
+      <c r="C55">
         <v>12176000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>12101000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>12095000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>11938000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>11901000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>12291000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>12088000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>12168000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>12539000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>11944000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>16852000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>16778000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>16843000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>16660000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>16960000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>17845000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>18208000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>17614000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>17226000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>16018000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>15334000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>14695000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>14780000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>13745000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>14326000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>13367000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>13581000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>13551000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>13603000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>13739000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>14132000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>14019000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>14433000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>14649000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>14655000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>14675000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>14151000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>14669000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>14092000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>14452000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>14544000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>15034000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>15479000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>14677000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>14925000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>15369000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>15690000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>15106000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>16287000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16354000000.0</v>
       </c>
       <c r="AZ55">
         <v>16354000000.0</v>
       </c>
       <c r="BA55">
+        <v>16608000000.0</v>
+      </c>
+      <c r="BB55">
         <v>17299000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>17242000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17563000000.0</v>
       </c>
       <c r="BD55">
         <v>17563000000.0</v>
       </c>
       <c r="BE55">
+        <v>18074464000.0</v>
+      </c>
+      <c r="BF55">
         <v>18504813000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>18091531000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>18404995000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>19238864000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>19509178000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>20471512000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>18371128000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>17588590000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>17388454000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>16593436000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>16202600000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>6495739000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>5588328000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>4555707000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>4442600000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>4527588000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>4062032000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>3800359000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>3137604000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>2972491000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>2953059000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>2935340000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>2844849000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>2735438000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>2677993000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>2676471000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>2766742000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>2771564000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>2709678000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>2694011000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>2716667000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>2637899000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>2749224000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>2857867000.0</v>
       </c>
-      <c r="CM55"/>
       <c r="CN55"/>
       <c r="CO55"/>
-      <c r="CP55">
+      <c r="CP55"/>
+      <c r="CQ55">
         <v>2719868000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:94">
+    <row r="56" spans="1:95">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
-        <v>8329000000.0</v>
+        <v>4317000000.0</v>
       </c>
       <c r="C56">
-        <v>8018000000.0</v>
+        <v>4455000000.0</v>
       </c>
       <c r="D56">
-        <v>8430000000.0</v>
+        <v>4665000000.0</v>
       </c>
       <c r="E56">
-        <v>8160000000.0</v>
+        <v>4301000000.0</v>
       </c>
       <c r="F56">
-        <v>8041000000.0</v>
+        <v>4385000000.0</v>
       </c>
       <c r="G56">
-        <v>7944000000.0</v>
+        <v>1677000000.0</v>
       </c>
       <c r="H56">
-        <v>7570000000.0</v>
+        <v>1660000000.0</v>
       </c>
       <c r="I56">
-        <v>3581000000.0</v>
+        <v>1564000000.0</v>
       </c>
       <c r="J56">
+        <v>1565000000.0</v>
+      </c>
+      <c r="K56">
         <v>9831000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>7751000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>8019000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>8333000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>9591000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>9651000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>10134000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>10724000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>11720000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>10142000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>10336000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>10141000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2385000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>10100000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>10217000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>9940000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2723000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>10350000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>10630000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>11009000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1737000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>11190000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>11342000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>11355000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1686000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>11612000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>11621000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>11502000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1284000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>11458000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>10773000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>11373000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1255000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>11382000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>11371000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>11418000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1571000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>11368000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>12796000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>12174000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>11885000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11980000000.0</v>
       </c>
       <c r="AZ56">
         <v>11980000000.0</v>
       </c>
       <c r="BA56">
+        <v>10622000000.0</v>
+      </c>
+      <c r="BB56">
         <v>11066000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>12531000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1719000000.0</v>
       </c>
       <c r="BD56">
         <v>1719000000.0</v>
       </c>
       <c r="BE56">
+        <v>11410116000000.0</v>
+      </c>
+      <c r="BF56">
         <v>11455930000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>11435676000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>11455275000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1406700000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>1373500000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>10678263000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>11185721000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>10522269000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>10519284000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>10602265000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>3257418000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1205828000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>636162000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>510929000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>397232000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>547595000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>501370000000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>560986000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>177376000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>86894000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>102382000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>138849000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>191939000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>207572000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>141828000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>122016000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>69879000000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>125854000000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>85251000000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>192815000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>177690000000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>207499000000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>190609000000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>471003000.0</v>
       </c>
-      <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
+      <c r="CQ56"/>
     </row>
-    <row r="57" spans="1:94">
+    <row r="57" spans="1:95">
       <c r="A57" t="s">
         <v>82</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>4214000000.0</v>
+      </c>
       <c r="C57">
+        <v>3934000000.0</v>
+      </c>
+      <c r="D57">
         <v>3971000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3990000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3965000000.0</v>
       </c>
-      <c r="F57"/>
-      <c r="G57"/>
+      <c r="G57">
+        <v>3987000000.0</v>
+      </c>
       <c r="H57">
+        <v>3923000000.0</v>
+      </c>
+      <c r="I57">
         <v>301000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>346000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>385000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>395000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>434000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>391000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>297000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>896000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>736000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>781000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>928000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1014000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1079000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1073000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>290000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>162000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>400000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>6284000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>6452000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>5481000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>5626000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>5650000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>5815000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>5907000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>6234000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>5954000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>61000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>45000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>96000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>63000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>64000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>26000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>19000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>58000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>51000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>61000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>66000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>74000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>5000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>40000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>178000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>165000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>148000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000000.0</v>
       </c>
       <c r="AZ57">
         <v>160000000.0</v>
       </c>
       <c r="BA57">
+        <v>188000000.0</v>
+      </c>
+      <c r="BB57">
         <v>193000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>219000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>185000000.0</v>
       </c>
       <c r="BD57">
         <v>185000000.0</v>
       </c>
       <c r="BE57">
+        <v>186676000.0</v>
+      </c>
+      <c r="BF57">
         <v>204173000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>170982000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>173575000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>175875000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>268221000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>93020000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>391415000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>380671000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>327801000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>186744000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>179300000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>33754000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>4578000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>17957000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>9900000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>7603000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>10305000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>635000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>4448000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>20732000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>6505000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>47102000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>891000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>856000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>808000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>26629000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>12393000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>28407000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>975000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>969000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>1032000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>1019000000.0</v>
       </c>
-      <c r="CK57"/>
       <c r="CL57"/>
       <c r="CM57"/>
       <c r="CN57"/>
       <c r="CO57"/>
       <c r="CP57"/>
+      <c r="CQ57"/>
     </row>
-    <row r="58" spans="1:94">
+    <row r="58" spans="1:95">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
-        <v>4708000000.0</v>
+        <v>7071000000.0</v>
       </c>
       <c r="C58">
+        <v>6387000000.0</v>
+      </c>
+      <c r="D58">
         <v>6364000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6366000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6281000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6348000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6509000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6493000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6486000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>6774000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>6643000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>11397000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>11363000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>11551000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>11486000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>11392000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>11829000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>11708000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>11218000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>10653000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>9525000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>8629000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>8078000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>8271000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>7472000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>7674000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>6715000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>6859000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>6882000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>7048000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>7156000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>7498000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>7235000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>7594000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>7771000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>7905000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>8038000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>7647000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>8029000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>7842000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>8339000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>8481000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>9215000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>9673000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>8891000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>9167000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>10015000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>10448000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>9897000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>11172000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11520000000.0</v>
       </c>
       <c r="AZ58">
         <v>11520000000.0</v>
       </c>
       <c r="BA58">
+        <v>12124000000.0</v>
+      </c>
+      <c r="BB58">
         <v>12575000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>12248000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12611000000.0</v>
       </c>
       <c r="BD58">
         <v>12611000000.0</v>
       </c>
       <c r="BE58">
+        <v>13350398000.0</v>
+      </c>
+      <c r="BF58">
         <v>14322295000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>13373095000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>13638280000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>15288879000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>15614687000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>16672748000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>14181905000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>13720025000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>13769419000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>13073277000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>13405500000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>4140820000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>3562735000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>2629485000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>2352700000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>2285193000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>2569362000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>2133789000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1533253000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1277708000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1258763000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1284579000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1087958000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1052660000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1004576000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1014958000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1133098000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>1152056000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>1172008000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>1166399000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>1228780000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>1216028000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>1239151000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>1420243000.0</v>
       </c>
-      <c r="CM58"/>
       <c r="CN58"/>
       <c r="CO58"/>
-      <c r="CP58">
+      <c r="CP58"/>
+      <c r="CQ58">
         <v>1462632000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:94">
+    <row r="59" spans="1:95">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>6583000000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>6634000000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>6784000000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>6839000000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>6878000000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>6750000000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>6637000000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>6504000000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>6640000000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>6250000000.0</v>
       </c>
-      <c r="AO59">
-[...1 lines deleted...]
-      </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
-      <c r="AW59"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59"/>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59"/>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
-      <c r="BC59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59"/>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
-      <c r="BM59"/>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
+      <c r="CQ59"/>
     </row>
-    <row r="60" spans="1:94">
+    <row r="60" spans="1:95">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
-        <v>5457000000.0</v>
+        <v>5542000000.0</v>
       </c>
       <c r="C60">
+        <v>5663000000.0</v>
+      </c>
+      <c r="D60">
         <v>5658000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>5633000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5590000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>5495000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>5728000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>5539000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>5629000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>5713000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>5252000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>5276000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>5220000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>5064000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>4929000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>5304000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>5802000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>6292000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>6300000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>6503000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>6430000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>6643000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>6549000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>6444000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>6240000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>6639000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>6652000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>6722000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>6669000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>6555000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>6583000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>6634000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>6784000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>6839000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>6878000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>6750000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>6637000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>6504000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>6640000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>6250000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>6113000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>6063000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>5819000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>5806000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>5786000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>5758000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>5354000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>5242000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>5209000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>5115000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4834000000.0</v>
       </c>
       <c r="AZ60">
         <v>4834000000.0</v>
       </c>
       <c r="BA60">
+        <v>4484000000.0</v>
+      </c>
+      <c r="BB60">
         <v>4724000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>4994000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4952000000.0</v>
       </c>
       <c r="BD60">
         <v>4952000000.0</v>
       </c>
       <c r="BE60">
+        <v>4724066000.0</v>
+      </c>
+      <c r="BF60">
         <v>4182518000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>4718436000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>4766715000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>3949985000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>3894491000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>3798764000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>4189223000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>3868565000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>3619035000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>3520508000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>2801600000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>2354919000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>2025593000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1926222000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>2089900000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>2242395000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>1492670000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>1666570000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>1604351000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>1694783000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>1694296000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>1650761000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1756891000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1682778000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1673417000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>1661513000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1633644000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>1619508000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>1537670000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>1527612000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>1487887000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>1421871000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>1510073000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>1437624000.0</v>
       </c>
-      <c r="CM60"/>
       <c r="CN60"/>
       <c r="CO60"/>
-      <c r="CP60">
+      <c r="CP60"/>
+      <c r="CQ60">
         <v>1257236000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:94">
+    <row r="61" spans="1:95">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -17571,189 +17756,192 @@
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
-      <c r="AW61"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AW61">
+        <v>0.0</v>
+      </c>
+      <c r="AX61"/>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
+      <c r="AZ61"/>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
-      <c r="BC61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
+      <c r="BD61"/>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
-      <c r="BM61"/>
+      <c r="BM61">
+        <v>0.0</v>
+      </c>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
-      <c r="CE61">
-[...1 lines deleted...]
-      </c>
+      <c r="CE61"/>
       <c r="CF61">
         <v>-7850000.0</v>
       </c>
       <c r="CG61">
         <v>-7850000.0</v>
       </c>
       <c r="CH61">
         <v>-7850000.0</v>
       </c>
       <c r="CI61">
         <v>-7850000.0</v>
       </c>
       <c r="CJ61">
         <v>-7850000.0</v>
       </c>
-      <c r="CK61"/>
+      <c r="CK61">
+        <v>-7850000.0</v>
+      </c>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
+      <c r="CQ61"/>
     </row>
-    <row r="62" spans="1:94">
+    <row r="62" spans="1:95">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
-      <c r="O62">
-[...1 lines deleted...]
-      </c>
+      <c r="O62"/>
       <c r="P62">
         <v>21000000.0</v>
       </c>
       <c r="Q62">
         <v>21000000.0</v>
       </c>
       <c r="R62">
+        <v>21000000.0</v>
+      </c>
+      <c r="S62">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="T62">
         <v>21000000.0</v>
       </c>
       <c r="U62">
         <v>21000000.0</v>
       </c>
       <c r="V62">
         <v>21000000.0</v>
       </c>
       <c r="W62">
         <v>21000000.0</v>
       </c>
       <c r="X62">
+        <v>21000000.0</v>
+      </c>
+      <c r="Y62">
         <v>20000000.0</v>
       </c>
-      <c r="Y62">
+      <c r="Z62">
         <v>8000000.0</v>
       </c>
-      <c r="Z62">
+      <c r="AA62">
         <v>7000000.0</v>
       </c>
-      <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
@@ -17777,50 +17965,51 @@
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
+      <c r="CQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17895,53 +18084,55 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>158</v>
+      </c>
+      <c r="B2">
+        <v>56000000.0</v>
+      </c>
       <c r="C2">
         <v>-6000000.0</v>
       </c>
       <c r="D2">
         <v>217000000.0</v>
       </c>
       <c r="E2">
         <v>30000000.0</v>
       </c>
       <c r="F2">
         <v>179000000.0</v>
       </c>
       <c r="G2">
         <v>197000000.0</v>
       </c>
       <c r="H2">
         <v>125000000.0</v>
       </c>
       <c r="I2">
         <v>248000000.0</v>
       </c>
       <c r="J2">
         <v>244000000.0</v>
       </c>
       <c r="K2">
@@ -17976,51 +18167,51 @@
       </c>
       <c r="U2">
         <v>51730000.0</v>
       </c>
       <c r="V2">
         <v>114866000.0</v>
       </c>
       <c r="W2">
         <v>82900000.0</v>
       </c>
       <c r="X2">
         <v>209500000.0</v>
       </c>
       <c r="Y2">
         <v>202119000.0</v>
       </c>
       <c r="Z2">
         <v>228600000.0</v>
       </c>
       <c r="AA2">
         <v>79500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-62000000.0</v>
       </c>
       <c r="D3">
         <v>2000000.0</v>
       </c>
       <c r="E3">
         <v>11000000.0</v>
       </c>
       <c r="F3">
         <v>12000000.0</v>
       </c>
       <c r="G3">
         <v>13000000.0</v>
       </c>
       <c r="H3">
         <v>3000000.0</v>
       </c>
       <c r="I3">
         <v>-744000000.0</v>
       </c>
       <c r="J3">
         <v>-986000000.0</v>
@@ -18045,82 +18236,82 @@
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3">
         <v>2649000.0</v>
       </c>
       <c r="U3">
         <v>6075000.0</v>
       </c>
       <c r="V3">
         <v>7026000.0</v>
       </c>
       <c r="W3">
         <v>8825000.0</v>
       </c>
       <c r="X3">
         <v>9119000.0</v>
       </c>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3">
         <v>-13400000.0</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>579000000.0</v>
       </c>
       <c r="D5">
         <v>515000000.0</v>
       </c>
       <c r="E5">
         <v>257000000.0</v>
       </c>
       <c r="F5">
         <v>426000000.0</v>
       </c>
       <c r="G5">
         <v>332000000.0</v>
       </c>
       <c r="H5">
         <v>460000000.0</v>
       </c>
       <c r="I5">
         <v>674000000.0</v>
       </c>
       <c r="J5">
         <v>1088000000.0</v>
@@ -18157,53 +18348,55 @@
       </c>
       <c r="U5">
         <v>203746000.0</v>
       </c>
       <c r="V5">
         <v>243141000.0</v>
       </c>
       <c r="W5">
         <v>244000000.0</v>
       </c>
       <c r="X5">
         <v>251900000.0</v>
       </c>
       <c r="Y5">
         <v>72600000.0</v>
       </c>
       <c r="Z5">
         <v>75300000.0</v>
       </c>
       <c r="AA5">
         <v>118100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>162</v>
+      </c>
+      <c r="B6">
+        <v>751000000.0</v>
+      </c>
       <c r="C6">
         <v>579000000.0</v>
       </c>
       <c r="D6">
         <v>646000000.0</v>
       </c>
       <c r="E6">
         <v>229000000.0</v>
       </c>
       <c r="F6">
         <v>426000000.0</v>
       </c>
       <c r="G6">
         <v>332000000.0</v>
       </c>
       <c r="H6">
         <v>460000000.0</v>
       </c>
       <c r="I6">
         <v>674000000.0</v>
       </c>
       <c r="J6">
         <v>1088000000.0</v>
       </c>
       <c r="K6">
@@ -18238,119 +18431,121 @@
       </c>
       <c r="U6">
         <v>209821000.0</v>
       </c>
       <c r="V6">
         <v>250167000.0</v>
       </c>
       <c r="W6">
         <v>252825000.0</v>
       </c>
       <c r="X6">
         <v>261019000.0</v>
       </c>
       <c r="Y6">
         <v>72600000.0</v>
       </c>
       <c r="Z6">
         <v>75300000.0</v>
       </c>
       <c r="AA6">
         <v>129600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>4000000.0</v>
       </c>
       <c r="J8">
         <v>-61000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>165</v>
+      </c>
+      <c r="B9">
+        <v>732000000.0</v>
+      </c>
       <c r="C9">
         <v>820000000.0</v>
       </c>
       <c r="D9">
         <v>1038000000.0</v>
       </c>
       <c r="E9">
         <v>654000000.0</v>
       </c>
       <c r="F9">
         <v>519000000.0</v>
       </c>
       <c r="G9">
         <v>887000000.0</v>
       </c>
       <c r="H9">
         <v>796000000.0</v>
       </c>
       <c r="I9">
         <v>740000000.0</v>
       </c>
       <c r="J9">
         <v>1407000000.0</v>
       </c>
       <c r="K9">
@@ -18385,54 +18580,54 @@
       </c>
       <c r="U9">
         <v>270328000.0</v>
       </c>
       <c r="V9">
         <v>179668000.0</v>
       </c>
       <c r="W9">
         <v>265000000.0</v>
       </c>
       <c r="X9">
         <v>302800000.0</v>
       </c>
       <c r="Y9">
         <v>302000000.0</v>
       </c>
       <c r="Z9">
         <v>294534000.0</v>
       </c>
       <c r="AA9">
         <v>170400000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
-        <v>560000000.0</v>
+        <v>662000000.0</v>
       </c>
       <c r="C10">
         <v>488000000.0</v>
       </c>
       <c r="D10">
         <v>565000000.0</v>
       </c>
       <c r="E10">
         <v>148000000.0</v>
       </c>
       <c r="F10">
         <v>477000000.0</v>
       </c>
       <c r="G10">
         <v>413000000.0</v>
       </c>
       <c r="H10">
         <v>464000000.0</v>
       </c>
       <c r="I10">
         <v>580000000.0</v>
       </c>
       <c r="J10">
         <v>991000000.0</v>
       </c>
@@ -18468,51 +18663,51 @@
       </c>
       <c r="U10">
         <v>189974000.0</v>
       </c>
       <c r="V10">
         <v>229621000.0</v>
       </c>
       <c r="W10">
         <v>233300000.0</v>
       </c>
       <c r="X10">
         <v>246200000.0</v>
       </c>
       <c r="Y10">
         <v>83200000.0</v>
       </c>
       <c r="Z10">
         <v>110100000.0</v>
       </c>
       <c r="AA10">
         <v>118100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11">
         <v>119000000.0</v>
       </c>
       <c r="C11">
         <v>96000000.0</v>
       </c>
       <c r="D11">
         <v>101000000.0</v>
       </c>
       <c r="E11">
         <v>11000000.0</v>
       </c>
       <c r="F11">
         <v>58000000.0</v>
       </c>
       <c r="G11">
         <v>45000000.0</v>
       </c>
       <c r="H11">
         <v>63000000.0</v>
       </c>
       <c r="I11">
         <v>59000000.0</v>
       </c>
@@ -18551,51 +18746,51 @@
       </c>
       <c r="U11">
         <v>30240000.0</v>
       </c>
       <c r="V11">
         <v>41173000.0</v>
       </c>
       <c r="W11">
         <v>50500000.0</v>
       </c>
       <c r="X11">
         <v>31700000.0</v>
       </c>
       <c r="Y11">
         <v>-10600000.0</v>
       </c>
       <c r="Z11">
         <v>46300000.0</v>
       </c>
       <c r="AA11">
         <v>27400000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12">
         <v>89000000.0</v>
       </c>
       <c r="C12">
         <v>91000000.0</v>
       </c>
       <c r="D12">
         <v>88000000.0</v>
       </c>
       <c r="E12">
         <v>81000000.0</v>
       </c>
       <c r="F12">
         <v>87000000.0</v>
       </c>
       <c r="G12">
         <v>85000000.0</v>
       </c>
       <c r="H12">
         <v>89000000.0</v>
       </c>
       <c r="I12">
         <v>94000000.0</v>
       </c>
@@ -18634,151 +18829,155 @@
       </c>
       <c r="U12">
         <v>13772000.0</v>
       </c>
       <c r="V12">
         <v>13520000.0</v>
       </c>
       <c r="W12">
         <v>10700000.0</v>
       </c>
       <c r="X12">
         <v>5700000.0</v>
       </c>
       <c r="Y12">
         <v>10600000.0</v>
       </c>
       <c r="Z12">
         <v>11500000.0</v>
       </c>
       <c r="AA12">
         <v>11500000.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>169</v>
+      </c>
+      <c r="B13">
+        <v>144000000.0</v>
+      </c>
       <c r="C13">
         <v>90000000.0</v>
       </c>
       <c r="D13">
         <v>184000000.0</v>
       </c>
       <c r="E13">
         <v>120000000.0</v>
       </c>
       <c r="F13">
         <v>204000000.0</v>
       </c>
       <c r="G13">
         <v>27000000.0</v>
       </c>
       <c r="H13">
         <v>85000000.0</v>
       </c>
       <c r="I13">
         <v>94000000.0</v>
       </c>
       <c r="J13">
         <v>97000000.0</v>
       </c>
       <c r="K13">
         <v>102000000.0</v>
       </c>
       <c r="L13">
         <v>101000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>170</v>
+      </c>
+      <c r="B14">
+        <v>-40000000.0</v>
+      </c>
       <c r="C14">
         <v>-16000000.0</v>
       </c>
       <c r="D14">
         <v>-7000000.0</v>
       </c>
       <c r="E14">
         <v>13000000.0</v>
       </c>
       <c r="F14">
         <v>30000000.0</v>
       </c>
       <c r="G14">
         <v>6000000.0</v>
       </c>
       <c r="H14">
         <v>-1000000.0</v>
       </c>
       <c r="I14">
         <v>13000000.0</v>
       </c>
       <c r="J14">
         <v>13000000.0</v>
       </c>
       <c r="K14">
         <v>13000000.0</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
         <v>503000000.0</v>
       </c>
       <c r="C15">
         <v>376000000.0</v>
       </c>
       <c r="D15">
         <v>457000000.0</v>
       </c>
       <c r="E15">
         <v>124000000.0</v>
       </c>
       <c r="F15">
         <v>389000000.0</v>
       </c>
       <c r="G15">
         <v>362000000.0</v>
       </c>
       <c r="H15">
         <v>402000000.0</v>
       </c>
       <c r="I15">
         <v>521000000.0</v>
       </c>
@@ -18817,53 +19016,55 @@
       </c>
       <c r="U15">
         <v>159734000.0</v>
       </c>
       <c r="V15">
         <v>188448000.0</v>
       </c>
       <c r="W15">
         <v>182800000.0</v>
       </c>
       <c r="X15">
         <v>214500000.0</v>
       </c>
       <c r="Y15">
         <v>72600000.0</v>
       </c>
       <c r="Z15">
         <v>63800000.0</v>
       </c>
       <c r="AA15">
         <v>93200000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>172</v>
+      </c>
+      <c r="B16">
+        <v>499000000.0</v>
+      </c>
       <c r="C16">
         <v>376000000.0</v>
       </c>
       <c r="D16">
         <v>739000000.0</v>
       </c>
       <c r="E16">
         <v>124000000.0</v>
       </c>
       <c r="F16">
         <v>389000000.0</v>
       </c>
       <c r="G16">
         <v>362000000.0</v>
       </c>
       <c r="H16">
         <v>402000000.0</v>
       </c>
       <c r="I16">
         <v>521000000.0</v>
       </c>
       <c r="J16">
         <v>730000000.0</v>
       </c>
       <c r="K16">
@@ -18892,53 +19093,55 @@
       </c>
       <c r="S16">
         <v>68883000.0</v>
       </c>
       <c r="T16"/>
       <c r="U16">
         <v>159734000.0</v>
       </c>
       <c r="V16">
         <v>188448000.0</v>
       </c>
       <c r="W16">
         <v>182788000.0</v>
       </c>
       <c r="X16">
         <v>214522000.0</v>
       </c>
       <c r="Y16">
         <v>72569000.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>173</v>
+      </c>
+      <c r="B17">
+        <v>543000000.0</v>
+      </c>
       <c r="C17">
         <v>392000000.0</v>
       </c>
       <c r="D17">
         <v>464000000.0</v>
       </c>
       <c r="E17">
         <v>137000000.0</v>
       </c>
       <c r="F17">
         <v>419000000.0</v>
       </c>
       <c r="G17">
         <v>368000000.0</v>
       </c>
       <c r="H17">
         <v>401000000.0</v>
       </c>
       <c r="I17">
         <v>639000000.0</v>
       </c>
       <c r="J17">
         <v>1252000000.0</v>
       </c>
       <c r="K17">
@@ -18951,172 +19154,176 @@
         <v>1974000000.0</v>
       </c>
       <c r="N17">
         <v>1476000000.0</v>
       </c>
       <c r="O17">
         <v>110000000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17">
         <v>493707000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>174</v>
+      </c>
+      <c r="B18">
+        <v>-89000000.0</v>
+      </c>
       <c r="C18">
         <v>-91000000.0</v>
       </c>
       <c r="D18">
         <v>-88000000.0</v>
       </c>
       <c r="E18">
         <v>-81000000.0</v>
       </c>
       <c r="F18">
         <v>-87000000.0</v>
       </c>
       <c r="G18">
         <v>-85000000.0</v>
       </c>
       <c r="H18">
         <v>-89000000.0</v>
       </c>
       <c r="I18">
         <v>-94000000.0</v>
       </c>
       <c r="J18">
         <v>-97000000.0</v>
       </c>
       <c r="K18">
         <v>-102000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-39000000.0</v>
       </c>
       <c r="F19">
         <v>94000000.0</v>
       </c>
       <c r="G19">
         <v>27000000.0</v>
       </c>
       <c r="H19">
         <v>4000000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>177</v>
+      </c>
+      <c r="B21">
+        <v>662000000.0</v>
+      </c>
       <c r="C21">
         <v>488000000.0</v>
       </c>
       <c r="D21">
         <v>515000000.0</v>
       </c>
       <c r="E21">
         <v>148000000.0</v>
       </c>
       <c r="F21">
         <v>426000000.0</v>
       </c>
       <c r="G21">
         <v>332000000.0</v>
       </c>
       <c r="H21">
         <v>460000000.0</v>
       </c>
       <c r="I21">
         <v>674000000.0</v>
       </c>
       <c r="J21">
         <v>1088000000.0</v>
       </c>
       <c r="K21">
@@ -19151,85 +19358,85 @@
       </c>
       <c r="U21">
         <v>189974000.0</v>
       </c>
       <c r="V21">
         <v>229621000.0</v>
       </c>
       <c r="W21">
         <v>233300000.0</v>
       </c>
       <c r="X21">
         <v>246200000.0</v>
       </c>
       <c r="Y21">
         <v>72600000.0</v>
       </c>
       <c r="Z21">
         <v>75300000.0</v>
       </c>
       <c r="AA21">
         <v>118100000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
-        <v>1110000000.0</v>
+        <v>126000000.0</v>
       </c>
       <c r="C23">
         <v>326000000.0</v>
       </c>
       <c r="D23">
         <v>473000000.0</v>
       </c>
       <c r="E23">
         <v>536000000.0</v>
       </c>
       <c r="F23">
         <v>221000000.0</v>
       </c>
       <c r="G23">
         <v>671000000.0</v>
       </c>
       <c r="H23">
         <v>457000000.0</v>
       </c>
       <c r="I23">
         <v>408000000.0</v>
       </c>
       <c r="J23">
         <v>660000000.0</v>
       </c>
@@ -19265,199 +19472,201 @@
       </c>
       <c r="U23">
         <v>132084000.0</v>
       </c>
       <c r="V23">
         <v>64913000.0</v>
       </c>
       <c r="W23">
         <v>114600000.0</v>
       </c>
       <c r="X23">
         <v>266100000.0</v>
       </c>
       <c r="Y23">
         <v>218800000.0</v>
       </c>
       <c r="Z23">
         <v>184434000.0</v>
       </c>
       <c r="AA23">
         <v>131800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27">
         <v>1300000.0</v>
       </c>
       <c r="T27">
         <v>6476000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>184</v>
+      </c>
+      <c r="B28">
+        <v>209000000.0</v>
+      </c>
       <c r="C28">
         <v>202000000.0</v>
       </c>
       <c r="D28">
         <v>268000000.0</v>
       </c>
       <c r="E28">
         <v>258000000.0</v>
       </c>
       <c r="F28">
         <v>230000000.0</v>
       </c>
       <c r="G28">
         <v>228000000.0</v>
       </c>
       <c r="H28">
         <v>178000000.0</v>
       </c>
       <c r="I28">
         <v>152000000.0</v>
       </c>
       <c r="J28">
         <v>143000000.0</v>
       </c>
       <c r="K28">
@@ -19482,105 +19691,107 @@
         <v>0.0</v>
       </c>
       <c r="R28"/>
       <c r="S28">
         <v>1300000.0</v>
       </c>
       <c r="T28">
         <v>6500000.0</v>
       </c>
       <c r="U28">
         <v>9500000.0</v>
       </c>
       <c r="V28">
         <v>12900000.0</v>
       </c>
       <c r="W28">
         <v>15500000.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>185</v>
+      </c>
+      <c r="B29">
+        <v>119000000.0</v>
+      </c>
       <c r="C29">
         <v>96000000.0</v>
       </c>
       <c r="D29">
         <v>101000000.0</v>
       </c>
       <c r="E29">
         <v>11000000.0</v>
       </c>
       <c r="F29">
         <v>58000000.0</v>
       </c>
       <c r="G29">
         <v>45000000.0</v>
       </c>
       <c r="H29">
         <v>63000000.0</v>
       </c>
       <c r="I29">
         <v>59000000.0</v>
       </c>
       <c r="J29">
         <v>261000000.0</v>
       </c>
       <c r="K29">
         <v>136000000.0</v>
       </c>
       <c r="L29">
         <v>375000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
-        <v>1110000000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="C30">
         <v>332000000.0</v>
       </c>
       <c r="D30">
         <v>473000000.0</v>
       </c>
       <c r="E30">
         <v>506000000.0</v>
       </c>
       <c r="F30">
         <v>-272000000.0</v>
       </c>
       <c r="G30">
         <v>-752000000.0</v>
       </c>
       <c r="H30">
         <v>-461000000.0</v>
       </c>
       <c r="I30">
         <v>-314000000.0</v>
       </c>
       <c r="J30">
         <v>-319000000.0</v>
       </c>
@@ -19616,53 +19827,55 @@
       </c>
       <c r="U30">
         <v>80354000.0</v>
       </c>
       <c r="V30">
         <v>-49953000.0</v>
       </c>
       <c r="W30">
         <v>31700000.0</v>
       </c>
       <c r="X30">
         <v>56600000.0</v>
       </c>
       <c r="Y30">
         <v>-229400000.0</v>
       </c>
       <c r="Z30">
         <v>-219234000.0</v>
       </c>
       <c r="AA30">
         <v>52300000.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>187</v>
+      </c>
+      <c r="B31">
+        <v>76000000.0</v>
+      </c>
       <c r="C31">
         <v>-44000000.0</v>
       </c>
       <c r="D31">
         <v>43000000.0</v>
       </c>
       <c r="E31">
         <v>-257000000.0</v>
       </c>
       <c r="F31">
         <v>51000000.0</v>
       </c>
       <c r="G31">
         <v>81000000.0</v>
       </c>
       <c r="H31">
         <v>4000000.0</v>
       </c>
       <c r="I31">
         <v>-38000000.0</v>
       </c>
       <c r="J31">
         <v>394000000.0</v>
       </c>
       <c r="K31">
@@ -19697,54 +19910,54 @@
       </c>
       <c r="U31">
         <v>-13772000.0</v>
       </c>
       <c r="V31">
         <v>-13520000.0</v>
       </c>
       <c r="W31">
         <v>40080000.0</v>
       </c>
       <c r="X31">
         <v>-5715000.0</v>
       </c>
       <c r="Y31">
         <v>3700000.0</v>
       </c>
       <c r="Z31">
         <v>-98466000.0</v>
       </c>
       <c r="AA31">
         <v>2500000.0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B32">
-        <v>1110000000.0</v>
+        <v>788000000.0</v>
       </c>
       <c r="C32">
         <v>814000000.0</v>
       </c>
       <c r="D32">
         <v>1373000000.0</v>
       </c>
       <c r="E32">
         <v>684000000.0</v>
       </c>
       <c r="F32">
         <v>698000000.0</v>
       </c>
       <c r="G32">
         <v>1084000000.0</v>
       </c>
       <c r="H32">
         <v>921000000.0</v>
       </c>
       <c r="I32">
         <v>988000000.0</v>
       </c>
       <c r="J32">
         <v>1651000000.0</v>
       </c>
@@ -19799,908 +20012,915 @@
       <c r="AA32">
         <v>249900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP32"/>
+  <dimension ref="A1:CQ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>158</v>
+      </c>
+      <c r="B2">
+        <v>24000000.0</v>
+      </c>
       <c r="C2">
+        <v>18000000.0</v>
+      </c>
+      <c r="D2">
         <v>-24000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>33000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>45000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>34000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>-46000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>104000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>58000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>48000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>-71000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>-8000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>61000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>-162000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>-65000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>-12000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>33000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>78000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>77000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>41000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="Z2">
         <v>23000000.0</v>
       </c>
       <c r="AA2">
+        <v>23000000.0</v>
+      </c>
+      <c r="AB2">
         <v>33000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>52000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>25000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>20000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>48000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>-13000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>40000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>228000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>76000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>63000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>117000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>-5000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>107000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>94000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>111000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>117000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>194000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>22000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>85000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>-40000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>60000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>46000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>89000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>59000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>63000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>-45000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>64000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>90000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>123000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>247000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>194327000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>219000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>129723000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>37303000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>-1144688000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>162911000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>133277000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>173385000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>-268518000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>251894000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>88788000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>113727000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>124121000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>104151000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>49950000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>67021000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>9075000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>12380000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>39455000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>14883000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>12282000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>12236000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>17821000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>11167000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>10614000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>13794000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>70846000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>19612000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>14928000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>18402000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>68445000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>36776000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>68492000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>50813000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>55174000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>35031000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>202119000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
-      <c r="E3">
+      <c r="E3"/>
+      <c r="F3">
         <v>5000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>-15000000.0</v>
       </c>
-      <c r="G3"/>
       <c r="H3"/>
-      <c r="I3">
+      <c r="I3"/>
+      <c r="J3">
         <v>-133000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>-123000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>-147000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="Q3">
         <v>3000000.0</v>
       </c>
       <c r="R3">
         <v>3000000.0</v>
       </c>
       <c r="S3">
+        <v>3000000.0</v>
+      </c>
+      <c r="T3">
         <v>-191000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>-88000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>-27000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>-96000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>-35000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>-205000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>-43000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>-114000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>-129000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>-217000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>-69000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>-399000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>-217000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>-156000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>-226000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>493000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>24000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>-151000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>-324000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>-635000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>-508000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>16000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>-93000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>-751000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>-207000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>-208000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>-304000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>-438000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>-533100000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>-232500000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>-87800000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>19000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>-543000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>-593000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>295000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>-115000000.0</v>
       </c>
-      <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-      <c r="BF3">
+      <c r="BF3"/>
+      <c r="BG3">
         <v>-806820000.0</v>
       </c>
-      <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
-      <c r="BJ3">
+      <c r="BJ3"/>
+      <c r="BK3">
         <v>-741008000.0</v>
       </c>
-      <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
-      <c r="BN3">
+      <c r="BN3"/>
+      <c r="BO3">
         <v>433474000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>-67725000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>-4810000000.0</v>
       </c>
-      <c r="BQ3"/>
-      <c r="BR3">
+      <c r="BR3"/>
+      <c r="BS3">
         <v>-1178000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>-119717000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2295000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1178000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>368000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>855000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1159000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>267000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1742000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1417000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1395000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1521000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1820000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1746000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1787000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1673000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>2388000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1685000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1955000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>2797000.0</v>
       </c>
-      <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
+      <c r="CQ3"/>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -20711,54 +20931,54 @@
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
-      <c r="AW4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4"/>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
@@ -20847,640 +21067,647 @@
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>251000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>53000000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>273000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>730000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>196000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>285000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>109000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>128000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="P5">
         <v>-2000000.0</v>
       </c>
       <c r="Q5">
+        <v>-2000000.0</v>
+      </c>
+      <c r="R5">
         <v>113000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>324000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>216000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>232000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>59000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>267000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>132000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>443000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>6000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>273000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>237000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>421000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>150000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>523000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>415000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>267000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>467000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-313000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>313000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>326000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>720000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>931000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1014000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>210000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>184000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1360000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>404000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>643000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>595000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1219000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1048100000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>470500000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>176800000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>489000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1100000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>943000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-486000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>231000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>179000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>554000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-696000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>684782000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1055000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-91200000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>213200000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>493212000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>151700000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>257000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>453300000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-70100000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>70100000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-12586300000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>100100000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-304037000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>26000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-5055500000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-237008000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-361739000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-168275000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>44158000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>46360000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>54624000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>47910000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>57371000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>43841000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>45383000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>49699000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>88006000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>60053000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>65561000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>57311000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>57596000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>63587000.0</v>
       </c>
-      <c r="CL5">
-[...1 lines deleted...]
-      </c>
       <c r="CM5">
+        <v>0.0</v>
+      </c>
+      <c r="CN5">
         <v>51680000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>54662000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>37970000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>162</v>
+      </c>
+      <c r="B6">
+        <v>34000000.0</v>
+      </c>
       <c r="C6">
+        <v>187000000.0</v>
+      </c>
+      <c r="D6">
         <v>157000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>156000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>251000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>53000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>242000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>117000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>167000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>225000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>226000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>166000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>141000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>120000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="P6">
         <v>-2000000.0</v>
       </c>
       <c r="Q6">
+        <v>-2000000.0</v>
+      </c>
+      <c r="R6">
         <v>113000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>352000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>28000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>148000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>36000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>195000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>100000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>243000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-40000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>160000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>108000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>204000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>81000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>124000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>198000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>111000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>241000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>180000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>337000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>175000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>396000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>296000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>506000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>226000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>91000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>609000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>197000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>435000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>291000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>781000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>515000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>238000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>89000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>508000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>557000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>350000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-191000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>116000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>200000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>579000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-671000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-122038000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1080000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-66678000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>237948000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-247796000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>176537000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>281792000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>478440000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>363374000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-2896000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-274836000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>105918000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-305215000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-93717000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>770362000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-235830000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-361371000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-167420000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>45317000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>46627000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>56366000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>49327000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>58766000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>45362000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>47203000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>51445000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>89793000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>61726000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>67949000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>58996000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>59551000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>66384000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>103301000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>53114000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>56096000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>39404000.0</v>
       </c>
-      <c r="CP6"/>
+      <c r="CQ6"/>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -21491,54 +21718,54 @@
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
-      <c r="AW7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7"/>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
@@ -21627,89 +21854,90 @@
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>4000000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -21717,54 +21945,54 @@
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
-      <c r="AW8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8"/>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
@@ -21853,1266 +22081,1285 @@
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>165</v>
+      </c>
+      <c r="B9">
+        <v>237000000.0</v>
+      </c>
       <c r="C9">
+        <v>195000000.0</v>
+      </c>
+      <c r="D9">
         <v>223000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>245000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>280000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>118000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>298000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>193000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>221000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>276000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>50000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>299000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>223000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>257000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>93000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>85000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>219000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>346000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>256000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>179000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>123000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>299000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>173000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>300000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>94000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>272000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>169000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>230000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>138000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>186000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>259000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>170000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>302000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>236000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>392000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>220000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>396000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>326000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>323000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>285000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>133000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>626000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>249000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>282000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>354000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>813000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>515000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>268000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-8000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>467000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>571000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>259000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-201000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>129000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>214000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>464000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-568000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-115420000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1225000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-13429000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>241610000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1191626000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>184560000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>291479000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>490634000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>838987000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>31905000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-258288000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>129339000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-179902000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-74341000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>792764000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-206455000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-317463000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-146662000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>26162000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>61231000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>77389000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>66665000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>62349000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>62149000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>67112000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>65740000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-9940000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>56756000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>84606000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>72384000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-30965000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>83339000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>115244000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>67213000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>66312000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>54008000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>99839000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
-        <v>63000000.0</v>
+        <v>65000000.0</v>
       </c>
       <c r="C10">
+        <v>165000000.0</v>
+      </c>
+      <c r="D10">
         <v>135000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>133000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>229000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>30000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>220000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>94000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>144000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202000000.0</v>
       </c>
       <c r="K10">
         <v>202000000.0</v>
       </c>
       <c r="L10">
+        <v>202000000.0</v>
+      </c>
+      <c r="M10">
         <v>144000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>120000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>99000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22000000.0</v>
       </c>
       <c r="P10">
         <v>-22000000.0</v>
       </c>
       <c r="Q10">
+        <v>-22000000.0</v>
+      </c>
+      <c r="R10">
         <v>93000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>332000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>5000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>125000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>15000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>174000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>79000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>222000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-62000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>138000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>86000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>182000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>58000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>101000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>175000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>87000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>217000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>156000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>313000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>150000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>372000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>271000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>480000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>201000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>65000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>584000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>172000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>409000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>266000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>756000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>488000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>218000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>69000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>489000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>536000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>329000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-212000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>95000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>179000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>554000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-696000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-146726000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1055000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-91374000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>213188000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-272566000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>151651000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>256961000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>453306000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>342201000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-28086000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-281320000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>100097000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-309844000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-99538000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>764542000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-242829000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-367559000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-174131000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>38338000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>40327000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>50958000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>44546000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>54004000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>40466000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>42009000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>46259000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>84596000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>56757000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>62182000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>53935000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>55050000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>62153000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>101865000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>51680000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>54662000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>37970000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>83160000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11">
+        <v>-20000000.0</v>
+      </c>
+      <c r="C11">
+        <v>27000000.0</v>
+      </c>
+      <c r="D11">
+        <v>21000000.0</v>
+      </c>
+      <c r="E11">
+        <v>27000000.0</v>
+      </c>
+      <c r="F11">
+        <v>44000000.0</v>
+      </c>
+      <c r="G11">
+        <v>8000000.0</v>
+      </c>
+      <c r="H11">
+        <v>44000000.0</v>
+      </c>
+      <c r="I11">
+        <v>13000000.0</v>
+      </c>
+      <c r="J11">
+        <v>31000000.0</v>
+      </c>
+      <c r="K11">
+        <v>-177000000.0</v>
+      </c>
+      <c r="L11">
+        <v>43000000.0</v>
+      </c>
+      <c r="M11">
+        <v>18000000.0</v>
+      </c>
+      <c r="N11">
+        <v>23000000.0</v>
+      </c>
+      <c r="O11">
+        <v>17000000.0</v>
+      </c>
+      <c r="P11">
         <v>-27000000.0</v>
       </c>
-      <c r="C11">
+      <c r="Q11">
+        <v>3000000.0</v>
+      </c>
+      <c r="R11">
+        <v>18000000.0</v>
+      </c>
+      <c r="S11">
+        <v>50000000.0</v>
+      </c>
+      <c r="T11">
+        <v>-15000000.0</v>
+      </c>
+      <c r="U11">
+        <v>23000000.0</v>
+      </c>
+      <c r="V11">
+        <v>-5000000.0</v>
+      </c>
+      <c r="W11">
+        <v>25000000.0</v>
+      </c>
+      <c r="X11">
+        <v>-10000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>34000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-4000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>2000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>17000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>40000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>4000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>13000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>14000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>12000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>20000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>104000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>105000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>55000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>74000000.0</v>
+      </c>
+      <c r="AN11">
+        <v>1000000.0</v>
+      </c>
+      <c r="AO11">
+        <v>55000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>6000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>155000000.0</v>
+      </c>
+      <c r="AR11">
+        <v>43000000.0</v>
+      </c>
+      <c r="AS11">
+        <v>112000000.0</v>
+      </c>
+      <c r="AT11">
+        <v>65000000.0</v>
+      </c>
+      <c r="AU11">
+        <v>224000000.0</v>
+      </c>
+      <c r="AV11">
+        <v>133000000.0</v>
+      </c>
+      <c r="AW11">
+        <v>59000000.0</v>
+      </c>
+      <c r="AX11">
+        <v>27000000.0</v>
+      </c>
+      <c r="AY11">
+        <v>140000000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>152000000.0</v>
+      </c>
+      <c r="BA11">
+        <v>110000000.0</v>
+      </c>
+      <c r="BB11">
+        <v>-68000000.0</v>
+      </c>
+      <c r="BC11">
         <v>21000000.0</v>
       </c>
-      <c r="D11">
-[...152 lines deleted...]
-      <c r="BC11">
+      <c r="BD11">
         <v>37000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>177000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-213000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-63117000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>294000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-48269000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>73932000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-115109000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-12948000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>77826000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>119846000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>121355000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>12215000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-111316000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>14608000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-66060000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-36198000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>219326000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-73620000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-107489000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-59173000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>5533000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1376000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>8522000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>6644000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>9490000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>5584000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>3844000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>7074000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>17846000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>12409000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>13915000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>9424000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>11934000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>15260000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>4617000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>8860000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>11959000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>6219000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>10591000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12">
         <v>22000000.0</v>
       </c>
       <c r="C12">
         <v>22000000.0</v>
       </c>
       <c r="D12">
+        <v>22000000.0</v>
+      </c>
+      <c r="E12">
         <v>23000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>22000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>23000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="I12">
         <v>23000000.0</v>
       </c>
       <c r="J12">
         <v>23000000.0</v>
       </c>
       <c r="K12">
+        <v>23000000.0</v>
+      </c>
+      <c r="L12">
         <v>24000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="N12">
         <v>21000000.0</v>
       </c>
       <c r="O12">
-        <v>20000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="P12">
         <v>20000000.0</v>
       </c>
       <c r="Q12">
         <v>20000000.0</v>
       </c>
       <c r="R12">
         <v>20000000.0</v>
       </c>
       <c r="S12">
-        <v>23000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="T12">
         <v>23000000.0</v>
       </c>
       <c r="U12">
-        <v>21000000.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="V12">
         <v>21000000.0</v>
       </c>
       <c r="W12">
         <v>21000000.0</v>
       </c>
       <c r="X12">
         <v>21000000.0</v>
       </c>
       <c r="Y12">
-        <v>22000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="Z12">
         <v>22000000.0</v>
       </c>
       <c r="AA12">
         <v>22000000.0</v>
       </c>
       <c r="AB12">
         <v>22000000.0</v>
       </c>
       <c r="AC12">
-        <v>23000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="AD12">
         <v>23000000.0</v>
       </c>
       <c r="AE12">
         <v>23000000.0</v>
       </c>
       <c r="AF12">
-        <v>24000000.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="AG12">
         <v>24000000.0</v>
       </c>
       <c r="AH12">
         <v>24000000.0</v>
       </c>
       <c r="AI12">
         <v>24000000.0</v>
       </c>
       <c r="AJ12">
+        <v>24000000.0</v>
+      </c>
+      <c r="AK12">
         <v>25000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>24000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>25000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>26000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>25000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>26000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="AQ12">
         <v>25000000.0</v>
       </c>
       <c r="AR12">
+        <v>25000000.0</v>
+      </c>
+      <c r="AS12">
         <v>26000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="AT12">
         <v>25000000.0</v>
       </c>
       <c r="AU12">
+        <v>25000000.0</v>
+      </c>
+      <c r="AV12">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="AW12">
         <v>20000000.0</v>
       </c>
       <c r="AX12">
+        <v>20000000.0</v>
+      </c>
+      <c r="AY12">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="AZ12">
         <v>21000000.0</v>
       </c>
       <c r="BA12">
         <v>21000000.0</v>
       </c>
       <c r="BB12">
         <v>21000000.0</v>
       </c>
       <c r="BC12">
         <v>21000000.0</v>
       </c>
       <c r="BD12">
-        <v>25000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="BE12">
         <v>25000000.0</v>
       </c>
       <c r="BF12">
+        <v>25000000.0</v>
+      </c>
+      <c r="BG12">
         <v>24688000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>25000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>24696000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>24760000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>24770000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>24886000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>24831000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>25134000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>25288000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>25190000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>6484000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5821000.0</v>
       </c>
       <c r="BR12">
         <v>5821000.0</v>
       </c>
       <c r="BS12">
         <v>5821000.0</v>
       </c>
       <c r="BT12">
+        <v>5821000.0</v>
+      </c>
+      <c r="BU12">
         <v>5820000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>5821000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>5820000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>5856000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>5820000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>6033000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>3666000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>3364000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>3367000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>3375000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>3374000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>3440000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>3410000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>3296000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>3379000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>3376000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2546000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>1434000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1436000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1434000.0</v>
       </c>
       <c r="CN12">
         <v>1434000.0</v>
       </c>
       <c r="CO12">
         <v>1434000.0</v>
       </c>
       <c r="CP12">
+        <v>1434000.0</v>
+      </c>
+      <c r="CQ12">
         <v>10579000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>66000000.0</v>
+      </c>
+      <c r="D13">
         <v>38000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>12000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>52000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>13000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>17000000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>6000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>74000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>5000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>29000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>87000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>14000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>23000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>10000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>20000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>70000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>71000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>63000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>12000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>80000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>82000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>21000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="AC13">
         <v>21000000.0</v>
       </c>
-      <c r="AD13"/>
+      <c r="AD13">
+        <v>21000000.0</v>
+      </c>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -23133,139 +23380,142 @@
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
+      <c r="CQ13"/>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>170</v>
+      </c>
+      <c r="B14">
+        <v>3000000.0</v>
+      </c>
       <c r="C14">
+        <v>-19000000.0</v>
+      </c>
+      <c r="D14">
         <v>-9000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-3000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-9000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-4000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-5000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-3000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-4000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-3000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-2000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-1000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>16000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-12000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-22000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>9000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>19000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>70000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-3000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="AB14">
         <v>13000000.0</v>
       </c>
       <c r="AC14">
         <v>13000000.0</v>
       </c>
       <c r="AD14">
-        <v>0.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
@@ -23277,105 +23527,105 @@
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
-      <c r="AW14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14"/>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
         <v>4115000.0</v>
       </c>
-      <c r="BO14">
-[...1 lines deleted...]
-      </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
@@ -23413,796 +23663,807 @@
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
+      <c r="CQ14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
+        <v>88000000.0</v>
+      </c>
+      <c r="C15">
         <v>119000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>105000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>103000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>176000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>18000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>171000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>78000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>109000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>376000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>157000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>125000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>81000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>94000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>11000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-47000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>66000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>263000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>17000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>98000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>11000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>148000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>86000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>183000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-55000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>137000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>69000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>142000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>54000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>88000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>161000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>75000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>197000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>52000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>208000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>153000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>317000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>197000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>479000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>146000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>59000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>429000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>129000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>297000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>201000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>532000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>355000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>159000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>42000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>349000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>384000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>219000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-144000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>74000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>142000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>377000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-483000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-83609000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>761000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-43105000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>139256000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-157457000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>164599000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>179135000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>333460000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>216731000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-35030000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-170004000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>85489000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-243784000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-63340000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>545216000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-169209000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-260070000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-114958000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>32805000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>38951000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>42436000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>37902000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>44514000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>34882000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>38165000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>39185000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>66750000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>44348000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>48267000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>44511000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>43116000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>46893000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>97248000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>42820000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>42703000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>31751000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>72569000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>117000000.0</v>
+      </c>
+      <c r="D16">
         <v>104000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>103000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>176000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>21000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>169000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>157000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>125000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>81000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>94000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>11000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-47000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>66000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>263000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>17000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>98000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>148000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>86000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>183000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-55000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>137000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>69000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>142000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>54000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>88000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>161000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>75000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>197000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>52000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>208000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>153000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>317000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>197000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>479000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>146000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>59000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>429000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>129000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>297000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>201000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>532000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>355000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>159000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>42000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>349000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>384000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>219000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-144000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>74000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>142000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>377000000.0</v>
       </c>
-      <c r="BE16">
-[...1 lines deleted...]
-      </c>
       <c r="BF16">
+        <v>0.0</v>
+      </c>
+      <c r="BG16">
         <v>14771000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>761153000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-42536000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>140612000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>329108000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>164599000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>179135000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>333460000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>216731000.0</v>
       </c>
-      <c r="BO16">
-[...1 lines deleted...]
-      </c>
       <c r="BP16">
+        <v>0.0</v>
+      </c>
+      <c r="BQ16">
         <v>-85489000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>85489000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>68883000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>-545216000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>545216000.0</v>
       </c>
-      <c r="BU16">
-[...1 lines deleted...]
-      </c>
       <c r="BV16">
         <v>0.0</v>
       </c>
       <c r="BW16">
+        <v>0.0</v>
+      </c>
+      <c r="BX16">
         <v>-32805000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>32805000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>38951000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>42436000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>37902000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>44514000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>34882000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>38165000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>39185000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>66750000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>44348000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>48267000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>44512000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>43116000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>46893000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>97248000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>42820000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>42703000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>31751000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>72569000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>173</v>
+      </c>
+      <c r="B17">
+        <v>85000000.0</v>
+      </c>
       <c r="C17">
+        <v>138000000.0</v>
+      </c>
+      <c r="D17">
         <v>114000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>106000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>185000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>22000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>176000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>81000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>113000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>379000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>159000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>126000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>97000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>82000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>5000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-25000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>75000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>282000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>20000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>102000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>15000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>149000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>89000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>188000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-58000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>136000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>69000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>142000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>54000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>178000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>189000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>75000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>197000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>370000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>418000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>147000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>317000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>347000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>479000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>256000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>71000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>739000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>215000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>521000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>331000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>1034000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>621000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>277000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>42000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>493000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>688000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>439000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-144000000.0</v>
       </c>
-      <c r="BB17">
-[...1 lines deleted...]
-      </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>761153000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-42536000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>140612000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -24255,138 +24516,145 @@
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>174</v>
+      </c>
+      <c r="B18">
+        <v>-22000000.0</v>
+      </c>
       <c r="C18">
         <v>-22000000.0</v>
       </c>
       <c r="D18">
+        <v>-22000000.0</v>
+      </c>
+      <c r="E18">
         <v>-23000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-22000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-23000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23000000.0</v>
       </c>
       <c r="I18">
         <v>-23000000.0</v>
       </c>
       <c r="J18">
         <v>-23000000.0</v>
       </c>
       <c r="K18">
+        <v>-23000000.0</v>
+      </c>
+      <c r="L18">
         <v>-24000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21000000.0</v>
       </c>
       <c r="N18">
         <v>-21000000.0</v>
       </c>
       <c r="O18">
-        <v>-20000000.0</v>
+        <v>-21000000.0</v>
       </c>
       <c r="P18">
         <v>-20000000.0</v>
       </c>
       <c r="Q18">
         <v>-20000000.0</v>
       </c>
       <c r="R18">
         <v>-20000000.0</v>
       </c>
       <c r="S18">
-        <v>-23000000.0</v>
+        <v>-20000000.0</v>
       </c>
       <c r="T18">
         <v>-23000000.0</v>
       </c>
       <c r="U18">
-        <v>-21000000.0</v>
+        <v>-23000000.0</v>
       </c>
       <c r="V18">
         <v>-21000000.0</v>
       </c>
       <c r="W18">
         <v>-21000000.0</v>
       </c>
       <c r="X18">
         <v>-21000000.0</v>
       </c>
       <c r="Y18">
-        <v>-22000000.0</v>
+        <v>-21000000.0</v>
       </c>
       <c r="Z18">
         <v>-22000000.0</v>
       </c>
       <c r="AA18">
         <v>-22000000.0</v>
       </c>
       <c r="AB18">
         <v>-22000000.0</v>
       </c>
       <c r="AC18">
+        <v>-22000000.0</v>
+      </c>
+      <c r="AD18">
         <v>-23000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -24407,105 +24675,106 @@
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>5000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>2000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-39000000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>94000000.0</v>
       </c>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-      <c r="V19">
+      <c r="V19"/>
+      <c r="W19">
         <v>27000000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19">
         <v>1000000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>1000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>2000000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>48000000.0</v>
       </c>
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -24523,86 +24792,85 @@
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -24613,54 +24881,54 @@
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
-      <c r="AW20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20"/>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
@@ -24749,368 +25017,374 @@
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>177</v>
+      </c>
+      <c r="B21">
+        <v>34000000.0</v>
+      </c>
       <c r="C21">
+        <v>165000000.0</v>
+      </c>
+      <c r="D21">
         <v>135000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>133000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>229000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>30000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>220000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>94000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>144000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202000000.0</v>
       </c>
       <c r="K21">
         <v>202000000.0</v>
       </c>
       <c r="L21">
+        <v>202000000.0</v>
+      </c>
+      <c r="M21">
         <v>144000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>120000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>99000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22000000.0</v>
       </c>
       <c r="P21">
         <v>-22000000.0</v>
       </c>
       <c r="Q21">
+        <v>-22000000.0</v>
+      </c>
+      <c r="R21">
         <v>93000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>332000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>125000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>15000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>174000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>79000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>222000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-62000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>138000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>86000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>182000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>58000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>101000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>175000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>87000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>217000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>156000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>313000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>150000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>372000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>271000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>480000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>201000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>65000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>584000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>172000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>409000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>266000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>756000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>488000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>218000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>69000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>489000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>536000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>329000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-212000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>95000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>179000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>554000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-696000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-146726000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1055000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-91374000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>213188000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>493212000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>151651000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>256961000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>453306000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-70100000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-28086000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-281320000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>100097000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-26000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-99538000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>764542000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-242829000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-367559000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-174131000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>38338000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>40327000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>50958000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>44546000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>54004000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>40466000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>42009000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>46259000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>84596000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>56757000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>62182000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>53935000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>55050000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>62153000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>101865000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>51680000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>54662000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>37970000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>93739000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -25121,54 +25395,54 @@
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
-      <c r="AW22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22"/>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
@@ -25257,338 +25531,344 @@
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
-        <v>277000000.0</v>
+        <v>227000000.0</v>
       </c>
       <c r="C23">
+        <v>48000000.0</v>
+      </c>
+      <c r="D23">
         <v>64000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>145000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>96000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>122000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>32000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>100000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>82000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>80000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>48000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>213000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>110000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>206000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>44000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>99000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>187000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>148000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>186000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>42000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>141000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>203000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>171000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>119000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>179000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>157000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>116000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>51000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>132000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>110000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>104000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>131000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>72000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>120000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>307000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>146000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>87000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>172000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>162000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>191000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>162000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>153000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>194000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>67000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>110000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>142000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>13000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>110000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>31000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>67000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>94000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>7000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>34000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>98000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>125000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>33000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>375000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>225633000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>389000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>207668000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>65725000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>319504000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>195820000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>167795000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>210713000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>228268000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>311885000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>111820000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>142969000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>129942000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>129348000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>78172000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>103395000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>59171000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>39849000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>27279000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>35787000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>38713000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>34355000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>26166000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>32850000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>35717000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>33275000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>23690000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>19611000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>37352000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>36851000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>17570000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>57962000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>81871000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>66346000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>66824000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>51069000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -25639,54 +25919,55 @@
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
+      <c r="CQ24"/>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -25709,158 +25990,157 @@
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
-      <c r="BO25">
+      <c r="BO25"/>
+      <c r="BP25">
         <v>4810000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-4810000000.0</v>
       </c>
-      <c r="BQ25"/>
-      <c r="BR25">
+      <c r="BR25"/>
+      <c r="BS25">
         <v>-2400000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>105000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>2295000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1178000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>368000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>855000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1159000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>267000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1742000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1417000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1395000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1521000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1820000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1746000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1787000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1673000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>2388000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1685000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1955000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>2797000.0</v>
       </c>
-      <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -25871,54 +26151,54 @@
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
-      <c r="AW26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26"/>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
@@ -26007,54 +26287,57 @@
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
+      <c r="CQ26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -26076,192 +26359,195 @@
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>2549000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>223000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>2071000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>255000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>578000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>1444000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>1022000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1180000.0</v>
       </c>
-      <c r="BV27"/>
-      <c r="BW27">
+      <c r="BW27"/>
+      <c r="BX27">
         <v>1140000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>869000.0</v>
       </c>
-      <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>184</v>
+      </c>
+      <c r="B28">
+        <v>108000000.0</v>
+      </c>
       <c r="C28">
-        <v>50000000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="D28">
         <v>50000000.0</v>
       </c>
       <c r="E28">
+        <v>50000000.0</v>
+      </c>
+      <c r="F28">
         <v>60000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>49000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>47000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>48000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>58000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>52000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>47000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>70000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>82000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>69000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>57000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>59000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>73000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>57000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>59000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>54000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>60000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>61000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>57000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>46000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>64000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>60000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>38000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>39000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>41000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2000000.0</v>
       </c>
-      <c r="AE28">
-[...1 lines deleted...]
-      </c>
       <c r="AF28">
         <v>0.0</v>
       </c>
       <c r="AG28">
         <v>0.0</v>
       </c>
       <c r="AH28">
         <v>0.0</v>
       </c>
       <c r="AI28">
         <v>0.0</v>
       </c>
       <c r="AJ28">
         <v>0.0</v>
       </c>
       <c r="AK28">
         <v>0.0</v>
       </c>
       <c r="AL28">
         <v>0.0</v>
       </c>
       <c r="AM28">
         <v>0.0</v>
       </c>
       <c r="AN28">
@@ -26269,274 +26555,281 @@
       </c>
       <c r="AO28">
         <v>0.0</v>
       </c>
       <c r="AP28">
         <v>0.0</v>
       </c>
       <c r="AQ28">
         <v>0.0</v>
       </c>
       <c r="AR28">
         <v>0.0</v>
       </c>
       <c r="AS28">
         <v>0.0</v>
       </c>
       <c r="AT28">
         <v>0.0</v>
       </c>
       <c r="AU28">
         <v>0.0</v>
       </c>
       <c r="AV28">
         <v>0.0</v>
       </c>
-      <c r="AW28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW28">
+        <v>0.0</v>
+      </c>
+      <c r="AX28"/>
       <c r="AY28">
         <v>0.0</v>
       </c>
       <c r="AZ28">
         <v>0.0</v>
       </c>
       <c r="BA28">
         <v>0.0</v>
       </c>
       <c r="BB28">
         <v>0.0</v>
       </c>
       <c r="BC28">
         <v>0.0</v>
       </c>
       <c r="BD28">
         <v>0.0</v>
       </c>
       <c r="BE28">
         <v>0.0</v>
       </c>
       <c r="BF28">
         <v>0.0</v>
       </c>
       <c r="BG28">
         <v>0.0</v>
       </c>
       <c r="BH28">
         <v>0.0</v>
       </c>
       <c r="BI28">
         <v>0.0</v>
       </c>
       <c r="BJ28">
         <v>0.0</v>
       </c>
       <c r="BK28">
         <v>0.0</v>
       </c>
       <c r="BL28">
         <v>0.0</v>
       </c>
       <c r="BM28">
         <v>0.0</v>
       </c>
       <c r="BN28">
+        <v>0.0</v>
+      </c>
+      <c r="BO28">
         <v>5098000.0</v>
       </c>
-      <c r="BO28">
-[...1 lines deleted...]
-      </c>
       <c r="BP28">
         <v>0.0</v>
       </c>
       <c r="BQ28">
         <v>0.0</v>
       </c>
       <c r="BR28">
+        <v>0.0</v>
+      </c>
+      <c r="BS28">
         <v>800000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1400000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1200000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2900000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1100000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>900000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1600000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>4900000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1600000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1700000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1300000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>6500000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>3300000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>4200000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1100000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>4800000.0</v>
       </c>
-      <c r="CK28">
-[...1 lines deleted...]
-      </c>
       <c r="CL28">
         <v>0.0</v>
       </c>
       <c r="CM28">
         <v>0.0</v>
       </c>
       <c r="CN28">
         <v>0.0</v>
       </c>
       <c r="CO28">
         <v>0.0</v>
       </c>
       <c r="CP28">
         <v>0.0</v>
       </c>
+      <c r="CQ28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>185</v>
+      </c>
+      <c r="B29">
+        <v>-20000000.0</v>
+      </c>
       <c r="C29">
+        <v>27000000.0</v>
+      </c>
+      <c r="D29">
         <v>21000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>27000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>44000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>44000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>13000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>31000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-177000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>43000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>18000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>23000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>17000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-27000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>18000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>50000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-15000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>23000000.0</v>
       </c>
-      <c r="U29">
-[...1 lines deleted...]
-      </c>
       <c r="V29">
+        <v>0.0</v>
+      </c>
+      <c r="W29">
         <v>25000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-10000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>34000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-4000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>17000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>40000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>4000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -26557,898 +26850,910 @@
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
+      <c r="CQ29"/>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
-        <v>277000000.0</v>
+        <v>203000000.0</v>
       </c>
       <c r="C30">
+        <v>30000000.0</v>
+      </c>
+      <c r="D30">
         <v>88000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>112000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>51000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>88000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>78000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>99000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>77000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>74000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-152000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>155000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>103000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>158000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>115000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>107000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>126000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>14000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>251000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>54000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>108000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>125000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>94000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>78000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>156000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>134000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>83000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>48000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>80000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>85000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>84000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>83000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>85000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>80000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>79000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>70000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>24000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>55000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-157000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>84000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>68000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>42000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>77000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-127000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>88000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>57000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>27000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>50000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-77000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-22000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>35000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-70000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>11000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>34000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>35000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-90000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>128000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>31306000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>170000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>77945000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>28422000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>696588000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>32909000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>34518000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>37328000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>2549000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>59991000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>23032000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>29242000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>83500000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>25197000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>28222000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>36374000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>50096000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>27469000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-12176000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>20904000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>26431000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>22119000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>8345000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>21683000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>25103000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>19481000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-94536000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-1000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>22424000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>18449000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-86015000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>21186000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>13379000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>15533000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>11650000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>16038000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:94">
+    <row r="31" spans="1:95">
       <c r="A31" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>187</v>
+      </c>
+      <c r="B31">
+        <v>31000000.0</v>
+      </c>
       <c r="C31">
+        <v>24000000.0</v>
+      </c>
+      <c r="D31">
         <v>11000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>56000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>53000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-78000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>48000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-22000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>40000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>202000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-118000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-41000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-63000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-78000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-22000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-150000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-371000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-159000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>9000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-86000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-69000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-74000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-66000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-62000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-53000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-103000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-59000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-86000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-26000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-118000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-179000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-61000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>469000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>274000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-134000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-83000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-211000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-88000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>47000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-182000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-776000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-206000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-59000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-116000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-463000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-55100000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-129500000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-124800000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-29000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-120000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-21000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>83000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-21000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>179000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-25079000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-24673000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-784900000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-26034000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-91374000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-3657000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-765800000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-49899000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-62374000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-8748000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>342201000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-98186000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-6484000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-5821000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-283844000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-125538000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-5820000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-5821000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-323401000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-5856000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-5820000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-6033000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-38645000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-3364000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-3367000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-3375000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-3374000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-3440000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>43970000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-3296000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>62182000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-3376000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-2546000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-1434000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-1436000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-1434000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>54662000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>37970000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>0.0</v>
       </c>
     </row>
-    <row r="32" spans="1:94">
+    <row r="32" spans="1:95">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B32">
-        <v>277000000.0</v>
+        <v>261000000.0</v>
       </c>
       <c r="C32">
+        <v>213000000.0</v>
+      </c>
+      <c r="D32">
         <v>199000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>278000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>325000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>152000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>252000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>194000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>226000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>282000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>154000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>357000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>230000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>305000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>22000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>77000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>280000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>184000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>191000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>167000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>156000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>377000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>250000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>341000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>117000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>295000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>202000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>233000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>190000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>211000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>279000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>218000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>289000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>276000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>620000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>296000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>459000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>443000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>318000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>392000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>227000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>737000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>366000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>476000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>376000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>898000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>475000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>328000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>38000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>556000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>630000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>322000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>-246000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>193000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>304000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>587000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>-321000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>78907000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>1444000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>116294000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>278913000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>46938000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>347471000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>424756000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>664019000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>570469000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>283799000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>-169500000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>243066000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>-179902000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>29810000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>842714000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>-139434000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>-308388000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>-134282000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>65617000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>76114000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>89671000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>78901000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>80170000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>73316000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>77726000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>79534000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>60906000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>76368000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>99534000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>90786000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>37480000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>120115000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>183736000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>118026000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>121486000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>89039000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>301958000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y30"/>
@@ -27543,54 +27848,54 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
-        <v>1000000.0</v>
+        <v>126000000.0</v>
       </c>
       <c r="C2">
         <v>286000000.0</v>
       </c>
       <c r="D2">
         <v>207000000.0</v>
       </c>
       <c r="E2">
         <v>342000000.0</v>
       </c>
       <c r="F2">
         <v>298000000.0</v>
       </c>
       <c r="G2">
         <v>183000000.0</v>
       </c>
       <c r="H2">
         <v>104000000.0</v>
       </c>
       <c r="I2">
         <v>144000000.0</v>
       </c>
       <c r="J2">
         <v>127000000.0</v>
       </c>
@@ -27618,51 +27923,51 @@
       <c r="R2">
         <v>12305000.0</v>
       </c>
       <c r="S2">
         <v>8048000.0</v>
       </c>
       <c r="T2">
         <v>4785000.0</v>
       </c>
       <c r="U2">
         <v>6190000.0</v>
       </c>
       <c r="V2">
         <v>16978000.0</v>
       </c>
       <c r="W2">
         <v>32365000.0</v>
       </c>
       <c r="X2">
         <v>9445000.0</v>
       </c>
       <c r="Y2"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>25000000</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -27695,51 +28000,51 @@
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>62106000</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-127000000.0</v>
       </c>
       <c r="F4">
         <v>44000000.0</v>
       </c>
       <c r="G4">
         <v>115000000.0</v>
       </c>
       <c r="H4">
         <v>79000000.0</v>
       </c>
       <c r="I4">
         <v>-40000000.0</v>
       </c>
       <c r="J4">
         <v>17000000.0</v>
       </c>
       <c r="K4">
         <v>-48000000.0</v>
       </c>
@@ -27748,51 +28053,51 @@
       </c>
       <c r="M4">
         <v>-109000000.0</v>
       </c>
       <c r="N4">
         <v>46000000.0</v>
       </c>
       <c r="O4">
         <v>-77000000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4">
         <v>64256000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-2592000000.0</v>
       </c>
       <c r="F5">
         <v>-2515000000.0</v>
       </c>
       <c r="G5">
         <v>-1241000000.0</v>
       </c>
       <c r="H5">
         <v>-830000000.0</v>
       </c>
       <c r="I5">
         <v>-213000000.0</v>
       </c>
       <c r="J5">
         <v>7000000.0</v>
       </c>
       <c r="K5">
         <v>-377000000.0</v>
       </c>
@@ -27801,53 +28106,55 @@
       </c>
       <c r="M5">
         <v>-3000000.0</v>
       </c>
       <c r="N5">
         <v>-278000000.0</v>
       </c>
       <c r="O5">
         <v>243000000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5">
         <v>234722000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>193</v>
+      </c>
+      <c r="B6">
+        <v>262000000.0</v>
+      </c>
       <c r="C6">
         <v>-158000000.0</v>
       </c>
       <c r="D6">
         <v>79000000.0</v>
       </c>
       <c r="E6">
         <v>-135000000.0</v>
       </c>
       <c r="F6">
         <v>44000000.0</v>
       </c>
       <c r="G6">
         <v>115000000.0</v>
       </c>
       <c r="H6">
         <v>79000000.0</v>
       </c>
       <c r="I6">
         <v>-40000000.0</v>
       </c>
       <c r="J6">
         <v>17000000.0</v>
       </c>
       <c r="K6">
@@ -27874,53 +28181,55 @@
       <c r="R6">
         <v>31828000.0</v>
       </c>
       <c r="S6">
         <v>4257000.0</v>
       </c>
       <c r="T6">
         <v>3263000.0</v>
       </c>
       <c r="U6">
         <v>-1405000.0</v>
       </c>
       <c r="V6">
         <v>-10788000.0</v>
       </c>
       <c r="W6">
         <v>-15387000.0</v>
       </c>
       <c r="X6">
         <v>22920000.0</v>
       </c>
       <c r="Y6"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>194</v>
+      </c>
+      <c r="B7">
+        <v>-75000000.0</v>
+      </c>
       <c r="C7">
         <v>-110000000.0</v>
       </c>
       <c r="D7">
         <v>-136000000.0</v>
       </c>
       <c r="E7">
         <v>-1324000000.0</v>
       </c>
       <c r="F7">
         <v>2000000.0</v>
       </c>
       <c r="G7">
         <v>-342000000.0</v>
       </c>
       <c r="H7">
         <v>-700000000.0</v>
       </c>
       <c r="I7">
         <v>-165000000.0</v>
       </c>
       <c r="J7">
         <v>-284000000.0</v>
       </c>
       <c r="K7">
@@ -27947,104 +28256,106 @@
       <c r="R7">
         <v>-142043000.0</v>
       </c>
       <c r="S7">
         <v>307244000.0</v>
       </c>
       <c r="T7">
         <v>135059000.0</v>
       </c>
       <c r="U7">
         <v>143299000.0</v>
       </c>
       <c r="V7">
         <v>-22756000.0</v>
       </c>
       <c r="W7">
         <v>94726000.0</v>
       </c>
       <c r="X7">
         <v>104827000.0</v>
       </c>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>74000000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8">
         <v>-82000000.0</v>
       </c>
       <c r="H8">
         <v>-368000000.0</v>
       </c>
       <c r="I8">
         <v>52000000.0</v>
       </c>
       <c r="J8">
         <v>21000000.0</v>
       </c>
       <c r="K8">
         <v>150000000.0</v>
       </c>
       <c r="L8">
         <v>71000000.0</v>
       </c>
       <c r="M8">
         <v>177000000.0</v>
       </c>
       <c r="N8">
         <v>195000000.0</v>
       </c>
       <c r="O8">
         <v>189000000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8">
         <v>632735000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>196</v>
+      </c>
+      <c r="B9">
+        <v>-18000000.0</v>
+      </c>
       <c r="C9">
         <v>-80000000.0</v>
       </c>
       <c r="D9">
         <v>-157000000.0</v>
       </c>
       <c r="E9">
         <v>74000000.0</v>
       </c>
       <c r="F9">
         <v>74000000.0</v>
       </c>
       <c r="G9">
         <v>-102000000.0</v>
       </c>
       <c r="H9">
         <v>-388000000.0</v>
       </c>
       <c r="I9">
         <v>-6000000.0</v>
       </c>
       <c r="J9">
         <v>-69000000.0</v>
       </c>
       <c r="K9">
@@ -28071,96 +28382,96 @@
       <c r="R9">
         <v>148398000.0</v>
       </c>
       <c r="S9">
         <v>12059000.0</v>
       </c>
       <c r="T9">
         <v>-28206000.0</v>
       </c>
       <c r="U9">
         <v>-5095000.0</v>
       </c>
       <c r="V9">
         <v>25660000.0</v>
       </c>
       <c r="W9">
         <v>133936000.0</v>
       </c>
       <c r="X9">
         <v>48257000.0</v>
       </c>
       <c r="Y9"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10">
         <v>0.0</v>
       </c>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-199000000.0</v>
       </c>
       <c r="F11">
         <v>47000000.0</v>
       </c>
       <c r="G11">
         <v>-1000000.0</v>
       </c>
       <c r="H11">
         <v>224000000.0</v>
       </c>
       <c r="I11">
         <v>23000000.0</v>
       </c>
       <c r="J11">
         <v>-434000000.0</v>
       </c>
       <c r="K11">
         <v>-750000000.0</v>
       </c>
@@ -28169,51 +28480,51 @@
       </c>
       <c r="M11">
         <v>-377000000.0</v>
       </c>
       <c r="N11">
         <v>-582000000.0</v>
       </c>
       <c r="O11">
         <v>-620000000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11">
         <v>-1365371000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>101000000.0</v>
       </c>
       <c r="F12">
         <v>112000000.0</v>
       </c>
       <c r="G12">
         <v>112000000.0</v>
       </c>
       <c r="H12">
         <v>99000000.0</v>
       </c>
       <c r="I12">
         <v>110000000.0</v>
       </c>
       <c r="J12">
         <v>155000000.0</v>
       </c>
       <c r="K12">
         <v>-11000000.0</v>
       </c>
@@ -28224,100 +28535,100 @@
         <v>-292000000.0</v>
       </c>
       <c r="N12">
         <v>109000000.0</v>
       </c>
       <c r="O12">
         <v>-91000000.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12">
         <v>87058000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12">
         <v>10201000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-1255000000.0</v>
       </c>
       <c r="F13">
         <v>-25000000.0</v>
       </c>
       <c r="G13">
         <v>-249000000.0</v>
       </c>
       <c r="H13">
         <v>-536000000.0</v>
       </c>
       <c r="I13">
         <v>-203000000.0</v>
       </c>
       <c r="J13">
         <v>64000000.0</v>
       </c>
       <c r="K13">
         <v>-185000000.0</v>
       </c>
       <c r="L13">
         <v>338000000.0</v>
       </c>
       <c r="M13">
         <v>84000000.0</v>
       </c>
       <c r="N13">
         <v>-58000000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>2000000.0</v>
       </c>
       <c r="E14">
         <v>11000000.0</v>
       </c>
       <c r="F14">
         <v>12000000.0</v>
       </c>
       <c r="G14">
         <v>-9000000.0</v>
       </c>
       <c r="H14">
         <v>-35000000.0</v>
       </c>
       <c r="I14">
         <v>-31000000.0</v>
       </c>
       <c r="J14">
         <v>-46000000.0</v>
       </c>
       <c r="K14">
@@ -28344,54 +28655,54 @@
       <c r="R14">
         <v>21997000000.0</v>
       </c>
       <c r="S14">
         <v>2397000000.0</v>
       </c>
       <c r="T14">
         <v>2649000.0</v>
       </c>
       <c r="U14">
         <v>6075000.0</v>
       </c>
       <c r="V14">
         <v>7026000.0</v>
       </c>
       <c r="W14">
         <v>8825000.0</v>
       </c>
       <c r="X14">
         <v>9119000.0</v>
       </c>
       <c r="Y14"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15">
-        <v>765000000.0</v>
+        <v>68000000.0</v>
       </c>
       <c r="C15">
         <v>68000000.0</v>
       </c>
       <c r="D15">
         <v>67000000.0</v>
       </c>
       <c r="E15">
         <v>64000000.0</v>
       </c>
       <c r="F15">
         <v>66000000.0</v>
       </c>
       <c r="G15">
         <v>69000000.0</v>
       </c>
       <c r="H15">
         <v>74000000.0</v>
       </c>
       <c r="I15">
         <v>71000000.0</v>
       </c>
       <c r="J15">
         <v>70000000.0</v>
       </c>
@@ -28421,54 +28732,54 @@
       </c>
       <c r="S15">
         <v>16015000.0</v>
       </c>
       <c r="T15">
         <v>11032000.0</v>
       </c>
       <c r="U15">
         <v>10458000.0</v>
       </c>
       <c r="V15">
         <v>9012000.0</v>
       </c>
       <c r="W15">
         <v>4558000.0</v>
       </c>
       <c r="X15">
         <v>35000000.0</v>
       </c>
       <c r="Y15">
         <v>8000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16">
-        <v>1000000.0</v>
+        <v>388000000.0</v>
       </c>
       <c r="C16">
         <v>128000000.0</v>
       </c>
       <c r="D16">
         <v>286000000.0</v>
       </c>
       <c r="E16">
         <v>207000000.0</v>
       </c>
       <c r="F16">
         <v>342000000.0</v>
       </c>
       <c r="G16">
         <v>298000000.0</v>
       </c>
       <c r="H16">
         <v>183000000.0</v>
       </c>
       <c r="I16">
         <v>104000000.0</v>
       </c>
       <c r="J16">
         <v>144000000.0</v>
       </c>
@@ -28498,105 +28809,105 @@
       </c>
       <c r="S16">
         <v>12305000.0</v>
       </c>
       <c r="T16">
         <v>8048000.0</v>
       </c>
       <c r="U16">
         <v>4785000.0</v>
       </c>
       <c r="V16">
         <v>6190000.0</v>
       </c>
       <c r="W16">
         <v>16978000.0</v>
       </c>
       <c r="X16">
         <v>32365000.0</v>
       </c>
       <c r="Y16">
         <v>9445000.0</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>-2000000.0</v>
       </c>
       <c r="G17">
         <v>-3000000.0</v>
       </c>
       <c r="H17">
         <v>3000000.0</v>
       </c>
       <c r="I17">
         <v>-4000000.0</v>
       </c>
       <c r="J17">
         <v>5000000.0</v>
       </c>
       <c r="K17">
         <v>-5000000.0</v>
       </c>
       <c r="L17">
         <v>-4000000.0</v>
       </c>
       <c r="M17">
         <v>-5000000.0</v>
       </c>
       <c r="N17">
         <v>-1000000.0</v>
       </c>
       <c r="O17">
         <v>1000000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17">
         <v>-798000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
-        <v>766000000.0</v>
+        <v>259000000.0</v>
       </c>
       <c r="C18">
         <v>47000000.0</v>
       </c>
       <c r="D18">
         <v>461000000.0</v>
       </c>
       <c r="E18">
         <v>-2479000000.0</v>
       </c>
       <c r="F18">
         <v>-1937000000.0</v>
       </c>
       <c r="G18">
         <v>-853000000.0</v>
       </c>
       <c r="H18">
         <v>-509000000.0</v>
       </c>
       <c r="I18">
         <v>462000000.0</v>
       </c>
       <c r="J18">
         <v>433000000.0</v>
       </c>
@@ -28624,53 +28935,55 @@
       <c r="R18">
         <v>279170000.0</v>
       </c>
       <c r="S18">
         <v>426989000.0</v>
       </c>
       <c r="T18">
         <v>385850000.0</v>
       </c>
       <c r="U18">
         <v>261574000.0</v>
       </c>
       <c r="V18">
         <v>175807000.0</v>
       </c>
       <c r="W18">
         <v>-106685000.0</v>
       </c>
       <c r="X18">
         <v>200030000.0</v>
       </c>
       <c r="Y18"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>206</v>
+      </c>
+      <c r="B19">
+        <v>720000000.0</v>
+      </c>
       <c r="C19">
         <v>780000000.0</v>
       </c>
       <c r="D19">
         <v>795000000.0</v>
       </c>
       <c r="E19">
         <v>1184000000.0</v>
       </c>
       <c r="F19">
         <v>376000000.0</v>
       </c>
       <c r="G19">
         <v>270000000.0</v>
       </c>
       <c r="H19">
         <v>1802000000.0</v>
       </c>
       <c r="I19">
         <v>164000000.0</v>
       </c>
       <c r="J19">
         <v>2552000000.0</v>
       </c>
       <c r="K19">
@@ -28681,82 +28994,84 @@
       </c>
       <c r="M19">
         <v>2801000000.0</v>
       </c>
       <c r="N19">
         <v>1886000000.0</v>
       </c>
       <c r="O19">
         <v>368000000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19">
         <v>-403751000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>208</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>-156000000.0</v>
       </c>
       <c r="E21">
         <v>1030000000.0</v>
       </c>
       <c r="F21">
         <v>1607000000.0</v>
       </c>
       <c r="G21">
         <v>950000000.0</v>
       </c>
       <c r="H21">
         <v>478000000.0</v>
       </c>
       <c r="I21">
         <v>101000000.0</v>
       </c>
       <c r="J21">
         <v>30000000.0</v>
       </c>
       <c r="K21">
@@ -28767,51 +29082,51 @@
       </c>
       <c r="M21">
         <v>476000000.0</v>
       </c>
       <c r="N21">
         <v>27000000.0</v>
       </c>
       <c r="O21">
         <v>-209000000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21">
         <v>-20891000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22">
         <v>503000000.0</v>
       </c>
       <c r="C22">
         <v>376000000.0</v>
       </c>
       <c r="D22">
         <v>761000000.0</v>
       </c>
       <c r="E22">
         <v>137000000.0</v>
       </c>
       <c r="F22">
         <v>419000000.0</v>
       </c>
       <c r="G22">
         <v>368000000.0</v>
       </c>
       <c r="H22">
         <v>401000000.0</v>
       </c>
       <c r="I22">
         <v>521000000.0</v>
       </c>
@@ -28844,54 +29159,54 @@
       </c>
       <c r="S22">
         <v>68883000.0</v>
       </c>
       <c r="T22">
         <v>-303272000.0</v>
       </c>
       <c r="U22">
         <v>159734000.0</v>
       </c>
       <c r="V22">
         <v>188448000.0</v>
       </c>
       <c r="W22">
         <v>182788000.0</v>
       </c>
       <c r="X22">
         <v>214522000.0</v>
       </c>
       <c r="Y22">
         <v>72569000.0</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
-        <v>165000000.0</v>
+        <v>-32000000.0</v>
       </c>
       <c r="C23">
         <v>-38000000.0</v>
       </c>
       <c r="D23">
         <v>-248000000.0</v>
       </c>
       <c r="E23">
         <v>2347000000.0</v>
       </c>
       <c r="F23">
         <v>5503000000.0</v>
       </c>
       <c r="G23">
         <v>-42000000.0</v>
       </c>
       <c r="H23">
         <v>-182000000.0</v>
       </c>
       <c r="I23">
         <v>-123000000.0</v>
       </c>
       <c r="J23">
         <v>-165000000.0</v>
       </c>
@@ -28921,54 +29236,54 @@
       </c>
       <c r="S23">
         <v>-3616000.0</v>
       </c>
       <c r="T23">
         <v>-2826000.0</v>
       </c>
       <c r="U23">
         <v>145954000.0</v>
       </c>
       <c r="V23">
         <v>-4267000.0</v>
       </c>
       <c r="W23">
         <v>19338000.0</v>
       </c>
       <c r="X23">
         <v>-145297000.0</v>
       </c>
       <c r="Y23">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24">
-        <v>-173000000.0</v>
+        <v>634000000.0</v>
       </c>
       <c r="C24">
         <v>2135000000.0</v>
       </c>
       <c r="D24">
         <v>172000000.0</v>
       </c>
       <c r="E24">
         <v>556000000.0</v>
       </c>
       <c r="F24">
         <v>-353000000.0</v>
       </c>
       <c r="G24">
         <v>518000000.0</v>
       </c>
       <c r="H24">
         <v>-633000000.0</v>
       </c>
       <c r="I24">
         <v>133000000.0</v>
       </c>
       <c r="J24">
         <v>206000000.0</v>
       </c>
@@ -28998,54 +29313,54 @@
       </c>
       <c r="S24">
         <v>-728150000000.0</v>
       </c>
       <c r="T24">
         <v>-243277000000.0</v>
       </c>
       <c r="U24">
         <v>-209768000.0</v>
       </c>
       <c r="V24">
         <v>-213562000.0</v>
       </c>
       <c r="W24">
         <v>62106000.0</v>
       </c>
       <c r="X24">
         <v>3690000.0</v>
       </c>
       <c r="Y24">
         <v>8712000.0</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
-        <v>297000000.0</v>
+        <v>-135000000.0</v>
       </c>
       <c r="C25">
         <v>-215000000.0</v>
       </c>
       <c r="D25">
         <v>-8000000.0</v>
       </c>
       <c r="E25">
         <v>-1289000000.0</v>
       </c>
       <c r="F25">
         <v>-2320000000.0</v>
       </c>
       <c r="G25">
         <v>-937000000.0</v>
       </c>
       <c r="H25">
         <v>-275000000.0</v>
       </c>
       <c r="I25">
         <v>32000000.0</v>
       </c>
       <c r="J25">
         <v>-26000000.0</v>
       </c>
@@ -29073,51 +29388,51 @@
       <c r="R25">
         <v>450915000.0</v>
       </c>
       <c r="S25">
         <v>-64452000.0</v>
       </c>
       <c r="T25">
         <v>720901000.0</v>
       </c>
       <c r="U25">
         <v>-65205000.0</v>
       </c>
       <c r="V25">
         <v>367000.0</v>
       </c>
       <c r="W25">
         <v>-374169000.0</v>
       </c>
       <c r="X25">
         <v>-141220000.0</v>
       </c>
       <c r="Y25"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26">
         <v>-500000000.0</v>
       </c>
       <c r="C26">
         <v>-502000000.0</v>
       </c>
       <c r="D26">
         <v>-199000000.0</v>
       </c>
       <c r="E26">
         <v>-500000000.0</v>
       </c>
       <c r="F26">
         <v>-496000000.0</v>
       </c>
       <c r="G26">
         <v>-446000000.0</v>
       </c>
       <c r="H26">
         <v>-500000000.0</v>
       </c>
       <c r="I26">
         <v>-500000000.0</v>
       </c>
@@ -29146,51 +29461,51 @@
         <v>-10000000.0</v>
       </c>
       <c r="R26">
         <v>-3676000.0</v>
       </c>
       <c r="S26">
         <v>249000000.0</v>
       </c>
       <c r="T26">
         <v>-9349000.0</v>
       </c>
       <c r="U26">
         <v>-171063000.0</v>
       </c>
       <c r="V26">
         <v>-19014000.0</v>
       </c>
       <c r="W26">
         <v>-5986000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27">
         <v>-34000000.0</v>
       </c>
       <c r="C27">
         <v>-30000000.0</v>
       </c>
       <c r="D27">
         <v>36000000.0</v>
       </c>
       <c r="E27">
         <v>39000000.0</v>
       </c>
       <c r="F27">
         <v>27000000.0</v>
       </c>
       <c r="G27">
         <v>25000000.0</v>
       </c>
       <c r="H27">
         <v>35000000.0</v>
       </c>
       <c r="I27">
         <v>19000000.0</v>
       </c>
@@ -29219,54 +29534,54 @@
         <v>-46289668000.0</v>
       </c>
       <c r="R27">
         <v>-21942341000.0</v>
       </c>
       <c r="S27">
         <v>-2324802000.0</v>
       </c>
       <c r="T27">
         <v>2649000.0</v>
       </c>
       <c r="U27">
         <v>6075000.0</v>
       </c>
       <c r="V27">
         <v>7026000.0</v>
       </c>
       <c r="W27">
         <v>8825000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
-        <v>-600000000.0</v>
+        <v>-616000000.0</v>
       </c>
       <c r="C28">
         <v>-983000000.0</v>
       </c>
       <c r="D28">
         <v>-670000000.0</v>
       </c>
       <c r="E28">
         <v>612000000.0</v>
       </c>
       <c r="F28">
         <v>1960000000.0</v>
       </c>
       <c r="G28">
         <v>183000000.0</v>
       </c>
       <c r="H28">
         <v>-584000000.0</v>
       </c>
       <c r="I28">
         <v>-795000000.0</v>
       </c>
       <c r="J28">
         <v>-766000000.0</v>
       </c>
@@ -29294,54 +29609,54 @@
       <c r="R28">
         <v>1148554000.0</v>
       </c>
       <c r="S28">
         <v>229336000.0</v>
       </c>
       <c r="T28">
         <v>281436000.0</v>
       </c>
       <c r="U28">
         <v>-35066000.0</v>
       </c>
       <c r="V28">
         <v>-31937000.0</v>
       </c>
       <c r="W28">
         <v>6094000.0</v>
       </c>
       <c r="X28">
         <v>-35000000.0</v>
       </c>
       <c r="Y28"/>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
-        <v>766000000.0</v>
+        <v>259000000.0</v>
       </c>
       <c r="C29">
         <v>47000000.0</v>
       </c>
       <c r="D29">
         <v>461000000.0</v>
       </c>
       <c r="E29">
         <v>-2479000000.0</v>
       </c>
       <c r="F29">
         <v>-1937000000.0</v>
       </c>
       <c r="G29">
         <v>-853000000.0</v>
       </c>
       <c r="H29">
         <v>-509000000.0</v>
       </c>
       <c r="I29">
         <v>462000000.0</v>
       </c>
       <c r="J29">
         <v>433000000.0</v>
       </c>
@@ -29371,54 +29686,54 @@
       </c>
       <c r="S29">
         <v>426989000.0</v>
       </c>
       <c r="T29">
         <v>385850000.0</v>
       </c>
       <c r="U29">
         <v>261574000.0</v>
       </c>
       <c r="V29">
         <v>175807000.0</v>
       </c>
       <c r="W29">
         <v>-44579000.0</v>
       </c>
       <c r="X29">
         <v>200030000.0</v>
       </c>
       <c r="Y29">
         <v>277727000.0</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
-        <v>-166000000.0</v>
+        <v>641000000.0</v>
       </c>
       <c r="C30">
         <v>780000000.0</v>
       </c>
       <c r="D30">
         <v>286000000.0</v>
       </c>
       <c r="E30">
         <v>1740000000.0</v>
       </c>
       <c r="F30">
         <v>23000000.0</v>
       </c>
       <c r="G30">
         <v>788000000.0</v>
       </c>
       <c r="H30">
         <v>1169000000.0</v>
       </c>
       <c r="I30">
         <v>297000000.0</v>
       </c>
       <c r="J30">
         <v>345000000.0</v>
       </c>
@@ -29465,632 +29780,638 @@
         <v>-145297000.0</v>
       </c>
       <c r="Y30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP30"/>
+  <dimension ref="A1:CQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
-        <v>164000000.0</v>
+        <v>389000000.0</v>
       </c>
       <c r="C2">
+        <v>160000000.0</v>
+      </c>
+      <c r="D2">
         <v>325000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>182000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>126000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>174000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>109000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>115000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>97000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>115000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>184000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>130000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>207000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>271000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>263000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>289000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>342000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>240000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>296000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>346000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>298000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>406000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>473000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>139000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>183000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>229000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>194000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>123000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>104000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>82000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>189000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>117000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>144000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>72000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>201000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>148000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>127000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>98000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>190000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>112000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>166000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>66000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>75000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>885000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>75000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>82000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>106000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>219000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>184000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>106000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143000000.0</v>
       </c>
       <c r="AZ2">
         <v>143000000.0</v>
       </c>
       <c r="BA2">
+        <v>125000000.0</v>
+      </c>
+      <c r="BB2">
         <v>138000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>133000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175347000.0</v>
       </c>
       <c r="BD2">
         <v>175347000.0</v>
       </c>
       <c r="BE2">
+        <v>182003000.0</v>
+      </c>
+      <c r="BF2">
         <v>214544000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>173260000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>159170000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>95866000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>107179000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>87400000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>97212000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>90472000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>44133000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>260484000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>8507000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>19328000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>12305000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>7864000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>10124000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>8378000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>8048000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>25222000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>23743000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>5714000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4785000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>15656000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>29197000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>3746000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>6190000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>7065000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>4748000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>21723000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>16978000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>13402000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>28584000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>36254000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>32365000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>20268000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>17804000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>12346000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>9445000.0</v>
       </c>
-      <c r="CP2"/>
+      <c r="CQ2"/>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -30121,138 +30442,138 @@
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
+        <v>0</v>
+      </c>
+      <c r="AA3">
         <v>88000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
+        <v>0</v>
+      </c>
+      <c r="AQ3">
         <v>800000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
       <c r="AS3">
         <v>0</v>
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
         <v>0</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
         <v>0</v>
       </c>
       <c r="AY3">
         <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
         <v>91094000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
@@ -30327,1301 +30648,1312 @@
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
       <c r="CL3">
         <v>0</v>
       </c>
       <c r="CM3">
         <v>0</v>
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
         <v>0</v>
       </c>
+      <c r="CQ3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>53000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-78000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-62000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>12000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-25000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-52000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>102000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-56000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-50000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>48000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-108000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-67000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>252000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>38000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-46000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>35000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>71000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>19000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>22000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-107000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>72000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-27000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>72000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-129000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>53000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>21000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>20000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-92000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>78000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-54000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>100000000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-9000000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-810000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>810000000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-7000000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-24000000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-113000000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>35000000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>78000000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-37000000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>18000000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-13000000.0</v>
       </c>
-      <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-      <c r="BG4">
+      <c r="BG4"/>
+      <c r="BH4">
         <v>12880000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>68414000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>3198000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-2592000000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>-2515000000.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>-1241000000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-830000000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-213000000.0</v>
       </c>
-      <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>7000000.0</v>
       </c>
-      <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>-377000000.0</v>
       </c>
-      <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>46000000.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
-      <c r="AT5">
+      <c r="AT5"/>
+      <c r="AU5">
         <v>-3000000.0</v>
       </c>
-      <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
-      <c r="AX5">
+      <c r="AX5"/>
+      <c r="AY5">
         <v>-278000000.0</v>
       </c>
-      <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
+      <c r="CQ5"/>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
-        <v>-163000000.0</v>
+        <v>-77000000.0</v>
       </c>
       <c r="C6">
+        <v>228000000.0</v>
+      </c>
+      <c r="D6">
         <v>-161000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>143000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>55000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-46000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>65000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-23000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>18000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>171000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-69000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>54000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-77000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-64000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>8000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-26000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-53000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>102000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-56000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-50000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>48000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-108000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-67000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>154000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>38000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-46000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>35000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>71000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>19000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>22000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-107000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>72000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-27000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>72000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-129000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>53000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>21000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>20000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-92000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>78000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-54000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>100000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-9000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-810000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>810000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-7000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-24000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-113000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>35000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>78000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37000000.0</v>
       </c>
       <c r="AZ6">
         <v>-37000000.0</v>
       </c>
       <c r="BA6">
+        <v>18000000.0</v>
+      </c>
+      <c r="BB6">
         <v>-13000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42347000.0</v>
       </c>
       <c r="BD6">
         <v>-42347000.0</v>
       </c>
       <c r="BE6">
+        <v>-6656000.0</v>
+      </c>
+      <c r="BF6">
         <v>-32541000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>41284000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>14090000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>63304000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-11313000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>19779000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-9812000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>6740000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>46339000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-216351000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>251977000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-10821000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>7023000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>4441000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-2260000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1746000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>330000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-17174000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1479000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>18029000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>929000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-10871000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-13541000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>25451000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-2444000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-875000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>2317000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-16975000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>4745000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>3576000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-15182000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-7670000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>3889000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>12097000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>2464000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>5458000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>2901000.0</v>
       </c>
-      <c r="CP6"/>
+      <c r="CQ6"/>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7"/>
       <c r="C7">
+        <v>259000000.0</v>
+      </c>
+      <c r="D7">
         <v>220000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>165000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>87000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-322000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1000000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>-331000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>258000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>436000000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>-1881000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1881000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-902000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-640000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-25000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1457000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1348000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1256000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-353000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>7062000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-795000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-10102000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-924000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>184000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>91000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-10689000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-209000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>224000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-209000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-11077000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>5000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>4000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>173000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-11346000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>12000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-278000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>576000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-11102000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>318000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>450000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-1591000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-6702000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>192000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>401000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-9250000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-9698000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>28000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>453000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>464000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-11429000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>48000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-174614000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>174025775000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>706000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-161370000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>15834000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>63655000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>85393000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>499584000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-10272000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>6792000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-499584000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-164054000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-80569000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-7764000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>110344000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>13409000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>2738000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>31892000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>259205000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>41583000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>58234000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>41681000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-6439000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>38286000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>63644000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>73813000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-32444000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-7246000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>39943000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-65100000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>9647000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>173432000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-29929000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-126590000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>77813000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>99425000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-30665000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>36859000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-792000.0</v>
       </c>
-      <c r="CP7"/>
+      <c r="CQ7"/>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>74000000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-      <c r="V8">
+      <c r="V8"/>
+      <c r="W8">
         <v>-82000000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>-368000000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>52000000.0</v>
       </c>
-      <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
+      <c r="AH8"/>
+      <c r="AI8">
         <v>21000000.0</v>
       </c>
-      <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-      <c r="AL8">
+      <c r="AL8"/>
+      <c r="AM8">
         <v>150000000.0</v>
       </c>
-      <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-      <c r="AP8">
+      <c r="AP8"/>
+      <c r="AQ8">
         <v>71000000.0</v>
       </c>
-      <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-      <c r="AT8">
+      <c r="AT8"/>
+      <c r="AU8">
         <v>177000000.0</v>
       </c>
-      <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-      <c r="AX8">
+      <c r="AX8"/>
+      <c r="AY8">
         <v>195000000.0</v>
       </c>
-      <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>-80000000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>-157000000.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
-[...1 lines deleted...]
-      </c>
+      <c r="N9"/>
       <c r="O9">
         <v>74000000.0</v>
       </c>
-      <c r="P9"/>
+      <c r="P9">
+        <v>74000000.0</v>
+      </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-      <c r="V9">
-[...1 lines deleted...]
-      </c>
+      <c r="V9"/>
       <c r="W9">
         <v>-102000000.0</v>
       </c>
       <c r="X9">
         <v>-102000000.0</v>
       </c>
       <c r="Y9">
         <v>-102000000.0</v>
       </c>
       <c r="Z9">
-        <v>-388000000.0</v>
+        <v>-102000000.0</v>
       </c>
       <c r="AA9">
         <v>-388000000.0</v>
       </c>
       <c r="AB9">
         <v>-388000000.0</v>
       </c>
       <c r="AC9">
         <v>-388000000.0</v>
       </c>
       <c r="AD9">
-        <v>-6000000.0</v>
+        <v>-388000000.0</v>
       </c>
       <c r="AE9">
         <v>-6000000.0</v>
       </c>
       <c r="AF9">
         <v>-6000000.0</v>
       </c>
       <c r="AG9">
         <v>-6000000.0</v>
       </c>
       <c r="AH9">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AI9">
         <v>-69000000.0</v>
       </c>
-      <c r="AI9">
-[...1 lines deleted...]
-      </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
+        <v>0.0</v>
+      </c>
+      <c r="AM9">
         <v>128000000.0</v>
       </c>
-      <c r="AM9">
-[...1 lines deleted...]
-      </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
         <v>-8000000.0</v>
       </c>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
         <v>108000000.0</v>
       </c>
-      <c r="AU9">
-[...1 lines deleted...]
-      </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
-      <c r="AW9"/>
-      <c r="AX9">
+      <c r="AW9">
+        <v>0.0</v>
+      </c>
+      <c r="AX9"/>
+      <c r="AY9">
         <v>86000000.0</v>
       </c>
-      <c r="AY9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ9"/>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9">
         <v>48000000.0</v>
       </c>
-      <c r="BC9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD9"/>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
+        <v>0.0</v>
+      </c>
+      <c r="BG9">
         <v>138479000.0</v>
       </c>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9">
         <v>-13269000.0</v>
       </c>
-      <c r="BK9">
-[...1 lines deleted...]
-      </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
       <c r="BM9">
+        <v>0.0</v>
+      </c>
+      <c r="BN9">
         <v>13269000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>92311000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>60986000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>1047000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-5946000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>36123000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-26026000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-122553000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>124515000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-6816000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-19161000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-6171000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>3942000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-70150000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>21251000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>36868000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>6936000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>16657000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>49060000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-36938000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-3119000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-10317000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>10906000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-6246000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>139593000.0</v>
       </c>
-      <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
+      <c r="CQ9"/>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
@@ -31629,2066 +31961,2088 @@
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
-      <c r="AW10"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AW10">
+        <v>0.0</v>
+      </c>
+      <c r="AX10"/>
+      <c r="AY10">
+        <v>0.0</v>
+      </c>
+      <c r="AZ10"/>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
-      <c r="BC10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC10">
+        <v>0.0</v>
+      </c>
+      <c r="BD10"/>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
-      <c r="BM10"/>
+      <c r="BM10">
+        <v>0.0</v>
+      </c>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>37092000.0</v>
       </c>
-      <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
+      <c r="CQ10"/>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-199000000.0</v>
       </c>
-      <c r="O11">
-[...1 lines deleted...]
-      </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
         <v>47000000.0</v>
       </c>
-      <c r="S11">
-[...1 lines deleted...]
-      </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
         <v>-1000000.0</v>
       </c>
-      <c r="W11">
-[...1 lines deleted...]
-      </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
         <v>224000000.0</v>
       </c>
-      <c r="AA11">
-[...1 lines deleted...]
-      </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
         <v>23000000.0</v>
       </c>
-      <c r="AE11">
-[...1 lines deleted...]
-      </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>-434000000.0</v>
       </c>
-      <c r="AI11">
-[...1 lines deleted...]
-      </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
         <v>-750000000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>-789000000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>-377000000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>-582000000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
-      <c r="CB11">
+      <c r="CB11"/>
+      <c r="CC11">
         <v>1153000.0</v>
       </c>
-      <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
+      <c r="CQ11"/>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-333000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-1000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>229000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>101000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-67000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-858000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-961000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>112000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-863000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-584000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-477000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>112000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-308000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-470000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-109000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>99000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-236000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-8000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-386000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>110000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-253000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>342000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-170000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>155000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-52000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-57000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-215000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-11000000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>-411000000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>-292000000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>109000000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
-      <c r="BU12">
+      <c r="BU12"/>
+      <c r="BV12">
         <v>9670000.0</v>
       </c>
-      <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
-      <c r="BZ12">
+      <c r="BZ12"/>
+      <c r="CA12">
         <v>10201000.0</v>
       </c>
-      <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
-      <c r="CE12">
+      <c r="CE12"/>
+      <c r="CF12">
         <v>16957000.0</v>
       </c>
-      <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
+      <c r="CQ12"/>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
-[...1 lines deleted...]
-      </c>
+      <c r="N13"/>
       <c r="O13">
         <v>-1255000000.0</v>
       </c>
-      <c r="P13"/>
+      <c r="P13">
+        <v>-1255000000.0</v>
+      </c>
       <c r="Q13"/>
-      <c r="R13">
-[...1 lines deleted...]
-      </c>
+      <c r="R13"/>
       <c r="S13">
         <v>-25000000.0</v>
       </c>
       <c r="T13">
         <v>-25000000.0</v>
       </c>
       <c r="U13">
         <v>-25000000.0</v>
       </c>
       <c r="V13">
-        <v>-249000000.0</v>
+        <v>-25000000.0</v>
       </c>
       <c r="W13">
         <v>-249000000.0</v>
       </c>
       <c r="X13">
         <v>-249000000.0</v>
       </c>
       <c r="Y13">
         <v>-249000000.0</v>
       </c>
       <c r="Z13">
-        <v>-536000000.0</v>
+        <v>-249000000.0</v>
       </c>
       <c r="AA13">
         <v>-536000000.0</v>
       </c>
       <c r="AB13">
         <v>-536000000.0</v>
       </c>
       <c r="AC13">
         <v>-536000000.0</v>
       </c>
       <c r="AD13">
-        <v>-187000000.0</v>
+        <v>-536000000.0</v>
       </c>
       <c r="AE13">
         <v>-187000000.0</v>
       </c>
       <c r="AF13">
         <v>-187000000.0</v>
       </c>
       <c r="AG13">
         <v>-187000000.0</v>
       </c>
       <c r="AH13">
-        <v>193000000.0</v>
+        <v>-187000000.0</v>
       </c>
       <c r="AI13">
         <v>193000000.0</v>
       </c>
       <c r="AJ13">
         <v>193000000.0</v>
       </c>
       <c r="AK13">
         <v>193000000.0</v>
       </c>
       <c r="AL13">
+        <v>193000000.0</v>
+      </c>
+      <c r="AM13">
         <v>-116000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-98000000.0</v>
       </c>
       <c r="AN13">
         <v>-98000000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AO13">
+        <v>-98000000.0</v>
+      </c>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>338000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>84000000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>-58000000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
+      <c r="CQ13"/>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-      <c r="J14">
+      <c r="J14"/>
+      <c r="K14">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="L14">
         <v>-2000000.0</v>
       </c>
       <c r="M14">
+        <v>-2000000.0</v>
+      </c>
+      <c r="N14">
         <v>2000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="Q14">
         <v>3000000.0</v>
       </c>
       <c r="R14">
         <v>3000000.0</v>
       </c>
       <c r="S14">
         <v>3000000.0</v>
       </c>
       <c r="T14">
         <v>3000000.0</v>
       </c>
       <c r="U14">
         <v>3000000.0</v>
       </c>
       <c r="V14">
+        <v>3000000.0</v>
+      </c>
+      <c r="W14">
         <v>-9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="X14">
         <v>3000000.0</v>
       </c>
       <c r="Y14">
         <v>3000000.0</v>
       </c>
       <c r="Z14">
+        <v>3000000.0</v>
+      </c>
+      <c r="AA14">
         <v>-35000000.0</v>
       </c>
-      <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
+      <c r="AD14"/>
+      <c r="AE14">
         <v>-31000000.0</v>
       </c>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
         <v>-46000000.0</v>
       </c>
-      <c r="AI14">
-[...1 lines deleted...]
-      </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
         <v>-34000000.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>-25000000.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>-16000000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
-      <c r="AW14"/>
-      <c r="AX14">
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14"/>
+      <c r="AY14">
         <v>-8000000.0</v>
       </c>
-      <c r="AY14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ14"/>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
         <v>4000000.0</v>
       </c>
-      <c r="BC14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD14"/>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
         <v>18256000000.0</v>
       </c>
-      <c r="BG14">
-[...1 lines deleted...]
-      </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
         <v>46338000000.0</v>
       </c>
-      <c r="BK14">
-[...1 lines deleted...]
-      </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
         <v>17680000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>21997000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>4810000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>-4810000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>-1819000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>2395822000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>105000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>2295000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1178000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>368000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>855000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1159000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>267000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>1742000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1417000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1395000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1521000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1820000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1746000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1787000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>1673000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>2388000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>1685000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1955000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>2797000.0</v>
       </c>
-      <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
+      <c r="CQ14"/>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15">
-        <v>712000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="C15">
-        <v>17000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D15">
         <v>17000000.0</v>
       </c>
       <c r="E15">
+        <v>17000000.0</v>
+      </c>
+      <c r="F15">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="G15">
         <v>16000000.0</v>
       </c>
       <c r="H15">
+        <v>16000000.0</v>
+      </c>
+      <c r="I15">
         <v>17000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="K15">
         <v>16000000.0</v>
       </c>
       <c r="L15">
+        <v>16000000.0</v>
+      </c>
+      <c r="M15">
         <v>17000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>18000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="P15">
         <v>16000000.0</v>
       </c>
       <c r="Q15">
+        <v>16000000.0</v>
+      </c>
+      <c r="R15">
         <v>17000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>15000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>16000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>17000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="W15">
         <v>16000000.0</v>
       </c>
       <c r="X15">
+        <v>16000000.0</v>
+      </c>
+      <c r="Y15">
         <v>17000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>20000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>18000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>17000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>19000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>20000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>16000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>18000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>19000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="AI15">
         <v>17000000.0</v>
       </c>
       <c r="AJ15">
         <v>17000000.0</v>
       </c>
       <c r="AK15">
+        <v>17000000.0</v>
+      </c>
+      <c r="AL15">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="AM15">
         <v>17000000.0</v>
       </c>
       <c r="AN15">
         <v>17000000.0</v>
       </c>
       <c r="AO15">
+        <v>17000000.0</v>
+      </c>
+      <c r="AP15">
         <v>18000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="AR15">
         <v>18000000.0</v>
       </c>
       <c r="AS15">
+        <v>18000000.0</v>
+      </c>
+      <c r="AT15">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="AU15">
         <v>18000000.0</v>
       </c>
       <c r="AV15">
-        <v>20000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="AW15">
         <v>20000000.0</v>
       </c>
       <c r="AX15">
+        <v>20000000.0</v>
+      </c>
+      <c r="AY15">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="AZ15">
         <v>19000000.0</v>
       </c>
       <c r="BA15">
         <v>19000000.0</v>
       </c>
       <c r="BB15">
+        <v>19000000.0</v>
+      </c>
+      <c r="BC15">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18122000.0</v>
       </c>
       <c r="BD15">
         <v>18122000.0</v>
       </c>
       <c r="BE15">
+        <v>16453000.0</v>
+      </c>
+      <c r="BF15">
         <v>16425000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>8205000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>8253000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>8291000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>8286000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>8301000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>8276000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>8308000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>8305000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>7065000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>7068000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>4077000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>4122000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4123000.0</v>
       </c>
       <c r="BS15">
         <v>4123000.0</v>
       </c>
       <c r="BT15">
+        <v>4123000.0</v>
+      </c>
+      <c r="BU15">
         <v>4122000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>3647000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2753000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>2756000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>2763000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>2760000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>2600000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>2605000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>2621000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>2632000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>2244000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2247000.0</v>
       </c>
       <c r="CF15">
         <v>2247000.0</v>
       </c>
       <c r="CG15">
+        <v>2247000.0</v>
+      </c>
+      <c r="CH15">
         <v>2274000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2279000.0</v>
       </c>
       <c r="CI15">
         <v>2279000.0</v>
       </c>
-      <c r="CJ15"/>
+      <c r="CJ15">
+        <v>2279000.0</v>
+      </c>
       <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15">
         <v>3250000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>3500000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>26250000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>2000000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16">
-        <v>1000000.0</v>
+        <v>312000000.0</v>
       </c>
       <c r="C16">
+        <v>388000000.0</v>
+      </c>
+      <c r="D16">
         <v>164000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>325000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>181000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>128000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>174000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>92000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>115000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>286000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>115000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>184000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>130000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>207000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>271000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>263000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>289000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>342000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>240000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>296000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>346000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>298000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>406000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>293000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>221000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>183000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>229000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>194000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>123000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>104000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>82000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>189000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>117000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>144000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>72000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>201000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>148000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>118000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>98000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>190000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>112000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>166000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>66000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>75000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>885000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>75000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>82000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>106000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>219000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>184000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106000000.0</v>
       </c>
       <c r="AZ16">
         <v>106000000.0</v>
       </c>
       <c r="BA16">
+        <v>143000000.0</v>
+      </c>
+      <c r="BB16">
         <v>125000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>138000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133000000.0</v>
       </c>
       <c r="BD16">
         <v>133000000.0</v>
       </c>
       <c r="BE16">
+        <v>175347000.0</v>
+      </c>
+      <c r="BF16">
         <v>182003000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>214544000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>173260000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>159170000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>95866000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>107179000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>87400000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>97212000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>90472000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>44133000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>260484000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>8507000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>19328000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>12305000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>7864000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>10124000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>8378000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>8048000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>25222000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>23743000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>5714000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>4785000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>15656000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>29197000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>3746000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>6190000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>7065000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>4748000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>21723000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>16978000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>13402000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>28584000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>36254000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>32365000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>20268000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>17804000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>12346000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>9445000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-      <c r="R17">
-[...1 lines deleted...]
-      </c>
+      <c r="R17"/>
       <c r="S17">
         <v>-1000000.0</v>
       </c>
-      <c r="T17"/>
+      <c r="T17">
+        <v>-1000000.0</v>
+      </c>
       <c r="U17"/>
-      <c r="V17">
+      <c r="V17"/>
+      <c r="W17">
         <v>4000000.0</v>
       </c>
-      <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
+      <c r="Y17"/>
+      <c r="Z17">
         <v>-7000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>5000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-3000000.0</v>
       </c>
-      <c r="AB17"/>
-      <c r="AC17">
+      <c r="AC17"/>
+      <c r="AD17">
         <v>1000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-2000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-1000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AH17">
         <v>1000000.0</v>
       </c>
       <c r="AI17">
         <v>1000000.0</v>
       </c>
       <c r="AJ17">
         <v>1000000.0</v>
       </c>
       <c r="AK17">
+        <v>1000000.0</v>
+      </c>
+      <c r="AL17">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AM17">
         <v>-1000000.0</v>
       </c>
       <c r="AN17">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AO17">
         <v>-3000000.0</v>
       </c>
-      <c r="AO17"/>
-      <c r="AP17">
+      <c r="AP17"/>
+      <c r="AQ17">
         <v>-2000000.0</v>
       </c>
-      <c r="AQ17"/>
       <c r="AR17"/>
-      <c r="AS17">
+      <c r="AS17"/>
+      <c r="AT17">
         <v>-2000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-3000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AW17">
         <v>1000000.0</v>
       </c>
-      <c r="AX17"/>
-      <c r="AY17">
+      <c r="AX17">
+        <v>1000000.0</v>
+      </c>
+      <c r="AY17"/>
+      <c r="AZ17">
         <v>3000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-1000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-3000000.0</v>
       </c>
-      <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-      <c r="BG17">
+      <c r="BG17"/>
+      <c r="BH17">
         <v>463000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>1390000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>1825000.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
-        <v>546000000.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="C18">
+        <v>39000000.0</v>
+      </c>
+      <c r="D18">
         <v>55000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>78000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>87000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>46000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>17000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>58000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-74000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>203000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-210000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>124000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>312000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-631000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-54000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-902000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-892000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-145000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-843000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-483000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-466000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-189000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-219000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-281000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-164000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-144000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-167000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>134000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-332000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>110000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-92000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>417000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>27000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>79000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>156000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>96000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>102000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>49000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-143000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>43000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-90000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>787000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-144000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>82000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>23000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>230000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>125000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>121000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>101000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>98000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="AZ18">
         <v>24000000.0</v>
       </c>
       <c r="BA18">
+        <v>136000000.0</v>
+      </c>
+      <c r="BB18">
         <v>-14000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>149094000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-385138000.0</v>
       </c>
       <c r="BD18">
         <v>-385138000.0</v>
       </c>
       <c r="BE18">
+        <v>86882000.0</v>
+      </c>
+      <c r="BF18">
         <v>75256000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>74621000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-13436000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>772592000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-158158000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>243984000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>109595000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-12999000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-236590000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-14409000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>90799000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>35763000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>167017000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>57068000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>38559000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>182317000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>149045000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>198482000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>95826000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>61539000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>30003000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>79991000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>90221000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>70952000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>20410000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>10633000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>94608000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>13385000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>57181000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>39821000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>28836000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-125640000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>12404000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>15032000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>32762000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>129876000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>22360000.0</v>
       </c>
-      <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>206</v>
+      </c>
+      <c r="B19">
+        <v>121000000.0</v>
+      </c>
       <c r="C19">
+        <v>393000000.0</v>
+      </c>
+      <c r="D19">
         <v>-73000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>217000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>134000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>236000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>204000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>87000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>253000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>103000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>251000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>338000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>355000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>227000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>354000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>457000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>146000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>434000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>10000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-393000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-53000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-144000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>217000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-163000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>360000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>932000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>375000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>56000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>439000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>79000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>143000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-165000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>107000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>2590000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-155000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>34000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>83000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-137000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>518000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>214000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>296000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>733000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>672000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>724000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>448000000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>770000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>674000000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>1571000000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-214000000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>1994000000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-199000000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>135000000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-44000000.0</v>
       </c>
-      <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>-99807000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-310364000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-28215000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -33739,2650 +34093,2679 @@
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
+      <c r="CQ20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
-[...1 lines deleted...]
-      </c>
+      <c r="F21"/>
       <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-112000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>26000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-30000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>984000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>45000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-213000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>214000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>330000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>237000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>917000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>969000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>564000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>46000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>361000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-21000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>474000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-162000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>28000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>49000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>43000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-19000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>23000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>7000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-613000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AN21">
         <v>1000000.0</v>
       </c>
       <c r="AO21">
+        <v>1000000.0</v>
+      </c>
+      <c r="AP21">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AQ21">
         <v>1000000.0</v>
       </c>
       <c r="AR21">
         <v>1000000.0</v>
       </c>
       <c r="AS21">
         <v>1000000.0</v>
       </c>
       <c r="AT21">
+        <v>1000000.0</v>
+      </c>
+      <c r="AU21">
         <v>-19000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-1000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>490000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>6000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>5000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>9000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>19000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-6000000.0</v>
       </c>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-      <c r="BG21">
+      <c r="BG21"/>
+      <c r="BH21">
         <v>-6608000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-5199000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-5095000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
+      <c r="CQ21"/>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22">
+        <v>88000000.0</v>
+      </c>
+      <c r="C22">
         <v>679000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>105000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>103000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>176000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>18000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-187000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>78000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>109000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>376000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>157000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>125000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>81000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>124000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>5000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-25000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>66000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>263000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>17000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>98000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>11000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>148000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>86000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>183000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-55000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>137000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>69000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>142000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>54000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>88000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>161000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>75000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>197000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>52000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>208000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>153000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>317000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>197000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>479000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>146000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>59000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>429000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>129000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>297000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>201000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>532000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>355000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>159000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>42000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>349000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>384000000.0</v>
       </c>
       <c r="AZ22">
         <v>384000000.0</v>
       </c>
       <c r="BA22">
+        <v>219000000.0</v>
+      </c>
+      <c r="BB22">
         <v>-144000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>74000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142000000.0</v>
       </c>
       <c r="BD22">
         <v>142000000.0</v>
       </c>
       <c r="BE22">
+        <v>376548000.0</v>
+      </c>
+      <c r="BF22">
         <v>-483024000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-83609000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>761153000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-57667000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>125407000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-157457000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>180857000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>203538000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>321975000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>220846000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-40301000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-170004000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>85489000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-243784000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-63340000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>545216000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-169209000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-260070000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-114958000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>32805000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>38951000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>42436000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>37902000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>44514000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>34882000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>38165000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>39185000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>66750000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>44348000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>48267000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>44512000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>43116000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>46893000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>97248000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>42820000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>42703000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>31751000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>72569000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
-        <v>579000000.0</v>
+        <v>-117000000.0</v>
       </c>
       <c r="C23">
+        <v>-3000000.0</v>
+      </c>
+      <c r="D23">
         <v>-123000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-5000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-27000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-366000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-7000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-4000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-31000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-120000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-7000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-94000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>112000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-12000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-54000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>23000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>9000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-8000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-9000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-3000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-11000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-17000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-23000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>497000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-68000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-71000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-39000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-25000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-38000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-28000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-32000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-33000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-36000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-37000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-46000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>6000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-31000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-489000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-41000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-92000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-44000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-40000000.0</v>
       </c>
       <c r="AS23">
         <v>-40000000.0</v>
       </c>
       <c r="AT23">
+        <v>-40000000.0</v>
+      </c>
+      <c r="AU23">
         <v>-46000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-39000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-29000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-281000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-119000000.0</v>
       </c>
       <c r="AZ23">
         <v>-119000000.0</v>
       </c>
       <c r="BA23">
+        <v>-121000000.0</v>
+      </c>
+      <c r="BB23">
         <v>-169000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-171000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-164856000.0</v>
       </c>
       <c r="BD23">
         <v>-164856000.0</v>
       </c>
       <c r="BE23">
+        <v>-194898000.0</v>
+      </c>
+      <c r="BF23">
         <v>-195575000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-221800000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-245192000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-352016000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-243930000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-153277000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-238019000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-212860000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-48740000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-167815000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-168034000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>168136000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-942000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-393000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>175000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-1132000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-2691000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-35000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>161000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-1179000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-1773000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>149516000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>748000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-3874000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-436000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-3098000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>107000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-1276000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-35371000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-5898000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>22000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>16561000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-9861000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-1355000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-26932000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-97534000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-19476000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24">
-        <v>-611000000.0</v>
+        <v>-36000000.0</v>
       </c>
       <c r="C24">
+        <v>196000000.0</v>
+      </c>
+      <c r="D24">
         <v>-73000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="F24">
         <v>1000000.0</v>
       </c>
       <c r="G24">
+        <v>1000000.0</v>
+      </c>
+      <c r="H24">
         <v>-1205000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="I24">
         <v>5000000.0</v>
       </c>
       <c r="J24">
+        <v>5000000.0</v>
+      </c>
+      <c r="K24">
         <v>103000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>183000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-372000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-449000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>385000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>30000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>25000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>17000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-146000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>16000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>12000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>13000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-118000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>12000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>16000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>38000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>99000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>64000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>83000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>53000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>24000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>65000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>25000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>19000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>31000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>26000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>116000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>33000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>42000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>485000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>25000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>68000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>296000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>76000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-736000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>33000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>64000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>17000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>33000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>305000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>108000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127000000.0</v>
       </c>
       <c r="AZ24">
         <v>127000000.0</v>
       </c>
       <c r="BA24">
+        <v>314000000.0</v>
+      </c>
+      <c r="BB24">
         <v>193000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>145000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135978000.0</v>
       </c>
       <c r="BD24">
         <v>135978000.0</v>
       </c>
       <c r="BE24">
+        <v>75726000.0</v>
+      </c>
+      <c r="BF24">
         <v>189202000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>166844000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>179475000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>265927000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>166746000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>104439000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>113698000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>160092000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>65554000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>1333000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-456481000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>5500000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-11459000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-728150000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-17807000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>17807000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-204562000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-243277000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>135493000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>145828000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-281321000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-122770000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-86998000.0</v>
       </c>
-      <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>-570000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-213562000.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>-147680000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>22322000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>39784000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>46761000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-6977000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>3690000.0</v>
       </c>
-      <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>8712000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
-        <v>-139000000.0</v>
+        <v>102000000.0</v>
       </c>
       <c r="C25">
+        <v>-646000000.0</v>
+      </c>
+      <c r="D25">
         <v>-50000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>78000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-61000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>368000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>204000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-20000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-183000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>122000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-333000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>231000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1126000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-54000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-880000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-892000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-413000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-860000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-483000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-466000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-337000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-219000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-464000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-164000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>622000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-236000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-8000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-386000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-21000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-253000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>342000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-170000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-177000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-52000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-57000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-215000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-133000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-622000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-103000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-149000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-717000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-273000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-215000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-178000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-633000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-230000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-38000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>59000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-420000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-360000000.0</v>
       </c>
       <c r="AZ25">
         <v>-360000000.0</v>
       </c>
       <c r="BA25">
+        <v>-83000000.0</v>
+      </c>
+      <c r="BB25">
         <v>130000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-527138000.0</v>
       </c>
       <c r="BD25">
         <v>-527138000.0</v>
       </c>
       <c r="BE25">
+        <v>-289666000.0</v>
+      </c>
+      <c r="BF25">
         <v>558280000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-403843770000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-774589000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>830259000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-283565000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>243984000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-71262000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-216537000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-221146000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-61472000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>266570000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>314973000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-47140000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>297755000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>122267000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-606905000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>140426000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>528316000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>212679000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-19346000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-748000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1911000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-23604000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-55530000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>12018000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-34764000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>5917000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>33628000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-4414000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-215775000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>15457000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-53020000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-120831000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-181472000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>18425000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>47789000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-16843000.0</v>
       </c>
-      <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26">
+        <v>-75000000.0</v>
+      </c>
+      <c r="C26">
         <v>-131000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-118000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-131000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-120000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-90000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-131000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-152000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-129000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-113000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-64000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-24000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-2000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-100000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-97000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-151000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-152000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-191000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-140000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-88000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-77000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-126000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-40000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-164000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-116000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-160000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-150000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-110000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-80000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-120000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-117000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-151000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-112000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-70000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-81000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-135000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-228000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-116000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-55000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-60000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-77000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-135000000.0</v>
       </c>
       <c r="AQ26">
         <v>-135000000.0</v>
       </c>
       <c r="AR26">
+        <v>-135000000.0</v>
+      </c>
+      <c r="AS26">
         <v>-133000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-152000000.0</v>
       </c>
       <c r="AT26">
         <v>-152000000.0</v>
       </c>
       <c r="AU26">
+        <v>-152000000.0</v>
+      </c>
+      <c r="AV26">
         <v>-226000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-177000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-35000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15000000.0</v>
       </c>
       <c r="AZ26">
         <v>-15000000.0</v>
       </c>
       <c r="BA26">
+        <v>-205000000.0</v>
+      </c>
+      <c r="BB26">
         <v>-39000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-24313000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>313000.0</v>
       </c>
       <c r="BD26">
         <v>313000.0</v>
       </c>
       <c r="BE26">
+        <v>313000.0</v>
+      </c>
+      <c r="BF26">
         <v>-192900000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-23287689000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-23000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-3000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-153200000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-10446543000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-497300000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-10457000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>573800000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-3672324000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-200000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>616500000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-3676000.0</v>
       </c>
-      <c r="BR26"/>
       <c r="BS26"/>
-      <c r="BT26">
+      <c r="BT26"/>
+      <c r="BU26">
         <v>429000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-429000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-9345252000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-3225000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-523000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-1444000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-150528000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-3345000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-17190000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-14740000000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>13028000000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-19014000000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-4274000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-14740000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-5986000.0</v>
       </c>
-      <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27">
+        <v>-20000000.0</v>
+      </c>
+      <c r="C27">
         <v>6000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>-6000000.0</v>
       </c>
-      <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>-28000000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>-30000000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>36000000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>39000000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>27000000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>25000000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>21000000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>19000000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>16000000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>13000000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>10000000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>10000000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>8000000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>7000000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>-158286229000.0</v>
       </c>
-      <c r="BK27"/>
       <c r="BL27"/>
-      <c r="BM27">
+      <c r="BM27"/>
+      <c r="BN27">
         <v>-17671733000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>-21979648000.0</v>
       </c>
-      <c r="BO27"/>
       <c r="BP27"/>
-      <c r="BQ27">
+      <c r="BQ27"/>
+      <c r="BR27">
         <v>1834291000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>-2343975000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>1178000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>368000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>855000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>1159000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>267000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>-197000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>1345000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>3435000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>1492000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>1820000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>1746000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>4859000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>-1399000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>15696000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>-1308000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>1786000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>-7349000.0</v>
       </c>
-      <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
-        <v>-133000000.0</v>
+        <v>-214000000.0</v>
       </c>
       <c r="C28">
+        <v>-149000000.0</v>
+      </c>
+      <c r="D28">
         <v>-140000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-157000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-170000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-324000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-159000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-173000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-327000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-137000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-200000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-37000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-296000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-43000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-4000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>669000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-10000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>394000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>363000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>814000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>389000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>195000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-21000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>146000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-180000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-6000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-235000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-201000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-142000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-189000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-222000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-203000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-181000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-121000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-157000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-194000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-294000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-171000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-104000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-567000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-136000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-245000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-198000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-192000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-212000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-217000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-295000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>269000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-342000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-131000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-162000000.0</v>
       </c>
       <c r="AZ28">
         <v>-162000000.0</v>
       </c>
       <c r="BA28">
+        <v>-352000000.0</v>
+      </c>
+      <c r="BB28">
         <v>-233000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-194000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-190856000.0</v>
       </c>
       <c r="BD28">
         <v>-190856000.0</v>
       </c>
       <c r="BE28">
+        <v>-253898000.0</v>
+      </c>
+      <c r="BF28">
         <v>-217246000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-235240000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-274898000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-365506000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-257311000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-166379000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-251535000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-236112000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-63408000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>560356000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-15616000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>612554000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-8740000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-4095000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-3955000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>243724000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-6338000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>296254000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-5820000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-4465000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-4533000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-3111000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-5202000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-23685000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-3068000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-4986000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-2140000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-7797000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-17014000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-8210000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-2257000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>16561000.0</v>
       </c>
-      <c r="CK28"/>
-      <c r="CL28">
+      <c r="CL28"/>
+      <c r="CM28">
         <v>-3250000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-3500000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-26250000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-2000000.0</v>
       </c>
-      <c r="CP28"/>
+      <c r="CQ28"/>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
-        <v>546000000.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="C29">
+        <v>39000000.0</v>
+      </c>
+      <c r="D29">
         <v>55000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>78000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>87000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>46000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>17000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>58000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-74000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>203000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-210000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>124000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>312000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-631000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-54000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-902000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-892000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-145000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-843000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-483000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-466000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-189000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-219000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-281000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-164000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-144000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-167000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>134000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-332000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>110000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-92000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>417000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>27000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>79000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>156000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>96000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>102000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>49000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-143000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>43000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-90000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-13000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-144000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>82000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>23000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>230000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>125000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>121000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>101000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>98000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="AZ29">
         <v>24000000.0</v>
       </c>
       <c r="BA29">
+        <v>136000000.0</v>
+      </c>
+      <c r="BB29">
         <v>-14000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>58000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-385138000.0</v>
       </c>
       <c r="BD29">
         <v>-385138000.0</v>
       </c>
       <c r="BE29">
+        <v>86882000.0</v>
+      </c>
+      <c r="BF29">
         <v>75256000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>74621000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-13436000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>772592000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-158158000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>243984000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>109595000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-12999000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-236590000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-14409000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>90799000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>35763000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>167017000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>57068000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>38559000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>182317000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>149045000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>198482000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>95826000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>61539000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>30003000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>79991000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>90221000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>70952000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>20410000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>10633000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>94608000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>13385000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>57181000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>39821000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>28836000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-125640000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>12404000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>15032000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>32762000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>129876000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>22360000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>277727000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
-        <v>-444000000.0</v>
+        <v>-60000000.0</v>
       </c>
       <c r="C30">
+        <v>363000000.0</v>
+      </c>
+      <c r="D30">
         <v>-73000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>217000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>134000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>236000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>204000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>87000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>253000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>103000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>183000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-34000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-94000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>612000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>70000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>208000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>850000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-146000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>425000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-381000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>125000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-118000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>173000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>387000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>389000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>99000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>439000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>139000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>492000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>103000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>208000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-140000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>126000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>113000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-129000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>150000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>211000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>143000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>156000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>605000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>172000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>360000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>335000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-702000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1001000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-17000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>150000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-504000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>275000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>111000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98000000.0</v>
       </c>
       <c r="AZ30">
         <v>98000000.0</v>
       </c>
       <c r="BA30">
+        <v>235000000.0</v>
+      </c>
+      <c r="BB30">
         <v>237000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>141000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>528542000.0</v>
       </c>
       <c r="BD30">
         <v>528542000.0</v>
       </c>
       <c r="BE30">
+        <v>166745000.0</v>
+      </c>
+      <c r="BF30">
         <v>106713000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>203439000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>300751000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-345172000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>402331000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-58524000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>130534000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>258687000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>346591000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-762876000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>176650000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-659914000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-151081000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-46592000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-36228000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-424375000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-142420000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-511474000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-88821000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-39385000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-24709000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-87585000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-98542000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-22526000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-19808000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-6467000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-89472000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-22241000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-35371000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-28364000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-41241000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>101732000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-9861000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-1355000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-26932000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-97534000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-19476000.0</v>
       </c>
-      <c r="CP30"/>
+      <c r="CQ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>