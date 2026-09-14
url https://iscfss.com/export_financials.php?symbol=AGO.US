--- v1 (2026-06-15)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3432,51 +3435,51 @@
       </c>
       <c r="U39">
         <v>7500000.0</v>
       </c>
       <c r="V39">
         <v>12478000.0</v>
       </c>
       <c r="W39">
         <v>15200000.0</v>
       </c>
       <c r="X39">
         <v>11000000.0</v>
       </c>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>309000000.0</v>
       </c>
       <c r="C40">
-        <v>-3732000000.0</v>
+        <v>-3719000000.0</v>
       </c>
       <c r="D40">
         <v>-16000000.0</v>
       </c>
       <c r="E40">
         <v>273000000.0</v>
       </c>
       <c r="F40">
         <v>846000000.0</v>
       </c>
       <c r="G40">
         <v>1069000000.0</v>
       </c>
       <c r="H40">
         <v>1031000000.0</v>
       </c>
       <c r="I40">
         <v>1177000000.0</v>
       </c>
       <c r="J40">
         <v>-61000000.0</v>
       </c>
       <c r="K40">
         <v>-64000000.0</v>
       </c>
@@ -3772,51 +3775,53 @@
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>71</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>54000000.0</v>
+      </c>
       <c r="C46">
         <v>101000000.0</v>
       </c>
       <c r="D46">
         <v>366000000.0</v>
       </c>
       <c r="E46">
         <v>5493000000.0</v>
       </c>
       <c r="F46">
         <v>5271000000.0</v>
       </c>
       <c r="G46">
         <v>1913000000.0</v>
       </c>
       <c r="H46">
         <v>572000000.0</v>
       </c>
       <c r="I46">
         <v>10961000000.0</v>
       </c>
       <c r="J46">
         <v>-101000000.0</v>
       </c>
       <c r="K46">
@@ -4882,602 +4887,606 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ62"/>
+  <dimension ref="A1:CR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
-      <c r="J2">
+      <c r="J2"/>
+      <c r="K2">
         <v>1745000000.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-      <c r="O2">
-[...1 lines deleted...]
-      </c>
+      <c r="O2"/>
       <c r="P2">
         <v>1000000.0</v>
       </c>
       <c r="Q2">
         <v>1000000.0</v>
       </c>
       <c r="R2">
+        <v>1000000.0</v>
+      </c>
+      <c r="S2">
         <v>2000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="V2">
         <v>15000000.0</v>
       </c>
       <c r="W2">
+        <v>15000000.0</v>
+      </c>
+      <c r="X2">
         <v>33000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000000.0</v>
       </c>
       <c r="Z2">
         <v>31000000.0</v>
       </c>
       <c r="AA2">
+        <v>31000000.0</v>
+      </c>
+      <c r="AB2">
         <v>30000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>26000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="AE2">
         <v>24000000.0</v>
       </c>
       <c r="AF2">
+        <v>24000000.0</v>
+      </c>
+      <c r="AG2">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="AH2">
         <v>17000000.0</v>
       </c>
       <c r="AI2">
+        <v>17000000.0</v>
+      </c>
+      <c r="AJ2">
         <v>61000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>45000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>54000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>52000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>64000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>71000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>56000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>58000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>51000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>61000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>66000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>74000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>107000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>148000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>178000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>165000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>148000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>160000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>188000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>193000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>219000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>185000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>186676000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>204173000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>171000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>173575000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>175875000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>268221000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>274431000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>259308000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>243039000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>185398000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>212059000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>179258000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>33754000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>22673000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>17957000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>9890000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>7603000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>15367000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>3276000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>27340000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>20732000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>12992000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>43193000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2069000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>13549000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>9060000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>56717000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>65182000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>67283000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>28999000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>25112000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>26690000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>50071000.0</v>
       </c>
-      <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
+      <c r="CR2"/>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5531,52 +5540,53 @@
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
+      <c r="CR3"/>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5630,367 +5640,369 @@
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>-251000000.0</v>
+      </c>
+      <c r="C5">
         <v>-280000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-168000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-179000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-227000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-314000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-385000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-231000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-392000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-386000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-359000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-565000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-458000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-420000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-515000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-652000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-370000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-78000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>300000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>374000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>445000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>373000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>498000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>404000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>333000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>138000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>342000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>319000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>295000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>261000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>93000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>78000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>152000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>214000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>372000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>326000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>315000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>206000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>149000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>358000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>383000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>319000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>237000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>273000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>239000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>370000000.0</v>
       </c>
       <c r="AU5">
         <v>370000000.0</v>
       </c>
       <c r="AV5">
+        <v>370000000.0</v>
+      </c>
+      <c r="AW5">
         <v>333000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>332000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>264000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>160000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>206000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>209000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>447000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>515000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>531000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>429342000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>398387000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>367499000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>327061000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>205591000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>85542000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>110645000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>337530000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>191330000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>140394000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>141814000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>209000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-2791000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>1768000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>2887000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-78900000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>8844000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>51590000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>56629000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>34588000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>9005000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>41343000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>41883000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>42796000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>4962000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>22325000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>45832000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>52943000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>77494000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>56716000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>78960000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>80245000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>57978000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>99405000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>81185000.0</v>
       </c>
-      <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
+      <c r="CR5"/>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -5998,124 +6010,127 @@
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
-      <c r="AX6"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AX6">
+        <v>0.0</v>
+      </c>
+      <c r="AY6"/>
+      <c r="AZ6">
+        <v>0.0</v>
+      </c>
+      <c r="BA6"/>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
-      <c r="BD6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD6">
+        <v>0.0</v>
+      </c>
+      <c r="BE6"/>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
-      <c r="BN6"/>
+      <c r="BN6">
+        <v>0.0</v>
+      </c>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
+      <c r="CR6"/>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6169,116 +6184,119 @@
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H8">
         <v>1000000.0</v>
       </c>
       <c r="I8">
         <v>1000000.0</v>
       </c>
       <c r="J8">
         <v>1000000.0</v>
       </c>
       <c r="K8">
         <v>1000000.0</v>
       </c>
       <c r="L8">
         <v>1000000.0</v>
       </c>
       <c r="M8">
         <v>1000000.0</v>
       </c>
       <c r="N8">
         <v>1000000.0</v>
       </c>
       <c r="O8">
         <v>1000000.0</v>
       </c>
       <c r="P8">
         <v>1000000.0</v>
       </c>
       <c r="Q8">
         <v>1000000.0</v>
       </c>
       <c r="R8">
         <v>1000000.0</v>
       </c>
       <c r="S8">
         <v>1000000.0</v>
       </c>
       <c r="T8">
         <v>1000000.0</v>
       </c>
       <c r="U8">
         <v>1000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>1000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6308,490 +6326,495 @@
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
+      <c r="AE9"/>
+      <c r="AF9">
         <v>86000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>200000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>321000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>466000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>573000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>637000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>711000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>841000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1060000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1166000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1213000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1269000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1342000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1474000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1606000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1733000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1887000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>2035000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>2260000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>2434000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2466000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2471000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2483000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2685000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2724000000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>2567668000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>2590654000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>2589197000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>2585423000.0</v>
       </c>
-      <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
+      <c r="CR9"/>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>310000000.0</v>
+      </c>
+      <c r="C10">
         <v>312000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>388000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>157000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>301000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>177000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>121000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>147000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>92000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>115000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>97000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>108000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>114000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>118000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>107000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>131000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>138000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>119000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>120000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>101000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>144000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>95000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>162000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>223000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>293000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>139000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>169000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>229000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>190000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>123000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>104000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>82000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>185000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>114000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>144000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>72000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>200000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>147000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>118000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>98000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>190000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>112000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>166000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>66000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>75000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>885000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>75000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>82000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>106000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>219000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>184000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>106000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>143000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>125000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>138000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>133000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>175347000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>182003000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>214544000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>173260000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>159170000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>95866000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>107179000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>87400000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>97212000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>90472000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>44133000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>260500000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>8507000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>19328000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>12305000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>7900000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>10124000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>8378000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>8048000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>25222000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>23743000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>5714000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>4785000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>15656000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>29197000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>3746000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>6190000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>7065000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>4748000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>21723000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>16978000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>13402000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>28584000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>36254000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>32365000.0</v>
       </c>
-      <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
-      <c r="CQ10">
+      <c r="CQ10"/>
+      <c r="CR10">
         <v>9445000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6845,349 +6868,351 @@
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>7127000000.0</v>
+      </c>
+      <c r="C12">
         <v>2337000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2434000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2629000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2288000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2428000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2465000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>147000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2727000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2645000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>8065000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2291000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2600000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2282000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8036000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2183000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8397000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8860000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9547000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9458000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>10050000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>9483000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9786000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9637000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9744000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9640000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>10291000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>10648000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>10923000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>10839000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>10922000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>11012000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>11321000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>11162000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>11445000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>11567000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>11383000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>11315000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>10941000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>11378000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>10735000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>11159000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>11189000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>11228000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>11491000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>11067000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>11333000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>11404000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>11615000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>11033000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>10799000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>10740000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>10650000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>10839000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>11011000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>697000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1095131000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1085366000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>948590000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1046528000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1229571000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>864329000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1138757000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>995063000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1488395000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1511893000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1712412000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1753400000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1179477000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>636162000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>489502000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>378000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>547595000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>501370000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>560986000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>177376000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>86894000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>102382000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>138849000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>185086000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>199928000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>138727000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>122016000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>69879000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>125854000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>85251000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>192815000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>177690000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>207499000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>190609000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>169882000.0</v>
       </c>
-      <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>15000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>467090.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>481000.0</v>
       </c>
-      <c r="F13">
-[...1 lines deleted...]
-      </c>
       <c r="G13">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13">
         <v>1000000.0</v>
       </c>
       <c r="J13">
         <v>1000000.0</v>
       </c>
       <c r="K13">
         <v>1000000.0</v>
       </c>
       <c r="L13">
         <v>1000000.0</v>
       </c>
       <c r="M13">
         <v>1000000.0</v>
       </c>
       <c r="N13">
         <v>1000000.0</v>
       </c>
       <c r="O13">
         <v>1000000.0</v>
       </c>
@@ -7260,499 +7285,503 @@
       <c r="AL13">
         <v>1000000.0</v>
       </c>
       <c r="AM13">
         <v>1000000.0</v>
       </c>
       <c r="AN13">
         <v>1000000.0</v>
       </c>
       <c r="AO13">
         <v>1000000.0</v>
       </c>
       <c r="AP13">
         <v>1000000.0</v>
       </c>
       <c r="AQ13">
         <v>1000000.0</v>
       </c>
       <c r="AR13">
         <v>1000000.0</v>
       </c>
       <c r="AS13">
         <v>1000000.0</v>
       </c>
       <c r="AT13">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AU13">
         <v>2000000.0</v>
       </c>
       <c r="AV13">
         <v>2000000.0</v>
       </c>
       <c r="AW13">
         <v>2000000.0</v>
       </c>
       <c r="AX13">
         <v>2000000.0</v>
       </c>
       <c r="AY13">
         <v>2000000.0</v>
       </c>
       <c r="AZ13">
         <v>2000000.0</v>
       </c>
       <c r="BA13">
         <v>2000000.0</v>
       </c>
       <c r="BB13">
         <v>2000000.0</v>
       </c>
       <c r="BC13">
         <v>2000000.0</v>
       </c>
       <c r="BD13">
         <v>2000000.0</v>
       </c>
       <c r="BE13">
+        <v>2000000.0</v>
+      </c>
+      <c r="BF13">
         <v>1939000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>1825000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1822000.0</v>
       </c>
       <c r="BH13">
         <v>1822000.0</v>
       </c>
       <c r="BI13">
+        <v>1822000.0</v>
+      </c>
+      <c r="BJ13">
         <v>1842000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>1840000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1837000.0</v>
       </c>
       <c r="BL13">
         <v>1837000.0</v>
       </c>
       <c r="BM13">
         <v>1837000.0</v>
       </c>
       <c r="BN13">
+        <v>1837000.0</v>
+      </c>
+      <c r="BO13">
         <v>1843000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>1842000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>1600000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>1344000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>901000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>910000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>900000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>909000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>801000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>799000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>677000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>678000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>677000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>675000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>731000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>732000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>738000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>748000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>749000.0</v>
       </c>
       <c r="CG13">
         <v>749000.0</v>
       </c>
       <c r="CH13">
+        <v>749000.0</v>
+      </c>
+      <c r="CI13">
         <v>752000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>757000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>760000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>759000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16403000.0</v>
       </c>
       <c r="CM13">
         <v>16403000.0</v>
       </c>
-      <c r="CN13"/>
+      <c r="CN13">
+        <v>16403000.0</v>
+      </c>
       <c r="CO13"/>
       <c r="CP13"/>
-      <c r="CQ13">
+      <c r="CQ13"/>
+      <c r="CR13">
         <v>16403000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>44600000.0</v>
+      </c>
+      <c r="C14">
         <v>45400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49400000.0</v>
       </c>
       <c r="D14">
         <v>49400000.0</v>
       </c>
       <c r="E14">
         <v>49400000.0</v>
       </c>
       <c r="F14">
+        <v>49400000.0</v>
+      </c>
+      <c r="G14">
         <v>50700000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>51900000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>53400000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>55000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>57100000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>58300000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>59600000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>60100000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>60400000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>61000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>62900000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>63800000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>67400000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>70400000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>73600000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>76000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77500000.0</v>
       </c>
       <c r="W14">
         <v>77500000.0</v>
       </c>
       <c r="X14">
+        <v>77500000.0</v>
+      </c>
+      <c r="Y14">
         <v>83800000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>87000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>92600000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>96100000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>98900000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>101900000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>104000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>106400000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>109300000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>112900000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>116600000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>118900000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>120700000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>122700000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>127100000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>131700000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>132800000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>134800000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>137000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>141500000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>146500000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>151600000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>156800000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>162300000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>169700000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>179500000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>183100000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>183000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>183900000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>188800000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>193900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>194700000.0</v>
       </c>
       <c r="BD14">
         <v>194700000.0</v>
       </c>
       <c r="BE14">
+        <v>194700000.0</v>
+      </c>
+      <c r="BF14">
         <v>187000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182400000.0</v>
       </c>
       <c r="BG14">
         <v>182400000.0</v>
       </c>
       <c r="BH14">
+        <v>182400000.0</v>
+      </c>
+      <c r="BI14">
         <v>184000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>184200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>187100000.0</v>
       </c>
       <c r="BK14">
         <v>187100000.0</v>
       </c>
       <c r="BL14">
+        <v>187100000.0</v>
+      </c>
+      <c r="BM14">
         <v>187300000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>188800000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>190600000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>190619000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>91941000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>93058000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91175000.0</v>
       </c>
       <c r="BS14">
         <v>91175000.0</v>
       </c>
       <c r="BT14">
+        <v>91175000.0</v>
+      </c>
+      <c r="BU14">
         <v>86341000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>90624000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>80044000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>80193839.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>67773000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>69197000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68335088.0</v>
       </c>
       <c r="CA14">
         <v>68335088.0</v>
       </c>
       <c r="CB14">
+        <v>68335088.0</v>
+      </c>
+      <c r="CC14">
         <v>74317647.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>74190000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74217021.0</v>
       </c>
       <c r="CE14">
         <v>74217021.0</v>
       </c>
       <c r="CF14">
+        <v>74217021.0</v>
+      </c>
+      <c r="CG14">
         <v>73933962.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>74166667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75166102.0</v>
       </c>
       <c r="CI14">
         <v>75166102.0</v>
       </c>
       <c r="CJ14">
+        <v>75166102.0</v>
+      </c>
+      <c r="CK14">
         <v>75442373.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>75642105.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74433333.0</v>
       </c>
       <c r="CM14">
         <v>74433333.0</v>
       </c>
       <c r="CN14">
+        <v>74433333.0</v>
+      </c>
+      <c r="CO14">
         <v>75122807.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>74917544.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>75597619.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>74845361.0</v>
       </c>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>1000000.0</v>
       </c>
       <c r="O15">
         <v>1000000.0</v>
       </c>
       <c r="P15">
         <v>1000000.0</v>
       </c>
       <c r="Q15">
         <v>1000000.0</v>
       </c>
       <c r="R15">
         <v>1000000.0</v>
       </c>
       <c r="S15">
         <v>1000000.0</v>
       </c>
       <c r="T15">
         <v>1000000.0</v>
       </c>
       <c r="U15">
         <v>1000000.0</v>
       </c>
       <c r="V15">
@@ -7806,51 +7835,51 @@
       <c r="AL15">
         <v>1000000.0</v>
       </c>
       <c r="AM15">
         <v>1000000.0</v>
       </c>
       <c r="AN15">
         <v>1000000.0</v>
       </c>
       <c r="AO15">
         <v>1000000.0</v>
       </c>
       <c r="AP15">
         <v>1000000.0</v>
       </c>
       <c r="AQ15">
         <v>1000000.0</v>
       </c>
       <c r="AR15">
         <v>1000000.0</v>
       </c>
       <c r="AS15">
         <v>1000000.0</v>
       </c>
       <c r="AT15">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AU15">
         <v>2000000.0</v>
       </c>
       <c r="AV15">
         <v>2000000.0</v>
       </c>
       <c r="AW15">
         <v>2000000.0</v>
       </c>
       <c r="AX15">
         <v>2000000.0</v>
       </c>
       <c r="AY15">
         <v>2000000.0</v>
       </c>
       <c r="AZ15">
         <v>2000000.0</v>
       </c>
       <c r="BA15">
         <v>2000000.0</v>
       </c>
       <c r="BB15">
         <v>2000000.0</v>
       </c>
@@ -7875,51 +7904,51 @@
       <c r="BI15">
         <v>2000000.0</v>
       </c>
       <c r="BJ15">
         <v>2000000.0</v>
       </c>
       <c r="BK15">
         <v>2000000.0</v>
       </c>
       <c r="BL15">
         <v>2000000.0</v>
       </c>
       <c r="BM15">
         <v>2000000.0</v>
       </c>
       <c r="BN15">
         <v>2000000.0</v>
       </c>
       <c r="BO15">
         <v>2000000.0</v>
       </c>
       <c r="BP15">
         <v>2000000.0</v>
       </c>
       <c r="BQ15">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="BR15">
         <v>1000000.0</v>
       </c>
       <c r="BS15">
         <v>1000000.0</v>
       </c>
       <c r="BT15">
         <v>1000000.0</v>
       </c>
       <c r="BU15">
         <v>1000000.0</v>
       </c>
       <c r="BV15">
         <v>1000000.0</v>
       </c>
       <c r="BW15">
         <v>1000000.0</v>
       </c>
       <c r="BX15">
         <v>1000000.0</v>
       </c>
       <c r="BY15">
         <v>1000000.0</v>
       </c>
@@ -7938,272 +7967,276 @@
       <c r="CD15">
         <v>1000000.0</v>
       </c>
       <c r="CE15">
         <v>1000000.0</v>
       </c>
       <c r="CF15">
         <v>1000000.0</v>
       </c>
       <c r="CG15">
         <v>1000000.0</v>
       </c>
       <c r="CH15">
         <v>1000000.0</v>
       </c>
       <c r="CI15">
         <v>1000000.0</v>
       </c>
       <c r="CJ15">
         <v>1000000.0</v>
       </c>
       <c r="CK15">
         <v>1000000.0</v>
       </c>
       <c r="CL15">
-        <v>16403000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="CM15">
         <v>16403000.0</v>
       </c>
-      <c r="CN15"/>
+      <c r="CN15">
+        <v>16403000.0</v>
+      </c>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
+      <c r="CR15"/>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
         <v>41</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>3613000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3625000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3663000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3675000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3671000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3719000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3631000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>43000000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>3742000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3706000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3736000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3334000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3387000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3437000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3512000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>3538000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3635000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3395000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3475000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3597000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3748000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3827000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3511000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3668000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3617000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3810000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3996000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>4112000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>4389000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>4127000000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>5962799000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>6111822000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>6315362000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>6637213000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>6972894000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>7374769000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>7661289000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>140394000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>141814000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>209013000000.0</v>
       </c>
-      <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>129118000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>82317000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>32452000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>237475000000.0</v>
       </c>
-      <c r="BW16"/>
       <c r="BX16"/>
-      <c r="BY16">
+      <c r="BY16"/>
+      <c r="BZ16">
         <v>17479000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>21106000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>39906000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>44855000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>24328000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>25390000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>26629000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>17703000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>18217000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>39828000000.0</v>
       </c>
-      <c r="CI16"/>
-      <c r="CJ16">
+      <c r="CJ16"/>
+      <c r="CK16">
         <v>20693000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>5213000000.0</v>
       </c>
-      <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
+      <c r="CR16"/>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8257,88 +8290,87 @@
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
@@ -8346,124 +8378,127 @@
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
-      <c r="AX18"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AX18">
+        <v>0.0</v>
+      </c>
+      <c r="AY18"/>
+      <c r="AZ18">
+        <v>0.0</v>
+      </c>
+      <c r="BA18"/>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
-      <c r="BD18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD18">
+        <v>0.0</v>
+      </c>
+      <c r="BE18"/>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
-      <c r="BN18"/>
+      <c r="BN18">
+        <v>0.0</v>
+      </c>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8517,126 +8552,125 @@
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>6203000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>6330000000.0</v>
       </c>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
       <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>-158000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>-155000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>-151000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>117000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>-142000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>-139000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>-135000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>117000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>-129000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>-126000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>-124000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>117000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>114000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117000000.0</v>
       </c>
       <c r="Z20">
         <v>117000000.0</v>
       </c>
       <c r="AA20">
         <v>117000000.0</v>
       </c>
-      <c r="AB20"/>
+      <c r="AB20">
+        <v>117000000.0</v>
+      </c>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -8644,103 +8678,103 @@
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
-      <c r="AX20"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20"/>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20"/>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
-      <c r="BD20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20"/>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
-      <c r="BN20"/>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
       <c r="BO20"/>
       <c r="BP20"/>
-      <c r="BQ20">
+      <c r="BQ20"/>
+      <c r="BR20">
         <v>85417000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>85417000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85417000.0</v>
       </c>
       <c r="BT20">
         <v>85417000.0</v>
       </c>
       <c r="BU20">
         <v>85417000.0</v>
       </c>
       <c r="BV20">
         <v>85417000.0</v>
       </c>
       <c r="BW20">
         <v>85417000.0</v>
       </c>
       <c r="BX20">
         <v>85417000.0</v>
       </c>
       <c r="BY20">
         <v>85417000.0</v>
       </c>
       <c r="BZ20">
         <v>85417000.0</v>
       </c>
       <c r="CA20">
         <v>85417000.0</v>
       </c>
@@ -8756,261 +8790,264 @@
       <c r="CE20">
         <v>85417000.0</v>
       </c>
       <c r="CF20">
         <v>85417000.0</v>
       </c>
       <c r="CG20">
         <v>85417000.0</v>
       </c>
       <c r="CH20">
         <v>85417000.0</v>
       </c>
       <c r="CI20">
         <v>85417000.0</v>
       </c>
       <c r="CJ20">
         <v>85417000.0</v>
       </c>
       <c r="CK20">
         <v>85417000.0</v>
       </c>
       <c r="CL20">
         <v>85417000.0</v>
       </c>
       <c r="CM20">
+        <v>85417000.0</v>
+      </c>
+      <c r="CN20">
         <v>87062000.0</v>
       </c>
-      <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
-      <c r="CQ20">
+      <c r="CQ20"/>
+      <c r="CR20">
         <v>87062000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>201000000.0</v>
+      </c>
+      <c r="C21">
         <v>197000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>192000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>190000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>185000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>181000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>176000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>172000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>169000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>164000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>6000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>164000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>161000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>157000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>46000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>308000000.0</v>
       </c>
       <c r="Q21">
         <v>308000000.0</v>
       </c>
       <c r="R21">
+        <v>308000000.0</v>
+      </c>
+      <c r="S21">
         <v>307000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>58000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>307000000.0</v>
       </c>
       <c r="U21">
         <v>307000000.0</v>
       </c>
       <c r="V21">
+        <v>307000000.0</v>
+      </c>
+      <c r="W21">
         <v>308000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>86000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>210000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>208000000.0</v>
       </c>
       <c r="Z21">
         <v>208000000.0</v>
       </c>
       <c r="AA21">
+        <v>208000000.0</v>
+      </c>
+      <c r="AB21">
         <v>99000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>107000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>106000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>104000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>129000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>103000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>102000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>100000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>101000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>105000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>107000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106000000.0</v>
       </c>
       <c r="AM21">
         <v>106000000.0</v>
       </c>
       <c r="AN21">
+        <v>106000000.0</v>
+      </c>
+      <c r="AO21">
         <v>108000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>110000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>113000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>114000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>118000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>119000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>120000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>121000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>120000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122000000.0</v>
       </c>
       <c r="AX21">
         <v>122000000.0</v>
       </c>
       <c r="AY21">
+        <v>122000000.0</v>
+      </c>
+      <c r="AZ21">
         <v>124000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000000.0</v>
       </c>
       <c r="BA21">
         <v>125000000.0</v>
       </c>
       <c r="BB21">
-        <v>116000000.0</v>
+        <v>125000000.0</v>
       </c>
       <c r="BC21">
         <v>116000000.0</v>
       </c>
       <c r="BD21">
-        <v>127000000.0</v>
+        <v>116000000.0</v>
       </c>
       <c r="BE21">
         <v>127000000.0</v>
       </c>
       <c r="BF21">
-        <v>0.0</v>
+        <v>127000000.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
       <c r="BI21">
         <v>0.0</v>
       </c>
       <c r="BJ21">
         <v>0.0</v>
       </c>
       <c r="BK21">
         <v>0.0</v>
       </c>
       <c r="BL21">
         <v>0.0</v>
       </c>
       <c r="BM21">
         <v>0.0</v>
       </c>
-      <c r="BN21"/>
+      <c r="BN21">
+        <v>0.0</v>
+      </c>
       <c r="BO21"/>
       <c r="BP21"/>
-      <c r="BQ21">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ21"/>
       <c r="BR21">
         <v>85417000.0</v>
       </c>
       <c r="BS21">
         <v>85417000.0</v>
       </c>
       <c r="BT21">
         <v>85417000.0</v>
       </c>
       <c r="BU21">
         <v>85417000.0</v>
       </c>
       <c r="BV21">
         <v>85417000.0</v>
       </c>
       <c r="BW21">
         <v>85417000.0</v>
       </c>
       <c r="BX21">
         <v>85417000.0</v>
       </c>
       <c r="BY21">
         <v>85417000.0</v>
       </c>
       <c r="BZ21">
@@ -9028,127 +9065,128 @@
       <c r="CD21">
         <v>85417000.0</v>
       </c>
       <c r="CE21">
         <v>85417000.0</v>
       </c>
       <c r="CF21">
         <v>85417000.0</v>
       </c>
       <c r="CG21">
         <v>85417000.0</v>
       </c>
       <c r="CH21">
         <v>85417000.0</v>
       </c>
       <c r="CI21">
         <v>85417000.0</v>
       </c>
       <c r="CJ21">
         <v>85417000.0</v>
       </c>
       <c r="CK21">
         <v>85417000.0</v>
       </c>
       <c r="CL21">
+        <v>85417000.0</v>
+      </c>
+      <c r="CM21">
         <v>97332000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>101288000.0</v>
       </c>
-      <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
-      <c r="CQ21">
+      <c r="CQ21"/>
+      <c r="CR21">
         <v>107384000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>-7570000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-7656000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-3913000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-4978000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-5658000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-4829000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-2923000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-2957000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-2826000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-2667000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-3602000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-5258000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-5768000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-4919000000.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -9156,1106 +9194,1119 @@
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
-      <c r="AX22"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22"/>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22"/>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
-      <c r="BD22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22"/>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
-      <c r="BN22"/>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
+      <c r="CR22"/>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>12641000000.0</v>
+      </c>
+      <c r="C23">
         <v>12635000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>12176000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>12101000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>12095000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>11938000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>11901000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>12291000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>12088000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>12168000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>12539000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>11944000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>16852000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>16778000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>16843000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>16660000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>16960000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>17845000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>18208000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>17614000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>17226000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>16018000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>15334000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>14695000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>14780000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>13745000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>14326000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>13367000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>13581000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>13551000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>13603000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>13739000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>14132000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>14019000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>14433000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>14649000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>14655000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>14675000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>14151000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>14669000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>14092000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>14452000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>14544000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>15034000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>15479000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>14677000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>14925000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>15369000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>15690000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>15106000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>16287000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>16354000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>16608000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>17299000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>17242000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>17563000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>18074464000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>18504813000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>18091531000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>18404995000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>19238864000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>19509178000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>20471512000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>18371128000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>17588590000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>17388454000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>16593436000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>16202600000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>6495739000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>5588328000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>4555707000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>4442600000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>4527588000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>4062032000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>3800359000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>3137604000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2972491000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2953059000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>2935340000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>2844849000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2735438000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2677993000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>2676471000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>2766742000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>2771564000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>2709678000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>2694011000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>2716667000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>2637899000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>2749224000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>2857867000.0</v>
       </c>
-      <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
+      <c r="CR23"/>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>1706000000.0</v>
+      </c>
+      <c r="C24">
         <v>1705000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1704000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1702000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1701000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1700000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1699000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1698000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1696000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1695000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1694000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1693000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1677000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1676000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1675000000.0</v>
       </c>
       <c r="P24">
         <v>1675000000.0</v>
       </c>
       <c r="Q24">
+        <v>1675000000.0</v>
+      </c>
+      <c r="R24">
         <v>1674000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1673000000.0</v>
       </c>
       <c r="S24">
         <v>1673000000.0</v>
       </c>
       <c r="T24">
+        <v>1673000000.0</v>
+      </c>
+      <c r="U24">
         <v>1671000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1720000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1225000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1224000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1223000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1222000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1221000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1235000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1234000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1233000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1232000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1233000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1249000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1264000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1281000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1292000000.0</v>
       </c>
       <c r="AJ24">
         <v>1292000000.0</v>
       </c>
       <c r="AK24">
+        <v>1292000000.0</v>
+      </c>
+      <c r="AL24">
         <v>1294000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1307000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1306000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1304000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1303000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1302000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1300000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1306000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1305000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1304000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1303000000.0</v>
       </c>
       <c r="AV24">
         <v>1303000000.0</v>
       </c>
       <c r="AW24">
+        <v>1303000000.0</v>
+      </c>
+      <c r="AX24">
         <v>1311000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>812000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>816000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>819000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>827000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>832000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>836000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>840000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>846354000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1034667000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1038302000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1041653000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1046382000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>3809034000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>3515767000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>1055876000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>1059260000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>1061896000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>1032419000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>1071064000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>516974000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>347226000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>347210000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>347194000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>347177000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>347161000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>347146000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>347129000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>347114000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>347099000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>347083000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>197367000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>197359000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>197352000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>197344000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>197337000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>197330000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>197323000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>197356000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>197333000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>197311000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000000.0</v>
       </c>
       <c r="CM24">
         <v>75000000.0</v>
       </c>
-      <c r="CN24"/>
+      <c r="CN24">
+        <v>75000000.0</v>
+      </c>
       <c r="CO24"/>
       <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>75000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>1704000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1702000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1701000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1700000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1699000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1698000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>1693000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1677000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1676000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1675000000.0</v>
       </c>
       <c r="P25">
         <v>1675000000.0</v>
       </c>
       <c r="Q25">
+        <v>1675000000.0</v>
+      </c>
+      <c r="R25">
         <v>1674000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1673000000.0</v>
       </c>
       <c r="S25">
         <v>1673000000.0</v>
       </c>
       <c r="T25">
+        <v>1673000000.0</v>
+      </c>
+      <c r="U25">
         <v>1671000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1720000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1225000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1224000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1223000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1222000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1221000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1235000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1234000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1233000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1232000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1233000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1249000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1264000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1281000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1292000000.0</v>
       </c>
       <c r="AJ25">
         <v>1292000000.0</v>
       </c>
       <c r="AK25">
+        <v>1292000000.0</v>
+      </c>
+      <c r="AL25">
         <v>1294000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1307000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1306000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1304000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1303000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1302000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1300000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1306000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1305000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1304000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1303000000.0</v>
       </c>
       <c r="AV25">
         <v>1303000000.0</v>
       </c>
       <c r="AW25">
+        <v>1303000000.0</v>
+      </c>
+      <c r="AX25">
         <v>1311000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>812000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>816000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>819000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>827000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>832000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>836000000.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-      <c r="BH25">
+      <c r="BH25"/>
+      <c r="BI25">
         <v>1041653000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1046382000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>3809034000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>3515767000.0</v>
       </c>
-      <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26">
+        <v>7938000000.0</v>
+      </c>
+      <c r="C26">
         <v>7971000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>7608000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>7891000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>7785000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>7855000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>7884000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>8187000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>8104000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>8179000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>8614000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>8370000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>8892000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>8582000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>8365000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>8586000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>8610000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>9067000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>9608000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>9617000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>10193000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>9599000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>9838000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>9527000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>9573000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>9622000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>10240000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>10476000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>10793000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>10777000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>10873000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>11025000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>11238000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>11151000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>11395000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>11591000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>11271000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>11341000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>10985000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>11445000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>10715000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>11214000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>11192000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>11343000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>11631000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>10314000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>11384000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>11449000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>11635000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>10948000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>10785000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>10760000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>10637000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>10862000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>11085000000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-      <c r="BH26">
+      <c r="BH26"/>
+      <c r="BI26">
         <v>11262484000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>11221900000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>619303000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>592898000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10309,410 +10360,416 @@
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>1396000000.0</v>
+      </c>
+      <c r="C28">
         <v>1393000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1316000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1545000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1400000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1523000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1578000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1551000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1604000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1580000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1597000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1585000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1563000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1558000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1568000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1544000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1536000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1554000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1553000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1570000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1576000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1130000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1062000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1000000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>929000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1082000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1066000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1005000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1043000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1109000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1129000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1167000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1079000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1167000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1148000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1220000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1094000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1160000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1188000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1206000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1113000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1190000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1134000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1240000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1230000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>419000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1228000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1221000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1205000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>593000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>632000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>713000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>684000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>707000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>698000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>707000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>671007000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>852664000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>823758000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>868393000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>887212000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>953842000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>945757000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>968476000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>962048000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>971424000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1022280000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>810500000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>508467000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>327898000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>334905000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>361187000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>337053000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>189038000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>189360000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>172177000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>173648000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>191669000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>192590000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>181711000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>168162000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>193606000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>191154000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>190272000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>192582000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>175600000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>180378000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>183931000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>168727000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>38746000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>42635000.0</v>
       </c>
-      <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
+      <c r="CR28"/>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>7265000000.0</v>
+      </c>
+      <c r="C29">
         <v>7247000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7367000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7360000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7334000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7290000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7194000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7426000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7235000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7324000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7407000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6945000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6953000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6896000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6739000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6604000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6978000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7475000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7965000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7971000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>8223000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>7655000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>7867000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>7772000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>7666000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>7461000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -10737,526 +10794,531 @@
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
+      <c r="CR29"/>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>1523000000.0</v>
+      </c>
+      <c r="C30">
         <v>1980000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2021000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2036000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2013000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1957000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1947000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1925000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1765000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1745000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1766000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1658000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1683000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1604000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1555000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1563000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1737000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1864000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2173000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2526000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2359000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2336000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2363000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2282000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2089000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2053000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2033000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>844000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>866000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1419000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>904000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>916000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1357000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1374000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1552000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1530000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1397000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1355000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1033000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1150000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1028000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>673000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>928000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>676000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>714000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>700000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>958000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>801000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1181000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1141000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1086000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1240000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1306000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1555000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1519000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1022000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1027255000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1068989000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1079282000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1190774000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1247430000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1277604000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1167587000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1322486000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1311254000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1371582000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1418232000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1504043000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>779243000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>748414000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>15743000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>19297000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>25840000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>32189000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>27802000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>50019000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>49152000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>46784000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>52454000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>6853000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>7644000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>3101000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>48366000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>140589000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>204534000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>161064000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>161039000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>40031000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>33155000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>35133000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>301121000.0</v>
       </c>
-      <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
+      <c r="CR30"/>
     </row>
-    <row r="31" spans="1:95">
+    <row r="31" spans="1:96">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>5246000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>5270000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>5214000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>4901000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>4784000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>5135000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>5651000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>6139000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>6143000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>6322000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>6267000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>6461000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>6364000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>6255000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>6036000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>6430000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>6652000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>6722000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>6669000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>6555000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>6583000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>6634000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>6784000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>6839000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>6878000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>6750000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>6637000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>6504000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>6640000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>6250000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>6113000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>6063000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>5819000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>5806000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>5786000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>5758000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>5354000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>5242000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>5209000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>5115000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>4834000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>4484000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>4724000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>4994000000.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-      <c r="BH31">
+      <c r="BH31"/>
+      <c r="BI31">
         <v>4766715000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>3913907000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>3844053000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>3733454000.0</v>
       </c>
-      <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
+      <c r="CR31"/>
     </row>
-    <row r="32" spans="1:95">
+    <row r="32" spans="1:96">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -11310,1148 +11372,1157 @@
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
+      <c r="CR32"/>
     </row>
-    <row r="33" spans="1:95">
+    <row r="33" spans="1:96">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>10808000000.0</v>
+      </c>
+      <c r="C33">
         <v>8318000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>7721000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>7436000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>7794000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>7553000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>10224000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>10631000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>10524000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>10603000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>8986000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="M33">
         <v>6000000.0</v>
       </c>
       <c r="N33">
         <v>6000000.0</v>
       </c>
       <c r="O33">
+        <v>6000000.0</v>
+      </c>
+      <c r="P33">
         <v>14304000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>14088000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>14235000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>15094000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>15133000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>178000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>181000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>184000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>203000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>206000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>209000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>212000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>216000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>10888000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>11259000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>11276000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>11866000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>11526000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>11763000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>11699000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>12747000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>135000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>391000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>438000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>12867000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>459000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>235000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>278000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>13289000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>426000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>439000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>218000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>13354000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>474000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>12793000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>12071000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>13180000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>13149000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>850000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>872000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>13561000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>10882000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>815084000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1031805000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>770943000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>676198000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1012000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1004500000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1259125000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>842123000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1072260000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1132059000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1158205000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1093608000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>294526000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>202977000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>214535000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>167734000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>117869000000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>322892000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>232980000000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>125122000000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>102896000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>106523000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>85417000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>130272000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>109745000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>110807000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>85417000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>103120000000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>103634000000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>125245000000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>125470000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>106110000000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>90630000000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>159282000000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>2276796000.0</v>
       </c>
-      <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
       <c r="CQ33"/>
+      <c r="CR33"/>
     </row>
-    <row r="34" spans="1:95">
+    <row r="34" spans="1:96">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>9720000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>9687000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>9876000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>9811000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>9718000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>10156000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>10035000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>9547000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>8933000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>8300000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>7405000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>6855000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>7049000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>6251000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>6439000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>5481000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>5626000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>5650000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>5815000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>5907000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>6234000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>5954000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>6302000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>6479000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>6515000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>6668000000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>6341000000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>6699000000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>6520000000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>7037000000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>7181000000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>7909000000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>8368000000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>7587000000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>7859000000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>8672000000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>9125000000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>9059000000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>10312000000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>10701000000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>11297000000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>11743000000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>11412000000.0</v>
       </c>
-      <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-      <c r="BH34">
+      <c r="BH34"/>
+      <c r="BI34">
         <v>12596627000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>14339536000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>11931582000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>12499678000.0</v>
       </c>
-      <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
+      <c r="CR34"/>
     </row>
-    <row r="35" spans="1:95">
+    <row r="35" spans="1:96">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>7059000000.0</v>
+      </c>
+      <c r="C35">
         <v>2857000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2453000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2393000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2376000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2316000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>6348000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>6509000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>6493000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>6486000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>6774000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>6643000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1677000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1676000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>11551000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>11486000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>11392000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>11829000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>11708000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>11218000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>10653000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>9525000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>8629000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>8078000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>8271000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>7472000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>7674000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>6715000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>6859000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>6882000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>7048000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>7156000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>7498000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>7235000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1292000000.0</v>
       </c>
       <c r="AJ35">
         <v>1292000000.0</v>
       </c>
       <c r="AK35">
+        <v>1292000000.0</v>
+      </c>
+      <c r="AL35">
         <v>7809000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>7975000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1306000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>8003000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>7823000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1302000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1300000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1306000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1305000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1304000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>9162000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>9975000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1311000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>812000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>816000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>819000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>827000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>832000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>836000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>840000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>846354000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1034667000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1038302000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>1041653000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1046400000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>1049700000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>16015445000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>1055876000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>1059260000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>1061896000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>917362000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>915237000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>516974000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>3558157000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>347210000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>369087000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>347177000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>2559057000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>2133154000000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>1528805000000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>214870000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>1252258000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>1237477000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>1087958000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>1052660000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>1004576000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>988329000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>1120705000000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>1123649000000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>1172008000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>1166399000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>1228780000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>1216028000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>1239151000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>1420243000.0</v>
       </c>
-      <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
+      <c r="CR35"/>
     </row>
-    <row r="36" spans="1:95">
+    <row r="36" spans="1:96">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>3592000000.0</v>
+      </c>
+      <c r="C36">
         <v>1039000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>876000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>815000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>695000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>689000000.0</v>
       </c>
-      <c r="G36">
-[...1 lines deleted...]
-      </c>
       <c r="H36">
+        <v>8612000000.0</v>
+      </c>
+      <c r="I36">
         <v>4138000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>773000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>3099000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-8986000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-8706000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-13953000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-13981000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-114000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-14088000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-14235000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-15094000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-195000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-13999000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-13740000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-12625000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-11833000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-11267000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-11647000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-10726000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-11352000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-10888000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-11259000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-171000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>350000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-103000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-102000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-100000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>645000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-12307000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-12047000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-12055000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1062000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-12265000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-11469000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-12238000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>891000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-12709000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-13017000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-11681000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>573000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-12618000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-122000000.0</v>
       </c>
       <c r="AX36">
         <v>-122000000.0</v>
       </c>
       <c r="AY36">
+        <v>-122000000.0</v>
+      </c>
+      <c r="AZ36">
         <v>-812000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-125000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-13181000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-13527000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-13561000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-127000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-11127298000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-11108301000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>-10875896000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-10964509000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-10934604000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-10240593000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-10446893000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>-10698805000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-10525841000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-10486913000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>-10817716000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-9941000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>80747356000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>81538571000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>81649187000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>-3530683000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>81626140000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>82022920000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>82191691000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>82717593000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-2485765000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>-2488370000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>-2465135000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>-2379441000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>-2239887000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>-2249096000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>-2249823000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>83076250000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>83133635000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>83184656000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>-2140888000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>83218591000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>83299398000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>83111280000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>-2276796000.0</v>
       </c>
-      <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
+      <c r="CR36"/>
     </row>
-    <row r="37" spans="1:95">
+    <row r="37" spans="1:96">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>179000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>195000000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>228000000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>224000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>243000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>193000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>186000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>75000000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>49000000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>42000000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>41000000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>47000000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>45000000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>25000000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>6000000.0</v>
       </c>
-      <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -12459,1200 +12530,1211 @@
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
-      <c r="AX37"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37"/>
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
+      <c r="BA37"/>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
-      <c r="BD37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
+      <c r="BE37"/>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
-      <c r="BN37"/>
+      <c r="BN37">
+        <v>0.0</v>
+      </c>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
+      <c r="CR37"/>
     </row>
-    <row r="38" spans="1:95">
+    <row r="38" spans="1:96">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38">
+        <v>3991000000.0</v>
+      </c>
+      <c r="C38">
         <v>3905000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>3847000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>4083000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3665000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3778000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>11901000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>12291000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>12088000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>12168000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>12539000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>11944000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>16852000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>16778000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>-7052000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>16660000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>16960000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>17845000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>-8645000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>7294000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>6709000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>5693000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>12746000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>4389000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>14780000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>13745000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>14326000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>-7871000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>-8308000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>-8734000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>13603000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>-8977000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>-8973000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>-9035000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>14433000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2902000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2643000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>2735000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>14151000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>2752000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>3084000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>2801000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>14544000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>3226000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>3669000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>3041000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>14925000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>3527000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>-9899000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>-9139000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>-8778000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>-8775000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>5136000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>5361000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>-8850000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>4962000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>-12207125536000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>-12469230187000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>-12188527469000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>-12113068005000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>16820164000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>17131178000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>-11916916488000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>-12009472872000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>-11576940410000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>-11633954546000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>-11743876564000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>-4334823400000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>-1493858261000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>-833550672000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>-720908293000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>3877634000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>-660936412000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>-820199968000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>-790165641000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>-299360396000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>2782701000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>2744154000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>2711074000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>2522638000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>2418121000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>2425358000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>2469038000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>-170232258000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>-226716436000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>-207786322000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>2375726000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>-281083333000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>-295491101000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>-347141776000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>110068000.0</v>
       </c>
-      <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
-      <c r="CQ38">
+      <c r="CQ38"/>
+      <c r="CR38">
         <v>2381941000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:95">
+    <row r="39" spans="1:96">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>-6817000000.0</v>
+      </c>
+      <c r="C39">
         <v>-6875000000.0</v>
       </c>
-      <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>-453000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4266000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3912000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-2735000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>-412000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>-2928000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>4831000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-9831000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-3949000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-4283000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-3886000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2923000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-3746000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>-10134000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>-10724000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3602000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3416000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3695000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3241000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>-12032000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>88000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>-11833000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>-11693000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>-12324000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>122000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>127000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>132000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>10873000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>132000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>135000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>142000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>11395000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>144000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>182000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>183000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>10985000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>210000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>569000000.0</v>
       </c>
-      <c r="AP39"/>
-      <c r="AQ39">
+      <c r="AQ39"/>
+      <c r="AR39">
         <v>11192000000.0</v>
       </c>
-      <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
-      <c r="AU39">
+      <c r="AU39"/>
+      <c r="AV39">
         <v>244000000.0</v>
       </c>
-      <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
-      <c r="AY39">
+      <c r="AY39"/>
+      <c r="AZ39">
         <v>130000000.0</v>
       </c>
-      <c r="AZ39"/>
-      <c r="BA39">
+      <c r="BA39"/>
+      <c r="BB39">
         <v>510000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>535000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>561000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>550000000.0</v>
       </c>
       <c r="BE39">
         <v>550000000.0</v>
       </c>
-      <c r="BF39"/>
-      <c r="BG39">
+      <c r="BF39">
+        <v>550000000.0</v>
+      </c>
+      <c r="BG39"/>
+      <c r="BH39">
         <v>709000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>172883000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>158817000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>95594000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>10729000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>87313000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>97115000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>90382000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>10808000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>260224000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>23121000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>23655000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>18856000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>19934000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>20651000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>17533000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>13530000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>17426000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>11010000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>9513000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>7500000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>8956000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>12442000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>13344000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>12478000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>12894000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>13803000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>14280000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>15200000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>20632000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>25140000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>17012000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>11000000.0</v>
       </c>
-      <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
+      <c r="CR39"/>
     </row>
-    <row r="40" spans="1:95">
+    <row r="40" spans="1:96">
       <c r="A40" t="s">
         <v>65</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>601000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>309000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>308000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>315000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>294000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-3719000000.0</v>
       </c>
-      <c r="H40">
-[...1 lines deleted...]
-      </c>
       <c r="I40">
+        <v>-3631000000.0</v>
+      </c>
+      <c r="J40">
         <v>294000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-1784000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>360000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>361000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-35000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-49000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>273000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-14000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-20000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-63000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>889000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>993000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1064000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1058000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>25000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>47000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>3372000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2578000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-144000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2147000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2239000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2213000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2303000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2369000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2599000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>2559000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-61000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-45000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>42000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>11000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-64000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-45000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-37000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-58000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-51000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-61000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-66000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-74000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-102000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-188000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-190000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-191000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-148000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-160000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-188000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-193000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>-219000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>-185000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>-186676000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>-204173000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>-171000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>-173575000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>-175875000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>-268221000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>92652549000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>-391415000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>-380671000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>-327801000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>-212059000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>-179258000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>-33754000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>4550749000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>-17957000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>-9890000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>-7603000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>10279328000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>631089000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>4416212000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>-20732000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>-19497000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>-50389000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-43964000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>-23472000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>-24582000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>-30088000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>12315425000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>28311310000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>-38853000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>969000000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>-19661000000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>-4194000000.0</v>
       </c>
-      <c r="CL40"/>
       <c r="CM40"/>
       <c r="CN40"/>
       <c r="CO40"/>
       <c r="CP40"/>
       <c r="CQ40"/>
+      <c r="CR40"/>
     </row>
-    <row r="41" spans="1:95">
+    <row r="41" spans="1:96">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>1296000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>5711000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>5575000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>5516000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>5590000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>5985000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>5085000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>6163000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>5694000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>5072000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>3843000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>3567000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>2635000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>2683000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>2249000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>2350000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1817000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1901000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1867000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>2070000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>2130000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>2341000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>2322000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>6241000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>6434000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>6461000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>6616000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>6277000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>6628000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>6464000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>6979000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>7130000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>7848000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>8302000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>7513000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>7752000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>8524000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>8947000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>8894000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>10164000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>10541000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>11109000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>11550000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>11193000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>11586000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>12317368000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>13083455000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>12163811000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>12423052000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>14163661000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>14422687000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>14688078000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>12866721000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>12417726000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>12522125000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>11820120000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>12155176000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>3579872000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>3180507000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>2255734000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>1986668000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>1919664000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>2196529000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>1759540000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>1139598000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>892383000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>864556000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>847201000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>812688000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>787808000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>772774000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>787261000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>887786000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>886240000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>905858000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>903878000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>984064000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>963433000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>1090286000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>1286806000.0</v>
       </c>
-      <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
-      <c r="CQ41">
+      <c r="CQ41"/>
+      <c r="CR41">
         <v>1341933000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:95">
+    <row r="42" spans="1:96">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
         <v>1000000.0</v>
       </c>
       <c r="C42">
         <v>1000000.0</v>
       </c>
       <c r="D42">
         <v>1000000.0</v>
       </c>
       <c r="E42">
         <v>1000000.0</v>
       </c>
       <c r="F42">
         <v>1000000.0</v>
       </c>
       <c r="G42">
         <v>1000000.0</v>
       </c>
       <c r="H42">
         <v>1000000.0</v>
       </c>
       <c r="I42">
@@ -13700,238 +13782,241 @@
       <c r="W42">
         <v>1000000.0</v>
       </c>
       <c r="X42">
         <v>1000000.0</v>
       </c>
       <c r="Y42">
         <v>1000000.0</v>
       </c>
       <c r="Z42">
         <v>1000000.0</v>
       </c>
       <c r="AA42">
         <v>1000000.0</v>
       </c>
       <c r="AB42">
         <v>1000000.0</v>
       </c>
       <c r="AC42">
         <v>1000000.0</v>
       </c>
       <c r="AD42">
         <v>1000000.0</v>
       </c>
       <c r="AE42">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF42">
         <v>86000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>201000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>322000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>467000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>574000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>638000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>712000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>842000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1065000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1171000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1218000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1274000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1347000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1479000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1611000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1738000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1892000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>2040000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>2265000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>2434000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2471000000.0</v>
       </c>
       <c r="AZ42">
         <v>2471000000.0</v>
       </c>
       <c r="BA42">
+        <v>2471000000.0</v>
+      </c>
+      <c r="BB42">
         <v>2487000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>2689000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>2728000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>2726000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>2724388000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>2573926000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>2640436000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>2571168000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>2592654000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>2591197000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>2587423000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>2585196000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>2583269000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>2591454000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>2586983000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>2219772000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>1733997000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>1284093000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>1284370000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>1281958000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>1279182000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>1027895000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>1023886000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>721003000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>719297000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>716550000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>711256000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>856243000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>855258000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>870415000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>867242000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>877581000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>876539000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>881101000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>879588000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>892352000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>891212000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>961852000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>949972000.0</v>
       </c>
-      <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
+      <c r="CR42"/>
     </row>
-    <row r="43" spans="1:95">
+    <row r="43" spans="1:96">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13985,88 +14070,87 @@
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
+      <c r="CR43"/>
     </row>
-    <row r="44" spans="1:95">
+    <row r="44" spans="1:96">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -14074,168 +14158,171 @@
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
-      <c r="AX44"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44"/>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44"/>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
-      <c r="BD44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
+      <c r="BE44"/>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
-      <c r="BN44"/>
+      <c r="BN44">
+        <v>0.0</v>
+      </c>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
+      <c r="CR44"/>
     </row>
-    <row r="45" spans="1:95">
+    <row r="45" spans="1:96">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>3547000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>2956000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1913000000.0</v>
       </c>
-      <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-      <c r="AA45">
+      <c r="AA45"/>
+      <c r="AB45">
         <v>100000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>65000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>66000000.0</v>
       </c>
-      <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
@@ -14257,279 +14344,281 @@
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
+      <c r="CR45"/>
     </row>
-    <row r="46" spans="1:95">
+    <row r="46" spans="1:96">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
-      <c r="D46"/>
-      <c r="E46">
+      <c r="D46">
+        <v>54000000.0</v>
+      </c>
+      <c r="E46"/>
+      <c r="F46">
         <v>121000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>119000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>101000000.0</v>
       </c>
-      <c r="H46"/>
-      <c r="I46">
+      <c r="I46"/>
+      <c r="J46">
         <v>378000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>377000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>366000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>330000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>5055000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>5118000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>5493000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>5336000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>5456000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>5700000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>5271000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>4371000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3547000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2956000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1913000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1539000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1669000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>645000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>572000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>65000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>66000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>67000000.0</v>
       </c>
-      <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
-      <c r="AJ46">
+      <c r="AJ46"/>
+      <c r="AK46">
         <v>-105000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>-107000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>-106000000.0</v>
       </c>
-      <c r="AM46"/>
-      <c r="AN46">
+      <c r="AN46"/>
+      <c r="AO46">
         <v>-108000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>-110000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>-113000000.0</v>
       </c>
-      <c r="AQ46"/>
-      <c r="AR46">
+      <c r="AR46"/>
+      <c r="AS46">
         <v>-118000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>-119000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>-120000000.0</v>
       </c>
-      <c r="AU46"/>
-      <c r="AV46">
+      <c r="AV46"/>
+      <c r="AW46">
         <v>-120000000.0</v>
       </c>
-      <c r="AW46"/>
       <c r="AX46"/>
-      <c r="AY46">
+      <c r="AY46"/>
+      <c r="AZ46">
         <v>12368000000.0</v>
       </c>
-      <c r="AZ46"/>
-      <c r="BA46">
+      <c r="BA46"/>
+      <c r="BB46">
         <v>-125000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>-116000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>12724000000.0</v>
       </c>
-      <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
+      <c r="CR46"/>
     </row>
-    <row r="47" spans="1:95">
+    <row r="47" spans="1:96">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>87000000.0</v>
       </c>
-      <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
-      <c r="S47">
+      <c r="S47"/>
+      <c r="T47">
         <v>100000000.0</v>
       </c>
-      <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
-      <c r="W47">
+      <c r="W47"/>
+      <c r="X47">
         <v>79000000.0</v>
       </c>
-      <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
-      <c r="AA47">
+      <c r="AA47"/>
+      <c r="AB47">
         <v>102000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>65000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>66000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>67000000.0</v>
       </c>
-      <c r="AE47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF47"/>
       <c r="AG47">
         <v>0.0</v>
       </c>
       <c r="AH47">
         <v>0.0</v>
       </c>
       <c r="AI47">
         <v>0.0</v>
       </c>
       <c r="AJ47">
         <v>0.0</v>
       </c>
       <c r="AK47">
         <v>0.0</v>
       </c>
       <c r="AL47">
         <v>0.0</v>
       </c>
       <c r="AM47">
         <v>0.0</v>
       </c>
       <c r="AN47">
         <v>0.0</v>
       </c>
       <c r="AO47">
@@ -14537,1502 +14626,1515 @@
       </c>
       <c r="AP47">
         <v>0.0</v>
       </c>
       <c r="AQ47">
         <v>0.0</v>
       </c>
       <c r="AR47">
         <v>0.0</v>
       </c>
       <c r="AS47">
         <v>0.0</v>
       </c>
       <c r="AT47">
         <v>0.0</v>
       </c>
       <c r="AU47">
         <v>0.0</v>
       </c>
       <c r="AV47">
         <v>0.0</v>
       </c>
       <c r="AW47">
         <v>0.0</v>
       </c>
-      <c r="AX47"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AX47">
+        <v>0.0</v>
+      </c>
+      <c r="AY47"/>
+      <c r="AZ47">
+        <v>0.0</v>
+      </c>
+      <c r="BA47"/>
       <c r="BB47">
         <v>0.0</v>
       </c>
       <c r="BC47">
         <v>0.0</v>
       </c>
-      <c r="BD47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD47">
+        <v>0.0</v>
+      </c>
+      <c r="BE47"/>
       <c r="BF47">
         <v>0.0</v>
       </c>
       <c r="BG47">
         <v>0.0</v>
       </c>
       <c r="BH47">
         <v>0.0</v>
       </c>
       <c r="BI47">
         <v>0.0</v>
       </c>
       <c r="BJ47">
         <v>0.0</v>
       </c>
       <c r="BK47">
         <v>0.0</v>
       </c>
       <c r="BL47">
         <v>0.0</v>
       </c>
       <c r="BM47">
         <v>0.0</v>
       </c>
-      <c r="BN47"/>
+      <c r="BN47">
+        <v>0.0</v>
+      </c>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
+      <c r="CR47"/>
     </row>
-    <row r="48" spans="1:95">
+    <row r="48" spans="1:96">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>5809000000.0</v>
+      </c>
+      <c r="C48">
         <v>5821000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>5830000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>5836000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>5859000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>5903000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>5878000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>5957000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>5929000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>6014000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>6070000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>5815000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>5732000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>5638000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>5577000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>5579000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>5672000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>5878000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>5990000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>5924000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>6056000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>6055000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6143000000.0</v>
       </c>
       <c r="X48">
         <v>6143000000.0</v>
       </c>
       <c r="Y48">
+        <v>6143000000.0</v>
+      </c>
+      <c r="Z48">
         <v>6109000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>6100000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>6295000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>6331000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>6425000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>6406000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>6374000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>6303000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>6159000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>6102000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>5892000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>5913000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>5722000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>5588000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>5289000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>5110000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>4648000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>4519000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>4478000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>4066000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>3955000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>3676000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>3494000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>2979000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>2643000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>2504000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>2482000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>2151000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>1786000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>1586000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>1749000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>1693000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>1568397000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>1208380000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>1774793000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>1866664000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>1149898000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>1215912000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>1098859000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>1264660000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>1092129000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>885344000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>789869000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>580200000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>622369000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>738831000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>638055000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>886000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>953460000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>412384000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>585256000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>848083000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>965803000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>935726000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>896947000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>857121000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>821826000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>779939000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>747691000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>711770000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>674832000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>610329000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>568255000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>522267000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>480034000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>436918000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>390025000.0</v>
       </c>
-      <c r="CN48"/>
       <c r="CO48"/>
       <c r="CP48"/>
-      <c r="CQ48">
+      <c r="CQ48"/>
+      <c r="CR48">
         <v>299459000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:95">
+    <row r="49" spans="1:96">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>5732000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>5638000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>5577000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>5579000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>5672000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>5878000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>5990000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>5924000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>6056000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>6055000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6143000000.0</v>
       </c>
       <c r="X49">
         <v>6143000000.0</v>
       </c>
       <c r="Y49">
+        <v>6143000000.0</v>
+      </c>
+      <c r="Z49">
         <v>6109000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>6100000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>6295000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>6331000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>6425000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>6406000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>6374000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>6303000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>6159000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>6102000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>5892000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>5913000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>5722000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>5588000000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>5289000000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>5110000000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>4648000000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>4519000000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>4478000000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>4066000000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>3955000000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>3676000000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>3494000000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>2979000000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>2643000000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>2504000000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>2482000000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>2151000000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>1786000000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>1586000000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>1749000000.0</v>
       </c>
-      <c r="BD49"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE49"/>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
+        <v>0.0</v>
+      </c>
+      <c r="BI49">
         <v>1866664000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>1113820000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>1164703000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>1032445000.0</v>
       </c>
-      <c r="BL49">
-[...1 lines deleted...]
-      </c>
       <c r="BM49">
         <v>0.0</v>
       </c>
-      <c r="BN49"/>
+      <c r="BN49">
+        <v>0.0</v>
+      </c>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
+      <c r="CR49"/>
     </row>
-    <row r="50" spans="1:95">
+    <row r="50" spans="1:96">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>6000000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>1264000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1281000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1292000000.0</v>
       </c>
       <c r="AJ50">
         <v>1292000000.0</v>
       </c>
       <c r="AK50">
+        <v>1292000000.0</v>
+      </c>
+      <c r="AL50">
         <v>1294000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>1307000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>1306000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>1304000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>1303000000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>1300000000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>1297000000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-      <c r="AY50">
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>816000000.0</v>
       </c>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
+      <c r="CR50"/>
     </row>
-    <row r="51" spans="1:95">
+    <row r="51" spans="1:96">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>1706000000.0</v>
+      </c>
+      <c r="C51">
         <v>1705000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1704000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1702000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1701000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1700000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1699000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1698000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1696000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1695000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1694000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1693000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1677000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1676000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1698000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1675000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1674000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1673000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1696000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3067000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1843000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1293000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1356107000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1270000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1222000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1221000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1235000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1234000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1233000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1238000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1233000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1249000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1264000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1281000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1292000000.0</v>
       </c>
       <c r="AJ51">
         <v>1292000000.0</v>
       </c>
       <c r="AK51">
+        <v>1292000000.0</v>
+      </c>
+      <c r="AL51">
         <v>1294000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1307000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1306000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1304000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1303000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1302000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1300000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1306000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1305000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1304000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>2600000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1303000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1311000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>812000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>816000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>819000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>827000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>832000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>836000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>840000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>846354000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1034667000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>1038302000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>1041653000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>1046382000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>1049708000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>1052936000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>1055876000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>1059260000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>1061896000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>1066413000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>1071000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>516974000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>347226000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>347210000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>369087000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>347177000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>197416000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>197408000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>197399000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>197391000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>197383000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>197375000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>197367000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>197359000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>197352000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>197344000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>197337000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>197330000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>197323000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>197356000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>197333000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>197311000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000000.0</v>
       </c>
       <c r="CM51">
         <v>75000000.0</v>
       </c>
-      <c r="CN51"/>
+      <c r="CN51">
+        <v>75000000.0</v>
+      </c>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
+      <c r="CR51"/>
     </row>
-    <row r="52" spans="1:95">
+    <row r="52" spans="1:96">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
+      <c r="C52"/>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
         <v>13000000.0</v>
       </c>
-      <c r="H52">
-[...2 lines deleted...]
-      <c r="I52"/>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>16000000.0</v>
       </c>
-      <c r="L52">
-[...1 lines deleted...]
-      </c>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
+        <v>0.0</v>
+      </c>
+      <c r="P52">
         <v>23000000.0</v>
       </c>
-      <c r="P52">
-[...1 lines deleted...]
-      </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
+        <v>0.0</v>
+      </c>
+      <c r="T52">
         <v>23000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1396000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>123000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>68000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>132107000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>47000000.0</v>
       </c>
-      <c r="Y52"/>
       <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>144000000.0</v>
       </c>
-      <c r="AB52"/>
       <c r="AC52"/>
-      <c r="AD52">
+      <c r="AD52"/>
+      <c r="AE52">
         <v>6000000.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>1264000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1281000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1292000000.0</v>
       </c>
       <c r="AJ52">
         <v>1292000000.0</v>
       </c>
       <c r="AK52">
+        <v>1292000000.0</v>
+      </c>
+      <c r="AL52">
         <v>1294000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1307000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1306000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1304000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>1303000000.0</v>
       </c>
-      <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>1300000000.0</v>
       </c>
-      <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>1297000000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>816000000.0</v>
       </c>
-      <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
-      <c r="BL52">
+      <c r="BL52"/>
+      <c r="BM52">
         <v>132107000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>137632000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>142403000.0</v>
       </c>
-      <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
+      <c r="CR52"/>
     </row>
-    <row r="53" spans="1:95">
+    <row r="53" spans="1:96">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53">
+        <v>6817000000.0</v>
+      </c>
+      <c r="C53">
         <v>2025000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>2046000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>2472000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1987000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>2251000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>2344000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>2681000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>2635000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>2530000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>7968000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>2183000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>2486000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>2164000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>7929000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>2052000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>8259000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>8741000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>9427000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>9357000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>9906000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>9388000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>9624000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>9414000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>9451000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>9501000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>10122000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>10419000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>10733000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>10716000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>10818000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>10930000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>11136000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>11048000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>11301000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>11495000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>11183000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>11168000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>10823000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>11280000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>10545000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>11047000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>11023000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>11162000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>11416000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>10182000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>11258000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>11322000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>11509000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>10814000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>10615000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>10634000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>10507000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>10714000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>10873000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>564000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>919784000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>903363000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>734046000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>873268000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>1070401000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>768463000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>1031578000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>907663000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>1391183000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>1421421000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>1668279000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>1492900000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>1170970000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>616834000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>477197000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>370100000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>537471000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>492992000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>552938000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>152154000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>63151000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>96668000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>134064000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>169430000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>170731000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>134981000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>115826000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>62814000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>121106000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>63528000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>175837000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>164288000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>178915000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>154355000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>137517000.0</v>
       </c>
-      <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
-      <c r="CQ53">
+      <c r="CQ53"/>
+      <c r="CR53">
         <v>144346000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:95">
+    <row r="54" spans="1:96">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -16040,1718 +16142,1733 @@
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
-      <c r="AX54"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54"/>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54"/>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
-      <c r="BD54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54"/>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
-      <c r="BN54"/>
+      <c r="BN54">
+        <v>0.0</v>
+      </c>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
+      <c r="CR54"/>
     </row>
-    <row r="55" spans="1:95">
+    <row r="55" spans="1:96">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>12641000000.0</v>
+      </c>
+      <c r="C55">
         <v>12635000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>12176000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>12101000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>12095000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>11938000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>11901000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>12291000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>12088000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>12168000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>12539000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>11944000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>16852000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>16778000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>16843000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>16660000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>16960000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>17845000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>18208000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>17614000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>17226000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>16018000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>15334000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>14695000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>14780000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>13745000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>14326000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>13367000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>13581000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>13551000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>13603000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>13739000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>14132000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>14019000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>14433000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>14649000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>14655000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>14675000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>14151000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>14669000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>14092000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>14452000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>14544000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>15034000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>15479000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>14677000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>14925000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>15369000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>15690000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>15106000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>16287000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>16354000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>16608000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>17299000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>17242000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>17563000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>18074464000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>18504813000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>18091531000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>18404995000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>19238864000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>19509178000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>20471512000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>18371128000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>17588590000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>17388454000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>16593436000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>16202600000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>6495739000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>5588328000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>4555707000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>4442600000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>4527588000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>4062032000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>3800359000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>3137604000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>2972491000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>2953059000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>2935340000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>2844849000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>2735438000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>2677993000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>2676471000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>2766742000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>2771564000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>2709678000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>2694011000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>2716667000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>2637899000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>2749224000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>2857867000.0</v>
       </c>
-      <c r="CN55"/>
       <c r="CO55"/>
       <c r="CP55"/>
-      <c r="CQ55">
+      <c r="CQ55"/>
+      <c r="CR55">
         <v>2719868000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:95">
+    <row r="56" spans="1:96">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>1833000000.0</v>
+      </c>
+      <c r="C56">
         <v>4317000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>4455000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>4665000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>4301000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>4385000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1677000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1660000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1564000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1565000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>9831000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>7751000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>8019000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>8333000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>9591000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>9651000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>10134000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>10724000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>11720000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>10142000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>10336000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>10141000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2385000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>10100000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>10217000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>9940000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2723000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>10350000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>10630000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>11009000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1737000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>11190000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>11342000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>11355000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1686000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>11612000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>11621000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>11502000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1284000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>11458000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>10773000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>11373000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1255000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>11382000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>11371000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>11418000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1571000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>11368000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>12796000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>12174000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>11885000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>11980000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>10622000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>11066000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>12531000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1719000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>11410116000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>11455930000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>11435676000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>11455275000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>1406700000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1373500000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>10678263000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>11185721000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>10522269000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>10519284000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>10602265000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>3257418000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>1205828000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>636162000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>510929000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>397232000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>547595000000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>501370000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>560986000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>177376000000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>86894000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>102382000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>138849000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>191939000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>207572000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>141828000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>122016000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>69879000000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>125854000000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>85251000000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>192815000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>177690000000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>207499000000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>190609000000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>471003000.0</v>
       </c>
-      <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
       <c r="CQ56"/>
+      <c r="CR56"/>
     </row>
-    <row r="57" spans="1:95">
+    <row r="57" spans="1:96">
       <c r="A57" t="s">
         <v>82</v>
       </c>
-      <c r="B57">
+      <c r="B57"/>
+      <c r="C57">
         <v>4214000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3934000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3971000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3990000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3965000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3987000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3923000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>301000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>346000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>385000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>395000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>434000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>391000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>297000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>896000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>736000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>781000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>928000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1014000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1079000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1073000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>290000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>162000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>400000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>6284000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>6452000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>5481000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>5626000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>5650000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>5815000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>5907000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>6234000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>5954000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>61000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>45000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>96000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>63000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>64000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>26000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>19000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>58000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>51000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>61000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>66000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>74000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>5000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>40000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>178000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>165000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>148000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>160000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>188000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>193000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>219000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>185000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>186676000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>204173000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>170982000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>173575000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>175875000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>268221000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>93020000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>391415000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>380671000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>327801000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>186744000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>179300000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>33754000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>4578000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>17957000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>9900000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>7603000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>10305000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>635000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>4448000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>20732000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>6505000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>47102000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>891000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>856000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>808000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>26629000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>12393000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>28407000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>975000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>969000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>1032000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>1019000000.0</v>
       </c>
-      <c r="CL57"/>
       <c r="CM57"/>
       <c r="CN57"/>
       <c r="CO57"/>
       <c r="CP57"/>
       <c r="CQ57"/>
+      <c r="CR57"/>
     </row>
-    <row r="58" spans="1:95">
+    <row r="58" spans="1:96">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>7059000000.0</v>
+      </c>
+      <c r="C58">
         <v>7071000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6387000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6364000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6366000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6281000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6348000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6509000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6493000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>6486000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>6774000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6643000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>11397000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>11363000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>11551000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>11486000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>11392000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>11829000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>11708000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>11218000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>10653000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>9525000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>8629000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>8078000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>8271000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>7472000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>7674000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>6715000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>6859000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>6882000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>7048000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>7156000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>7498000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>7235000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>7594000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>7771000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>7905000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>8038000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>7647000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>8029000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>7842000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>8339000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>8481000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>9215000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>9673000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>8891000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>9167000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>10015000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>10448000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>9897000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>11172000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>11520000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>12124000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>12575000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>12248000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>12611000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>13350398000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>14322295000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>13373095000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>13638280000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>15288879000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>15614687000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>16672748000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>14181905000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>13720025000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>13769419000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>13073277000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>13405500000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>4140820000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>3562735000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>2629485000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>2352700000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>2285193000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>2569362000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>2133789000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1533253000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1277708000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1258763000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1284579000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1087958000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1052660000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1004576000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1014958000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>1133098000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>1152056000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>1172008000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>1166399000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>1228780000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>1216028000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>1239151000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>1420243000.0</v>
       </c>
-      <c r="CN58"/>
       <c r="CO58"/>
       <c r="CP58"/>
-      <c r="CQ58">
+      <c r="CQ58"/>
+      <c r="CR58">
         <v>1462632000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:95">
+    <row r="59" spans="1:96">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>6583000000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>6634000000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>6784000000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>6839000000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>6878000000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>6750000000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>6637000000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>6504000000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>6640000000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>6250000000.0</v>
       </c>
-      <c r="AP59">
-[...1 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
-      <c r="AX59"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59"/>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59"/>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
-      <c r="BD59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59"/>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
-      <c r="BN59"/>
+      <c r="BN59">
+        <v>0.0</v>
+      </c>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
+      <c r="CR59"/>
     </row>
-    <row r="60" spans="1:95">
+    <row r="60" spans="1:96">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>5559000000.0</v>
+      </c>
+      <c r="C60">
         <v>5542000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>5663000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>5658000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5633000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>5590000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>5495000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>5728000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>5539000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>5629000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>5713000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>5252000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>5276000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>5220000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>5064000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>4929000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>5304000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>5802000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>6292000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>6300000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>6503000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>6430000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>6643000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>6549000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>6444000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>6240000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>6639000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>6652000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>6722000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>6669000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>6555000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>6583000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>6634000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>6784000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>6839000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>6878000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>6750000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>6637000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>6504000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>6640000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>6250000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>6113000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>6063000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>5819000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>5806000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>5786000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>5758000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>5354000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>5242000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>5209000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>5115000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>4834000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>4484000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>4724000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>4994000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>4952000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>4724066000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>4182518000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>4718436000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>4766715000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>3949985000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>3894491000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>3798764000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>4189223000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>3868565000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>3619035000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>3520508000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>2801600000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>2354919000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>2025593000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1926222000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>2089900000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>2242395000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>1492670000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>1666570000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>1604351000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>1694783000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>1694296000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1650761000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1756891000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1682778000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>1673417000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1661513000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>1633644000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>1619508000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>1537670000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>1527612000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>1487887000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>1421871000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>1510073000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>1437624000.0</v>
       </c>
-      <c r="CN60"/>
       <c r="CO60"/>
       <c r="CP60"/>
-      <c r="CQ60">
+      <c r="CQ60"/>
+      <c r="CR60">
         <v>1257236000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:95">
+    <row r="61" spans="1:96">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -17759,190 +17876,193 @@
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
-      <c r="AX61"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61"/>
+      <c r="AZ61">
+        <v>0.0</v>
+      </c>
+      <c r="BA61"/>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
-      <c r="BD61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD61">
+        <v>0.0</v>
+      </c>
+      <c r="BE61"/>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
       <c r="BM61">
         <v>0.0</v>
       </c>
-      <c r="BN61"/>
+      <c r="BN61">
+        <v>0.0</v>
+      </c>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
-      <c r="CF61">
-[...1 lines deleted...]
-      </c>
+      <c r="CF61"/>
       <c r="CG61">
         <v>-7850000.0</v>
       </c>
       <c r="CH61">
         <v>-7850000.0</v>
       </c>
       <c r="CI61">
         <v>-7850000.0</v>
       </c>
       <c r="CJ61">
         <v>-7850000.0</v>
       </c>
       <c r="CK61">
         <v>-7850000.0</v>
       </c>
-      <c r="CL61"/>
+      <c r="CL61">
+        <v>-7850000.0</v>
+      </c>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
+      <c r="CR61"/>
     </row>
-    <row r="62" spans="1:95">
+    <row r="62" spans="1:96">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
-      <c r="P62">
-[...1 lines deleted...]
-      </c>
+      <c r="P62"/>
       <c r="Q62">
         <v>21000000.0</v>
       </c>
       <c r="R62">
         <v>21000000.0</v>
       </c>
       <c r="S62">
+        <v>21000000.0</v>
+      </c>
+      <c r="T62">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="U62">
         <v>21000000.0</v>
       </c>
       <c r="V62">
         <v>21000000.0</v>
       </c>
       <c r="W62">
         <v>21000000.0</v>
       </c>
       <c r="X62">
         <v>21000000.0</v>
       </c>
       <c r="Y62">
+        <v>21000000.0</v>
+      </c>
+      <c r="Z62">
         <v>20000000.0</v>
       </c>
-      <c r="Z62">
+      <c r="AA62">
         <v>8000000.0</v>
       </c>
-      <c r="AA62">
+      <c r="AB62">
         <v>7000000.0</v>
       </c>
-      <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
@@ -17966,50 +18086,51 @@
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
+      <c r="CR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18084,51 +18205,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
         <v>56000000.0</v>
       </c>
       <c r="C2">
         <v>-6000000.0</v>
       </c>
       <c r="D2">
         <v>217000000.0</v>
       </c>
       <c r="E2">
         <v>30000000.0</v>
       </c>
       <c r="F2">
         <v>179000000.0</v>
       </c>
       <c r="G2">
         <v>197000000.0</v>
       </c>
       <c r="H2">
         <v>125000000.0</v>
       </c>
       <c r="I2">
         <v>248000000.0</v>
       </c>
@@ -18167,161 +18288,169 @@
       </c>
       <c r="U2">
         <v>51730000.0</v>
       </c>
       <c r="V2">
         <v>114866000.0</v>
       </c>
       <c r="W2">
         <v>82900000.0</v>
       </c>
       <c r="X2">
         <v>209500000.0</v>
       </c>
       <c r="Y2">
         <v>202119000.0</v>
       </c>
       <c r="Z2">
         <v>228600000.0</v>
       </c>
       <c r="AA2">
         <v>79500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-62000000.0</v>
       </c>
       <c r="D3">
         <v>2000000.0</v>
       </c>
       <c r="E3">
         <v>11000000.0</v>
       </c>
       <c r="F3">
         <v>12000000.0</v>
       </c>
       <c r="G3">
         <v>13000000.0</v>
       </c>
       <c r="H3">
         <v>3000000.0</v>
       </c>
       <c r="I3">
         <v>-744000000.0</v>
       </c>
       <c r="J3">
         <v>-986000000.0</v>
       </c>
       <c r="K3">
         <v>-837000000.0</v>
       </c>
       <c r="L3">
         <v>-1333000000.0</v>
       </c>
       <c r="M3">
         <v>-1644000000.0</v>
       </c>
       <c r="N3">
         <v>82000000.0</v>
       </c>
       <c r="O3">
         <v>-202000000.0</v>
       </c>
-      <c r="P3"/>
-[...2 lines deleted...]
-      <c r="S3"/>
+      <c r="P3">
+        <v>18256000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>46338000000.0</v>
+      </c>
+      <c r="R3">
+        <v>21997000000.0</v>
+      </c>
+      <c r="S3">
+        <v>2397000000.0</v>
+      </c>
       <c r="T3">
         <v>2649000.0</v>
       </c>
       <c r="U3">
         <v>6075000.0</v>
       </c>
       <c r="V3">
         <v>7026000.0</v>
       </c>
       <c r="W3">
         <v>8825000.0</v>
       </c>
       <c r="X3">
         <v>9119000.0</v>
       </c>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3">
         <v>-13400000.0</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>579000000.0</v>
       </c>
       <c r="D5">
         <v>515000000.0</v>
       </c>
       <c r="E5">
-        <v>257000000.0</v>
+        <v>229000000.0</v>
       </c>
       <c r="F5">
         <v>426000000.0</v>
       </c>
       <c r="G5">
         <v>332000000.0</v>
       </c>
       <c r="H5">
         <v>460000000.0</v>
       </c>
       <c r="I5">
         <v>674000000.0</v>
       </c>
       <c r="J5">
         <v>1088000000.0</v>
       </c>
       <c r="K5">
         <v>1119000000.0</v>
       </c>
       <c r="L5">
         <v>1532000000.0</v>
       </c>
       <c r="M5">
         <v>1623000000.0</v>
       </c>
@@ -18348,63 +18477,63 @@
       </c>
       <c r="U5">
         <v>203746000.0</v>
       </c>
       <c r="V5">
         <v>243141000.0</v>
       </c>
       <c r="W5">
         <v>244000000.0</v>
       </c>
       <c r="X5">
         <v>251900000.0</v>
       </c>
       <c r="Y5">
         <v>72600000.0</v>
       </c>
       <c r="Z5">
         <v>75300000.0</v>
       </c>
       <c r="AA5">
         <v>118100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
         <v>751000000.0</v>
       </c>
       <c r="C6">
         <v>579000000.0</v>
       </c>
       <c r="D6">
         <v>646000000.0</v>
       </c>
       <c r="E6">
-        <v>229000000.0</v>
+        <v>240000000.0</v>
       </c>
       <c r="F6">
         <v>426000000.0</v>
       </c>
       <c r="G6">
         <v>332000000.0</v>
       </c>
       <c r="H6">
         <v>460000000.0</v>
       </c>
       <c r="I6">
         <v>674000000.0</v>
       </c>
       <c r="J6">
         <v>1088000000.0</v>
       </c>
       <c r="K6">
         <v>1119000000.0</v>
       </c>
       <c r="L6">
         <v>1532000000.0</v>
       </c>
       <c r="M6">
         <v>1623000000.0</v>
       </c>
@@ -18431,117 +18560,117 @@
       </c>
       <c r="U6">
         <v>209821000.0</v>
       </c>
       <c r="V6">
         <v>250167000.0</v>
       </c>
       <c r="W6">
         <v>252825000.0</v>
       </c>
       <c r="X6">
         <v>261019000.0</v>
       </c>
       <c r="Y6">
         <v>72600000.0</v>
       </c>
       <c r="Z6">
         <v>75300000.0</v>
       </c>
       <c r="AA6">
         <v>129600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>4000000.0</v>
       </c>
       <c r="J8">
         <v>-61000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
         <v>732000000.0</v>
       </c>
       <c r="C9">
         <v>820000000.0</v>
       </c>
       <c r="D9">
         <v>1038000000.0</v>
       </c>
       <c r="E9">
         <v>654000000.0</v>
       </c>
       <c r="F9">
         <v>519000000.0</v>
       </c>
       <c r="G9">
         <v>887000000.0</v>
       </c>
       <c r="H9">
         <v>796000000.0</v>
       </c>
       <c r="I9">
         <v>740000000.0</v>
       </c>
@@ -18580,51 +18709,51 @@
       </c>
       <c r="U9">
         <v>270328000.0</v>
       </c>
       <c r="V9">
         <v>179668000.0</v>
       </c>
       <c r="W9">
         <v>265000000.0</v>
       </c>
       <c r="X9">
         <v>302800000.0</v>
       </c>
       <c r="Y9">
         <v>302000000.0</v>
       </c>
       <c r="Z9">
         <v>294534000.0</v>
       </c>
       <c r="AA9">
         <v>170400000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
         <v>662000000.0</v>
       </c>
       <c r="C10">
         <v>488000000.0</v>
       </c>
       <c r="D10">
         <v>565000000.0</v>
       </c>
       <c r="E10">
         <v>148000000.0</v>
       </c>
       <c r="F10">
         <v>477000000.0</v>
       </c>
       <c r="G10">
         <v>413000000.0</v>
       </c>
       <c r="H10">
         <v>464000000.0</v>
       </c>
       <c r="I10">
         <v>580000000.0</v>
       </c>
@@ -18663,51 +18792,51 @@
       </c>
       <c r="U10">
         <v>189974000.0</v>
       </c>
       <c r="V10">
         <v>229621000.0</v>
       </c>
       <c r="W10">
         <v>233300000.0</v>
       </c>
       <c r="X10">
         <v>246200000.0</v>
       </c>
       <c r="Y10">
         <v>83200000.0</v>
       </c>
       <c r="Z10">
         <v>110100000.0</v>
       </c>
       <c r="AA10">
         <v>118100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11">
         <v>119000000.0</v>
       </c>
       <c r="C11">
         <v>96000000.0</v>
       </c>
       <c r="D11">
         <v>101000000.0</v>
       </c>
       <c r="E11">
         <v>11000000.0</v>
       </c>
       <c r="F11">
         <v>58000000.0</v>
       </c>
       <c r="G11">
         <v>45000000.0</v>
       </c>
       <c r="H11">
         <v>63000000.0</v>
       </c>
       <c r="I11">
         <v>59000000.0</v>
       </c>
@@ -18746,51 +18875,51 @@
       </c>
       <c r="U11">
         <v>30240000.0</v>
       </c>
       <c r="V11">
         <v>41173000.0</v>
       </c>
       <c r="W11">
         <v>50500000.0</v>
       </c>
       <c r="X11">
         <v>31700000.0</v>
       </c>
       <c r="Y11">
         <v>-10600000.0</v>
       </c>
       <c r="Z11">
         <v>46300000.0</v>
       </c>
       <c r="AA11">
         <v>27400000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12">
         <v>89000000.0</v>
       </c>
       <c r="C12">
         <v>91000000.0</v>
       </c>
       <c r="D12">
         <v>88000000.0</v>
       </c>
       <c r="E12">
         <v>81000000.0</v>
       </c>
       <c r="F12">
         <v>87000000.0</v>
       </c>
       <c r="G12">
         <v>85000000.0</v>
       </c>
       <c r="H12">
         <v>89000000.0</v>
       </c>
       <c r="I12">
         <v>94000000.0</v>
       </c>
@@ -18829,51 +18958,51 @@
       </c>
       <c r="U12">
         <v>13772000.0</v>
       </c>
       <c r="V12">
         <v>13520000.0</v>
       </c>
       <c r="W12">
         <v>10700000.0</v>
       </c>
       <c r="X12">
         <v>5700000.0</v>
       </c>
       <c r="Y12">
         <v>10600000.0</v>
       </c>
       <c r="Z12">
         <v>11500000.0</v>
       </c>
       <c r="AA12">
         <v>11500000.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13">
         <v>144000000.0</v>
       </c>
       <c r="C13">
         <v>90000000.0</v>
       </c>
       <c r="D13">
         <v>184000000.0</v>
       </c>
       <c r="E13">
         <v>120000000.0</v>
       </c>
       <c r="F13">
         <v>204000000.0</v>
       </c>
       <c r="G13">
         <v>27000000.0</v>
       </c>
       <c r="H13">
         <v>85000000.0</v>
       </c>
       <c r="I13">
         <v>94000000.0</v>
       </c>
@@ -18882,102 +19011,102 @@
       </c>
       <c r="K13">
         <v>102000000.0</v>
       </c>
       <c r="L13">
         <v>101000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14">
         <v>-40000000.0</v>
       </c>
       <c r="C14">
         <v>-16000000.0</v>
       </c>
       <c r="D14">
         <v>-7000000.0</v>
       </c>
       <c r="E14">
         <v>13000000.0</v>
       </c>
       <c r="F14">
         <v>30000000.0</v>
       </c>
       <c r="G14">
         <v>6000000.0</v>
       </c>
       <c r="H14">
         <v>-1000000.0</v>
       </c>
       <c r="I14">
         <v>13000000.0</v>
       </c>
       <c r="J14">
         <v>13000000.0</v>
       </c>
       <c r="K14">
         <v>13000000.0</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
         <v>503000000.0</v>
       </c>
       <c r="C15">
         <v>376000000.0</v>
       </c>
       <c r="D15">
         <v>457000000.0</v>
       </c>
       <c r="E15">
         <v>124000000.0</v>
       </c>
       <c r="F15">
         <v>389000000.0</v>
       </c>
       <c r="G15">
         <v>362000000.0</v>
       </c>
       <c r="H15">
         <v>402000000.0</v>
       </c>
       <c r="I15">
         <v>521000000.0</v>
       </c>
@@ -19016,51 +19145,51 @@
       </c>
       <c r="U15">
         <v>159734000.0</v>
       </c>
       <c r="V15">
         <v>188448000.0</v>
       </c>
       <c r="W15">
         <v>182800000.0</v>
       </c>
       <c r="X15">
         <v>214500000.0</v>
       </c>
       <c r="Y15">
         <v>72600000.0</v>
       </c>
       <c r="Z15">
         <v>63800000.0</v>
       </c>
       <c r="AA15">
         <v>93200000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16">
         <v>499000000.0</v>
       </c>
       <c r="C16">
         <v>376000000.0</v>
       </c>
       <c r="D16">
         <v>739000000.0</v>
       </c>
       <c r="E16">
         <v>124000000.0</v>
       </c>
       <c r="F16">
         <v>389000000.0</v>
       </c>
       <c r="G16">
         <v>362000000.0</v>
       </c>
       <c r="H16">
         <v>402000000.0</v>
       </c>
       <c r="I16">
         <v>521000000.0</v>
       </c>
@@ -19093,51 +19222,51 @@
       </c>
       <c r="S16">
         <v>68883000.0</v>
       </c>
       <c r="T16"/>
       <c r="U16">
         <v>159734000.0</v>
       </c>
       <c r="V16">
         <v>188448000.0</v>
       </c>
       <c r="W16">
         <v>182788000.0</v>
       </c>
       <c r="X16">
         <v>214522000.0</v>
       </c>
       <c r="Y16">
         <v>72569000.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17">
         <v>543000000.0</v>
       </c>
       <c r="C17">
         <v>392000000.0</v>
       </c>
       <c r="D17">
         <v>464000000.0</v>
       </c>
       <c r="E17">
         <v>137000000.0</v>
       </c>
       <c r="F17">
         <v>419000000.0</v>
       </c>
       <c r="G17">
         <v>368000000.0</v>
       </c>
       <c r="H17">
         <v>401000000.0</v>
       </c>
       <c r="I17">
         <v>639000000.0</v>
       </c>
@@ -19154,172 +19283,172 @@
         <v>1974000000.0</v>
       </c>
       <c r="N17">
         <v>1476000000.0</v>
       </c>
       <c r="O17">
         <v>110000000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17">
         <v>493707000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
         <v>-89000000.0</v>
       </c>
       <c r="C18">
         <v>-91000000.0</v>
       </c>
       <c r="D18">
         <v>-88000000.0</v>
       </c>
       <c r="E18">
         <v>-81000000.0</v>
       </c>
       <c r="F18">
         <v>-87000000.0</v>
       </c>
       <c r="G18">
         <v>-85000000.0</v>
       </c>
       <c r="H18">
         <v>-89000000.0</v>
       </c>
       <c r="I18">
         <v>-94000000.0</v>
       </c>
       <c r="J18">
         <v>-97000000.0</v>
       </c>
       <c r="K18">
         <v>-102000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-39000000.0</v>
       </c>
       <c r="F19">
         <v>94000000.0</v>
       </c>
       <c r="G19">
         <v>27000000.0</v>
       </c>
       <c r="H19">
         <v>4000000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
         <v>662000000.0</v>
       </c>
       <c r="C21">
         <v>488000000.0</v>
       </c>
       <c r="D21">
         <v>515000000.0</v>
       </c>
       <c r="E21">
         <v>148000000.0</v>
       </c>
       <c r="F21">
         <v>426000000.0</v>
       </c>
       <c r="G21">
         <v>332000000.0</v>
       </c>
       <c r="H21">
         <v>460000000.0</v>
       </c>
       <c r="I21">
         <v>674000000.0</v>
       </c>
@@ -19358,82 +19487,82 @@
       </c>
       <c r="U21">
         <v>189974000.0</v>
       </c>
       <c r="V21">
         <v>229621000.0</v>
       </c>
       <c r="W21">
         <v>233300000.0</v>
       </c>
       <c r="X21">
         <v>246200000.0</v>
       </c>
       <c r="Y21">
         <v>72600000.0</v>
       </c>
       <c r="Z21">
         <v>75300000.0</v>
       </c>
       <c r="AA21">
         <v>118100000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
         <v>126000000.0</v>
       </c>
       <c r="C23">
         <v>326000000.0</v>
       </c>
       <c r="D23">
         <v>473000000.0</v>
       </c>
       <c r="E23">
         <v>536000000.0</v>
       </c>
       <c r="F23">
         <v>221000000.0</v>
       </c>
       <c r="G23">
         <v>671000000.0</v>
       </c>
       <c r="H23">
         <v>457000000.0</v>
       </c>
       <c r="I23">
         <v>408000000.0</v>
       </c>
@@ -19472,197 +19601,197 @@
       </c>
       <c r="U23">
         <v>132084000.0</v>
       </c>
       <c r="V23">
         <v>64913000.0</v>
       </c>
       <c r="W23">
         <v>114600000.0</v>
       </c>
       <c r="X23">
         <v>266100000.0</v>
       </c>
       <c r="Y23">
         <v>218800000.0</v>
       </c>
       <c r="Z23">
         <v>184434000.0</v>
       </c>
       <c r="AA23">
         <v>131800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27">
         <v>1300000.0</v>
       </c>
       <c r="T27">
         <v>6476000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28">
         <v>209000000.0</v>
       </c>
       <c r="C28">
         <v>202000000.0</v>
       </c>
       <c r="D28">
         <v>268000000.0</v>
       </c>
       <c r="E28">
         <v>258000000.0</v>
       </c>
       <c r="F28">
         <v>230000000.0</v>
       </c>
       <c r="G28">
         <v>228000000.0</v>
       </c>
       <c r="H28">
         <v>178000000.0</v>
       </c>
       <c r="I28">
         <v>152000000.0</v>
       </c>
@@ -19691,51 +19820,51 @@
         <v>0.0</v>
       </c>
       <c r="R28"/>
       <c r="S28">
         <v>1300000.0</v>
       </c>
       <c r="T28">
         <v>6500000.0</v>
       </c>
       <c r="U28">
         <v>9500000.0</v>
       </c>
       <c r="V28">
         <v>12900000.0</v>
       </c>
       <c r="W28">
         <v>15500000.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
         <v>119000000.0</v>
       </c>
       <c r="C29">
         <v>96000000.0</v>
       </c>
       <c r="D29">
         <v>101000000.0</v>
       </c>
       <c r="E29">
         <v>11000000.0</v>
       </c>
       <c r="F29">
         <v>58000000.0</v>
       </c>
       <c r="G29">
         <v>45000000.0</v>
       </c>
       <c r="H29">
         <v>63000000.0</v>
       </c>
       <c r="I29">
         <v>59000000.0</v>
       </c>
@@ -19744,51 +19873,51 @@
       </c>
       <c r="K29">
         <v>136000000.0</v>
       </c>
       <c r="L29">
         <v>375000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
         <v>70000000.0</v>
       </c>
       <c r="C30">
         <v>332000000.0</v>
       </c>
       <c r="D30">
         <v>473000000.0</v>
       </c>
       <c r="E30">
         <v>506000000.0</v>
       </c>
       <c r="F30">
         <v>-272000000.0</v>
       </c>
       <c r="G30">
         <v>-752000000.0</v>
       </c>
       <c r="H30">
         <v>-461000000.0</v>
       </c>
       <c r="I30">
         <v>-314000000.0</v>
       </c>
@@ -19827,51 +19956,51 @@
       </c>
       <c r="U30">
         <v>80354000.0</v>
       </c>
       <c r="V30">
         <v>-49953000.0</v>
       </c>
       <c r="W30">
         <v>31700000.0</v>
       </c>
       <c r="X30">
         <v>56600000.0</v>
       </c>
       <c r="Y30">
         <v>-229400000.0</v>
       </c>
       <c r="Z30">
         <v>-219234000.0</v>
       </c>
       <c r="AA30">
         <v>52300000.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B31">
         <v>76000000.0</v>
       </c>
       <c r="C31">
         <v>-44000000.0</v>
       </c>
       <c r="D31">
         <v>43000000.0</v>
       </c>
       <c r="E31">
         <v>-257000000.0</v>
       </c>
       <c r="F31">
         <v>51000000.0</v>
       </c>
       <c r="G31">
         <v>81000000.0</v>
       </c>
       <c r="H31">
         <v>4000000.0</v>
       </c>
       <c r="I31">
         <v>-38000000.0</v>
       </c>
@@ -19910,51 +20039,51 @@
       </c>
       <c r="U31">
         <v>-13772000.0</v>
       </c>
       <c r="V31">
         <v>-13520000.0</v>
       </c>
       <c r="W31">
         <v>40080000.0</v>
       </c>
       <c r="X31">
         <v>-5715000.0</v>
       </c>
       <c r="Y31">
         <v>3700000.0</v>
       </c>
       <c r="Z31">
         <v>-98466000.0</v>
       </c>
       <c r="AA31">
         <v>2500000.0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B32">
         <v>788000000.0</v>
       </c>
       <c r="C32">
         <v>814000000.0</v>
       </c>
       <c r="D32">
         <v>1373000000.0</v>
       </c>
       <c r="E32">
         <v>684000000.0</v>
       </c>
       <c r="F32">
         <v>698000000.0</v>
       </c>
       <c r="G32">
         <v>1084000000.0</v>
       </c>
       <c r="H32">
         <v>921000000.0</v>
       </c>
       <c r="I32">
         <v>988000000.0</v>
       </c>
@@ -20012,918 +20141,925 @@
       <c r="AA32">
         <v>249900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ32"/>
+  <dimension ref="A1:CR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>4000000.0</v>
+      </c>
+      <c r="C2">
         <v>24000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>18000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>-24000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>33000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>45000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>34000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>-46000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>104000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>58000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>48000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>-71000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>-8000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>61000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>-162000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>-65000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>-12000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>33000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>78000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>77000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>41000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="AA2">
         <v>23000000.0</v>
       </c>
       <c r="AB2">
+        <v>23000000.0</v>
+      </c>
+      <c r="AC2">
         <v>33000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>52000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>25000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>20000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>48000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>-13000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>40000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>228000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>76000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>63000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>117000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>-5000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>107000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>94000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>111000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>117000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>194000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>22000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>85000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>-40000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>60000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>46000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>89000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>59000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>63000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>-45000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>64000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>90000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>123000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>247000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>194327000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>219000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>129723000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>37303000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>-1144688000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>162911000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>133277000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>173385000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>-268518000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>251894000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>88788000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>113727000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>124121000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>104151000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>49950000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>67021000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>9075000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>12380000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>39455000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>14883000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>12282000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>12236000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>17821000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>11167000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>10614000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>13794000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>70846000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>19612000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>14928000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>18402000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>68445000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>36776000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>68492000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>50813000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>55174000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>35031000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>202119000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
-      <c r="F3">
+      <c r="F3"/>
+      <c r="G3">
         <v>5000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>-15000000.0</v>
       </c>
-      <c r="H3"/>
       <c r="I3"/>
-      <c r="J3">
+      <c r="J3"/>
+      <c r="K3">
         <v>-133000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>-123000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>-147000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="R3">
         <v>3000000.0</v>
       </c>
       <c r="S3">
         <v>3000000.0</v>
       </c>
       <c r="T3">
-        <v>-191000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="U3">
+        <v>3000000.0</v>
+      </c>
+      <c r="V3">
         <v>-88000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>-27000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>-96000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>-35000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>-205000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>-43000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>-114000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>-129000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>-217000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>-69000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>-399000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>-217000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>-156000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>-226000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>493000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>24000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>-151000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>-324000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>-635000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>-508000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>16000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>-93000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>-751000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>-207000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>-208000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>-304000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>-438000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>-533100000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>-232500000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>-87800000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>19000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>-543000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>-593000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>295000000.0</v>
       </c>
-      <c r="BC3">
-[...2 lines deleted...]
-      <c r="BD3"/>
+      <c r="BD3">
+        <v>4000000.0</v>
+      </c>
       <c r="BE3"/>
       <c r="BF3"/>
-      <c r="BG3">
-[...2 lines deleted...]
-      <c r="BH3"/>
+      <c r="BG3"/>
+      <c r="BH3">
+        <v>18256000000.0</v>
+      </c>
       <c r="BI3"/>
       <c r="BJ3"/>
-      <c r="BK3">
-[...2 lines deleted...]
-      <c r="BL3"/>
+      <c r="BK3"/>
+      <c r="BL3">
+        <v>46338000000.0</v>
+      </c>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3">
+        <v>17680000000.0</v>
+      </c>
+      <c r="BP3">
         <v>433474000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>-67725000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>-4810000000.0</v>
       </c>
-      <c r="BR3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BS3"/>
       <c r="BT3">
+        <v>2395822000.0</v>
+      </c>
+      <c r="BU3">
         <v>-119717000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2295000000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1178000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>368000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>855000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1159000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>267000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1742000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1417000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1395000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1521000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1820000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1746000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1787000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1673000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>2388000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1685000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1955000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2797000.0</v>
       </c>
-      <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
+      <c r="CR3"/>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -20934,54 +21070,54 @@
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
-      <c r="AX4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4"/>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
@@ -21070,647 +21206,652 @@
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>251000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>53000000.0</v>
       </c>
-      <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5">
         <v>273000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>730000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>196000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>285000000.0</v>
       </c>
-      <c r="N5">
-[...1 lines deleted...]
-      </c>
       <c r="O5">
-        <v>128000000.0</v>
+        <v>141000000.0</v>
       </c>
       <c r="P5">
-        <v>-2000000.0</v>
+        <v>120000000.0</v>
       </c>
       <c r="Q5">
         <v>-2000000.0</v>
       </c>
       <c r="R5">
+        <v>-2000000.0</v>
+      </c>
+      <c r="S5">
         <v>113000000.0</v>
       </c>
-      <c r="S5">
-[...1 lines deleted...]
-      </c>
       <c r="T5">
-        <v>216000000.0</v>
+        <v>352000000.0</v>
       </c>
       <c r="U5">
+        <v>28000000.0</v>
+      </c>
+      <c r="V5">
         <v>232000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>59000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>267000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>132000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>443000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>6000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>273000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>237000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>421000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>150000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>523000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>415000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>267000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>467000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-313000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>313000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>326000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>720000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>931000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1014000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>210000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>184000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1360000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>404000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>643000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>595000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1219000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1048100000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>470500000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>176800000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>489000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1100000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>943000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-486000000.0</v>
       </c>
-      <c r="BC5">
-[...1 lines deleted...]
-      </c>
       <c r="BD5">
+        <v>116000000.0</v>
+      </c>
+      <c r="BE5">
         <v>179000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>554000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-696000000.0</v>
       </c>
-      <c r="BG5">
-[...1 lines deleted...]
-      </c>
       <c r="BH5">
+        <v>-122038000.0</v>
+      </c>
+      <c r="BI5">
         <v>1055000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-91200000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>213200000.0</v>
       </c>
-      <c r="BK5">
-[...1 lines deleted...]
-      </c>
       <c r="BL5">
+        <v>-247796000.0</v>
+      </c>
+      <c r="BM5">
         <v>151700000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>257000000.0</v>
       </c>
-      <c r="BN5">
-[...1 lines deleted...]
-      </c>
       <c r="BO5">
+        <v>478440000.0</v>
+      </c>
+      <c r="BP5">
         <v>-70100000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>70100000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-12586300000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>100100000.0</v>
       </c>
-      <c r="BS5">
-[...1 lines deleted...]
-      </c>
       <c r="BT5">
+        <v>-304023000.0</v>
+      </c>
+      <c r="BU5">
         <v>26000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-5055500000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-237008000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-361739000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-168275000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>44158000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>46360000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>54624000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>47910000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>57371000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>43841000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>45383000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>49699000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>88006000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>60053000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>65561000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>57311000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>57596000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>63587000.0</v>
       </c>
-      <c r="CM5">
-[...1 lines deleted...]
-      </c>
       <c r="CN5">
+        <v>0.0</v>
+      </c>
+      <c r="CO5">
         <v>51680000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>54662000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>37970000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>71000000.0</v>
+      </c>
+      <c r="C6">
         <v>34000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>187000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>157000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>156000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>251000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>53000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>242000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>117000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>167000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>225000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>226000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>166000000.0</v>
       </c>
-      <c r="N6">
-[...1 lines deleted...]
-      </c>
       <c r="O6">
-        <v>120000000.0</v>
+        <v>143000000.0</v>
       </c>
       <c r="P6">
-        <v>-2000000.0</v>
+        <v>123000000.0</v>
       </c>
       <c r="Q6">
         <v>-2000000.0</v>
       </c>
       <c r="R6">
+        <v>1000000.0</v>
+      </c>
+      <c r="S6">
         <v>113000000.0</v>
       </c>
-      <c r="S6">
-[...1 lines deleted...]
-      </c>
       <c r="T6">
-        <v>28000000.0</v>
+        <v>355000000.0</v>
       </c>
       <c r="U6">
+        <v>31000000.0</v>
+      </c>
+      <c r="V6">
         <v>148000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>36000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>195000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>100000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>243000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-40000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>160000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>108000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>204000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>81000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>124000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>198000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>111000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>241000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>180000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>337000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>175000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>396000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>296000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>506000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>226000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>91000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>609000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>197000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>435000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>291000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>781000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>515000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>238000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>89000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>508000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>557000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>350000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-191000000.0</v>
       </c>
-      <c r="BC6">
-[...1 lines deleted...]
-      </c>
       <c r="BD6">
+        <v>120000000.0</v>
+      </c>
+      <c r="BE6">
         <v>200000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>579000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-671000000.0</v>
       </c>
-      <c r="BG6">
-[...1 lines deleted...]
-      </c>
       <c r="BH6">
+        <v>18133962000.0</v>
+      </c>
+      <c r="BI6">
         <v>1080000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-66678000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>237948000.0</v>
       </c>
-      <c r="BK6">
-[...1 lines deleted...]
-      </c>
       <c r="BL6">
+        <v>46090204000.0</v>
+      </c>
+      <c r="BM6">
         <v>176537000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>281792000.0</v>
       </c>
-      <c r="BN6">
-[...1 lines deleted...]
-      </c>
       <c r="BO6">
+        <v>18158440000.0</v>
+      </c>
+      <c r="BP6">
         <v>363374000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-2896000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-274836000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>105918000.0</v>
       </c>
-      <c r="BS6">
-[...1 lines deleted...]
-      </c>
       <c r="BT6">
+        <v>2091799000.0</v>
+      </c>
+      <c r="BU6">
         <v>-93717000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>770362000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-235830000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-361371000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-167420000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>45317000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>46627000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>56366000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>49327000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>58766000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>45362000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>47203000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>51445000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>89793000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>61726000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>67949000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>58996000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>59551000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>66384000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>103301000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>53114000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>56096000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>39404000.0</v>
       </c>
-      <c r="CQ6"/>
+      <c r="CR6"/>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -21721,54 +21862,54 @@
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
-      <c r="AX7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7"/>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
@@ -21857,90 +21998,91 @@
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
+      <c r="CR7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>4000000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -21948,54 +22090,54 @@
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
-      <c r="AX8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8"/>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
@@ -22084,1283 +22226,1298 @@
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
+      <c r="CR8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>193000000.0</v>
+      </c>
+      <c r="C9">
         <v>237000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>195000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>223000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>245000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>280000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>118000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>298000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>193000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>221000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>276000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>50000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>299000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>223000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>257000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>93000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>85000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>219000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>346000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>256000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>179000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>123000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>299000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>173000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>300000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>94000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>272000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>169000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>230000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>138000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>186000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>259000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>170000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>302000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>236000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>392000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>220000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>396000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>326000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>323000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>285000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>133000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>626000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>249000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>282000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>354000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>813000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>515000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>268000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-8000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>467000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>571000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>259000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-201000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>129000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>214000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>464000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-568000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-115420000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1225000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-13429000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>241610000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1191626000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>184560000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>291479000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>490634000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>838987000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>31905000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-258288000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>129339000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-179902000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-74341000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>792764000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-206455000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-317463000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-146662000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>26162000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>61231000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>77389000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>66665000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>62349000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>62149000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>67112000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>65740000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-9940000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>56756000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>84606000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>72384000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-30965000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>83339000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>115244000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>67213000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>66312000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>54008000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>99839000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>49000000.0</v>
+      </c>
+      <c r="C10">
         <v>65000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>165000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>135000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>133000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>229000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>30000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>220000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>94000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>144000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202000000.0</v>
       </c>
       <c r="L10">
         <v>202000000.0</v>
       </c>
       <c r="M10">
+        <v>202000000.0</v>
+      </c>
+      <c r="N10">
         <v>144000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>120000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>99000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22000000.0</v>
       </c>
       <c r="Q10">
         <v>-22000000.0</v>
       </c>
       <c r="R10">
+        <v>-22000000.0</v>
+      </c>
+      <c r="S10">
         <v>93000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>332000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>125000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>15000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>174000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>79000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>222000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-62000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>138000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>86000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>182000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>58000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>101000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>175000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>87000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>217000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>156000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>313000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>150000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>372000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>271000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>480000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>201000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>65000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>584000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>172000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>409000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>266000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>756000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>488000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>218000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>69000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>489000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>536000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>329000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-212000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>95000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>179000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>554000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-696000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-146726000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1055000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-91374000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>213188000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-272566000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>151651000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>256961000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>453306000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>342201000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-28086000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-281320000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>100097000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-309844000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-99538000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>764542000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-242829000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-367559000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-174131000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>38338000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>40327000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>50958000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>44546000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>54004000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>40466000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>42009000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>46259000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>84596000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>56757000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>62182000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>53935000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>55050000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>62153000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>101865000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>51680000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>54662000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>37970000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>83160000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11">
+        <v>9000000.0</v>
+      </c>
+      <c r="C11">
         <v>-20000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>27000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>21000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>27000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>44000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>8000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>44000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>13000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>31000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-177000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>43000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>18000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>23000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>17000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-27000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>18000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>50000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-15000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>23000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-5000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>25000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-10000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>34000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-4000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>17000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>40000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>13000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>14000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>12000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>20000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>104000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>105000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-3000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>55000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>74000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>55000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>6000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>155000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>43000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>112000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>65000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>224000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>133000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>59000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>27000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>140000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>152000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>110000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-68000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>21000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>37000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>177000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-213000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-63117000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>294000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-48269000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>73932000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-115109000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-12948000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>77826000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>119846000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>121355000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>12215000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-111316000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>14608000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-66060000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-36198000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>219326000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-73620000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-107489000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-59173000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>5533000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1376000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>8522000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>6644000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>9490000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>5584000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>3844000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>7074000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>17846000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>12409000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>13915000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>9424000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>11934000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>15260000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>4617000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>8860000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>11959000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>6219000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>10591000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12">
         <v>22000000.0</v>
       </c>
       <c r="C12">
         <v>22000000.0</v>
       </c>
       <c r="D12">
         <v>22000000.0</v>
       </c>
       <c r="E12">
+        <v>22000000.0</v>
+      </c>
+      <c r="F12">
         <v>23000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>22000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>23000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="J12">
         <v>23000000.0</v>
       </c>
       <c r="K12">
         <v>23000000.0</v>
       </c>
       <c r="L12">
+        <v>23000000.0</v>
+      </c>
+      <c r="M12">
         <v>24000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="O12">
         <v>21000000.0</v>
       </c>
       <c r="P12">
-        <v>20000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="Q12">
         <v>20000000.0</v>
       </c>
       <c r="R12">
         <v>20000000.0</v>
       </c>
       <c r="S12">
         <v>20000000.0</v>
       </c>
       <c r="T12">
-        <v>23000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="U12">
         <v>23000000.0</v>
       </c>
       <c r="V12">
-        <v>21000000.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="W12">
         <v>21000000.0</v>
       </c>
       <c r="X12">
         <v>21000000.0</v>
       </c>
       <c r="Y12">
         <v>21000000.0</v>
       </c>
       <c r="Z12">
-        <v>22000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="AA12">
         <v>22000000.0</v>
       </c>
       <c r="AB12">
         <v>22000000.0</v>
       </c>
       <c r="AC12">
         <v>22000000.0</v>
       </c>
       <c r="AD12">
-        <v>23000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="AE12">
         <v>23000000.0</v>
       </c>
       <c r="AF12">
         <v>23000000.0</v>
       </c>
       <c r="AG12">
-        <v>24000000.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="AH12">
         <v>24000000.0</v>
       </c>
       <c r="AI12">
         <v>24000000.0</v>
       </c>
       <c r="AJ12">
         <v>24000000.0</v>
       </c>
       <c r="AK12">
+        <v>24000000.0</v>
+      </c>
+      <c r="AL12">
         <v>25000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>24000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>25000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>26000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>25000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>26000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="AR12">
         <v>25000000.0</v>
       </c>
       <c r="AS12">
+        <v>25000000.0</v>
+      </c>
+      <c r="AT12">
         <v>26000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="AU12">
         <v>25000000.0</v>
       </c>
       <c r="AV12">
+        <v>25000000.0</v>
+      </c>
+      <c r="AW12">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="AX12">
         <v>20000000.0</v>
       </c>
       <c r="AY12">
+        <v>20000000.0</v>
+      </c>
+      <c r="AZ12">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="BA12">
         <v>21000000.0</v>
       </c>
       <c r="BB12">
         <v>21000000.0</v>
       </c>
       <c r="BC12">
         <v>21000000.0</v>
       </c>
       <c r="BD12">
         <v>21000000.0</v>
       </c>
       <c r="BE12">
-        <v>25000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="BF12">
         <v>25000000.0</v>
       </c>
       <c r="BG12">
+        <v>25000000.0</v>
+      </c>
+      <c r="BH12">
         <v>24688000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>25000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>24696000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>24760000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>24770000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>24886000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>24831000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>25134000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>25288000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>25190000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>6484000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5821000.0</v>
       </c>
       <c r="BS12">
         <v>5821000.0</v>
       </c>
       <c r="BT12">
         <v>5821000.0</v>
       </c>
       <c r="BU12">
+        <v>5821000.0</v>
+      </c>
+      <c r="BV12">
         <v>5820000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>5821000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>5820000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>5856000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>5820000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>6033000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>3666000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>3364000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>3367000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>3375000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>3374000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>3440000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>3410000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>3296000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>3379000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>3376000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>2546000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1434000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>1436000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1434000.0</v>
       </c>
       <c r="CO12">
         <v>1434000.0</v>
       </c>
       <c r="CP12">
         <v>1434000.0</v>
       </c>
       <c r="CQ12">
+        <v>1434000.0</v>
+      </c>
+      <c r="CR12">
         <v>10579000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>66000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>38000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>12000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>52000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>13000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>17000000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>6000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>74000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>5000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>29000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>87000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>14000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>23000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>10000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>20000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>70000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>71000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>63000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>12000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>80000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>82000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>21000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="AD13">
         <v>21000000.0</v>
       </c>
-      <c r="AE13"/>
+      <c r="AE13">
+        <v>21000000.0</v>
+      </c>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -23381,144 +23538,145 @@
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
+      <c r="CR13"/>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14">
+        <v>-1000000.0</v>
+      </c>
+      <c r="C14">
         <v>3000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-19000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-9000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-3000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-9000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-4000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-5000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-3000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-4000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-3000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-2000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-1000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>16000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-12000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-22000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>9000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>19000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>70000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-3000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="AC14">
         <v>13000000.0</v>
       </c>
       <c r="AD14">
         <v>13000000.0</v>
       </c>
       <c r="AE14">
-        <v>0.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
@@ -23530,105 +23688,105 @@
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
-      <c r="AX14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14"/>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
         <v>4115000.0</v>
       </c>
-      <c r="BP14">
-[...1 lines deleted...]
-      </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
@@ -23666,807 +23824,814 @@
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
+      <c r="CR14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>39000000.0</v>
+      </c>
+      <c r="C15">
         <v>88000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>119000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>105000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>103000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>176000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>18000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>171000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>78000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>109000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>376000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>157000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>125000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>81000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>94000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>11000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-47000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>66000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>263000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>17000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>98000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>11000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>148000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>86000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>183000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-55000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>137000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>69000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>142000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>54000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>88000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>161000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>75000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>197000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>52000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>208000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>153000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>317000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>197000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>479000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>146000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>59000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>429000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>129000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>297000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>201000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>532000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>355000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>159000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>42000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>349000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>384000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>219000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-144000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>74000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>142000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>377000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-483000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-83609000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>761000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-43105000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>139256000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-157457000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>164599000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>179135000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>333460000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>216731000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-35030000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-170004000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>85489000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-243784000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-63340000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>545216000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-169209000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-260070000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-114958000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>32805000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>38951000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>42436000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>37902000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>44514000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>34882000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>38165000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>39185000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>66750000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>44348000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>48267000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>44511000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>43116000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>46893000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>97248000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>42820000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>42703000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>31751000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>72569000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>117000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>104000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>103000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>176000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>21000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>169000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>157000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>125000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>81000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>94000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-47000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>66000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>263000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>17000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>98000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>11000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>148000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>86000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>183000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-55000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>137000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>69000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>142000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>54000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>88000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>161000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>75000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>197000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>52000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>208000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>153000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>317000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>197000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>479000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>146000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>59000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>429000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>129000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>297000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>201000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>532000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>355000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>159000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>42000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>349000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>384000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>219000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-144000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>74000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>142000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>377000000.0</v>
       </c>
-      <c r="BF16">
-[...1 lines deleted...]
-      </c>
       <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16">
         <v>14771000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>761153000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-42536000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>140612000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>329108000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>164599000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>179135000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>333460000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>216731000.0</v>
       </c>
-      <c r="BP16">
-[...1 lines deleted...]
-      </c>
       <c r="BQ16">
+        <v>0.0</v>
+      </c>
+      <c r="BR16">
         <v>-85489000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>85489000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>68883000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>-545216000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>545216000.0</v>
       </c>
-      <c r="BV16">
-[...1 lines deleted...]
-      </c>
       <c r="BW16">
         <v>0.0</v>
       </c>
       <c r="BX16">
+        <v>0.0</v>
+      </c>
+      <c r="BY16">
         <v>-32805000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>32805000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>38951000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>42436000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>37902000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>44514000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>34882000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>38165000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>39185000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>66750000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>44348000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>48267000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>44512000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>43116000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>46893000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>97248000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>42820000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>42703000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>31751000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>72569000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17">
+        <v>40000000.0</v>
+      </c>
+      <c r="C17">
         <v>85000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>138000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>114000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>106000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>185000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>22000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>176000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>81000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>113000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>379000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>159000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>126000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>97000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>82000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>5000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-25000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>75000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>282000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>20000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>102000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>15000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>149000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>89000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>188000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-58000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>136000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>69000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>142000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>54000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>178000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>189000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>75000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>197000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>370000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>418000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>147000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>317000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>347000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>479000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>256000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>71000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>739000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>215000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>521000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>331000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>1034000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>621000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>277000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>42000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>493000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>688000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>439000000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-144000000.0</v>
       </c>
-      <c r="BC17">
-[...1 lines deleted...]
-      </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>761153000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>-42536000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>140612000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
@@ -24519,143 +24684,148 @@
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
+      <c r="CR17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
         <v>-22000000.0</v>
       </c>
       <c r="C18">
         <v>-22000000.0</v>
       </c>
       <c r="D18">
         <v>-22000000.0</v>
       </c>
       <c r="E18">
+        <v>-22000000.0</v>
+      </c>
+      <c r="F18">
         <v>-23000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-22000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-23000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23000000.0</v>
       </c>
       <c r="J18">
         <v>-23000000.0</v>
       </c>
       <c r="K18">
         <v>-23000000.0</v>
       </c>
       <c r="L18">
+        <v>-23000000.0</v>
+      </c>
+      <c r="M18">
         <v>-24000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21000000.0</v>
       </c>
       <c r="O18">
         <v>-21000000.0</v>
       </c>
       <c r="P18">
-        <v>-20000000.0</v>
+        <v>-21000000.0</v>
       </c>
       <c r="Q18">
         <v>-20000000.0</v>
       </c>
       <c r="R18">
         <v>-20000000.0</v>
       </c>
       <c r="S18">
         <v>-20000000.0</v>
       </c>
       <c r="T18">
-        <v>-23000000.0</v>
+        <v>-20000000.0</v>
       </c>
       <c r="U18">
         <v>-23000000.0</v>
       </c>
       <c r="V18">
-        <v>-21000000.0</v>
+        <v>-23000000.0</v>
       </c>
       <c r="W18">
         <v>-21000000.0</v>
       </c>
       <c r="X18">
         <v>-21000000.0</v>
       </c>
       <c r="Y18">
         <v>-21000000.0</v>
       </c>
       <c r="Z18">
-        <v>-22000000.0</v>
+        <v>-21000000.0</v>
       </c>
       <c r="AA18">
         <v>-22000000.0</v>
       </c>
       <c r="AB18">
         <v>-22000000.0</v>
       </c>
       <c r="AC18">
         <v>-22000000.0</v>
       </c>
       <c r="AD18">
+        <v>-22000000.0</v>
+      </c>
+      <c r="AE18">
         <v>-23000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -24676,106 +24846,107 @@
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>5000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>2000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-39000000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>94000000.0</v>
       </c>
-      <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-      <c r="W19">
+      <c r="W19"/>
+      <c r="X19">
         <v>27000000.0</v>
       </c>
-      <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>1000000.0</v>
       </c>
-      <c r="AB19"/>
-      <c r="AC19">
+      <c r="AC19"/>
+      <c r="AD19">
         <v>1000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>2000000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
-      <c r="AG19">
+      <c r="AG19"/>
+      <c r="AH19">
         <v>48000000.0</v>
       </c>
-      <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
@@ -24793,87 +24964,86 @@
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -24884,54 +25054,54 @@
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
-      <c r="AX20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20"/>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
@@ -25020,374 +25190,378 @@
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
+      <c r="CR20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>49000000.0</v>
+      </c>
+      <c r="C21">
         <v>34000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>165000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>135000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>133000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>229000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>30000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>220000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>94000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>144000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202000000.0</v>
       </c>
       <c r="L21">
         <v>202000000.0</v>
       </c>
       <c r="M21">
+        <v>202000000.0</v>
+      </c>
+      <c r="N21">
         <v>144000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>120000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>99000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22000000.0</v>
       </c>
       <c r="Q21">
         <v>-22000000.0</v>
       </c>
       <c r="R21">
+        <v>-22000000.0</v>
+      </c>
+      <c r="S21">
         <v>93000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>332000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>125000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>15000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>174000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>79000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>222000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-62000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>138000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>86000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>182000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>58000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>101000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>175000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>87000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>217000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>156000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>313000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>150000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>372000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>271000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>480000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>201000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>65000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>584000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>172000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>409000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>266000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>756000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>488000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>218000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>69000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>489000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>536000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>329000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-212000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>95000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>179000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>554000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-696000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-146726000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1055000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-91374000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>213188000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>493212000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>151651000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>256961000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>453306000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-70100000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-28086000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-281320000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>100097000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-26000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-99538000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>764542000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-242829000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-367559000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-174131000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>38338000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>40327000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>50958000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>44546000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>54004000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>40466000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>42009000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>46259000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>84596000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>56757000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>62182000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>53935000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>55050000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>62153000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>101865000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>51680000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>54662000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>37970000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>93739000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -25398,54 +25572,54 @@
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
-      <c r="AX22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22"/>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
@@ -25534,341 +25708,347 @@
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
+      <c r="CR22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>148000000.0</v>
+      </c>
+      <c r="C23">
         <v>227000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>48000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>64000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>145000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>96000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>122000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>32000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>100000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>82000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>80000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>48000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>213000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>110000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>206000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>44000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>99000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>187000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>148000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>186000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>42000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>141000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>203000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>171000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>119000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>179000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>157000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>116000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>51000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>132000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>110000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>104000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>131000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>72000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>120000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>307000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>146000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>87000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>172000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>162000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>191000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>162000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>153000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>194000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>67000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>110000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>142000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>13000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>110000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>31000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>67000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>94000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>7000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>34000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>98000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>125000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>33000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>375000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>225633000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>389000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>207668000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>65725000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>319504000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>195820000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>167795000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>210713000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>228268000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>311885000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>111820000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>142969000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>129942000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>129348000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>78172000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>103395000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>59171000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>39849000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>27279000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>35787000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>38713000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>34355000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>26166000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>32850000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>35717000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>33275000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>23690000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>19611000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>37352000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>36851000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>17570000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>57962000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>81871000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>66346000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>66824000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>51069000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -25920,54 +26100,55 @@
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
+      <c r="CR24"/>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -25991,159 +26172,158 @@
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
-      <c r="BP25">
+      <c r="BP25"/>
+      <c r="BQ25">
         <v>4810000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-4810000000.0</v>
       </c>
-      <c r="BR25"/>
-      <c r="BS25">
+      <c r="BS25"/>
+      <c r="BT25">
         <v>-2400000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>105000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2295000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1178000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>368000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>855000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1159000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>267000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1742000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1417000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1395000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1521000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1820000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1746000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1787000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1673000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>2388000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1685000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1955000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>2797000.0</v>
       </c>
-      <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -26154,54 +26334,54 @@
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
-      <c r="AX26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26"/>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
@@ -26290,54 +26470,57 @@
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
+      <c r="CR26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -26360,197 +26543,198 @@
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>2549000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>223000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>2071000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>255000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>578000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>1444000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1022000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>1180000.0</v>
       </c>
-      <c r="BW27"/>
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27">
         <v>1140000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>869000.0</v>
       </c>
-      <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>57000000.0</v>
+      </c>
+      <c r="C28">
         <v>108000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>49000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000.0</v>
       </c>
       <c r="E28">
         <v>50000000.0</v>
       </c>
       <c r="F28">
+        <v>50000000.0</v>
+      </c>
+      <c r="G28">
         <v>60000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>49000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>47000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>48000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>58000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>52000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>47000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>70000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>82000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>69000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>57000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>59000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>73000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>57000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>59000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>54000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>60000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>61000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>57000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>46000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>64000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>60000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>38000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>39000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>41000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2000000.0</v>
       </c>
-      <c r="AF28">
-[...1 lines deleted...]
-      </c>
       <c r="AG28">
         <v>0.0</v>
       </c>
       <c r="AH28">
         <v>0.0</v>
       </c>
       <c r="AI28">
         <v>0.0</v>
       </c>
       <c r="AJ28">
         <v>0.0</v>
       </c>
       <c r="AK28">
         <v>0.0</v>
       </c>
       <c r="AL28">
         <v>0.0</v>
       </c>
       <c r="AM28">
         <v>0.0</v>
       </c>
       <c r="AN28">
         <v>0.0</v>
       </c>
       <c r="AO28">
@@ -26558,279 +26742,284 @@
       </c>
       <c r="AP28">
         <v>0.0</v>
       </c>
       <c r="AQ28">
         <v>0.0</v>
       </c>
       <c r="AR28">
         <v>0.0</v>
       </c>
       <c r="AS28">
         <v>0.0</v>
       </c>
       <c r="AT28">
         <v>0.0</v>
       </c>
       <c r="AU28">
         <v>0.0</v>
       </c>
       <c r="AV28">
         <v>0.0</v>
       </c>
       <c r="AW28">
         <v>0.0</v>
       </c>
-      <c r="AX28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX28">
+        <v>0.0</v>
+      </c>
+      <c r="AY28"/>
       <c r="AZ28">
         <v>0.0</v>
       </c>
       <c r="BA28">
         <v>0.0</v>
       </c>
       <c r="BB28">
         <v>0.0</v>
       </c>
       <c r="BC28">
         <v>0.0</v>
       </c>
       <c r="BD28">
         <v>0.0</v>
       </c>
       <c r="BE28">
         <v>0.0</v>
       </c>
       <c r="BF28">
         <v>0.0</v>
       </c>
       <c r="BG28">
         <v>0.0</v>
       </c>
       <c r="BH28">
         <v>0.0</v>
       </c>
       <c r="BI28">
         <v>0.0</v>
       </c>
       <c r="BJ28">
         <v>0.0</v>
       </c>
       <c r="BK28">
         <v>0.0</v>
       </c>
       <c r="BL28">
         <v>0.0</v>
       </c>
       <c r="BM28">
         <v>0.0</v>
       </c>
       <c r="BN28">
         <v>0.0</v>
       </c>
       <c r="BO28">
+        <v>0.0</v>
+      </c>
+      <c r="BP28">
         <v>5098000.0</v>
       </c>
-      <c r="BP28">
-[...1 lines deleted...]
-      </c>
       <c r="BQ28">
         <v>0.0</v>
       </c>
       <c r="BR28">
         <v>0.0</v>
       </c>
       <c r="BS28">
+        <v>0.0</v>
+      </c>
+      <c r="BT28">
         <v>800000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1400000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1200000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2900000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1100000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>900000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1600000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>4900000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1600000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1700000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1300000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>6500000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>3300000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>4200000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1100000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>4800000.0</v>
       </c>
-      <c r="CL28">
-[...1 lines deleted...]
-      </c>
       <c r="CM28">
         <v>0.0</v>
       </c>
       <c r="CN28">
         <v>0.0</v>
       </c>
       <c r="CO28">
         <v>0.0</v>
       </c>
       <c r="CP28">
         <v>0.0</v>
       </c>
       <c r="CQ28">
         <v>0.0</v>
       </c>
+      <c r="CR28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>9000000.0</v>
+      </c>
+      <c r="C29">
         <v>-20000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>27000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>21000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>27000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>44000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>44000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>13000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>31000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-177000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>43000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>18000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>23000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>17000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-27000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>18000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>50000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-15000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>23000000.0</v>
       </c>
-      <c r="V29">
-[...1 lines deleted...]
-      </c>
       <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29">
         <v>25000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-10000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>34000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-4000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>17000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>40000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>4000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -26851,943 +27040,951 @@
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
+      <c r="CR29"/>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>144000000.0</v>
+      </c>
+      <c r="C30">
         <v>203000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>30000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>88000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>112000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>51000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>88000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>78000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>99000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>77000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>74000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-152000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>155000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>103000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>158000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>115000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>107000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>126000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>14000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>251000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>54000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>108000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>125000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>94000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>78000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>156000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>134000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>83000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>48000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>80000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>85000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>84000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>83000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>85000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>80000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>79000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>70000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>24000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>55000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-157000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>84000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>68000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>42000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>77000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-127000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>88000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>57000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>27000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>50000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-77000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-22000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>35000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-70000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>11000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>34000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>35000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-90000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>128000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>31306000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>170000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>77945000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>28422000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>696588000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>32909000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>34518000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>37328000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>2549000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>59991000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>23032000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>29242000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>83500000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>25197000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>28222000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>36374000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>50096000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>27469000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-12176000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>20904000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>26431000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>22119000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>8345000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>21683000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>25103000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>19481000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-94536000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-1000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>22424000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>18449000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-86015000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>21186000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>13379000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>15533000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>11650000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>16038000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:95">
+    <row r="31" spans="1:96">
       <c r="A31" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>188</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>31000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>24000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>11000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>56000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>53000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-78000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>48000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-22000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>40000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>202000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-118000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-41000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-63000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-78000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-22000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-150000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-371000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-159000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>9000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-86000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-69000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-74000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-66000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-62000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-53000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-103000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-59000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-86000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-26000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-118000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-179000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-61000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>469000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>274000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-134000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-83000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-211000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-88000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>47000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-182000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-776000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-206000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-59000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-116000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-463000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-55100000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-129500000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-124800000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-29000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-120000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-21000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>83000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-21000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>179000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-25079000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-24673000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-784900000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-26034000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-91374000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-3657000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-765800000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-49899000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-62374000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-8748000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>342201000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-98186000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-6484000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-5821000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-283844000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-125538000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-5820000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-5821000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-323401000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-5856000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-5820000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-6033000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-38645000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-3364000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-3367000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-3375000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-3374000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-3440000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>43970000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-3296000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>62182000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-3376000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-2546000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-1434000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-1436000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-1434000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>54662000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>37970000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>0.0</v>
       </c>
     </row>
-    <row r="32" spans="1:95">
+    <row r="32" spans="1:96">
       <c r="A32" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B32">
+        <v>197000000.0</v>
+      </c>
+      <c r="C32">
         <v>261000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>213000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>199000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>278000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>325000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>152000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>252000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>194000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>226000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>282000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>154000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>357000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>230000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>305000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>22000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>77000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>280000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>184000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>191000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>167000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>156000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>377000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>250000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>341000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>117000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>295000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>202000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>233000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>190000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>211000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>279000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>218000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>289000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>276000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>620000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>296000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>459000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>443000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>318000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>392000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>227000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>737000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>366000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>476000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>376000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>898000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>475000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>328000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>38000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>556000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>630000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>322000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>-246000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>193000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>304000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>587000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>-321000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>78907000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1444000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>116294000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>278913000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>46938000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>347471000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>424756000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>664019000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>570469000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>283799000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>-169500000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>243066000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>-179902000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>29810000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>842714000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>-139434000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>-308388000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>-134282000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>65617000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>76114000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>89671000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>78901000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>80170000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>73316000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>77726000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>79534000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>60906000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>76368000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>99534000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>90786000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>37480000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>120115000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>183736000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>118026000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>121486000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>89039000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>301958000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -27848,51 +28045,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B2">
         <v>126000000.0</v>
       </c>
       <c r="C2">
         <v>286000000.0</v>
       </c>
       <c r="D2">
         <v>207000000.0</v>
       </c>
       <c r="E2">
         <v>342000000.0</v>
       </c>
       <c r="F2">
         <v>298000000.0</v>
       </c>
       <c r="G2">
         <v>183000000.0</v>
       </c>
       <c r="H2">
         <v>104000000.0</v>
       </c>
       <c r="I2">
         <v>144000000.0</v>
       </c>
@@ -27923,51 +28120,51 @@
       <c r="R2">
         <v>12305000.0</v>
       </c>
       <c r="S2">
         <v>8048000.0</v>
       </c>
       <c r="T2">
         <v>4785000.0</v>
       </c>
       <c r="U2">
         <v>6190000.0</v>
       </c>
       <c r="V2">
         <v>16978000.0</v>
       </c>
       <c r="W2">
         <v>32365000.0</v>
       </c>
       <c r="X2">
         <v>9445000.0</v>
       </c>
       <c r="Y2"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>25000000</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -28000,51 +28197,51 @@
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>62106000</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-127000000.0</v>
       </c>
       <c r="F4">
         <v>44000000.0</v>
       </c>
       <c r="G4">
         <v>115000000.0</v>
       </c>
       <c r="H4">
         <v>79000000.0</v>
       </c>
       <c r="I4">
         <v>-40000000.0</v>
       </c>
       <c r="J4">
         <v>17000000.0</v>
       </c>
       <c r="K4">
         <v>-48000000.0</v>
       </c>
@@ -28053,51 +28250,51 @@
       </c>
       <c r="M4">
         <v>-109000000.0</v>
       </c>
       <c r="N4">
         <v>46000000.0</v>
       </c>
       <c r="O4">
         <v>-77000000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4">
         <v>64256000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-2592000000.0</v>
       </c>
       <c r="F5">
         <v>-2515000000.0</v>
       </c>
       <c r="G5">
         <v>-1241000000.0</v>
       </c>
       <c r="H5">
         <v>-830000000.0</v>
       </c>
       <c r="I5">
         <v>-213000000.0</v>
       </c>
       <c r="J5">
         <v>7000000.0</v>
       </c>
       <c r="K5">
         <v>-377000000.0</v>
       </c>
@@ -28106,51 +28303,51 @@
       </c>
       <c r="M5">
         <v>-3000000.0</v>
       </c>
       <c r="N5">
         <v>-278000000.0</v>
       </c>
       <c r="O5">
         <v>243000000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5">
         <v>234722000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B6">
         <v>262000000.0</v>
       </c>
       <c r="C6">
         <v>-158000000.0</v>
       </c>
       <c r="D6">
         <v>79000000.0</v>
       </c>
       <c r="E6">
         <v>-135000000.0</v>
       </c>
       <c r="F6">
         <v>44000000.0</v>
       </c>
       <c r="G6">
         <v>115000000.0</v>
       </c>
       <c r="H6">
         <v>79000000.0</v>
       </c>
       <c r="I6">
         <v>-40000000.0</v>
       </c>
@@ -28181,51 +28378,51 @@
       <c r="R6">
         <v>31828000.0</v>
       </c>
       <c r="S6">
         <v>4257000.0</v>
       </c>
       <c r="T6">
         <v>3263000.0</v>
       </c>
       <c r="U6">
         <v>-1405000.0</v>
       </c>
       <c r="V6">
         <v>-10788000.0</v>
       </c>
       <c r="W6">
         <v>-15387000.0</v>
       </c>
       <c r="X6">
         <v>22920000.0</v>
       </c>
       <c r="Y6"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B7">
         <v>-75000000.0</v>
       </c>
       <c r="C7">
         <v>-110000000.0</v>
       </c>
       <c r="D7">
         <v>-136000000.0</v>
       </c>
       <c r="E7">
         <v>-1324000000.0</v>
       </c>
       <c r="F7">
         <v>2000000.0</v>
       </c>
       <c r="G7">
         <v>-342000000.0</v>
       </c>
       <c r="H7">
         <v>-700000000.0</v>
       </c>
       <c r="I7">
         <v>-165000000.0</v>
       </c>
@@ -28256,102 +28453,102 @@
       <c r="R7">
         <v>-142043000.0</v>
       </c>
       <c r="S7">
         <v>307244000.0</v>
       </c>
       <c r="T7">
         <v>135059000.0</v>
       </c>
       <c r="U7">
         <v>143299000.0</v>
       </c>
       <c r="V7">
         <v>-22756000.0</v>
       </c>
       <c r="W7">
         <v>94726000.0</v>
       </c>
       <c r="X7">
         <v>104827000.0</v>
       </c>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>74000000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8">
         <v>-82000000.0</v>
       </c>
       <c r="H8">
         <v>-368000000.0</v>
       </c>
       <c r="I8">
         <v>52000000.0</v>
       </c>
       <c r="J8">
         <v>21000000.0</v>
       </c>
       <c r="K8">
         <v>150000000.0</v>
       </c>
       <c r="L8">
         <v>71000000.0</v>
       </c>
       <c r="M8">
         <v>177000000.0</v>
       </c>
       <c r="N8">
         <v>195000000.0</v>
       </c>
       <c r="O8">
         <v>189000000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8">
         <v>632735000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B9">
         <v>-18000000.0</v>
       </c>
       <c r="C9">
         <v>-80000000.0</v>
       </c>
       <c r="D9">
         <v>-157000000.0</v>
       </c>
       <c r="E9">
         <v>74000000.0</v>
       </c>
       <c r="F9">
         <v>74000000.0</v>
       </c>
       <c r="G9">
         <v>-102000000.0</v>
       </c>
       <c r="H9">
         <v>-388000000.0</v>
       </c>
       <c r="I9">
         <v>-6000000.0</v>
       </c>
@@ -28382,96 +28579,96 @@
       <c r="R9">
         <v>148398000.0</v>
       </c>
       <c r="S9">
         <v>12059000.0</v>
       </c>
       <c r="T9">
         <v>-28206000.0</v>
       </c>
       <c r="U9">
         <v>-5095000.0</v>
       </c>
       <c r="V9">
         <v>25660000.0</v>
       </c>
       <c r="W9">
         <v>133936000.0</v>
       </c>
       <c r="X9">
         <v>48257000.0</v>
       </c>
       <c r="Y9"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10">
         <v>0.0</v>
       </c>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-199000000.0</v>
       </c>
       <c r="F11">
         <v>47000000.0</v>
       </c>
       <c r="G11">
         <v>-1000000.0</v>
       </c>
       <c r="H11">
         <v>224000000.0</v>
       </c>
       <c r="I11">
         <v>23000000.0</v>
       </c>
       <c r="J11">
         <v>-434000000.0</v>
       </c>
       <c r="K11">
         <v>-750000000.0</v>
       </c>
@@ -28480,51 +28677,51 @@
       </c>
       <c r="M11">
         <v>-377000000.0</v>
       </c>
       <c r="N11">
         <v>-582000000.0</v>
       </c>
       <c r="O11">
         <v>-620000000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11">
         <v>-1365371000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>101000000.0</v>
       </c>
       <c r="F12">
         <v>112000000.0</v>
       </c>
       <c r="G12">
         <v>112000000.0</v>
       </c>
       <c r="H12">
         <v>99000000.0</v>
       </c>
       <c r="I12">
         <v>110000000.0</v>
       </c>
       <c r="J12">
         <v>155000000.0</v>
       </c>
       <c r="K12">
         <v>-11000000.0</v>
       </c>
@@ -28535,100 +28732,100 @@
         <v>-292000000.0</v>
       </c>
       <c r="N12">
         <v>109000000.0</v>
       </c>
       <c r="O12">
         <v>-91000000.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12">
         <v>87058000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12">
         <v>10201000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-1255000000.0</v>
       </c>
       <c r="F13">
         <v>-25000000.0</v>
       </c>
       <c r="G13">
         <v>-249000000.0</v>
       </c>
       <c r="H13">
         <v>-536000000.0</v>
       </c>
       <c r="I13">
         <v>-203000000.0</v>
       </c>
       <c r="J13">
         <v>64000000.0</v>
       </c>
       <c r="K13">
         <v>-185000000.0</v>
       </c>
       <c r="L13">
         <v>338000000.0</v>
       </c>
       <c r="M13">
         <v>84000000.0</v>
       </c>
       <c r="N13">
         <v>-58000000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>2000000.0</v>
       </c>
       <c r="E14">
         <v>11000000.0</v>
       </c>
       <c r="F14">
         <v>12000000.0</v>
       </c>
       <c r="G14">
         <v>-9000000.0</v>
       </c>
       <c r="H14">
         <v>-35000000.0</v>
       </c>
       <c r="I14">
         <v>-31000000.0</v>
       </c>
       <c r="J14">
         <v>-46000000.0</v>
       </c>
       <c r="K14">
@@ -28655,51 +28852,51 @@
       <c r="R14">
         <v>21997000000.0</v>
       </c>
       <c r="S14">
         <v>2397000000.0</v>
       </c>
       <c r="T14">
         <v>2649000.0</v>
       </c>
       <c r="U14">
         <v>6075000.0</v>
       </c>
       <c r="V14">
         <v>7026000.0</v>
       </c>
       <c r="W14">
         <v>8825000.0</v>
       </c>
       <c r="X14">
         <v>9119000.0</v>
       </c>
       <c r="Y14"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B15">
         <v>68000000.0</v>
       </c>
       <c r="C15">
         <v>68000000.0</v>
       </c>
       <c r="D15">
         <v>67000000.0</v>
       </c>
       <c r="E15">
         <v>64000000.0</v>
       </c>
       <c r="F15">
         <v>66000000.0</v>
       </c>
       <c r="G15">
         <v>69000000.0</v>
       </c>
       <c r="H15">
         <v>74000000.0</v>
       </c>
       <c r="I15">
         <v>71000000.0</v>
       </c>
@@ -28732,51 +28929,51 @@
       </c>
       <c r="S15">
         <v>16015000.0</v>
       </c>
       <c r="T15">
         <v>11032000.0</v>
       </c>
       <c r="U15">
         <v>10458000.0</v>
       </c>
       <c r="V15">
         <v>9012000.0</v>
       </c>
       <c r="W15">
         <v>4558000.0</v>
       </c>
       <c r="X15">
         <v>35000000.0</v>
       </c>
       <c r="Y15">
         <v>8000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B16">
         <v>388000000.0</v>
       </c>
       <c r="C16">
         <v>128000000.0</v>
       </c>
       <c r="D16">
         <v>286000000.0</v>
       </c>
       <c r="E16">
         <v>207000000.0</v>
       </c>
       <c r="F16">
         <v>342000000.0</v>
       </c>
       <c r="G16">
         <v>298000000.0</v>
       </c>
       <c r="H16">
         <v>183000000.0</v>
       </c>
       <c r="I16">
         <v>104000000.0</v>
       </c>
@@ -28809,102 +29006,102 @@
       </c>
       <c r="S16">
         <v>12305000.0</v>
       </c>
       <c r="T16">
         <v>8048000.0</v>
       </c>
       <c r="U16">
         <v>4785000.0</v>
       </c>
       <c r="V16">
         <v>6190000.0</v>
       </c>
       <c r="W16">
         <v>16978000.0</v>
       </c>
       <c r="X16">
         <v>32365000.0</v>
       </c>
       <c r="Y16">
         <v>9445000.0</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>-2000000.0</v>
       </c>
       <c r="G17">
         <v>-3000000.0</v>
       </c>
       <c r="H17">
         <v>3000000.0</v>
       </c>
       <c r="I17">
         <v>-4000000.0</v>
       </c>
       <c r="J17">
         <v>5000000.0</v>
       </c>
       <c r="K17">
         <v>-5000000.0</v>
       </c>
       <c r="L17">
         <v>-4000000.0</v>
       </c>
       <c r="M17">
         <v>-5000000.0</v>
       </c>
       <c r="N17">
         <v>-1000000.0</v>
       </c>
       <c r="O17">
         <v>1000000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17">
         <v>-798000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B18">
         <v>259000000.0</v>
       </c>
       <c r="C18">
         <v>47000000.0</v>
       </c>
       <c r="D18">
         <v>461000000.0</v>
       </c>
       <c r="E18">
         <v>-2479000000.0</v>
       </c>
       <c r="F18">
         <v>-1937000000.0</v>
       </c>
       <c r="G18">
         <v>-853000000.0</v>
       </c>
       <c r="H18">
         <v>-509000000.0</v>
       </c>
       <c r="I18">
         <v>462000000.0</v>
       </c>
@@ -28935,51 +29132,51 @@
       <c r="R18">
         <v>279170000.0</v>
       </c>
       <c r="S18">
         <v>426989000.0</v>
       </c>
       <c r="T18">
         <v>385850000.0</v>
       </c>
       <c r="U18">
         <v>261574000.0</v>
       </c>
       <c r="V18">
         <v>175807000.0</v>
       </c>
       <c r="W18">
         <v>-106685000.0</v>
       </c>
       <c r="X18">
         <v>200030000.0</v>
       </c>
       <c r="Y18"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B19">
         <v>720000000.0</v>
       </c>
       <c r="C19">
         <v>780000000.0</v>
       </c>
       <c r="D19">
         <v>795000000.0</v>
       </c>
       <c r="E19">
         <v>1184000000.0</v>
       </c>
       <c r="F19">
         <v>376000000.0</v>
       </c>
       <c r="G19">
         <v>270000000.0</v>
       </c>
       <c r="H19">
         <v>1802000000.0</v>
       </c>
       <c r="I19">
         <v>164000000.0</v>
       </c>
@@ -28994,80 +29191,80 @@
       </c>
       <c r="M19">
         <v>2801000000.0</v>
       </c>
       <c r="N19">
         <v>1886000000.0</v>
       </c>
       <c r="O19">
         <v>368000000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19">
         <v>-403751000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>-156000000.0</v>
       </c>
       <c r="E21">
         <v>1030000000.0</v>
       </c>
       <c r="F21">
         <v>1607000000.0</v>
       </c>
       <c r="G21">
         <v>950000000.0</v>
       </c>
       <c r="H21">
         <v>478000000.0</v>
       </c>
       <c r="I21">
         <v>101000000.0</v>
       </c>
@@ -29082,51 +29279,51 @@
       </c>
       <c r="M21">
         <v>476000000.0</v>
       </c>
       <c r="N21">
         <v>27000000.0</v>
       </c>
       <c r="O21">
         <v>-209000000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21">
         <v>-20891000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22">
         <v>503000000.0</v>
       </c>
       <c r="C22">
         <v>376000000.0</v>
       </c>
       <c r="D22">
         <v>761000000.0</v>
       </c>
       <c r="E22">
         <v>137000000.0</v>
       </c>
       <c r="F22">
         <v>419000000.0</v>
       </c>
       <c r="G22">
         <v>368000000.0</v>
       </c>
       <c r="H22">
         <v>401000000.0</v>
       </c>
       <c r="I22">
         <v>521000000.0</v>
       </c>
@@ -29159,54 +29356,54 @@
       </c>
       <c r="S22">
         <v>68883000.0</v>
       </c>
       <c r="T22">
         <v>-303272000.0</v>
       </c>
       <c r="U22">
         <v>159734000.0</v>
       </c>
       <c r="V22">
         <v>188448000.0</v>
       </c>
       <c r="W22">
         <v>182788000.0</v>
       </c>
       <c r="X22">
         <v>214522000.0</v>
       </c>
       <c r="Y22">
         <v>72569000.0</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23">
-        <v>-32000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C23">
         <v>-38000000.0</v>
       </c>
       <c r="D23">
         <v>-248000000.0</v>
       </c>
       <c r="E23">
         <v>2347000000.0</v>
       </c>
       <c r="F23">
         <v>5503000000.0</v>
       </c>
       <c r="G23">
         <v>-42000000.0</v>
       </c>
       <c r="H23">
         <v>-182000000.0</v>
       </c>
       <c r="I23">
         <v>-123000000.0</v>
       </c>
       <c r="J23">
         <v>-165000000.0</v>
       </c>
@@ -29236,57 +29433,57 @@
       </c>
       <c r="S23">
         <v>-3616000.0</v>
       </c>
       <c r="T23">
         <v>-2826000.0</v>
       </c>
       <c r="U23">
         <v>145954000.0</v>
       </c>
       <c r="V23">
         <v>-4267000.0</v>
       </c>
       <c r="W23">
         <v>19338000.0</v>
       </c>
       <c r="X23">
         <v>-145297000.0</v>
       </c>
       <c r="Y23">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B24">
-        <v>634000000.0</v>
+        <v>-1670000000.0</v>
       </c>
       <c r="C24">
-        <v>2135000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D24">
         <v>172000000.0</v>
       </c>
       <c r="E24">
         <v>556000000.0</v>
       </c>
       <c r="F24">
         <v>-353000000.0</v>
       </c>
       <c r="G24">
         <v>518000000.0</v>
       </c>
       <c r="H24">
         <v>-633000000.0</v>
       </c>
       <c r="I24">
         <v>133000000.0</v>
       </c>
       <c r="J24">
         <v>206000000.0</v>
       </c>
       <c r="K24">
         <v>620000000.0</v>
       </c>
@@ -29313,51 +29510,51 @@
       </c>
       <c r="S24">
         <v>-728150000000.0</v>
       </c>
       <c r="T24">
         <v>-243277000000.0</v>
       </c>
       <c r="U24">
         <v>-209768000.0</v>
       </c>
       <c r="V24">
         <v>-213562000.0</v>
       </c>
       <c r="W24">
         <v>62106000.0</v>
       </c>
       <c r="X24">
         <v>3690000.0</v>
       </c>
       <c r="Y24">
         <v>8712000.0</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B25">
         <v>-135000000.0</v>
       </c>
       <c r="C25">
         <v>-215000000.0</v>
       </c>
       <c r="D25">
         <v>-8000000.0</v>
       </c>
       <c r="E25">
         <v>-1289000000.0</v>
       </c>
       <c r="F25">
         <v>-2320000000.0</v>
       </c>
       <c r="G25">
         <v>-937000000.0</v>
       </c>
       <c r="H25">
         <v>-275000000.0</v>
       </c>
       <c r="I25">
         <v>32000000.0</v>
       </c>
@@ -29388,54 +29585,54 @@
       <c r="R25">
         <v>450915000.0</v>
       </c>
       <c r="S25">
         <v>-64452000.0</v>
       </c>
       <c r="T25">
         <v>720901000.0</v>
       </c>
       <c r="U25">
         <v>-65205000.0</v>
       </c>
       <c r="V25">
         <v>367000.0</v>
       </c>
       <c r="W25">
         <v>-374169000.0</v>
       </c>
       <c r="X25">
         <v>-141220000.0</v>
       </c>
       <c r="Y25"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26">
-        <v>-500000000.0</v>
+        <v>-534000000.0</v>
       </c>
       <c r="C26">
         <v>-502000000.0</v>
       </c>
       <c r="D26">
         <v>-199000000.0</v>
       </c>
       <c r="E26">
         <v>-500000000.0</v>
       </c>
       <c r="F26">
         <v>-496000000.0</v>
       </c>
       <c r="G26">
         <v>-446000000.0</v>
       </c>
       <c r="H26">
         <v>-500000000.0</v>
       </c>
       <c r="I26">
         <v>-500000000.0</v>
       </c>
       <c r="J26">
         <v>-501000000.0</v>
       </c>
@@ -29461,51 +29658,51 @@
         <v>-10000000.0</v>
       </c>
       <c r="R26">
         <v>-3676000.0</v>
       </c>
       <c r="S26">
         <v>249000000.0</v>
       </c>
       <c r="T26">
         <v>-9349000.0</v>
       </c>
       <c r="U26">
         <v>-171063000.0</v>
       </c>
       <c r="V26">
         <v>-19014000.0</v>
       </c>
       <c r="W26">
         <v>-5986000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B27">
         <v>-34000000.0</v>
       </c>
       <c r="C27">
         <v>-30000000.0</v>
       </c>
       <c r="D27">
         <v>36000000.0</v>
       </c>
       <c r="E27">
         <v>39000000.0</v>
       </c>
       <c r="F27">
         <v>27000000.0</v>
       </c>
       <c r="G27">
         <v>25000000.0</v>
       </c>
       <c r="H27">
         <v>35000000.0</v>
       </c>
       <c r="I27">
         <v>19000000.0</v>
       </c>
@@ -29534,51 +29731,51 @@
         <v>-46289668000.0</v>
       </c>
       <c r="R27">
         <v>-21942341000.0</v>
       </c>
       <c r="S27">
         <v>-2324802000.0</v>
       </c>
       <c r="T27">
         <v>2649000.0</v>
       </c>
       <c r="U27">
         <v>6075000.0</v>
       </c>
       <c r="V27">
         <v>7026000.0</v>
       </c>
       <c r="W27">
         <v>8825000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28">
         <v>-616000000.0</v>
       </c>
       <c r="C28">
         <v>-983000000.0</v>
       </c>
       <c r="D28">
         <v>-670000000.0</v>
       </c>
       <c r="E28">
         <v>612000000.0</v>
       </c>
       <c r="F28">
         <v>1960000000.0</v>
       </c>
       <c r="G28">
         <v>183000000.0</v>
       </c>
       <c r="H28">
         <v>-584000000.0</v>
       </c>
       <c r="I28">
         <v>-795000000.0</v>
       </c>
@@ -29609,51 +29806,51 @@
       <c r="R28">
         <v>1148554000.0</v>
       </c>
       <c r="S28">
         <v>229336000.0</v>
       </c>
       <c r="T28">
         <v>281436000.0</v>
       </c>
       <c r="U28">
         <v>-35066000.0</v>
       </c>
       <c r="V28">
         <v>-31937000.0</v>
       </c>
       <c r="W28">
         <v>6094000.0</v>
       </c>
       <c r="X28">
         <v>-35000000.0</v>
       </c>
       <c r="Y28"/>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B29">
         <v>259000000.0</v>
       </c>
       <c r="C29">
         <v>47000000.0</v>
       </c>
       <c r="D29">
         <v>461000000.0</v>
       </c>
       <c r="E29">
         <v>-2479000000.0</v>
       </c>
       <c r="F29">
         <v>-1937000000.0</v>
       </c>
       <c r="G29">
         <v>-853000000.0</v>
       </c>
       <c r="H29">
         <v>-509000000.0</v>
       </c>
       <c r="I29">
         <v>462000000.0</v>
       </c>
@@ -29686,51 +29883,51 @@
       </c>
       <c r="S29">
         <v>426989000.0</v>
       </c>
       <c r="T29">
         <v>385850000.0</v>
       </c>
       <c r="U29">
         <v>261574000.0</v>
       </c>
       <c r="V29">
         <v>175807000.0</v>
       </c>
       <c r="W29">
         <v>-44579000.0</v>
       </c>
       <c r="X29">
         <v>200030000.0</v>
       </c>
       <c r="Y29">
         <v>277727000.0</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
         <v>641000000.0</v>
       </c>
       <c r="C30">
         <v>780000000.0</v>
       </c>
       <c r="D30">
         <v>286000000.0</v>
       </c>
       <c r="E30">
         <v>1740000000.0</v>
       </c>
       <c r="F30">
         <v>23000000.0</v>
       </c>
       <c r="G30">
         <v>788000000.0</v>
       </c>
       <c r="H30">
         <v>1169000000.0</v>
       </c>
       <c r="I30">
         <v>297000000.0</v>
       </c>
@@ -29780,638 +29977,644 @@
         <v>-145297000.0</v>
       </c>
       <c r="Y30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ30"/>
+  <dimension ref="A1:CR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>312000000.0</v>
+      </c>
+      <c r="C2">
         <v>389000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>160000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>325000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>182000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>126000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>174000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>109000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>115000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>97000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>115000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>184000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>130000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>207000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>271000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>263000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>289000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>342000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>240000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>296000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>346000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>298000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>406000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>473000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>139000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>183000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>229000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>194000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>123000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>104000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>82000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>189000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>117000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>144000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>72000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>201000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>148000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>127000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>98000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>190000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>112000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>166000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>66000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>75000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>885000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>75000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>82000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>106000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>219000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>184000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>106000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>143000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>125000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>138000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>133000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>175347000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>182003000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>214544000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>173260000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>159170000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>95866000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>107179000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>87400000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>97212000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>90472000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>44133000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>260484000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>8507000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>19328000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>12305000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>7864000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>10124000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>8378000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>8048000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>25222000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>23743000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>5714000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>4785000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>15656000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>29197000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>3746000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>6190000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>7065000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>4748000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>21723000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>16978000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>13402000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>28584000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>36254000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>32365000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>20268000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>17804000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>12346000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>9445000.0</v>
       </c>
-      <c r="CQ2"/>
+      <c r="CR2"/>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -30445,138 +30648,138 @@
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
+        <v>0</v>
+      </c>
+      <c r="AB3">
         <v>88000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
+        <v>0</v>
+      </c>
+      <c r="AR3">
         <v>800000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AS3">
         <v>0</v>
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
         <v>0</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
         <v>0</v>
       </c>
       <c r="AY3">
         <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
+        <v>0</v>
+      </c>
+      <c r="BD3">
         <v>91094000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
@@ -30651,1312 +30854,1321 @@
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
       <c r="CL3">
         <v>0</v>
       </c>
       <c r="CM3">
         <v>0</v>
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
         <v>0</v>
       </c>
       <c r="CQ3">
         <v>0</v>
       </c>
+      <c r="CR3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>53000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-78000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-62000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>12000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-25000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-52000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>102000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-56000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-50000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>48000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-108000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-67000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>252000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>38000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-46000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>35000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>71000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>19000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>22000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-107000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>72000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-27000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>72000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-129000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>53000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>21000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>20000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-92000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>78000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-54000000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>100000000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-9000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-810000000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>810000000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-7000000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-24000000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-113000000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>35000000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>78000000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-37000000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>18000000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-13000000.0</v>
       </c>
-      <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-      <c r="BH4">
+      <c r="BH4"/>
+      <c r="BI4">
         <v>12880000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>68414000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>3198000.0</v>
       </c>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-2592000000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>-2515000000.0</v>
       </c>
-      <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>-1241000000.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>-830000000.0</v>
       </c>
-      <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-      <c r="AE5">
+      <c r="AE5"/>
+      <c r="AF5">
         <v>-213000000.0</v>
       </c>
-      <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>7000000.0</v>
       </c>
-      <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>-377000000.0</v>
       </c>
-      <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>46000000.0</v>
       </c>
-      <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
-      <c r="AU5">
+      <c r="AU5"/>
+      <c r="AV5">
         <v>-3000000.0</v>
       </c>
-      <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>-278000000.0</v>
       </c>
-      <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
+      <c r="CR5"/>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B6">
+        <v>-2000000.0</v>
+      </c>
+      <c r="C6">
         <v>-77000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>228000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-161000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>143000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>55000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-46000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>65000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-23000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>18000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>171000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-69000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>54000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-77000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-64000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>8000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-26000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-53000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>102000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-56000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-50000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>48000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-108000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-67000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>154000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>38000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-46000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>35000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>71000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>19000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>22000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-107000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>72000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-27000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>72000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-129000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>53000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>21000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>20000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-92000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>78000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-54000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>100000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-9000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-810000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>810000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-7000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-24000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-113000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>35000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>78000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-37000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>18000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-13000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>5000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-42347000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-6656000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-32541000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>41284000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>14090000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>63304000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-11313000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>19779000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-9812000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>6740000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>46339000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-216351000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>251977000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-10821000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>7023000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>4441000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-2260000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1746000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>330000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-17174000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1479000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>18029000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>929000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-10871000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-13541000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>25451000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-2444000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-875000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>2317000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-16975000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>4745000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>3576000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-15182000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-7670000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>3889000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>12097000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>2464000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>5458000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>2901000.0</v>
       </c>
-      <c r="CQ6"/>
+      <c r="CR6"/>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>259000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>220000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>165000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>87000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-322000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1000000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>-331000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>258000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>436000000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>-1881000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1881000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-902000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-640000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-25000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1457000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1348000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1256000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-353000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>7062000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-795000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-10102000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-924000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>184000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>91000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-10689000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-209000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>224000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-209000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-11077000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>5000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>4000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>173000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-11346000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>12000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-278000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>576000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-11102000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>318000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>450000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-1591000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-6702000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>192000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>401000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-9250000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-9698000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>28000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>453000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>464000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-11429000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>48000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-174614000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>174025775000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>706000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-161370000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>15834000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>63655000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>85393000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>499584000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-10272000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>6792000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-499584000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-164054000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-80569000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-7764000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>110344000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>13409000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>2738000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>31892000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>259205000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>41583000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>58234000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>41681000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-6439000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>38286000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>63644000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>73813000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-32444000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-7246000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>39943000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-65100000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>9647000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>173432000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-29929000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-126590000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>77813000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>99425000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-30665000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>36859000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-792000.0</v>
       </c>
-      <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>74000000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>-82000000.0</v>
       </c>
-      <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
+      <c r="AA8"/>
+      <c r="AB8">
         <v>-368000000.0</v>
       </c>
-      <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>52000000.0</v>
       </c>
-      <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-      <c r="AI8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>21000000.0</v>
       </c>
-      <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-      <c r="AM8">
+      <c r="AM8"/>
+      <c r="AN8">
         <v>150000000.0</v>
       </c>
-      <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-      <c r="AQ8">
+      <c r="AQ8"/>
+      <c r="AR8">
         <v>71000000.0</v>
       </c>
-      <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-      <c r="AU8">
+      <c r="AU8"/>
+      <c r="AV8">
         <v>177000000.0</v>
       </c>
-      <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-      <c r="AY8">
+      <c r="AY8"/>
+      <c r="AZ8">
         <v>195000000.0</v>
       </c>
-      <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>-80000000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-157000000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
-[...1 lines deleted...]
-      </c>
+      <c r="O9"/>
       <c r="P9">
         <v>74000000.0</v>
       </c>
-      <c r="Q9"/>
+      <c r="Q9">
+        <v>74000000.0</v>
+      </c>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-      <c r="W9">
-[...1 lines deleted...]
-      </c>
+      <c r="W9"/>
       <c r="X9">
         <v>-102000000.0</v>
       </c>
       <c r="Y9">
         <v>-102000000.0</v>
       </c>
       <c r="Z9">
         <v>-102000000.0</v>
       </c>
       <c r="AA9">
-        <v>-388000000.0</v>
+        <v>-102000000.0</v>
       </c>
       <c r="AB9">
         <v>-388000000.0</v>
       </c>
       <c r="AC9">
         <v>-388000000.0</v>
       </c>
       <c r="AD9">
         <v>-388000000.0</v>
       </c>
       <c r="AE9">
-        <v>-6000000.0</v>
+        <v>-388000000.0</v>
       </c>
       <c r="AF9">
         <v>-6000000.0</v>
       </c>
       <c r="AG9">
         <v>-6000000.0</v>
       </c>
       <c r="AH9">
         <v>-6000000.0</v>
       </c>
       <c r="AI9">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AJ9">
         <v>-69000000.0</v>
       </c>
-      <c r="AJ9">
-[...1 lines deleted...]
-      </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
+        <v>0.0</v>
+      </c>
+      <c r="AN9">
         <v>128000000.0</v>
       </c>
-      <c r="AN9">
-[...1 lines deleted...]
-      </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
+        <v>0.0</v>
+      </c>
+      <c r="AR9">
         <v>-8000000.0</v>
       </c>
-      <c r="AR9">
-[...1 lines deleted...]
-      </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
+        <v>0.0</v>
+      </c>
+      <c r="AV9">
         <v>108000000.0</v>
       </c>
-      <c r="AV9">
-[...1 lines deleted...]
-      </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
-      <c r="AX9"/>
-      <c r="AY9">
+      <c r="AX9">
+        <v>0.0</v>
+      </c>
+      <c r="AY9"/>
+      <c r="AZ9">
         <v>86000000.0</v>
       </c>
-      <c r="AZ9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BA9"/>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
+        <v>0.0</v>
+      </c>
+      <c r="BD9">
         <v>48000000.0</v>
       </c>
-      <c r="BD9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE9"/>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
+        <v>0.0</v>
+      </c>
+      <c r="BH9">
         <v>138479000.0</v>
       </c>
-      <c r="BH9">
-[...1 lines deleted...]
-      </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
       <c r="BK9">
+        <v>0.0</v>
+      </c>
+      <c r="BL9">
         <v>-13269000.0</v>
       </c>
-      <c r="BL9">
-[...1 lines deleted...]
-      </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
       <c r="BN9">
+        <v>0.0</v>
+      </c>
+      <c r="BO9">
         <v>13269000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>92311000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>60986000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1047000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-5946000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>36123000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-26026000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-122553000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>124515000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-6816000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-19161000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-6171000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>3942000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-70150000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>21251000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>36868000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>6936000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>16657000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>49060000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-36938000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-3119000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-10317000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>10906000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-6246000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>139593000.0</v>
       </c>
-      <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
+      <c r="CR9"/>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-      <c r="AF10">
-[...1 lines deleted...]
-      </c>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
@@ -31964,2085 +32176,2105 @@
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
-      <c r="AX10"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10"/>
+      <c r="AZ10">
+        <v>0.0</v>
+      </c>
+      <c r="BA10"/>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
-      <c r="BD10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD10">
+        <v>0.0</v>
+      </c>
+      <c r="BE10"/>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
       <c r="BM10">
         <v>0.0</v>
       </c>
-      <c r="BN10"/>
+      <c r="BN10">
+        <v>0.0</v>
+      </c>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>37092000.0</v>
       </c>
-      <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
+      <c r="CR10"/>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>-199000000.0</v>
       </c>
-      <c r="P11">
-[...1 lines deleted...]
-      </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
         <v>47000000.0</v>
       </c>
-      <c r="T11">
-[...1 lines deleted...]
-      </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
         <v>-1000000.0</v>
       </c>
-      <c r="X11">
-[...1 lines deleted...]
-      </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
         <v>224000000.0</v>
       </c>
-      <c r="AB11">
-[...1 lines deleted...]
-      </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>23000000.0</v>
       </c>
-      <c r="AF11">
-[...1 lines deleted...]
-      </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>-434000000.0</v>
       </c>
-      <c r="AJ11">
-[...1 lines deleted...]
-      </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
       <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11">
         <v>-750000000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>-789000000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>-377000000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>-582000000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
-      <c r="CC11">
+      <c r="CC11"/>
+      <c r="CD11">
         <v>1153000.0</v>
       </c>
-      <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-333000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-1000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>229000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>101000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-67000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-858000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-961000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>112000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-863000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-584000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-477000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>112000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-308000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-470000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-109000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>99000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-236000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-8000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-386000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>110000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-253000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>342000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-170000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>155000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-52000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-57000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-215000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-11000000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>-411000000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>-292000000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>109000000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
-      <c r="BV12">
+      <c r="BV12"/>
+      <c r="BW12">
         <v>9670000.0</v>
       </c>
-      <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>10201000.0</v>
       </c>
-      <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
-      <c r="CF12">
+      <c r="CF12"/>
+      <c r="CG12">
         <v>16957000.0</v>
       </c>
-      <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
-[...1 lines deleted...]
-      </c>
+      <c r="O13"/>
       <c r="P13">
         <v>-1255000000.0</v>
       </c>
-      <c r="Q13"/>
+      <c r="Q13">
+        <v>-1255000000.0</v>
+      </c>
       <c r="R13"/>
-      <c r="S13">
-[...1 lines deleted...]
-      </c>
+      <c r="S13"/>
       <c r="T13">
         <v>-25000000.0</v>
       </c>
       <c r="U13">
         <v>-25000000.0</v>
       </c>
       <c r="V13">
         <v>-25000000.0</v>
       </c>
       <c r="W13">
-        <v>-249000000.0</v>
+        <v>-25000000.0</v>
       </c>
       <c r="X13">
         <v>-249000000.0</v>
       </c>
       <c r="Y13">
         <v>-249000000.0</v>
       </c>
       <c r="Z13">
         <v>-249000000.0</v>
       </c>
       <c r="AA13">
-        <v>-536000000.0</v>
+        <v>-249000000.0</v>
       </c>
       <c r="AB13">
         <v>-536000000.0</v>
       </c>
       <c r="AC13">
         <v>-536000000.0</v>
       </c>
       <c r="AD13">
         <v>-536000000.0</v>
       </c>
       <c r="AE13">
-        <v>-187000000.0</v>
+        <v>-536000000.0</v>
       </c>
       <c r="AF13">
         <v>-187000000.0</v>
       </c>
       <c r="AG13">
         <v>-187000000.0</v>
       </c>
       <c r="AH13">
         <v>-187000000.0</v>
       </c>
       <c r="AI13">
-        <v>193000000.0</v>
+        <v>-187000000.0</v>
       </c>
       <c r="AJ13">
         <v>193000000.0</v>
       </c>
       <c r="AK13">
         <v>193000000.0</v>
       </c>
       <c r="AL13">
         <v>193000000.0</v>
       </c>
       <c r="AM13">
+        <v>193000000.0</v>
+      </c>
+      <c r="AN13">
         <v>-116000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-98000000.0</v>
       </c>
       <c r="AO13">
         <v>-98000000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AP13">
+        <v>-98000000.0</v>
+      </c>
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>338000000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>84000000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>-58000000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
+      <c r="CR13"/>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="M14">
         <v>-2000000.0</v>
       </c>
       <c r="N14">
+        <v>-2000000.0</v>
+      </c>
+      <c r="O14">
         <v>2000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="R14">
         <v>3000000.0</v>
       </c>
       <c r="S14">
         <v>3000000.0</v>
       </c>
       <c r="T14">
         <v>3000000.0</v>
       </c>
       <c r="U14">
         <v>3000000.0</v>
       </c>
       <c r="V14">
         <v>3000000.0</v>
       </c>
       <c r="W14">
+        <v>3000000.0</v>
+      </c>
+      <c r="X14">
         <v>-9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="Y14">
         <v>3000000.0</v>
       </c>
       <c r="Z14">
         <v>3000000.0</v>
       </c>
       <c r="AA14">
+        <v>3000000.0</v>
+      </c>
+      <c r="AB14">
         <v>-35000000.0</v>
       </c>
-      <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
+      <c r="AE14"/>
+      <c r="AF14">
         <v>-31000000.0</v>
       </c>
-      <c r="AF14">
-[...1 lines deleted...]
-      </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
         <v>-46000000.0</v>
       </c>
-      <c r="AJ14">
-[...1 lines deleted...]
-      </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
         <v>-34000000.0</v>
       </c>
-      <c r="AN14">
-[...1 lines deleted...]
-      </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
         <v>-25000000.0</v>
       </c>
-      <c r="AR14">
-[...1 lines deleted...]
-      </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>-16000000.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
-      <c r="AX14"/>
-      <c r="AY14">
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14"/>
+      <c r="AZ14">
         <v>-8000000.0</v>
       </c>
-      <c r="AZ14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BA14"/>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
         <v>4000000.0</v>
       </c>
-      <c r="BD14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE14"/>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
         <v>18256000000.0</v>
       </c>
-      <c r="BH14">
-[...1 lines deleted...]
-      </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
         <v>46338000000.0</v>
       </c>
-      <c r="BL14">
-[...1 lines deleted...]
-      </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
         <v>17680000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>21997000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>4810000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>-4810000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>-1819000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>2395822000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>105000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>2295000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>1178000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>368000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>855000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1159000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>267000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1742000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1417000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1395000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1521000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1820000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1746000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>1787000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>1673000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>2388000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1685000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1955000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>2797000.0</v>
       </c>
-      <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
+      <c r="CR14"/>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B15">
+        <v>17000000.0</v>
+      </c>
+      <c r="C15">
         <v>19000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="E15">
         <v>17000000.0</v>
       </c>
       <c r="F15">
+        <v>17000000.0</v>
+      </c>
+      <c r="G15">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="H15">
         <v>16000000.0</v>
       </c>
       <c r="I15">
+        <v>16000000.0</v>
+      </c>
+      <c r="J15">
         <v>17000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="L15">
         <v>16000000.0</v>
       </c>
       <c r="M15">
+        <v>16000000.0</v>
+      </c>
+      <c r="N15">
         <v>17000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>18000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="Q15">
         <v>16000000.0</v>
       </c>
       <c r="R15">
+        <v>16000000.0</v>
+      </c>
+      <c r="S15">
         <v>17000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>15000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>16000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>17000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="X15">
         <v>16000000.0</v>
       </c>
       <c r="Y15">
+        <v>16000000.0</v>
+      </c>
+      <c r="Z15">
         <v>17000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>20000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>18000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>17000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>19000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>20000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>16000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>18000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>19000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="AJ15">
         <v>17000000.0</v>
       </c>
       <c r="AK15">
         <v>17000000.0</v>
       </c>
       <c r="AL15">
+        <v>17000000.0</v>
+      </c>
+      <c r="AM15">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="AN15">
         <v>17000000.0</v>
       </c>
       <c r="AO15">
         <v>17000000.0</v>
       </c>
       <c r="AP15">
+        <v>17000000.0</v>
+      </c>
+      <c r="AQ15">
         <v>18000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="AS15">
         <v>18000000.0</v>
       </c>
       <c r="AT15">
+        <v>18000000.0</v>
+      </c>
+      <c r="AU15">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="AV15">
         <v>18000000.0</v>
       </c>
       <c r="AW15">
-        <v>20000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="AX15">
         <v>20000000.0</v>
       </c>
       <c r="AY15">
+        <v>20000000.0</v>
+      </c>
+      <c r="AZ15">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="BA15">
         <v>19000000.0</v>
       </c>
       <c r="BB15">
         <v>19000000.0</v>
       </c>
       <c r="BC15">
+        <v>19000000.0</v>
+      </c>
+      <c r="BD15">
         <v>18000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>18122000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>16453000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>16425000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>8205000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>8253000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>8291000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>8286000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>8301000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>8276000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>8308000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>8305000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>7065000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>7068000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>4077000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>4122000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4123000.0</v>
       </c>
       <c r="BT15">
         <v>4123000.0</v>
       </c>
       <c r="BU15">
+        <v>4123000.0</v>
+      </c>
+      <c r="BV15">
         <v>4122000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>3647000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>2753000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>2756000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>2763000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>2760000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>2600000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>2605000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>2621000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>2632000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2244000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2247000.0</v>
       </c>
       <c r="CG15">
         <v>2247000.0</v>
       </c>
       <c r="CH15">
+        <v>2247000.0</v>
+      </c>
+      <c r="CI15">
         <v>2274000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2279000.0</v>
       </c>
       <c r="CJ15">
         <v>2279000.0</v>
       </c>
-      <c r="CK15"/>
+      <c r="CK15">
+        <v>2279000.0</v>
+      </c>
       <c r="CL15"/>
-      <c r="CM15">
+      <c r="CM15"/>
+      <c r="CN15">
         <v>3250000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>3500000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>26250000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>2000000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B16">
+        <v>310000000.0</v>
+      </c>
+      <c r="C16">
         <v>312000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>388000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>164000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>325000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>181000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>128000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>174000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>92000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>115000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>286000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>115000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>184000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>130000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>207000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>271000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>263000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>289000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>342000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>240000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>296000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>346000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>298000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>406000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>293000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>221000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>183000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>229000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>194000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>123000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>104000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>82000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>189000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>117000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>144000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>72000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>201000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>148000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>118000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>98000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>190000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>112000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>166000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>66000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>75000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>885000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>75000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>82000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>106000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>219000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>184000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>106000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>143000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>125000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>138000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>133000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>175347000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>182003000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>214544000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>173260000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>159170000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>95866000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>107179000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>87400000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>97212000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>90472000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>44133000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>260484000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>8507000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>19328000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>12305000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>7864000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>10124000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>8378000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>8048000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>25222000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>23743000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>5714000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>4785000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>15656000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>29197000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>3746000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>6190000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>7065000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>4748000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>21723000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>16978000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>13402000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>28584000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>36254000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>32365000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>20268000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>17804000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>12346000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>9445000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-      <c r="S17">
-[...1 lines deleted...]
-      </c>
+      <c r="S17"/>
       <c r="T17">
         <v>-1000000.0</v>
       </c>
-      <c r="U17"/>
+      <c r="U17">
+        <v>-1000000.0</v>
+      </c>
       <c r="V17"/>
-      <c r="W17">
+      <c r="W17"/>
+      <c r="X17">
         <v>4000000.0</v>
       </c>
-      <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17">
         <v>-7000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>5000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-3000000.0</v>
       </c>
-      <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17">
         <v>1000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-2000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-1000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AI17">
         <v>1000000.0</v>
       </c>
       <c r="AJ17">
         <v>1000000.0</v>
       </c>
       <c r="AK17">
         <v>1000000.0</v>
       </c>
       <c r="AL17">
+        <v>1000000.0</v>
+      </c>
+      <c r="AM17">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AN17">
         <v>-1000000.0</v>
       </c>
       <c r="AO17">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AP17">
         <v>-3000000.0</v>
       </c>
-      <c r="AP17"/>
-      <c r="AQ17">
+      <c r="AQ17"/>
+      <c r="AR17">
         <v>-2000000.0</v>
       </c>
-      <c r="AR17"/>
       <c r="AS17"/>
-      <c r="AT17">
+      <c r="AT17"/>
+      <c r="AU17">
         <v>-2000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-3000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AX17">
         <v>1000000.0</v>
       </c>
-      <c r="AY17"/>
-      <c r="AZ17">
+      <c r="AY17">
+        <v>1000000.0</v>
+      </c>
+      <c r="AZ17"/>
+      <c r="BA17">
         <v>3000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-1000000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-3000000.0</v>
       </c>
-      <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
-      <c r="BH17">
+      <c r="BH17"/>
+      <c r="BI17">
         <v>463000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>1390000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>1825000.0</v>
       </c>
-      <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>40000000.0</v>
+      </c>
+      <c r="C18">
         <v>190000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>39000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>55000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>78000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>87000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>46000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>17000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>58000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-74000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>203000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-210000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>124000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>312000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-631000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-54000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-902000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-892000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-145000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-843000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-483000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-466000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-189000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-219000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-281000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-164000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-144000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-167000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>134000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-332000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>110000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-92000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>417000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>27000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>79000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>156000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>96000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>102000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>49000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-143000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>43000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-90000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>787000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-144000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>82000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>23000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>230000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>125000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>121000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>101000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>98000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>24000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>136000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-14000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>149094000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-385138000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>86882000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>75256000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>74621000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-13436000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>772592000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-158158000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>243984000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>109595000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-12999000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-236590000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-14409000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>90799000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>35763000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>167017000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>57068000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>38559000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>182317000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>149045000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>198482000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>95826000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>61539000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>30003000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>79991000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>90221000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>70952000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>20410000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>10633000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>94608000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>13385000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>57181000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>39821000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>28836000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-125640000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>12404000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>15032000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>32762000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>129876000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>22360000.0</v>
       </c>
-      <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B19">
+        <v>-20000000.0</v>
+      </c>
+      <c r="C19">
         <v>121000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>393000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-73000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>217000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>134000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>236000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>204000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>87000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>253000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>103000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>251000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>338000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>355000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>227000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>354000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>457000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>146000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>434000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>10000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-393000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-53000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-144000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>217000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-163000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>360000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>932000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>375000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>56000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>439000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>79000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>143000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-165000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>107000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>2590000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-155000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>34000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>83000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-137000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>518000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>214000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>296000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>733000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>672000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>724000000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>448000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>770000000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>674000000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>1571000000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-214000000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>1994000000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-199000000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>135000000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-44000000.0</v>
       </c>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-99807000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-310364000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-28215000.0</v>
       </c>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -34094,2678 +34326,2709 @@
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
+      <c r="G21"/>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-112000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>26000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-30000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>984000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>45000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-213000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>214000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>330000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>237000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>917000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>969000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>564000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>46000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>361000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-21000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>474000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-162000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>3000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>28000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>49000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>43000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-19000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>23000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>7000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-1000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-613000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AO21">
         <v>1000000.0</v>
       </c>
       <c r="AP21">
+        <v>1000000.0</v>
+      </c>
+      <c r="AQ21">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AR21">
         <v>1000000.0</v>
       </c>
       <c r="AS21">
         <v>1000000.0</v>
       </c>
       <c r="AT21">
         <v>1000000.0</v>
       </c>
       <c r="AU21">
+        <v>1000000.0</v>
+      </c>
+      <c r="AV21">
         <v>-19000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-1000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>490000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>6000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>5000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>9000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>19000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-6000000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
-      <c r="BH21">
+      <c r="BH21"/>
+      <c r="BI21">
         <v>-6608000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-5199000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-5095000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
+      <c r="CR21"/>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>-88000000.0</v>
+      </c>
+      <c r="C22">
         <v>88000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>679000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>105000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>103000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>176000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>18000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-187000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>78000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>109000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>376000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>157000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>125000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>81000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>124000000.0</v>
       </c>
-      <c r="P22">
-[...1 lines deleted...]
-      </c>
       <c r="Q22">
+        <v>11000000.0</v>
+      </c>
+      <c r="R22">
         <v>-25000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>66000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>263000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>17000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>98000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>11000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>148000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>86000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>183000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-55000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>137000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>69000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>142000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>54000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>88000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>161000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>75000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>197000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>52000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>208000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>153000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>317000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>197000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>479000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>146000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>59000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>429000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>129000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>297000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>201000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>532000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>355000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>159000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>42000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>349000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>384000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>219000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-144000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>74000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>142000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>376548000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-483024000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-83609000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>761153000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-57667000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>125407000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-157457000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>180857000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>203538000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>321975000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>220846000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-40301000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-170004000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>85489000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-243784000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-63340000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>545216000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-169209000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-260070000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-114958000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>32805000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>38951000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>42436000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>37902000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>44514000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>34882000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>38165000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>39185000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>66750000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>44348000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>48267000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>44512000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>43116000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>46893000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>97248000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>42820000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>42703000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>31751000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>72569000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23">
-        <v>-117000000.0</v>
+        <v>-4000000.0</v>
       </c>
       <c r="C23">
+        <v>-97000000.0</v>
+      </c>
+      <c r="D23">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-123000000.0</v>
       </c>
       <c r="E23">
         <v>-5000000.0</v>
       </c>
       <c r="F23">
+        <v>1000000.0</v>
+      </c>
+      <c r="G23">
         <v>-27000000.0</v>
       </c>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
       <c r="H23">
+        <v>-218000000.0</v>
+      </c>
+      <c r="I23">
         <v>-7000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-4000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
+        <v>-2000000.0</v>
+      </c>
+      <c r="L23">
+        <v>-12000000.0</v>
+      </c>
+      <c r="M23">
+        <v>-120000000.0</v>
+      </c>
+      <c r="N23">
+        <v>-7000000.0</v>
+      </c>
+      <c r="O23">
+        <v>-94000000.0</v>
+      </c>
+      <c r="P23">
+        <v>112000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-12000000.0</v>
+      </c>
+      <c r="R23">
+        <v>1000000.0</v>
+      </c>
+      <c r="S23">
+        <v>-54000000.0</v>
+      </c>
+      <c r="T23">
+        <v>23000000.0</v>
+      </c>
+      <c r="U23">
+        <v>9000000.0</v>
+      </c>
+      <c r="V23">
+        <v>-8000000.0</v>
+      </c>
+      <c r="W23">
+        <v>-9000000.0</v>
+      </c>
+      <c r="X23">
+        <v>-3000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>-11000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>-17000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>-23000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>497000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>-68000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>-71000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>-39000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>-25000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>-38000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>-28000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>-32000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>-33000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>-36000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>-37000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>-46000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>6000000.0</v>
+      </c>
+      <c r="AO23">
         <v>-31000000.0</v>
       </c>
-      <c r="K23">
-[...89 lines deleted...]
-      <c r="AO23">
+      <c r="AP23">
         <v>-489000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-41000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-92000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-44000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-40000000.0</v>
       </c>
       <c r="AT23">
         <v>-40000000.0</v>
       </c>
       <c r="AU23">
+        <v>-40000000.0</v>
+      </c>
+      <c r="AV23">
         <v>-46000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-39000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-29000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-281000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-1000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-119000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-121000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-169000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-171000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-164856000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-194898000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-195575000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-221800000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-245192000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-352016000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-243930000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-153277000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-238019000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-212860000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-48740000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-167815000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-168034000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>168136000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-942000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-393000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>175000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-1132000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-2691000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-35000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>161000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-1179000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-1773000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>149516000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>748000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-3874000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-436000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-3098000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>107000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-1276000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-35371000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-5898000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>22000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>16561000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-9861000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-1355000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-26932000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-97534000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-19476000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B24">
+        <v>31000000.0</v>
+      </c>
+      <c r="C24">
         <v>-36000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>196000000.0</v>
       </c>
-      <c r="D24">
-[...1 lines deleted...]
-      </c>
       <c r="E24">
+        <v>-52000000.0</v>
+      </c>
+      <c r="F24">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="G24">
         <v>1000000.0</v>
       </c>
       <c r="H24">
+        <v>1000000.0</v>
+      </c>
+      <c r="I24">
         <v>-1205000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="J24">
         <v>5000000.0</v>
       </c>
       <c r="K24">
+        <v>5000000.0</v>
+      </c>
+      <c r="L24">
         <v>103000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>183000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-372000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-449000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>385000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>30000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>25000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>17000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-146000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>16000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>12000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>13000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-118000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>12000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>16000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>38000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>99000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>64000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>83000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>53000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>24000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>65000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>25000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>19000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>31000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>26000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>116000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>33000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>42000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>485000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>25000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>68000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>296000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>76000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-736000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>33000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>64000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>17000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>33000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>305000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>108000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>127000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>314000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>193000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>145000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>135978000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>75726000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>189202000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>166844000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>179475000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>265927000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>166746000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>104439000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>113698000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>160092000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>65554000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>1333000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-456481000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>5500000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-11459000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-728150000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-17807000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>17807000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-204562000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-243277000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>135493000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>145828000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-281321000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-122770000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-86998000.0</v>
       </c>
-      <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>-570000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-213562000.0</v>
       </c>
-      <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>-147680000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>22322000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>39784000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>46761000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-6977000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>3690000.0</v>
       </c>
-      <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>8712000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>148000000.0</v>
+      </c>
+      <c r="C25">
         <v>102000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-646000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-50000000.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
+        <v>-25000000.0</v>
+      </c>
+      <c r="G25">
         <v>-61000000.0</v>
       </c>
-      <c r="G25">
-[...1 lines deleted...]
-      </c>
       <c r="H25">
+        <v>316000000.0</v>
+      </c>
+      <c r="I25">
         <v>204000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-20000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-183000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>122000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-333000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>231000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1126000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-54000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-880000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-892000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-413000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-860000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-483000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-466000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-337000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-219000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-464000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-164000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>622000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-236000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-8000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-386000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-21000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-253000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>342000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-170000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-177000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-52000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-57000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-215000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-133000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-622000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-103000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-149000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-717000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-273000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-215000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-178000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-633000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-230000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-38000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>59000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-420000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-360000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-83000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>130000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>15000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-527138000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-289666000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>558280000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-403843770000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-774589000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>830259000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-283565000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>243984000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-71262000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-216537000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-221146000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-61472000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>266570000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>314973000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-47140000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>297755000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>122267000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-606905000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>140426000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>528316000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>212679000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-19346000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-748000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1911000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-23604000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-55530000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>12018000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-34764000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>5917000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>33628000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-4414000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-215775000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>15457000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-53020000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-120831000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-181472000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>18425000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>47789000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-16843000.0</v>
       </c>
-      <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26">
-        <v>-75000000.0</v>
+        <v>-45000000.0</v>
       </c>
       <c r="C26">
+        <v>-95000000.0</v>
+      </c>
+      <c r="D26">
         <v>-131000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-118000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
+        <v>-137000000.0</v>
+      </c>
+      <c r="G26">
+        <v>-120000000.0</v>
+      </c>
+      <c r="H26">
+        <v>-90000000.0</v>
+      </c>
+      <c r="I26">
         <v>-131000000.0</v>
       </c>
-      <c r="F26">
+      <c r="J26">
+        <v>-152000000.0</v>
+      </c>
+      <c r="K26">
+        <v>-158000000.0</v>
+      </c>
+      <c r="L26">
+        <v>-113000000.0</v>
+      </c>
+      <c r="M26">
+        <v>-64000000.0</v>
+      </c>
+      <c r="N26">
+        <v>-24000000.0</v>
+      </c>
+      <c r="O26">
+        <v>-2000000.0</v>
+      </c>
+      <c r="P26">
+        <v>-100000000.0</v>
+      </c>
+      <c r="Q26">
+        <v>-97000000.0</v>
+      </c>
+      <c r="R26">
+        <v>-151000000.0</v>
+      </c>
+      <c r="S26">
+        <v>-152000000.0</v>
+      </c>
+      <c r="T26">
+        <v>-191000000.0</v>
+      </c>
+      <c r="U26">
+        <v>-140000000.0</v>
+      </c>
+      <c r="V26">
+        <v>-88000000.0</v>
+      </c>
+      <c r="W26">
+        <v>-77000000.0</v>
+      </c>
+      <c r="X26">
+        <v>-126000000.0</v>
+      </c>
+      <c r="Y26">
+        <v>-40000000.0</v>
+      </c>
+      <c r="Z26">
+        <v>-164000000.0</v>
+      </c>
+      <c r="AA26">
+        <v>-116000000.0</v>
+      </c>
+      <c r="AB26">
+        <v>-160000000.0</v>
+      </c>
+      <c r="AC26">
+        <v>-150000000.0</v>
+      </c>
+      <c r="AD26">
+        <v>-110000000.0</v>
+      </c>
+      <c r="AE26">
+        <v>-80000000.0</v>
+      </c>
+      <c r="AF26">
         <v>-120000000.0</v>
       </c>
-      <c r="G26">
-[...29 lines deleted...]
-      <c r="Q26">
+      <c r="AG26">
+        <v>-117000000.0</v>
+      </c>
+      <c r="AH26">
         <v>-151000000.0</v>
       </c>
-      <c r="R26">
-[...11 lines deleted...]
-      <c r="V26">
+      <c r="AI26">
+        <v>-112000000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>-70000000.0</v>
+      </c>
+      <c r="AK26">
+        <v>-81000000.0</v>
+      </c>
+      <c r="AL26">
+        <v>-135000000.0</v>
+      </c>
+      <c r="AM26">
+        <v>-228000000.0</v>
+      </c>
+      <c r="AN26">
+        <v>-116000000.0</v>
+      </c>
+      <c r="AO26">
+        <v>-55000000.0</v>
+      </c>
+      <c r="AP26">
+        <v>-60000000.0</v>
+      </c>
+      <c r="AQ26">
         <v>-77000000.0</v>
-      </c>
-[...61 lines deleted...]
-        <v>-135000000.0</v>
       </c>
       <c r="AR26">
         <v>-135000000.0</v>
       </c>
       <c r="AS26">
+        <v>-135000000.0</v>
+      </c>
+      <c r="AT26">
         <v>-133000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-152000000.0</v>
       </c>
       <c r="AU26">
         <v>-152000000.0</v>
       </c>
       <c r="AV26">
+        <v>-152000000.0</v>
+      </c>
+      <c r="AW26">
         <v>-226000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-177000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-35000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-5000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-15000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-205000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-39000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-24313000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>313000.0</v>
       </c>
       <c r="BE26">
         <v>313000.0</v>
       </c>
       <c r="BF26">
+        <v>313000.0</v>
+      </c>
+      <c r="BG26">
         <v>-192900000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-23287689000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-23000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-3000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-153200000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-10446543000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-497300000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-10457000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>573800000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-3672324000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-200000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>616500000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-3676000.0</v>
       </c>
-      <c r="BS26"/>
       <c r="BT26"/>
-      <c r="BU26">
+      <c r="BU26"/>
+      <c r="BV26">
         <v>429000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-429000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-9345252000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-3225000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-523000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-1444000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-150528000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-3345000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-17190000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-14740000000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>13028000000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-19014000000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-4274000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-14740000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-5986000.0</v>
       </c>
-      <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B27">
         <v>-20000000.0</v>
       </c>
       <c r="C27">
+        <v>-20000000.0</v>
+      </c>
+      <c r="D27">
         <v>6000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>-6000000.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>-28000000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27">
+        <v>34000000.0</v>
+      </c>
+      <c r="I27">
         <v>-30000000.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>36000000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>39000000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>27000000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>25000000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>21000000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>19000000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>16000000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>13000000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>10000000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>10000000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>8000000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>7000000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27">
         <v>-158286229000.0</v>
       </c>
-      <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>-17671733000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>-21979648000.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>1834291000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>-2343975000.0</v>
       </c>
-      <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>1178000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>368000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>855000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>1159000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>267000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>-197000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>1345000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>3435000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>1492000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>1820000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>1746000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>4859000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>-1399000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>15696000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>-1308000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>1786000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>-7349000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>-66000000.0</v>
+      </c>
+      <c r="C28">
         <v>-214000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-149000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-140000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-157000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-170000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-324000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-159000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-173000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-327000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-137000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-200000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-37000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-296000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-43000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-4000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>669000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-10000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>394000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>363000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>814000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>389000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>195000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-21000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>146000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-180000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-6000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-235000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-201000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-142000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-189000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-222000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-203000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-181000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-121000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-157000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-194000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-294000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-171000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-104000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-567000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-136000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-245000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-198000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-192000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-212000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-217000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-295000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>269000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-342000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-131000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-162000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-352000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-233000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-194000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-190856000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-253898000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-217246000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-235240000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-274898000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-365506000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-257311000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-166379000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-251535000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-236112000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-63408000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>560356000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-15616000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>612554000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-8740000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-4095000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-3955000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>243724000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-6338000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>296254000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-5820000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-4465000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-4533000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-3111000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-5202000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-23685000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-3068000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-4986000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-2140000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-7797000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-17014000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-8210000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-2257000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>16561000.0</v>
       </c>
-      <c r="CL28"/>
-      <c r="CM28">
+      <c r="CM28"/>
+      <c r="CN28">
         <v>-3250000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-3500000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-26250000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-2000000.0</v>
       </c>
-      <c r="CQ28"/>
+      <c r="CR28"/>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>40000000.0</v>
+      </c>
+      <c r="C29">
         <v>190000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>39000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>55000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>78000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>87000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>46000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>17000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>58000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-74000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>203000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-210000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>124000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>312000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-631000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-54000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-902000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-892000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-145000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-843000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-483000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-466000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-189000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-219000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-281000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-164000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-144000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-167000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>134000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-332000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>110000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-92000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>417000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>27000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>79000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>156000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>96000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>102000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>49000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-143000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>43000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-90000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-13000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-144000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>82000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>23000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>230000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>125000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>121000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>101000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>98000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>24000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>136000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-14000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>58000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-385138000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>86882000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>75256000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>74621000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-13436000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>772592000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-158158000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>243984000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>109595000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-12999000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-236590000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-14409000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>90799000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>35763000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>167017000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>57068000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>38559000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>182317000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>149045000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>198482000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>95826000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>61539000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>30003000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>79991000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>90221000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>70952000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>20410000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>10633000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>94608000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>13385000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>57181000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>39821000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>28836000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-125640000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>12404000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>15032000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>32762000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>129876000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>22360000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>277727000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>25000000.0</v>
+      </c>
+      <c r="C30">
         <v>-60000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>363000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-73000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>217000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>134000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>236000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>204000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>87000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>253000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>103000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>183000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-34000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-94000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>612000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>70000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>208000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>850000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-146000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>425000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-381000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>125000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-118000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>173000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>387000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>389000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>99000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>439000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>139000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>492000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>103000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>208000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-140000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>126000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>113000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-129000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>150000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>211000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>143000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>156000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>605000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>172000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>360000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>335000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-702000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1001000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-17000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>150000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-504000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>275000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>111000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>98000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>235000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>237000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>141000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>528542000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>166745000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>106713000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>203439000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>300751000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-345172000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>402331000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-58524000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>130534000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>258687000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>346591000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-762876000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>176650000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-659914000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-151081000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-46592000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-36228000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-424375000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-142420000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-511474000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-88821000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-39385000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-24709000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-87585000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-98542000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-22526000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-19808000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-6467000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-89472000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-22241000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-35371000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-28364000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-41241000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>101732000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-9861000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-1355000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-26932000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-97534000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-19476000.0</v>
       </c>
-      <c r="CQ30"/>
+      <c r="CR30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>